--- v3 (2026-07-03)
+++ v4 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="935">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1009">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -124,330 +124,429 @@
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>XS3332437337</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 25/03/2027</t>
   </si>
   <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
     <t>FR0129628758</t>
   </si>
   <si>
     <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
   </si>
   <si>
+    <t>FR0129684058</t>
+  </si>
+  <si>
+    <t>EURO AXA BANQUE S.A. 16/04/2027</t>
+  </si>
+  <si>
+    <t>12 570.00</t>
+  </si>
+  <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
+    <t>XS3346254439</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
+  </si>
+  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>BE6368510721</t>
-[...11 lines deleted...]
-    <t>435 771.56</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>XS3329243623</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129677102</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
+  </si>
+  <si>
+    <t>23 259.38</t>
+  </si>
+  <si>
+    <t>FR0129705986</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
+  </si>
+  <si>
+    <t>2 514.56</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129677078</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 02/04/2027</t>
+  </si>
+  <si>
+    <t>15 784.03</t>
+  </si>
+  <si>
+    <t>FR0129705952</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 23/03/2027</t>
+  </si>
+  <si>
+    <t>5 029.11</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>236 483.83</t>
+    <t>260 222.00</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>157 437.50</t>
+    <t>189 050.00</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>155 354.17</t>
+    <t>186 550.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129647659</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3311089950</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
   </si>
   <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
-    <t>BE6372997971</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 24/04/2026</t>
+    <t>FR0129706430</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 23/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129683936</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 04/05/2026</t>
+  </si>
+  <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>134 143.58</t>
-[...8 lines deleted...]
-    <t>871 543.11</t>
+    <t>180 197.50</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>176 266.46</t>
+    <t>216 107.78</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>FR0129408680</t>
-[...4 lines deleted...]
-  <si>
     <t>ES05306747R1</t>
   </si>
   <si>
     <t>EURO ENDESA SA 26/06/2026</t>
   </si>
   <si>
+    <t>XS3353674305</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/05/2026</t>
+  </si>
+  <si>
+    <t>XS3350924224</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
+    <t>XS3352622040</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>561 775.00</t>
+    <t>608 941.67</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>300 332.08</t>
+    <t>347 200.00</t>
+  </si>
+  <si>
+    <t>FR0129706604</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 23/04/2027</t>
+  </si>
+  <si>
+    <t>1 885.83</t>
+  </si>
+  <si>
+    <t>FR0129706620</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 24/03/2027</t>
+  </si>
+  <si>
+    <t>1 877.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>117 825.75</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>164 692.00</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
@@ -466,216 +565,246 @@
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
+    <t>XS3358264185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
+  </si>
+  <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
+    <t>XS3359531426</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
+  </si>
+  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...11 lines deleted...]
-    <t>EURO LVMH MOET HENNESSY LOUIS VUITTON S 16/04/2026</t>
+    <t>XS3355982888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
+  </si>
+  <si>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
+  </si>
+  <si>
+    <t>XS3355977888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
+  </si>
+  <si>
+    <t>XS3344470060</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 12/05/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>175 881.33</t>
-[...14 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+    <t>207 651.33</t>
+  </si>
+  <si>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3323656143</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
+  </si>
+  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
+    <t>BE6372794881</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
+  </si>
+  <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129354819</t>
-[...2 lines deleted...]
-    <t>EURO TELEPERFORMANCE 13/04/2026</t>
+    <t>XS3352619921</t>
+  </si>
+  <si>
+    <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
     <t>FR0129628576</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
   </si>
   <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
@@ -688,1910 +817,1916 @@
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>204 922.67</t>
+    <t>266 081.11</t>
   </si>
   <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>11 251.00</t>
+    <t>58 199.92</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>1 582.64</t>
-[...8 lines deleted...]
-    <t>1 046 120.63</t>
+    <t>41 219.03</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>68 569.72</t>
+    <t>99 804.44</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>35 200.67</t>
+    <t>66 671.06</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>68 264.17</t>
+    <t>99 360.00</t>
   </si>
   <si>
     <t>FR0129178796</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 07/05/2026</t>
   </si>
   <si>
-    <t>627 192.50</t>
+    <t>674 647.92</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>156 697.08</t>
+    <t>204 021.00</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>61 631.11</t>
+    <t>93 133.11</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>50 117.78</t>
+    <t>65 820.42</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>48 562.22</t>
+    <t>63 778.75</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>59 725.56</t>
+    <t>90 255.33</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>113 307.15</t>
-[...5 lines deleted...]
-    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2026</t>
+    <t>152 206.25</t>
+  </si>
+  <si>
+    <t>FR0129706018</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
+  </si>
+  <si>
+    <t>2 536.78</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>130 004.51</t>
+    <t>169 267.50</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>129 428.13</t>
+    <t>168 517.50</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>85 200.22</t>
+    <t>111 894.71</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>217 921.11</t>
+    <t>257 286.39</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>216 955.83</t>
+    <t>256 147.50</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
-    <t>FR0129576197</t>
-[...2 lines deleted...]
-    <t>NEUCP COFACE SA 23/04/2026</t>
+    <t>FR0129682870</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129583292</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/04/2026</t>
   </si>
   <si>
-    <t>BE6372774685</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>42 238.13</t>
+    <t>81 401.67</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>42 425.63</t>
+    <t>81 762.78</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>159 292.00</t>
+    <t>206 827.50</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>98 902.22</t>
+    <t>129 890.83</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>148 353.33</t>
+    <t>194 836.25</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>25 691.17</t>
-[...11 lines deleted...]
-    <t>NEUCP EIFFAGE SA 09/04/2026</t>
+    <t>56 316.78</t>
+  </si>
+  <si>
+    <t>FR0129706067</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
+  </si>
+  <si>
+    <t>10 147.11</t>
+  </si>
+  <si>
+    <t>FR0129678217</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 08/01/2027</t>
+  </si>
+  <si>
+    <t>35 354.25</t>
+  </si>
+  <si>
+    <t>FR0129683639</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>19 365.50</t>
+  </si>
+  <si>
+    <t>FR0129679686</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129650893</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 13/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683175</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>90 798.19</t>
+    <t>130 016.04</t>
+  </si>
+  <si>
+    <t>FR0129678985</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 08/04/2027</t>
+  </si>
+  <si>
+    <t>33 943.50</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>599 350.50</t>
+    <t>646 555.00</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>10 045.78</t>
+    <t>41 488.33</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>151 727.28</t>
+    <t>183 189.44</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>133 520.97</t>
+    <t>172 443.13</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>146 353.33</t>
+    <t>192 211.25</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>99 568.89</t>
-[...8 lines deleted...]
-    <t>435 390.00</t>
+    <t>130 765.83</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>20 511.33</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>81 385.33</t>
-[...17 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/04/2026</t>
+    <t>112 283.89</t>
+  </si>
+  <si>
+    <t>FR0129631067</t>
+  </si>
+  <si>
+    <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
+  </si>
+  <si>
+    <t>11 907.73</t>
+  </si>
+  <si>
+    <t>FR0129677565</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683399</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129681708</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 13/07/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>508 141.33</t>
+    <t>555 241.50</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
+  </si>
+  <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
-    <t>FR0129571669</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
+    <t>FR0129678175</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>17 835.46</t>
+  </si>
+  <si>
+    <t>FR0129630960</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>70 306.33</t>
+    <t>93 492.33</t>
+  </si>
+  <si>
+    <t>FR0129683142</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129681781</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 13/05/2026</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>26 741.17</t>
+    <t>58 616.78</t>
+  </si>
+  <si>
+    <t>FR0129704823</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
+  </si>
+  <si>
+    <t>8 954.56</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>69 461.92</t>
+    <t>92 311.23</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>445 068.49</t>
+    <t>481 669.52</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>361 515.21</t>
+    <t>390 669.66</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>70 195.89</t>
+    <t>116 377.40</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>120 700.00</t>
+    <t>162 035.62</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>92 773.97</t>
+    <t>110 753.42</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>246 991.78</t>
-[...8 lines deleted...]
-    <t>2 489 375.34</t>
+    <t>279 320.55</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>245 178.08</t>
+    <t>264 698.63</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>10 060.27</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>233 424.66</t>
+    <t>253 972.60</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>8 321.92</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>2 226.03</t>
+    <t>2 397.26</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>185 787.67</t>
+    <t>200 770.55</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>2 373.29</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>33 920.67</t>
+    <t>7 423.33</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>75 797.70</t>
+    <t>1 314.41</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>33 711.99</t>
+    <t>37 744.52</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>646 357.99</t>
+    <t>701 320.41</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>26 630.14</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>4 043.84</t>
+    <t>6 852.05</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>306 465.75</t>
-[...10 lines deleted...]
-  <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>64 726.03</t>
+    <t>76 284.25</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>9 635.03</t>
+    <t>44 045.87</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>33 830.14</t>
+    <t>198 382.97</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>17 202.74</t>
+    <t>23 435.62</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>126 369.86</t>
+    <t>152 054.79</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>74 928.08</t>
+    <t>93 292.81</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>125 445.21</t>
-[...8 lines deleted...]
-    <t>353 424.66</t>
+    <t>134 863.01</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>13 407.88</t>
-[...8 lines deleted...]
-    <t>234 400.68</t>
+    <t>14 426.71</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>131 590.75</t>
+    <t>149 373.29</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>241 857.53</t>
+    <t>412 095.63</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>8 703.08</t>
+    <t>9 807.53</t>
+  </si>
+  <si>
+    <t>FR001400M9L7</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
+  </si>
+  <si>
+    <t>667 808.22</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>59 547.60</t>
+    <t>78 391.78</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>71 427.40</t>
+    <t>86 821.23</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>208 029.45</t>
+    <t>224 539.73</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>5 111.30</t>
+    <t>13 630.14</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>285 688.63</t>
-[...8 lines deleted...]
-    <t>63 801.37</t>
+    <t>337 821.60</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>525 705.82</t>
+    <t>598 317.12</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>296 747.26</t>
+    <t>350 505.82</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>6 633.15</t>
+    <t>30 163.97</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>68 664.44</t>
+    <t>81 571.29</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>347 397.26</t>
+    <t>374 794.52</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>41 609.59</t>
-[...8 lines deleted...]
-    <t>494 764.10</t>
+    <t>48 030.82</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>659 602.19</t>
-[...8 lines deleted...]
-    <t>44 487.67</t>
+    <t>749 222.05</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>186 047.50</t>
+    <t>9 354.34</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>55 464.72</t>
+    <t>60 296.14</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>50 224.42</t>
+    <t>92 078.10</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>10 633.56</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>6 366.00</t>
+    <t>8 546.14</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>40 887.67</t>
+    <t>47 120.55</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>3 493.15</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>3 121.23</t>
+    <t>4 713.70</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>94 795.89</t>
+    <t>130 703.42</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>143 850.00</t>
+    <t>156 975.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>166 175.34</t>
+    <t>252 000.00</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>40 363.01</t>
-[...8 lines deleted...]
-    <t>84 760.27</t>
+    <t>43 402.40</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>395 075.34</t>
+    <t>429 133.56</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-5 088.41</t>
+    <t>-5 687.89</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 665.25</t>
+    <t>-1 860.92</t>
   </si>
   <si>
     <t>SWAP04394352</t>
   </si>
   <si>
     <t>2581142972#S_2026051</t>
   </si>
   <si>
-    <t>-40 532.01</t>
-[...11 lines deleted...]
-    <t>-3 120.00</t>
+    <t>-43 418.19</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04604387</t>
-[...10 lines deleted...]
-  <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-11 121.80</t>
-[...5 lines deleted...]
-    <t>-4 835.51</t>
+    <t>-11 810.50</t>
   </si>
   <si>
     <t>SWAP04623624</t>
   </si>
   <si>
-    <t>-16 683.37</t>
-[...11 lines deleted...]
-    <t>-5 381.25</t>
+    <t>-17 892.00</t>
   </si>
   <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-6 564.34</t>
+    <t>-7 019.41</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-22 308.00</t>
+    <t>-23 844.50</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-11 083.33</t>
+    <t>-11 849.45</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-10 403.55</t>
+    <t>-11 566.90</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-20 676.34</t>
-[...17 lines deleted...]
-    <t>72 030.00</t>
+    <t>-22 148.20</t>
   </si>
   <si>
     <t>SWAP04691833</t>
   </si>
   <si>
-    <t>73 248.00</t>
+    <t>78 082.50</t>
   </si>
   <si>
     <t>SWAP04694984</t>
   </si>
   <si>
-    <t>33 073.33</t>
+    <t>35 363.25</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>16 149.47</t>
+    <t>17 551.20</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>27 071.00</t>
+    <t>29 029.78</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>9 856.25</t>
+    <t>10 780.00</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>8 394.10</t>
-[...5 lines deleted...]
-    <t>5 323.85</t>
+    <t>9 146.40</t>
   </si>
   <si>
     <t>SWAP04709819</t>
   </si>
   <si>
-    <t>7 626.53</t>
-[...5 lines deleted...]
-    <t>10 313.63</t>
+    <t>8 248.21</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>25 688.08</t>
+    <t>27 980.66</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>4 334.97</t>
+    <t>5 113.02</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>23 713.28</t>
+    <t>25 907.55</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>5 272.79</t>
+    <t>5 757.74</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>14 211.64</t>
+    <t>15 516.67</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>25 653.27</t>
+    <t>28 033.33</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>17 848.05</t>
-[...5 lines deleted...]
-    <t>13 051.25</t>
+    <t>19 500.93</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>12 112.61</t>
+    <t>13 291.06</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>14 175.49</t>
+    <t>15 548.99</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>12 581.11</t>
+    <t>13 811.97</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>20 029.33</t>
+    <t>22 027.33</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>4 546.55</t>
+    <t>4 994.36</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>19 157.33</t>
+    <t>21 041.25</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>14 210.56</t>
+    <t>15 891.52</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>2 090.44</t>
+    <t>2 784.24</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>8 729.21</t>
+    <t>9 680.46</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>5 840.00</t>
+    <t>8 011.25</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>24 646.29</t>
+    <t>27 347.95</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>6 166.66</t>
+    <t>8 117.67</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>3 197.92</t>
+    <t>4 208.56</t>
   </si>
   <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>3 567.13</t>
+    <t>3 964.40</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>8 251.98</t>
+    <t>9 175.19</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>2 101.92</t>
+    <t>2 337.08</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>2 958.34</t>
+    <t>3 895.50</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>8 166.08</t>
+    <t>9 117.50</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>10 368.75</t>
+    <t>11 573.33</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>1 718.75</t>
+    <t>2 265.60</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>5 090.09</t>
+    <t>5 878.22</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>6 148.80</t>
+    <t>7 022.90</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 394.90</t>
+    <t>1 593.66</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>1 886.50</t>
+    <t>2 155.18</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>1 398.33</t>
+    <t>1 919.41</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>20 938.66</t>
+    <t>23 613.33</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>1 305.02</t>
+    <t>1 748.14</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>10 600.00</t>
+    <t>11 992.44</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>14 085.50</t>
+    <t>15 986.67</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>6 960.67</t>
+    <t>7 901.66</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>8 052.00</t>
+    <t>9 304.33</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>2 017.58</t>
-[...5 lines deleted...]
-    <t>1 323.44</t>
+    <t>2 341.74</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>5 548.84</t>
+    <t>6 442.67</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>5 689.67</t>
+    <t>6 602.67</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>2 660.31</t>
+    <t>3 159.00</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>9 092.22</t>
+    <t>10 492.22</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>3 737.76</t>
+    <t>4 312.98</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>18 468.45</t>
+    <t>21 418.33</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>2 983.09</t>
+    <t>3 714.36</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>1 152.36</t>
+    <t>1 434.72</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 481.35</t>
+    <t>1 760.98</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>4 051.52</t>
+    <t>4 717.00</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>2 759.86</t>
+    <t>3 233.66</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>1 018.49</t>
+    <t>1 409.16</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>1 412.88</t>
+    <t>1 730.90</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>3 642.87</t>
+    <t>4 292.00</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>1 108.09</t>
+    <t>1 303.26</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>1 188.58</t>
+    <t>1 396.64</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>7 164.00</t>
+    <t>8 489.17</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>5 670.00</t>
+    <t>6 726.39</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>2 500.25</t>
+    <t>3 006.66</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>2 830.75</t>
+    <t>3 401.66</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>1 637.50</t>
+    <t>2 008.41</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>1 426.38</t>
+    <t>1 734.00</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>1 390.27</t>
+    <t>1 691.50</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>1 512.11</t>
+    <t>1 845.66</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
+    <t>1 216.25</t>
+  </si>
+  <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>1 607.11</t>
+    <t>2 032.44</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>SWAP04923564</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260108</t>
+  </si>
+  <si>
     <t>SWAP04923563</t>
   </si>
   <si>
-    <t>C00000002Y1T20260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
+    <t>SWAP04943173</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>SWAP04943178</t>
+  </si>
+  <si>
     <t>SWAP04943180</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>1 284.62</t>
+    <t>1 798.52</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>1 118.33</t>
+  </si>
+  <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-1 781.66</t>
+    <t>-4 686.46</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
     <t>SWAP05011291</t>
   </si>
   <si>
     <t>C00000002Y1T20260318</t>
   </si>
   <si>
-    <t>-1 149.34</t>
+    <t>-3 539.70</t>
   </si>
   <si>
     <t>SWAP05011292</t>
   </si>
   <si>
-    <t>-1 199.22</t>
+    <t>-3 687.47</t>
   </si>
   <si>
     <t>SWAP05011325</t>
   </si>
   <si>
     <t>C00000002Y1T20260319</t>
   </si>
   <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
+    <t>-5 013.67</t>
+  </si>
+  <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
+    <t>SWAP05017521</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260401</t>
+  </si>
+  <si>
+    <t>-2 130.11</t>
+  </si>
+  <si>
+    <t>SWAP05019466</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260409</t>
+  </si>
+  <si>
+    <t>SWAP05019467</t>
+  </si>
+  <si>
+    <t>-3 812.21</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>6 061.99</t>
+    <t>7 379.83</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05011028</t>
   </si>
   <si>
     <t>C000000051DS20260313</t>
   </si>
   <si>
-    <t>-2 209.44</t>
+    <t>-5 817.01</t>
   </si>
   <si>
     <t>SWAP05011027</t>
   </si>
   <si>
-    <t>-2 649.99</t>
+    <t>-6 975.78</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
+    <t>-1 794.05</t>
+  </si>
+  <si>
     <t>SWAP05011170</t>
   </si>
   <si>
     <t>C000000051DS20260317</t>
   </si>
   <si>
+    <t>-1 244.24</t>
+  </si>
+  <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-1 162.50</t>
+    <t>-7 818.05</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
+    <t>-1 777.52</t>
+  </si>
+  <si>
+    <t>SWAP05019802</t>
+  </si>
+  <si>
+    <t>C000000051DS20260416</t>
+  </si>
+  <si>
+    <t>SWAP05023434</t>
+  </si>
+  <si>
+    <t>C000000051DS20260421</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
@@ -2617,56 +2752,68 @@
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
+    <t>-2 069.48</t>
+  </si>
+  <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
+    <t>-1 638.75</t>
+  </si>
+  <si>
+    <t>SWAP05019260</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260408</t>
+  </si>
+  <si>
     <t>SWAP04922681</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04922679</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
     <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
@@ -2716,153 +2863,228 @@
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996167</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996574</t>
   </si>
   <si>
     <t>SWAP04996569</t>
   </si>
   <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-1 621.26</t>
+    <t>-3 467.73</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
+    <t>-1 629.67</t>
+  </si>
+  <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-2 919.91</t>
+    <t>-6 616.16</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-2 304.85</t>
+    <t>-6 063.63</t>
+  </si>
+  <si>
+    <t>SWAP05019803</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260416</t>
   </si>
   <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 283.61</t>
+    <t>1 785.29</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP05011168</t>
   </si>
   <si>
     <t>C0000000KKM920260317</t>
   </si>
   <si>
+    <t>-1 451.72</t>
+  </si>
+  <si>
+    <t>SWAP05027257</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260423</t>
+  </si>
+  <si>
+    <t>SWAP05019987</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260417</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
     <t>SWAP05011169</t>
   </si>
   <si>
     <t>C0000000NXVE20260317</t>
   </si>
   <si>
+    <t>-1 009.40</t>
+  </si>
+  <si>
+    <t>SWAP05019604</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-1 107.52</t>
+  </si>
+  <si>
+    <t>SWAP05019601</t>
+  </si>
+  <si>
+    <t>-1 403.56</t>
+  </si>
+  <si>
+    <t>SWAP05019682</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-1 497.75</t>
+  </si>
+  <si>
+    <t>SWAP05019677</t>
+  </si>
+  <si>
+    <t>-1 743.03</t>
+  </si>
+  <si>
+    <t>SWAP05019678</t>
+  </si>
+  <si>
+    <t>-2 124.13</t>
+  </si>
+  <si>
+    <t>SWAP05019805</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260416</t>
+  </si>
+  <si>
+    <t>SWAP05019982</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>SWAP05019984</t>
+  </si>
+  <si>
+    <t>SWAP05019989</t>
+  </si>
+  <si>
+    <t>SWAP05019990</t>
+  </si>
+  <si>
     <t>SWAP04923567</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923565</t>
   </si>
   <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>SWAP04506693</t>
-[...14 lines deleted...]
-    <t>-6 849.37</t>
+    <t>SWAP05019603</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260414</t>
+  </si>
+  <si>
+    <t>-1 996.28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3226,154 +3448,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>45378.7035</v>
+        <v>50456.2565</v>
       </c>
       <c r="D2">
-        <v>110579.55</v>
+        <v>110740.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5017956463.29</v>
+        <v>5587555159.08</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5017956463.29</v>
+        <v>5587555159.08</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1008.82</v>
+        <v>1010.31</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1008.82</v>
+        <v>1010.31</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1008.82</v>
+        <v>1010.31</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>264346.0</v>
+        <v>260905.0</v>
       </c>
       <c r="D4">
-        <v>1004.82</v>
+        <v>1006.31</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>265621946.73</v>
+        <v>262553457.56</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>265621946.73</v>
+        <v>262553457.56</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P404"/>
+  <dimension ref="A1:P434"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O404" sqref="O404"/>
+      <selection activeCell="O434" sqref="O434"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3392,20189 +3614,21689 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>20813.0</v>
+        <v>22120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11601.133</v>
+        <v>11616.157</v>
       </c>
       <c r="E2" s="1">
-        <v>11587.162980829</v>
+        <v>11594.137367089</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>241163623.12</v>
+        <v>256462318.56</v>
       </c>
       <c r="I2" s="1">
-        <v>290758.01</v>
+        <v>487074.28</v>
       </c>
       <c r="J2" s="1">
-        <v>0.12056462174452</v>
+        <v>0.18992040730773</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>241454381.13</v>
+        <v>256949392.84</v>
       </c>
       <c r="N2" s="1">
-        <v>241454381.13</v>
+        <v>256949392.84</v>
       </c>
       <c r="O2" s="1">
-        <v>4.57</v>
+        <v>4.39</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>839.0</v>
+        <v>903.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261719.96</v>
+        <v>262069.98</v>
       </c>
       <c r="E3" s="1">
-        <v>261007.98514899</v>
+        <v>261358.23389812</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>218985699.54</v>
+        <v>236006485.21</v>
       </c>
       <c r="I3" s="1">
-        <v>597346.9</v>
+        <v>642706.73</v>
       </c>
       <c r="J3" s="1">
-        <v>0.27277895371925</v>
+        <v>0.27232587673517</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>219583046.44</v>
+        <v>236649191.94</v>
       </c>
       <c r="N3" s="1">
-        <v>219583046.44</v>
+        <v>236649191.94</v>
       </c>
       <c r="O3" s="1">
-        <v>4.16</v>
+        <v>4.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.3155</v>
+        <v>99.4902</v>
       </c>
       <c r="E4" s="1">
         <v>99.26379355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19852758.71</v>
       </c>
       <c r="I4" s="1">
-        <v>10341.29</v>
+        <v>45281.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.052089939494359</v>
+        <v>0.22808563112789</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19863100.0</v>
+        <v>19898040.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19863100.0</v>
+        <v>19898040.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.291</v>
+        <v>97.5677</v>
       </c>
       <c r="E5" s="1">
         <v>97.26849795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>19453699.59</v>
       </c>
       <c r="I5" s="1">
-        <v>4500.41</v>
+        <v>59840.41</v>
       </c>
       <c r="J5" s="1">
-        <v>0.023133954439768</v>
+        <v>0.30760426685503</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19458200.0</v>
+        <v>19513540.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19458200.0</v>
+        <v>19513540.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.8911</v>
+        <v>97.4005</v>
       </c>
       <c r="E6" s="1">
-        <v>98.02335895</v>
+        <v>97.132225</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>19604671.79</v>
+        <v>9713222.5</v>
       </c>
       <c r="I6" s="1">
-        <v>173548.21</v>
+        <v>26827.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.88523904842173</v>
+        <v>0.27619567038642</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>19778220.0</v>
+        <v>9740050.0</v>
       </c>
       <c r="N6" s="1">
-        <v>19778220.0</v>
+        <v>9740050.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.6295</v>
+        <v>99.089</v>
       </c>
       <c r="E7" s="1">
-        <v>97.81326225</v>
+        <v>98.02335895</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>19562652.45</v>
+        <v>19604671.79</v>
       </c>
       <c r="I7" s="1">
-        <v>163247.55</v>
+        <v>213128.21</v>
       </c>
       <c r="J7" s="1">
-        <v>0.83448576524703</v>
+        <v>1.0871297019556</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19725900.0</v>
+        <v>19817800.0</v>
       </c>
       <c r="N7" s="1">
-        <v>19725900.0</v>
+        <v>19817800.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.8018</v>
+        <v>98.8435</v>
       </c>
       <c r="E8" s="1">
-        <v>99.4822914</v>
+        <v>97.81326225</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>29844687.42</v>
+        <v>19562652.45</v>
       </c>
       <c r="I8" s="1">
-        <v>95852.58</v>
+        <v>206047.55</v>
       </c>
       <c r="J8" s="1">
-        <v>0.32117133160445</v>
+        <v>1.0532700027598</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>29940540.0</v>
+        <v>19768700.0</v>
       </c>
       <c r="N8" s="1">
-        <v>29940540.0</v>
+        <v>19768700.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>14000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.3241</v>
+        <v>99.9443</v>
       </c>
       <c r="E9" s="1">
-        <v>99.26215136</v>
+        <v>99.4822914</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>13896701.19</v>
+        <v>29844687.42</v>
       </c>
       <c r="I9" s="1">
-        <v>8672.81</v>
+        <v>138602.58</v>
       </c>
       <c r="J9" s="1">
-        <v>0.062409127759334</v>
+        <v>0.46441290555155</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>13905374.0</v>
+        <v>29983290.0</v>
       </c>
       <c r="N9" s="1">
-        <v>13905374.0</v>
+        <v>29983290.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>25000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.4735</v>
+        <v>99.4995</v>
       </c>
       <c r="E10" s="1">
-        <v>97.77077208</v>
+        <v>99.26215136</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>24442693.02</v>
+        <v>13896701.19</v>
       </c>
       <c r="I10" s="1">
-        <v>-74318.02</v>
+        <v>33228.81</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.30405004857358</v>
+        <v>0.2391129343985</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>24368375.0</v>
+        <v>13929930.0</v>
       </c>
       <c r="N10" s="1">
-        <v>24368375.0</v>
+        <v>13929930.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.46</v>
+        <v>0.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>45000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.3643</v>
+        <v>99.9765</v>
       </c>
       <c r="E11" s="1">
-        <v>97.78527224</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>44003372.51</v>
+        <v>20000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>260562.49</v>
+        <v>-4700.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.59214209079267</v>
+        <v>-0.0235</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" t="s">
+        <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>44263935.0</v>
+        <v>19995300.0</v>
       </c>
       <c r="N11" s="1">
-        <v>44263935.0</v>
+        <v>20007870.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.84</v>
+        <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.0842</v>
+        <v>97.7588</v>
       </c>
       <c r="E12" s="1">
-        <v>98.36271167</v>
+        <v>97.77077208</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>14754406.75</v>
+        <v>24442693.02</v>
       </c>
       <c r="I12" s="1">
-        <v>108223.25</v>
+        <v>-2993.02</v>
       </c>
       <c r="J12" s="1">
-        <v>0.73349780735847</v>
+        <v>-0.012245050075092</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>14862630.0</v>
+        <v>24439700.0</v>
       </c>
       <c r="N12" s="1">
-        <v>14862630.0</v>
+        <v>24439700.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.9509</v>
+        <v>97.4239</v>
       </c>
       <c r="E13" s="1">
-        <v>98.942062</v>
+        <v>97.2946677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>9894206.2</v>
+        <v>29188400.31</v>
       </c>
       <c r="I13" s="1">
-        <v>100883.8</v>
+        <v>38769.69</v>
       </c>
       <c r="J13" s="1">
-        <v>1.0196250003361</v>
+        <v>0.13282567591317</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9995090.0</v>
+        <v>29227170.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9995090.0</v>
+        <v>29227170.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>20000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0138</v>
+        <v>98.6013</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>97.78527224</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>20000000.0</v>
+        <v>44003372.51</v>
       </c>
       <c r="I14" s="1">
-        <v>2760.0</v>
+        <v>367212.49</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0138</v>
+        <v>0.83450987743394</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>54</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>20002760.0</v>
+        <v>44370585.0</v>
       </c>
       <c r="N14" s="1">
-        <v>20438531.56</v>
+        <v>44370585.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.39</v>
+        <v>0.76</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0449</v>
+        <v>99.2744</v>
       </c>
       <c r="E15" s="1">
-        <v>100.0</v>
+        <v>98.36271167</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>15000000.0</v>
+        <v>14754406.75</v>
       </c>
       <c r="I15" s="1">
-        <v>6735.0</v>
+        <v>136753.25</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0449</v>
+        <v>0.92686376563395</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>57</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>15006735.0</v>
+        <v>14891160.0</v>
       </c>
       <c r="N15" s="1">
-        <v>15243218.83</v>
+        <v>14891160.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0332</v>
+        <v>98.9506</v>
       </c>
       <c r="E16" s="1">
-        <v>100.0</v>
+        <v>98.7203376</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>20000000.0</v>
+        <v>9872033.76</v>
       </c>
       <c r="I16" s="1">
-        <v>6640.0</v>
+        <v>23026.24</v>
       </c>
       <c r="J16" s="1">
-        <v>0.0332</v>
+        <v>0.23324717641565</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16" t="s">
-        <v>60</v>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>20006640.0</v>
+        <v>9895060.0</v>
       </c>
       <c r="N16" s="1">
-        <v>20164077.5</v>
+        <v>9895060.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0352</v>
+        <v>97.5571</v>
       </c>
       <c r="E17" s="1">
-        <v>100.0</v>
+        <v>97.51078</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>20000000.0</v>
+        <v>24377695.0</v>
       </c>
       <c r="I17" s="1">
-        <v>7040.0</v>
+        <v>11580.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0352</v>
+        <v>0.047502440243017</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17" t="s">
-        <v>63</v>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>20007040.0</v>
+        <v>24389275.0</v>
       </c>
       <c r="N17" s="1">
-        <v>20162394.17</v>
+        <v>24389275.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.0187</v>
+        <v>99.992</v>
       </c>
       <c r="E18" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>29407151.82</v>
+        <v>15000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>298458.18</v>
+        <v>-1200.0</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0149169896726</v>
+        <v>-0.008</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>0.0</v>
+      <c r="L18" t="s">
+        <v>63</v>
       </c>
       <c r="M18" s="1">
-        <v>29705610.0</v>
+        <v>14998800.0</v>
       </c>
       <c r="N18" s="1">
-        <v>29705610.0</v>
+        <v>15022059.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.56</v>
+        <v>0.26</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>99.9825</v>
+      </c>
+      <c r="E19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1750.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-0.0175</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" t="s">
         <v>66</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>19580580.0</v>
+        <v>9998250.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19580580.0</v>
+        <v>10000764.56</v>
       </c>
       <c r="O19" s="1">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
         <v>68</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.8426</v>
+        <v>99.5397</v>
       </c>
       <c r="E20" s="1">
-        <v>97.8142855</v>
+        <v>99.43946527</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>9781428.55</v>
+        <v>14915919.79</v>
       </c>
       <c r="I20" s="1">
-        <v>2831.45</v>
+        <v>15035.21</v>
       </c>
       <c r="J20" s="1">
-        <v>0.028947203218082</v>
+        <v>0.10079975094851</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9784260.0</v>
+        <v>14930955.0</v>
       </c>
       <c r="N20" s="1">
-        <v>9784260.0</v>
+        <v>14930955.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" t="s">
         <v>70</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.9861</v>
+      </c>
+      <c r="E21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1390.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.0139</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" t="s">
         <v>71</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>4993280.0</v>
+        <v>9998610.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4993280.0</v>
+        <v>10014394.03</v>
       </c>
       <c r="O21" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.7789</v>
+        <v>99.9846</v>
       </c>
       <c r="E22" s="1">
-        <v>99.6192332</v>
+        <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>9961923.32</v>
+        <v>20000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>15966.68</v>
+        <v>-3080.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.16027708191594</v>
+        <v>-0.0154</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22">
-        <v>0.0</v>
+      <c r="L22" t="s">
+        <v>74</v>
       </c>
       <c r="M22" s="1">
-        <v>9977890.0</v>
+        <v>19996920.0</v>
       </c>
       <c r="N22" s="1">
-        <v>9977890.0</v>
+        <v>20001949.11</v>
       </c>
       <c r="O22" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C23" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.6453</v>
+        <v>100.039</v>
       </c>
       <c r="E23" s="1">
-        <v>99.5611428</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>9956114.28</v>
+        <v>15000000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>8415.72</v>
+        <v>5850.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.084528157907002</v>
+        <v>0.039</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" t="s">
+        <v>77</v>
       </c>
       <c r="M23" s="1">
-        <v>9964530.0</v>
+        <v>15005850.0</v>
       </c>
       <c r="N23" s="1">
-        <v>9964530.0</v>
+        <v>15266072.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B24" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.1926</v>
+        <v>100.0409</v>
       </c>
       <c r="E24" s="1">
-        <v>97.44325147</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>14616487.72</v>
+        <v>20000000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-37597.72</v>
+        <v>8180.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.25722814345169</v>
+        <v>0.0409</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" t="s">
+        <v>80</v>
       </c>
       <c r="M24" s="1">
-        <v>14578890.0</v>
+        <v>20008180.0</v>
       </c>
       <c r="N24" s="1">
-        <v>14578890.0</v>
+        <v>20197230.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B25" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.1452</v>
+        <v>100.0447</v>
       </c>
       <c r="E25" s="1">
-        <v>97.12268648</v>
+        <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>12140335.81</v>
+        <v>20000000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>2814.19</v>
+        <v>8940.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.023180495531944</v>
+        <v>0.0447</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25">
-        <v>0.0</v>
+      <c r="L25" t="s">
+        <v>83</v>
       </c>
       <c r="M25" s="1">
-        <v>12143150.0</v>
+        <v>20008940.0</v>
       </c>
       <c r="N25" s="1">
-        <v>12143150.0</v>
+        <v>20195490.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>41000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8582</v>
+        <v>99.2001</v>
       </c>
       <c r="E26" s="1">
-        <v>99.80919807</v>
+        <v>98.0238394</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>40921771.21</v>
+        <v>29407151.82</v>
       </c>
       <c r="I26" s="1">
-        <v>20090.79</v>
+        <v>352878.18</v>
       </c>
       <c r="J26" s="1">
-        <v>0.049095602184224</v>
+        <v>1.1999740136684</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>40941862.0</v>
+        <v>29760030.0</v>
       </c>
       <c r="N26" s="1">
-        <v>40941862.0</v>
+        <v>29760030.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.77</v>
+        <v>0.51</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>97.7378</v>
+        <v>98.1044</v>
       </c>
       <c r="E27" s="1">
-        <v>97.7514452</v>
+        <v>97.7949414</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>9775144.52</v>
+        <v>19558988.28</v>
       </c>
       <c r="I27" s="1">
-        <v>-1364.52</v>
+        <v>61891.72</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.013959077507327</v>
+        <v>0.31643620372372</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>9773780.0</v>
+        <v>19620880.0</v>
       </c>
       <c r="N27" s="1">
-        <v>9773780.0</v>
+        <v>19620880.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>97.4197</v>
+        <v>98.0468</v>
       </c>
       <c r="E28" s="1">
-        <v>97.52492576</v>
+        <v>97.8142855</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>24381231.44</v>
+        <v>9781428.55</v>
       </c>
       <c r="I28" s="1">
-        <v>-26306.44</v>
+        <v>23251.45</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.10789627285536</v>
+        <v>0.23771016555654</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>24354925.0</v>
+        <v>9804680.0</v>
       </c>
       <c r="N28" s="1">
-        <v>24354925.0</v>
+        <v>9804680.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.17</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>98.4385</v>
+        <v>99.9334</v>
       </c>
       <c r="E29" s="1">
-        <v>98.14746657</v>
+        <v>99.6192332</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>29444239.97</v>
+        <v>9961923.32</v>
       </c>
       <c r="I29" s="1">
-        <v>87310.03</v>
+        <v>31416.68</v>
       </c>
       <c r="J29" s="1">
-        <v>0.2965266893931</v>
+        <v>0.31536761517654</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>29531550.0</v>
+        <v>9993340.0</v>
       </c>
       <c r="N29" s="1">
-        <v>29531550.0</v>
+        <v>9993340.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.56</v>
+        <v>0.17</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.9251</v>
+        <v>99.8047</v>
       </c>
       <c r="E30" s="1">
-        <v>97.87236357</v>
+        <v>99.5611428</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>29361709.07</v>
+        <v>9956114.28</v>
       </c>
       <c r="I30" s="1">
-        <v>315820.93</v>
+        <v>24355.72</v>
       </c>
       <c r="J30" s="1">
-        <v>1.0756217536488</v>
+        <v>0.24463077979053</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>29677530.0</v>
+        <v>9980470.0</v>
       </c>
       <c r="N30" s="1">
-        <v>29677530.0</v>
+        <v>9980470.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.56</v>
+        <v>0.17</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>20000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.1434</v>
+        <v>99.9519</v>
       </c>
       <c r="E31" s="1">
-        <v>98.15181495</v>
+        <v>99.83751445</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>19630362.99</v>
+        <v>21964253.18</v>
       </c>
       <c r="I31" s="1">
-        <v>-1682.99</v>
+        <v>25164.82</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.0085734023403303</v>
+        <v>0.11457170791909</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19628680.0</v>
+        <v>21989418.0</v>
       </c>
       <c r="N31" s="1">
-        <v>19628680.0</v>
+        <v>21989418.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.8722</v>
+        <v>97.545</v>
       </c>
       <c r="E32" s="1">
-        <v>97.75627623</v>
+        <v>97.44325147</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>39102510.49</v>
+        <v>14616487.72</v>
       </c>
       <c r="I32" s="1">
-        <v>46369.51</v>
+        <v>15262.28</v>
       </c>
       <c r="J32" s="1">
-        <v>0.11858448324401</v>
+        <v>0.10441824528827</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>39148880.0</v>
+        <v>14631750.0</v>
       </c>
       <c r="N32" s="1">
-        <v>39148880.0</v>
+        <v>14631750.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.74</v>
+        <v>0.25</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.5231</v>
+        <v>97.4923</v>
       </c>
       <c r="E33" s="1">
-        <v>97.8675211</v>
+        <v>97.12268648</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>19573504.22</v>
+        <v>12140335.81</v>
       </c>
       <c r="I33" s="1">
-        <v>331115.78</v>
+        <v>46201.69</v>
       </c>
       <c r="J33" s="1">
-        <v>1.6916530442294</v>
+        <v>0.38056352577944</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19904620.0</v>
+        <v>12186537.5</v>
       </c>
       <c r="N33" s="1">
-        <v>19904620.0</v>
+        <v>12186537.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.0157</v>
+        <v>99.634</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.6227205</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>30000000.0</v>
+        <v>19924544.1</v>
       </c>
       <c r="I34" s="1">
-        <v>4710.0</v>
+        <v>2255.9</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0157</v>
+        <v>0.011322216401428</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>98</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>30004710.0</v>
+        <v>19926800.0</v>
       </c>
       <c r="N34" s="1">
-        <v>30138853.58</v>
+        <v>19926800.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>40000000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0133</v>
+        <v>99.8428</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>99.82993698</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>40000000.0</v>
+        <v>50913267.86</v>
       </c>
       <c r="I35" s="1">
-        <v>5320.0</v>
+        <v>6560.14</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0133</v>
+        <v>0.012884932112468</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>101</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>40005320.0</v>
+        <v>50919828.0</v>
       </c>
       <c r="N35" s="1">
-        <v>40876863.11</v>
+        <v>50919828.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.77</v>
+        <v>0.87</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0281</v>
+        <v>97.9817</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>97.7514452</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>25000000.0</v>
+        <v>9775144.52</v>
       </c>
       <c r="I36" s="1">
-        <v>7025.0</v>
+        <v>23025.48</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0281</v>
+        <v>0.23555130006405</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>104</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>25007025.0</v>
+        <v>9798170.0</v>
       </c>
       <c r="N36" s="1">
-        <v>25183291.46</v>
+        <v>9798170.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.6137</v>
+        <v>97.6754</v>
       </c>
       <c r="E37" s="1">
-        <v>99.43839405</v>
+        <v>97.52492576</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>19887678.81</v>
+        <v>24381231.44</v>
       </c>
       <c r="I37" s="1">
-        <v>35061.19</v>
+        <v>37618.56</v>
       </c>
       <c r="J37" s="1">
-        <v>0.17629603904489</v>
+        <v>0.15429310899483</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19922740.0</v>
+        <v>24418850.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19922740.0</v>
+        <v>24418850.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>16000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.9087</v>
+        <v>98.6555</v>
       </c>
       <c r="E38" s="1">
-        <v>99.4492995</v>
+        <v>98.14746657</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>15911887.92</v>
+        <v>29444239.97</v>
       </c>
       <c r="I38" s="1">
-        <v>73504.08</v>
+        <v>152410.03</v>
       </c>
       <c r="J38" s="1">
-        <v>0.46194443028731</v>
+        <v>0.51762256439727</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>15985392.0</v>
+        <v>29596650.0</v>
       </c>
       <c r="N38" s="1">
-        <v>15985392.0</v>
+        <v>29596650.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.4511</v>
+        <v>99.1077</v>
       </c>
       <c r="E39" s="1">
-        <v>99.4019866</v>
+        <v>97.87236357</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>29820595.98</v>
+        <v>29361709.07</v>
       </c>
       <c r="I39" s="1">
-        <v>14734.02</v>
+        <v>370600.93</v>
       </c>
       <c r="J39" s="1">
-        <v>0.049408871673396</v>
+        <v>1.2621912747533</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>29835330.0</v>
+        <v>29732310.0</v>
       </c>
       <c r="N39" s="1">
-        <v>29835330.0</v>
+        <v>29732310.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.9442</v>
+        <v>98.3809</v>
       </c>
       <c r="E40" s="1">
-        <v>97.82396035</v>
+        <v>98.15181495</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19564792.07</v>
+        <v>19630362.99</v>
       </c>
       <c r="I40" s="1">
-        <v>224047.93</v>
+        <v>45817.01</v>
       </c>
       <c r="J40" s="1">
-        <v>1.1451587586435</v>
+        <v>0.23339868968974</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19788840.0</v>
+        <v>19676180.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19788840.0</v>
+        <v>19676180.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.6709</v>
+        <v>98.1142</v>
       </c>
       <c r="E41" s="1">
-        <v>97.74661473</v>
+        <v>97.75627623</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>14661992.21</v>
+        <v>39102510.49</v>
       </c>
       <c r="I41" s="1">
-        <v>-11357.21</v>
+        <v>143169.51</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.077460210299757</v>
+        <v>0.36613892102046</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>14650635.0</v>
+        <v>39245680.0</v>
       </c>
       <c r="N41" s="1">
-        <v>14650635.0</v>
+        <v>39245680.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.6386</v>
+        <v>97.3466</v>
       </c>
       <c r="E42" s="1">
-        <v>97.7369551</v>
+        <v>97.3233905</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>9773695.51</v>
+        <v>19464678.1</v>
       </c>
       <c r="I42" s="1">
-        <v>-9835.51</v>
+        <v>4641.9</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.10063245770176</v>
+        <v>0.023847812823578</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>9763860.0</v>
+        <v>19469320.0</v>
       </c>
       <c r="N42" s="1">
-        <v>9763860.0</v>
+        <v>19469320.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>11000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.7771</v>
+        <v>99.664</v>
       </c>
       <c r="E43" s="1">
-        <v>99.64625582</v>
+        <v>97.8675211</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>10961088.14</v>
+        <v>19573504.22</v>
       </c>
       <c r="I43" s="1">
-        <v>14392.86</v>
+        <v>359295.78</v>
       </c>
       <c r="J43" s="1">
-        <v>0.13130867862905</v>
+        <v>1.8356231769316</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>10975481.0</v>
+        <v>19932800.0</v>
       </c>
       <c r="N43" s="1">
-        <v>10975481.0</v>
+        <v>19932800.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.032</v>
+        <v>99.9528</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>99.9180117</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>30000000.0</v>
+        <v>19983602.34</v>
       </c>
       <c r="I44" s="1">
-        <v>9600.0</v>
+        <v>6957.66</v>
       </c>
       <c r="J44" s="1">
-        <v>0.032</v>
+        <v>0.034816845739936</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>121</v>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>30009600.0</v>
+        <v>19990560.0</v>
       </c>
       <c r="N44" s="1">
-        <v>30571375.0</v>
+        <v>19990560.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0267</v>
+        <v>100.0153</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>8010.0</v>
+        <v>4590.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0267</v>
+        <v>0.0153</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
         <v>124</v>
       </c>
       <c r="M45" s="1">
-        <v>30008010.0</v>
+        <v>30004590.0</v>
       </c>
       <c r="N45" s="1">
-        <v>30308342.08</v>
+        <v>30184787.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>125</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0078</v>
+        <v>100.033</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>2340.0</v>
+        <v>8250.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.0078</v>
+        <v>0.033</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
         <v>127</v>
       </c>
       <c r="M46" s="1">
-        <v>30002340.0</v>
+        <v>25008250.0</v>
       </c>
       <c r="N46" s="1">
-        <v>30120165.75</v>
+        <v>25224357.78</v>
       </c>
       <c r="O46" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.8871</v>
+        <v>99.7568</v>
       </c>
       <c r="E47" s="1">
-        <v>97.88689388</v>
+        <v>99.43839405</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>39154757.55</v>
+        <v>19887678.81</v>
       </c>
       <c r="I47" s="1">
-        <v>800082.45</v>
+        <v>63681.19</v>
       </c>
       <c r="J47" s="1">
-        <v>2.0433850189937</v>
+        <v>0.32020423604176</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>39954840.0</v>
+        <v>19951360.0</v>
       </c>
       <c r="N47" s="1">
-        <v>39954840.0</v>
+        <v>19951360.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.76</v>
+        <v>0.34</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.8053</v>
+        <v>99.6309</v>
       </c>
       <c r="E48" s="1">
-        <v>97.94505827</v>
+        <v>99.4019866</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>14691758.74</v>
+        <v>29820595.98</v>
       </c>
       <c r="I48" s="1">
-        <v>279036.26</v>
+        <v>68674.02</v>
       </c>
       <c r="J48" s="1">
-        <v>1.8992706383089</v>
+        <v>0.23029056845832</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>14970795.0</v>
+        <v>29889270.0</v>
       </c>
       <c r="N48" s="1">
-        <v>14970795.0</v>
+        <v>29889270.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.2249</v>
+        <v>99.9281</v>
       </c>
       <c r="E49" s="1">
-        <v>97.7959084</v>
+        <v>99.89311437</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>19559181.68</v>
+        <v>34962590.03</v>
       </c>
       <c r="I49" s="1">
-        <v>85798.32</v>
+        <v>12244.97</v>
       </c>
       <c r="J49" s="1">
-        <v>0.43866006974991</v>
+        <v>0.035023063192667</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>19644980.0</v>
+        <v>34974835.0</v>
       </c>
       <c r="N49" s="1">
-        <v>19644980.0</v>
+        <v>34974835.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.37</v>
+        <v>0.6</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.9601</v>
+        <v>99.9761</v>
       </c>
       <c r="E50" s="1">
-        <v>97.78527224</v>
+        <v>99.9227819</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>24446318.06</v>
+        <v>19984556.38</v>
       </c>
       <c r="I50" s="1">
-        <v>43706.94</v>
+        <v>10663.62</v>
       </c>
       <c r="J50" s="1">
-        <v>0.17878741450032</v>
+        <v>0.053359303039981</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>24490025.0</v>
+        <v>19995220.0</v>
       </c>
       <c r="N50" s="1">
-        <v>24490025.0</v>
+        <v>19995220.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.6922</v>
+        <v>99.6332</v>
       </c>
       <c r="E51" s="1">
-        <v>98.376783</v>
+        <v>99.6104126</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>24594195.75</v>
+        <v>29883123.78</v>
       </c>
       <c r="I51" s="1">
-        <v>78854.25</v>
+        <v>6836.22</v>
       </c>
       <c r="J51" s="1">
-        <v>0.3206213807581</v>
+        <v>0.022876524055277</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>24673050.0</v>
+        <v>29889960.0</v>
       </c>
       <c r="N51" s="1">
-        <v>24673050.0</v>
+        <v>29889960.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.4505</v>
+        <v>99.1002</v>
       </c>
       <c r="E52" s="1">
-        <v>98.185719</v>
+        <v>97.82396035</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>24546429.75</v>
+        <v>19564792.07</v>
       </c>
       <c r="I52" s="1">
-        <v>66195.25</v>
+        <v>255247.93</v>
       </c>
       <c r="J52" s="1">
-        <v>0.26967363756841</v>
+        <v>1.3046288919747</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>24612625.0</v>
+        <v>19820040.0</v>
       </c>
       <c r="N52" s="1">
-        <v>24612625.0</v>
+        <v>19820040.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.2086</v>
+        <v>97.8254</v>
       </c>
       <c r="E53" s="1">
-        <v>97.990834</v>
+        <v>97.74661473</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>24497708.5</v>
+        <v>14661992.21</v>
       </c>
       <c r="I53" s="1">
-        <v>54441.5</v>
+        <v>11817.79</v>
       </c>
       <c r="J53" s="1">
-        <v>0.22223098948214</v>
+        <v>0.08060152966075</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>24552150.0</v>
+        <v>14673810.0</v>
       </c>
       <c r="N53" s="1">
-        <v>24552150.0</v>
+        <v>14673810.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.1367</v>
+        <v>97.7927</v>
       </c>
       <c r="E54" s="1">
-        <v>97.85057616</v>
+        <v>97.7369551</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>12231322.02</v>
+        <v>9773695.51</v>
       </c>
       <c r="I54" s="1">
-        <v>160765.48</v>
+        <v>5574.49</v>
       </c>
       <c r="J54" s="1">
-        <v>1.3143753368371</v>
+        <v>0.057035642191804</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>12392087.5</v>
+        <v>9779270.0</v>
       </c>
       <c r="N54" s="1">
-        <v>12392087.5</v>
+        <v>9779270.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>15000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.8889</v>
+        <v>99.9294</v>
       </c>
       <c r="E55" s="1">
-        <v>97.86267907</v>
+        <v>99.64625582</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>14679401.86</v>
+        <v>10961088.14</v>
       </c>
       <c r="I55" s="1">
-        <v>153933.14</v>
+        <v>31145.86</v>
       </c>
       <c r="J55" s="1">
-        <v>1.0486335987535</v>
+        <v>0.2841493435888</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>14833335.0</v>
+        <v>10992234.0</v>
       </c>
       <c r="N55" s="1">
-        <v>14833335.0</v>
+        <v>10992234.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.1064</v>
+        <v>99.67</v>
       </c>
       <c r="E56" s="1">
-        <v>97.85299653</v>
+        <v>99.6173449</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>14677949.48</v>
+        <v>19923468.98</v>
       </c>
       <c r="I56" s="1">
-        <v>188010.52</v>
+        <v>10531.02</v>
       </c>
       <c r="J56" s="1">
-        <v>1.2809045313596</v>
+        <v>0.052857361389081</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14865960.0</v>
+        <v>19934000.0</v>
       </c>
       <c r="N56" s="1">
-        <v>14865960.0</v>
+        <v>19934000.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>97.8406</v>
+        <v>100.0234</v>
       </c>
       <c r="E57" s="1">
-        <v>97.80703052</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>24451757.63</v>
+        <v>30000000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>8392.37</v>
+        <v>7020.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.034322154370217</v>
+        <v>0.0234</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" t="s">
+        <v>150</v>
       </c>
       <c r="M57" s="1">
-        <v>24460150.0</v>
+        <v>30007020.0</v>
       </c>
       <c r="N57" s="1">
-        <v>24460150.0</v>
+        <v>30615961.67</v>
       </c>
       <c r="O57" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C58" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.4952</v>
+        <v>100.0156</v>
       </c>
       <c r="E58" s="1">
-        <v>99.42955057</v>
+        <v>100.0</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29828865.17</v>
+        <v>30000000.0</v>
       </c>
       <c r="I58" s="1">
-        <v>19694.83</v>
+        <v>4680.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.066026078725274</v>
+        <v>0.0156</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" t="s">
+        <v>153</v>
       </c>
       <c r="M58" s="1">
-        <v>29848560.0</v>
+        <v>30004680.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29848560.0</v>
+        <v>30351880.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C59" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.7387</v>
+        <v>99.9721</v>
       </c>
       <c r="E59" s="1">
-        <v>98.523084</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>4926154.2</v>
+        <v>10000000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>10780.8</v>
+        <v>-2790.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.2188482041427</v>
+        <v>-0.0279</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" t="s">
+        <v>156</v>
       </c>
       <c r="M59" s="1">
-        <v>4936935.0</v>
+        <v>9997210.0</v>
       </c>
       <c r="N59" s="1">
-        <v>4936935.0</v>
+        <v>9999095.83</v>
       </c>
       <c r="O59" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B60" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.4845</v>
+        <v>99.984</v>
       </c>
       <c r="E60" s="1">
-        <v>98.503513</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>9850351.3</v>
+        <v>10000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>98098.7</v>
+        <v>-1600.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.99589036992011</v>
+        <v>-0.016</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" t="s">
+        <v>159</v>
       </c>
       <c r="M60" s="1">
-        <v>9948450.0</v>
+        <v>9998400.0</v>
       </c>
       <c r="N60" s="1">
-        <v>9948450.0</v>
+        <v>10000277.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.9952</v>
+        <v>100.0129</v>
       </c>
       <c r="E61" s="1">
-        <v>97.87236358</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>39148945.43</v>
+        <v>30000000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>449134.57</v>
+        <v>3870.0</v>
       </c>
       <c r="J61" s="1">
-        <v>1.1472456411452</v>
+        <v>0.0129</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" t="s">
+        <v>162</v>
       </c>
       <c r="M61" s="1">
-        <v>39598080.0</v>
+        <v>30003870.0</v>
       </c>
       <c r="N61" s="1">
-        <v>39598080.0</v>
+        <v>30168562.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.75</v>
+        <v>0.52</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C62" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0149</v>
+        <v>99.9436</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>97.94505827</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>40000000.0</v>
+        <v>14691758.74</v>
       </c>
       <c r="I62" s="1">
-        <v>5960.0</v>
+        <v>299781.26</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0149</v>
+        <v>2.040472249138</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62" t="s">
-        <v>160</v>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>40005960.0</v>
+        <v>14991540.0</v>
       </c>
       <c r="N62" s="1">
-        <v>40899740.0</v>
+        <v>14991540.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.77</v>
+        <v>0.26</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B63" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C63" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.9153</v>
+        <v>98.4114</v>
       </c>
       <c r="E63" s="1">
-        <v>97.88606878</v>
+        <v>97.7959084</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>48943034.39</v>
+        <v>19559181.68</v>
       </c>
       <c r="I63" s="1">
-        <v>1014615.61</v>
+        <v>123098.32</v>
       </c>
       <c r="J63" s="1">
-        <v>2.0730541590762</v>
+        <v>0.62936334461207</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>49957650.0</v>
+        <v>19682280.0</v>
       </c>
       <c r="N63" s="1">
-        <v>49957650.0</v>
+        <v>19682280.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.95</v>
+        <v>0.34</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B64" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C64" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.4969</v>
+        <v>98.152</v>
       </c>
       <c r="E64" s="1">
-        <v>97.804612</v>
+        <v>97.78527224</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>24451153.0</v>
+        <v>24446318.06</v>
       </c>
       <c r="I64" s="1">
-        <v>173072.0</v>
+        <v>91681.94</v>
       </c>
       <c r="J64" s="1">
-        <v>0.7078275613424</v>
+        <v>0.37503373626646</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>24624225.0</v>
+        <v>24538000.0</v>
       </c>
       <c r="N64" s="1">
-        <v>24624225.0</v>
+        <v>24538000.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B65" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C65" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.9607</v>
+        <v>98.8804</v>
       </c>
       <c r="E65" s="1">
-        <v>97.780438</v>
+        <v>98.376783</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>39112175.2</v>
+        <v>24594195.75</v>
       </c>
       <c r="I65" s="1">
-        <v>72104.8</v>
+        <v>125904.25</v>
       </c>
       <c r="J65" s="1">
-        <v>0.18435384795474</v>
+        <v>0.5119266809121</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>39184280.0</v>
+        <v>24720100.0</v>
       </c>
       <c r="N65" s="1">
-        <v>39184280.0</v>
+        <v>24720100.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.74</v>
+        <v>0.42</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B66" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C66" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.7714</v>
+        <v>98.6344</v>
       </c>
       <c r="E66" s="1">
-        <v>97.8035629</v>
+        <v>98.185719</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>19560712.58</v>
+        <v>24546429.75</v>
       </c>
       <c r="I66" s="1">
-        <v>393567.42</v>
+        <v>112170.25</v>
       </c>
       <c r="J66" s="1">
-        <v>2.0120300750311</v>
+        <v>0.45697175166584</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19954280.0</v>
+        <v>24658600.0</v>
       </c>
       <c r="N66" s="1">
-        <v>19954280.0</v>
+        <v>24658600.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B67" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C67" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.6822</v>
+        <v>98.3954</v>
       </c>
       <c r="E67" s="1">
-        <v>97.8626791</v>
+        <v>97.990834</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>19572535.82</v>
+        <v>24497708.5</v>
       </c>
       <c r="I67" s="1">
-        <v>163904.18</v>
+        <v>101141.5</v>
       </c>
       <c r="J67" s="1">
-        <v>0.83741923635933</v>
+        <v>0.41286106412769</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>19736440.0</v>
+        <v>24598850.0</v>
       </c>
       <c r="N67" s="1">
-        <v>19736440.0</v>
+        <v>24598850.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B68" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C68" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.9438</v>
+        <v>99.3114</v>
       </c>
       <c r="E68" s="1">
-        <v>97.775605</v>
+        <v>97.85057616</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>29332681.5</v>
+        <v>12231322.02</v>
       </c>
       <c r="I68" s="1">
-        <v>50458.5</v>
+        <v>182602.98</v>
       </c>
       <c r="J68" s="1">
-        <v>0.17202143622635</v>
+        <v>1.4929128650314</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>29383140.0</v>
+        <v>12413925.0</v>
       </c>
       <c r="N68" s="1">
-        <v>29383140.0</v>
+        <v>12413925.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.56</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B69" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C69" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0012</v>
+        <v>99.0743</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>97.86267907</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>20000000.0</v>
+        <v>14679401.86</v>
       </c>
       <c r="I69" s="1">
-        <v>240.0</v>
+        <v>181743.14</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0012</v>
+        <v>1.2380827347961</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>175</v>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>20000240.0</v>
+        <v>14861145.0</v>
       </c>
       <c r="N69" s="1">
-        <v>20176121.33</v>
+        <v>14861145.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B70" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C70" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0109</v>
+        <v>99.2824</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>97.85299653</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>20000000.0</v>
+        <v>14677949.48</v>
       </c>
       <c r="I70" s="1">
-        <v>2180.0</v>
+        <v>214410.52</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0109</v>
+        <v>1.4607661669101</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>178</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>20002180.0</v>
+        <v>14892360.0</v>
       </c>
       <c r="N70" s="1">
-        <v>20439862.67</v>
+        <v>14892360.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B71" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C71" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.9161</v>
+        <v>98.0368</v>
       </c>
       <c r="E71" s="1">
-        <v>99.7875357</v>
+        <v>97.80703052</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>9978753.57</v>
+        <v>24451757.63</v>
       </c>
       <c r="I71" s="1">
-        <v>12856.43</v>
+        <v>57442.37</v>
       </c>
       <c r="J71" s="1">
-        <v>0.12883803482883</v>
+        <v>0.23492123089558</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>9991610.0</v>
+        <v>24509200.0</v>
       </c>
       <c r="N71" s="1">
-        <v>9991610.0</v>
+        <v>24509200.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B72" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.7091</v>
+        <v>97.2808</v>
       </c>
       <c r="E72" s="1">
-        <v>99.4878861</v>
+        <v>97.4144579</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19897577.22</v>
+        <v>9741445.79</v>
       </c>
       <c r="I72" s="1">
-        <v>44242.78</v>
+        <v>-13365.79</v>
       </c>
       <c r="J72" s="1">
-        <v>0.22235259856426</v>
+        <v>-0.1372054034702</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19941820.0</v>
+        <v>9728080.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19941820.0</v>
+        <v>9728080.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B73" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C73" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.6418</v>
+        <v>99.6597</v>
       </c>
       <c r="E73" s="1">
-        <v>99.2427776</v>
+        <v>99.42955057</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>29772833.28</v>
+        <v>29828865.17</v>
       </c>
       <c r="I73" s="1">
-        <v>119706.72</v>
+        <v>69044.83</v>
       </c>
       <c r="J73" s="1">
-        <v>0.40206694093979</v>
+        <v>0.23146985179121</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>29892540.0</v>
+        <v>29897910.0</v>
       </c>
       <c r="N73" s="1">
-        <v>29892540.0</v>
+        <v>29897910.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B74" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C74" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.6381</v>
+        <v>99.6283</v>
       </c>
       <c r="E74" s="1">
-        <v>97.9014285</v>
+        <v>99.6210388</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>39160571.4</v>
+        <v>14943155.82</v>
       </c>
       <c r="I74" s="1">
-        <v>294668.6</v>
+        <v>1089.18</v>
       </c>
       <c r="J74" s="1">
-        <v>0.75246246279236</v>
+        <v>0.0072888218065841</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>39455240.0</v>
+        <v>14944245.0</v>
       </c>
       <c r="N74" s="1">
-        <v>39455240.0</v>
+        <v>14944245.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.75</v>
+        <v>0.26</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B75" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C75" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.1538</v>
+        <v>98.7713</v>
       </c>
       <c r="E75" s="1">
-        <v>98.20184247</v>
+        <v>98.523084</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14730276.37</v>
+        <v>4926154.2</v>
       </c>
       <c r="I75" s="1">
-        <v>-7206.37</v>
+        <v>12410.8</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.048922164248572</v>
+        <v>0.25193689633183</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14723070.0</v>
+        <v>4938565.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14723070.0</v>
+        <v>4938565.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.28</v>
+        <v>0.08</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B76" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C76" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.1538</v>
+        <v>99.615</v>
       </c>
       <c r="E76" s="1">
-        <v>98.15917464</v>
+        <v>98.503513</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>12269896.83</v>
+        <v>9850351.3</v>
       </c>
       <c r="I76" s="1">
-        <v>-671.83</v>
+        <v>111148.7</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.00547543316222</v>
+        <v>1.1283729545768</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>12269225.0</v>
+        <v>9961500.0</v>
       </c>
       <c r="N76" s="1">
-        <v>12269225.0</v>
+        <v>9961500.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B77" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C77" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.7388</v>
+        <v>99.1907</v>
       </c>
       <c r="E77" s="1">
-        <v>98.22903955</v>
+        <v>97.87236358</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>19645807.91</v>
+        <v>39148945.43</v>
       </c>
       <c r="I77" s="1">
-        <v>301952.09</v>
+        <v>527334.57</v>
       </c>
       <c r="J77" s="1">
-        <v>1.5369797535601</v>
+        <v>1.3469955938989</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>19947760.0</v>
+        <v>39676280.0</v>
       </c>
       <c r="N77" s="1">
-        <v>19947760.0</v>
+        <v>39676280.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B78" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C78" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.8315</v>
+        <v>97.8363</v>
       </c>
       <c r="E78" s="1">
-        <v>97.87169836</v>
+        <v>97.8233224</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>24467924.59</v>
+        <v>19564664.48</v>
       </c>
       <c r="I78" s="1">
-        <v>-10049.59</v>
+        <v>2595.52</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.041072506836592</v>
+        <v>0.013266366017436</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>24457875.0</v>
+        <v>19567260.0</v>
       </c>
       <c r="N78" s="1">
-        <v>24457875.0</v>
+        <v>19567260.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B79" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C79" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.6878</v>
+        <v>97.3366</v>
       </c>
       <c r="E79" s="1">
-        <v>97.80461245</v>
+        <v>97.34254845</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19560922.49</v>
+        <v>19468509.69</v>
       </c>
       <c r="I79" s="1">
-        <v>-23362.49</v>
+        <v>-1189.69</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.11943450014662</v>
+        <v>-0.0061108426836138</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19537560.0</v>
+        <v>19467320.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19537560.0</v>
+        <v>19467320.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B80" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C80" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.832</v>
+        <v>98.3259</v>
       </c>
       <c r="E80" s="1">
-        <v>97.78527225</v>
+        <v>98.3075804</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>19557054.45</v>
+        <v>19661516.08</v>
       </c>
       <c r="I80" s="1">
-        <v>9345.55</v>
+        <v>3663.92</v>
       </c>
       <c r="J80" s="1">
-        <v>0.047786081610056</v>
+        <v>0.018634982089336</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>19566400.0</v>
+        <v>19665180.0</v>
       </c>
       <c r="N80" s="1">
-        <v>19566400.0</v>
+        <v>19665180.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B81" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C81" s="1">
-        <v>30000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.3649</v>
+        <v>99.9061</v>
       </c>
       <c r="E81" s="1">
-        <v>98.92074717</v>
+        <v>99.81013894</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>29676224.15</v>
+        <v>33935447.24</v>
       </c>
       <c r="I81" s="1">
-        <v>133245.85</v>
+        <v>32626.76</v>
       </c>
       <c r="J81" s="1">
-        <v>0.44899866413767</v>
+        <v>0.096143598076829</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>29809470.0</v>
+        <v>33968074.0</v>
       </c>
       <c r="N81" s="1">
-        <v>29809470.0</v>
+        <v>33968074.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B82" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C82" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>97.7861</v>
+        <v>98.7275</v>
       </c>
       <c r="E82" s="1">
-        <v>97.81428545</v>
+        <v>97.804612</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>19562857.09</v>
+        <v>24451153.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-5637.09</v>
+        <v>230722.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.028815269538934</v>
+        <v>0.94360376379797</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>19557220.0</v>
+        <v>24681875.0</v>
       </c>
       <c r="N82" s="1">
-        <v>19557220.0</v>
+        <v>24681875.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B83" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C83" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.84</v>
+        <v>98.2249</v>
       </c>
       <c r="E83" s="1">
-        <v>97.98818017</v>
+        <v>97.780438</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>29396454.05</v>
+        <v>39112175.2</v>
       </c>
       <c r="I83" s="1">
-        <v>555545.95</v>
+        <v>177784.8</v>
       </c>
       <c r="J83" s="1">
-        <v>1.889840009462</v>
+        <v>0.45455104220335</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>29952000.0</v>
+        <v>39289960.0</v>
       </c>
       <c r="N83" s="1">
-        <v>29952000.0</v>
+        <v>39289960.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.57</v>
+        <v>0.67</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C84" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.9257</v>
+        <v>99.9064</v>
       </c>
       <c r="E84" s="1">
-        <v>99.84676293</v>
+        <v>97.8035629</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>7488507.22</v>
+        <v>19560712.58</v>
       </c>
       <c r="I84" s="1">
-        <v>5920.28</v>
+        <v>420567.42</v>
       </c>
       <c r="J84" s="1">
-        <v>0.079058213153462</v>
+        <v>2.1500618562844</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>7494427.5</v>
+        <v>19981280.0</v>
       </c>
       <c r="N84" s="1">
-        <v>7494427.5</v>
+        <v>19981280.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B85" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C85" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.7837</v>
+        <v>98.904</v>
       </c>
       <c r="E85" s="1">
-        <v>99.66048992</v>
+        <v>97.8626791</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>24915122.48</v>
+        <v>19572535.82</v>
       </c>
       <c r="I85" s="1">
-        <v>30802.52</v>
+        <v>208264.18</v>
       </c>
       <c r="J85" s="1">
-        <v>0.12362981568614</v>
+        <v>1.0640633483332</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>24945925.0</v>
+        <v>19780800.0</v>
       </c>
       <c r="N85" s="1">
-        <v>24945925.0</v>
+        <v>19780800.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B86" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C86" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.5684</v>
+        <v>98.2044</v>
       </c>
       <c r="E86" s="1">
-        <v>99.50867593</v>
+        <v>97.775605</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>14926301.39</v>
+        <v>29332681.5</v>
       </c>
       <c r="I86" s="1">
-        <v>8958.61</v>
+        <v>128638.5</v>
       </c>
       <c r="J86" s="1">
-        <v>0.060018954233377</v>
+        <v>0.4385500861897</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>14935260.0</v>
+        <v>29461320.0</v>
       </c>
       <c r="N86" s="1">
-        <v>14935260.0</v>
+        <v>29461320.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B87" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C87" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.3331</v>
+        <v>99.9884</v>
       </c>
       <c r="E87" s="1">
-        <v>97.46047776</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>24365119.44</v>
+        <v>20000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-31844.44</v>
+        <v>-2320.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.1306968351968</v>
+        <v>-0.0116</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87">
-        <v>0.0</v>
+      <c r="L87" t="s">
+        <v>215</v>
       </c>
       <c r="M87" s="1">
-        <v>24333275.0</v>
+        <v>19997680.0</v>
       </c>
       <c r="N87" s="1">
-        <v>24333275.0</v>
+        <v>20205331.33</v>
       </c>
       <c r="O87" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B88" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C88" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.8227</v>
+        <v>99.8973</v>
       </c>
       <c r="E88" s="1">
-        <v>97.77932293</v>
+        <v>99.82995632</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>29333796.88</v>
+        <v>24957489.08</v>
       </c>
       <c r="I88" s="1">
-        <v>13013.12</v>
+        <v>16835.92</v>
       </c>
       <c r="J88" s="1">
-        <v>0.044362208047034</v>
+        <v>0.06745838872666</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>29346810.0</v>
+        <v>24974325.0</v>
       </c>
       <c r="N88" s="1">
-        <v>29346810.0</v>
+        <v>24974325.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B89" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C89" s="1">
-        <v>28600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.3963</v>
+        <v>99.8661</v>
       </c>
       <c r="E89" s="1">
-        <v>98.04874822</v>
+        <v>99.4878861</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>28041941.99</v>
+        <v>19897577.22</v>
       </c>
       <c r="I89" s="1">
-        <v>385399.81</v>
+        <v>75642.78</v>
       </c>
       <c r="J89" s="1">
-        <v>1.3743691864759</v>
+        <v>0.3801607560742</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>28427341.8</v>
+        <v>19973220.0</v>
       </c>
       <c r="N89" s="1">
-        <v>28427341.8</v>
+        <v>19973220.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.54</v>
+        <v>0.34</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B90" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C90" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.8926</v>
+        <v>99.7978</v>
       </c>
       <c r="E90" s="1">
-        <v>97.75025085</v>
+        <v>99.2427776</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>12707532.61</v>
+        <v>29772833.28</v>
       </c>
       <c r="I90" s="1">
-        <v>18505.39</v>
+        <v>166506.72</v>
       </c>
       <c r="J90" s="1">
-        <v>0.14562535913099</v>
+        <v>0.55925722095066</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>12726038.0</v>
+        <v>29939340.0</v>
       </c>
       <c r="N90" s="1">
-        <v>12726038.0</v>
+        <v>29939340.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.24</v>
+        <v>0.51</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B91" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.3186</v>
+        <v>98.5787</v>
       </c>
       <c r="E91" s="1">
-        <v>97.42790335</v>
+        <v>98.49526593</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>19485580.67</v>
+        <v>29548579.78</v>
       </c>
       <c r="I91" s="1">
-        <v>-21860.67</v>
+        <v>25030.22</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.11218895844175</v>
+        <v>0.084708707445025</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19463720.0</v>
+        <v>29573610.0</v>
       </c>
       <c r="N91" s="1">
-        <v>19463720.0</v>
+        <v>29573610.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B92" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C92" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.6644</v>
+        <v>98.7693</v>
       </c>
       <c r="E92" s="1">
-        <v>98.05766825</v>
+        <v>97.9014285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>19611533.65</v>
+        <v>39160571.4</v>
       </c>
       <c r="I92" s="1">
-        <v>321346.35</v>
+        <v>347148.6</v>
       </c>
       <c r="J92" s="1">
-        <v>1.6385579819251</v>
+        <v>0.88647480766841</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>19932880.0</v>
+        <v>39507720.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19932880.0</v>
+        <v>39507720.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B93" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C93" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0111</v>
+        <v>98.4039</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>98.20184247</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>40000000.0</v>
+        <v>14730276.37</v>
       </c>
       <c r="I93" s="1">
-        <v>4440.0</v>
+        <v>30308.63</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0111</v>
+        <v>0.20575737507361</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>224</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>40004440.0</v>
+        <v>14760585.0</v>
       </c>
       <c r="N93" s="1">
-        <v>40209362.67</v>
+        <v>14760585.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B94" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9673</v>
+        <v>98.4039</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>98.15917464</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>30000000.0</v>
+        <v>12269896.83</v>
       </c>
       <c r="I94" s="1">
-        <v>-9810.0</v>
+        <v>30590.67</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.0327</v>
+        <v>0.24931481025338</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>227</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>29990190.0</v>
+        <v>12300487.5</v>
       </c>
       <c r="N94" s="1">
-        <v>30001441.0</v>
+        <v>12300487.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.57</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B95" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C95" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9706</v>
+        <v>99.8918</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>98.22903955</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>25000000.0</v>
+        <v>19645807.91</v>
       </c>
       <c r="I95" s="1">
-        <v>-7350.0</v>
+        <v>332552.09</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.0294</v>
+        <v>1.6927381735761</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>230</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>24992650.0</v>
+        <v>19978360.0</v>
       </c>
       <c r="N95" s="1">
-        <v>24994232.64</v>
+        <v>19978360.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>231</v>
       </c>
       <c r="B96" t="s">
         <v>232</v>
       </c>
       <c r="C96" s="1">
-        <v>45000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0005</v>
+        <v>98.091</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>97.87169836</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>45000000.0</v>
+        <v>24467924.59</v>
       </c>
       <c r="I96" s="1">
-        <v>225.0</v>
+        <v>54825.41</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0005</v>
+        <v>0.22407053691185</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>233</v>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>45000225.0</v>
+        <v>24522750.0</v>
       </c>
       <c r="N96" s="1">
-        <v>46046345.63</v>
+        <v>24522750.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.87</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>233</v>
+      </c>
+      <c r="B97" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="C97" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.992</v>
+        <v>97.9221</v>
       </c>
       <c r="E97" s="1">
-        <v>100.0</v>
+        <v>97.80461245</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>20000000.0</v>
+        <v>19560922.49</v>
       </c>
       <c r="I97" s="1">
-        <v>-1600.0</v>
+        <v>23497.51</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.008</v>
+        <v>0.1201247538914</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>236</v>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19998400.0</v>
+        <v>19584420.0</v>
       </c>
       <c r="N97" s="1">
-        <v>20066969.72</v>
+        <v>19584420.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B98" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C98" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.9652</v>
+        <v>98.0627</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>97.78527225</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>20000000.0</v>
+        <v>19557054.45</v>
       </c>
       <c r="I98" s="1">
-        <v>-6960.0</v>
+        <v>55485.55</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.0348</v>
+        <v>0.2837111802386</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>239</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>19993040.0</v>
+        <v>19612540.0</v>
       </c>
       <c r="N98" s="1">
-        <v>20028240.67</v>
+        <v>19612540.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B99" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C99" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9976</v>
+        <v>99.9323</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>99.826856</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>20000000.0</v>
+        <v>19965371.2</v>
       </c>
       <c r="I99" s="1">
-        <v>-480.0</v>
+        <v>21088.8</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.0024</v>
+        <v>0.10562688661656</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>242</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>19999520.0</v>
+        <v>19986460.0</v>
       </c>
       <c r="N99" s="1">
-        <v>20067784.17</v>
+        <v>19986460.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B100" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0132</v>
+        <v>99.5515</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>30000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I100" s="1">
-        <v>3960.0</v>
+        <v>189225.85</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0132</v>
+        <v>0.63763452197809</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>245</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>30003960.0</v>
+        <v>29865450.0</v>
       </c>
       <c r="N100" s="1">
-        <v>30631152.5</v>
+        <v>29865450.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.58</v>
+        <v>0.51</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B101" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.989</v>
+        <v>98.8069</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>98.7674237</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>30000000.0</v>
+        <v>29630227.11</v>
       </c>
       <c r="I101" s="1">
-        <v>-3300.0</v>
+        <v>11842.89</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.011</v>
+        <v>0.039968947777667</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>248</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>29996700.0</v>
+        <v>29642070.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30153397.08</v>
+        <v>29642070.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B102" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="C102" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.9766</v>
+        <v>98.0466</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>97.81428545</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>20000000.0</v>
+        <v>19562857.09</v>
       </c>
       <c r="I102" s="1">
-        <v>-4680.0</v>
+        <v>46462.91</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.0234</v>
+        <v>0.23750574768422</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>251</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>19995320.0</v>
+        <v>19609320.0</v>
       </c>
       <c r="N102" s="1">
-        <v>20056951.11</v>
+        <v>19609320.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="B103" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="C103" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9801</v>
+        <v>99.9833</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>97.98818017</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>10000000.0</v>
+        <v>29396454.05</v>
       </c>
       <c r="I103" s="1">
-        <v>-1990.0</v>
+        <v>598535.95</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.0199</v>
+        <v>2.0360821376005</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>254</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>9998010.0</v>
+        <v>29994990.0</v>
       </c>
       <c r="N103" s="1">
-        <v>10048127.78</v>
+        <v>29994990.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="B104" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="C104" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0033</v>
+        <v>97.3647</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>97.3712995</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>10000000.0</v>
+        <v>29211389.85</v>
       </c>
       <c r="I104" s="1">
-        <v>330.0</v>
+        <v>-1979.85</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0033</v>
+        <v>-0.006777664500616</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>257</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>10000330.0</v>
+        <v>29209410.0</v>
       </c>
       <c r="N104" s="1">
-        <v>10048892.22</v>
+        <v>29209410.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="B105" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9925</v>
+        <v>99.9345</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.66048992</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>24915122.48</v>
       </c>
       <c r="I105" s="1">
-        <v>-1500.0</v>
+        <v>68502.52</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.0075</v>
+        <v>0.27494354103613</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>260</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>19998500.0</v>
+        <v>24983625.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20058225.56</v>
+        <v>24983625.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="B106" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="C106" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0024</v>
+        <v>99.726</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>99.50867593</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>25000000.0</v>
+        <v>14926301.39</v>
       </c>
       <c r="I106" s="1">
-        <v>600.0</v>
+        <v>32598.61</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0024</v>
+        <v>0.21839710420051</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>263</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>25000600.0</v>
+        <v>14958900.0</v>
       </c>
       <c r="N106" s="1">
-        <v>25113907.15</v>
+        <v>14958900.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="B107" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C107" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0099</v>
+        <v>97.6226</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>97.46047776</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>20000000.0</v>
+        <v>24365119.44</v>
       </c>
       <c r="I107" s="1">
-        <v>1980.0</v>
+        <v>40530.56</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0099</v>
+        <v>0.16634665017673</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>54</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>20001980.0</v>
+        <v>24405650.0</v>
       </c>
       <c r="N107" s="1">
-        <v>20437751.56</v>
+        <v>24405650.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="B108" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="C108" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0049</v>
+        <v>98.0824</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>97.77932293</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>25000000.0</v>
+        <v>29333796.88</v>
       </c>
       <c r="I108" s="1">
-        <v>1225.0</v>
+        <v>90923.12</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0049</v>
+        <v>0.30996028360035</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>268</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>25001225.0</v>
+        <v>29424720.0</v>
       </c>
       <c r="N108" s="1">
-        <v>25131229.51</v>
+        <v>29424720.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="B109" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="C109" s="1">
-        <v>25000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0135</v>
+        <v>99.5688</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>25000000.0</v>
+        <v>28041941.99</v>
       </c>
       <c r="I109" s="1">
-        <v>3375.0</v>
+        <v>434734.81</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0135</v>
+        <v>1.550302080202</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>271</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>25003375.0</v>
+        <v>28476676.8</v>
       </c>
       <c r="N109" s="1">
-        <v>25132803.13</v>
+        <v>28476676.8</v>
       </c>
       <c r="O109" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="B110" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C110" s="1">
-        <v>17000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0037</v>
+        <v>98.1569</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>17000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I110" s="1">
-        <v>629.0</v>
+        <v>52864.39</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0037</v>
+        <v>0.41600829698756</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>274</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>17000629.0</v>
+        <v>12760397.0</v>
       </c>
       <c r="N110" s="1">
-        <v>17085829.22</v>
+        <v>12760397.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="B111" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="C111" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.0331</v>
+        <v>97.6211</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>97.42790335</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>25000000.0</v>
+        <v>19485580.67</v>
       </c>
       <c r="I111" s="1">
-        <v>8275.0</v>
+        <v>38639.33</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0331</v>
+        <v>0.19829704156309</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>277</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>25008275.0</v>
+        <v>19524220.0</v>
       </c>
       <c r="N111" s="1">
-        <v>25226196.11</v>
+        <v>19524220.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
       <c r="B112" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="C112" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.0371</v>
+        <v>99.8197</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>25000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I112" s="1">
-        <v>9275.0</v>
+        <v>352406.35</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0371</v>
+        <v>1.7969341729682</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>280</v>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>25009275.0</v>
+        <v>19963940.0</v>
       </c>
       <c r="N112" s="1">
-        <v>25226230.83</v>
+        <v>19963940.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="B113" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="C113" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.3423</v>
+        <v>100.0051</v>
       </c>
       <c r="E113" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9783847.63</v>
+        <v>40000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>50382.37</v>
+        <v>2040.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.51495456496597</v>
+        <v>0.0051</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>267</v>
       </c>
       <c r="M113" s="1">
-        <v>9834230.0</v>
+        <v>40002040.0</v>
       </c>
       <c r="N113" s="1">
-        <v>9834230.0</v>
+        <v>40268121.11</v>
       </c>
       <c r="O113" s="1">
-        <v>0.19</v>
+        <v>0.69</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="B114" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="C114" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.8678</v>
+        <v>99.9808</v>
       </c>
       <c r="E114" s="1">
-        <v>99.46908375</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>19893816.75</v>
+        <v>30000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>79743.25</v>
+        <v>-5760.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.40084439804644</v>
+        <v>-0.0192</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>0.0</v>
+      <c r="L114" t="s">
+        <v>270</v>
       </c>
       <c r="M114" s="1">
-        <v>19973560.0</v>
+        <v>29994240.0</v>
       </c>
       <c r="N114" s="1">
-        <v>19973560.0</v>
+        <v>30052439.92</v>
       </c>
       <c r="O114" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="B115" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="C115" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.8253</v>
+        <v>99.9815</v>
       </c>
       <c r="E115" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9946784.7</v>
+        <v>25000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>35745.3</v>
+        <v>-4625.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.35936537361666</v>
+        <v>-0.0185</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>0.0</v>
+      <c r="L115" t="s">
+        <v>273</v>
       </c>
       <c r="M115" s="1">
-        <v>9982530.0</v>
+        <v>24995375.0</v>
       </c>
       <c r="N115" s="1">
-        <v>9982530.0</v>
+        <v>25036594.03</v>
       </c>
       <c r="O115" s="1">
-        <v>0.19</v>
+        <v>0.43</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
       <c r="B116" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="C116" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.8705</v>
+        <v>99.9961</v>
       </c>
       <c r="E116" s="1">
-        <v>99.7996522</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>9979965.22</v>
+        <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>7084.78</v>
+        <v>-780.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.070990026957228</v>
+        <v>-0.0039</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>0.0</v>
+      <c r="L116" t="s">
+        <v>276</v>
       </c>
       <c r="M116" s="1">
-        <v>9987050.0</v>
+        <v>19999220.0</v>
       </c>
       <c r="N116" s="1">
-        <v>9987050.0</v>
+        <v>20099024.44</v>
       </c>
       <c r="O116" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="B117" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="C117" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.1939</v>
+        <v>99.9762</v>
       </c>
       <c r="E117" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9774178.47</v>
+        <v>20000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>45211.53</v>
+        <v>-4760.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.46256092150116</v>
+        <v>-0.0238</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117">
-        <v>0.0</v>
+      <c r="L117" t="s">
+        <v>279</v>
       </c>
       <c r="M117" s="1">
-        <v>9819390.0</v>
+        <v>19995240.0</v>
       </c>
       <c r="N117" s="1">
-        <v>9819390.0</v>
+        <v>20061911.06</v>
       </c>
       <c r="O117" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="B118" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="C118" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.3248</v>
+        <v>99.9982</v>
       </c>
       <c r="E118" s="1">
-        <v>97.7707721</v>
+        <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>9777077.21</v>
+        <v>20000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>55402.79</v>
+        <v>-360.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.56666004379442</v>
+        <v>-0.0018</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118">
-        <v>0.0</v>
+      <c r="L118" t="s">
+        <v>282</v>
       </c>
       <c r="M118" s="1">
-        <v>9832480.0</v>
+        <v>19999640.0</v>
       </c>
       <c r="N118" s="1">
-        <v>9832480.0</v>
+        <v>20099000.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="B119" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="C119" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.5426</v>
+        <v>100.0062</v>
       </c>
       <c r="E119" s="1">
-        <v>97.8229635</v>
+        <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>9782296.35</v>
+        <v>30000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>71963.65</v>
+        <v>1860.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.73565191060686</v>
+        <v>0.0062</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119">
-        <v>0.0</v>
+      <c r="L119" t="s">
+        <v>285</v>
       </c>
       <c r="M119" s="1">
-        <v>9854260.0</v>
+        <v>30001860.0</v>
       </c>
       <c r="N119" s="1">
-        <v>9854260.0</v>
+        <v>30676507.92</v>
       </c>
       <c r="O119" s="1">
-        <v>0.19</v>
+        <v>0.52</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="B120" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="C120" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.989</v>
+        <v>99.9972</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-2750.0</v>
+        <v>-840.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.011</v>
+        <v>-0.0028</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="M120" s="1">
-        <v>24997250.0</v>
+        <v>29999160.0</v>
       </c>
       <c r="N120" s="1">
-        <v>25039488.13</v>
+        <v>30203181.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B121" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="C121" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9837</v>
+        <v>99.9852</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-4075.0</v>
+        <v>-2960.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0163</v>
+        <v>-0.0148</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="M121" s="1">
-        <v>24995925.0</v>
+        <v>19997040.0</v>
       </c>
       <c r="N121" s="1">
-        <v>25038350.63</v>
+        <v>20090173.11</v>
       </c>
       <c r="O121" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="B122" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="C122" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0125</v>
+        <v>99.9888</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>3750.0</v>
+        <v>-1120.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0125</v>
+        <v>-0.0112</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="M122" s="1">
-        <v>30003750.0</v>
+        <v>9998880.0</v>
       </c>
       <c r="N122" s="1">
-        <v>30163042.0</v>
+        <v>10064700.42</v>
       </c>
       <c r="O122" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="B123" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="C123" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0154</v>
+        <v>100.0076</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>3080.0</v>
+        <v>760.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0154</v>
+        <v>0.0076</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="M123" s="1">
-        <v>20003080.0</v>
+        <v>10000760.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20101982.22</v>
+        <v>10064538.75</v>
       </c>
       <c r="O123" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="B124" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="C124" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0091</v>
+        <v>99.9988</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>2730.0</v>
+        <v>-240.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0091</v>
+        <v>-0.0012</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="M124" s="1">
-        <v>30002730.0</v>
+        <v>19999760.0</v>
       </c>
       <c r="N124" s="1">
-        <v>30151083.33</v>
+        <v>20090015.33</v>
       </c>
       <c r="O124" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="B125" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="C125" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.99</v>
+        <v>100.0034</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-2000.0</v>
+        <v>850.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.01</v>
+        <v>0.0034</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="M125" s="1">
-        <v>19998000.0</v>
+        <v>25000850.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20023691.17</v>
+        <v>25153056.25</v>
       </c>
       <c r="O125" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="B126" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="C126" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.9143</v>
+        <v>99.9715</v>
       </c>
       <c r="E126" s="1">
-        <v>97.9014285</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>29370428.55</v>
+        <v>10000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>603861.45</v>
+        <v>-2850.0</v>
       </c>
       <c r="J126" s="1">
-        <v>2.0560185186675</v>
+        <v>-0.0285</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>0.0</v>
+      <c r="L126" t="s">
+        <v>306</v>
       </c>
       <c r="M126" s="1">
-        <v>29974290.0</v>
+        <v>9997150.0</v>
       </c>
       <c r="N126" s="1">
-        <v>29974290.0</v>
+        <v>9999686.78</v>
       </c>
       <c r="O126" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="B127" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="C127" s="1">
-        <v>16000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9533</v>
+        <v>100.0167</v>
       </c>
       <c r="E127" s="1">
-        <v>99.47650488</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>15916240.78</v>
+        <v>25000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>76287.22</v>
+        <v>4175.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.47930425943204</v>
+        <v>0.0167</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127">
-        <v>0.0</v>
+      <c r="L127" t="s">
+        <v>309</v>
       </c>
       <c r="M127" s="1">
-        <v>15992528.0</v>
+        <v>25004175.0</v>
       </c>
       <c r="N127" s="1">
-        <v>15992528.0</v>
+        <v>25173442.5</v>
       </c>
       <c r="O127" s="1">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B128" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0057</v>
+        <v>100.0251</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>1425.0</v>
+        <v>6275.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0057</v>
+        <v>0.0251</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="M128" s="1">
-        <v>25001425.0</v>
+        <v>25006275.0</v>
       </c>
       <c r="N128" s="1">
-        <v>25092223.19</v>
+        <v>25174792.5</v>
       </c>
       <c r="O128" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B129" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C129" s="1">
-        <v>30000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0253</v>
+        <v>100.0139</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>30000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>7590.0</v>
+        <v>2363.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0253</v>
+        <v>0.0139</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="M129" s="1">
-        <v>30007590.0</v>
+        <v>17002363.0</v>
       </c>
       <c r="N129" s="1">
-        <v>30606940.5</v>
+        <v>17114257.71</v>
       </c>
       <c r="O129" s="1">
-        <v>0.58</v>
+        <v>0.29</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="B130" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="C130" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.992</v>
+        <v>100.0396</v>
       </c>
       <c r="E130" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-1600.0</v>
+        <v>9900.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.008</v>
+        <v>0.0396</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="M130" s="1">
-        <v>19998400.0</v>
+        <v>25009900.0</v>
       </c>
       <c r="N130" s="1">
-        <v>20008445.78</v>
+        <v>25267186.39</v>
       </c>
       <c r="O130" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B131" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="C131" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0433</v>
+        <v>100.0438</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>8660.0</v>
+        <v>10950.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0433</v>
+        <v>0.0438</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="M131" s="1">
-        <v>20008660.0</v>
+        <v>25010950.0</v>
       </c>
       <c r="N131" s="1">
-        <v>20160387.28</v>
+        <v>25267097.5</v>
       </c>
       <c r="O131" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="B132" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="C132" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.0303</v>
+        <v>98.5633</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>25000000.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I132" s="1">
-        <v>7575.0</v>
+        <v>72482.37</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0303</v>
+        <v>0.74083706882095</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132" t="s">
-        <v>331</v>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>25007575.0</v>
+        <v>9856330.0</v>
       </c>
       <c r="N132" s="1">
-        <v>25141095.97</v>
+        <v>9856330.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B133" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="C133" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0252</v>
+        <v>99.8846</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>99.8157568</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>30000000.0</v>
+        <v>9981575.68</v>
       </c>
       <c r="I133" s="1">
-        <v>7560.0</v>
+        <v>6884.32</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0252</v>
+        <v>0.068970273038094</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>334</v>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>30007560.0</v>
+        <v>9988460.0</v>
       </c>
       <c r="N133" s="1">
-        <v>30153913.33</v>
+        <v>9988460.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="B134" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="C134" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.0236</v>
+        <v>99.9761</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>20000000.0</v>
+        <v>9946784.7</v>
       </c>
       <c r="I134" s="1">
-        <v>4720.0</v>
+        <v>50825.3</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0236</v>
+        <v>0.51097215364479</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>337</v>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>20004720.0</v>
+        <v>9997610.0</v>
       </c>
       <c r="N134" s="1">
-        <v>20104288.89</v>
+        <v>9997610.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="B135" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="C135" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0121</v>
+        <v>98.3945</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>20000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I135" s="1">
-        <v>2420.0</v>
+        <v>65271.53</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0121</v>
+        <v>0.6677955615435</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>340</v>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>20002420.0</v>
+        <v>9839450.0</v>
       </c>
       <c r="N135" s="1">
-        <v>20437810.0</v>
+        <v>9839450.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="B136" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="C136" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0232</v>
+        <v>98.5228</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>97.7707721</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>20000000.0</v>
+        <v>9777077.21</v>
       </c>
       <c r="I136" s="1">
-        <v>4640.0</v>
+        <v>75202.79</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0232</v>
+        <v>0.76917455375194</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>343</v>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>20004640.0</v>
+        <v>9852280.0</v>
       </c>
       <c r="N136" s="1">
-        <v>20086025.33</v>
+        <v>9852280.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="B137" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="C137" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.9636</v>
+        <v>98.7364</v>
       </c>
       <c r="E137" s="1">
-        <v>99.8141239</v>
+        <v>97.8229635</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>19962824.78</v>
+        <v>9782296.35</v>
       </c>
       <c r="I137" s="1">
-        <v>29895.22</v>
+        <v>91343.65</v>
       </c>
       <c r="J137" s="1">
-        <v>0.14975445774563</v>
+        <v>0.93376490275721</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>19992720.0</v>
+        <v>9873640.0</v>
       </c>
       <c r="N137" s="1">
-        <v>19992720.0</v>
+        <v>9873640.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="B138" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="C138" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.9502</v>
+        <v>99.9819</v>
       </c>
       <c r="E138" s="1">
-        <v>99.810914</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>19962182.8</v>
+        <v>25000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>27857.2</v>
+        <v>-4525.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0.1395498692658</v>
+        <v>-0.0181</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>0.0</v>
+      <c r="L138" t="s">
+        <v>336</v>
       </c>
       <c r="M138" s="1">
-        <v>19990040.0</v>
+        <v>24995475.0</v>
       </c>
       <c r="N138" s="1">
-        <v>19990040.0</v>
+        <v>25076876.67</v>
       </c>
       <c r="O138" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="B139" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="C139" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9066</v>
+        <v>99.9798</v>
       </c>
       <c r="E139" s="1">
-        <v>99.80919808</v>
+        <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>39923679.23</v>
+        <v>25000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>38960.77</v>
+        <v>-5050.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.097588125021112</v>
+        <v>-0.0202</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>0.0</v>
+      <c r="L139" t="s">
+        <v>339</v>
       </c>
       <c r="M139" s="1">
-        <v>39962640.0</v>
+        <v>24994950.0</v>
       </c>
       <c r="N139" s="1">
-        <v>39962640.0</v>
+        <v>25076712.78</v>
       </c>
       <c r="O139" s="1">
-        <v>0.76</v>
+        <v>0.43</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="B140" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="C140" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0321</v>
+        <v>100.006</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>9630.0</v>
+        <v>1800.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0321</v>
+        <v>0.006</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="M140" s="1">
-        <v>30009630.0</v>
+        <v>30001800.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30517771.33</v>
+        <v>30208627.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="B141" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="C141" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.7883</v>
+        <v>100.0148</v>
       </c>
       <c r="E141" s="1">
-        <v>99.49610748</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>24874026.87</v>
+        <v>20000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>73048.13</v>
+        <v>2960.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.2936723128176</v>
+        <v>0.0148</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>0.0</v>
+      <c r="L141" t="s">
+        <v>345</v>
       </c>
       <c r="M141" s="1">
-        <v>24947075.0</v>
+        <v>20002960.0</v>
       </c>
       <c r="N141" s="1">
-        <v>24947075.0</v>
+        <v>20132850.83</v>
       </c>
       <c r="O141" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="B142" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="C142" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.6948</v>
+        <v>100.0046</v>
       </c>
       <c r="E142" s="1">
-        <v>99.4820302</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>9948203.02</v>
+        <v>30000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>21276.98</v>
+        <v>1380.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.21387762148827</v>
+        <v>0.0046</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>0.0</v>
+      <c r="L142" t="s">
+        <v>348</v>
       </c>
       <c r="M142" s="1">
-        <v>9969480.0</v>
+        <v>30001380.0</v>
       </c>
       <c r="N142" s="1">
-        <v>9969480.0</v>
+        <v>30196216.25</v>
       </c>
       <c r="O142" s="1">
-        <v>0.19</v>
+        <v>0.52</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B143" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="C143" s="1">
-        <v>7300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.7959</v>
+        <v>99.9853</v>
       </c>
       <c r="E143" s="1">
-        <v>99.63533466</v>
+        <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>7273379.43</v>
+        <v>20000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>11721.27</v>
+        <v>-2940.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.16115301164757</v>
+        <v>-0.0147</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143">
-        <v>0.0</v>
+      <c r="L143" t="s">
+        <v>351</v>
       </c>
       <c r="M143" s="1">
-        <v>7285100.7</v>
+        <v>19997060.0</v>
       </c>
       <c r="N143" s="1">
-        <v>7285100.7</v>
+        <v>20053376.78</v>
       </c>
       <c r="O143" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="B144" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="C144" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.4927</v>
+        <v>99.9813</v>
       </c>
       <c r="E144" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>29351542.89</v>
+        <v>40000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>196267.11</v>
+        <v>-7480.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.66867731872067</v>
+        <v>-0.0187</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>0.0</v>
+      <c r="L144" t="s">
+        <v>354</v>
       </c>
       <c r="M144" s="1">
-        <v>29547810.0</v>
+        <v>39992520.0</v>
       </c>
       <c r="N144" s="1">
-        <v>29547810.0</v>
+        <v>40002667.11</v>
       </c>
       <c r="O144" s="1">
-        <v>0.56</v>
+        <v>0.68</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="B145" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="C145" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.6293</v>
+        <v>99.9872</v>
       </c>
       <c r="E145" s="1">
-        <v>99.5457396</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>19909147.92</v>
+        <v>30000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>16712.08</v>
+        <v>-3840.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.083941713965627</v>
+        <v>-0.0128</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145">
-        <v>0.0</v>
+      <c r="L145" t="s">
+        <v>357</v>
       </c>
       <c r="M145" s="1">
-        <v>19925860.0</v>
+        <v>29996160.0</v>
       </c>
       <c r="N145" s="1">
-        <v>19925860.0</v>
+        <v>30031514.25</v>
       </c>
       <c r="O145" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B146" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.9134</v>
+        <v>100.0012</v>
       </c>
       <c r="E146" s="1">
-        <v>99.47897887</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>14921846.83</v>
+        <v>30000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>65163.17</v>
+        <v>360.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.43669641393846</v>
+        <v>0.0012</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146">
-        <v>0.0</v>
+      <c r="L146" t="s">
+        <v>360</v>
       </c>
       <c r="M146" s="1">
-        <v>14987010.0</v>
+        <v>30000360.0</v>
       </c>
       <c r="N146" s="1">
-        <v>14987010.0</v>
+        <v>30019725.5</v>
       </c>
       <c r="O146" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B147" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C147" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.9856</v>
+        <v>99.6871</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>99.6294476</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>15000000.0</v>
+        <v>9962944.76</v>
       </c>
       <c r="I147" s="1">
-        <v>-2160.0</v>
+        <v>5765.24</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.0144</v>
+        <v>0.057866826915941</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>367</v>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>14997840.0</v>
+        <v>9968710.0</v>
       </c>
       <c r="N147" s="1">
-        <v>15068146.33</v>
+        <v>9968710.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B148" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="C148" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.9992</v>
+        <v>99.89</v>
       </c>
       <c r="E148" s="1">
-        <v>100.0</v>
+        <v>99.83577015</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>20000000.0</v>
+        <v>19967154.03</v>
       </c>
       <c r="I148" s="1">
-        <v>-160.0</v>
+        <v>10845.97</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.0008</v>
+        <v>0.054319058107652</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>370</v>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>19999840.0</v>
+        <v>19978000.0</v>
       </c>
       <c r="N148" s="1">
-        <v>20026581.17</v>
+        <v>19978000.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="B149" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="C149" s="1">
-        <v>55600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.4</v>
+        <v>99.8951</v>
       </c>
       <c r="E149" s="1">
-        <v>97.74601079</v>
+        <v>99.81285093</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>54346782.0</v>
+        <v>14971927.64</v>
       </c>
       <c r="I149" s="1">
-        <v>363618.0</v>
+        <v>12337.36</v>
       </c>
       <c r="J149" s="1">
-        <v>0.66906997363708</v>
+        <v>0.082403283642907</v>
       </c>
       <c r="K149">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>54710400.0</v>
+        <v>14984265.0</v>
       </c>
       <c r="N149" s="1">
-        <v>54779861.92</v>
+        <v>14984265.0</v>
       </c>
       <c r="O149" s="1">
-        <v>1.04</v>
+        <v>0.26</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B150" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="C150" s="1">
-        <v>22500000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.263</v>
+        <v>99.882</v>
       </c>
       <c r="E150" s="1">
-        <v>99.97030222</v>
+        <v>99.81827531</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>22493318.0</v>
+        <v>15970924.05</v>
       </c>
       <c r="I150" s="1">
-        <v>-159143.0</v>
+        <v>10195.95</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.70751233766401</v>
+        <v>0.063840701815873</v>
       </c>
       <c r="K150">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>22334175.0</v>
+        <v>15981120.0</v>
       </c>
       <c r="N150" s="1">
-        <v>22779243.49</v>
+        <v>15981120.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.43</v>
+        <v>0.27</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="B151" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="C151" s="1">
-        <v>28377000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.532</v>
+        <v>99.7198</v>
       </c>
       <c r="E151" s="1">
-        <v>98.74371953</v>
+        <v>99.63136397</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>28020505.29</v>
+        <v>29889409.19</v>
       </c>
       <c r="I151" s="1">
-        <v>-60079.65</v>
+        <v>26530.81</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.21441315700128</v>
+        <v>0.088763246644823</v>
       </c>
       <c r="K151">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>27960425.64</v>
+        <v>29915940.0</v>
       </c>
       <c r="N151" s="1">
-        <v>28321940.85</v>
+        <v>29915940.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="B152" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="C152" s="1">
-        <v>17400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.979</v>
+        <v>100.0099</v>
       </c>
       <c r="E152" s="1">
-        <v>101.58646552</v>
+        <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>17676045.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-105699.0</v>
+        <v>2475.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.59797878993859</v>
+        <v>0.0099</v>
       </c>
       <c r="K152">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="M152" s="1">
-        <v>17570346.0</v>
+        <v>25002475.0</v>
       </c>
       <c r="N152" s="1">
-        <v>17640541.89</v>
+        <v>25132491.04</v>
       </c>
       <c r="O152" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="B153" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="C153" s="1">
-        <v>14200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>101.153</v>
+        <v>99.982</v>
       </c>
       <c r="E153" s="1">
-        <v>102.11602113</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>14500475.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-136749.0</v>
+        <v>-5400.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.94306565819396</v>
+        <v>-0.018</v>
       </c>
       <c r="K153">
-        <v>0.85</v>
+        <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="M153" s="1">
-        <v>14363726.0</v>
+        <v>29994600.0</v>
       </c>
       <c r="N153" s="1">
-        <v>14484426.0</v>
+        <v>30028543.5</v>
       </c>
       <c r="O153" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="B154" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="C154" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.013</v>
+        <v>100.0146</v>
       </c>
       <c r="E154" s="1">
-        <v>101.5</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>6090000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-29220.0</v>
+        <v>4380.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.47980295566502</v>
+        <v>0.0146</v>
       </c>
       <c r="K154">
-        <v>1.55</v>
+        <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="M154" s="1">
-        <v>6060780.0</v>
+        <v>30004380.0</v>
       </c>
       <c r="N154" s="1">
-        <v>6153553.97</v>
+        <v>30650935.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.12</v>
+        <v>0.52</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="B155" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="C155" s="1">
-        <v>11800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.309</v>
+        <v>99.9909</v>
       </c>
       <c r="E155" s="1">
-        <v>101.52224576</v>
+        <v>115.855</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>11979625.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-143163.0</v>
+        <v>-1820.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.1950541022778</v>
+        <v>-0.0091</v>
       </c>
       <c r="K155">
-        <v>2.09</v>
+        <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="M155" s="1">
-        <v>11836462.0</v>
+        <v>19998180.0</v>
       </c>
       <c r="N155" s="1">
-        <v>12083453.78</v>
+        <v>20039668.33</v>
       </c>
       <c r="O155" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="B156" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="C156" s="1">
-        <v>62400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.041</v>
+        <v>100.0316</v>
       </c>
       <c r="E156" s="1">
-        <v>101.28126122</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>63199507.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-773923.0</v>
+        <v>6320.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.2245712612916</v>
+        <v>0.0316</v>
       </c>
       <c r="K156">
-        <v>3.99</v>
+        <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="M156" s="1">
-        <v>62425584.0</v>
+        <v>20006320.0</v>
       </c>
       <c r="N156" s="1">
-        <v>64914959.34</v>
+        <v>20189509.44</v>
       </c>
       <c r="O156" s="1">
-        <v>1.23</v>
+        <v>0.35</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B157" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="C157" s="1">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.762</v>
+        <v>100.02</v>
       </c>
       <c r="E157" s="1">
-        <v>102.4755</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>6148530.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-42810.0</v>
+        <v>5000.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.69626398505009</v>
+        <v>0.02</v>
       </c>
       <c r="K157">
-        <v>4.09</v>
+        <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="M157" s="1">
-        <v>6105720.0</v>
+        <v>25005000.0</v>
       </c>
       <c r="N157" s="1">
-        <v>6350898.08</v>
+        <v>25177443.13</v>
       </c>
       <c r="O157" s="1">
-        <v>0.12</v>
+        <v>0.43</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="B158" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="C158" s="1">
-        <v>7200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.143</v>
+        <v>100.0232</v>
       </c>
       <c r="E158" s="1">
-        <v>98.25995833</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>7074717.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-8421.0</v>
+        <v>6960.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.11902949616218</v>
+        <v>0.0232</v>
       </c>
       <c r="K158">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="M158" s="1">
-        <v>7066296.0</v>
+        <v>30006960.0</v>
       </c>
       <c r="N158" s="1">
-        <v>7073890.52</v>
+        <v>30199171.25</v>
       </c>
       <c r="O158" s="1">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="B159" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="C159" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.681</v>
+        <v>100.0142</v>
       </c>
       <c r="E159" s="1">
-        <v>98.92644333</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>29677933.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>226367.0</v>
+        <v>2840.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.76274516827031</v>
+        <v>0.0142</v>
       </c>
       <c r="K159">
-        <v>0.78</v>
+        <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="M159" s="1">
-        <v>29904300.0</v>
+        <v>20002840.0</v>
       </c>
       <c r="N159" s="1">
-        <v>30137724.66</v>
+        <v>20133605.83</v>
       </c>
       <c r="O159" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="B160" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="C160" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.146</v>
+        <v>99.9809</v>
       </c>
       <c r="E160" s="1">
-        <v>98.10766667</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>7358075.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>2875.0</v>
+        <v>-5730.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.039072719427296</v>
+        <v>-0.0191</v>
       </c>
       <c r="K160">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="M160" s="1">
-        <v>7360950.0</v>
+        <v>29994270.0</v>
       </c>
       <c r="N160" s="1">
-        <v>7366703.42</v>
+        <v>30014781.33</v>
       </c>
       <c r="O160" s="1">
-        <v>0.14</v>
+        <v>0.51</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B161" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="C161" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.757</v>
+        <v>100.0131</v>
       </c>
       <c r="E161" s="1">
-        <v>96.05</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>24012500.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>926750.0</v>
+        <v>2620.0</v>
       </c>
       <c r="J161" s="1">
-        <v>3.8594482040604</v>
+        <v>0.0131</v>
       </c>
       <c r="K161">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="M161" s="1">
-        <v>24939250.0</v>
+        <v>20002620.0</v>
       </c>
       <c r="N161" s="1">
-        <v>24941476.03</v>
+        <v>20114903.89</v>
       </c>
       <c r="O161" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B162" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="C162" s="1">
-        <v>17500000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.144</v>
+        <v>99.9445</v>
       </c>
       <c r="E162" s="1">
-        <v>98.59398286</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>17253947.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-78747.0</v>
+        <v>-8880.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.4563999182332</v>
+        <v>-0.0555</v>
       </c>
       <c r="K162">
-        <v>1.06</v>
+        <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="M162" s="1">
-        <v>17175200.0</v>
+        <v>15991120.0</v>
       </c>
       <c r="N162" s="1">
-        <v>17360987.67</v>
+        <v>16003027.73</v>
       </c>
       <c r="O162" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="B163" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="C163" s="1">
-        <v>3000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.199</v>
+        <v>99.9335</v>
       </c>
       <c r="E163" s="1">
-        <v>98.09328567</v>
+        <v>99.81990825</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2942798.57</v>
+        <v>19963981.65</v>
       </c>
       <c r="I163" s="1">
-        <v>3171.43</v>
+        <v>22718.35</v>
       </c>
       <c r="J163" s="1">
-        <v>0.10776918380792</v>
+        <v>0.11379668844767</v>
       </c>
       <c r="K163">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>2945970.0</v>
+        <v>19986700.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2948343.29</v>
+        <v>19986700.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.06</v>
+        <v>0.34</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="B164" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="C164" s="1">
-        <v>6000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.116</v>
+        <v>99.8829</v>
       </c>
       <c r="E164" s="1">
-        <v>100.16216667</v>
+        <v>99.82068323</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>6009730.0</v>
+        <v>39928273.29</v>
       </c>
       <c r="I164" s="1">
-        <v>-2770.0</v>
+        <v>24886.71</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.046091920934884</v>
+        <v>0.062328540528781</v>
       </c>
       <c r="K164">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>0.0</v>
+      </c>
+      <c r="L164">
+        <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>6006960.0</v>
+        <v>39953160.0</v>
       </c>
       <c r="N164" s="1">
-        <v>6040880.67</v>
+        <v>39953160.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.68</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="B165" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="C165" s="1">
-        <v>7996000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.265</v>
+        <v>99.5089</v>
       </c>
       <c r="E165" s="1">
-        <v>98.295</v>
+        <v>99.42696927</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>7859668.2</v>
+        <v>14914045.39</v>
       </c>
       <c r="I165" s="1">
-        <v>-2398.8</v>
+        <v>12289.61</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.030520372348543</v>
+        <v>0.082402927432689</v>
       </c>
       <c r="K165">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>0.0</v>
+      </c>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>7857269.4</v>
+        <v>14926335.0</v>
       </c>
       <c r="N165" s="1">
-        <v>7933067.1</v>
+        <v>14926335.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="B166" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="C166" s="1">
-        <v>47100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.99</v>
+        <v>100.0282</v>
       </c>
       <c r="E166" s="1">
-        <v>98.32807431</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>46312523.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>311767.0</v>
+        <v>8460.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.67318077229349</v>
+        <v>0.0282</v>
       </c>
       <c r="K166">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="M166" s="1">
-        <v>46624290.0</v>
+        <v>30008460.0</v>
       </c>
       <c r="N166" s="1">
-        <v>46658001.99</v>
+        <v>30563701.5</v>
       </c>
       <c r="O166" s="1">
-        <v>0.88</v>
+        <v>0.52</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="B167" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="C167" s="1">
-        <v>71329000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.751</v>
+        <v>99.9349</v>
       </c>
       <c r="E167" s="1">
-        <v>98.81190282</v>
+        <v>99.49610748</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>70481542.16</v>
+        <v>24874026.87</v>
       </c>
       <c r="I167" s="1">
-        <v>669848.63</v>
+        <v>109698.13</v>
       </c>
       <c r="J167" s="1">
-        <v>0.95038872514931</v>
+        <v>0.4410147603897</v>
       </c>
       <c r="K167">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>0.0</v>
+      </c>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>71151390.79</v>
+        <v>24983725.0</v>
       </c>
       <c r="N167" s="1">
-        <v>71797748.78</v>
+        <v>24983725.0</v>
       </c>
       <c r="O167" s="1">
-        <v>1.36</v>
+        <v>0.43</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="B168" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="C168" s="1">
-        <v>8200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>97.988</v>
+        <v>99.8443</v>
       </c>
       <c r="E168" s="1">
-        <v>97.43695122</v>
+        <v>99.4820302</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>7989830.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I168" s="1">
-        <v>45186.0</v>
+        <v>36226.98</v>
       </c>
       <c r="J168" s="1">
-        <v>0.56554394774357</v>
+        <v>0.36415601819915</v>
       </c>
       <c r="K168">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>8035016.0</v>
+        <v>9984430.0</v>
       </c>
       <c r="N168" s="1">
-        <v>8039059.84</v>
+        <v>9984430.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="B169" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="C169" s="1">
-        <v>18800000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.743</v>
+        <v>99.9509</v>
       </c>
       <c r="E169" s="1">
-        <v>99.08680851</v>
+        <v>99.63533466</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>18628320.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I169" s="1">
-        <v>-64636.0</v>
+        <v>23036.27</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.34697707576421</v>
+        <v>0.31672031167498</v>
       </c>
       <c r="K169">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>18563684.0</v>
+        <v>7296415.7</v>
       </c>
       <c r="N169" s="1">
-        <v>18870149.75</v>
+        <v>7296415.7</v>
       </c>
       <c r="O169" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="B170" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="C170" s="1">
-        <v>11300000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.049</v>
+        <v>98.7209</v>
       </c>
       <c r="E170" s="1">
-        <v>101.14636283</v>
+        <v>97.8384763</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>11429539.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I170" s="1">
-        <v>-124002.0</v>
+        <v>264727.11</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.0849256474824</v>
+        <v>0.90191889057455</v>
       </c>
       <c r="K170">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>11305537.0</v>
+        <v>29616270.0</v>
       </c>
       <c r="N170" s="1">
-        <v>11697205.84</v>
+        <v>29616270.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="B171" t="s">
-        <v>438</v>
+        <v>422</v>
       </c>
       <c r="C171" s="1">
-        <v>15000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.107</v>
+        <v>99.9339</v>
       </c>
       <c r="E171" s="1">
-        <v>98.83981333</v>
+        <v>99.836086</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>14825972.0</v>
+        <v>15474593.33</v>
       </c>
       <c r="I171" s="1">
-        <v>40078.0</v>
+        <v>15161.17</v>
       </c>
       <c r="J171" s="1">
-        <v>0.2703229171079</v>
+        <v>0.097974594076134</v>
       </c>
       <c r="K171">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.0</v>
+      </c>
+      <c r="L171">
+        <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>14866050.0</v>
+        <v>15489754.5</v>
       </c>
       <c r="N171" s="1">
-        <v>14930776.03</v>
+        <v>15489754.5</v>
       </c>
       <c r="O171" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>440</v>
+        <v>423</v>
       </c>
       <c r="B172" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="C172" s="1">
-        <v>20400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.011</v>
+        <v>99.442</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>99.4219717</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>20400000.0</v>
+        <v>29826591.51</v>
       </c>
       <c r="I172" s="1">
-        <v>2244.0</v>
+        <v>6008.49</v>
       </c>
       <c r="J172" s="1">
-        <v>0.011</v>
+        <v>0.020144742311523</v>
       </c>
       <c r="K172">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.0</v>
+      </c>
+      <c r="L172">
+        <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>20402244.0</v>
+        <v>29832600.0</v>
       </c>
       <c r="N172" s="1">
-        <v>20411879.03</v>
+        <v>29832600.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
       <c r="B173" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
       <c r="C173" s="1">
-        <v>2800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.499</v>
+        <v>99.7872</v>
       </c>
       <c r="E173" s="1">
-        <v>100.95</v>
+        <v>99.5457396</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2826600.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I173" s="1">
-        <v>-12628.0</v>
+        <v>48292.08</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.44675581971273</v>
+        <v>0.24256226431211</v>
       </c>
       <c r="K173">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.0</v>
+      </c>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>2813972.0</v>
+        <v>19957440.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2847802.14</v>
+        <v>19957440.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.05</v>
+        <v>0.34</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>446</v>
+        <v>427</v>
       </c>
       <c r="B174" t="s">
-        <v>447</v>
+        <v>428</v>
       </c>
       <c r="C174" s="1">
-        <v>10400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.493</v>
+        <v>100.0115</v>
       </c>
       <c r="E174" s="1">
-        <v>98.24951923</v>
+        <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>10217950.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>25322.0</v>
+        <v>1725.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.24781878948321</v>
+        <v>0.0115</v>
       </c>
       <c r="K174">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L174" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="M174" s="1">
-        <v>10243272.0</v>
+        <v>15001725.0</v>
       </c>
       <c r="N174" s="1">
-        <v>10260474.74</v>
+        <v>15019560.46</v>
       </c>
       <c r="O174" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>449</v>
+        <v>430</v>
       </c>
       <c r="B175" t="s">
-        <v>450</v>
+        <v>431</v>
       </c>
       <c r="C175" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.629</v>
+        <v>97.3781</v>
       </c>
       <c r="E175" s="1">
-        <v>101.48803</v>
+        <v>97.26824827</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>10148803.0</v>
+        <v>14590237.24</v>
       </c>
       <c r="I175" s="1">
-        <v>-85903.0</v>
+        <v>16477.76</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.84643479630061</v>
+        <v>0.11293688874932</v>
       </c>
       <c r="K175">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.0</v>
+      </c>
+      <c r="L175">
+        <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>10062900.0</v>
+        <v>14606715.0</v>
       </c>
       <c r="N175" s="1">
-        <v>10189269.86</v>
+        <v>14606715.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>452</v>
+        <v>432</v>
       </c>
       <c r="B176" t="s">
-        <v>453</v>
+        <v>433</v>
       </c>
       <c r="C176" s="1">
-        <v>14300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.415</v>
+        <v>99.9889</v>
       </c>
       <c r="E176" s="1">
-        <v>99.5472028</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>14235250.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-18905.0</v>
+        <v>-1665.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.13280413059131</v>
+        <v>-0.0111</v>
       </c>
       <c r="K176">
-        <v>0.52</v>
+        <v>0.0</v>
       </c>
       <c r="L176" t="s">
-        <v>454</v>
+        <v>434</v>
       </c>
       <c r="M176" s="1">
-        <v>14216345.0</v>
+        <v>14998335.0</v>
       </c>
       <c r="N176" s="1">
-        <v>14291273.08</v>
+        <v>15091827.33</v>
       </c>
       <c r="O176" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>455</v>
+        <v>435</v>
       </c>
       <c r="B177" t="s">
-        <v>456</v>
+        <v>436</v>
       </c>
       <c r="C177" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.355</v>
+        <v>98.3557</v>
       </c>
       <c r="E177" s="1">
-        <v>98.7</v>
+        <v>98.25520587</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>9870000.0</v>
+        <v>14738280.88</v>
       </c>
       <c r="I177" s="1">
-        <v>-34500.0</v>
+        <v>15074.12</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.34954407294833</v>
+        <v>0.10227868584358</v>
       </c>
       <c r="K177">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>9835500.0</v>
+        <v>14753355.0</v>
       </c>
       <c r="N177" s="1">
-        <v>9960945.21</v>
+        <v>14753355.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>458</v>
+        <v>437</v>
       </c>
       <c r="B178" t="s">
-        <v>459</v>
+        <v>438</v>
       </c>
       <c r="C178" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.974</v>
+        <v>99.8947</v>
       </c>
       <c r="E178" s="1">
-        <v>99.94</v>
+        <v>99.8140962</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>19988000.0</v>
+        <v>9981409.62</v>
       </c>
       <c r="I178" s="1">
-        <v>6800.0</v>
+        <v>8060.38</v>
       </c>
       <c r="J178" s="1">
-        <v>0.034020412247348</v>
+        <v>0.080753924614508</v>
       </c>
       <c r="K178">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>19994800.0</v>
+        <v>9989470.0</v>
       </c>
       <c r="N178" s="1">
-        <v>20348224.66</v>
+        <v>9989470.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>461</v>
+        <v>439</v>
       </c>
       <c r="B179" t="s">
-        <v>462</v>
+        <v>440</v>
       </c>
       <c r="C179" s="1">
-        <v>1700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.795</v>
+        <v>100.0067</v>
       </c>
       <c r="E179" s="1">
-        <v>98.09</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1667530.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-5015.0</v>
+        <v>1340.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.30074421449689</v>
+        <v>0.0067</v>
       </c>
       <c r="K179">
-        <v>0.79</v>
+        <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>463</v>
+        <v>441</v>
       </c>
       <c r="M179" s="1">
-        <v>1662515.0</v>
+        <v>20001340.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1675922.88</v>
+        <v>20059956.78</v>
       </c>
       <c r="O179" s="1">
-        <v>0.03</v>
+        <v>0.34</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>464</v>
+        <v>442</v>
       </c>
       <c r="B180" t="s">
-        <v>465</v>
+        <v>443</v>
       </c>
       <c r="C180" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.974</v>
+        <v>100.0103</v>
       </c>
       <c r="E180" s="1">
-        <v>99.015</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>14852250.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>143850.0</v>
+        <v>2060.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.96854012018381</v>
+        <v>0.0103</v>
       </c>
       <c r="K180">
-        <v>1.56</v>
+        <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>466</v>
+        <v>444</v>
       </c>
       <c r="M180" s="1">
-        <v>14996100.0</v>
+        <v>20002060.0</v>
       </c>
       <c r="N180" s="1">
-        <v>15230500.68</v>
+        <v>20011014.56</v>
       </c>
       <c r="O180" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>467</v>
+        <v>445</v>
       </c>
       <c r="B181" t="s">
-        <v>468</v>
+        <v>446</v>
       </c>
       <c r="C181" s="1">
-        <v>6700000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.522</v>
+        <v>98.606</v>
       </c>
       <c r="E181" s="1">
-        <v>102.17492537</v>
+        <v>97.74601079</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>6845720.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-110746.0</v>
+        <v>478154.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.617740719749</v>
+        <v>0.87982026240303</v>
       </c>
       <c r="K181">
-        <v>1.96</v>
+        <v>0.17</v>
       </c>
       <c r="L181" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="M181" s="1">
-        <v>6734974.0</v>
+        <v>54824936.0</v>
       </c>
       <c r="N181" s="1">
-        <v>6866564.75</v>
+        <v>54917247.23</v>
       </c>
       <c r="O181" s="1">
-        <v>0.13</v>
+        <v>0.94</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>470</v>
+        <v>448</v>
       </c>
       <c r="B182" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="C182" s="1">
-        <v>14713000.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.18</v>
+        <v>99.497</v>
       </c>
       <c r="E182" s="1">
-        <v>100.30797118</v>
+        <v>99.97030222</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>14758311.8</v>
+        <v>22493318.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-18828.4</v>
+        <v>-106493.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.12757827761845</v>
+        <v>-0.47344282422006</v>
       </c>
       <c r="K182">
-        <v>1.64</v>
+        <v>2.14</v>
       </c>
       <c r="L182" t="s">
-        <v>472</v>
+        <v>450</v>
       </c>
       <c r="M182" s="1">
-        <v>14739483.4</v>
+        <v>22386825.0</v>
       </c>
       <c r="N182" s="1">
-        <v>14981340.93</v>
+        <v>22868494.52</v>
       </c>
       <c r="O182" s="1">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="B183" t="s">
-        <v>474</v>
+        <v>452</v>
       </c>
       <c r="C183" s="1">
-        <v>4300000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.995</v>
+        <v>98.875</v>
       </c>
       <c r="E183" s="1">
-        <v>98.74</v>
+        <v>98.74371953</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>4245820.0</v>
+        <v>28020505.29</v>
       </c>
       <c r="I183" s="1">
-        <v>10965.0</v>
+        <v>37253.46</v>
       </c>
       <c r="J183" s="1">
-        <v>0.2582540004051</v>
+        <v>0.13295070739961</v>
       </c>
       <c r="K183">
-        <v>0.2</v>
+        <v>1.38</v>
       </c>
       <c r="L183" t="s">
-        <v>475</v>
+        <v>453</v>
       </c>
       <c r="M183" s="1">
-        <v>4256785.0</v>
+        <v>28057758.75</v>
       </c>
       <c r="N183" s="1">
-        <v>4265488.08</v>
+        <v>28448428.41</v>
       </c>
       <c r="O183" s="1">
-        <v>0.08</v>
+        <v>0.49</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>476</v>
+        <v>454</v>
       </c>
       <c r="B184" t="s">
-        <v>477</v>
+        <v>455</v>
       </c>
       <c r="C184" s="1">
-        <v>7100000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.824</v>
+        <v>100.975</v>
       </c>
       <c r="E184" s="1">
-        <v>101.44352113</v>
+        <v>101.58646552</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>7202490.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-43986.0</v>
+        <v>-106395.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.61070546436024</v>
+        <v>-0.60191632234473</v>
       </c>
       <c r="K184">
-        <v>0.84</v>
+        <v>0.67</v>
       </c>
       <c r="L184" t="s">
-        <v>478</v>
+        <v>456</v>
       </c>
       <c r="M184" s="1">
-        <v>7158504.0</v>
+        <v>17569650.0</v>
       </c>
       <c r="N184" s="1">
-        <v>7218051.6</v>
+        <v>17686027.4</v>
       </c>
       <c r="O184" s="1">
-        <v>0.14</v>
+        <v>0.3</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
       <c r="B185" t="s">
-        <v>480</v>
+        <v>458</v>
       </c>
       <c r="C185" s="1">
-        <v>6200000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.527</v>
+        <v>101.139</v>
       </c>
       <c r="E185" s="1">
-        <v>101.37056452</v>
+        <v>102.11602113</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>6284975.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-52301.0</v>
+        <v>-138737.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.83215923691025</v>
+        <v>-0.95677555390427</v>
       </c>
       <c r="K185">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="L185" t="s">
-        <v>481</v>
+        <v>459</v>
       </c>
       <c r="M185" s="1">
-        <v>6232674.0</v>
+        <v>14361738.0</v>
       </c>
       <c r="N185" s="1">
-        <v>6304101.4</v>
+        <v>14523773.62</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>482</v>
+        <v>460</v>
       </c>
       <c r="B186" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="C186" s="1">
-        <v>16070000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.983</v>
+        <v>100.954</v>
       </c>
       <c r="E186" s="1">
-        <v>98.32599876</v>
+        <v>101.5</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>15800988.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-55119.9</v>
+        <v>-32760.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.34883831314852</v>
+        <v>-0.53793103448276</v>
       </c>
       <c r="K186">
-        <v>1.29</v>
+        <v>1.85</v>
       </c>
       <c r="L186" t="s">
-        <v>484</v>
+        <v>462</v>
       </c>
       <c r="M186" s="1">
-        <v>15745868.1</v>
+        <v>6057240.0</v>
       </c>
       <c r="N186" s="1">
-        <v>15953897.55</v>
+        <v>6167993.42</v>
       </c>
       <c r="O186" s="1">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>485</v>
+        <v>463</v>
       </c>
       <c r="B187" t="s">
-        <v>486</v>
+        <v>464</v>
       </c>
       <c r="C187" s="1">
-        <v>9950000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.452</v>
+        <v>100.203</v>
       </c>
       <c r="E187" s="1">
-        <v>98.7658794</v>
+        <v>101.52224576</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>9827205.0</v>
+        <v>11979625.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-31231.0</v>
+        <v>-155671.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.31780145015801</v>
+        <v>-1.2994647161326</v>
       </c>
       <c r="K187">
-        <v>0.05</v>
+        <v>2.37</v>
       </c>
       <c r="L187" t="s">
-        <v>487</v>
+        <v>465</v>
       </c>
       <c r="M187" s="1">
-        <v>9795974.0</v>
+        <v>11823954.0</v>
       </c>
       <c r="N187" s="1">
-        <v>9801085.3</v>
+        <v>12103274.55</v>
       </c>
       <c r="O187" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="B188" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
       <c r="C188" s="1">
-        <v>20997000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.494</v>
+        <v>101.679</v>
       </c>
       <c r="E188" s="1">
-        <v>101.21349288</v>
+        <v>102.4755</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>21251797.1</v>
+        <v>6148530.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-151071.92</v>
+        <v>-47790.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.71086656478571</v>
+        <v>-0.77725895457939</v>
       </c>
       <c r="K188">
-        <v>1.36</v>
+        <v>4.41</v>
       </c>
       <c r="L188" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
       <c r="M188" s="1">
-        <v>21100725.18</v>
+        <v>6100740.0</v>
       </c>
       <c r="N188" s="1">
-        <v>21386413.81</v>
+        <v>6365438.63</v>
       </c>
       <c r="O188" s="1">
-        <v>0.4</v>
+        <v>0.11</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
       <c r="B189" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="C189" s="1">
-        <v>6000000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.932</v>
+        <v>98.477</v>
       </c>
       <c r="E189" s="1">
-        <v>98.14</v>
+        <v>98.25995833</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>5888400.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="I189" s="1">
-        <v>107520.0</v>
+        <v>15627.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.8259629101284</v>
+        <v>0.22088516049476</v>
       </c>
       <c r="K189">
-        <v>1.06</v>
+        <v>0.14</v>
       </c>
       <c r="L189" t="s">
-        <v>493</v>
+        <v>471</v>
       </c>
       <c r="M189" s="1">
-        <v>5995920.0</v>
+        <v>7090344.0</v>
       </c>
       <c r="N189" s="1">
-        <v>6059721.37</v>
+        <v>7100404.27</v>
       </c>
       <c r="O189" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>494</v>
+        <v>472</v>
       </c>
       <c r="B190" t="s">
-        <v>495</v>
+        <v>473</v>
       </c>
       <c r="C190" s="1">
-        <v>25700000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.719</v>
+        <v>99.802</v>
       </c>
       <c r="E190" s="1">
-        <v>102.00865759</v>
+        <v>98.92644333</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>26216225.0</v>
+        <v>29677933.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-331442.0</v>
+        <v>262667.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.2642628753758</v>
+        <v>0.88505826871433</v>
       </c>
       <c r="K190">
-        <v>2.05</v>
+        <v>0.85</v>
       </c>
       <c r="L190" t="s">
-        <v>496</v>
+        <v>474</v>
       </c>
       <c r="M190" s="1">
-        <v>25884783.0</v>
+        <v>29940600.0</v>
       </c>
       <c r="N190" s="1">
-        <v>26410488.82</v>
+        <v>30194572.6</v>
       </c>
       <c r="O190" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="B191" t="s">
-        <v>498</v>
+        <v>476</v>
       </c>
       <c r="C191" s="1">
-        <v>16100000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>101.216</v>
+        <v>98.413</v>
       </c>
       <c r="E191" s="1">
-        <v>101.68176398</v>
+        <v>98.10766667</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>16370764.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-74988.0</v>
+        <v>22900.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.45806047903445</v>
+        <v>0.31122270430785</v>
       </c>
       <c r="K191">
-        <v>1.84</v>
+        <v>0.11</v>
       </c>
       <c r="L191" t="s">
-        <v>499</v>
+        <v>477</v>
       </c>
       <c r="M191" s="1">
-        <v>16295776.0</v>
+        <v>7380975.0</v>
       </c>
       <c r="N191" s="1">
-        <v>16592523.26</v>
+        <v>7389296.92</v>
       </c>
       <c r="O191" s="1">
-        <v>0.31</v>
+        <v>0.13</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>500</v>
+        <v>478</v>
       </c>
       <c r="B192" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
       <c r="C192" s="1">
-        <v>3124000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.872</v>
+        <v>99.922</v>
       </c>
       <c r="E192" s="1">
-        <v>99.04783611</v>
+        <v>96.05</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3094254.4</v>
+        <v>24012500.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-5493.12</v>
+        <v>968000.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.17752645031385</v>
+        <v>4.031233732431</v>
       </c>
       <c r="K192">
-        <v>0.21</v>
+        <v>0.01</v>
       </c>
       <c r="L192" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
       <c r="M192" s="1">
-        <v>3088761.28</v>
+        <v>24980500.0</v>
       </c>
       <c r="N192" s="1">
-        <v>3095394.43</v>
+        <v>24982897.26</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.43</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>503</v>
+        <v>481</v>
       </c>
       <c r="B193" t="s">
-        <v>504</v>
+        <v>482</v>
       </c>
       <c r="C193" s="1">
-        <v>18844000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.976</v>
+        <v>98.462</v>
       </c>
       <c r="E193" s="1">
-        <v>98.91863033</v>
+        <v>98.59398286</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>18640226.7</v>
+        <v>17253947.0</v>
       </c>
       <c r="I193" s="1">
-        <v>10810.74</v>
+        <v>-23097.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.057996826830438</v>
+        <v>-0.13386502230475</v>
       </c>
       <c r="K193">
-        <v>0.36</v>
+        <v>1.15</v>
       </c>
       <c r="L193" t="s">
-        <v>505</v>
+        <v>483</v>
       </c>
       <c r="M193" s="1">
-        <v>18651037.44</v>
+        <v>17230850.0</v>
       </c>
       <c r="N193" s="1">
-        <v>18719701.88</v>
+        <v>17431620.55</v>
       </c>
       <c r="O193" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>506</v>
+        <v>484</v>
       </c>
       <c r="B194" t="s">
-        <v>507</v>
+        <v>485</v>
       </c>
       <c r="C194" s="1">
-        <v>10000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.18</v>
+        <v>98.442</v>
       </c>
       <c r="E194" s="1">
-        <v>101.6185192</v>
+        <v>98.09328567</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>10161851.92</v>
+        <v>2942798.57</v>
       </c>
       <c r="I194" s="1">
-        <v>-143851.92</v>
+        <v>10461.43</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.4156073236698</v>
+        <v>0.35549256094684</v>
       </c>
       <c r="K194">
-        <v>3.47</v>
+        <v>0.1</v>
       </c>
       <c r="L194" t="s">
-        <v>508</v>
+        <v>486</v>
       </c>
       <c r="M194" s="1">
-        <v>10018000.0</v>
+        <v>2953260.0</v>
       </c>
       <c r="N194" s="1">
-        <v>10365397.26</v>
+        <v>2956403.84</v>
       </c>
       <c r="O194" s="1">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>509</v>
+        <v>487</v>
       </c>
       <c r="B195" t="s">
-        <v>510</v>
+        <v>488</v>
       </c>
       <c r="C195" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.988</v>
+        <v>100.089</v>
       </c>
       <c r="E195" s="1">
-        <v>98.502</v>
+        <v>100.16216667</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>14775300.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I195" s="1">
-        <v>72900.0</v>
+        <v>-4390.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.49339099713711</v>
+        <v>-0.073048206824599</v>
       </c>
       <c r="K195">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="L195" t="s">
-        <v>511</v>
+        <v>489</v>
       </c>
       <c r="M195" s="1">
-        <v>14848200.0</v>
+        <v>6005340.0</v>
       </c>
       <c r="N195" s="1">
-        <v>14889809.59</v>
+        <v>6012763.33</v>
       </c>
       <c r="O195" s="1">
-        <v>0.28</v>
+        <v>0.1</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>512</v>
+        <v>490</v>
       </c>
       <c r="B196" t="s">
-        <v>513</v>
+        <v>491</v>
       </c>
       <c r="C196" s="1">
-        <v>21299000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.005</v>
+        <v>98.443</v>
       </c>
       <c r="E196" s="1">
-        <v>99.91202385</v>
+        <v>98.295</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>21280261.96</v>
+        <v>7859668.2</v>
       </c>
       <c r="I196" s="1">
-        <v>19802.99</v>
+        <v>11834.08</v>
       </c>
       <c r="J196" s="1">
-        <v>0.09305801797564</v>
+        <v>0.15056717025281</v>
       </c>
       <c r="K196">
-        <v>2.32</v>
+        <v>0.02</v>
       </c>
       <c r="L196" t="s">
-        <v>514</v>
+        <v>492</v>
       </c>
       <c r="M196" s="1">
-        <v>21300064.95</v>
+        <v>7871502.28</v>
       </c>
       <c r="N196" s="1">
-        <v>21794829.05</v>
+        <v>7872816.69</v>
       </c>
       <c r="O196" s="1">
-        <v>0.41</v>
+        <v>0.13</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>515</v>
+        <v>493</v>
       </c>
       <c r="B197" t="s">
-        <v>516</v>
+        <v>494</v>
       </c>
       <c r="C197" s="1">
-        <v>1000000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.565</v>
+        <v>99.182</v>
       </c>
       <c r="E197" s="1">
-        <v>98.02</v>
+        <v>98.32807431</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>980200.0</v>
+        <v>46312523.0</v>
       </c>
       <c r="I197" s="1">
-        <v>15450.0</v>
+        <v>402199.0</v>
       </c>
       <c r="J197" s="1">
-        <v>1.5762089369516</v>
+        <v>0.86844545264787</v>
       </c>
       <c r="K197">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>982.88</v>
+        <v>0.08</v>
+      </c>
+      <c r="L197" t="s">
+        <v>495</v>
       </c>
       <c r="M197" s="1">
-        <v>995650.0</v>
+        <v>46714722.0</v>
       </c>
       <c r="N197" s="1">
-        <v>996632.88</v>
+        <v>46752466.52</v>
       </c>
       <c r="O197" s="1">
-        <v>0.02</v>
+        <v>0.8</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>517</v>
+        <v>496</v>
       </c>
       <c r="B198" t="s">
-        <v>518</v>
+        <v>497</v>
       </c>
       <c r="C198" s="1">
-        <v>31720000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.617</v>
+        <v>99.856</v>
       </c>
       <c r="E198" s="1">
-        <v>101.67080706</v>
+        <v>98.81190282</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>32249980.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I198" s="1">
-        <v>-334267.6</v>
+        <v>744744.08</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.0364893249546</v>
+        <v>1.0566512269402</v>
       </c>
       <c r="K198">
-        <v>2.08</v>
+        <v>0.98</v>
       </c>
       <c r="L198" t="s">
-        <v>519</v>
+        <v>498</v>
       </c>
       <c r="M198" s="1">
-        <v>31915712.4</v>
+        <v>71226286.24</v>
       </c>
       <c r="N198" s="1">
-        <v>32575314.59</v>
+        <v>71927606.65</v>
       </c>
       <c r="O198" s="1">
-        <v>0.62</v>
+        <v>1.23</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
       <c r="B199" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="C199" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.937</v>
+        <v>99.184</v>
       </c>
       <c r="E199" s="1">
-        <v>97.3739688</v>
+        <v>99.22</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>24343492.2</v>
+        <v>9922000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>640757.8</v>
+        <v>-3600.0</v>
       </c>
       <c r="J199" s="1">
-        <v>2.6321523417252</v>
+        <v>-0.036283007458174</v>
       </c>
       <c r="K199">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="L199" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="M199" s="1">
-        <v>24984250.0</v>
+        <v>9918400.0</v>
       </c>
       <c r="N199" s="1">
-        <v>25028737.67</v>
+        <v>9945030.14</v>
       </c>
       <c r="O199" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="B200" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="C200" s="1">
-        <v>11630000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.682</v>
+        <v>98.278</v>
       </c>
       <c r="E200" s="1">
-        <v>99.18027403</v>
+        <v>97.43695122</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>11534665.87</v>
+        <v>7989830.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-57949.27</v>
+        <v>68966.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.50239227259038</v>
+        <v>0.86317230779629</v>
       </c>
       <c r="K200">
-        <v>1.6</v>
+        <v>0.08</v>
       </c>
       <c r="L200" t="s">
-        <v>525</v>
+        <v>504</v>
       </c>
       <c r="M200" s="1">
-        <v>11476716.6</v>
+        <v>8058796.0</v>
       </c>
       <c r="N200" s="1">
-        <v>11662764.1</v>
+        <v>8065648.05</v>
       </c>
       <c r="O200" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>526</v>
+        <v>505</v>
       </c>
       <c r="B201" t="s">
-        <v>527</v>
+        <v>506</v>
       </c>
       <c r="C201" s="1">
-        <v>56431000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.533</v>
+        <v>99.046</v>
       </c>
       <c r="E201" s="1">
-        <v>97.75503039</v>
+        <v>99.08680851</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>55164141.2</v>
+        <v>18628320.0</v>
       </c>
       <c r="I201" s="1">
-        <v>1003326.03</v>
+        <v>-7672.0</v>
       </c>
       <c r="J201" s="1">
-        <v>1.8188011417823</v>
+        <v>-0.041184604945588</v>
       </c>
       <c r="K201">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.0</v>
+      </c>
+      <c r="L201">
+        <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>56167467.23</v>
+        <v>18620648.0</v>
       </c>
       <c r="N201" s="1">
-        <v>56222931.95</v>
+        <v>18620648.0</v>
       </c>
       <c r="O201" s="1">
-        <v>1.06</v>
+        <v>0.32</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>529</v>
+        <v>507</v>
       </c>
       <c r="B202" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="C202" s="1">
-        <v>44441000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>98.753</v>
+        <v>99.254</v>
       </c>
       <c r="E202" s="1">
-        <v>98.91493274</v>
+        <v>98.83981333</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>43958785.26</v>
+        <v>14825972.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-71964.53</v>
+        <v>62128.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.16370909608707</v>
+        <v>0.4190484104516</v>
       </c>
       <c r="K202">
-        <v>0.11</v>
+        <v>0.51</v>
       </c>
       <c r="L202" t="s">
-        <v>531</v>
+        <v>509</v>
       </c>
       <c r="M202" s="1">
-        <v>43886820.73</v>
+        <v>14888100.0</v>
       </c>
       <c r="N202" s="1">
-        <v>43937045.15</v>
+        <v>14964384.25</v>
       </c>
       <c r="O202" s="1">
-        <v>0.83</v>
+        <v>0.26</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>532</v>
+        <v>510</v>
       </c>
       <c r="B203" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="C203" s="1">
-        <v>5000000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.543</v>
+        <v>100.003</v>
       </c>
       <c r="E203" s="1">
-        <v>98.9</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>4945000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-17850.0</v>
+        <v>612.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.36097067745197</v>
+        <v>0.003</v>
       </c>
       <c r="K203">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="L203" t="s">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="M203" s="1">
-        <v>4927150.0</v>
+        <v>20400612.0</v>
       </c>
       <c r="N203" s="1">
-        <v>4933930.82</v>
+        <v>20444657.87</v>
       </c>
       <c r="O203" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>535</v>
+        <v>513</v>
       </c>
       <c r="B204" t="s">
-        <v>536</v>
+        <v>514</v>
       </c>
       <c r="C204" s="1">
-        <v>5305000.0</v>
+        <v>13701000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.26</v>
+        <v>100.463</v>
       </c>
       <c r="E204" s="1">
-        <v>97.51</v>
+        <v>100.5747741</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>5172905.5</v>
+        <v>13779749.8</v>
       </c>
       <c r="I204" s="1">
-        <v>39787.5</v>
+        <v>-15314.17</v>
       </c>
       <c r="J204" s="1">
-        <v>0.76915188185827</v>
+        <v>-0.11113532699991</v>
       </c>
       <c r="K204">
-        <v>0.12</v>
+        <v>1.45</v>
       </c>
       <c r="L204" t="s">
-        <v>537</v>
+        <v>515</v>
       </c>
       <c r="M204" s="1">
-        <v>5212693.0</v>
+        <v>13764435.63</v>
       </c>
       <c r="N204" s="1">
-        <v>5219059.0</v>
+        <v>13962818.6</v>
       </c>
       <c r="O204" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>538</v>
+        <v>516</v>
       </c>
       <c r="B205" t="s">
-        <v>539</v>
+        <v>517</v>
       </c>
       <c r="C205" s="1">
-        <v>9100000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.071</v>
+        <v>98.741</v>
       </c>
       <c r="E205" s="1">
-        <v>98.67857143</v>
+        <v>98.24951923</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>8979750.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="I205" s="1">
-        <v>35711.0</v>
+        <v>51114.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.3976836771625</v>
+        <v>0.50023732744826</v>
       </c>
       <c r="K205">
-        <v>0.45</v>
+        <v>0.23</v>
       </c>
       <c r="L205" t="s">
-        <v>540</v>
+        <v>518</v>
       </c>
       <c r="M205" s="1">
-        <v>9015461.0</v>
+        <v>10269064.0</v>
       </c>
       <c r="N205" s="1">
-        <v>9056348.67</v>
+        <v>10292499.62</v>
       </c>
       <c r="O205" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>541</v>
+        <v>519</v>
       </c>
       <c r="B206" t="s">
-        <v>542</v>
+        <v>520</v>
       </c>
       <c r="C206" s="1">
-        <v>2500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.267</v>
+        <v>100.562</v>
       </c>
       <c r="E206" s="1">
-        <v>98.03</v>
+        <v>101.48803</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>2450750.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="I206" s="1">
-        <v>5925.0</v>
+        <v>-92603.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.24176272569622</v>
+        <v>-0.91245243404567</v>
       </c>
       <c r="K206">
-        <v>0.11</v>
+        <v>1.52</v>
       </c>
       <c r="L206" t="s">
-        <v>543</v>
+        <v>521</v>
       </c>
       <c r="M206" s="1">
-        <v>2456675.0</v>
+        <v>10056200.0</v>
       </c>
       <c r="N206" s="1">
-        <v>2459311.99</v>
+        <v>10208254.79</v>
       </c>
       <c r="O206" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>544</v>
+        <v>522</v>
       </c>
       <c r="B207" t="s">
-        <v>545</v>
+        <v>523</v>
       </c>
       <c r="C207" s="1">
-        <v>6200000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.915</v>
+        <v>99.538</v>
       </c>
       <c r="E207" s="1">
-        <v>98.20403226</v>
+        <v>99.5472028</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>6088650.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-17920.0</v>
+        <v>-1316.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.29431811649545</v>
+        <v>-0.0092446567499693</v>
       </c>
       <c r="K207">
-        <v>0.05</v>
+        <v>0.65</v>
       </c>
       <c r="L207" t="s">
-        <v>546</v>
+        <v>524</v>
       </c>
       <c r="M207" s="1">
-        <v>6070730.0</v>
+        <v>14233934.0</v>
       </c>
       <c r="N207" s="1">
-        <v>6073851.23</v>
+        <v>14327226.81</v>
       </c>
       <c r="O207" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>547</v>
+        <v>525</v>
       </c>
       <c r="B208" t="s">
-        <v>548</v>
+        <v>526</v>
       </c>
       <c r="C208" s="1">
-        <v>69900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>98.369</v>
+        <v>98.721</v>
       </c>
       <c r="E208" s="1">
-        <v>98.0770309</v>
+        <v>98.7</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>68555844.6</v>
+        <v>9870000.0</v>
       </c>
       <c r="I208" s="1">
-        <v>204086.4</v>
+        <v>2100.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.29769365572078</v>
+        <v>0.021276595744681</v>
       </c>
       <c r="K208">
-        <v>0.14</v>
+        <v>1.35</v>
       </c>
       <c r="L208" t="s">
-        <v>549</v>
+        <v>527</v>
       </c>
       <c r="M208" s="1">
-        <v>68759931.0</v>
+        <v>9872100.0</v>
       </c>
       <c r="N208" s="1">
-        <v>68854726.89</v>
+        <v>10006963.01</v>
       </c>
       <c r="O208" s="1">
-        <v>1.3</v>
+        <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>550</v>
+        <v>528</v>
       </c>
       <c r="B209" t="s">
-        <v>551</v>
+        <v>529</v>
       </c>
       <c r="C209" s="1">
-        <v>21900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.591</v>
+        <v>98.16</v>
       </c>
       <c r="E209" s="1">
-        <v>97.79613699</v>
+        <v>98.09</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>21417354.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="I209" s="1">
-        <v>393075.0</v>
+        <v>1190.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.8353107484706</v>
+        <v>0.071363033948415</v>
       </c>
       <c r="K209">
-        <v>0.66</v>
+        <v>0.85</v>
       </c>
       <c r="L209" t="s">
-        <v>552</v>
+        <v>530</v>
       </c>
       <c r="M209" s="1">
-        <v>21810429.0</v>
+        <v>1668720.0</v>
       </c>
       <c r="N209" s="1">
-        <v>21954279.0</v>
+        <v>1683146.71</v>
       </c>
       <c r="O209" s="1">
-        <v>0.42</v>
+        <v>0.03</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>553</v>
+        <v>531</v>
       </c>
       <c r="B210" t="s">
-        <v>554</v>
+        <v>532</v>
       </c>
       <c r="C210" s="1">
-        <v>42000000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.112</v>
+        <v>100.44</v>
       </c>
       <c r="E210" s="1">
-        <v>100.55187143</v>
+        <v>102.17492537</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>42231786.0</v>
+        <v>6845720.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-184746.0</v>
+        <v>-116240.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.43745722712272</v>
+        <v>-1.6979952437435</v>
       </c>
       <c r="K210">
-        <v>0.4</v>
+        <v>2.23</v>
       </c>
       <c r="L210" t="s">
-        <v>555</v>
+        <v>533</v>
       </c>
       <c r="M210" s="1">
-        <v>42047040.0</v>
+        <v>6729480.0</v>
       </c>
       <c r="N210" s="1">
-        <v>42213215.34</v>
+        <v>6878853.29</v>
       </c>
       <c r="O210" s="1">
-        <v>0.8</v>
+        <v>0.12</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>556</v>
+        <v>534</v>
       </c>
       <c r="B211" t="s">
-        <v>557</v>
+        <v>535</v>
       </c>
       <c r="C211" s="1">
-        <v>7100000.0</v>
+        <v>22181000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>97.493</v>
+        <v>100.21</v>
       </c>
       <c r="E211" s="1">
-        <v>97.46343662</v>
+        <v>100.28292999</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>6919904.0</v>
+        <v>22243756.7</v>
       </c>
       <c r="I211" s="1">
-        <v>2099.0</v>
+        <v>-16176.6</v>
       </c>
       <c r="J211" s="1">
-        <v>0.030332790743918</v>
+        <v>-0.072724226479244</v>
       </c>
       <c r="K211">
-        <v>0.57</v>
+        <v>1.86</v>
       </c>
       <c r="L211" t="s">
-        <v>558</v>
+        <v>536</v>
       </c>
       <c r="M211" s="1">
-        <v>6922003.0</v>
+        <v>22227580.1</v>
       </c>
       <c r="N211" s="1">
-        <v>6962366.01</v>
+        <v>22639675.73</v>
       </c>
       <c r="O211" s="1">
-        <v>0.13</v>
+        <v>0.39</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>559</v>
+        <v>537</v>
       </c>
       <c r="B212" t="s">
-        <v>560</v>
+        <v>538</v>
       </c>
       <c r="C212" s="1">
-        <v>5000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.45</v>
+        <v>99.176</v>
       </c>
       <c r="E212" s="1">
-        <v>101.18676</v>
+        <v>98.74</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>5059338.0</v>
+        <v>4245820.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-36838.0</v>
+        <v>18748.0</v>
       </c>
       <c r="J212" s="1">
-        <v>-0.72811897524933</v>
+        <v>0.44156370265343</v>
       </c>
       <c r="K212">
-        <v>1.7</v>
+        <v>0.23</v>
       </c>
       <c r="L212" t="s">
-        <v>561</v>
+        <v>539</v>
       </c>
       <c r="M212" s="1">
-        <v>5022500.0</v>
+        <v>4264568.0</v>
       </c>
       <c r="N212" s="1">
-        <v>5107260.27</v>
+        <v>4274375.53</v>
       </c>
       <c r="O212" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>562</v>
+        <v>540</v>
       </c>
       <c r="B213" t="s">
-        <v>563</v>
+        <v>541</v>
       </c>
       <c r="C213" s="1">
-        <v>33150000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.811</v>
+        <v>100.901</v>
       </c>
       <c r="E213" s="1">
-        <v>99.7321267</v>
+        <v>100.933256</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>33061200.0</v>
+        <v>20186651.2</v>
       </c>
       <c r="I213" s="1">
-        <v>26146.5</v>
+        <v>-6451.2</v>
       </c>
       <c r="J213" s="1">
-        <v>0.079085151174186</v>
+        <v>-0.031957752358648</v>
       </c>
       <c r="K213">
-        <v>1.19</v>
+        <v>3.34</v>
       </c>
       <c r="L213" t="s">
-        <v>564</v>
+        <v>542</v>
       </c>
       <c r="M213" s="1">
-        <v>33087346.5</v>
+        <v>20180200.0</v>
       </c>
       <c r="N213" s="1">
-        <v>33482421.84</v>
+        <v>20848008.22</v>
       </c>
       <c r="O213" s="1">
-        <v>0.63</v>
+        <v>0.36</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>565</v>
+        <v>543</v>
       </c>
       <c r="B214" t="s">
-        <v>566</v>
+        <v>544</v>
       </c>
       <c r="C214" s="1">
-        <v>5000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.0609412</v>
+        <v>100.777</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>101.44352113</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="I214" s="1">
-        <v>3047.06</v>
+        <v>-47323.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>-0.65703666370936</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
+        <v>1.1</v>
       </c>
       <c r="L214" t="s">
-        <v>567</v>
+        <v>545</v>
       </c>
       <c r="M214" s="1">
-        <v>3047.06</v>
+        <v>7155167.0</v>
       </c>
       <c r="N214" s="1">
-        <v>-2041.35</v>
+        <v>7233558.78</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>568</v>
+        <v>546</v>
       </c>
       <c r="B215" t="s">
-        <v>569</v>
+        <v>547</v>
       </c>
       <c r="C215" s="1">
-        <v>1700000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.06462706</v>
+        <v>100.519</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0</v>
+        <v>101.37056452</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>0.0</v>
+        <v>6284975.0</v>
       </c>
       <c r="I215" s="1">
-        <v>1098.66</v>
+        <v>-52797.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0</v>
+        <v>-0.84005107418884</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
+        <v>1.4</v>
       </c>
       <c r="L215" t="s">
-        <v>570</v>
+        <v>548</v>
       </c>
       <c r="M215" s="1">
-        <v>1098.66</v>
+        <v>6232178.0</v>
       </c>
       <c r="N215" s="1">
-        <v>-566.59</v>
+        <v>6318999.23</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>571</v>
+        <v>549</v>
       </c>
       <c r="B216" t="s">
-        <v>572</v>
+        <v>550</v>
       </c>
       <c r="C216" s="1">
-        <v>25000000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.98139904</v>
+        <v>98.397</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>98.32599876</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>15800988.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-4650.24</v>
+        <v>11409.9</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>0.072210041549301</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
+        <v>1.4</v>
       </c>
       <c r="L216" t="s">
-        <v>573</v>
+        <v>551</v>
       </c>
       <c r="M216" s="1">
-        <v>-4650.24</v>
+        <v>15812397.9</v>
       </c>
       <c r="N216" s="1">
-        <v>-45182.25</v>
+        <v>16036937.63</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>2615337482</v>
+        <v>552</v>
+      </c>
+      <c r="B217" t="s">
+        <v>553</v>
       </c>
       <c r="C217" s="1">
-        <v>13500000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.99707459</v>
+        <v>98.677</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>98.7658794</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>9827205.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-394.93</v>
+        <v>-8843.5</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>-0.089989981892105</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L217" t="s">
-        <v>575</v>
+        <v>554</v>
       </c>
       <c r="M217" s="1">
-        <v>-394.93</v>
+        <v>9818361.5</v>
       </c>
       <c r="N217" s="1">
-        <v>-8424.05</v>
+        <v>9831991.64</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>2615354222</v>
+        <v>555</v>
+      </c>
+      <c r="B218" t="s">
+        <v>556</v>
       </c>
       <c r="C218" s="1">
-        <v>5000000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.9969686</v>
+        <v>100.479</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>101.21349288</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="I218" s="1">
-        <v>-151.57</v>
+        <v>-154221.47</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>-0.72568672321834</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>1.61</v>
       </c>
       <c r="L218" t="s">
-        <v>577</v>
+        <v>557</v>
       </c>
       <c r="M218" s="1">
-        <v>-151.57</v>
+        <v>21097575.63</v>
       </c>
       <c r="N218" s="1">
-        <v>-3271.57</v>
+        <v>21435397.23</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.37</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>2621898872</v>
+        <v>558</v>
+      </c>
+      <c r="B219" t="s">
+        <v>559</v>
       </c>
       <c r="C219" s="1">
-        <v>5000000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.1195164</v>
+        <v>100.682</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>102.00865759</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>26216225.0</v>
       </c>
       <c r="I219" s="1">
-        <v>5975.82</v>
+        <v>-340951.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>-1.300534306522</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>436.92</v>
+        <v>2.33</v>
+      </c>
+      <c r="L219" t="s">
+        <v>560</v>
       </c>
       <c r="M219" s="1">
-        <v>5975.82</v>
+        <v>25875274.0</v>
       </c>
       <c r="N219" s="1">
-        <v>6412.74</v>
+        <v>26473591.12</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>2658022692</v>
+        <v>561</v>
+      </c>
+      <c r="B220" t="s">
+        <v>562</v>
       </c>
       <c r="C220" s="1">
-        <v>6000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.9891865</v>
+        <v>101.167</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>101.68176398</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-648.81</v>
+        <v>-82877.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-0.50625004428627</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>2.18</v>
       </c>
       <c r="L220" t="s">
-        <v>580</v>
+        <v>563</v>
       </c>
       <c r="M220" s="1">
-        <v>-648.81</v>
+        <v>16287887.0</v>
       </c>
       <c r="N220" s="1">
-        <v>-10881.65</v>
+        <v>16638392.82</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>2669237052</v>
+        <v>564</v>
+      </c>
+      <c r="B221" t="s">
+        <v>565</v>
       </c>
       <c r="C221" s="1">
-        <v>8200000.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.99177122</v>
+        <v>99.012</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>98.97327539</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>10020054.4</v>
       </c>
       <c r="I221" s="1">
-        <v>-674.76</v>
+        <v>3920.48</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>0.039126334483773</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L221" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="M221" s="1">
-        <v>-674.76</v>
+        <v>10023974.88</v>
       </c>
       <c r="N221" s="1">
-        <v>-13484.26</v>
+        <v>10054138.85</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>2675905922</v>
+        <v>567</v>
+      </c>
+      <c r="B222" t="s">
+        <v>568</v>
       </c>
       <c r="C222" s="1">
-        <v>15000000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.00310473</v>
+        <v>99.161</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>98.91863033</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>18640226.7</v>
       </c>
       <c r="I222" s="1">
-        <v>465.71</v>
+        <v>45672.14</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>0.24501923037234</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="L222" t="s">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="M222" s="1">
-        <v>465.71</v>
+        <v>18685898.84</v>
       </c>
       <c r="N222" s="1">
-        <v>-10656.09</v>
+        <v>18767470.13</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>2677223832</v>
+        <v>570</v>
+      </c>
+      <c r="B223" t="s">
+        <v>571</v>
       </c>
       <c r="C223" s="1">
-        <v>9100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.9973044</v>
+        <v>100.096</v>
       </c>
       <c r="E223" s="1">
-        <v>0.0</v>
+        <v>101.6185192</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>0.0</v>
+        <v>10161851.92</v>
       </c>
       <c r="I223" s="1">
-        <v>-245.3</v>
+        <v>-152251.92</v>
       </c>
       <c r="J223" s="1">
-        <v>0</v>
+        <v>-1.4982694217414</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
+        <v>3.75</v>
       </c>
       <c r="L223" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
       <c r="M223" s="1">
-        <v>-245.3</v>
+        <v>10009600.0</v>
       </c>
       <c r="N223" s="1">
-        <v>-5080.81</v>
+        <v>10384394.52</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>2686335662</v>
+        <v>573</v>
+      </c>
+      <c r="B224" t="s">
+        <v>574</v>
       </c>
       <c r="C224" s="1">
-        <v>14000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.989742</v>
+        <v>99.155</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>98.502</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>14775300.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1436.12</v>
+        <v>97950.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>0.66293070191468</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="L224" t="s">
-        <v>588</v>
+        <v>575</v>
       </c>
       <c r="M224" s="1">
-        <v>-1436.12</v>
+        <v>14873250.0</v>
       </c>
       <c r="N224" s="1">
-        <v>-18119.49</v>
+        <v>14921280.82</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>2694693442</v>
+        <v>576</v>
+      </c>
+      <c r="B225" t="s">
+        <v>577</v>
       </c>
       <c r="C225" s="1">
-        <v>15000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.99801427</v>
+        <v>99.708</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-297.86</v>
+        <v>16880.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>1.7220975311161</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L225" t="s">
-        <v>590</v>
+        <v>578</v>
       </c>
       <c r="M225" s="1">
-        <v>-297.86</v>
+        <v>997080.0</v>
       </c>
       <c r="N225" s="1">
-        <v>-8218.86</v>
+        <v>998148.49</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>2698945062</v>
+        <v>579</v>
+      </c>
+      <c r="B226" t="s">
+        <v>580</v>
       </c>
       <c r="C226" s="1">
-        <v>15000000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.9977176</v>
+        <v>100.527</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>101.67080706</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-342.36</v>
+        <v>-362815.6</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>-1.1250103100839</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>2.36</v>
       </c>
       <c r="L226" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="M226" s="1">
-        <v>-342.36</v>
+        <v>31887164.4</v>
       </c>
       <c r="N226" s="1">
-        <v>-5723.61</v>
+        <v>32636386.45</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.56</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>2712519372</v>
+        <v>582</v>
+      </c>
+      <c r="B227" t="s">
+        <v>583</v>
       </c>
       <c r="C227" s="1">
-        <v>4900000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.98870837</v>
+        <v>98.975</v>
       </c>
       <c r="E227" s="1">
-        <v>0.0</v>
+        <v>99.18027403</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>0.0</v>
+        <v>11534665.87</v>
       </c>
       <c r="I227" s="1">
-        <v>-553.29</v>
+        <v>-23873.37</v>
       </c>
       <c r="J227" s="1">
-        <v>0</v>
+        <v>-0.20697062462894</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L227" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="M227" s="1">
-        <v>-553.29</v>
+        <v>11510792.5</v>
       </c>
       <c r="N227" s="1">
-        <v>-7117.63</v>
+        <v>11520146.84</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>2715283672</v>
+        <v>585</v>
+      </c>
+      <c r="B228" t="s">
+        <v>586</v>
       </c>
       <c r="C228" s="1">
-        <v>20000000.0</v>
+        <v>56431000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.9958241</v>
+        <v>99.696</v>
       </c>
       <c r="E228" s="1">
-        <v>0.0</v>
+        <v>97.75503039</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>0.0</v>
+        <v>55164141.2</v>
       </c>
       <c r="I228" s="1">
-        <v>-835.18</v>
+        <v>1095308.56</v>
       </c>
       <c r="J228" s="1">
-        <v>0</v>
+        <v>1.9855444790283</v>
       </c>
       <c r="K228">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L228" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="M228" s="1">
-        <v>-835.18</v>
+        <v>56259449.76</v>
       </c>
       <c r="N228" s="1">
-        <v>-23143.18</v>
+        <v>56319745.9</v>
       </c>
       <c r="O228" s="1">
-        <v>0.0</v>
+        <v>0.96</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>2716928862</v>
+        <v>588</v>
+      </c>
+      <c r="B229" t="s">
+        <v>589</v>
       </c>
       <c r="C229" s="1">
-        <v>10000000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.9963656</v>
+        <v>98.952</v>
       </c>
       <c r="E229" s="1">
-        <v>0.0</v>
+        <v>98.91493274</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>0.0</v>
+        <v>43958785.26</v>
       </c>
       <c r="I229" s="1">
-        <v>-363.44</v>
+        <v>16473.06</v>
       </c>
       <c r="J229" s="1">
-        <v>0</v>
+        <v>0.037473874454373</v>
       </c>
       <c r="K229">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L229" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="M229" s="1">
-        <v>-363.44</v>
+        <v>43975258.32</v>
       </c>
       <c r="N229" s="1">
-        <v>-11446.77</v>
+        <v>44067336.42</v>
       </c>
       <c r="O229" s="1">
-        <v>0.0</v>
+        <v>0.75</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>2721415922</v>
+        <v>591</v>
+      </c>
+      <c r="B230" t="s">
+        <v>592</v>
       </c>
       <c r="C230" s="1">
-        <v>18000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.10490606</v>
+        <v>98.798</v>
       </c>
       <c r="E230" s="1">
-        <v>0.0</v>
+        <v>98.9</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>0.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>18883.09</v>
+        <v>-5100.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0</v>
+        <v>-0.10313447927199</v>
       </c>
       <c r="K230">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L230" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="M230" s="1">
-        <v>18883.09</v>
+        <v>4939900.0</v>
       </c>
       <c r="N230" s="1">
-        <v>8479.54</v>
+        <v>4950533.56</v>
       </c>
       <c r="O230" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>2721858402</v>
+        <v>594</v>
+      </c>
+      <c r="B231" t="s">
+        <v>595</v>
       </c>
       <c r="C231" s="1">
-        <v>21900000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.00556324</v>
+        <v>98.515</v>
       </c>
       <c r="E231" s="1">
-        <v>0.0</v>
+        <v>97.51</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>0.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="I231" s="1">
-        <v>1218.35</v>
+        <v>53315.25</v>
       </c>
       <c r="J231" s="1">
-        <v>0</v>
+        <v>1.0306635216901</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L231" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="M231" s="1">
-        <v>1218.35</v>
+        <v>5226220.75</v>
       </c>
       <c r="N231" s="1">
-        <v>-19457.99</v>
+        <v>5234766.89</v>
       </c>
       <c r="O231" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>2750042102</v>
+        <v>597</v>
+      </c>
+      <c r="B232" t="s">
+        <v>598</v>
       </c>
       <c r="C232" s="1">
-        <v>50000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.00643476</v>
+        <v>99.212</v>
       </c>
       <c r="E232" s="1">
-        <v>0.0</v>
+        <v>98.67857143</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>0.0</v>
+        <v>8979750.0</v>
       </c>
       <c r="I232" s="1">
-        <v>3217.38</v>
+        <v>48542.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0</v>
+        <v>0.54057184220051</v>
       </c>
       <c r="K232">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="L232" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="M232" s="1">
-        <v>3217.38</v>
+        <v>9028292.0</v>
       </c>
       <c r="N232" s="1">
-        <v>84069.04</v>
+        <v>9075412.55</v>
       </c>
       <c r="O232" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>2751485942</v>
+        <v>600</v>
+      </c>
+      <c r="B233" t="s">
+        <v>601</v>
       </c>
       <c r="C233" s="1">
-        <v>30000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.00635703</v>
+        <v>98.522</v>
       </c>
       <c r="E233" s="1">
-        <v>0.0</v>
+        <v>98.03</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>0.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="I233" s="1">
-        <v>1907.11</v>
+        <v>12300.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0</v>
+        <v>0.50188717739468</v>
       </c>
       <c r="K233">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L233" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="M233" s="1">
-        <v>1907.11</v>
+        <v>2463050.0</v>
       </c>
       <c r="N233" s="1">
-        <v>49148.11</v>
+        <v>2466543.15</v>
       </c>
       <c r="O233" s="1">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>2753098622</v>
+        <v>603</v>
+      </c>
+      <c r="B234" t="s">
+        <v>604</v>
       </c>
       <c r="C234" s="1">
-        <v>40000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0102138</v>
+        <v>98.235</v>
       </c>
       <c r="E234" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I234" s="1">
-        <v>4085.52</v>
+        <v>1920.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0</v>
+        <v>0.031534083910226</v>
       </c>
       <c r="K234">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L234" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="M234" s="1">
-        <v>4085.52</v>
+        <v>6090570.0</v>
       </c>
       <c r="N234" s="1">
-        <v>76115.52</v>
+        <v>6095283.7</v>
       </c>
       <c r="O234" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>2760391592</v>
+        <v>606</v>
+      </c>
+      <c r="B235" t="s">
+        <v>607</v>
       </c>
       <c r="C235" s="1">
-        <v>30000000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.02002387</v>
+        <v>98.613</v>
       </c>
       <c r="E235" s="1">
-        <v>0.0</v>
+        <v>98.0770309</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>0.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="I235" s="1">
-        <v>6007.16</v>
+        <v>374642.4</v>
       </c>
       <c r="J235" s="1">
-        <v>0</v>
+        <v>0.54647769593666</v>
       </c>
       <c r="K235">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L235" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="M235" s="1">
-        <v>6007.16</v>
+        <v>68930487.0</v>
       </c>
       <c r="N235" s="1">
-        <v>79255.16</v>
+        <v>69061190.42</v>
       </c>
       <c r="O235" s="1">
-        <v>0.0</v>
+        <v>1.18</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>609</v>
+      </c>
+      <c r="B236" t="s">
+        <v>610</v>
+      </c>
+      <c r="C236" s="1">
+        <v>21900000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>99.732</v>
+      </c>
+      <c r="E236" s="1">
+        <v>97.79613699</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>21417354.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>423954.0</v>
+      </c>
+      <c r="J236" s="1">
+        <v>1.9794882224947</v>
+      </c>
+      <c r="K236">
+        <v>0.72</v>
+      </c>
+      <c r="L236" t="s">
         <v>611</v>
       </c>
-      <c r="B236">
-[...31 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>3586.17</v>
+        <v>21841308.0</v>
       </c>
       <c r="N236" s="1">
-        <v>36659.5</v>
+        <v>21998283.0</v>
       </c>
       <c r="O236" s="1">
-        <v>0.0</v>
+        <v>0.38</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>612</v>
+      </c>
+      <c r="B237" t="s">
         <v>613</v>
       </c>
-      <c r="B237">
-[...1 lines deleted...]
-      </c>
       <c r="C237" s="1">
-        <v>8000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.08059688</v>
+        <v>100.22</v>
       </c>
       <c r="E237" s="1">
-        <v>0.0</v>
+        <v>100.55187143</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>0.0</v>
+        <v>42231786.0</v>
       </c>
       <c r="I237" s="1">
-        <v>6447.75</v>
+        <v>-139386.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0</v>
+        <v>-0.33004997704809</v>
       </c>
       <c r="K237">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="L237" t="s">
         <v>614</v>
       </c>
       <c r="M237" s="1">
-        <v>6447.75</v>
+        <v>42092400.0</v>
       </c>
       <c r="N237" s="1">
-        <v>22597.22</v>
+        <v>42344400.0</v>
       </c>
       <c r="O237" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>615</v>
       </c>
-      <c r="B238">
-        <v>2773749182</v>
+      <c r="B238" t="s">
+        <v>616</v>
       </c>
       <c r="C238" s="1">
-        <v>20000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.02077405</v>
+        <v>97.784</v>
       </c>
       <c r="E238" s="1">
-        <v>0.0</v>
+        <v>97.46343662</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>0.0</v>
+        <v>6919904.0</v>
       </c>
       <c r="I238" s="1">
-        <v>4154.81</v>
+        <v>22760.0</v>
       </c>
       <c r="J238" s="1">
-        <v>0</v>
+        <v>0.32890629696597</v>
       </c>
       <c r="K238">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="L238" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="M238" s="1">
-        <v>4154.81</v>
+        <v>6942664.0</v>
       </c>
       <c r="N238" s="1">
-        <v>31225.81</v>
+        <v>6986066.4</v>
       </c>
       <c r="O238" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>2777134372</v>
+        <v>618</v>
+      </c>
+      <c r="B239" t="s">
+        <v>619</v>
       </c>
       <c r="C239" s="1">
-        <v>10000000.0</v>
+        <v>33150000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.0538892</v>
+        <v>99.86</v>
       </c>
       <c r="E239" s="1">
-        <v>0.0</v>
+        <v>99.7321267</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>0.0</v>
+        <v>33061200.0</v>
       </c>
       <c r="I239" s="1">
-        <v>5388.92</v>
+        <v>42390.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0</v>
+        <v>0.12821676164205</v>
       </c>
       <c r="K239">
-        <v>0.0</v>
+        <v>1.29</v>
       </c>
       <c r="L239" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="M239" s="1">
-        <v>5388.92</v>
+        <v>33103590.0</v>
       </c>
       <c r="N239" s="1">
-        <v>15245.17</v>
+        <v>33532723.56</v>
       </c>
       <c r="O239" s="1">
-        <v>0.0</v>
+        <v>0.57</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>2780647822</v>
+        <v>621</v>
+      </c>
+      <c r="B240" t="s">
+        <v>622</v>
       </c>
       <c r="C240" s="1">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.06383567</v>
+        <v>100.015321</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>3830.14</v>
+        <v>766.05</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="M240" s="1">
-        <v>3830.14</v>
+        <v>766.05</v>
       </c>
       <c r="N240" s="1">
-        <v>12224.24</v>
+        <v>-4921.84</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>2794032762</v>
+        <v>624</v>
+      </c>
+      <c r="B241" t="s">
+        <v>625</v>
       </c>
       <c r="C241" s="1">
-        <v>3100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.01027742</v>
+        <v>100.01854118</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>318.6</v>
+        <v>315.2</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="M241" s="1">
-        <v>318.6</v>
+        <v>315.2</v>
       </c>
       <c r="N241" s="1">
-        <v>5642.45</v>
+        <v>-1545.72</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>2794077772</v>
+        <v>627</v>
+      </c>
+      <c r="B242" t="s">
+        <v>628</v>
       </c>
       <c r="C242" s="1">
-        <v>4325000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.02267584</v>
+        <v>99.99158328</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>980.73</v>
+        <v>-2104.18</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="M242" s="1">
-        <v>980.73</v>
+        <v>-2104.18</v>
       </c>
       <c r="N242" s="1">
-        <v>8607.26</v>
+        <v>-45522.37</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B243">
-        <v>2798428692</v>
+        <v>2621898872</v>
       </c>
       <c r="C243" s="1">
-        <v>6299000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.00530973</v>
+        <v>100.0735348</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>334.46</v>
+        <v>3676.74</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
-      <c r="L243" t="s">
-        <v>626</v>
+      <c r="L243">
+        <v>529.96</v>
       </c>
       <c r="M243" s="1">
-        <v>334.46</v>
+        <v>3676.74</v>
       </c>
       <c r="N243" s="1">
-        <v>10648.09</v>
+        <v>4206.7</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="B244">
-        <v>2798594402</v>
+        <v>2675905922</v>
       </c>
       <c r="C244" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.07862927</v>
+        <v>99.99520813</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>11794.39</v>
+        <v>-718.78</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="M244" s="1">
-        <v>11794.39</v>
+        <v>-718.78</v>
       </c>
       <c r="N244" s="1">
-        <v>37482.47</v>
+        <v>-12529.28</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="B245">
-        <v>2806083592</v>
+        <v>2686335662</v>
       </c>
       <c r="C245" s="1">
-        <v>5997000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.36996448</v>
+        <v>99.99814793</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>22186.77</v>
+        <v>-259.29</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="M245" s="1">
-        <v>22186.77</v>
+        <v>-259.29</v>
       </c>
       <c r="N245" s="1">
-        <v>26521.74</v>
+        <v>-18151.29</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="B246">
-        <v>2813842962</v>
+        <v>2712519372</v>
       </c>
       <c r="C246" s="1">
-        <v>20000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.0633901</v>
+        <v>99.98540673</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>12678.02</v>
+        <v>-715.07</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="M246" s="1">
-        <v>12678.02</v>
+        <v>-715.07</v>
       </c>
       <c r="N246" s="1">
-        <v>36391.3</v>
+        <v>-7734.48</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="B247">
-        <v>2818053322</v>
+        <v>2715283672</v>
       </c>
       <c r="C247" s="1">
-        <v>3884000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.0636743</v>
+        <v>99.98829555</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>2473.11</v>
+        <v>-2340.89</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="M247" s="1">
-        <v>2473.11</v>
+        <v>-2340.89</v>
       </c>
       <c r="N247" s="1">
-        <v>7745.9</v>
+        <v>-26185.39</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="B248">
-        <v>2819407592</v>
+        <v>2716928862</v>
       </c>
       <c r="C248" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.0570064</v>
+        <v>99.9884415</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>5700.64</v>
+        <v>-1155.85</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="M248" s="1">
-        <v>5700.64</v>
+        <v>-1155.85</v>
       </c>
       <c r="N248" s="1">
-        <v>19912.28</v>
+        <v>-13005.3</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B249">
-        <v>2820282902</v>
+        <v>2721415922</v>
       </c>
       <c r="C249" s="1">
-        <v>20000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.0371013</v>
+        <v>100.05348467</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>7420.26</v>
+        <v>9627.24</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="M249" s="1">
-        <v>7420.26</v>
+        <v>9627.24</v>
       </c>
       <c r="N249" s="1">
-        <v>33073.53</v>
+        <v>-1939.66</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="B250">
-        <v>2821297102</v>
+        <v>2721858402</v>
       </c>
       <c r="C250" s="1">
-        <v>12500000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.05749048</v>
+        <v>99.99219785</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>7186.31</v>
+        <v>-1708.67</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="M250" s="1">
-        <v>7186.31</v>
+        <v>-1708.67</v>
       </c>
       <c r="N250" s="1">
-        <v>25034.36</v>
+        <v>-23856.87</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="B251">
-        <v>2829527942</v>
+        <v>2760391592</v>
       </c>
       <c r="C251" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.0070626</v>
+        <v>100.00417063</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>706.26</v>
+        <v>1251.19</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="M251" s="1">
-        <v>706.26</v>
+        <v>1251.19</v>
       </c>
       <c r="N251" s="1">
-        <v>13757.51</v>
+        <v>79333.69</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B252">
-        <v>2832350132</v>
+        <v>2767186142</v>
       </c>
       <c r="C252" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.0289932</v>
+        <v>100.00855013</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>2899.32</v>
+        <v>1282.52</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="M252" s="1">
-        <v>2899.32</v>
+        <v>1282.52</v>
       </c>
       <c r="N252" s="1">
-        <v>15011.93</v>
+        <v>36645.77</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="B253">
-        <v>2832375032</v>
+        <v>2770099252</v>
       </c>
       <c r="C253" s="1">
-        <v>11229000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.05445178</v>
+        <v>100.04841625</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>6114.39</v>
+        <v>3873.3</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="M253" s="1">
-        <v>6114.39</v>
+        <v>3873.3</v>
       </c>
       <c r="N253" s="1">
-        <v>20289.88</v>
+        <v>21424.5</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="B254">
-        <v>2833851362</v>
+        <v>2773749182</v>
       </c>
       <c r="C254" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.0630785</v>
+        <v>100.0093779</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>6307.85</v>
+        <v>1875.58</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="M254" s="1">
-        <v>6307.85</v>
+        <v>1875.58</v>
       </c>
       <c r="N254" s="1">
-        <v>18888.96</v>
+        <v>30905.36</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="B255">
-        <v>2834781282</v>
+        <v>2777134372</v>
       </c>
       <c r="C255" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0221222</v>
+        <v>100.0294396</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>4424.44</v>
+        <v>2943.96</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="M255" s="1">
-        <v>4424.44</v>
+        <v>2943.96</v>
       </c>
       <c r="N255" s="1">
-        <v>24453.77</v>
+        <v>13723.96</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="B256">
-        <v>2837532552</v>
+        <v>2780647822</v>
       </c>
       <c r="C256" s="1">
-        <v>3507000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.06463216</v>
+        <v>100.03652933</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>2266.65</v>
+        <v>2191.76</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="M256" s="1">
-        <v>2266.65</v>
+        <v>2191.76</v>
       </c>
       <c r="N256" s="1">
-        <v>6813.2</v>
+        <v>11338.16</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="B257">
-        <v>2838669412</v>
+        <v>2794077772</v>
       </c>
       <c r="C257" s="1">
-        <v>15000000.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.06921507</v>
+        <v>100.00815445</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>10382.26</v>
+        <v>352.68</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="M257" s="1">
-        <v>10382.26</v>
+        <v>352.68</v>
       </c>
       <c r="N257" s="1">
-        <v>29539.59</v>
+        <v>8600.89</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="B258">
-        <v>2838754542</v>
+        <v>2798594402</v>
       </c>
       <c r="C258" s="1">
-        <v>12200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.20554</v>
+        <v>100.04714213</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>25075.88</v>
+        <v>7071.32</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="M258" s="1">
-        <v>25075.88</v>
+        <v>7071.32</v>
       </c>
       <c r="N258" s="1">
-        <v>39286.44</v>
+        <v>35051.98</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B259">
-        <v>2846048702</v>
+        <v>2806083592</v>
       </c>
       <c r="C259" s="1">
-        <v>5305000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.53284298</v>
+        <v>100.28158963</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>28267.32</v>
+        <v>16886.93</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="M259" s="1">
-        <v>28267.32</v>
+        <v>16886.93</v>
       </c>
       <c r="N259" s="1">
-        <v>30357.76</v>
+        <v>21999.95</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="B260">
-        <v>2847414022</v>
+        <v>2813842962</v>
       </c>
       <c r="C260" s="1">
-        <v>11800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.05302958</v>
+        <v>100.0361203</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>6257.49</v>
+        <v>7224.06</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="M260" s="1">
-        <v>6257.49</v>
+        <v>7224.06</v>
       </c>
       <c r="N260" s="1">
-        <v>14986.7</v>
+        <v>33131.61</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="B261">
-        <v>2851226042</v>
+        <v>2818053322</v>
       </c>
       <c r="C261" s="1">
-        <v>25000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.49535884</v>
+        <v>100.03642096</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>123839.71</v>
+        <v>1414.59</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="M261" s="1">
-        <v>123839.71</v>
+        <v>1414.59</v>
       </c>
       <c r="N261" s="1">
-        <v>129679.71</v>
+        <v>7172.33</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="B262">
-        <v>2855281272</v>
+        <v>2819407592</v>
       </c>
       <c r="C262" s="1">
-        <v>28600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.07520224</v>
+        <v>100.0318463</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>21507.84</v>
+        <v>3184.63</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="M262" s="1">
-        <v>21507.84</v>
+        <v>3184.63</v>
       </c>
       <c r="N262" s="1">
-        <v>46154.13</v>
+        <v>18701.3</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="B263">
-        <v>2856676872</v>
+        <v>2820282902</v>
       </c>
       <c r="C263" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.4843367</v>
+        <v>100.0190549</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>96867.34</v>
+        <v>3810.98</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="M263" s="1">
-        <v>96867.34</v>
+        <v>3810.98</v>
       </c>
       <c r="N263" s="1">
-        <v>103034.0</v>
+        <v>31844.31</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="B264">
-        <v>2858088902</v>
+        <v>2821297102</v>
       </c>
       <c r="C264" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.4886606</v>
+        <v>100.03216112</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>48866.06</v>
+        <v>4020.14</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="M264" s="1">
-        <v>48866.06</v>
+        <v>4020.14</v>
       </c>
       <c r="N264" s="1">
-        <v>52063.98</v>
+        <v>23521.07</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B265">
-        <v>2859475842</v>
+        <v>2832350132</v>
       </c>
       <c r="C265" s="1">
-        <v>4400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.04478545</v>
+        <v>100.0141349</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1970.56</v>
+        <v>1413.49</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="M265" s="1">
-        <v>1970.56</v>
+        <v>1413.49</v>
       </c>
       <c r="N265" s="1">
-        <v>5537.69</v>
+        <v>14704.55</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="B266">
-        <v>2859574782</v>
+        <v>2832375032</v>
       </c>
       <c r="C266" s="1">
-        <v>10600000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.04380264</v>
+        <v>100.03009449</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>4643.08</v>
+        <v>3379.31</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="M266" s="1">
-        <v>4643.08</v>
+        <v>3379.31</v>
       </c>
       <c r="N266" s="1">
-        <v>12895.06</v>
+        <v>18928.3</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B267">
-        <v>2859756032</v>
+        <v>2833851362</v>
       </c>
       <c r="C267" s="1">
-        <v>2700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.04380259</v>
+        <v>100.0360021</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>1182.67</v>
+        <v>3600.21</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="M267" s="1">
-        <v>1182.67</v>
+        <v>3600.21</v>
       </c>
       <c r="N267" s="1">
-        <v>3284.59</v>
+        <v>17412.18</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="B268">
-        <v>2859961272</v>
+        <v>2834781282</v>
       </c>
       <c r="C268" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.4796196</v>
+        <v>100.0102378</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>47961.96</v>
+        <v>2047.56</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="M268" s="1">
-        <v>47961.96</v>
+        <v>2047.56</v>
       </c>
       <c r="N268" s="1">
-        <v>50920.3</v>
+        <v>24074.89</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B269">
-        <v>2862709252</v>
+        <v>2837532552</v>
       </c>
       <c r="C269" s="1">
-        <v>12500000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.1240528</v>
+        <v>100.0371055</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>15506.6</v>
+        <v>1301.29</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="M269" s="1">
-        <v>15506.6</v>
+        <v>1301.29</v>
       </c>
       <c r="N269" s="1">
-        <v>23672.68</v>
+        <v>6295.65</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="B270">
-        <v>2863881852</v>
+        <v>2838669412</v>
       </c>
       <c r="C270" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.13385813</v>
+        <v>100.04040027</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>20078.72</v>
+        <v>6060.04</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="M270" s="1">
-        <v>20078.72</v>
+        <v>6060.04</v>
       </c>
       <c r="N270" s="1">
-        <v>30447.47</v>
+        <v>27101.29</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="B271">
-        <v>2865625992</v>
+        <v>2838754542</v>
       </c>
       <c r="C271" s="1">
-        <v>6600000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.4662547</v>
+        <v>100.1460882</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>30772.81</v>
+        <v>17822.76</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="M271" s="1">
-        <v>30772.81</v>
+        <v>17822.76</v>
       </c>
       <c r="N271" s="1">
-        <v>32491.56</v>
+        <v>33714.28</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="B272">
-        <v>2870139162</v>
+        <v>2846048702</v>
       </c>
       <c r="C272" s="1">
-        <v>9100000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.26423132</v>
+        <v>100.41977399</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>24045.05</v>
+        <v>22269.01</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="M272" s="1">
-        <v>24045.05</v>
+        <v>22269.01</v>
       </c>
       <c r="N272" s="1">
-        <v>29135.14</v>
+        <v>25053.25</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="B273">
-        <v>2874472692</v>
+        <v>2847414022</v>
       </c>
       <c r="C273" s="1">
-        <v>11200000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.22129205</v>
+        <v>100.02862458</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>24784.71</v>
+        <v>3377.7</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="M273" s="1">
-        <v>24784.71</v>
+        <v>3377.7</v>
       </c>
       <c r="N273" s="1">
-        <v>30933.51</v>
+        <v>13058.16</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="B274">
-        <v>2874671812</v>
+        <v>2851226042</v>
       </c>
       <c r="C274" s="1">
-        <v>2600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.22003692</v>
+        <v>100.38402724</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>5720.96</v>
+        <v>96006.81</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="M274" s="1">
-        <v>5720.96</v>
+        <v>96006.81</v>
       </c>
       <c r="N274" s="1">
-        <v>7115.86</v>
+        <v>104018.06</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="B275">
-        <v>2874739202</v>
+        <v>2855281272</v>
       </c>
       <c r="C275" s="1">
-        <v>3500000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.22028771</v>
+        <v>100.04413696</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>7710.07</v>
+        <v>12623.17</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="M275" s="1">
-        <v>7710.07</v>
+        <v>12623.17</v>
       </c>
       <c r="N275" s="1">
-        <v>9596.57</v>
+        <v>39971.12</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="B276">
-        <v>2877252492</v>
+        <v>2856676872</v>
       </c>
       <c r="C276" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.48844484</v>
+        <v>100.3755356</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>31260.47</v>
+        <v>75107.12</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="M276" s="1">
-        <v>31260.47</v>
+        <v>75107.12</v>
       </c>
       <c r="N276" s="1">
-        <v>32658.8</v>
+        <v>83224.79</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="B277">
-        <v>2880689452</v>
+        <v>2858088902</v>
       </c>
       <c r="C277" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.15638085</v>
+        <v>100.3795204</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>62552.34</v>
+        <v>37952.04</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="M277" s="1">
-        <v>62552.34</v>
+        <v>37952.04</v>
       </c>
       <c r="N277" s="1">
-        <v>83491.0</v>
+        <v>42160.6</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="B278">
-        <v>2885535452</v>
+        <v>2859475842</v>
       </c>
       <c r="C278" s="1">
-        <v>6500000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.45498323</v>
+        <v>100.02357682</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>29573.91</v>
+        <v>1037.38</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="M278" s="1">
-        <v>29573.91</v>
+        <v>1037.38</v>
       </c>
       <c r="N278" s="1">
-        <v>30878.93</v>
+        <v>5001.78</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="B279">
-        <v>2891519502</v>
+        <v>2859574782</v>
       </c>
       <c r="C279" s="1">
-        <v>20000000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.1733056</v>
+        <v>100.02290764</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>34661.12</v>
+        <v>2428.21</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="M279" s="1">
-        <v>34661.12</v>
+        <v>2428.21</v>
       </c>
       <c r="N279" s="1">
-        <v>45261.12</v>
+        <v>11603.4</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="B280">
-        <v>2892744292</v>
+        <v>2859756032</v>
       </c>
       <c r="C280" s="1">
-        <v>30000000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.17468263</v>
+        <v>100.02290778</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>52404.79</v>
+        <v>618.51</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="M280" s="1">
-        <v>52404.79</v>
+        <v>618.51</v>
       </c>
       <c r="N280" s="1">
-        <v>66490.29</v>
+        <v>2955.59</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="B281">
-        <v>2892891132</v>
+        <v>2859961272</v>
       </c>
       <c r="C281" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.17422907</v>
+        <v>100.3711885</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>26134.36</v>
+        <v>37118.85</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="M281" s="1">
-        <v>26134.36</v>
+        <v>37118.85</v>
       </c>
       <c r="N281" s="1">
-        <v>33095.03</v>
+        <v>41014.35</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="B282">
-        <v>2905161062</v>
+        <v>2862709252</v>
       </c>
       <c r="C282" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.1342598</v>
+        <v>100.08016352</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>40277.94</v>
+        <v>10020.44</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="M282" s="1">
-        <v>40277.94</v>
+        <v>10020.44</v>
       </c>
       <c r="N282" s="1">
-        <v>48329.94</v>
+        <v>19137.94</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="B283">
-        <v>2921627832</v>
+        <v>2863881852</v>
       </c>
       <c r="C283" s="1">
-        <v>7720000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.13452927</v>
+        <v>100.08796273</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>10385.66</v>
+        <v>13194.41</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="M283" s="1">
-        <v>10385.66</v>
+        <v>13194.41</v>
       </c>
       <c r="N283" s="1">
-        <v>12403.24</v>
+        <v>24767.74</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="B284">
-        <v>2922922482</v>
+        <v>2865625992</v>
       </c>
       <c r="C284" s="1">
-        <v>10000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.0011113</v>
+        <v>100.35887167</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>111.13</v>
+        <v>23685.53</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="M284" s="1">
-        <v>111.13</v>
+        <v>23685.53</v>
       </c>
       <c r="N284" s="1">
-        <v>1434.57</v>
+        <v>25951.13</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="B285">
-        <v>2922948022</v>
+        <v>2870139162</v>
       </c>
       <c r="C285" s="1">
-        <v>20000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.15588315</v>
+        <v>100.19047681</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>31176.63</v>
+        <v>17333.39</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="M285" s="1">
-        <v>31176.63</v>
+        <v>17333.39</v>
       </c>
       <c r="N285" s="1">
-        <v>36725.47</v>
+        <v>23211.61</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B286">
-        <v>2922949082</v>
+        <v>2874472692</v>
       </c>
       <c r="C286" s="1">
-        <v>20000000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.2175831</v>
+        <v>100.15477107</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>43516.62</v>
+        <v>17334.36</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="M286" s="1">
-        <v>43516.62</v>
+        <v>17334.36</v>
       </c>
       <c r="N286" s="1">
-        <v>49206.29</v>
+        <v>24357.26</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="B287">
-        <v>2924236212</v>
+        <v>2874671812</v>
       </c>
       <c r="C287" s="1">
-        <v>6500000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.50894954</v>
+        <v>100.15367077</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>33081.72</v>
+        <v>3995.44</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287">
-        <v>413.29</v>
+      <c r="L287" t="s">
+        <v>718</v>
       </c>
       <c r="M287" s="1">
-        <v>33081.72</v>
+        <v>3995.44</v>
       </c>
       <c r="N287" s="1">
-        <v>33495.01</v>
+        <v>5589.1</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="B288">
-        <v>2924470772</v>
+        <v>2874739202</v>
       </c>
       <c r="C288" s="1">
-        <v>1700000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.51431647</v>
+        <v>100.15389086</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>8743.38</v>
+        <v>5386.18</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
-      <c r="L288">
-        <v>118.01</v>
+      <c r="L288" t="s">
+        <v>720</v>
       </c>
       <c r="M288" s="1">
-        <v>8743.38</v>
+        <v>5386.18</v>
       </c>
       <c r="N288" s="1">
-        <v>8861.39</v>
+        <v>7541.36</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="B289">
-        <v>2924746292</v>
+        <v>2877252492</v>
       </c>
       <c r="C289" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.2833144</v>
+        <v>100.37763703</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>28331.44</v>
+        <v>24168.77</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="M289" s="1">
-        <v>28331.44</v>
+        <v>24168.77</v>
       </c>
       <c r="N289" s="1">
-        <v>30991.75</v>
+        <v>26088.18</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="B290">
-        <v>2926627582</v>
+        <v>2880689452</v>
       </c>
       <c r="C290" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.2395134</v>
+        <v>100.10429893</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>47902.68</v>
+        <v>41719.57</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="M290" s="1">
-        <v>47902.68</v>
+        <v>41719.57</v>
       </c>
       <c r="N290" s="1">
-        <v>56994.9</v>
+        <v>65332.9</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="B291">
-        <v>2926707212</v>
+        <v>2885535452</v>
       </c>
       <c r="C291" s="1">
-        <v>8400000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.21394607</v>
+        <v>100.34795692</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>17971.47</v>
+        <v>22617.2</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="M291" s="1">
-        <v>17971.47</v>
+        <v>22617.2</v>
       </c>
       <c r="N291" s="1">
-        <v>21709.23</v>
+        <v>24365.34</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="B292">
-        <v>2935657832</v>
+        <v>2891519502</v>
       </c>
       <c r="C292" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.26206568</v>
+        <v>100.1171376</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>104826.27</v>
+        <v>23427.52</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="M292" s="1">
-        <v>104826.27</v>
+        <v>23427.52</v>
       </c>
       <c r="N292" s="1">
-        <v>123294.72</v>
+        <v>35419.96</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="B293">
-        <v>2935803812</v>
+        <v>2892744292</v>
       </c>
       <c r="C293" s="1">
-        <v>9400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.40081947</v>
+        <v>100.11767653</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>37677.03</v>
+        <v>35302.96</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="M293" s="1">
-        <v>37677.03</v>
+        <v>35302.96</v>
       </c>
       <c r="N293" s="1">
-        <v>40660.12</v>
+        <v>51289.63</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="B294">
-        <v>2935813452</v>
+        <v>2892891132</v>
       </c>
       <c r="C294" s="1">
-        <v>3600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.40153806</v>
+        <v>100.11728513</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>14455.37</v>
+        <v>17592.77</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="M294" s="1">
-        <v>14455.37</v>
+        <v>17592.77</v>
       </c>
       <c r="N294" s="1">
-        <v>15607.73</v>
+        <v>25494.43</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="B295">
-        <v>2935986662</v>
+        <v>2905161062</v>
       </c>
       <c r="C295" s="1">
-        <v>3844000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.32115062</v>
+        <v>100.08609307</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>12345.03</v>
+        <v>25827.92</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="M295" s="1">
-        <v>12345.03</v>
+        <v>25827.92</v>
       </c>
       <c r="N295" s="1">
-        <v>13826.38</v>
+        <v>35132.25</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="B296">
-        <v>2936837392</v>
+        <v>2921627832</v>
       </c>
       <c r="C296" s="1">
-        <v>1300000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.39471</v>
+        <v>100.08636347</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>5131.23</v>
+        <v>6667.26</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
-      <c r="L296">
-        <v>382.17</v>
+      <c r="L296" t="s">
+        <v>736</v>
       </c>
       <c r="M296" s="1">
-        <v>5131.23</v>
+        <v>6667.26</v>
       </c>
       <c r="N296" s="1">
-        <v>5513.4</v>
+        <v>9009.0</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="B297">
-        <v>2937018512</v>
+        <v>2922948022</v>
       </c>
       <c r="C297" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.2643039</v>
+        <v>100.10221605</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>26430.39</v>
+        <v>20443.21</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="M297" s="1">
-        <v>26430.39</v>
+        <v>20443.21</v>
       </c>
       <c r="N297" s="1">
-        <v>30481.91</v>
+        <v>26885.88</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="B298">
-        <v>2937267382</v>
+        <v>2922949082</v>
       </c>
       <c r="C298" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.0452162</v>
+        <v>100.14996745</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>4521.62</v>
+        <v>29993.49</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="M298" s="1">
-        <v>4521.62</v>
+        <v>29993.49</v>
       </c>
       <c r="N298" s="1">
-        <v>7281.48</v>
+        <v>36596.16</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="B299">
-        <v>2939595422</v>
+        <v>2924236212</v>
       </c>
       <c r="C299" s="1">
-        <v>8500000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.4433</v>
+        <v>100.39106277</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>37680.5</v>
+        <v>25419.08</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299" t="s">
-        <v>735</v>
+      <c r="L299">
+        <v>695.35</v>
       </c>
       <c r="M299" s="1">
-        <v>37680.5</v>
+        <v>25419.08</v>
       </c>
       <c r="N299" s="1">
-        <v>38698.99</v>
+        <v>26114.43</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="B300">
-        <v>2941100752</v>
+        <v>2924470772</v>
       </c>
       <c r="C300" s="1">
-        <v>6200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.33947919</v>
+        <v>100.39606059</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>21047.71</v>
+        <v>6733.03</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300" t="s">
-        <v>737</v>
+      <c r="L300">
+        <v>198.29</v>
       </c>
       <c r="M300" s="1">
-        <v>21047.71</v>
+        <v>6733.03</v>
       </c>
       <c r="N300" s="1">
-        <v>22460.59</v>
+        <v>6931.32</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="B301">
-        <v>2942297552</v>
+        <v>2924746292</v>
       </c>
       <c r="C301" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.1421874</v>
+        <v>100.2042688</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>21328.11</v>
+        <v>20426.88</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="M301" s="1">
-        <v>21328.11</v>
+        <v>20426.88</v>
       </c>
       <c r="N301" s="1">
-        <v>24970.98</v>
+        <v>23585.88</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="B302">
-        <v>2942312882</v>
+        <v>2926627582</v>
       </c>
       <c r="C302" s="1">
-        <v>4200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.25050167</v>
+        <v>100.16917025</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>10521.07</v>
+        <v>33834.05</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="M302" s="1">
-        <v>10521.07</v>
+        <v>33834.05</v>
       </c>
       <c r="N302" s="1">
-        <v>11629.16</v>
+        <v>44326.27</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="B303">
-        <v>2942860832</v>
+        <v>2926707212</v>
       </c>
       <c r="C303" s="1">
-        <v>4300000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.25222791</v>
+        <v>100.14839357</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>10845.8</v>
+        <v>12465.06</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="M303" s="1">
-        <v>10845.8</v>
+        <v>12465.06</v>
       </c>
       <c r="N303" s="1">
-        <v>12034.38</v>
+        <v>16778.04</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="B304">
-        <v>2942896542</v>
+        <v>2935657832</v>
       </c>
       <c r="C304" s="1">
-        <v>1500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.25194</v>
+        <v>100.18814915</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>3779.1</v>
+        <v>75259.66</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
-      <c r="L304">
-        <v>411.48</v>
+      <c r="L304" t="s">
+        <v>750</v>
       </c>
       <c r="M304" s="1">
-        <v>3779.1</v>
+        <v>75259.66</v>
       </c>
       <c r="N304" s="1">
-        <v>4190.58</v>
+        <v>96677.99</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B305">
-        <v>2949187932</v>
+        <v>2935803812</v>
       </c>
       <c r="C305" s="1">
-        <v>30000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.26500497</v>
+        <v>100.30295479</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>79501.49</v>
+        <v>28477.75</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="M305" s="1">
-        <v>79501.49</v>
+        <v>28477.75</v>
       </c>
       <c r="N305" s="1">
-        <v>86665.49</v>
+        <v>32192.11</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="B306">
-        <v>2949233192</v>
+        <v>2935813452</v>
       </c>
       <c r="C306" s="1">
-        <v>25000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.26321432</v>
+        <v>100.30361167</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>65803.58</v>
+        <v>10930.02</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="M306" s="1">
-        <v>65803.58</v>
+        <v>10930.02</v>
       </c>
       <c r="N306" s="1">
-        <v>71473.58</v>
+        <v>12364.74</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="B307">
-        <v>2951470492</v>
+        <v>2935986662</v>
       </c>
       <c r="C307" s="1">
-        <v>2200000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.41581136</v>
+        <v>100.23707778</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>9147.85</v>
+        <v>9113.27</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307">
-        <v>294.92</v>
+      <c r="L307" t="s">
+        <v>756</v>
       </c>
       <c r="M307" s="1">
-        <v>9147.85</v>
+        <v>9113.27</v>
       </c>
       <c r="N307" s="1">
-        <v>9442.77</v>
+        <v>10874.25</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="B308">
-        <v>2956403482</v>
+        <v>2936837392</v>
       </c>
       <c r="C308" s="1">
-        <v>15000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.22290953</v>
+        <v>100.29737</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>33436.43</v>
+        <v>3865.81</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
-      <c r="L308" t="s">
-        <v>751</v>
+      <c r="L308">
+        <v>476.24</v>
       </c>
       <c r="M308" s="1">
-        <v>33436.43</v>
+        <v>3865.81</v>
       </c>
       <c r="N308" s="1">
-        <v>35936.68</v>
+        <v>4342.05</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="B309">
-        <v>2957531542</v>
+        <v>2937018512</v>
       </c>
       <c r="C309" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.62297907</v>
+        <v>100.1896456</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>93446.86</v>
+        <v>18964.56</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="M309" s="1">
-        <v>93446.86</v>
+        <v>18964.56</v>
       </c>
       <c r="N309" s="1">
-        <v>96277.61</v>
+        <v>23681.56</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="B310">
-        <v>2959056142</v>
+        <v>2937267382</v>
       </c>
       <c r="C310" s="1">
-        <v>10400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.4105851</v>
+        <v>100.0226427</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>42700.85</v>
+        <v>2264.27</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
-      <c r="L310">
-        <v>691.49</v>
+      <c r="L310" t="s">
+        <v>761</v>
       </c>
       <c r="M310" s="1">
-        <v>42700.85</v>
+        <v>2264.27</v>
       </c>
       <c r="N310" s="1">
-        <v>43392.34</v>
+        <v>5497.93</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="B311">
-        <v>2962036292</v>
+        <v>2939595422</v>
       </c>
       <c r="C311" s="1">
-        <v>11700000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.49618735</v>
+        <v>100.33591306</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>58053.92</v>
+        <v>28552.61</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
-      <c r="L311">
-        <v>345.9</v>
+      <c r="L311" t="s">
+        <v>763</v>
       </c>
       <c r="M311" s="1">
-        <v>58053.92</v>
+        <v>28552.61</v>
       </c>
       <c r="N311" s="1">
-        <v>58399.82</v>
+        <v>29961.77</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="B312">
-        <v>2962647792</v>
+        <v>2941100752</v>
       </c>
       <c r="C312" s="1">
-        <v>15000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.1051624</v>
+        <v>100.24991855</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>15774.36</v>
+        <v>15494.95</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="M312" s="1">
-        <v>15774.36</v>
+        <v>15494.95</v>
       </c>
       <c r="N312" s="1">
-        <v>17411.86</v>
+        <v>17225.85</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="B313">
-        <v>2963772242</v>
+        <v>2942297552</v>
       </c>
       <c r="C313" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.2648406</v>
+        <v>100.0920618</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>26484.06</v>
+        <v>13809.27</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="M313" s="1">
-        <v>26484.06</v>
+        <v>13809.27</v>
       </c>
       <c r="N313" s="1">
-        <v>27910.44</v>
+        <v>18101.27</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="B314">
-        <v>2963783932</v>
+        <v>2942312882</v>
       </c>
       <c r="C314" s="1">
-        <v>10000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.2810405</v>
+        <v>100.17707833</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>28104.05</v>
+        <v>7437.29</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="M314" s="1">
-        <v>28104.05</v>
+        <v>7437.29</v>
       </c>
       <c r="N314" s="1">
-        <v>29494.32</v>
+        <v>8740.55</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="B315">
-        <v>2963823632</v>
+        <v>2942860832</v>
       </c>
       <c r="C315" s="1">
-        <v>3800000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.61501816</v>
+        <v>100.1786186</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>23370.69</v>
+        <v>7680.6</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
-      <c r="L315">
-        <v>590.06</v>
+      <c r="L315" t="s">
+        <v>771</v>
       </c>
       <c r="M315" s="1">
-        <v>23370.69</v>
+        <v>7680.6</v>
       </c>
       <c r="N315" s="1">
-        <v>23960.75</v>
+        <v>9077.24</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
       <c r="B316">
-        <v>2963840802</v>
+        <v>2942896542</v>
       </c>
       <c r="C316" s="1">
-        <v>2991000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.50074089</v>
+        <v>100.178362</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>14977.16</v>
+        <v>2675.43</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>100.48</v>
+        <v>483.57</v>
       </c>
       <c r="M316" s="1">
-        <v>14977.16</v>
+        <v>2675.43</v>
       </c>
       <c r="N316" s="1">
-        <v>15077.64</v>
+        <v>3159.0</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="B317">
-        <v>2965386522</v>
+        <v>2949187932</v>
       </c>
       <c r="C317" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.2147444</v>
+        <v>100.18885153</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>10737.22</v>
+        <v>56655.46</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317">
-        <v>650.87</v>
+      <c r="L317" t="s">
+        <v>774</v>
       </c>
       <c r="M317" s="1">
-        <v>10737.22</v>
+        <v>56655.46</v>
       </c>
       <c r="N317" s="1">
-        <v>11388.09</v>
+        <v>65144.63</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B318">
-        <v>2970036362</v>
+        <v>2949233192</v>
       </c>
       <c r="C318" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.2969585</v>
+        <v>100.18724672</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>29695.85</v>
+        <v>46811.68</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="M318" s="1">
-        <v>29695.85</v>
+        <v>46811.68</v>
       </c>
       <c r="N318" s="1">
-        <v>31207.96</v>
+        <v>53538.07</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="B319">
-        <v>2979716702</v>
+        <v>2951470492</v>
       </c>
       <c r="C319" s="1">
-        <v>10000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.3043987</v>
+        <v>100.31252045</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>30439.87</v>
+        <v>6875.45</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>973.11</v>
+        <v>391.43</v>
       </c>
       <c r="M319" s="1">
-        <v>30439.87</v>
+        <v>6875.45</v>
       </c>
       <c r="N319" s="1">
-        <v>31412.98</v>
+        <v>7266.88</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
       <c r="B320">
-        <v>2981484462</v>
+        <v>2956403482</v>
       </c>
       <c r="C320" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.3074778</v>
+        <v>100.15364967</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>61495.56</v>
+        <v>23047.45</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="M320" s="1">
-        <v>61495.56</v>
+        <v>23047.45</v>
       </c>
       <c r="N320" s="1">
-        <v>63102.67</v>
+        <v>26054.11</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="B321">
-        <v>2983096392</v>
+        <v>2957531542</v>
       </c>
       <c r="C321" s="1">
-        <v>7100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.46706831</v>
+        <v>100.48515367</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>33161.85</v>
+        <v>72773.05</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
-      <c r="L321">
-        <v>166.85</v>
+      <c r="L321" t="s">
+        <v>781</v>
       </c>
       <c r="M321" s="1">
-        <v>33161.85</v>
+        <v>72773.05</v>
       </c>
       <c r="N321" s="1">
-        <v>33328.7</v>
+        <v>76174.71</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="B322">
-        <v>2991145122</v>
+        <v>2959056142</v>
       </c>
       <c r="C322" s="1">
-        <v>9000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.35265256</v>
+        <v>100.30629433</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>31738.73</v>
+        <v>31854.61</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>-365.63</v>
+        <v>954.29</v>
       </c>
       <c r="M322" s="1">
-        <v>31738.73</v>
+        <v>31854.61</v>
       </c>
       <c r="N322" s="1">
-        <v>31373.1</v>
+        <v>32808.9</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="B323">
-        <v>2991234142</v>
+        <v>2962036292</v>
       </c>
       <c r="C323" s="1">
-        <v>2500000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.353122</v>
+        <v>100.37871128</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>8828.05</v>
+        <v>44309.22</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>-87.08</v>
+        <v>635.44</v>
       </c>
       <c r="M323" s="1">
-        <v>8828.05</v>
+        <v>44309.22</v>
       </c>
       <c r="N323" s="1">
-        <v>8740.97</v>
+        <v>44944.66</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="B324">
-        <v>3014423372</v>
+        <v>2962647792</v>
       </c>
       <c r="C324" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.11817117</v>
+        <v>100.0636332</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>7090.27</v>
+        <v>9544.98</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
-      <c r="L324">
-        <v>98.8</v>
+      <c r="L324" t="s">
+        <v>785</v>
       </c>
       <c r="M324" s="1">
-        <v>7090.27</v>
+        <v>9544.98</v>
       </c>
       <c r="N324" s="1">
-        <v>7189.07</v>
+        <v>11553.39</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>786</v>
+      </c>
+      <c r="B325">
+        <v>2963772242</v>
       </c>
       <c r="C325" s="1">
-        <v>13000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.35780054</v>
+        <v>100.1876809</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>46514.07</v>
+        <v>18768.09</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325">
-        <v>143.17</v>
+      <c r="L325" t="s">
+        <v>787</v>
       </c>
       <c r="M325" s="1">
-        <v>46514.07</v>
+        <v>18768.09</v>
       </c>
       <c r="N325" s="1">
-        <v>46657.24</v>
+        <v>20502.09</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>788</v>
+      </c>
+      <c r="B326">
+        <v>2963783932</v>
       </c>
       <c r="C326" s="1">
-        <v>7100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.3724831</v>
+        <v>100.2007032</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>26446.3</v>
+        <v>20070.32</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326">
-        <v>201.28</v>
+      <c r="L326" t="s">
+        <v>789</v>
       </c>
       <c r="M326" s="1">
-        <v>26446.3</v>
+        <v>20070.32</v>
       </c>
       <c r="N326" s="1">
-        <v>26647.58</v>
+        <v>21761.82</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>790</v>
+      </c>
+      <c r="B327">
+        <v>2963823632</v>
       </c>
       <c r="C327" s="1">
-        <v>15000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.25681547</v>
+        <v>100.47767526</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>38522.32</v>
+        <v>18151.66</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>262.73</v>
+        <v>715.45</v>
       </c>
       <c r="M327" s="1">
-        <v>38522.32</v>
+        <v>18151.66</v>
       </c>
       <c r="N327" s="1">
-        <v>38785.05</v>
+        <v>18867.11</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>791</v>
+      </c>
+      <c r="B328">
+        <v>2963840802</v>
       </c>
       <c r="C328" s="1">
-        <v>25000000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.35885292</v>
+        <v>100.3829572</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>89713.23</v>
+        <v>11454.25</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>352.25</v>
+        <v>184.05</v>
       </c>
       <c r="M328" s="1">
-        <v>89713.23</v>
+        <v>11454.25</v>
       </c>
       <c r="N328" s="1">
-        <v>90065.48</v>
+        <v>11638.3</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-        <v>782</v>
+        <v>792</v>
+      </c>
+      <c r="B329">
+        <v>2965386522</v>
       </c>
       <c r="C329" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.36615743</v>
+        <v>100.1467</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>109847.23</v>
+        <v>7335.0</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>323.12</v>
+        <v>795.83</v>
       </c>
       <c r="M329" s="1">
-        <v>109847.23</v>
+        <v>7335.0</v>
       </c>
       <c r="N329" s="1">
-        <v>110170.35</v>
+        <v>8130.83</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>793</v>
+      </c>
+      <c r="B330">
+        <v>2970036362</v>
       </c>
       <c r="C330" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.24162703</v>
+        <v>100.2137988</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>72488.11</v>
+        <v>21379.88</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
-      <c r="L330">
-        <v>215.82</v>
+      <c r="L330" t="s">
+        <v>794</v>
       </c>
       <c r="M330" s="1">
-        <v>72488.11</v>
+        <v>21379.88</v>
       </c>
       <c r="N330" s="1">
-        <v>72703.93</v>
+        <v>23225.54</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>795</v>
+      </c>
+      <c r="B331">
+        <v>2979716702</v>
       </c>
       <c r="C331" s="1">
-        <v>13000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.45712046</v>
+        <v>100.2187322</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>59425.66</v>
+        <v>21873.22</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331">
-        <v>-66.24</v>
+      <c r="L331" t="s">
+        <v>796</v>
       </c>
       <c r="M331" s="1">
-        <v>59425.66</v>
+        <v>21873.22</v>
       </c>
       <c r="N331" s="1">
-        <v>59359.42</v>
+        <v>23089.47</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>797</v>
+      </c>
+      <c r="B332">
+        <v>2981484462</v>
       </c>
       <c r="C332" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.18716547</v>
+        <v>100.2208224</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>28074.82</v>
+        <v>44164.48</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
-      <c r="L332">
-        <v>157.5</v>
+      <c r="L332" t="s">
+        <v>798</v>
       </c>
       <c r="M332" s="1">
-        <v>28074.82</v>
+        <v>44164.48</v>
       </c>
       <c r="N332" s="1">
-        <v>28232.32</v>
+        <v>46196.92</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>799</v>
+      </c>
+      <c r="B333">
+        <v>2983096392</v>
       </c>
       <c r="C333" s="1">
-        <v>20000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.37863</v>
+        <v>100.35233718</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>75726.0</v>
+        <v>25015.94</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>210.01</v>
+        <v>283.92</v>
       </c>
       <c r="M333" s="1">
-        <v>75726.0</v>
+        <v>25015.94</v>
       </c>
       <c r="N333" s="1">
-        <v>75936.01</v>
+        <v>25299.86</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>800</v>
+      </c>
+      <c r="B334">
+        <v>2991145122</v>
       </c>
       <c r="C334" s="1">
-        <v>30000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.38115023</v>
+        <v>100.25417911</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>114345.07</v>
+        <v>22876.12</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>344.59</v>
+        <v>-450.8</v>
       </c>
       <c r="M334" s="1">
-        <v>114345.07</v>
+        <v>22876.12</v>
       </c>
       <c r="N334" s="1">
-        <v>114689.66</v>
+        <v>22425.32</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>801</v>
+      </c>
+      <c r="B335">
+        <v>2991234142</v>
       </c>
       <c r="C335" s="1">
-        <v>25000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.40477108</v>
+        <v>100.2547644</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>101192.77</v>
+        <v>6369.11</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
-      <c r="L335" t="s">
-        <v>793</v>
+      <c r="L335">
+        <v>-105.19</v>
       </c>
       <c r="M335" s="1">
-        <v>101192.77</v>
+        <v>6369.11</v>
       </c>
       <c r="N335" s="1">
-        <v>102477.39</v>
+        <v>6263.92</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>802</v>
+      </c>
+      <c r="B336">
+        <v>3014423372</v>
       </c>
       <c r="C336" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.3940059</v>
+        <v>100.07165117</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>39400.59</v>
+        <v>4299.07</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>113.48</v>
+        <v>148.13</v>
       </c>
       <c r="M336" s="1">
-        <v>39400.59</v>
+        <v>4299.07</v>
       </c>
       <c r="N336" s="1">
-        <v>39514.07</v>
+        <v>4447.2</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="B337" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="C337" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.3972595</v>
+        <v>100.26029892</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>79451.9</v>
+        <v>33838.86</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>369.18</v>
+        <v>228.18</v>
       </c>
       <c r="M337" s="1">
-        <v>79451.9</v>
+        <v>33838.86</v>
       </c>
       <c r="N337" s="1">
-        <v>79821.08</v>
+        <v>34067.04</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="B338" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="C338" s="1">
-        <v>20000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.4160827</v>
+        <v>100.2730593</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>83216.54</v>
+        <v>19387.21</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>767.64</v>
+        <v>284.37</v>
       </c>
       <c r="M338" s="1">
-        <v>83216.54</v>
+        <v>19387.21</v>
       </c>
       <c r="N338" s="1">
-        <v>83984.18</v>
+        <v>19671.58</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="B339" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="C339" s="1">
-        <v>7391000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.48580787</v>
+        <v>100.26127032</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>35906.06</v>
+        <v>65317.58</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>149.89</v>
+        <v>538.03</v>
       </c>
       <c r="M339" s="1">
-        <v>35906.06</v>
+        <v>65317.58</v>
       </c>
       <c r="N339" s="1">
-        <v>36055.95</v>
+        <v>65855.61</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="B340" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="C340" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.1419613</v>
+        <v>100.1792266</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>28392.26</v>
+        <v>26883.99</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
-      <c r="L340" t="s">
-        <v>803</v>
+      <c r="L340">
+        <v>390.36</v>
       </c>
       <c r="M340" s="1">
-        <v>28392.26</v>
+        <v>26883.99</v>
       </c>
       <c r="N340" s="1">
-        <v>26610.6</v>
+        <v>27274.35</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="B341" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="C341" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.077918</v>
+        <v>100.26723853</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>4675.08</v>
+        <v>80171.56</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>-330.77</v>
+        <v>518.9</v>
       </c>
       <c r="M341" s="1">
-        <v>4675.08</v>
+        <v>80171.56</v>
       </c>
       <c r="N341" s="1">
-        <v>4344.31</v>
+        <v>80690.46</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="B342" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="C342" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.2058154</v>
+        <v>100.16692977</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>20581.54</v>
+        <v>50078.93</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
-      <c r="L342" t="s">
-        <v>808</v>
+      <c r="L342">
+        <v>378.86</v>
       </c>
       <c r="M342" s="1">
-        <v>20581.54</v>
+        <v>50078.93</v>
       </c>
       <c r="N342" s="1">
-        <v>19432.2</v>
+        <v>50457.79</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="B343" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="C343" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.24883693</v>
+        <v>100.34066269</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>37325.54</v>
+        <v>44286.15</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
-      <c r="L343" t="s">
-        <v>810</v>
+      <c r="L343">
+        <v>-101.75</v>
       </c>
       <c r="M343" s="1">
-        <v>37325.54</v>
+        <v>44286.15</v>
       </c>
       <c r="N343" s="1">
-        <v>36126.32</v>
+        <v>44184.4</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="B344" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="C344" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.00422227</v>
+        <v>100.27760445</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>633.34</v>
+        <v>55520.89</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>-203.76</v>
+        <v>338.94</v>
       </c>
       <c r="M344" s="1">
-        <v>633.34</v>
+        <v>55520.89</v>
       </c>
       <c r="N344" s="1">
-        <v>429.58</v>
+        <v>55859.83</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="B345" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="C345" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.00882512</v>
+        <v>100.2797342</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>1103.14</v>
+        <v>83920.26</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
       <c r="L345">
-        <v>-898.71</v>
+        <v>547.57</v>
       </c>
       <c r="M345" s="1">
-        <v>1103.14</v>
+        <v>83920.26</v>
       </c>
       <c r="N345" s="1">
-        <v>204.43</v>
+        <v>84467.83</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="B346" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C346" s="1">
-        <v>1800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>99.99633833</v>
+        <v>100.12339673</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-65.91</v>
+        <v>18509.51</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
       <c r="L346">
-        <v>-110.82</v>
+        <v>254.2</v>
       </c>
       <c r="M346" s="1">
-        <v>-65.91</v>
+        <v>18509.51</v>
       </c>
       <c r="N346" s="1">
-        <v>-176.73</v>
+        <v>18763.71</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="B347" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="C347" s="1">
-        <v>45000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.278082</v>
+        <v>100.300979</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>125136.9</v>
+        <v>75244.75</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
       <c r="L347" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="M347" s="1">
-        <v>125136.9</v>
+        <v>75244.75</v>
       </c>
       <c r="N347" s="1">
-        <v>131198.89</v>
+        <v>77043.27</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="B348" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="C348" s="1">
-        <v>15500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.63150639</v>
+        <v>100.2904313</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>97883.49</v>
+        <v>29043.13</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
       <c r="L348">
-        <v>-502.03</v>
+        <v>182.87</v>
       </c>
       <c r="M348" s="1">
-        <v>97883.49</v>
+        <v>29043.13</v>
       </c>
       <c r="N348" s="1">
-        <v>97381.46</v>
+        <v>29226.0</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="B349" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C349" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.41777425</v>
+        <v>100.2934384</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>16710.97</v>
+        <v>58687.68</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>-47.94</v>
+        <v>559.08</v>
       </c>
       <c r="M349" s="1">
-        <v>16710.97</v>
+        <v>58687.68</v>
       </c>
       <c r="N349" s="1">
-        <v>16663.03</v>
+        <v>59246.76</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B350" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="C350" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.4215228</v>
+        <v>100.3100426</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>42152.28</v>
+        <v>62008.52</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
-      <c r="L350">
-        <v>260.15</v>
+      <c r="L350" t="s">
+        <v>828</v>
       </c>
       <c r="M350" s="1">
-        <v>42152.28</v>
+        <v>62008.52</v>
       </c>
       <c r="N350" s="1">
-        <v>42412.43</v>
+        <v>63126.85</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="B351" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C351" s="1">
-        <v>10000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.4653148</v>
+        <v>100.36741293</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>46531.48</v>
+        <v>27155.49</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
       <c r="L351">
-        <v>214.61</v>
+        <v>278.45</v>
       </c>
       <c r="M351" s="1">
-        <v>46531.48</v>
+        <v>27155.49</v>
       </c>
       <c r="N351" s="1">
-        <v>46746.09</v>
+        <v>27433.94</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="B352" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C352" s="1">
-        <v>2200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.37752864</v>
+        <v>100.067786</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>8305.63</v>
+        <v>13557.2</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
-      <c r="L352">
-        <v>-79.3</v>
+      <c r="L352" t="s">
+        <v>833</v>
       </c>
       <c r="M352" s="1">
-        <v>8305.63</v>
+        <v>13557.2</v>
       </c>
       <c r="N352" s="1">
-        <v>8226.33</v>
+        <v>8870.74</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="B353" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="C353" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.2173204</v>
+        <v>100.03055533</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>43464.08</v>
+        <v>1833.32</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
-      <c r="L353" t="s">
-        <v>832</v>
+      <c r="L353">
+        <v>-909.36</v>
       </c>
       <c r="M353" s="1">
-        <v>43464.08</v>
+        <v>1833.32</v>
       </c>
       <c r="N353" s="1">
-        <v>41254.64</v>
+        <v>923.96</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B354" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="C354" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.23539136</v>
+        <v>100.0826993</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>58847.84</v>
+        <v>8269.93</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
       <c r="L354" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="M354" s="1">
-        <v>58847.84</v>
+        <v>8269.93</v>
       </c>
       <c r="N354" s="1">
-        <v>56197.85</v>
+        <v>4730.23</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="B355" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C355" s="1">
-        <v>6070000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.29483542</v>
+        <v>100.14143233</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>17896.51</v>
+        <v>21214.85</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
-      <c r="L355">
-        <v>-650.28</v>
+      <c r="L355" t="s">
+        <v>840</v>
       </c>
       <c r="M355" s="1">
-        <v>17896.51</v>
+        <v>21214.85</v>
       </c>
       <c r="N355" s="1">
-        <v>17246.23</v>
+        <v>17527.38</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="B356" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="C356" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.0125066</v>
+        <v>99.99627327</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>3751.98</v>
+        <v>-559.01</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356">
-        <v>-438.49</v>
+        <v>-768.74</v>
       </c>
       <c r="M356" s="1">
-        <v>3751.98</v>
+        <v>-559.01</v>
       </c>
       <c r="N356" s="1">
-        <v>3313.49</v>
+        <v>-1327.75</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="B357" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="C357" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.00331195</v>
+        <v>99.91483008</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>662.39</v>
+        <v>-10646.24</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
       <c r="L357" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="M357" s="1">
-        <v>662.39</v>
+        <v>-10646.24</v>
       </c>
       <c r="N357" s="1">
-        <v>-500.11</v>
+        <v>-15659.91</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B358" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C358" s="1">
-        <v>10000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.0050248</v>
+        <v>99.89009111</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>502.48</v>
+        <v>-1978.36</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358">
-        <v>0.0</v>
+        <v>-745.48</v>
       </c>
       <c r="M358" s="1">
-        <v>502.48</v>
+        <v>-1978.36</v>
       </c>
       <c r="N358" s="1">
-        <v>502.48</v>
+        <v>-2723.84</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="B359" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="C359" s="1">
-        <v>4750000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.46850442</v>
+        <v>99.9527424</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>22253.96</v>
+        <v>-4725.76</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
-      <c r="L359">
-        <v>23.62</v>
+      <c r="L359" t="s">
+        <v>850</v>
       </c>
       <c r="M359" s="1">
-        <v>22253.96</v>
+        <v>-4725.76</v>
       </c>
       <c r="N359" s="1">
-        <v>22277.58</v>
+        <v>-6855.87</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="B360" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="C360" s="1">
-        <v>2000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.462585</v>
+        <v>99.989678</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>9251.7</v>
+        <v>-1548.3</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
       <c r="L360">
-        <v>-0.53</v>
+        <v>-526.94</v>
       </c>
       <c r="M360" s="1">
-        <v>9251.7</v>
+        <v>-1548.3</v>
       </c>
       <c r="N360" s="1">
-        <v>9251.17</v>
+        <v>-2075.24</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="B361" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="C361" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.40941067</v>
+        <v>99.97629293</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>30705.8</v>
+        <v>-7112.12</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
-      <c r="L361">
-        <v>0.32</v>
+      <c r="L361" t="s">
+        <v>854</v>
       </c>
       <c r="M361" s="1">
-        <v>30705.8</v>
+        <v>-7112.12</v>
       </c>
       <c r="N361" s="1">
-        <v>30706.12</v>
+        <v>-10924.33</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="B362" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="C362" s="1">
-        <v>7000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.63256929</v>
+        <v>100.19826196</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>44279.85</v>
+        <v>89217.88</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
-      <c r="L362">
-        <v>-199.99</v>
+      <c r="L362" t="s">
+        <v>857</v>
       </c>
       <c r="M362" s="1">
-        <v>44279.85</v>
+        <v>89217.88</v>
       </c>
       <c r="N362" s="1">
-        <v>44079.86</v>
+        <v>96597.71</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="B363" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="C363" s="1">
-        <v>1950000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.5174441</v>
+        <v>100.48225723</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>10090.16</v>
+        <v>74749.87</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
       <c r="L363">
-        <v>18.15</v>
+        <v>-605.95</v>
       </c>
       <c r="M363" s="1">
-        <v>10090.16</v>
+        <v>74749.87</v>
       </c>
       <c r="N363" s="1">
-        <v>10108.31</v>
+        <v>74143.92</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="B364" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="C364" s="1">
-        <v>3124000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.40966549</v>
+        <v>100.3084855</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>12797.95</v>
+        <v>12339.42</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
       <c r="L364">
-        <v>70.97</v>
+        <v>-63.03</v>
       </c>
       <c r="M364" s="1">
-        <v>12797.95</v>
+        <v>12339.42</v>
       </c>
       <c r="N364" s="1">
-        <v>12868.92</v>
+        <v>12276.39</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="B365" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="C365" s="1">
-        <v>2609000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.4821652</v>
+        <v>100.3140029</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>12579.69</v>
+        <v>31400.29</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>44.5</v>
+        <v>393.85</v>
       </c>
       <c r="M365" s="1">
-        <v>12579.69</v>
+        <v>31400.29</v>
       </c>
       <c r="N365" s="1">
-        <v>12624.19</v>
+        <v>31794.14</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="B366" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="C366" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.3826604</v>
+        <v>100.3502763</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>19133.02</v>
+        <v>35027.63</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>152.22</v>
+        <v>367.64</v>
       </c>
       <c r="M366" s="1">
-        <v>19133.02</v>
+        <v>35027.63</v>
       </c>
       <c r="N366" s="1">
-        <v>19285.24</v>
+        <v>35395.27</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="B367" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="C367" s="1">
-        <v>15000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.4701368</v>
+        <v>100.27144545</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>70520.52</v>
+        <v>5971.8</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>611.69</v>
+        <v>-149.15</v>
       </c>
       <c r="M367" s="1">
-        <v>70520.52</v>
+        <v>5971.8</v>
       </c>
       <c r="N367" s="1">
-        <v>71132.21</v>
+        <v>5822.65</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="B368" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="C368" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.5615682</v>
+        <v>100.11407625</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>28078.41</v>
+        <v>22815.25</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
-      <c r="L368">
-        <v>100.62</v>
+      <c r="L368" t="s">
+        <v>870</v>
       </c>
       <c r="M368" s="1">
-        <v>28078.41</v>
+        <v>22815.25</v>
       </c>
       <c r="N368" s="1">
-        <v>28179.03</v>
+        <v>16998.24</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="B369" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="C369" s="1">
-        <v>4000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.44037025</v>
+        <v>100.12942348</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>17614.81</v>
+        <v>32355.87</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
-      <c r="L369">
-        <v>68.23</v>
+      <c r="L369" t="s">
+        <v>872</v>
       </c>
       <c r="M369" s="1">
-        <v>17614.81</v>
+        <v>32355.87</v>
       </c>
       <c r="N369" s="1">
-        <v>17683.04</v>
+        <v>25380.09</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="B370" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="C370" s="1">
-        <v>5300000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.96009113</v>
+        <v>100.16688583</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-2115.17</v>
+        <v>10129.97</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
-      <c r="L370">
-        <v>-86.31</v>
+      <c r="L370" t="s">
+        <v>875</v>
       </c>
       <c r="M370" s="1">
-        <v>-2115.17</v>
+        <v>10129.97</v>
       </c>
       <c r="N370" s="1">
-        <v>-2201.48</v>
+        <v>8335.92</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="B371" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
       <c r="C371" s="1">
-        <v>5850000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.00890034</v>
+        <v>100.00014727</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>520.67</v>
+        <v>44.18</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
-      <c r="L371">
-        <v>0.0</v>
+      <c r="L371" t="s">
+        <v>878</v>
       </c>
       <c r="M371" s="1">
-        <v>520.67</v>
+        <v>44.18</v>
       </c>
       <c r="N371" s="1">
-        <v>520.67</v>
+        <v>-1200.06</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="B372" t="s">
-        <v>870</v>
+        <v>880</v>
       </c>
       <c r="C372" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.5759192</v>
+        <v>99.90967135</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>57591.92</v>
+        <v>-18065.73</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
-      <c r="L372">
-        <v>-265.71</v>
+      <c r="L372" t="s">
+        <v>881</v>
       </c>
       <c r="M372" s="1">
-        <v>57591.92</v>
+        <v>-18065.73</v>
       </c>
       <c r="N372" s="1">
-        <v>57326.21</v>
+        <v>-25883.78</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="B373" t="s">
-        <v>870</v>
+        <v>883</v>
       </c>
       <c r="C373" s="1">
-        <v>22000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.62162191</v>
+        <v>99.9645105</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>136756.82</v>
+        <v>-3548.95</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
-      <c r="L373">
-        <v>-659.72</v>
+      <c r="L373" t="s">
+        <v>884</v>
       </c>
       <c r="M373" s="1">
-        <v>136756.82</v>
+        <v>-3548.95</v>
       </c>
       <c r="N373" s="1">
-        <v>136097.1</v>
+        <v>-5326.47</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>872</v>
+        <v>885</v>
       </c>
       <c r="B374" t="s">
-        <v>873</v>
+        <v>886</v>
       </c>
       <c r="C374" s="1">
-        <v>4600000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.64268391</v>
+        <v>100.0031376</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>29563.46</v>
+        <v>941.28</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
-        <v>54.46</v>
+        <v>-614.41</v>
       </c>
       <c r="M374" s="1">
-        <v>29563.46</v>
+        <v>941.28</v>
       </c>
       <c r="N374" s="1">
-        <v>29617.92</v>
+        <v>326.87</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>874</v>
+        <v>887</v>
       </c>
       <c r="B375" t="s">
-        <v>873</v>
+        <v>888</v>
       </c>
       <c r="C375" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.456868</v>
+        <v>100.0782539</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>22843.4</v>
+        <v>7825.39</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
-        <v>59.81</v>
+        <v>0.0</v>
       </c>
       <c r="M375" s="1">
-        <v>22843.4</v>
+        <v>7825.39</v>
       </c>
       <c r="N375" s="1">
-        <v>22903.21</v>
+        <v>7825.39</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="B376" t="s">
-        <v>876</v>
+        <v>890</v>
       </c>
       <c r="C376" s="1">
-        <v>8500000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.11772847</v>
+        <v>100.35127768</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>10006.92</v>
+        <v>16685.69</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>112.05</v>
+        <v>48.59</v>
       </c>
       <c r="M376" s="1">
-        <v>10006.92</v>
+        <v>16685.69</v>
       </c>
       <c r="N376" s="1">
-        <v>10118.97</v>
+        <v>16734.28</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>877</v>
+        <v>891</v>
       </c>
       <c r="B377" t="s">
-        <v>878</v>
+        <v>892</v>
       </c>
       <c r="C377" s="1">
-        <v>8000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.49223525</v>
+        <v>100.3457575</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>39378.82</v>
+        <v>6915.15</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>-8.0</v>
+        <v>1.69</v>
       </c>
       <c r="M377" s="1">
-        <v>39378.82</v>
+        <v>6915.15</v>
       </c>
       <c r="N377" s="1">
-        <v>39370.82</v>
+        <v>6916.84</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>879</v>
+        <v>893</v>
       </c>
       <c r="B378" t="s">
-        <v>880</v>
+        <v>892</v>
       </c>
       <c r="C378" s="1">
-        <v>5400000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.11590778</v>
+        <v>100.30255533</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>6259.02</v>
+        <v>22691.65</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>22.81</v>
+        <v>19.13</v>
       </c>
       <c r="M378" s="1">
-        <v>6259.02</v>
+        <v>22691.65</v>
       </c>
       <c r="N378" s="1">
-        <v>6281.83</v>
+        <v>22710.78</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>881</v>
+        <v>894</v>
       </c>
       <c r="B379" t="s">
-        <v>882</v>
+        <v>895</v>
       </c>
       <c r="C379" s="1">
-        <v>6377000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>100.62207558</v>
+        <v>100.483295</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>39669.76</v>
+        <v>33830.65</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>-173.34</v>
+        <v>-244.78</v>
       </c>
       <c r="M379" s="1">
-        <v>39669.76</v>
+        <v>33830.65</v>
       </c>
       <c r="N379" s="1">
-        <v>39496.42</v>
+        <v>33585.87</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>883</v>
+        <v>896</v>
       </c>
       <c r="B380" t="s">
-        <v>884</v>
+        <v>897</v>
       </c>
       <c r="C380" s="1">
-        <v>6000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>100.63062033</v>
+        <v>100.39326</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>37837.22</v>
+        <v>7668.57</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
       <c r="L380">
-        <v>-25.66</v>
+        <v>50.13</v>
       </c>
       <c r="M380" s="1">
-        <v>37837.22</v>
+        <v>7668.57</v>
       </c>
       <c r="N380" s="1">
-        <v>37811.56</v>
+        <v>7718.7</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>885</v>
+        <v>898</v>
       </c>
       <c r="B381" t="s">
-        <v>886</v>
+        <v>899</v>
       </c>
       <c r="C381" s="1">
-        <v>40000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.37942453</v>
+        <v>100.30414501</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>151769.81</v>
+        <v>9501.49</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>498.89</v>
+        <v>110.71</v>
       </c>
       <c r="M381" s="1">
-        <v>151769.81</v>
+        <v>9501.49</v>
       </c>
       <c r="N381" s="1">
-        <v>152268.7</v>
+        <v>9612.2</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="B382" t="s">
-        <v>888</v>
+        <v>901</v>
       </c>
       <c r="C382" s="1">
-        <v>6100000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.44664787</v>
+        <v>100.3640161</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>27245.52</v>
+        <v>9497.18</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>193.68</v>
+        <v>83.22</v>
       </c>
       <c r="M382" s="1">
-        <v>27245.52</v>
+        <v>9497.18</v>
       </c>
       <c r="N382" s="1">
-        <v>27439.2</v>
+        <v>9580.4</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="B383" t="s">
-        <v>890</v>
+        <v>903</v>
       </c>
       <c r="C383" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.30885787</v>
+        <v>100.2821728</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>46328.68</v>
+        <v>14108.64</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>398.32</v>
+        <v>237.19</v>
       </c>
       <c r="M383" s="1">
-        <v>46328.68</v>
+        <v>14108.64</v>
       </c>
       <c r="N383" s="1">
-        <v>46727.0</v>
+        <v>14345.83</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>891</v>
+        <v>904</v>
       </c>
       <c r="B384" t="s">
-        <v>892</v>
+        <v>905</v>
       </c>
       <c r="C384" s="1">
-        <v>6630000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>100.56055083</v>
+        <v>100.35571647</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>37164.52</v>
+        <v>53357.47</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
       <c r="L384">
-        <v>115.76</v>
+        <v>988.97</v>
       </c>
       <c r="M384" s="1">
-        <v>37164.52</v>
+        <v>53357.47</v>
       </c>
       <c r="N384" s="1">
-        <v>37280.28</v>
+        <v>54346.44</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>893</v>
+        <v>906</v>
       </c>
       <c r="B385" t="s">
-        <v>892</v>
+        <v>907</v>
       </c>
       <c r="C385" s="1">
-        <v>5300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.46184094</v>
+        <v>100.4293476</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>24477.57</v>
+        <v>21467.38</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
       <c r="L385">
-        <v>77.6</v>
+        <v>45.24</v>
       </c>
       <c r="M385" s="1">
-        <v>24477.57</v>
+        <v>21467.38</v>
       </c>
       <c r="N385" s="1">
-        <v>24555.17</v>
+        <v>21512.62</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>894</v>
+        <v>908</v>
       </c>
       <c r="B386" t="s">
-        <v>895</v>
+        <v>909</v>
       </c>
       <c r="C386" s="1">
-        <v>4700000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>100.68227638</v>
+        <v>100.32976425</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>32066.99</v>
+        <v>13190.57</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
       <c r="L386">
-        <v>140.92</v>
+        <v>127.58</v>
       </c>
       <c r="M386" s="1">
-        <v>32066.99</v>
+        <v>13190.57</v>
       </c>
       <c r="N386" s="1">
-        <v>32207.91</v>
+        <v>13318.15</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>896</v>
+        <v>910</v>
       </c>
       <c r="B387" t="s">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="C387" s="1">
-        <v>6000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>100.44712783</v>
+        <v>99.85591698</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>26827.67</v>
+        <v>-7636.4</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
-      <c r="L387">
-        <v>123.9</v>
+      <c r="L387" t="s">
+        <v>912</v>
       </c>
       <c r="M387" s="1">
-        <v>26827.67</v>
+        <v>-7636.4</v>
       </c>
       <c r="N387" s="1">
-        <v>26951.57</v>
+        <v>-9705.88</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>897</v>
+        <v>913</v>
       </c>
       <c r="B388" t="s">
-        <v>895</v>
+        <v>914</v>
       </c>
       <c r="C388" s="1">
-        <v>8200000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>100.6760072</v>
+        <v>99.92659436</v>
       </c>
       <c r="E388" s="1">
         <v>0.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>55432.59</v>
+        <v>-4294.23</v>
       </c>
       <c r="J388" s="1">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0.0</v>
       </c>
-      <c r="L388">
-        <v>210.78</v>
+      <c r="L388" t="s">
+        <v>915</v>
       </c>
       <c r="M388" s="1">
-        <v>55432.59</v>
+        <v>-4294.23</v>
       </c>
       <c r="N388" s="1">
-        <v>55643.37</v>
+        <v>-5932.98</v>
       </c>
       <c r="O388" s="1">
         <v>0.0</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>898</v>
+        <v>916</v>
       </c>
       <c r="B389" t="s">
-        <v>899</v>
+        <v>917</v>
       </c>
       <c r="C389" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>100.13094216</v>
+        <v>99.99452727</v>
       </c>
       <c r="E389" s="1">
         <v>0.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>16367.77</v>
+        <v>-820.91</v>
       </c>
       <c r="J389" s="1">
         <v>0</v>
       </c>
       <c r="K389">
         <v>0.0</v>
       </c>
-      <c r="L389" t="s">
-        <v>900</v>
+      <c r="L389">
+        <v>-545.89</v>
       </c>
       <c r="M389" s="1">
-        <v>16367.77</v>
+        <v>-820.91</v>
       </c>
       <c r="N389" s="1">
-        <v>14746.51</v>
+        <v>-1366.8</v>
       </c>
       <c r="O389" s="1">
         <v>0.0</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>901</v>
+        <v>918</v>
       </c>
       <c r="B390" t="s">
-        <v>902</v>
+        <v>919</v>
       </c>
       <c r="C390" s="1">
-        <v>10100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>100.30364713</v>
+        <v>100.4366461</v>
       </c>
       <c r="E390" s="1">
         <v>0.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>0.0</v>
       </c>
       <c r="I390" s="1">
-        <v>30668.36</v>
+        <v>43664.61</v>
       </c>
       <c r="J390" s="1">
         <v>0</v>
       </c>
       <c r="K390">
         <v>0.0</v>
       </c>
       <c r="L390">
-        <v>-743.61</v>
+        <v>-305.73</v>
       </c>
       <c r="M390" s="1">
-        <v>30668.36</v>
+        <v>43664.61</v>
       </c>
       <c r="N390" s="1">
-        <v>29924.75</v>
+        <v>43358.88</v>
       </c>
       <c r="O390" s="1">
         <v>0.0</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>903</v>
+        <v>920</v>
       </c>
       <c r="B391" t="s">
-        <v>904</v>
+        <v>919</v>
       </c>
       <c r="C391" s="1">
-        <v>25000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.2652388</v>
+        <v>100.47433086</v>
       </c>
       <c r="E391" s="1">
         <v>0.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
         <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>66309.7</v>
+        <v>104352.79</v>
       </c>
       <c r="J391" s="1">
         <v>0</v>
       </c>
       <c r="K391">
         <v>0.0</v>
       </c>
-      <c r="L391" t="s">
-        <v>905</v>
+      <c r="L391">
+        <v>-768.85</v>
       </c>
       <c r="M391" s="1">
-        <v>66309.7</v>
+        <v>104352.79</v>
       </c>
       <c r="N391" s="1">
-        <v>63389.79</v>
+        <v>103583.94</v>
       </c>
       <c r="O391" s="1">
         <v>0.0</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>906</v>
+        <v>921</v>
       </c>
       <c r="B392" t="s">
-        <v>907</v>
+        <v>922</v>
       </c>
       <c r="C392" s="1">
-        <v>25000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>100.1817822</v>
+        <v>100.49427652</v>
       </c>
       <c r="E392" s="1">
         <v>0.0</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>0.0</v>
       </c>
       <c r="I392" s="1">
-        <v>45445.55</v>
+        <v>22736.72</v>
       </c>
       <c r="J392" s="1">
         <v>0</v>
       </c>
       <c r="K392">
         <v>0.0</v>
       </c>
-      <c r="L392" t="s">
-        <v>908</v>
+      <c r="L392">
+        <v>85.71</v>
       </c>
       <c r="M392" s="1">
-        <v>45445.55</v>
+        <v>22736.72</v>
       </c>
       <c r="N392" s="1">
-        <v>43140.7</v>
+        <v>22822.43</v>
       </c>
       <c r="O392" s="1">
         <v>0.0</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>909</v>
+        <v>923</v>
       </c>
       <c r="B393" t="s">
-        <v>910</v>
+        <v>922</v>
       </c>
       <c r="C393" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.36499125</v>
+        <v>100.3424138</v>
       </c>
       <c r="E393" s="1">
         <v>0.0</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
         <v>0.0</v>
       </c>
       <c r="I393" s="1">
-        <v>145996.5</v>
+        <v>17120.69</v>
       </c>
       <c r="J393" s="1">
         <v>0</v>
       </c>
       <c r="K393">
         <v>0.0</v>
       </c>
-      <c r="L393" t="s">
-        <v>911</v>
+      <c r="L393">
+        <v>105.98</v>
       </c>
       <c r="M393" s="1">
-        <v>145996.5</v>
+        <v>17120.69</v>
       </c>
       <c r="N393" s="1">
-        <v>147280.11</v>
+        <v>17226.67</v>
       </c>
       <c r="O393" s="1">
         <v>0.0</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>912</v>
+        <v>924</v>
       </c>
       <c r="B394" t="s">
-        <v>913</v>
+        <v>925</v>
       </c>
       <c r="C394" s="1">
-        <v>25000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>100.236372</v>
+        <v>100.07144765</v>
       </c>
       <c r="E394" s="1">
         <v>0.0</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
         <v>0.0</v>
       </c>
       <c r="I394" s="1">
-        <v>59093.0</v>
+        <v>6073.05</v>
       </c>
       <c r="J394" s="1">
         <v>0</v>
       </c>
       <c r="K394">
         <v>0.0</v>
       </c>
       <c r="L394">
-        <v>410.8</v>
+        <v>173.51</v>
       </c>
       <c r="M394" s="1">
-        <v>59093.0</v>
+        <v>6073.05</v>
       </c>
       <c r="N394" s="1">
-        <v>59503.8</v>
+        <v>6246.56</v>
       </c>
       <c r="O394" s="1">
         <v>0.0</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>914</v>
+        <v>926</v>
       </c>
       <c r="B395" t="s">
-        <v>915</v>
+        <v>927</v>
       </c>
       <c r="C395" s="1">
-        <v>7996000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>100.55973999</v>
+        <v>100.36967938</v>
       </c>
       <c r="E395" s="1">
         <v>0.0</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
         <v>0.0</v>
       </c>
       <c r="I395" s="1">
-        <v>44756.81</v>
+        <v>29574.35</v>
       </c>
       <c r="J395" s="1">
         <v>0</v>
       </c>
       <c r="K395">
         <v>0.0</v>
       </c>
       <c r="L395">
-        <v>-33.75</v>
+        <v>-12.25</v>
       </c>
       <c r="M395" s="1">
-        <v>44756.81</v>
+        <v>29574.35</v>
       </c>
       <c r="N395" s="1">
-        <v>44723.06</v>
+        <v>29562.1</v>
       </c>
       <c r="O395" s="1">
         <v>0.0</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>916</v>
+        <v>928</v>
       </c>
       <c r="B396" t="s">
-        <v>917</v>
+        <v>929</v>
       </c>
       <c r="C396" s="1">
-        <v>2900000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.58829069</v>
+        <v>100.06989593</v>
       </c>
       <c r="E396" s="1">
         <v>0.0</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
         <v>0.0</v>
       </c>
       <c r="I396" s="1">
-        <v>17060.43</v>
+        <v>3774.38</v>
       </c>
       <c r="J396" s="1">
         <v>0</v>
       </c>
       <c r="K396">
         <v>0.0</v>
       </c>
       <c r="L396">
-        <v>-43.98</v>
+        <v>47.34</v>
       </c>
       <c r="M396" s="1">
-        <v>17060.43</v>
+        <v>3774.38</v>
       </c>
       <c r="N396" s="1">
-        <v>17016.45</v>
+        <v>3821.72</v>
       </c>
       <c r="O396" s="1">
         <v>0.0</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>918</v>
+        <v>930</v>
       </c>
       <c r="B397" t="s">
-        <v>919</v>
+        <v>931</v>
       </c>
       <c r="C397" s="1">
-        <v>20000000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D397" s="1">
-        <v>100.023854</v>
+        <v>100.47480273</v>
       </c>
       <c r="E397" s="1">
         <v>0.0</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
         <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>4770.8</v>
+        <v>30278.17</v>
       </c>
       <c r="J397" s="1">
         <v>0</v>
       </c>
       <c r="K397">
         <v>0.0</v>
       </c>
       <c r="L397">
-        <v>-505.66</v>
+        <v>-205.9</v>
       </c>
       <c r="M397" s="1">
-        <v>4770.8</v>
+        <v>30278.17</v>
       </c>
       <c r="N397" s="1">
-        <v>4265.14</v>
+        <v>30072.27</v>
       </c>
       <c r="O397" s="1">
         <v>0.0</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>920</v>
+        <v>932</v>
       </c>
       <c r="B398" t="s">
-        <v>921</v>
+        <v>933</v>
       </c>
       <c r="C398" s="1">
-        <v>25000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D398" s="1">
-        <v>100.47774676</v>
+        <v>100.48338583</v>
       </c>
       <c r="E398" s="1">
         <v>0.0</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
         <v>0.0</v>
       </c>
       <c r="I398" s="1">
-        <v>119436.69</v>
+        <v>29003.15</v>
       </c>
       <c r="J398" s="1">
         <v>0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
-        <v>260.94</v>
+        <v>-14.54</v>
       </c>
       <c r="M398" s="1">
-        <v>119436.69</v>
+        <v>29003.15</v>
       </c>
       <c r="N398" s="1">
-        <v>119697.63</v>
+        <v>28988.61</v>
       </c>
       <c r="O398" s="1">
         <v>0.0</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>922</v>
+        <v>934</v>
       </c>
       <c r="B399" t="s">
-        <v>923</v>
+        <v>935</v>
       </c>
       <c r="C399" s="1">
-        <v>14000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D399" s="1">
-        <v>100.02315857</v>
+        <v>100.27833725</v>
       </c>
       <c r="E399" s="1">
         <v>0.0</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
         <v>0.0</v>
       </c>
       <c r="I399" s="1">
-        <v>3242.2</v>
+        <v>111334.9</v>
       </c>
       <c r="J399" s="1">
         <v>0</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
       <c r="L399">
-        <v>-351.62</v>
+        <v>782.32</v>
       </c>
       <c r="M399" s="1">
-        <v>3242.2</v>
+        <v>111334.9</v>
       </c>
       <c r="N399" s="1">
-        <v>2890.58</v>
+        <v>112117.22</v>
       </c>
       <c r="O399" s="1">
         <v>0.0</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>924</v>
+        <v>936</v>
       </c>
       <c r="B400" t="s">
-        <v>925</v>
+        <v>937</v>
       </c>
       <c r="C400" s="1">
-        <v>25000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D400" s="1">
-        <v>100.2975232</v>
+        <v>100.33529672</v>
       </c>
       <c r="E400" s="1">
         <v>0.0</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>74380.8</v>
+        <v>20453.1</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
-        <v>410.8</v>
+        <v>301.23</v>
       </c>
       <c r="M400" s="1">
-        <v>74380.8</v>
+        <v>20453.1</v>
       </c>
       <c r="N400" s="1">
-        <v>74791.6</v>
+        <v>20754.33</v>
       </c>
       <c r="O400" s="1">
         <v>0.0</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>926</v>
+        <v>938</v>
       </c>
       <c r="B401" t="s">
-        <v>925</v>
+        <v>939</v>
       </c>
       <c r="C401" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D401" s="1">
-        <v>100.17783056</v>
+        <v>100.22131847</v>
       </c>
       <c r="E401" s="1">
         <v>0.0</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
         <v>0.0</v>
       </c>
       <c r="I401" s="1">
-        <v>44457.64</v>
+        <v>33197.77</v>
       </c>
       <c r="J401" s="1">
         <v>0</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
       <c r="L401">
-        <v>410.8</v>
+        <v>628.24</v>
       </c>
       <c r="M401" s="1">
-        <v>44457.64</v>
+        <v>33197.77</v>
       </c>
       <c r="N401" s="1">
-        <v>44868.44</v>
+        <v>33826.01</v>
       </c>
       <c r="O401" s="1">
         <v>0.0</v>
       </c>
       <c r="P401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
-        <v>927</v>
+        <v>940</v>
       </c>
       <c r="B402" t="s">
-        <v>928</v>
+        <v>941</v>
       </c>
       <c r="C402" s="1">
-        <v>20000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D402" s="1">
-        <v>100.4384971</v>
+        <v>100.42839819</v>
       </c>
       <c r="E402" s="1">
         <v>0.0</v>
       </c>
       <c r="F402" t="s">
         <v>8</v>
       </c>
       <c r="G402">
         <v>1.0</v>
       </c>
       <c r="H402" s="1">
         <v>0.0</v>
       </c>
       <c r="I402" s="1">
-        <v>87699.42</v>
+        <v>28402.8</v>
       </c>
       <c r="J402" s="1">
         <v>0</v>
       </c>
       <c r="K402">
         <v>0.0</v>
       </c>
       <c r="L402">
-        <v>452.25</v>
+        <v>57.23</v>
       </c>
       <c r="M402" s="1">
-        <v>87699.42</v>
+        <v>28402.8</v>
       </c>
       <c r="N402" s="1">
-        <v>88151.67</v>
+        <v>28460.03</v>
       </c>
       <c r="O402" s="1">
         <v>0.0</v>
       </c>
       <c r="P402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
-        <v>929</v>
+        <v>942</v>
       </c>
       <c r="B403" t="s">
-        <v>930</v>
+        <v>941</v>
       </c>
       <c r="C403" s="1">
-        <v>10000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D403" s="1">
-        <v>99.9949889</v>
+        <v>100.34707377</v>
       </c>
       <c r="E403" s="1">
         <v>0.0</v>
       </c>
       <c r="F403" t="s">
         <v>8</v>
       </c>
       <c r="G403">
         <v>1.0</v>
       </c>
       <c r="H403" s="1">
         <v>0.0</v>
       </c>
       <c r="I403" s="1">
-        <v>-501.11</v>
+        <v>18394.91</v>
       </c>
       <c r="J403" s="1">
         <v>0</v>
       </c>
       <c r="K403">
         <v>0.0</v>
       </c>
-      <c r="L403" t="s">
-        <v>931</v>
+      <c r="L403">
+        <v>146.08</v>
       </c>
       <c r="M403" s="1">
-        <v>-501.11</v>
+        <v>18394.91</v>
       </c>
       <c r="N403" s="1">
-        <v>-12201.11</v>
+        <v>18540.99</v>
       </c>
       <c r="O403" s="1">
         <v>0.0</v>
       </c>
       <c r="P403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404" t="s">
-        <v>932</v>
+        <v>943</v>
       </c>
       <c r="B404" t="s">
-        <v>933</v>
+        <v>944</v>
       </c>
       <c r="C404" s="1">
-        <v>5000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D404" s="1">
-        <v>99.9942642</v>
+        <v>100.53207213</v>
       </c>
       <c r="E404" s="1">
         <v>0.0</v>
       </c>
       <c r="F404" t="s">
         <v>8</v>
       </c>
       <c r="G404">
         <v>1.0</v>
       </c>
       <c r="H404" s="1">
         <v>0.0</v>
       </c>
       <c r="I404" s="1">
-        <v>-286.79</v>
+        <v>25007.39</v>
       </c>
       <c r="J404" s="1">
         <v>0</v>
       </c>
       <c r="K404">
         <v>0.0</v>
       </c>
-      <c r="L404" t="s">
-        <v>934</v>
+      <c r="L404">
+        <v>262.9</v>
       </c>
       <c r="M404" s="1">
-        <v>-286.79</v>
+        <v>25007.39</v>
       </c>
       <c r="N404" s="1">
-        <v>-7136.16</v>
+        <v>25270.29</v>
       </c>
       <c r="O404" s="1">
         <v>0.0</v>
       </c>
       <c r="P404">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:16">
+      <c r="A405" t="s">
+        <v>945</v>
+      </c>
+      <c r="B405" t="s">
+        <v>944</v>
+      </c>
+      <c r="C405" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D405" s="1">
+        <v>100.33582267</v>
+      </c>
+      <c r="E405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F405" t="s">
+        <v>8</v>
+      </c>
+      <c r="G405">
+        <v>1.0</v>
+      </c>
+      <c r="H405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I405" s="1">
+        <v>20149.36</v>
+      </c>
+      <c r="J405" s="1">
+        <v>0</v>
+      </c>
+      <c r="K405">
+        <v>0.0</v>
+      </c>
+      <c r="L405">
+        <v>233.61</v>
+      </c>
+      <c r="M405" s="1">
+        <v>20149.36</v>
+      </c>
+      <c r="N405" s="1">
+        <v>20382.97</v>
+      </c>
+      <c r="O405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P405">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="406" spans="1:16">
+      <c r="A406" t="s">
+        <v>946</v>
+      </c>
+      <c r="B406" t="s">
+        <v>944</v>
+      </c>
+      <c r="C406" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="D406" s="1">
+        <v>100.52613805</v>
+      </c>
+      <c r="E406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F406" t="s">
+        <v>8</v>
+      </c>
+      <c r="G406">
+        <v>1.0</v>
+      </c>
+      <c r="H406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I406" s="1">
+        <v>43143.32</v>
+      </c>
+      <c r="J406" s="1">
+        <v>0</v>
+      </c>
+      <c r="K406">
+        <v>0.0</v>
+      </c>
+      <c r="L406">
+        <v>394.77</v>
+      </c>
+      <c r="M406" s="1">
+        <v>43143.32</v>
+      </c>
+      <c r="N406" s="1">
+        <v>43538.09</v>
+      </c>
+      <c r="O406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P406">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="407" spans="1:16">
+      <c r="A407" t="s">
+        <v>947</v>
+      </c>
+      <c r="B407" t="s">
+        <v>948</v>
+      </c>
+      <c r="C407" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D407" s="1">
+        <v>100.05941952</v>
+      </c>
+      <c r="E407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F407" t="s">
+        <v>8</v>
+      </c>
+      <c r="G407">
+        <v>1.0</v>
+      </c>
+      <c r="H407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I407" s="1">
+        <v>7427.44</v>
+      </c>
+      <c r="J407" s="1">
+        <v>0</v>
+      </c>
+      <c r="K407">
+        <v>0.0</v>
+      </c>
+      <c r="L407" t="s">
+        <v>949</v>
+      </c>
+      <c r="M407" s="1">
+        <v>7427.44</v>
+      </c>
+      <c r="N407" s="1">
+        <v>3959.71</v>
+      </c>
+      <c r="O407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P407">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="408" spans="1:16">
+      <c r="A408" t="s">
+        <v>950</v>
+      </c>
+      <c r="B408" t="s">
+        <v>951</v>
+      </c>
+      <c r="C408" s="1">
+        <v>10100000.0</v>
+      </c>
+      <c r="D408" s="1">
+        <v>100.20263733</v>
+      </c>
+      <c r="E408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F408" t="s">
+        <v>8</v>
+      </c>
+      <c r="G408">
+        <v>1.0</v>
+      </c>
+      <c r="H408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I408" s="1">
+        <v>20466.37</v>
+      </c>
+      <c r="J408" s="1">
+        <v>0</v>
+      </c>
+      <c r="K408">
+        <v>0.0</v>
+      </c>
+      <c r="L408" t="s">
+        <v>952</v>
+      </c>
+      <c r="M408" s="1">
+        <v>20466.37</v>
+      </c>
+      <c r="N408" s="1">
+        <v>18836.7</v>
+      </c>
+      <c r="O408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P408">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="409" spans="1:16">
+      <c r="A409" t="s">
+        <v>953</v>
+      </c>
+      <c r="B409" t="s">
+        <v>954</v>
+      </c>
+      <c r="C409" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D409" s="1">
+        <v>100.15883224</v>
+      </c>
+      <c r="E409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F409" t="s">
+        <v>8</v>
+      </c>
+      <c r="G409">
+        <v>1.0</v>
+      </c>
+      <c r="H409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I409" s="1">
+        <v>39708.06</v>
+      </c>
+      <c r="J409" s="1">
+        <v>0</v>
+      </c>
+      <c r="K409">
+        <v>0.0</v>
+      </c>
+      <c r="L409" t="s">
+        <v>955</v>
+      </c>
+      <c r="M409" s="1">
+        <v>39708.06</v>
+      </c>
+      <c r="N409" s="1">
+        <v>33091.9</v>
+      </c>
+      <c r="O409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P409">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="410" spans="1:16">
+      <c r="A410" t="s">
+        <v>956</v>
+      </c>
+      <c r="B410" t="s">
+        <v>957</v>
+      </c>
+      <c r="C410" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D410" s="1">
+        <v>100.09628016</v>
+      </c>
+      <c r="E410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F410" t="s">
+        <v>8</v>
+      </c>
+      <c r="G410">
+        <v>1.0</v>
+      </c>
+      <c r="H410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I410" s="1">
+        <v>24070.04</v>
+      </c>
+      <c r="J410" s="1">
+        <v>0</v>
+      </c>
+      <c r="K410">
+        <v>0.0</v>
+      </c>
+      <c r="L410" t="s">
+        <v>958</v>
+      </c>
+      <c r="M410" s="1">
+        <v>24070.04</v>
+      </c>
+      <c r="N410" s="1">
+        <v>18006.41</v>
+      </c>
+      <c r="O410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P410">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="411" spans="1:16">
+      <c r="A411" t="s">
+        <v>959</v>
+      </c>
+      <c r="B411" t="s">
+        <v>960</v>
+      </c>
+      <c r="C411" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="D411" s="1">
+        <v>100.02431729</v>
+      </c>
+      <c r="E411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F411" t="s">
+        <v>8</v>
+      </c>
+      <c r="G411">
+        <v>1.0</v>
+      </c>
+      <c r="H411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I411" s="1">
+        <v>1702.21</v>
+      </c>
+      <c r="J411" s="1">
+        <v>0</v>
+      </c>
+      <c r="K411">
+        <v>0.0</v>
+      </c>
+      <c r="L411">
+        <v>-199.95</v>
+      </c>
+      <c r="M411" s="1">
+        <v>1702.21</v>
+      </c>
+      <c r="N411" s="1">
+        <v>1502.26</v>
+      </c>
+      <c r="O411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P411">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="412" spans="1:16">
+      <c r="A412" t="s">
+        <v>961</v>
+      </c>
+      <c r="B412" t="s">
+        <v>962</v>
+      </c>
+      <c r="C412" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D412" s="1">
+        <v>100.26691515</v>
+      </c>
+      <c r="E412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F412" t="s">
+        <v>8</v>
+      </c>
+      <c r="G412">
+        <v>1.0</v>
+      </c>
+      <c r="H412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I412" s="1">
+        <v>106766.06</v>
+      </c>
+      <c r="J412" s="1">
+        <v>0</v>
+      </c>
+      <c r="K412">
+        <v>0.0</v>
+      </c>
+      <c r="L412" t="s">
+        <v>963</v>
+      </c>
+      <c r="M412" s="1">
+        <v>106766.06</v>
+      </c>
+      <c r="N412" s="1">
+        <v>108551.35</v>
+      </c>
+      <c r="O412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P412">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="413" spans="1:16">
+      <c r="A413" t="s">
+        <v>964</v>
+      </c>
+      <c r="B413" t="s">
+        <v>965</v>
+      </c>
+      <c r="C413" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D413" s="1">
+        <v>100.16305084</v>
+      </c>
+      <c r="E413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F413" t="s">
+        <v>8</v>
+      </c>
+      <c r="G413">
+        <v>1.0</v>
+      </c>
+      <c r="H413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I413" s="1">
+        <v>40762.71</v>
+      </c>
+      <c r="J413" s="1">
+        <v>0</v>
+      </c>
+      <c r="K413">
+        <v>0.0</v>
+      </c>
+      <c r="L413">
+        <v>615.53</v>
+      </c>
+      <c r="M413" s="1">
+        <v>40762.71</v>
+      </c>
+      <c r="N413" s="1">
+        <v>41378.24</v>
+      </c>
+      <c r="O413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P413">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="414" spans="1:16">
+      <c r="A414" t="s">
+        <v>966</v>
+      </c>
+      <c r="B414" t="s">
+        <v>967</v>
+      </c>
+      <c r="C414" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="D414" s="1">
+        <v>100.42451451</v>
+      </c>
+      <c r="E414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F414" t="s">
+        <v>8</v>
+      </c>
+      <c r="G414">
+        <v>1.0</v>
+      </c>
+      <c r="H414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I414" s="1">
+        <v>33944.18</v>
+      </c>
+      <c r="J414" s="1">
+        <v>0</v>
+      </c>
+      <c r="K414">
+        <v>0.0</v>
+      </c>
+      <c r="L414">
+        <v>-3.84</v>
+      </c>
+      <c r="M414" s="1">
+        <v>33944.18</v>
+      </c>
+      <c r="N414" s="1">
+        <v>33940.34</v>
+      </c>
+      <c r="O414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P414">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="415" spans="1:16">
+      <c r="A415" t="s">
+        <v>968</v>
+      </c>
+      <c r="B415" t="s">
+        <v>969</v>
+      </c>
+      <c r="C415" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D415" s="1">
+        <v>100.44752414</v>
+      </c>
+      <c r="E415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F415" t="s">
+        <v>8</v>
+      </c>
+      <c r="G415">
+        <v>1.0</v>
+      </c>
+      <c r="H415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I415" s="1">
+        <v>12978.2</v>
+      </c>
+      <c r="J415" s="1">
+        <v>0</v>
+      </c>
+      <c r="K415">
+        <v>0.0</v>
+      </c>
+      <c r="L415">
+        <v>-52.04</v>
+      </c>
+      <c r="M415" s="1">
+        <v>12978.2</v>
+      </c>
+      <c r="N415" s="1">
+        <v>12926.16</v>
+      </c>
+      <c r="O415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P415">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="416" spans="1:16">
+      <c r="A416" t="s">
+        <v>970</v>
+      </c>
+      <c r="B416" t="s">
+        <v>971</v>
+      </c>
+      <c r="C416" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D416" s="1">
+        <v>100.00344885</v>
+      </c>
+      <c r="E416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F416" t="s">
+        <v>8</v>
+      </c>
+      <c r="G416">
+        <v>1.0</v>
+      </c>
+      <c r="H416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I416" s="1">
+        <v>689.77</v>
+      </c>
+      <c r="J416" s="1">
+        <v>0</v>
+      </c>
+      <c r="K416">
+        <v>0.0</v>
+      </c>
+      <c r="L416" t="s">
+        <v>972</v>
+      </c>
+      <c r="M416" s="1">
+        <v>689.77</v>
+      </c>
+      <c r="N416" s="1">
+        <v>-761.95</v>
+      </c>
+      <c r="O416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P416">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="417" spans="1:16">
+      <c r="A417" t="s">
+        <v>973</v>
+      </c>
+      <c r="B417" t="s">
+        <v>974</v>
+      </c>
+      <c r="C417" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="D417" s="1">
+        <v>99.96725973</v>
+      </c>
+      <c r="E417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F417" t="s">
+        <v>8</v>
+      </c>
+      <c r="G417">
+        <v>1.0</v>
+      </c>
+      <c r="H417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I417" s="1">
+        <v>-6056.95</v>
+      </c>
+      <c r="J417" s="1">
+        <v>0</v>
+      </c>
+      <c r="K417">
+        <v>0.0</v>
+      </c>
+      <c r="L417">
+        <v>0.0</v>
+      </c>
+      <c r="M417" s="1">
+        <v>-6056.95</v>
+      </c>
+      <c r="N417" s="1">
+        <v>-6056.95</v>
+      </c>
+      <c r="O417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P417">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="418" spans="1:16">
+      <c r="A418" t="s">
+        <v>975</v>
+      </c>
+      <c r="B418" t="s">
+        <v>976</v>
+      </c>
+      <c r="C418" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D418" s="1">
+        <v>99.9972257</v>
+      </c>
+      <c r="E418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F418" t="s">
+        <v>8</v>
+      </c>
+      <c r="G418">
+        <v>1.0</v>
+      </c>
+      <c r="H418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I418" s="1">
+        <v>-832.29</v>
+      </c>
+      <c r="J418" s="1">
+        <v>0</v>
+      </c>
+      <c r="K418">
+        <v>0.0</v>
+      </c>
+      <c r="L418">
+        <v>-89.75</v>
+      </c>
+      <c r="M418" s="1">
+        <v>-832.29</v>
+      </c>
+      <c r="N418" s="1">
+        <v>-922.04</v>
+      </c>
+      <c r="O418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P418">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="419" spans="1:16">
+      <c r="A419" t="s">
+        <v>977</v>
+      </c>
+      <c r="B419" t="s">
+        <v>978</v>
+      </c>
+      <c r="C419" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D419" s="1">
+        <v>100.35965308</v>
+      </c>
+      <c r="E419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F419" t="s">
+        <v>8</v>
+      </c>
+      <c r="G419">
+        <v>1.0</v>
+      </c>
+      <c r="H419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I419" s="1">
+        <v>89913.27</v>
+      </c>
+      <c r="J419" s="1">
+        <v>0</v>
+      </c>
+      <c r="K419">
+        <v>0.0</v>
+      </c>
+      <c r="L419">
+        <v>516.78</v>
+      </c>
+      <c r="M419" s="1">
+        <v>89913.27</v>
+      </c>
+      <c r="N419" s="1">
+        <v>90430.05</v>
+      </c>
+      <c r="O419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P419">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="420" spans="1:16">
+      <c r="A420" t="s">
+        <v>979</v>
+      </c>
+      <c r="B420" t="s">
+        <v>980</v>
+      </c>
+      <c r="C420" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="D420" s="1">
+        <v>100.00311429</v>
+      </c>
+      <c r="E420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F420" t="s">
+        <v>8</v>
+      </c>
+      <c r="G420">
+        <v>1.0</v>
+      </c>
+      <c r="H420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I420" s="1">
+        <v>436.0</v>
+      </c>
+      <c r="J420" s="1">
+        <v>0</v>
+      </c>
+      <c r="K420">
+        <v>0.0</v>
+      </c>
+      <c r="L420" t="s">
+        <v>981</v>
+      </c>
+      <c r="M420" s="1">
+        <v>436.0</v>
+      </c>
+      <c r="N420" s="1">
+        <v>-573.4</v>
+      </c>
+      <c r="O420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P420">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="421" spans="1:16">
+      <c r="A421" t="s">
+        <v>982</v>
+      </c>
+      <c r="B421" t="s">
+        <v>983</v>
+      </c>
+      <c r="C421" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D421" s="1">
+        <v>99.96655587</v>
+      </c>
+      <c r="E421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F421" t="s">
+        <v>8</v>
+      </c>
+      <c r="G421">
+        <v>1.0</v>
+      </c>
+      <c r="H421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I421" s="1">
+        <v>-5016.62</v>
+      </c>
+      <c r="J421" s="1">
+        <v>0</v>
+      </c>
+      <c r="K421">
+        <v>0.0</v>
+      </c>
+      <c r="L421" t="s">
+        <v>984</v>
+      </c>
+      <c r="M421" s="1">
+        <v>-5016.62</v>
+      </c>
+      <c r="N421" s="1">
+        <v>-6124.14</v>
+      </c>
+      <c r="O421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P421">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="422" spans="1:16">
+      <c r="A422" t="s">
+        <v>985</v>
+      </c>
+      <c r="B422" t="s">
+        <v>983</v>
+      </c>
+      <c r="C422" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D422" s="1">
+        <v>99.9555082</v>
+      </c>
+      <c r="E422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F422" t="s">
+        <v>8</v>
+      </c>
+      <c r="G422">
+        <v>1.0</v>
+      </c>
+      <c r="H422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I422" s="1">
+        <v>-6673.77</v>
+      </c>
+      <c r="J422" s="1">
+        <v>0</v>
+      </c>
+      <c r="K422">
+        <v>0.0</v>
+      </c>
+      <c r="L422" t="s">
+        <v>986</v>
+      </c>
+      <c r="M422" s="1">
+        <v>-6673.77</v>
+      </c>
+      <c r="N422" s="1">
+        <v>-8077.33</v>
+      </c>
+      <c r="O422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P422">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="423" spans="1:16">
+      <c r="A423" t="s">
+        <v>987</v>
+      </c>
+      <c r="B423" t="s">
+        <v>988</v>
+      </c>
+      <c r="C423" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D423" s="1">
+        <v>99.99605195</v>
+      </c>
+      <c r="E423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F423" t="s">
+        <v>8</v>
+      </c>
+      <c r="G423">
+        <v>1.0</v>
+      </c>
+      <c r="H423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I423" s="1">
+        <v>-789.61</v>
+      </c>
+      <c r="J423" s="1">
+        <v>0</v>
+      </c>
+      <c r="K423">
+        <v>0.0</v>
+      </c>
+      <c r="L423" t="s">
+        <v>989</v>
+      </c>
+      <c r="M423" s="1">
+        <v>-789.61</v>
+      </c>
+      <c r="N423" s="1">
+        <v>-2287.36</v>
+      </c>
+      <c r="O423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P423">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="424" spans="1:16">
+      <c r="A424" t="s">
+        <v>990</v>
+      </c>
+      <c r="B424" t="s">
+        <v>988</v>
+      </c>
+      <c r="C424" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D424" s="1">
+        <v>100.00036868</v>
+      </c>
+      <c r="E424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F424" t="s">
+        <v>8</v>
+      </c>
+      <c r="G424">
+        <v>1.0</v>
+      </c>
+      <c r="H424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I424" s="1">
+        <v>92.17</v>
+      </c>
+      <c r="J424" s="1">
+        <v>0</v>
+      </c>
+      <c r="K424">
+        <v>0.0</v>
+      </c>
+      <c r="L424" t="s">
+        <v>991</v>
+      </c>
+      <c r="M424" s="1">
+        <v>92.17</v>
+      </c>
+      <c r="N424" s="1">
+        <v>-1650.86</v>
+      </c>
+      <c r="O424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P424">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="425" spans="1:16">
+      <c r="A425" t="s">
+        <v>992</v>
+      </c>
+      <c r="B425" t="s">
+        <v>988</v>
+      </c>
+      <c r="C425" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D425" s="1">
+        <v>100.01021463</v>
+      </c>
+      <c r="E425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F425" t="s">
+        <v>8</v>
+      </c>
+      <c r="G425">
+        <v>1.0</v>
+      </c>
+      <c r="H425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I425" s="1">
+        <v>3064.39</v>
+      </c>
+      <c r="J425" s="1">
+        <v>0</v>
+      </c>
+      <c r="K425">
+        <v>0.0</v>
+      </c>
+      <c r="L425" t="s">
+        <v>993</v>
+      </c>
+      <c r="M425" s="1">
+        <v>3064.39</v>
+      </c>
+      <c r="N425" s="1">
+        <v>940.26</v>
+      </c>
+      <c r="O425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P425">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="426" spans="1:16">
+      <c r="A426" t="s">
+        <v>994</v>
+      </c>
+      <c r="B426" t="s">
+        <v>995</v>
+      </c>
+      <c r="C426" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D426" s="1">
+        <v>100.0217903</v>
+      </c>
+      <c r="E426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F426" t="s">
+        <v>8</v>
+      </c>
+      <c r="G426">
+        <v>1.0</v>
+      </c>
+      <c r="H426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I426" s="1">
+        <v>2179.03</v>
+      </c>
+      <c r="J426" s="1">
+        <v>0</v>
+      </c>
+      <c r="K426">
+        <v>0.0</v>
+      </c>
+      <c r="L426">
+        <v>-314.39</v>
+      </c>
+      <c r="M426" s="1">
+        <v>2179.03</v>
+      </c>
+      <c r="N426" s="1">
+        <v>1864.64</v>
+      </c>
+      <c r="O426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P426">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="427" spans="1:16">
+      <c r="A427" t="s">
+        <v>996</v>
+      </c>
+      <c r="B427" t="s">
+        <v>997</v>
+      </c>
+      <c r="C427" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D427" s="1">
+        <v>100.01452395</v>
+      </c>
+      <c r="E427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F427" t="s">
+        <v>8</v>
+      </c>
+      <c r="G427">
+        <v>1.0</v>
+      </c>
+      <c r="H427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I427" s="1">
+        <v>2904.79</v>
+      </c>
+      <c r="J427" s="1">
+        <v>0</v>
+      </c>
+      <c r="K427">
+        <v>0.0</v>
+      </c>
+      <c r="L427">
+        <v>-416.83</v>
+      </c>
+      <c r="M427" s="1">
+        <v>2904.79</v>
+      </c>
+      <c r="N427" s="1">
+        <v>2487.96</v>
+      </c>
+      <c r="O427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P427">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="428" spans="1:16">
+      <c r="A428" t="s">
+        <v>998</v>
+      </c>
+      <c r="B428" t="s">
+        <v>997</v>
+      </c>
+      <c r="C428" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D428" s="1">
+        <v>100.0188403</v>
+      </c>
+      <c r="E428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F428" t="s">
+        <v>8</v>
+      </c>
+      <c r="G428">
+        <v>1.0</v>
+      </c>
+      <c r="H428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I428" s="1">
+        <v>3768.06</v>
+      </c>
+      <c r="J428" s="1">
+        <v>0</v>
+      </c>
+      <c r="K428">
+        <v>0.0</v>
+      </c>
+      <c r="L428">
+        <v>-465.16</v>
+      </c>
+      <c r="M428" s="1">
+        <v>3768.06</v>
+      </c>
+      <c r="N428" s="1">
+        <v>3302.9</v>
+      </c>
+      <c r="O428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P428">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="429" spans="1:16">
+      <c r="A429" t="s">
+        <v>999</v>
+      </c>
+      <c r="B429" t="s">
+        <v>997</v>
+      </c>
+      <c r="C429" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D429" s="1">
+        <v>100.0081436</v>
+      </c>
+      <c r="E429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F429" t="s">
+        <v>8</v>
+      </c>
+      <c r="G429">
+        <v>1.0</v>
+      </c>
+      <c r="H429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I429" s="1">
+        <v>1628.72</v>
+      </c>
+      <c r="J429" s="1">
+        <v>0</v>
+      </c>
+      <c r="K429">
+        <v>0.0</v>
+      </c>
+      <c r="L429">
+        <v>-356.83</v>
+      </c>
+      <c r="M429" s="1">
+        <v>1628.72</v>
+      </c>
+      <c r="N429" s="1">
+        <v>1271.89</v>
+      </c>
+      <c r="O429" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P429">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="430" spans="1:16">
+      <c r="A430" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B430" t="s">
+        <v>997</v>
+      </c>
+      <c r="C430" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D430" s="1">
+        <v>100.0212953</v>
+      </c>
+      <c r="E430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F430" t="s">
+        <v>8</v>
+      </c>
+      <c r="G430">
+        <v>1.0</v>
+      </c>
+      <c r="H430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I430" s="1">
+        <v>4259.06</v>
+      </c>
+      <c r="J430" s="1">
+        <v>0</v>
+      </c>
+      <c r="K430">
+        <v>0.0</v>
+      </c>
+      <c r="L430">
+        <v>-462.39</v>
+      </c>
+      <c r="M430" s="1">
+        <v>4259.06</v>
+      </c>
+      <c r="N430" s="1">
+        <v>3796.67</v>
+      </c>
+      <c r="O430" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P430">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="431" spans="1:16">
+      <c r="A431" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C431" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D431" s="1">
+        <v>100.21134456</v>
+      </c>
+      <c r="E431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F431" t="s">
+        <v>8</v>
+      </c>
+      <c r="G431">
+        <v>1.0</v>
+      </c>
+      <c r="H431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I431" s="1">
+        <v>52836.14</v>
+      </c>
+      <c r="J431" s="1">
+        <v>0</v>
+      </c>
+      <c r="K431">
+        <v>0.0</v>
+      </c>
+      <c r="L431">
+        <v>615.53</v>
+      </c>
+      <c r="M431" s="1">
+        <v>52836.14</v>
+      </c>
+      <c r="N431" s="1">
+        <v>53451.67</v>
+      </c>
+      <c r="O431" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P431">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="432" spans="1:16">
+      <c r="A432" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C432" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D432" s="1">
+        <v>100.11605944</v>
+      </c>
+      <c r="E432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F432" t="s">
+        <v>8</v>
+      </c>
+      <c r="G432">
+        <v>1.0</v>
+      </c>
+      <c r="H432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I432" s="1">
+        <v>29014.86</v>
+      </c>
+      <c r="J432" s="1">
+        <v>0</v>
+      </c>
+      <c r="K432">
+        <v>0.0</v>
+      </c>
+      <c r="L432">
+        <v>615.53</v>
+      </c>
+      <c r="M432" s="1">
+        <v>29014.86</v>
+      </c>
+      <c r="N432" s="1">
+        <v>29630.39</v>
+      </c>
+      <c r="O432" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P432">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="433" spans="1:16">
+      <c r="A433" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C433" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D433" s="1">
+        <v>100.3279496</v>
+      </c>
+      <c r="E433" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F433" t="s">
+        <v>8</v>
+      </c>
+      <c r="G433">
+        <v>1.0</v>
+      </c>
+      <c r="H433" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I433" s="1">
+        <v>65589.92</v>
+      </c>
+      <c r="J433" s="1">
+        <v>0</v>
+      </c>
+      <c r="K433">
+        <v>0.0</v>
+      </c>
+      <c r="L433">
+        <v>715.42</v>
+      </c>
+      <c r="M433" s="1">
+        <v>65589.92</v>
+      </c>
+      <c r="N433" s="1">
+        <v>66305.34</v>
+      </c>
+      <c r="O433" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P433">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:16">
+      <c r="A434" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C434" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D434" s="1">
+        <v>99.97117317</v>
+      </c>
+      <c r="E434" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F434" t="s">
+        <v>8</v>
+      </c>
+      <c r="G434">
+        <v>1.0</v>
+      </c>
+      <c r="H434" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I434" s="1">
+        <v>-8648.05</v>
+      </c>
+      <c r="J434" s="1">
+        <v>0</v>
+      </c>
+      <c r="K434">
+        <v>0.0</v>
+      </c>
+      <c r="L434" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M434" s="1">
+        <v>-8648.05</v>
+      </c>
+      <c r="N434" s="1">
+        <v>-10644.33</v>
+      </c>
+      <c r="O434" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P434">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>