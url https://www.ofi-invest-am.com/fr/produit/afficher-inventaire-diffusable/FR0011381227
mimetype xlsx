--- v4 (2026-07-26)
+++ v5 (2026-08-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1009">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1017">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -142,210 +142,219 @@
   <si>
     <t>XS3332437337</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 25/03/2027</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
-    <t>XS3294949774</t>
-[...2 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+    <t>XS3371229066</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129628758</t>
   </si>
   <si>
     <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129684058</t>
   </si>
   <si>
     <t>EURO AXA BANQUE S.A. 16/04/2027</t>
   </si>
   <si>
-    <t>12 570.00</t>
+    <t>35 191.33</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>XS3346254439</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>23 259.38</t>
+    <t>40 013.29</t>
+  </si>
+  <si>
+    <t>FR0129713642</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
+  </si>
+  <si>
+    <t>20 996.25</t>
   </si>
   <si>
     <t>FR0129705986</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
   </si>
   <si>
-    <t>2 514.56</t>
+    <t>13 822.11</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>15 784.03</t>
+    <t>27 153.31</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>5 029.11</t>
+    <t>27 644.22</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>260 222.00</t>
+    <t>277 315.50</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>189 050.00</t>
+    <t>211 820.00</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>186 550.00</t>
+    <t>209 020.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
-    <t>XS3311089950</t>
-[...2 lines deleted...]
-    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
-    <t>XS3336911915</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
     <t>FR0129706430</t>
   </si>
   <si>
     <t>EURO COFACE SA 23/06/2026</t>
   </si>
   <si>
     <t>BE6373663846</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
@@ -376,183 +385,189 @@
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129683936</t>
-[...2 lines deleted...]
-    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 04/05/2026</t>
+    <t>FR0129681054</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 04/06/2026</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>180 197.50</t>
+    <t>213 362.67</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>216 107.78</t>
+    <t>244 795.83</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
     <t>ES05306747R1</t>
   </si>
   <si>
     <t>EURO ENDESA SA 26/06/2026</t>
   </si>
   <si>
-    <t>XS3353674305</t>
-[...8 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+    <t>XS3364633274</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3364651508</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3315890395</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
     <t>XS3352622040</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>608 941.67</t>
+    <t>642 924.92</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>347 200.00</t>
+    <t>380 970.00</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>1 885.83</t>
+    <t>13 193.25</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>1 877.50</t>
+    <t>13 134.92</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>164 692.00</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
+    <t>198 449.67</t>
+  </si>
+  <si>
+    <t>XS3371668735</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
@@ -619,107 +634,95 @@
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3355977888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
-    <t>XS3344470060</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
-    <t>FR0129202000</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>207 651.33</t>
-[...5 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
+    <t>230 533.33</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
+  </si>
+  <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
@@ -727,2006 +730,1964 @@
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3323656143</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>FR0129628576</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
+    <t>FR0129630598</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>266 081.11</t>
+    <t>310 134.00</t>
   </si>
   <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>58 199.92</t>
+    <t>92 017.92</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>41 219.03</t>
+    <t>69 767.50</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>99 804.44</t>
+    <t>122 298.56</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>66 671.06</t>
+    <t>89 337.72</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>99 360.00</t>
-[...8 lines deleted...]
-    <t>674 647.92</t>
+    <t>121 754.11</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>204 021.00</t>
+    <t>238 108.50</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>93 133.11</t>
+    <t>115 822.89</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>65 820.42</t>
+    <t>77 131.25</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>63 778.75</t>
+    <t>74 739.58</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>90 255.33</t>
+    <t>112 245.11</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>152 206.25</t>
+    <t>180 218.89</t>
   </si>
   <si>
     <t>FR0129706018</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
   </si>
   <si>
-    <t>2 536.78</t>
+    <t>13 944.33</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>169 267.50</t>
+    <t>197 548.75</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>168 517.50</t>
+    <t>196 673.75</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>111 894.71</t>
+    <t>131 123.13</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>257 286.39</t>
+    <t>285 638.89</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>256 147.50</t>
+    <t>284 375.00</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
     <t>FR0129682870</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/05/2026</t>
   </si>
   <si>
-    <t>FR0129583292</t>
-[...2 lines deleted...]
-    <t>NEUCP COFACE SA 30/04/2026</t>
+    <t>FR0129713600</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/07/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>81 401.67</t>
+    <t>109 608.33</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>81 762.78</t>
+    <t>110 094.44</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>206 827.50</t>
+    <t>241 067.17</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>129 890.83</t>
+    <t>152 212.50</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>194 836.25</t>
+    <t>228 318.75</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>56 316.78</t>
+    <t>78 378.67</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>10 147.11</t>
+    <t>55 777.33</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>35 354.25</t>
+    <t>68 850.83</t>
   </si>
   <si>
     <t>FR0129683639</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 15/05/2026</t>
   </si>
   <si>
-    <t>19 365.50</t>
+    <t>51 049.67</t>
   </si>
   <si>
     <t>FR0129679686</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
   </si>
   <si>
     <t>FR0129683761</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
   </si>
   <si>
-    <t>FR0129650893</t>
-[...2 lines deleted...]
-    <t>NEUCP ELIS SA 13/05/2026</t>
+    <t>FR0129715324</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129683175</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>130 016.04</t>
+    <t>158 261.39</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>33 943.50</t>
+    <t>67 890.00</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>646 555.00</t>
+    <t>680 575.25</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>41 488.33</t>
+    <t>64 132.50</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>183 189.44</t>
+    <t>205 856.44</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>172 443.13</t>
+    <t>200 478.54</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>192 211.25</t>
+    <t>225 243.75</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>130 765.83</t>
+    <t>153 237.50</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>20 511.33</t>
+    <t>54 070.50</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>112 283.89</t>
+    <t>134 542.33</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>11 907.73</t>
-[...5 lines deleted...]
-    <t>NEUCP SAFRAN SA 07/05/2026</t>
+    <t>29 766.67</t>
+  </si>
+  <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
   </si>
   <si>
     <t>FR0129683399</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129681708</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 13/07/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>555 241.50</t>
-[...5 lines deleted...]
-    <t>NEUCP SONEPAR SA 07/05/2026</t>
+    <t>589 181.25</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>17 835.46</t>
+    <t>34 733.75</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>93 492.33</t>
+    <t>110 189.04</t>
   </si>
   <si>
     <t>FR0129683142</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
   </si>
   <si>
-    <t>FR0129681781</t>
-[...2 lines deleted...]
-    <t>NEUCP VIVENDI SE 13/05/2026</t>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>58 616.78</t>
+    <t>81 578.67</t>
   </si>
   <si>
     <t>FR0129704823</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
   </si>
   <si>
-    <t>8 954.56</t>
+    <t>31 973.61</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>92 311.23</t>
+    <t>108 762.74</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>481 669.52</t>
+    <t>733 809.93</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>390 669.66</t>
+    <t>411 660.86</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>116 377.40</t>
+    <t>149 628.08</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>162 035.62</t>
+    <t>191 797.26</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>110 753.42</t>
+    <t>123 698.63</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>279 320.55</t>
+    <t>302 597.26</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>264 698.63</t>
+    <t>278 753.42</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>10 060.27</t>
+    <t>11 835.62</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>253 972.60</t>
+    <t>268 767.12</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>8 321.92</t>
-[...8 lines deleted...]
-    <t>2 397.26</t>
+    <t>10 171.23</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>200 770.55</t>
+    <t>211 558.22</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>3 698.63</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>7 423.33</t>
+    <t>15 283.33</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>1 314.41</t>
+    <t>5 257.64</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>37 744.52</t>
+    <t>40 647.95</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>701 320.41</t>
+    <t>740 893.35</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>26 630.14</t>
+    <t>63 912.33</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>6 852.05</t>
+    <t>8 873.97</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
+    <t>16 224.66</t>
+  </si>
+  <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>76 284.25</t>
+    <t>84 606.16</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>44 045.87</t>
+    <t>68 821.67</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>198 382.97</t>
+    <t>222 031.27</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>23 435.62</t>
+    <t>27 923.29</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>152 054.79</t>
+    <t>170 547.95</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>93 292.81</t>
+    <t>106 515.41</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>134 863.01</t>
+    <t>4 143.84</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>14 426.71</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>149 373.29</t>
+    <t>162 176.71</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>412 095.63</t>
+    <t>446 278.68</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>9 807.53</t>
+    <t>10 602.74</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>667 808.22</t>
+    <t>704 794.52</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>78 391.78</t>
+    <t>91 959.59</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>86 821.23</t>
+    <t>97 904.79</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>224 539.73</t>
+    <t>236 427.12</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>13 630.14</t>
+    <t>19 763.70</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>337 821.60</t>
+    <t>375 357.33</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>598 317.12</t>
+    <t>650 597.26</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>350 505.82</t>
+    <t>389 211.99</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>30 163.97</t>
+    <t>36 404.79</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>81 571.29</t>
+    <t>90 864.22</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>374 794.52</t>
+    <t>394 520.55</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>48 030.82</t>
+    <t>52 654.11</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 130.14</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>749 222.05</t>
+    <t>813 748.36</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>9 354.34</t>
+    <t>18 708.69</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>60 296.14</t>
+    <t>63 774.76</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>92 078.10</t>
+    <t>122 212.75</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>10 633.56</t>
+    <t>13 407.53</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>8 546.14</t>
+    <t>10 115.84</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>47 120.55</t>
+    <t>51 608.22</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 493.15</t>
+    <t>4 109.59</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>4 713.70</t>
+    <t>5 860.27</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>130 703.42</t>
+    <t>156 556.85</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>156 975.00</t>
+    <t>166 425.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>252 000.00</t>
+    <t>362 753.42</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>43 402.40</t>
+    <t>1 215.75</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>429 133.56</t>
+    <t>453 655.48</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-5 687.89</t>
+    <t>-6 178.12</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 860.92</t>
-[...8 lines deleted...]
-    <t>-43 418.19</t>
+    <t>-2 020.87</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-11 810.50</t>
-[...5 lines deleted...]
-    <t>-17 892.00</t>
+    <t>-12 353.13</t>
   </si>
   <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-7 019.41</t>
+    <t>-7 386.75</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-23 844.50</t>
+    <t>-25 110.22</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-11 849.45</t>
+    <t>-12 471.42</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-11 566.90</t>
+    <t>-12 510.00</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-22 148.20</t>
-[...11 lines deleted...]
-    <t>35 363.25</t>
+    <t>-23 339.93</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>17 551.20</t>
+    <t>18 710.58</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>29 029.78</t>
+    <t>30 653.34</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>10 780.00</t>
+    <t>11 554.00</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>9 146.40</t>
-[...5 lines deleted...]
-    <t>8 248.21</t>
+    <t>9 768.93</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>27 980.66</t>
+    <t>29 890.96</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>5 113.02</t>
+    <t>5 761.12</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>25 907.55</t>
+    <t>27 742.12</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>5 757.74</t>
+    <t>6 162.62</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>15 516.67</t>
+    <t>16 605.73</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>28 033.33</t>
+    <t>30 021.44</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>19 500.93</t>
+    <t>20 869.17</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>13 291.06</t>
+    <t>14 267.22</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>15 548.99</t>
+    <t>16 686.60</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>13 811.97</t>
+    <t>14 831.56</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>22 027.33</t>
+    <t>23 712.11</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>4 994.36</t>
+    <t>5 365.30</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>21 041.25</t>
+    <t>22 623.16</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>15 891.52</t>
+    <t>17 291.80</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>2 784.24</t>
+    <t>3 362.00</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>9 680.46</t>
+    <t>10 470.23</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>8 011.25</t>
+    <t>9 827.08</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>27 347.95</t>
+    <t>29 590.27</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>8 117.67</t>
+    <t>9 756.50</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>4 208.56</t>
+    <t>5 057.00</t>
   </si>
   <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>3 964.40</t>
+    <t>4 299.97</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>9 175.19</t>
+    <t>9 955.64</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>2 337.08</t>
+    <t>2 535.87</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>3 895.50</t>
+    <t>4 683.25</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>9 117.50</t>
+    <t>9 908.43</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>11 573.33</t>
+    <t>12 593.50</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>2 265.60</t>
+    <t>2 726.30</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>5 878.22</t>
+    <t>6 533.49</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>7 022.90</t>
+    <t>7 756.18</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 593.66</t>
+    <t>1 760.46</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>2 155.18</t>
+    <t>2 380.64</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>1 919.41</t>
+    <t>2 355.56</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>23 613.33</t>
+    <t>25 861.11</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>1 748.14</t>
+    <t>2 119.85</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>11 992.44</t>
+    <t>13 162.12</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>15 986.67</t>
+    <t>17 586.42</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>7 901.66</t>
+    <t>8 693.62</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>9 304.33</t>
+    <t>10 368.75</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>2 341.74</t>
+    <t>2 620.38</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>6 442.67</t>
+    <t>7 209.17</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>6 602.67</t>
+    <t>7 385.00</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>3 159.00</t>
+    <t>3 584.81</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>10 492.22</t>
+    <t>11 657.56</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>4 312.98</t>
+    <t>4 799.94</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>21 418.33</t>
+    <t>23 911.11</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>3 714.36</t>
+    <t>4 329.64</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>1 434.72</t>
+    <t>1 672.26</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 760.98</t>
+    <t>1 995.42</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>4 717.00</t>
+    <t>5 280.70</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>3 233.66</t>
+    <t>3 639.03</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>1 409.16</t>
+    <t>1 739.43</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>1 730.90</t>
+    <t>1 999.42</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>4 292.00</t>
+    <t>4 849.12</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>1 303.26</t>
+    <t>1 470.34</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>1 396.64</t>
+    <t>1 574.51</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>8 489.17</t>
+    <t>9 610.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>6 726.39</t>
+    <t>7 620.84</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>3 006.66</t>
+    <t>3 445.75</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>3 401.66</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04886877</t>
   </si>
   <si>
+    <t>1 185.32</t>
+  </si>
+  <si>
     <t>SWAP04892822</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>2 008.41</t>
+    <t>2 335.50</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>1 734.00</t>
+    <t>1 997.11</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>1 691.50</t>
+    <t>1 949.33</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>1 845.66</t>
+    <t>2 130.33</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
-    <t>1 216.25</t>
+    <t>1 426.39</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>2 032.44</t>
+    <t>2 402.50</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>SWAP04923563</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260108</t>
+  </si>
+  <si>
     <t>SWAP04923564</t>
   </si>
   <si>
-    <t>C00000002Y1T20260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
+    <t>SWAP04943180</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>SWAP04943178</t>
+  </si>
+  <si>
     <t>SWAP04943173</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>1 798.52</t>
+    <t>2 248.76</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>1 118.33</t>
+    <t>1 428.60</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-4 686.46</t>
+    <t>-7 065.56</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
+    <t>-1 381.17</t>
+  </si>
+  <si>
     <t>SWAP05011291</t>
   </si>
   <si>
     <t>C00000002Y1T20260318</t>
   </si>
   <si>
-    <t>-3 539.70</t>
+    <t>-5 504.09</t>
   </si>
   <si>
     <t>SWAP05011292</t>
   </si>
   <si>
-    <t>-3 687.47</t>
+    <t>-5 727.60</t>
   </si>
   <si>
     <t>SWAP05011325</t>
   </si>
   <si>
     <t>C00000002Y1T20260319</t>
   </si>
   <si>
+    <t>-1 220.09</t>
+  </si>
+  <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
-    <t>-5 013.67</t>
+    <t>-8 400.19</t>
   </si>
   <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
     <t>SWAP05017521</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-2 130.11</t>
+    <t>-4 653.24</t>
   </si>
   <si>
     <t>SWAP05019466</t>
   </si>
   <si>
     <t>C00000002Y1T20260409</t>
   </si>
   <si>
+    <t>-1 521.99</t>
+  </si>
+  <si>
     <t>SWAP05019467</t>
   </si>
   <si>
-    <t>-3 812.21</t>
+    <t>-11 043.14</t>
   </si>
   <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>7 379.83</t>
+    <t>8 514.93</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
+    <t>SWAP05011027</t>
+  </si>
+  <si>
+    <t>C000000051DS20260313</t>
+  </si>
+  <si>
+    <t>-10 523.62</t>
+  </si>
+  <si>
     <t>SWAP05011028</t>
   </si>
   <si>
-    <t>C000000051DS20260313</t>
-[...8 lines deleted...]
-    <t>-6 975.78</t>
+    <t>-8 776.67</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
-    <t>-1 794.05</t>
+    <t>-2 732.69</t>
   </si>
   <si>
     <t>SWAP05011170</t>
   </si>
   <si>
     <t>C000000051DS20260317</t>
   </si>
   <si>
-    <t>-1 244.24</t>
+    <t>-1 879.11</t>
   </si>
   <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-7 818.05</t>
+    <t>-13 295.62</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-1 777.52</t>
+    <t>-3 376.96</t>
   </si>
   <si>
     <t>SWAP05019802</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
+    <t>-4 492.25</t>
+  </si>
+  <si>
     <t>SWAP05023434</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
+    <t>-1 895.92</t>
+  </si>
+  <si>
+    <t>SWAP05029914</t>
+  </si>
+  <si>
+    <t>C000000051DS20260504</t>
+  </si>
+  <si>
+    <t>-1 450.40</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
@@ -2734,357 +2695,420 @@
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
+    <t>1 316.04</t>
+  </si>
+  <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>-2 069.48</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
-    <t>-1 638.75</t>
+    <t>-3 116.27</t>
   </si>
   <si>
     <t>SWAP05019260</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
+    <t>-1 336.60</t>
+  </si>
+  <si>
+    <t>SWAP04922679</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
+  </si>
+  <si>
     <t>SWAP04922681</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...2 lines deleted...]
-    <t>SWAP04922679</t>
+    <t>SWAP04922724</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
-    <t>C0000000BHC120260107</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>1 057.60</t>
+  </si>
+  <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
     <t>SWAP04996166</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996167</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996574</t>
   </si>
   <si>
     <t>SWAP04996569</t>
   </si>
   <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-3 467.73</t>
+    <t>-4 980.25</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
-    <t>-1 629.67</t>
+    <t>-2 351.26</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-6 616.16</t>
+    <t>-9 643.94</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-6 063.63</t>
+    <t>-9 143.07</t>
   </si>
   <si>
     <t>SWAP05019803</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
+    <t>-1 463.13</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 785.29</t>
+    <t>2 240.90</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP05011168</t>
   </si>
   <si>
     <t>C0000000KKM920260317</t>
   </si>
   <si>
-    <t>-1 451.72</t>
+    <t>-2 212.74</t>
   </si>
   <si>
     <t>SWAP05027257</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
+    <t>-3 695.66</t>
+  </si>
+  <si>
+    <t>SWAP05029913</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260504</t>
+  </si>
+  <si>
     <t>SWAP05019987</t>
   </si>
   <si>
     <t>C0000000KXHY20260417</t>
   </si>
   <si>
+    <t>-1 777.96</t>
+  </si>
+  <si>
+    <t>SWAP05029795</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260428</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
     <t>SWAP05011169</t>
   </si>
   <si>
     <t>C0000000NXVE20260317</t>
   </si>
   <si>
-    <t>-1 009.40</t>
+    <t>-1 538.42</t>
   </si>
   <si>
     <t>SWAP05019604</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-1 107.52</t>
+    <t>-4 107.95</t>
   </si>
   <si>
     <t>SWAP05019601</t>
   </si>
   <si>
-    <t>-1 403.56</t>
+    <t>-5 207.53</t>
   </si>
   <si>
     <t>SWAP05019682</t>
   </si>
   <si>
     <t>C0000000NXVE20260415</t>
   </si>
   <si>
-    <t>-1 497.75</t>
+    <t>-1 753.07</t>
   </si>
   <si>
     <t>SWAP05019677</t>
   </si>
   <si>
-    <t>-1 743.03</t>
+    <t>-7 253.10</t>
   </si>
   <si>
     <t>SWAP05019678</t>
   </si>
   <si>
-    <t>-2 124.13</t>
+    <t>-8 839.14</t>
   </si>
   <si>
     <t>SWAP05019805</t>
   </si>
   <si>
     <t>C0000000NXVE20260416</t>
   </si>
   <si>
+    <t>-2 301.03</t>
+  </si>
+  <si>
     <t>SWAP05019982</t>
   </si>
   <si>
     <t>C0000000NXVE20260417</t>
   </si>
   <si>
+    <t>-4 370.10</t>
+  </si>
+  <si>
+    <t>SWAP05019990</t>
+  </si>
+  <si>
+    <t>-4 848.43</t>
+  </si>
+  <si>
+    <t>SWAP05019989</t>
+  </si>
+  <si>
+    <t>-3 740.10</t>
+  </si>
+  <si>
     <t>SWAP05019984</t>
   </si>
   <si>
-    <t>SWAP05019989</t>
-[...2 lines deleted...]
-    <t>SWAP05019990</t>
+    <t>-4 877.60</t>
+  </si>
+  <si>
+    <t>SWAP05029798</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>SWAP05029797</t>
+  </si>
+  <si>
+    <t>-1 238.56</t>
+  </si>
+  <si>
+    <t>SWAP05029834</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260429</t>
+  </si>
+  <si>
+    <t>-1 333.34</t>
+  </si>
+  <si>
+    <t>SWAP04923565</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923567</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP05019603</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-1 996.28</t>
+    <t>-7 403.39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3448,154 +3472,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>50456.2565</v>
+        <v>47700.0448</v>
       </c>
       <c r="D2">
-        <v>110740.58</v>
+        <v>110862.49</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5587555159.08</v>
+        <v>5288145958.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5587555159.08</v>
+        <v>5288145958.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1010.31</v>
+        <v>1011.44</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1010.31</v>
+        <v>1011.44</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1010.31</v>
+        <v>1011.44</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>260905.0</v>
+        <v>258076.0</v>
       </c>
       <c r="D4">
-        <v>1006.31</v>
+        <v>1007.45</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>262553457.56</v>
+        <v>260000132.42</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>262553457.56</v>
+        <v>260000132.42</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P434"/>
+  <dimension ref="A1:P430"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O434" sqref="O434"/>
+      <selection activeCell="O430" sqref="O430"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3614,21689 +3638,21489 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>22120.0</v>
+        <v>12433.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11616.157</v>
+        <v>11629.471</v>
       </c>
       <c r="E2" s="1">
-        <v>11594.137367089</v>
+        <v>11608.203366846</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>256462318.56</v>
+        <v>144324792.46</v>
       </c>
       <c r="I2" s="1">
-        <v>487074.28</v>
+        <v>264420.48</v>
       </c>
       <c r="J2" s="1">
-        <v>0.18992040730773</v>
+        <v>0.18321209786135</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>256949392.84</v>
+        <v>144589212.94</v>
       </c>
       <c r="N2" s="1">
-        <v>256949392.84</v>
+        <v>144589212.94</v>
       </c>
       <c r="O2" s="1">
-        <v>4.39</v>
+        <v>2.61</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>903.0</v>
+        <v>557.0</v>
       </c>
       <c r="D3" s="1">
-        <v>262069.98</v>
+        <v>262357.96</v>
       </c>
       <c r="E3" s="1">
-        <v>261358.23389812</v>
+        <v>261722.1751526</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>236006485.21</v>
+        <v>145779251.56</v>
       </c>
       <c r="I3" s="1">
-        <v>642706.73</v>
+        <v>354132.16</v>
       </c>
       <c r="J3" s="1">
-        <v>0.27232587673517</v>
+        <v>0.24292356848481</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>236649191.94</v>
+        <v>146133383.72</v>
       </c>
       <c r="N3" s="1">
-        <v>236649191.94</v>
+        <v>146133383.72</v>
       </c>
       <c r="O3" s="1">
-        <v>4.05</v>
+        <v>2.63</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.4902</v>
+        <v>99.6048</v>
       </c>
       <c r="E4" s="1">
         <v>99.26379355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19852758.71</v>
       </c>
       <c r="I4" s="1">
-        <v>45281.29</v>
+        <v>68201.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.22808563112789</v>
+        <v>0.34353558110615</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19898040.0</v>
+        <v>19920960.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19898040.0</v>
+        <v>19920960.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.5677</v>
+        <v>97.6035</v>
       </c>
       <c r="E5" s="1">
         <v>97.26849795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>19453699.59</v>
       </c>
       <c r="I5" s="1">
-        <v>59840.41</v>
+        <v>67000.41</v>
       </c>
       <c r="J5" s="1">
-        <v>0.30760426685503</v>
+        <v>0.34440960543279</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19513540.0</v>
+        <v>19520700.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19513540.0</v>
+        <v>19520700.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>97.4005</v>
+        <v>97.493</v>
       </c>
       <c r="E6" s="1">
         <v>97.132225</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I6" s="1">
-        <v>26827.5</v>
+        <v>36077.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.27619567038642</v>
+        <v>0.37142668151584</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9740050.0</v>
+        <v>9749300.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9740050.0</v>
+        <v>9749300.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.089</v>
+        <v>99.2094</v>
       </c>
       <c r="E7" s="1">
         <v>98.02335895</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>19604671.79</v>
       </c>
       <c r="I7" s="1">
-        <v>213128.21</v>
+        <v>237208.21</v>
       </c>
       <c r="J7" s="1">
-        <v>1.0871297019556</v>
+        <v>1.2099575679762</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19817800.0</v>
+        <v>19841880.0</v>
       </c>
       <c r="N7" s="1">
-        <v>19817800.0</v>
+        <v>19841880.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.8435</v>
+        <v>98.9574</v>
       </c>
       <c r="E8" s="1">
         <v>97.81326225</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19562652.45</v>
       </c>
       <c r="I8" s="1">
-        <v>206047.55</v>
+        <v>228827.55</v>
       </c>
       <c r="J8" s="1">
-        <v>1.0532700027598</v>
+        <v>1.1697163796416</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19768700.0</v>
+        <v>19791480.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19768700.0</v>
+        <v>19791480.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9443</v>
+        <v>99.4603</v>
       </c>
       <c r="E9" s="1">
-        <v>99.4822914</v>
+        <v>99.4181827</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>29844687.42</v>
+        <v>29825454.81</v>
       </c>
       <c r="I9" s="1">
-        <v>138602.58</v>
+        <v>12635.19</v>
       </c>
       <c r="J9" s="1">
-        <v>0.46441290555155</v>
+        <v>0.042363779799809</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>29983290.0</v>
+        <v>29838090.0</v>
       </c>
       <c r="N9" s="1">
-        <v>29983290.0</v>
+        <v>29838090.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.4995</v>
+        <v>99.6038</v>
       </c>
       <c r="E10" s="1">
         <v>99.26215136</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>13896701.19</v>
       </c>
       <c r="I10" s="1">
-        <v>33228.81</v>
+        <v>47830.81</v>
       </c>
       <c r="J10" s="1">
-        <v>0.2391129343985</v>
+        <v>0.34418823104881</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>13929930.0</v>
+        <v>13944532.0</v>
       </c>
       <c r="N10" s="1">
-        <v>13929930.0</v>
+        <v>13944532.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9765</v>
+        <v>99.9875</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-4700.0</v>
+        <v>-2500.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0235</v>
+        <v>-0.0125</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>19995300.0</v>
+        <v>19997500.0</v>
       </c>
       <c r="N11" s="1">
-        <v>20007870.0</v>
+        <v>20032691.33</v>
       </c>
       <c r="O11" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.7588</v>
+        <v>97.7839</v>
       </c>
       <c r="E12" s="1">
         <v>97.77077208</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>24442693.02</v>
       </c>
       <c r="I12" s="1">
-        <v>-2993.02</v>
+        <v>3281.98</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.012245050075092</v>
+        <v>0.013427243869219</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>24439700.0</v>
+        <v>24445975.0</v>
       </c>
       <c r="N12" s="1">
-        <v>24439700.0</v>
+        <v>24445975.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.4239</v>
+        <v>97.4315</v>
       </c>
       <c r="E13" s="1">
         <v>97.2946677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>29188400.31</v>
       </c>
       <c r="I13" s="1">
-        <v>38769.69</v>
+        <v>41049.69</v>
       </c>
       <c r="J13" s="1">
-        <v>0.13282567591317</v>
+        <v>0.14063699813633</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29227170.0</v>
+        <v>29229450.0</v>
       </c>
       <c r="N13" s="1">
-        <v>29227170.0</v>
+        <v>29229450.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>45000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.6013</v>
+        <v>98.6703</v>
       </c>
       <c r="E14" s="1">
         <v>97.78527224</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>44003372.51</v>
       </c>
       <c r="I14" s="1">
-        <v>367212.49</v>
+        <v>398262.49</v>
       </c>
       <c r="J14" s="1">
-        <v>0.83450987743394</v>
+        <v>0.90507265075988</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>44370585.0</v>
+        <v>44401635.0</v>
       </c>
       <c r="N14" s="1">
-        <v>44370585.0</v>
+        <v>44401635.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.2744</v>
+        <v>99.3758</v>
       </c>
       <c r="E15" s="1">
         <v>98.36271167</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>14754406.75</v>
       </c>
       <c r="I15" s="1">
-        <v>136753.25</v>
+        <v>151963.25</v>
       </c>
       <c r="J15" s="1">
-        <v>0.92686376563395</v>
+        <v>1.0299516108975</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>14891160.0</v>
+        <v>14906370.0</v>
       </c>
       <c r="N15" s="1">
-        <v>14891160.0</v>
+        <v>14906370.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.9506</v>
+        <v>99.0518</v>
       </c>
       <c r="E16" s="1">
         <v>98.7203376</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>9872033.76</v>
       </c>
       <c r="I16" s="1">
-        <v>23026.24</v>
+        <v>33146.24</v>
       </c>
       <c r="J16" s="1">
-        <v>0.23324717641565</v>
+        <v>0.33575898144011</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9895060.0</v>
+        <v>9905180.0</v>
       </c>
       <c r="N16" s="1">
-        <v>9895060.0</v>
+        <v>9905180.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.5571</v>
+        <v>97.6236</v>
       </c>
       <c r="E17" s="1">
         <v>97.51078</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>24377695.0</v>
       </c>
       <c r="I17" s="1">
-        <v>11580.0</v>
+        <v>28205.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.047502440243017</v>
+        <v>0.11570002824303</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24389275.0</v>
+        <v>24405900.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24389275.0</v>
+        <v>24405900.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.992</v>
+        <v>99.9969</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-1200.0</v>
+        <v>-465.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.008</v>
+        <v>-0.0031</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>63</v>
       </c>
       <c r="M18" s="1">
-        <v>14998800.0</v>
+        <v>14999535.0</v>
       </c>
       <c r="N18" s="1">
-        <v>15022059.38</v>
+        <v>15039548.29</v>
       </c>
       <c r="O18" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.9825</v>
+        <v>99.9844</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1750.0</v>
+        <v>-4680.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.0175</v>
+        <v>-0.0156</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>66</v>
       </c>
       <c r="M19" s="1">
-        <v>9998250.0</v>
+        <v>29995320.0</v>
       </c>
       <c r="N19" s="1">
-        <v>10000764.56</v>
+        <v>30016316.25</v>
       </c>
       <c r="O19" s="1">
-        <v>0.17</v>
+        <v>0.54</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.5397</v>
+        <v>99.9894</v>
       </c>
       <c r="E20" s="1">
-        <v>99.43946527</v>
+        <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>14915919.79</v>
+        <v>10000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>15035.21</v>
+        <v>-1060.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.10079975094851</v>
+        <v>-0.0106</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20">
-        <v>0.0</v>
+      <c r="L20" t="s">
+        <v>69</v>
       </c>
       <c r="M20" s="1">
-        <v>14930955.0</v>
+        <v>9998940.0</v>
       </c>
       <c r="N20" s="1">
-        <v>14930955.0</v>
+        <v>10012762.11</v>
       </c>
       <c r="O20" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.9861</v>
+        <v>99.6531</v>
       </c>
       <c r="E21" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>10000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I21" s="1">
-        <v>-1390.0</v>
+        <v>32045.21</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.0139</v>
+        <v>0.21483898043944</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21" t="s">
-        <v>71</v>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9998610.0</v>
+        <v>14947965.0</v>
       </c>
       <c r="N21" s="1">
-        <v>10014394.03</v>
+        <v>14947965.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.9846</v>
+        <v>99.9971</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-3080.0</v>
+        <v>-290.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.0154</v>
+        <v>-0.0029</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
         <v>74</v>
       </c>
       <c r="M22" s="1">
-        <v>19996920.0</v>
+        <v>9999710.0</v>
       </c>
       <c r="N22" s="1">
-        <v>20001949.11</v>
+        <v>10026863.31</v>
       </c>
       <c r="O22" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.039</v>
+        <v>99.9954</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>5850.0</v>
+        <v>-920.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.039</v>
+        <v>-0.0046</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" t="s">
         <v>77</v>
       </c>
       <c r="M23" s="1">
-        <v>15005850.0</v>
+        <v>19999080.0</v>
       </c>
       <c r="N23" s="1">
-        <v>15266072.0</v>
+        <v>20026724.22</v>
       </c>
       <c r="O23" s="1">
-        <v>0.26</v>
+        <v>0.36</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.0409</v>
+        <v>100.0385</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>8180.0</v>
+        <v>5775.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.0409</v>
+        <v>0.0385</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" t="s">
         <v>80</v>
       </c>
       <c r="M24" s="1">
-        <v>20008180.0</v>
+        <v>15005775.0</v>
       </c>
       <c r="N24" s="1">
-        <v>20197230.0</v>
+        <v>15283090.5</v>
       </c>
       <c r="O24" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.0447</v>
+        <v>100.0462</v>
       </c>
       <c r="E25" s="1">
         <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>8940.0</v>
+        <v>9240.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.0447</v>
+        <v>0.0462</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" t="s">
         <v>83</v>
       </c>
       <c r="M25" s="1">
-        <v>20008940.0</v>
+        <v>20009240.0</v>
       </c>
       <c r="N25" s="1">
-        <v>20195490.0</v>
+        <v>20221060.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.2001</v>
+        <v>100.0435</v>
       </c>
       <c r="E26" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>29407151.82</v>
+        <v>20000000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>352878.18</v>
+        <v>8700.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.1999740136684</v>
+        <v>0.0435</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
-        <v>0.0</v>
+      <c r="L26" t="s">
+        <v>86</v>
       </c>
       <c r="M26" s="1">
-        <v>29760030.0</v>
+        <v>20008700.0</v>
       </c>
       <c r="N26" s="1">
-        <v>29760030.0</v>
+        <v>20217720.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C27" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.1044</v>
+        <v>99.3067</v>
       </c>
       <c r="E27" s="1">
-        <v>97.7949414</v>
+        <v>98.0238394</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>19558988.28</v>
+        <v>29407151.82</v>
       </c>
       <c r="I27" s="1">
-        <v>61891.72</v>
+        <v>384858.18</v>
       </c>
       <c r="J27" s="1">
-        <v>0.31643620372372</v>
+        <v>1.3087230696658</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>19620880.0</v>
+        <v>29792010.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19620880.0</v>
+        <v>29792010.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C28" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.0468</v>
+        <v>98.1992</v>
       </c>
       <c r="E28" s="1">
-        <v>97.8142855</v>
+        <v>97.7949414</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>9781428.55</v>
+        <v>19558988.28</v>
       </c>
       <c r="I28" s="1">
-        <v>23251.45</v>
+        <v>80851.72</v>
       </c>
       <c r="J28" s="1">
-        <v>0.23771016555654</v>
+        <v>0.41337373305078</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>9804680.0</v>
+        <v>19639840.0</v>
       </c>
       <c r="N28" s="1">
-        <v>9804680.0</v>
+        <v>19639840.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.9334</v>
+        <v>98.1411</v>
       </c>
       <c r="E29" s="1">
-        <v>99.6192332</v>
+        <v>97.8142855</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>9961923.32</v>
+        <v>9781428.55</v>
       </c>
       <c r="I29" s="1">
-        <v>31416.68</v>
+        <v>32681.45</v>
       </c>
       <c r="J29" s="1">
-        <v>0.31536761517654</v>
+        <v>0.33411735139649</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>9993340.0</v>
+        <v>9814110.0</v>
       </c>
       <c r="N29" s="1">
-        <v>9993340.0</v>
+        <v>9814110.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C30" s="1">
-        <v>10000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8047</v>
+        <v>97.3411</v>
       </c>
       <c r="E30" s="1">
-        <v>99.5611428</v>
+        <v>97.32339049</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>9956114.28</v>
+        <v>18004827.24</v>
       </c>
       <c r="I30" s="1">
-        <v>24355.72</v>
+        <v>3276.26</v>
       </c>
       <c r="J30" s="1">
-        <v>0.24463077979053</v>
+        <v>0.01819656448978</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9980470.0</v>
+        <v>18008103.5</v>
       </c>
       <c r="N30" s="1">
-        <v>9980470.0</v>
+        <v>18008103.5</v>
       </c>
       <c r="O30" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>22000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9519</v>
+        <v>99.9162</v>
       </c>
       <c r="E31" s="1">
-        <v>99.83751445</v>
+        <v>99.5611428</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>21964253.18</v>
+        <v>9956114.28</v>
       </c>
       <c r="I31" s="1">
-        <v>25164.82</v>
+        <v>35505.72</v>
       </c>
       <c r="J31" s="1">
-        <v>0.11457170791909</v>
+        <v>0.35662226247568</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>21989418.0</v>
+        <v>9991620.0</v>
       </c>
       <c r="N31" s="1">
-        <v>21989418.0</v>
+        <v>9991620.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>15000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.545</v>
+        <v>99.6906</v>
       </c>
       <c r="E32" s="1">
-        <v>97.44325147</v>
+        <v>99.63136395</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>14616487.72</v>
+        <v>21918900.07</v>
       </c>
       <c r="I32" s="1">
-        <v>15262.28</v>
+        <v>13031.93</v>
       </c>
       <c r="J32" s="1">
-        <v>0.10441824528827</v>
+        <v>0.059455218822027</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>14631750.0</v>
+        <v>21931932.0</v>
       </c>
       <c r="N32" s="1">
-        <v>14631750.0</v>
+        <v>21931932.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.4923</v>
+        <v>97.601</v>
       </c>
       <c r="E33" s="1">
-        <v>97.12268648</v>
+        <v>97.44325147</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>12140335.81</v>
+        <v>14616487.72</v>
       </c>
       <c r="I33" s="1">
-        <v>46201.69</v>
+        <v>23662.28</v>
       </c>
       <c r="J33" s="1">
-        <v>0.38056352577944</v>
+        <v>0.16188759196659</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>12186537.5</v>
+        <v>14640150.0</v>
       </c>
       <c r="N33" s="1">
-        <v>12186537.5</v>
+        <v>14640150.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.634</v>
+        <v>97.5456</v>
       </c>
       <c r="E34" s="1">
-        <v>99.6227205</v>
+        <v>97.12268648</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>19924544.1</v>
+        <v>12140335.81</v>
       </c>
       <c r="I34" s="1">
-        <v>2255.9</v>
+        <v>52864.19</v>
       </c>
       <c r="J34" s="1">
-        <v>0.011322216401428</v>
+        <v>0.43544256787737</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19926800.0</v>
+        <v>12193200.0</v>
       </c>
       <c r="N34" s="1">
-        <v>19926800.0</v>
+        <v>12193200.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>51000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.8428</v>
+        <v>99.753</v>
       </c>
       <c r="E35" s="1">
-        <v>99.82993698</v>
+        <v>99.6227205</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>50913267.86</v>
+        <v>19924544.1</v>
       </c>
       <c r="I35" s="1">
-        <v>6560.14</v>
+        <v>26055.9</v>
       </c>
       <c r="J35" s="1">
-        <v>0.012884932112468</v>
+        <v>0.13077287926503</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>50919828.0</v>
+        <v>19950600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>50919828.0</v>
+        <v>19950600.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.87</v>
+        <v>0.36</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>10000000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.9817</v>
+        <v>99.9511</v>
       </c>
       <c r="E36" s="1">
-        <v>97.7514452</v>
+        <v>99.829937</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>9775144.52</v>
+        <v>50913267.87</v>
       </c>
       <c r="I36" s="1">
-        <v>23025.48</v>
+        <v>61793.13</v>
       </c>
       <c r="J36" s="1">
-        <v>0.23555130006405</v>
+        <v>0.12136940445029</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>9798170.0</v>
+        <v>50975061.0</v>
       </c>
       <c r="N36" s="1">
-        <v>9798170.0</v>
+        <v>50975061.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.17</v>
+        <v>0.92</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.6754</v>
+        <v>98.0511</v>
       </c>
       <c r="E37" s="1">
-        <v>97.52492576</v>
+        <v>97.7514452</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>24381231.44</v>
+        <v>9775144.52</v>
       </c>
       <c r="I37" s="1">
-        <v>37618.56</v>
+        <v>29965.48</v>
       </c>
       <c r="J37" s="1">
-        <v>0.15429310899483</v>
+        <v>0.30654769286214</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>24418850.0</v>
+        <v>9805110.0</v>
       </c>
       <c r="N37" s="1">
-        <v>24418850.0</v>
+        <v>9805110.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.42</v>
+        <v>0.18</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.6555</v>
+        <v>97.727</v>
       </c>
       <c r="E38" s="1">
-        <v>98.14746657</v>
+        <v>97.52492576</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>29444239.97</v>
+        <v>24381231.44</v>
       </c>
       <c r="I38" s="1">
-        <v>152410.03</v>
+        <v>50518.56</v>
       </c>
       <c r="J38" s="1">
-        <v>0.51762256439727</v>
+        <v>0.20720265965368</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29596650.0</v>
+        <v>24431750.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29596650.0</v>
+        <v>24431750.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.1077</v>
+        <v>98.7535</v>
       </c>
       <c r="E39" s="1">
-        <v>97.87236357</v>
+        <v>98.14746657</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>29361709.07</v>
+        <v>29444239.97</v>
       </c>
       <c r="I39" s="1">
-        <v>370600.93</v>
+        <v>181810.03</v>
       </c>
       <c r="J39" s="1">
-        <v>1.2621912747533</v>
+        <v>0.61747231439915</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>29732310.0</v>
+        <v>29626050.0</v>
       </c>
       <c r="N39" s="1">
-        <v>29732310.0</v>
+        <v>29626050.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.3809</v>
+        <v>99.2177</v>
       </c>
       <c r="E40" s="1">
-        <v>98.15181495</v>
+        <v>97.87236357</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19630362.99</v>
+        <v>29361709.07</v>
       </c>
       <c r="I40" s="1">
-        <v>45817.01</v>
+        <v>403600.93</v>
       </c>
       <c r="J40" s="1">
-        <v>0.23339868968974</v>
+        <v>1.3745825525271</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19676180.0</v>
+        <v>29765310.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19676180.0</v>
+        <v>29765310.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.1142</v>
+        <v>98.4704</v>
       </c>
       <c r="E41" s="1">
-        <v>97.75627623</v>
+        <v>98.15181495</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39102510.49</v>
+        <v>19630362.99</v>
       </c>
       <c r="I41" s="1">
-        <v>143169.51</v>
+        <v>63717.01</v>
       </c>
       <c r="J41" s="1">
-        <v>0.36613892102046</v>
+        <v>0.32458396226528</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>39245680.0</v>
+        <v>19694080.0</v>
       </c>
       <c r="N41" s="1">
-        <v>39245680.0</v>
+        <v>19694080.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.67</v>
+        <v>0.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.3466</v>
+        <v>98.193</v>
       </c>
       <c r="E42" s="1">
-        <v>97.3233905</v>
+        <v>97.75627623</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>19464678.1</v>
+        <v>39102510.49</v>
       </c>
       <c r="I42" s="1">
-        <v>4641.9</v>
+        <v>174689.51</v>
       </c>
       <c r="J42" s="1">
-        <v>0.023847812823578</v>
+        <v>0.44674755613115</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19469320.0</v>
+        <v>39277200.0</v>
       </c>
       <c r="N42" s="1">
-        <v>19469320.0</v>
+        <v>39277200.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.33</v>
+        <v>0.71</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.664</v>
+        <v>97.3808</v>
       </c>
       <c r="E43" s="1">
-        <v>97.8675211</v>
+        <v>97.3233905</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>19573504.22</v>
+        <v>19464678.1</v>
       </c>
       <c r="I43" s="1">
-        <v>359295.78</v>
+        <v>11481.9</v>
       </c>
       <c r="J43" s="1">
-        <v>1.8356231769316</v>
+        <v>0.058988388819027</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19932800.0</v>
+        <v>19476160.0</v>
       </c>
       <c r="N43" s="1">
-        <v>19932800.0</v>
+        <v>19476160.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.9528</v>
+        <v>99.7715</v>
       </c>
       <c r="E44" s="1">
-        <v>99.9180117</v>
+        <v>97.8675211</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>19983602.34</v>
+        <v>19573504.22</v>
       </c>
       <c r="I44" s="1">
-        <v>6957.66</v>
+        <v>380795.78</v>
       </c>
       <c r="J44" s="1">
-        <v>0.034816845739936</v>
+        <v>1.9454655421941</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19990560.0</v>
+        <v>19954300.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19990560.0</v>
+        <v>19954300.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C45" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0153</v>
+        <v>99.8762</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>99.81691915</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>30000000.0</v>
+        <v>19963383.83</v>
       </c>
       <c r="I45" s="1">
-        <v>4590.0</v>
+        <v>11856.17</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0153</v>
+        <v>0.059389580949614</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>124</v>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>30004590.0</v>
+        <v>19975240.0</v>
       </c>
       <c r="N45" s="1">
-        <v>30184787.5</v>
+        <v>19975240.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>125</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.033</v>
+        <v>100.015</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>8250.0</v>
+        <v>4500.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.033</v>
+        <v>0.015</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
         <v>127</v>
       </c>
       <c r="M46" s="1">
-        <v>25008250.0</v>
+        <v>30004500.0</v>
       </c>
       <c r="N46" s="1">
-        <v>25224357.78</v>
+        <v>30217862.67</v>
       </c>
       <c r="O46" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.7568</v>
+        <v>100.0361</v>
       </c>
       <c r="E47" s="1">
-        <v>99.43839405</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>19887678.81</v>
+        <v>25000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>63681.19</v>
+        <v>9025.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.32020423604176</v>
+        <v>0.0361</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" t="s">
+        <v>130</v>
       </c>
       <c r="M47" s="1">
-        <v>19951360.0</v>
+        <v>25009025.0</v>
       </c>
       <c r="N47" s="1">
-        <v>19951360.0</v>
+        <v>25253820.83</v>
       </c>
       <c r="O47" s="1">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C48" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.6309</v>
+        <v>99.8752</v>
       </c>
       <c r="E48" s="1">
-        <v>99.4019866</v>
+        <v>99.43839405</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>29820595.98</v>
+        <v>19887678.81</v>
       </c>
       <c r="I48" s="1">
-        <v>68674.02</v>
+        <v>87361.19</v>
       </c>
       <c r="J48" s="1">
-        <v>0.23029056845832</v>
+        <v>0.43927293292806</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>29889270.0</v>
+        <v>19975040.0</v>
       </c>
       <c r="N48" s="1">
-        <v>29889270.0</v>
+        <v>19975040.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C49" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.9281</v>
+        <v>99.7427</v>
       </c>
       <c r="E49" s="1">
-        <v>99.89311437</v>
+        <v>99.4019866</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>34962590.03</v>
+        <v>29820595.98</v>
       </c>
       <c r="I49" s="1">
-        <v>12244.97</v>
+        <v>102214.02</v>
       </c>
       <c r="J49" s="1">
-        <v>0.035023063192667</v>
+        <v>0.34276316968498</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>34974835.0</v>
+        <v>29922810.0</v>
       </c>
       <c r="N49" s="1">
-        <v>34974835.0</v>
+        <v>29922810.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.6</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.9761</v>
+        <v>99.952</v>
       </c>
       <c r="E50" s="1">
-        <v>99.9227819</v>
+        <v>99.86634553</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>19984556.38</v>
+        <v>29959903.66</v>
       </c>
       <c r="I50" s="1">
-        <v>10663.62</v>
+        <v>25696.34</v>
       </c>
       <c r="J50" s="1">
-        <v>0.053359303039981</v>
+        <v>0.085769100901041</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>19995220.0</v>
+        <v>29985600.0</v>
       </c>
       <c r="N50" s="1">
-        <v>19995220.0</v>
+        <v>29985600.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C51" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.6332</v>
+        <v>99.9099</v>
       </c>
       <c r="E51" s="1">
-        <v>99.6104126</v>
+        <v>99.823894</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>29883123.78</v>
+        <v>9982389.4</v>
       </c>
       <c r="I51" s="1">
-        <v>6836.22</v>
+        <v>8600.6</v>
       </c>
       <c r="J51" s="1">
-        <v>0.022876524055277</v>
+        <v>0.08615772893011</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>29889960.0</v>
+        <v>9990990.0</v>
       </c>
       <c r="N51" s="1">
-        <v>29889960.0</v>
+        <v>9990990.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C52" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.1002</v>
+        <v>99.7234</v>
       </c>
       <c r="E52" s="1">
-        <v>97.82396035</v>
+        <v>99.625574</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>19564792.07</v>
+        <v>19925114.8</v>
       </c>
       <c r="I52" s="1">
-        <v>255247.93</v>
+        <v>19565.2</v>
       </c>
       <c r="J52" s="1">
-        <v>1.3046288919747</v>
+        <v>0.098193662603138</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>19820040.0</v>
+        <v>19944680.0</v>
       </c>
       <c r="N52" s="1">
-        <v>19820040.0</v>
+        <v>19944680.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.8254</v>
+        <v>99.7514</v>
       </c>
       <c r="E53" s="1">
-        <v>97.74661473</v>
+        <v>99.6104126</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14661992.21</v>
+        <v>29883123.78</v>
       </c>
       <c r="I53" s="1">
-        <v>11817.79</v>
+        <v>42296.22</v>
       </c>
       <c r="J53" s="1">
-        <v>0.08060152966075</v>
+        <v>0.14153881739869</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14673810.0</v>
+        <v>29925420.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14673810.0</v>
+        <v>29925420.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.25</v>
+        <v>0.54</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C54" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.7927</v>
+        <v>99.204</v>
       </c>
       <c r="E54" s="1">
-        <v>97.7369551</v>
+        <v>97.82396035</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>9773695.51</v>
+        <v>19564792.07</v>
       </c>
       <c r="I54" s="1">
-        <v>5574.49</v>
+        <v>276007.93</v>
       </c>
       <c r="J54" s="1">
-        <v>0.057035642191804</v>
+        <v>1.4107378653066</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>9779270.0</v>
+        <v>19840800.0</v>
       </c>
       <c r="N54" s="1">
-        <v>9779270.0</v>
+        <v>19840800.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C55" s="1">
-        <v>11000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.9294</v>
+        <v>97.885</v>
       </c>
       <c r="E55" s="1">
-        <v>99.64625582</v>
+        <v>97.74661473</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>10961088.14</v>
+        <v>14661992.21</v>
       </c>
       <c r="I55" s="1">
-        <v>31145.86</v>
+        <v>20757.79</v>
       </c>
       <c r="J55" s="1">
-        <v>0.2841493435888</v>
+        <v>0.14157550831218</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>10992234.0</v>
+        <v>14682750.0</v>
       </c>
       <c r="N55" s="1">
-        <v>10992234.0</v>
+        <v>14682750.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.67</v>
+        <v>97.8504</v>
       </c>
       <c r="E56" s="1">
-        <v>99.6173449</v>
+        <v>97.7369551</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>19923468.98</v>
+        <v>9773695.51</v>
       </c>
       <c r="I56" s="1">
-        <v>10531.02</v>
+        <v>11344.49</v>
       </c>
       <c r="J56" s="1">
-        <v>0.052857361389081</v>
+        <v>0.116071653638</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>19934000.0</v>
+        <v>9785040.0</v>
       </c>
       <c r="N56" s="1">
-        <v>19934000.0</v>
+        <v>9785040.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.0234</v>
+        <v>99.6949</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>99.63053676</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>30000000.0</v>
+        <v>24907634.19</v>
       </c>
       <c r="I57" s="1">
-        <v>7020.0</v>
+        <v>16090.81</v>
       </c>
       <c r="J57" s="1">
-        <v>0.0234</v>
+        <v>0.06460192034802</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57" t="s">
-        <v>150</v>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>30007020.0</v>
+        <v>24923725.0</v>
       </c>
       <c r="N57" s="1">
-        <v>30615961.67</v>
+        <v>24923725.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>151</v>
       </c>
       <c r="B58" t="s">
         <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.0156</v>
+        <v>99.7864</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>99.6173449</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>30000000.0</v>
+        <v>19923468.98</v>
       </c>
       <c r="I58" s="1">
-        <v>4680.0</v>
+        <v>33811.02</v>
       </c>
       <c r="J58" s="1">
-        <v>0.0156</v>
+        <v>0.16970448285859</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58" t="s">
-        <v>153</v>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>30004680.0</v>
+        <v>19957280.0</v>
       </c>
       <c r="N58" s="1">
-        <v>30351880.0</v>
+        <v>19957280.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" t="s">
         <v>154</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.9721</v>
+        <v>100.0141</v>
       </c>
       <c r="E59" s="1">
         <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-2790.0</v>
+        <v>4230.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.0279</v>
+        <v>0.0141</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="M59" s="1">
-        <v>9997210.0</v>
+        <v>30004230.0</v>
       </c>
       <c r="N59" s="1">
-        <v>9999095.83</v>
+        <v>30647154.92</v>
       </c>
       <c r="O59" s="1">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.984</v>
+        <v>100.0247</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-1600.0</v>
+        <v>7410.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.016</v>
+        <v>0.0247</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="M60" s="1">
-        <v>9998400.0</v>
+        <v>30007410.0</v>
       </c>
       <c r="N60" s="1">
-        <v>10000277.5</v>
+        <v>30388380.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>159</v>
+      </c>
+      <c r="B61" t="s">
         <v>160</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.0129</v>
+        <v>99.9844</v>
       </c>
       <c r="E61" s="1">
         <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>3870.0</v>
+        <v>-1560.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0129</v>
+        <v>-0.0156</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M61" s="1">
-        <v>30003870.0</v>
+        <v>9998440.0</v>
       </c>
       <c r="N61" s="1">
-        <v>30168562.0</v>
+        <v>10011633.25</v>
       </c>
       <c r="O61" s="1">
-        <v>0.52</v>
+        <v>0.18</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" t="s">
         <v>163</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-500.0</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>164</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>14991540.0</v>
+        <v>9999500.0</v>
       </c>
       <c r="N62" s="1">
-        <v>14991540.0</v>
+        <v>10012634.92</v>
       </c>
       <c r="O62" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>165</v>
       </c>
       <c r="B63" t="s">
         <v>166</v>
       </c>
       <c r="C63" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.4114</v>
+        <v>100.0155</v>
       </c>
       <c r="E63" s="1">
-        <v>97.7959084</v>
+        <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19559181.68</v>
+        <v>30000000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>123098.32</v>
+        <v>4650.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.62936334461207</v>
+        <v>0.0155</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63">
-        <v>0.0</v>
+      <c r="L63" t="s">
+        <v>167</v>
       </c>
       <c r="M63" s="1">
-        <v>19682280.0</v>
+        <v>30004650.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19682280.0</v>
+        <v>30203099.67</v>
       </c>
       <c r="O63" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B64" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C64" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.152</v>
+        <v>97.2543</v>
       </c>
       <c r="E64" s="1">
-        <v>97.78527224</v>
+        <v>97.208601</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>24446318.06</v>
+        <v>14581290.15</v>
       </c>
       <c r="I64" s="1">
-        <v>91681.94</v>
+        <v>6854.85</v>
       </c>
       <c r="J64" s="1">
-        <v>0.37503373626646</v>
+        <v>0.047011272181563</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>24538000.0</v>
+        <v>14588145.0</v>
       </c>
       <c r="N64" s="1">
-        <v>24538000.0</v>
+        <v>14588145.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.42</v>
+        <v>0.26</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B65" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C65" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.8804</v>
+        <v>98.5296</v>
       </c>
       <c r="E65" s="1">
-        <v>98.376783</v>
+        <v>97.7959084</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>24594195.75</v>
+        <v>19559181.68</v>
       </c>
       <c r="I65" s="1">
-        <v>125904.25</v>
+        <v>146738.32</v>
       </c>
       <c r="J65" s="1">
-        <v>0.5119266809121</v>
+        <v>0.75022729683034</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>24720100.0</v>
+        <v>19705920.0</v>
       </c>
       <c r="N65" s="1">
-        <v>24720100.0</v>
+        <v>19705920.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B66" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C66" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.6344</v>
+        <v>98.264</v>
       </c>
       <c r="E66" s="1">
-        <v>98.185719</v>
+        <v>97.78527224</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>24546429.75</v>
+        <v>24446318.06</v>
       </c>
       <c r="I66" s="1">
-        <v>112170.25</v>
+        <v>119681.94</v>
       </c>
       <c r="J66" s="1">
-        <v>0.45697175166584</v>
+        <v>0.48957041181522</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>24658600.0</v>
+        <v>24566000.0</v>
       </c>
       <c r="N66" s="1">
-        <v>24658600.0</v>
+        <v>24566000.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B67" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C67" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.3954</v>
+        <v>99.0045</v>
       </c>
       <c r="E67" s="1">
-        <v>97.990834</v>
+        <v>98.376783</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>24497708.5</v>
+        <v>24594195.75</v>
       </c>
       <c r="I67" s="1">
-        <v>101141.5</v>
+        <v>156929.25</v>
       </c>
       <c r="J67" s="1">
-        <v>0.41286106412769</v>
+        <v>0.63807433101365</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24598850.0</v>
+        <v>24751125.0</v>
       </c>
       <c r="N67" s="1">
-        <v>24598850.0</v>
+        <v>24751125.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B68" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C68" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.3114</v>
+        <v>98.7563</v>
       </c>
       <c r="E68" s="1">
-        <v>97.85057616</v>
+        <v>98.185719</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>12231322.02</v>
+        <v>24546429.75</v>
       </c>
       <c r="I68" s="1">
-        <v>182602.98</v>
+        <v>142645.25</v>
       </c>
       <c r="J68" s="1">
-        <v>1.4929128650314</v>
+        <v>0.58112422642645</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>12413925.0</v>
+        <v>24689075.0</v>
       </c>
       <c r="N68" s="1">
-        <v>12413925.0</v>
+        <v>24689075.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.44</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B69" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C69" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.0743</v>
+        <v>98.5133</v>
       </c>
       <c r="E69" s="1">
-        <v>97.86267907</v>
+        <v>97.990834</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14679401.86</v>
+        <v>24497708.5</v>
       </c>
       <c r="I69" s="1">
-        <v>181743.14</v>
+        <v>130616.5</v>
       </c>
       <c r="J69" s="1">
-        <v>1.2380827347961</v>
+        <v>0.53317843993449</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>14861145.0</v>
+        <v>24628325.0</v>
       </c>
       <c r="N69" s="1">
-        <v>14861145.0</v>
+        <v>24628325.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>0.44</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B70" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C70" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.2824</v>
+        <v>99.4275</v>
       </c>
       <c r="E70" s="1">
-        <v>97.85299653</v>
+        <v>97.85057616</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>14677949.48</v>
+        <v>12231322.02</v>
       </c>
       <c r="I70" s="1">
-        <v>214410.52</v>
+        <v>197115.48</v>
       </c>
       <c r="J70" s="1">
-        <v>1.4607661669101</v>
+        <v>1.6115631628183</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>14892360.0</v>
+        <v>12428437.5</v>
       </c>
       <c r="N70" s="1">
-        <v>14892360.0</v>
+        <v>12428437.5</v>
       </c>
       <c r="O70" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B71" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C71" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.0368</v>
+        <v>99.1987</v>
       </c>
       <c r="E71" s="1">
-        <v>97.80703052</v>
+        <v>97.86267907</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>24451757.63</v>
+        <v>14679401.86</v>
       </c>
       <c r="I71" s="1">
-        <v>57442.37</v>
+        <v>200403.14</v>
       </c>
       <c r="J71" s="1">
-        <v>0.23492123089558</v>
+        <v>1.3651996308247</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>24509200.0</v>
+        <v>14879805.0</v>
       </c>
       <c r="N71" s="1">
-        <v>24509200.0</v>
+        <v>14879805.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.42</v>
+        <v>0.27</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B72" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C72" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.2808</v>
+        <v>99.3995</v>
       </c>
       <c r="E72" s="1">
-        <v>97.4144579</v>
+        <v>97.85299653</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>9741445.79</v>
+        <v>14677949.48</v>
       </c>
       <c r="I72" s="1">
-        <v>-13365.79</v>
+        <v>231975.52</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.1372054034702</v>
+        <v>1.5804354710178</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>9728080.0</v>
+        <v>14909925.0</v>
       </c>
       <c r="N72" s="1">
-        <v>9728080.0</v>
+        <v>14909925.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B73" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C73" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.6597</v>
+        <v>98.146</v>
       </c>
       <c r="E73" s="1">
-        <v>99.42955057</v>
+        <v>97.80703052</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>29828865.17</v>
+        <v>24451757.63</v>
       </c>
       <c r="I73" s="1">
-        <v>69044.83</v>
+        <v>84742.37</v>
       </c>
       <c r="J73" s="1">
-        <v>0.23146985179121</v>
+        <v>0.34656964657636</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>29897910.0</v>
+        <v>24536500.0</v>
       </c>
       <c r="N73" s="1">
-        <v>29897910.0</v>
+        <v>24536500.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B74" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C74" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.6283</v>
+        <v>97.3689</v>
       </c>
       <c r="E74" s="1">
-        <v>99.6210388</v>
+        <v>97.4144579</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>14943155.82</v>
+        <v>9741445.79</v>
       </c>
       <c r="I74" s="1">
-        <v>1089.18</v>
+        <v>-4555.79</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0072888218065841</v>
+        <v>-0.046767082609819</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14944245.0</v>
+        <v>9736890.0</v>
       </c>
       <c r="N74" s="1">
-        <v>14944245.0</v>
+        <v>9736890.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B75" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C75" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.7713</v>
+        <v>99.7743</v>
       </c>
       <c r="E75" s="1">
-        <v>98.523084</v>
+        <v>99.42955057</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>4926154.2</v>
+        <v>29828865.17</v>
       </c>
       <c r="I75" s="1">
-        <v>12410.8</v>
+        <v>103424.83</v>
       </c>
       <c r="J75" s="1">
-        <v>0.25193689633183</v>
+        <v>0.34672733746511</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4938565.0</v>
+        <v>29932290.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4938565.0</v>
+        <v>29932290.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.08</v>
+        <v>0.54</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B76" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C76" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.615</v>
+        <v>99.7408</v>
       </c>
       <c r="E76" s="1">
-        <v>98.503513</v>
+        <v>99.6210388</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>9850351.3</v>
+        <v>14943155.82</v>
       </c>
       <c r="I76" s="1">
-        <v>111148.7</v>
+        <v>17964.18</v>
       </c>
       <c r="J76" s="1">
-        <v>1.1283729545768</v>
+        <v>0.12021677493289</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>9961500.0</v>
+        <v>14961120.0</v>
       </c>
       <c r="N76" s="1">
-        <v>9961500.0</v>
+        <v>14961120.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B77" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C77" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.1907</v>
+        <v>98.8681</v>
       </c>
       <c r="E77" s="1">
-        <v>97.87236358</v>
+        <v>98.523084</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>39148945.43</v>
+        <v>4926154.2</v>
       </c>
       <c r="I77" s="1">
-        <v>527334.57</v>
+        <v>17250.8</v>
       </c>
       <c r="J77" s="1">
-        <v>1.3469955938989</v>
+        <v>0.35018798234128</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>39676280.0</v>
+        <v>4943405.0</v>
       </c>
       <c r="N77" s="1">
-        <v>39676280.0</v>
+        <v>4943405.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.68</v>
+        <v>0.09</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B78" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.8363</v>
+        <v>99.7286</v>
       </c>
       <c r="E78" s="1">
-        <v>97.8233224</v>
+        <v>98.503513</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>19564664.48</v>
+        <v>9850351.3</v>
       </c>
       <c r="I78" s="1">
-        <v>2595.52</v>
+        <v>122508.7</v>
       </c>
       <c r="J78" s="1">
-        <v>0.013266366017436</v>
+        <v>1.2436987907223</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>19567260.0</v>
+        <v>9972860.0</v>
       </c>
       <c r="N78" s="1">
-        <v>19567260.0</v>
+        <v>9972860.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B79" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.3366</v>
+        <v>99.2958</v>
       </c>
       <c r="E79" s="1">
-        <v>97.34254845</v>
+        <v>97.87236358</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19468509.69</v>
+        <v>39148945.43</v>
       </c>
       <c r="I79" s="1">
-        <v>-1189.69</v>
+        <v>569374.57</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.0061108426836138</v>
+        <v>1.4543803511082</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19467320.0</v>
+        <v>39718320.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19467320.0</v>
+        <v>39718320.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.33</v>
+        <v>0.72</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B80" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C80" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.3259</v>
+        <v>97.896</v>
       </c>
       <c r="E80" s="1">
-        <v>98.3075804</v>
+        <v>97.8233224</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>19661516.08</v>
+        <v>19564664.48</v>
       </c>
       <c r="I80" s="1">
-        <v>3663.92</v>
+        <v>14535.52</v>
       </c>
       <c r="J80" s="1">
-        <v>0.018634982089336</v>
+        <v>0.074294757341016</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>19665180.0</v>
+        <v>19579200.0</v>
       </c>
       <c r="N80" s="1">
-        <v>19665180.0</v>
+        <v>19579200.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B81" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C81" s="1">
-        <v>34000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.9061</v>
+        <v>97.3694</v>
       </c>
       <c r="E81" s="1">
-        <v>99.81013894</v>
+        <v>97.34254845</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>33935447.24</v>
+        <v>19468509.69</v>
       </c>
       <c r="I81" s="1">
-        <v>32626.76</v>
+        <v>5370.31</v>
       </c>
       <c r="J81" s="1">
-        <v>0.096143598076829</v>
+        <v>0.027584597308742</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>33968074.0</v>
+        <v>19473880.0</v>
       </c>
       <c r="N81" s="1">
-        <v>33968074.0</v>
+        <v>19473880.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B82" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C82" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.7275</v>
+        <v>98.4106</v>
       </c>
       <c r="E82" s="1">
-        <v>97.804612</v>
+        <v>98.3075804</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>24451153.0</v>
+        <v>19661516.08</v>
       </c>
       <c r="I82" s="1">
-        <v>230722.0</v>
+        <v>20603.92</v>
       </c>
       <c r="J82" s="1">
-        <v>0.94360376379797</v>
+        <v>0.10479313963463</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>24681875.0</v>
+        <v>19682120.0</v>
       </c>
       <c r="N82" s="1">
-        <v>24681875.0</v>
+        <v>19682120.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B83" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C83" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.2249</v>
+        <v>98.8244</v>
       </c>
       <c r="E83" s="1">
-        <v>97.780438</v>
+        <v>97.804612</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>39112175.2</v>
+        <v>24451153.0</v>
       </c>
       <c r="I83" s="1">
-        <v>177784.8</v>
+        <v>254947.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.45455104220335</v>
+        <v>1.0426788462695</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>39289960.0</v>
+        <v>24706100.0</v>
       </c>
       <c r="N83" s="1">
-        <v>39289960.0</v>
+        <v>24706100.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.67</v>
+        <v>0.45</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B84" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C84" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.9064</v>
+        <v>98.3037</v>
       </c>
       <c r="E84" s="1">
-        <v>97.8035629</v>
+        <v>97.780438</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>19560712.58</v>
+        <v>39112175.2</v>
       </c>
       <c r="I84" s="1">
-        <v>420567.42</v>
+        <v>209304.8</v>
       </c>
       <c r="J84" s="1">
-        <v>2.1500618562844</v>
+        <v>0.5351397587317</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19981280.0</v>
+        <v>39321480.0</v>
       </c>
       <c r="N84" s="1">
-        <v>19981280.0</v>
+        <v>39321480.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.34</v>
+        <v>0.71</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B85" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.904</v>
+        <v>99.0065</v>
       </c>
       <c r="E85" s="1">
         <v>97.8626791</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>19572535.82</v>
       </c>
       <c r="I85" s="1">
-        <v>208264.18</v>
+        <v>228764.18</v>
       </c>
       <c r="J85" s="1">
-        <v>1.0640633483332</v>
+        <v>1.1688019483211</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19780800.0</v>
+        <v>19801300.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19780800.0</v>
+        <v>19801300.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B86" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C86" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.2044</v>
+        <v>98.2784</v>
       </c>
       <c r="E86" s="1">
         <v>97.775605</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>29332681.5</v>
       </c>
       <c r="I86" s="1">
-        <v>128638.5</v>
+        <v>150838.5</v>
       </c>
       <c r="J86" s="1">
-        <v>0.4385500861897</v>
+        <v>0.51423358617929</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>29461320.0</v>
+        <v>29483520.0</v>
       </c>
       <c r="N86" s="1">
-        <v>29461320.0</v>
+        <v>29483520.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B87" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C87" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.9884</v>
+        <v>100.0013</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-2320.0</v>
+        <v>260.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.0116</v>
+        <v>0.0013</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M87" s="1">
-        <v>19997680.0</v>
+        <v>20000260.0</v>
       </c>
       <c r="N87" s="1">
-        <v>20205331.33</v>
+        <v>20230793.33</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B88" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C88" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.8973</v>
+        <v>99.976</v>
       </c>
       <c r="E88" s="1">
-        <v>99.82995632</v>
+        <v>99.4878861</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>24957489.08</v>
+        <v>19897577.22</v>
       </c>
       <c r="I88" s="1">
-        <v>16835.92</v>
+        <v>97622.78</v>
       </c>
       <c r="J88" s="1">
-        <v>0.06745838872666</v>
+        <v>0.49062646633116</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>24974325.0</v>
+        <v>19995200.0</v>
       </c>
       <c r="N88" s="1">
-        <v>24974325.0</v>
+        <v>19995200.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B89" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C89" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.8661</v>
+        <v>99.7843</v>
       </c>
       <c r="E89" s="1">
-        <v>99.4878861</v>
+        <v>99.78048292</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>19897577.22</v>
+        <v>24945120.73</v>
       </c>
       <c r="I89" s="1">
-        <v>75642.78</v>
+        <v>954.27</v>
       </c>
       <c r="J89" s="1">
-        <v>0.3801607560742</v>
+        <v>0.0038254775766724</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19973220.0</v>
+        <v>24946075.0</v>
       </c>
       <c r="N89" s="1">
-        <v>19973220.0</v>
+        <v>24946075.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.34</v>
+        <v>0.45</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B90" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C90" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.7978</v>
+        <v>99.9097</v>
       </c>
       <c r="E90" s="1">
         <v>99.2427776</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>29772833.28</v>
       </c>
       <c r="I90" s="1">
-        <v>166506.72</v>
+        <v>200076.72</v>
       </c>
       <c r="J90" s="1">
-        <v>0.55925722095066</v>
+        <v>0.67201101795845</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29939340.0</v>
+        <v>29972910.0</v>
       </c>
       <c r="N90" s="1">
-        <v>29939340.0</v>
+        <v>29972910.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B91" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C91" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.5787</v>
+        <v>98.6776</v>
       </c>
       <c r="E91" s="1">
         <v>98.49526593</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>29548579.78</v>
       </c>
       <c r="I91" s="1">
-        <v>25030.22</v>
+        <v>54700.22</v>
       </c>
       <c r="J91" s="1">
-        <v>0.084708707445025</v>
+        <v>0.18511962472397</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>29573610.0</v>
+        <v>29603280.0</v>
       </c>
       <c r="N91" s="1">
-        <v>29573610.0</v>
+        <v>29603280.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C92" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.7693</v>
+        <v>98.8803</v>
       </c>
       <c r="E92" s="1">
         <v>97.9014285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>39160571.4</v>
       </c>
       <c r="I92" s="1">
-        <v>347148.6</v>
+        <v>391548.6</v>
       </c>
       <c r="J92" s="1">
-        <v>0.88647480766841</v>
+        <v>0.99985415432421</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>39507720.0</v>
+        <v>39552120.0</v>
       </c>
       <c r="N92" s="1">
-        <v>39507720.0</v>
+        <v>39552120.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C93" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.4039</v>
+        <v>98.4943</v>
       </c>
       <c r="E93" s="1">
         <v>98.20184247</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>14730276.37</v>
       </c>
       <c r="I93" s="1">
-        <v>30308.63</v>
+        <v>43868.63</v>
       </c>
       <c r="J93" s="1">
-        <v>0.20575737507361</v>
+        <v>0.29781267437279</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14760585.0</v>
+        <v>14774145.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14760585.0</v>
+        <v>14774145.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>229</v>
+      </c>
+      <c r="B94" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C94" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.4039</v>
+        <v>98.4943</v>
       </c>
       <c r="E94" s="1">
         <v>98.15917464</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>12269896.83</v>
       </c>
       <c r="I94" s="1">
-        <v>30590.67</v>
+        <v>41890.67</v>
       </c>
       <c r="J94" s="1">
-        <v>0.24931481025338</v>
+        <v>0.3414101241469</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>12300487.5</v>
+        <v>12311787.5</v>
       </c>
       <c r="N94" s="1">
-        <v>12300487.5</v>
+        <v>12311787.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B95" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C95" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.8918</v>
+        <v>99.9944</v>
       </c>
       <c r="E95" s="1">
         <v>98.22903955</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>19645807.91</v>
       </c>
       <c r="I95" s="1">
-        <v>332552.09</v>
+        <v>353072.09</v>
       </c>
       <c r="J95" s="1">
-        <v>1.6927381735761</v>
+        <v>1.7971879375868</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>19978360.0</v>
+        <v>19998880.0</v>
       </c>
       <c r="N95" s="1">
-        <v>19978360.0</v>
+        <v>19998880.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B96" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C96" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.091</v>
+        <v>98.168</v>
       </c>
       <c r="E96" s="1">
         <v>97.87169836</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>24467924.59</v>
       </c>
       <c r="I96" s="1">
-        <v>54825.41</v>
+        <v>74075.41</v>
       </c>
       <c r="J96" s="1">
-        <v>0.22407053691185</v>
+        <v>0.30274496607806</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>24522750.0</v>
+        <v>24542000.0</v>
       </c>
       <c r="N96" s="1">
-        <v>24522750.0</v>
+        <v>24542000.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B97" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C97" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.9221</v>
+        <v>97.9871</v>
       </c>
       <c r="E97" s="1">
         <v>97.80461245</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>19560922.49</v>
       </c>
       <c r="I97" s="1">
-        <v>23497.51</v>
+        <v>36497.51</v>
       </c>
       <c r="J97" s="1">
-        <v>0.1201247538914</v>
+        <v>0.18658378723528</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19584420.0</v>
+        <v>19597420.0</v>
       </c>
       <c r="N97" s="1">
-        <v>19584420.0</v>
+        <v>19597420.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B98" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C98" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.0627</v>
+        <v>98.1354</v>
       </c>
       <c r="E98" s="1">
         <v>97.78527225</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>19557054.45</v>
       </c>
       <c r="I98" s="1">
-        <v>55485.55</v>
+        <v>70025.55</v>
       </c>
       <c r="J98" s="1">
-        <v>0.2837111802386</v>
+        <v>0.3580577544488</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>19612540.0</v>
+        <v>19627080.0</v>
       </c>
       <c r="N98" s="1">
-        <v>19612540.0</v>
+        <v>19627080.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B99" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C99" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9323</v>
+        <v>99.6688</v>
       </c>
       <c r="E99" s="1">
-        <v>99.826856</v>
+        <v>98.92074717</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>19965371.2</v>
+        <v>29676224.15</v>
       </c>
       <c r="I99" s="1">
-        <v>21088.8</v>
+        <v>224415.85</v>
       </c>
       <c r="J99" s="1">
-        <v>0.10562688661656</v>
+        <v>0.75621429756588</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>19986460.0</v>
+        <v>29900640.0</v>
       </c>
       <c r="N99" s="1">
-        <v>19986460.0</v>
+        <v>29900640.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B100" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.5515</v>
+        <v>98.9327</v>
       </c>
       <c r="E100" s="1">
-        <v>98.92074717</v>
+        <v>98.7674237</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>29676224.15</v>
+        <v>29630227.11</v>
       </c>
       <c r="I100" s="1">
-        <v>189225.85</v>
+        <v>49582.89</v>
       </c>
       <c r="J100" s="1">
-        <v>0.63763452197809</v>
+        <v>0.16733887936777</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>29865450.0</v>
+        <v>29679810.0</v>
       </c>
       <c r="N100" s="1">
-        <v>29865450.0</v>
+        <v>29679810.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B101" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C101" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.8069</v>
+        <v>98.1115</v>
       </c>
       <c r="E101" s="1">
-        <v>98.7674237</v>
+        <v>97.81428545</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>29630227.11</v>
+        <v>19562857.09</v>
       </c>
       <c r="I101" s="1">
-        <v>11842.89</v>
+        <v>59442.91</v>
       </c>
       <c r="J101" s="1">
-        <v>0.039968947777667</v>
+        <v>0.30385597424001</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>29642070.0</v>
+        <v>19622300.0</v>
       </c>
       <c r="N101" s="1">
-        <v>29642070.0</v>
+        <v>19622300.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B102" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C102" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.0466</v>
+        <v>97.4283</v>
       </c>
       <c r="E102" s="1">
-        <v>97.81428545</v>
+        <v>97.3712995</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>19562857.09</v>
+        <v>29211389.85</v>
       </c>
       <c r="I102" s="1">
-        <v>46462.91</v>
+        <v>17100.15</v>
       </c>
       <c r="J102" s="1">
-        <v>0.23750574768422</v>
+        <v>0.058539323489259</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>19609320.0</v>
+        <v>29228490.0</v>
       </c>
       <c r="N102" s="1">
-        <v>19609320.0</v>
+        <v>29228490.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.34</v>
+        <v>0.53</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B103" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9833</v>
+        <v>99.8351</v>
       </c>
       <c r="E103" s="1">
-        <v>97.98818017</v>
+        <v>99.50867593</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>29396454.05</v>
+        <v>14926301.39</v>
       </c>
       <c r="I103" s="1">
-        <v>598535.95</v>
+        <v>48963.61</v>
       </c>
       <c r="J103" s="1">
-        <v>2.0360821376005</v>
+        <v>0.32803578542775</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>29994990.0</v>
+        <v>14975265.0</v>
       </c>
       <c r="N103" s="1">
-        <v>29994990.0</v>
+        <v>14975265.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B104" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.3647</v>
+        <v>99.7781</v>
       </c>
       <c r="E104" s="1">
-        <v>97.3712995</v>
+        <v>99.73791092</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>29211389.85</v>
+        <v>24934477.73</v>
       </c>
       <c r="I104" s="1">
-        <v>-1979.85</v>
+        <v>10047.27</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.006777664500616</v>
+        <v>0.040294687977008</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>29209410.0</v>
+        <v>24944525.0</v>
       </c>
       <c r="N104" s="1">
-        <v>29209410.0</v>
+        <v>24944525.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B105" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C105" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9345</v>
+        <v>97.6676</v>
       </c>
       <c r="E105" s="1">
-        <v>99.66048992</v>
+        <v>97.46047776</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>24915122.48</v>
+        <v>24365119.44</v>
       </c>
       <c r="I105" s="1">
-        <v>68502.52</v>
+        <v>51780.56</v>
       </c>
       <c r="J105" s="1">
-        <v>0.27494354103613</v>
+        <v>0.21251921267003</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>24983625.0</v>
+        <v>24416900.0</v>
       </c>
       <c r="N105" s="1">
-        <v>24983625.0</v>
+        <v>24416900.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B106" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C106" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.726</v>
+        <v>98.1546</v>
       </c>
       <c r="E106" s="1">
-        <v>99.50867593</v>
+        <v>97.77932293</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>14926301.39</v>
+        <v>29333796.88</v>
       </c>
       <c r="I106" s="1">
-        <v>32598.61</v>
+        <v>112583.12</v>
       </c>
       <c r="J106" s="1">
-        <v>0.21839710420051</v>
+        <v>0.38380002582196</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>14958900.0</v>
+        <v>29446380.0</v>
       </c>
       <c r="N106" s="1">
-        <v>14958900.0</v>
+        <v>29446380.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B107" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C107" s="1">
-        <v>25000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>97.6226</v>
+        <v>99.6801</v>
       </c>
       <c r="E107" s="1">
-        <v>97.46047776</v>
+        <v>98.04874822</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>24365119.44</v>
+        <v>28041941.99</v>
       </c>
       <c r="I107" s="1">
-        <v>40530.56</v>
+        <v>466566.61</v>
       </c>
       <c r="J107" s="1">
-        <v>0.16634665017673</v>
+        <v>1.6638170429365</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>24405650.0</v>
+        <v>28508508.6</v>
       </c>
       <c r="N107" s="1">
-        <v>24405650.0</v>
+        <v>28508508.6</v>
       </c>
       <c r="O107" s="1">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B108" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C108" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.0824</v>
+        <v>98.2575</v>
       </c>
       <c r="E108" s="1">
-        <v>97.77932293</v>
+        <v>97.75025085</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>29333796.88</v>
+        <v>12707532.61</v>
       </c>
       <c r="I108" s="1">
-        <v>90923.12</v>
+        <v>65942.39</v>
       </c>
       <c r="J108" s="1">
-        <v>0.30996028360035</v>
+        <v>0.51892363390913</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>29424720.0</v>
+        <v>12773475.0</v>
       </c>
       <c r="N108" s="1">
-        <v>29424720.0</v>
+        <v>12773475.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.5</v>
+        <v>0.23</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B109" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C109" s="1">
-        <v>28600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.5688</v>
+        <v>97.7166</v>
       </c>
       <c r="E109" s="1">
-        <v>98.04874822</v>
+        <v>97.42790335</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>28041941.99</v>
+        <v>19485580.67</v>
       </c>
       <c r="I109" s="1">
-        <v>434734.81</v>
+        <v>57739.33</v>
       </c>
       <c r="J109" s="1">
-        <v>1.550302080202</v>
+        <v>0.29631824156462</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>28476676.8</v>
+        <v>19543320.0</v>
       </c>
       <c r="N109" s="1">
-        <v>28476676.8</v>
+        <v>19543320.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B110" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C110" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.1569</v>
+        <v>99.9245</v>
       </c>
       <c r="E110" s="1">
-        <v>97.75025085</v>
+        <v>98.05766825</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>12707532.61</v>
+        <v>19611533.65</v>
       </c>
       <c r="I110" s="1">
-        <v>52864.39</v>
+        <v>373366.35</v>
       </c>
       <c r="J110" s="1">
-        <v>0.41600829698756</v>
+        <v>1.9038100572007</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>12760397.0</v>
+        <v>19984900.0</v>
       </c>
       <c r="N110" s="1">
-        <v>12760397.0</v>
+        <v>19984900.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B111" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.6211</v>
+        <v>100.012</v>
       </c>
       <c r="E111" s="1">
-        <v>97.42790335</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19485580.67</v>
+        <v>40000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>38639.33</v>
+        <v>4800.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.19829704156309</v>
+        <v>0.012</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>264</v>
       </c>
       <c r="M111" s="1">
-        <v>19524220.0</v>
+        <v>40004800.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19524220.0</v>
+        <v>40314934.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.33</v>
+        <v>0.73</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B112" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.8197</v>
+        <v>99.991</v>
       </c>
       <c r="E112" s="1">
-        <v>98.05766825</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19611533.65</v>
+        <v>30000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>352406.35</v>
+        <v>-2700.0</v>
       </c>
       <c r="J112" s="1">
-        <v>1.7969341729682</v>
+        <v>-0.009</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>267</v>
       </c>
       <c r="M112" s="1">
-        <v>19963940.0</v>
+        <v>29997300.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19963940.0</v>
+        <v>30089317.92</v>
       </c>
       <c r="O112" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B113" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C113" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.0051</v>
+        <v>99.9893</v>
       </c>
       <c r="E113" s="1">
         <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>2040.0</v>
+        <v>-2675.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0051</v>
+        <v>-0.0107</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="M113" s="1">
-        <v>40002040.0</v>
+        <v>24997325.0</v>
       </c>
       <c r="N113" s="1">
-        <v>40268121.11</v>
+        <v>25067092.5</v>
       </c>
       <c r="O113" s="1">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B114" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C114" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9808</v>
+        <v>100.0007</v>
       </c>
       <c r="E114" s="1">
         <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-5760.0</v>
+        <v>140.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.0192</v>
+        <v>0.0007</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="M114" s="1">
-        <v>29994240.0</v>
+        <v>20000140.0</v>
       </c>
       <c r="N114" s="1">
-        <v>30052439.92</v>
+        <v>20122438.56</v>
       </c>
       <c r="O114" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B115" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C115" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9815</v>
+        <v>99.9835</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-4625.0</v>
+        <v>-3300.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.0185</v>
+        <v>-0.0165</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="M115" s="1">
-        <v>24995375.0</v>
+        <v>19996700.0</v>
       </c>
       <c r="N115" s="1">
-        <v>25036594.03</v>
+        <v>20086037.72</v>
       </c>
       <c r="O115" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B116" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9961</v>
+        <v>100.0036</v>
       </c>
       <c r="E116" s="1">
         <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-780.0</v>
+        <v>720.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.0039</v>
+        <v>0.0036</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="M116" s="1">
-        <v>19999220.0</v>
+        <v>20000720.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20099024.44</v>
+        <v>20122474.11</v>
       </c>
       <c r="O116" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B117" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C117" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9762</v>
+        <v>100.0023</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-4760.0</v>
+        <v>690.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0238</v>
+        <v>0.0023</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="M117" s="1">
-        <v>19995240.0</v>
+        <v>30000690.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20061911.06</v>
+        <v>30238798.5</v>
       </c>
       <c r="O117" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B118" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C118" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.9982</v>
+        <v>99.9918</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-360.0</v>
+        <v>-1640.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.0018</v>
+        <v>-0.0082</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="M118" s="1">
-        <v>19999640.0</v>
+        <v>19998360.0</v>
       </c>
       <c r="N118" s="1">
-        <v>20099000.0</v>
+        <v>20114182.89</v>
       </c>
       <c r="O118" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B119" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C119" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0062</v>
+        <v>99.9946</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>1860.0</v>
+        <v>-540.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0062</v>
+        <v>-0.0054</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="M119" s="1">
-        <v>30001860.0</v>
+        <v>9999460.0</v>
       </c>
       <c r="N119" s="1">
-        <v>30676507.92</v>
+        <v>10076591.25</v>
       </c>
       <c r="O119" s="1">
-        <v>0.52</v>
+        <v>0.18</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B120" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C120" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.9972</v>
+        <v>100.0089</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-840.0</v>
+        <v>890.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.0028</v>
+        <v>0.0089</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="M120" s="1">
-        <v>29999160.0</v>
+        <v>10000890.0</v>
       </c>
       <c r="N120" s="1">
-        <v>30203181.0</v>
+        <v>10075629.58</v>
       </c>
       <c r="O120" s="1">
-        <v>0.52</v>
+        <v>0.18</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B121" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9852</v>
+        <v>100.0009</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-2960.0</v>
+        <v>180.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0148</v>
+        <v>0.0009</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="M121" s="1">
-        <v>19997040.0</v>
+        <v>20000180.0</v>
       </c>
       <c r="N121" s="1">
-        <v>20090173.11</v>
+        <v>20112425.11</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B122" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C122" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9888</v>
+        <v>100.0107</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-1120.0</v>
+        <v>2675.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.0112</v>
+        <v>0.0107</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="M122" s="1">
-        <v>9998880.0</v>
+        <v>25002675.0</v>
       </c>
       <c r="N122" s="1">
-        <v>10064700.42</v>
+        <v>25182893.89</v>
       </c>
       <c r="O122" s="1">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B123" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C123" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0076</v>
+        <v>99.9799</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>760.0</v>
+        <v>-2010.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0076</v>
+        <v>-0.0201</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="M123" s="1">
-        <v>10000760.0</v>
+        <v>9997990.0</v>
       </c>
       <c r="N123" s="1">
-        <v>10064538.75</v>
+        <v>10011934.33</v>
       </c>
       <c r="O123" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B124" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C124" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.9988</v>
+        <v>100.026</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-240.0</v>
+        <v>6500.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.0012</v>
+        <v>0.026</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="M124" s="1">
-        <v>19999760.0</v>
+        <v>25006500.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20090015.33</v>
+        <v>25204048.75</v>
       </c>
       <c r="O124" s="1">
-        <v>0.34</v>
+        <v>0.45</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B125" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C125" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0034</v>
+        <v>100.0323</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>850.0</v>
+        <v>8075.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0034</v>
+        <v>0.0323</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="M125" s="1">
-        <v>25000850.0</v>
+        <v>25008075.0</v>
       </c>
       <c r="N125" s="1">
-        <v>25153056.25</v>
+        <v>25204748.75</v>
       </c>
       <c r="O125" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C126" s="1">
-        <v>10000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.9715</v>
+        <v>100.0236</v>
       </c>
       <c r="E126" s="1">
         <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>10000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-2850.0</v>
+        <v>4012.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.0285</v>
+        <v>0.0236</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="M126" s="1">
-        <v>9997150.0</v>
+        <v>17004012.0</v>
       </c>
       <c r="N126" s="1">
-        <v>9999686.78</v>
+        <v>17135135.13</v>
       </c>
       <c r="O126" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B127" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C127" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.0167</v>
+        <v>100.0441</v>
       </c>
       <c r="E127" s="1">
         <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>4175.0</v>
+        <v>11025.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0167</v>
+        <v>0.0441</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M127" s="1">
-        <v>25004175.0</v>
+        <v>25011025.0</v>
       </c>
       <c r="N127" s="1">
-        <v>25173442.5</v>
+        <v>25296663.89</v>
       </c>
       <c r="O127" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B128" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0251</v>
+        <v>100.0493</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>6275.0</v>
+        <v>12325.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0251</v>
+        <v>0.0493</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M128" s="1">
-        <v>25006275.0</v>
+        <v>25012325.0</v>
       </c>
       <c r="N128" s="1">
-        <v>25174792.5</v>
+        <v>25296700.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B129" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C129" s="1">
-        <v>17000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0139</v>
+        <v>98.6501</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>17000000.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I129" s="1">
-        <v>2363.0</v>
+        <v>81162.37</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0139</v>
+        <v>0.82955472191874</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129" t="s">
-        <v>315</v>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>17002363.0</v>
+        <v>9865010.0</v>
       </c>
       <c r="N129" s="1">
-        <v>17114257.71</v>
+        <v>9865010.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B130" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C130" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0396</v>
+        <v>99.994</v>
       </c>
       <c r="E130" s="1">
-        <v>100.0</v>
+        <v>99.8157568</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>25000000.0</v>
+        <v>9981575.68</v>
       </c>
       <c r="I130" s="1">
-        <v>9900.0</v>
+        <v>17824.32</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0396</v>
+        <v>0.17857220714876</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130" t="s">
-        <v>318</v>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>25009900.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="N130" s="1">
-        <v>25267186.39</v>
+        <v>9999400.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B131" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C131" s="1">
-        <v>25000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0438</v>
+        <v>99.5013</v>
       </c>
       <c r="E131" s="1">
-        <v>100.0</v>
+        <v>99.41822392</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>25000000.0</v>
+        <v>11930186.87</v>
       </c>
       <c r="I131" s="1">
-        <v>10950.0</v>
+        <v>9969.13</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0438</v>
+        <v>0.083562228392823</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131" t="s">
-        <v>321</v>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>25010950.0</v>
+        <v>11940156.0</v>
       </c>
       <c r="N131" s="1">
-        <v>25267097.5</v>
+        <v>11940156.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>322</v>
       </c>
       <c r="B132" t="s">
         <v>323</v>
       </c>
       <c r="C132" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.5633</v>
+        <v>98.5078</v>
       </c>
       <c r="E132" s="1">
-        <v>97.8384763</v>
+        <v>97.7417847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>9783847.63</v>
+        <v>9774178.47</v>
       </c>
       <c r="I132" s="1">
-        <v>72482.37</v>
+        <v>76601.53</v>
       </c>
       <c r="J132" s="1">
-        <v>0.74083706882095</v>
+        <v>0.78371323211576</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>9856330.0</v>
+        <v>9850780.0</v>
       </c>
       <c r="N132" s="1">
-        <v>9856330.0</v>
+        <v>9850780.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>324</v>
       </c>
       <c r="B133" t="s">
         <v>325</v>
       </c>
       <c r="C133" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.8846</v>
+        <v>98.6381</v>
       </c>
       <c r="E133" s="1">
-        <v>99.8157568</v>
+        <v>97.7707721</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>9981575.68</v>
+        <v>9777077.21</v>
       </c>
       <c r="I133" s="1">
-        <v>6884.32</v>
+        <v>86732.79</v>
       </c>
       <c r="J133" s="1">
-        <v>0.068970273038094</v>
+        <v>0.88710345778276</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>9988460.0</v>
+        <v>9863810.0</v>
       </c>
       <c r="N133" s="1">
-        <v>9988460.0</v>
+        <v>9863810.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>326</v>
       </c>
       <c r="B134" t="s">
         <v>327</v>
       </c>
       <c r="C134" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.9761</v>
+        <v>98.8367</v>
       </c>
       <c r="E134" s="1">
-        <v>99.467847</v>
+        <v>97.8229635</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>9946784.7</v>
+        <v>9782296.35</v>
       </c>
       <c r="I134" s="1">
-        <v>50825.3</v>
+        <v>101373.65</v>
       </c>
       <c r="J134" s="1">
-        <v>0.51097215364479</v>
+        <v>1.0362970653613</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>9997610.0</v>
+        <v>9883670.0</v>
       </c>
       <c r="N134" s="1">
-        <v>9997610.0</v>
+        <v>9883670.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>328</v>
       </c>
       <c r="B135" t="s">
         <v>329</v>
       </c>
       <c r="C135" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.3945</v>
+        <v>99.9806</v>
       </c>
       <c r="E135" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>65271.53</v>
+        <v>-4850.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.6677955615435</v>
+        <v>-0.0194</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>0.0</v>
+      <c r="L135" t="s">
+        <v>330</v>
       </c>
       <c r="M135" s="1">
-        <v>9839450.0</v>
+        <v>24995150.0</v>
       </c>
       <c r="N135" s="1">
-        <v>9839450.0</v>
+        <v>25104758.33</v>
       </c>
       <c r="O135" s="1">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B136" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C136" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.5228</v>
+        <v>99.9772</v>
       </c>
       <c r="E136" s="1">
-        <v>97.7707721</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>9777077.21</v>
+        <v>25000000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>75202.79</v>
+        <v>-5700.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.76917455375194</v>
+        <v>-0.0228</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>0.0</v>
+      <c r="L136" t="s">
+        <v>333</v>
       </c>
       <c r="M136" s="1">
-        <v>9852280.0</v>
+        <v>24994300.0</v>
       </c>
       <c r="N136" s="1">
-        <v>9852280.0</v>
+        <v>25104394.44</v>
       </c>
       <c r="O136" s="1">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B137" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C137" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.7364</v>
+        <v>100.0053</v>
       </c>
       <c r="E137" s="1">
-        <v>97.8229635</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>9782296.35</v>
+        <v>30000000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>91343.65</v>
+        <v>1590.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.93376490275721</v>
+        <v>0.0053</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>0.0</v>
+      <c r="L137" t="s">
+        <v>336</v>
       </c>
       <c r="M137" s="1">
-        <v>9873640.0</v>
+        <v>30001590.0</v>
       </c>
       <c r="N137" s="1">
-        <v>9873640.0</v>
+        <v>30242657.17</v>
       </c>
       <c r="O137" s="1">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B138" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C138" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.9819</v>
+        <v>100.0176</v>
       </c>
       <c r="E138" s="1">
         <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-4525.0</v>
+        <v>3520.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.0181</v>
+        <v>0.0176</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M138" s="1">
-        <v>24995475.0</v>
+        <v>20003520.0</v>
       </c>
       <c r="N138" s="1">
-        <v>25076876.67</v>
+        <v>20155732.5</v>
       </c>
       <c r="O138" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B139" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C139" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9798</v>
+        <v>100.0089</v>
       </c>
       <c r="E139" s="1">
         <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-5050.0</v>
+        <v>2670.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.0202</v>
+        <v>0.0089</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="M139" s="1">
-        <v>24994950.0</v>
+        <v>30002670.0</v>
       </c>
       <c r="N139" s="1">
-        <v>25076712.78</v>
+        <v>30230988.75</v>
       </c>
       <c r="O139" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B140" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.006</v>
+        <v>99.9865</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>1800.0</v>
+        <v>-2700.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.006</v>
+        <v>-0.0135</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="M140" s="1">
-        <v>30001800.0</v>
+        <v>19997300.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30208627.5</v>
+        <v>20075678.67</v>
       </c>
       <c r="O140" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B141" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C141" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0148</v>
+        <v>99.9779</v>
       </c>
       <c r="E141" s="1">
         <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>2960.0</v>
+        <v>-8840.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0148</v>
+        <v>-0.0221</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="M141" s="1">
-        <v>20002960.0</v>
+        <v>39991160.0</v>
       </c>
       <c r="N141" s="1">
-        <v>20132850.83</v>
+        <v>40046937.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.34</v>
+        <v>0.72</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B142" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C142" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0046</v>
+        <v>99.9641</v>
       </c>
       <c r="E142" s="1">
         <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1380.0</v>
+        <v>-10770.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0046</v>
+        <v>-0.0359</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="M142" s="1">
-        <v>30001380.0</v>
+        <v>29989230.0</v>
       </c>
       <c r="N142" s="1">
-        <v>30196216.25</v>
+        <v>30058080.83</v>
       </c>
       <c r="O142" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B143" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C143" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.9853</v>
+        <v>100.0002</v>
       </c>
       <c r="E143" s="1">
         <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-2940.0</v>
+        <v>60.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.0147</v>
+        <v>0.0002</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="M143" s="1">
-        <v>19997060.0</v>
+        <v>30000060.0</v>
       </c>
       <c r="N143" s="1">
-        <v>20053376.78</v>
+        <v>30051109.67</v>
       </c>
       <c r="O143" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B144" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C144" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.9813</v>
+        <v>99.8044</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>99.6294476</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>40000000.0</v>
+        <v>9962944.76</v>
       </c>
       <c r="I144" s="1">
-        <v>-7480.0</v>
+        <v>17495.24</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.0187</v>
+        <v>0.17560310150711</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>354</v>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>39992520.0</v>
+        <v>9980440.0</v>
       </c>
       <c r="N144" s="1">
-        <v>40002667.11</v>
+        <v>9980440.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.68</v>
+        <v>0.18</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B145" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C145" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.9872</v>
+        <v>99.9942</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>99.83577015</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>30000000.0</v>
+        <v>19967154.03</v>
       </c>
       <c r="I145" s="1">
-        <v>-3840.0</v>
+        <v>31685.97</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.0128</v>
+        <v>0.15869046711611</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>357</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>29996160.0</v>
+        <v>19998840.0</v>
       </c>
       <c r="N145" s="1">
-        <v>30031514.25</v>
+        <v>19998840.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B146" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C146" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0012</v>
+        <v>99.8133</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>99.8087</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>30000000.0</v>
+        <v>14971305.0</v>
       </c>
       <c r="I146" s="1">
-        <v>360.0</v>
+        <v>690.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0012</v>
+        <v>0.0046088166662826</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146" t="s">
-        <v>360</v>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>30000360.0</v>
+        <v>14971995.0</v>
       </c>
       <c r="N146" s="1">
-        <v>30019725.5</v>
+        <v>14971995.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>361</v>
       </c>
       <c r="B147" t="s">
         <v>362</v>
       </c>
       <c r="C147" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.6871</v>
+        <v>99.9939</v>
       </c>
       <c r="E147" s="1">
-        <v>99.6294476</v>
+        <v>99.81827531</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>9962944.76</v>
+        <v>15970924.05</v>
       </c>
       <c r="I147" s="1">
-        <v>5765.24</v>
+        <v>28099.95</v>
       </c>
       <c r="J147" s="1">
-        <v>0.057866826915941</v>
+        <v>0.17594442195096</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>9968710.0</v>
+        <v>15999024.0</v>
       </c>
       <c r="N147" s="1">
-        <v>9968710.0</v>
+        <v>15999024.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>363</v>
       </c>
       <c r="B148" t="s">
         <v>364</v>
       </c>
       <c r="C148" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.89</v>
+        <v>99.8305</v>
       </c>
       <c r="E148" s="1">
-        <v>99.83577015</v>
+        <v>99.63136397</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>19967154.03</v>
+        <v>29889409.19</v>
       </c>
       <c r="I148" s="1">
-        <v>10845.97</v>
+        <v>59740.81</v>
       </c>
       <c r="J148" s="1">
-        <v>0.054319058107652</v>
+        <v>0.19987283663</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>19978000.0</v>
+        <v>29949150.0</v>
       </c>
       <c r="N148" s="1">
-        <v>19978000.0</v>
+        <v>29949150.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>365</v>
       </c>
       <c r="B149" t="s">
         <v>366</v>
       </c>
       <c r="C149" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.8951</v>
+        <v>100.0159</v>
       </c>
       <c r="E149" s="1">
-        <v>99.81285093</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>14971927.64</v>
+        <v>25000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>12337.36</v>
+        <v>3975.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.082403283642907</v>
+        <v>0.0159</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>0.0</v>
+      <c r="L149" t="s">
+        <v>367</v>
       </c>
       <c r="M149" s="1">
-        <v>14984265.0</v>
+        <v>25003975.0</v>
       </c>
       <c r="N149" s="1">
-        <v>14984265.0</v>
+        <v>25162236.39</v>
       </c>
       <c r="O149" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B150" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C150" s="1">
-        <v>16000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.882</v>
+        <v>99.9937</v>
       </c>
       <c r="E150" s="1">
-        <v>99.81827531</v>
+        <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>15970924.05</v>
+        <v>30000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>10195.95</v>
+        <v>-1890.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.063840701815873</v>
+        <v>-0.0063</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>0.0</v>
+      <c r="L150" t="s">
+        <v>370</v>
       </c>
       <c r="M150" s="1">
-        <v>15981120.0</v>
+        <v>29998110.0</v>
       </c>
       <c r="N150" s="1">
-        <v>15981120.0</v>
+        <v>30066000.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.27</v>
+        <v>0.54</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B151" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C151" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.7198</v>
+        <v>100.0033</v>
       </c>
       <c r="E151" s="1">
-        <v>99.63136397</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>29889409.19</v>
+        <v>30000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>26530.81</v>
+        <v>990.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.088763246644823</v>
+        <v>0.0033</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>0.0</v>
+      <c r="L151" t="s">
+        <v>373</v>
       </c>
       <c r="M151" s="1">
-        <v>29915940.0</v>
+        <v>30000990.0</v>
       </c>
       <c r="N151" s="1">
-        <v>29915940.0</v>
+        <v>30681565.25</v>
       </c>
       <c r="O151" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B152" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C152" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.0099</v>
+        <v>100.0016</v>
       </c>
       <c r="E152" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>2475.0</v>
+        <v>320.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.0099</v>
+        <v>0.0016</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="M152" s="1">
-        <v>25002475.0</v>
+        <v>20000320.0</v>
       </c>
       <c r="N152" s="1">
-        <v>25132491.04</v>
+        <v>20064452.5</v>
       </c>
       <c r="O152" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B153" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C153" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.982</v>
+        <v>100.0332</v>
       </c>
       <c r="E153" s="1">
         <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-5400.0</v>
+        <v>6640.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.018</v>
+        <v>0.0332</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="M153" s="1">
-        <v>29994600.0</v>
+        <v>20006640.0</v>
       </c>
       <c r="N153" s="1">
-        <v>30028543.5</v>
+        <v>20212496.44</v>
       </c>
       <c r="O153" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B154" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C154" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0146</v>
+        <v>100.0226</v>
       </c>
       <c r="E154" s="1">
         <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>4380.0</v>
+        <v>5650.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.0146</v>
+        <v>0.0226</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="M154" s="1">
-        <v>30004380.0</v>
+        <v>25005650.0</v>
       </c>
       <c r="N154" s="1">
-        <v>30650935.0</v>
+        <v>25206128.54</v>
       </c>
       <c r="O154" s="1">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B155" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C155" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.9909</v>
+        <v>100.0243</v>
       </c>
       <c r="E155" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-1820.0</v>
+        <v>7290.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.0091</v>
+        <v>0.0243</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M155" s="1">
-        <v>19998180.0</v>
+        <v>30007290.0</v>
       </c>
       <c r="N155" s="1">
-        <v>20039668.33</v>
+        <v>30232533.75</v>
       </c>
       <c r="O155" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B156" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C156" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.0316</v>
+        <v>100.0183</v>
       </c>
       <c r="E156" s="1">
         <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>6320.0</v>
+        <v>3660.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.0316</v>
+        <v>0.0183</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="M156" s="1">
-        <v>20006320.0</v>
+        <v>20003660.0</v>
       </c>
       <c r="N156" s="1">
-        <v>20189509.44</v>
+        <v>20156897.5</v>
       </c>
       <c r="O156" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B157" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C157" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.02</v>
+        <v>99.9888</v>
       </c>
       <c r="E157" s="1">
         <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>5000.0</v>
+        <v>-3360.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.02</v>
+        <v>-0.0112</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="M157" s="1">
-        <v>25005000.0</v>
+        <v>29996640.0</v>
       </c>
       <c r="N157" s="1">
-        <v>25177443.13</v>
+        <v>30050710.5</v>
       </c>
       <c r="O157" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B158" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C158" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0232</v>
+        <v>100.0161</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>6960.0</v>
+        <v>3220.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.0232</v>
+        <v>0.0161</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="M158" s="1">
-        <v>30006960.0</v>
+        <v>20003220.0</v>
       </c>
       <c r="N158" s="1">
-        <v>30199171.25</v>
+        <v>20137762.33</v>
       </c>
       <c r="O158" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B159" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0142</v>
+        <v>99.9989</v>
       </c>
       <c r="E159" s="1">
         <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>2840.0</v>
+        <v>-176.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.0142</v>
+        <v>-0.0011</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>20002840.0</v>
+        <v>15999824.0</v>
       </c>
       <c r="N159" s="1">
-        <v>20133605.83</v>
+        <v>16029590.67</v>
       </c>
       <c r="O159" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B160" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C160" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.9809</v>
+        <v>99.8441</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>99.80217</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>30000000.0</v>
+        <v>9980217.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-5730.0</v>
+        <v>4193.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.0191</v>
+        <v>0.042013114544503</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160" t="s">
-        <v>397</v>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>29994270.0</v>
+        <v>9984410.0</v>
       </c>
       <c r="N160" s="1">
-        <v>30014781.33</v>
+        <v>9984410.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B161" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0131</v>
+        <v>99.9938</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>99.82068323</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>20000000.0</v>
+        <v>39928273.29</v>
       </c>
       <c r="I161" s="1">
-        <v>2620.0</v>
+        <v>69246.71</v>
       </c>
       <c r="J161" s="1">
-        <v>0.0131</v>
+        <v>0.17342776006631</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161" t="s">
-        <v>400</v>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>20002620.0</v>
+        <v>39997520.0</v>
       </c>
       <c r="N161" s="1">
-        <v>20114903.89</v>
+        <v>39997520.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.34</v>
+        <v>0.72</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B162" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C162" s="1">
-        <v>16000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.9445</v>
+        <v>99.6218</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>99.42696927</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>16000000.0</v>
+        <v>14914045.39</v>
       </c>
       <c r="I162" s="1">
-        <v>-8880.0</v>
+        <v>29224.61</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.0555</v>
+        <v>0.19595360772869</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>403</v>
+      <c r="L162">
+        <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>15991120.0</v>
+        <v>14943270.0</v>
       </c>
       <c r="N162" s="1">
-        <v>16003027.73</v>
+        <v>14943270.0</v>
       </c>
       <c r="O162" s="1">
         <v>0.27</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>404</v>
       </c>
       <c r="B163" t="s">
         <v>405</v>
       </c>
       <c r="C163" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.9335</v>
+        <v>100.0238</v>
       </c>
       <c r="E163" s="1">
-        <v>99.81990825</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>19963981.65</v>
+        <v>30000000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>22718.35</v>
+        <v>7140.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.11379668844767</v>
+        <v>0.0238</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163">
-        <v>0.0</v>
+      <c r="L163" t="s">
+        <v>406</v>
       </c>
       <c r="M163" s="1">
-        <v>19986700.0</v>
+        <v>30007140.0</v>
       </c>
       <c r="N163" s="1">
-        <v>19986700.0</v>
+        <v>30596321.25</v>
       </c>
       <c r="O163" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B164" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C164" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.8829</v>
+        <v>99.9513</v>
       </c>
       <c r="E164" s="1">
-        <v>99.82068323</v>
+        <v>99.4820302</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>39928273.29</v>
+        <v>9948203.02</v>
       </c>
       <c r="I164" s="1">
-        <v>24886.71</v>
+        <v>46926.98</v>
       </c>
       <c r="J164" s="1">
-        <v>0.062328540528781</v>
+        <v>0.47171313156414</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>39953160.0</v>
+        <v>9995130.0</v>
       </c>
       <c r="N164" s="1">
-        <v>39953160.0</v>
+        <v>9995130.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.68</v>
+        <v>0.18</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B165" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C165" s="1">
-        <v>15000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.5089</v>
+        <v>99.8705</v>
       </c>
       <c r="E165" s="1">
-        <v>99.42696927</v>
+        <v>99.80962699</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>14914045.39</v>
+        <v>7286102.77</v>
       </c>
       <c r="I165" s="1">
-        <v>12289.61</v>
+        <v>4443.73</v>
       </c>
       <c r="J165" s="1">
-        <v>0.082402927432689</v>
+        <v>0.060989120525403</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>14926335.0</v>
+        <v>7290546.5</v>
       </c>
       <c r="N165" s="1">
-        <v>14926335.0</v>
+        <v>7290546.5</v>
       </c>
       <c r="O165" s="1">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B166" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C166" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0282</v>
+        <v>98.7709</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>30000000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I166" s="1">
-        <v>8460.0</v>
+        <v>279727.11</v>
       </c>
       <c r="J166" s="1">
-        <v>0.0282</v>
+        <v>0.95302352945576</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166" t="s">
-        <v>412</v>
+      <c r="L166">
+        <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>30008460.0</v>
+        <v>29631270.0</v>
       </c>
       <c r="N166" s="1">
-        <v>30563701.5</v>
+        <v>29631270.0</v>
       </c>
       <c r="O166" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>413</v>
       </c>
       <c r="B167" t="s">
         <v>414</v>
       </c>
       <c r="C167" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.9349</v>
+        <v>99.5513</v>
       </c>
       <c r="E167" s="1">
-        <v>99.49610748</v>
+        <v>99.4219717</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>24874026.87</v>
+        <v>29826591.51</v>
       </c>
       <c r="I167" s="1">
-        <v>109698.13</v>
+        <v>38798.49</v>
       </c>
       <c r="J167" s="1">
-        <v>0.4410147603897</v>
+        <v>0.13008020037084</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>24983725.0</v>
+        <v>29865390.0</v>
       </c>
       <c r="N167" s="1">
-        <v>24983725.0</v>
+        <v>29865390.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>415</v>
       </c>
       <c r="B168" t="s">
         <v>416</v>
       </c>
       <c r="C168" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.8443</v>
+        <v>99.8961</v>
       </c>
       <c r="E168" s="1">
-        <v>99.4820302</v>
+        <v>99.5457396</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>9948203.02</v>
+        <v>19909147.92</v>
       </c>
       <c r="I168" s="1">
-        <v>36226.98</v>
+        <v>70072.08</v>
       </c>
       <c r="J168" s="1">
-        <v>0.36415601819915</v>
+        <v>0.35195921132118</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>9984430.0</v>
+        <v>19979220.0</v>
       </c>
       <c r="N168" s="1">
-        <v>9984430.0</v>
+        <v>19979220.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>417</v>
       </c>
       <c r="B169" t="s">
         <v>418</v>
       </c>
       <c r="C169" s="1">
-        <v>7300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.9509</v>
+        <v>100.0145</v>
       </c>
       <c r="E169" s="1">
-        <v>99.63533466</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>7273379.43</v>
+        <v>15000000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>23036.27</v>
+        <v>2175.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.31672031167498</v>
+        <v>0.0145</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169">
-        <v>0.0</v>
+      <c r="L169" t="s">
+        <v>419</v>
       </c>
       <c r="M169" s="1">
-        <v>7296415.7</v>
+        <v>15002175.0</v>
       </c>
       <c r="N169" s="1">
-        <v>7296415.7</v>
+        <v>15036908.75</v>
       </c>
       <c r="O169" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B170" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C170" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.7209</v>
+        <v>97.4087</v>
       </c>
       <c r="E170" s="1">
-        <v>97.8384763</v>
+        <v>97.26824827</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>29351542.89</v>
+        <v>14590237.24</v>
       </c>
       <c r="I170" s="1">
-        <v>264727.11</v>
+        <v>21067.76</v>
       </c>
       <c r="J170" s="1">
-        <v>0.90191889057455</v>
+        <v>0.14439628124923</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>29616270.0</v>
+        <v>14611305.0</v>
       </c>
       <c r="N170" s="1">
-        <v>29616270.0</v>
+        <v>14611305.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.51</v>
+        <v>0.26</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B171" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C171" s="1">
-        <v>15500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.9339</v>
+        <v>99.9943</v>
       </c>
       <c r="E171" s="1">
-        <v>99.836086</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>15474593.33</v>
+        <v>15000000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>15161.17</v>
+        <v>-855.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.097974594076134</v>
+        <v>-0.0057</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171">
-        <v>0.0</v>
+      <c r="L171" t="s">
+        <v>424</v>
       </c>
       <c r="M171" s="1">
-        <v>15489754.5</v>
+        <v>14999145.0</v>
       </c>
       <c r="N171" s="1">
-        <v>15489754.5</v>
+        <v>15109334.04</v>
       </c>
       <c r="O171" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B172" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C172" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.442</v>
+        <v>98.4415</v>
       </c>
       <c r="E172" s="1">
-        <v>99.4219717</v>
+        <v>98.25520587</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>29826591.51</v>
+        <v>14738280.88</v>
       </c>
       <c r="I172" s="1">
-        <v>6008.49</v>
+        <v>27944.12</v>
       </c>
       <c r="J172" s="1">
-        <v>0.020144742311523</v>
+        <v>0.18960230319616</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>29832600.0</v>
+        <v>14766225.0</v>
       </c>
       <c r="N172" s="1">
-        <v>29832600.0</v>
+        <v>14766225.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B173" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.7872</v>
+        <v>99.8001</v>
       </c>
       <c r="E173" s="1">
-        <v>99.5457396</v>
+        <v>99.7960003</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>19909147.92</v>
+        <v>9979600.03</v>
       </c>
       <c r="I173" s="1">
-        <v>48292.08</v>
+        <v>409.97</v>
       </c>
       <c r="J173" s="1">
-        <v>0.24256226431211</v>
+        <v>0.0041080804718383</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>19957440.0</v>
+        <v>9980010.0</v>
       </c>
       <c r="N173" s="1">
-        <v>19957440.0</v>
+        <v>9980010.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B174" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C174" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0115</v>
+        <v>100.017</v>
       </c>
       <c r="E174" s="1">
         <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>1725.0</v>
+        <v>3400.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.0115</v>
+        <v>0.017</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="M174" s="1">
-        <v>15001725.0</v>
+        <v>20003400.0</v>
       </c>
       <c r="N174" s="1">
-        <v>15019560.46</v>
+        <v>20084978.67</v>
       </c>
       <c r="O174" s="1">
-        <v>0.26</v>
+        <v>0.36</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B175" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C175" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.3781</v>
+        <v>100.0088</v>
       </c>
       <c r="E175" s="1">
-        <v>97.26824827</v>
+        <v>100.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>14590237.24</v>
+        <v>20000000.0</v>
       </c>
       <c r="I175" s="1">
-        <v>16477.76</v>
+        <v>1760.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.11293688874932</v>
+        <v>0.0088</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175">
-        <v>0.0</v>
+      <c r="L175" t="s">
+        <v>434</v>
       </c>
       <c r="M175" s="1">
-        <v>14606715.0</v>
+        <v>20001760.0</v>
       </c>
       <c r="N175" s="1">
-        <v>14606715.0</v>
+        <v>20033733.61</v>
       </c>
       <c r="O175" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B176" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C176" s="1">
-        <v>15000000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.9889</v>
+        <v>98.66</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>97.74601079</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>15000000.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-1665.0</v>
+        <v>508178.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.0111</v>
+        <v>0.93506548373002</v>
       </c>
       <c r="K176">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="L176" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="M176" s="1">
-        <v>14998335.0</v>
+        <v>54854960.0</v>
       </c>
       <c r="N176" s="1">
-        <v>15091827.33</v>
+        <v>54963722.74</v>
       </c>
       <c r="O176" s="1">
-        <v>0.26</v>
+        <v>0.99</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B177" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>32500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.3557</v>
+        <v>99.484</v>
       </c>
       <c r="E177" s="1">
-        <v>98.25520587</v>
+        <v>99.81020923</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>14738280.88</v>
+        <v>32438318.0</v>
       </c>
       <c r="I177" s="1">
-        <v>15074.12</v>
+        <v>-106018.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.10227868584358</v>
+        <v>-0.32682952303507</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.26</v>
+      </c>
+      <c r="L177" t="s">
+        <v>440</v>
       </c>
       <c r="M177" s="1">
-        <v>14753355.0</v>
+        <v>32332300.0</v>
       </c>
       <c r="N177" s="1">
-        <v>14753355.0</v>
+        <v>33066109.93</v>
       </c>
       <c r="O177" s="1">
-        <v>0.25</v>
+        <v>0.6</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B178" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C178" s="1">
-        <v>10000000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.8947</v>
+        <v>98.75</v>
       </c>
       <c r="E178" s="1">
-        <v>99.8140962</v>
+        <v>98.74371953</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>9981409.62</v>
+        <v>28020505.29</v>
       </c>
       <c r="I178" s="1">
-        <v>8060.38</v>
+        <v>1782.21</v>
       </c>
       <c r="J178" s="1">
-        <v>0.080753924614508</v>
+        <v>0.0063603778074482</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.45</v>
+      </c>
+      <c r="L178" t="s">
+        <v>443</v>
       </c>
       <c r="M178" s="1">
-        <v>9989470.0</v>
+        <v>28022287.5</v>
       </c>
       <c r="N178" s="1">
-        <v>9989470.0</v>
+        <v>28433948.36</v>
       </c>
       <c r="O178" s="1">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B179" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="C179" s="1">
-        <v>20000000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0067</v>
+        <v>100.928</v>
       </c>
       <c r="E179" s="1">
-        <v>100.0</v>
+        <v>101.58646552</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>20000000.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1340.0</v>
+        <v>-114573.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.0067</v>
+        <v>-0.64818232811695</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
+        <v>0.86</v>
       </c>
       <c r="L179" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="M179" s="1">
-        <v>20001340.0</v>
+        <v>17561472.0</v>
       </c>
       <c r="N179" s="1">
-        <v>20059956.78</v>
+        <v>17711100.08</v>
       </c>
       <c r="O179" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="B180" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C180" s="1">
-        <v>20000000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.0103</v>
+        <v>101.074</v>
       </c>
       <c r="E180" s="1">
-        <v>100.0</v>
+        <v>102.11602113</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>20000000.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="I180" s="1">
-        <v>2060.0</v>
+        <v>-147967.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.0103</v>
+        <v>-1.0204286411307</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
+        <v>1.35</v>
       </c>
       <c r="L180" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="M180" s="1">
-        <v>20002060.0</v>
+        <v>14352508.0</v>
       </c>
       <c r="N180" s="1">
-        <v>20011014.56</v>
+        <v>14544305.26</v>
       </c>
       <c r="O180" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B181" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C181" s="1">
-        <v>55600000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.606</v>
+        <v>100.858</v>
       </c>
       <c r="E181" s="1">
-        <v>97.74601079</v>
+        <v>101.5</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>54346782.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>478154.0</v>
+        <v>-38520.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.87982026240303</v>
+        <v>-0.63251231527094</v>
       </c>
       <c r="K181">
-        <v>0.17</v>
+        <v>2.06</v>
       </c>
       <c r="L181" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="M181" s="1">
-        <v>54824936.0</v>
+        <v>6051480.0</v>
       </c>
       <c r="N181" s="1">
-        <v>54917247.23</v>
+        <v>6175178.63</v>
       </c>
       <c r="O181" s="1">
-        <v>0.94</v>
+        <v>0.11</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="B182" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="C182" s="1">
-        <v>22500000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.497</v>
+        <v>100.13</v>
       </c>
       <c r="E182" s="1">
-        <v>99.97030222</v>
+        <v>101.52224576</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>22493318.0</v>
+        <v>11979625.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-106493.0</v>
+        <v>-164285.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.47344282422006</v>
+        <v>-1.3713701388816</v>
       </c>
       <c r="K182">
-        <v>2.14</v>
+        <v>2.56</v>
       </c>
       <c r="L182" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M182" s="1">
-        <v>22386825.0</v>
+        <v>11815340.0</v>
       </c>
       <c r="N182" s="1">
-        <v>22868494.52</v>
+        <v>12117937.26</v>
       </c>
       <c r="O182" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="B183" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="C183" s="1">
-        <v>28377000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.875</v>
+        <v>101.558</v>
       </c>
       <c r="E183" s="1">
-        <v>98.74371953</v>
+        <v>102.4755</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>28020505.29</v>
+        <v>6148530.0</v>
       </c>
       <c r="I183" s="1">
-        <v>37253.46</v>
+        <v>-55050.0</v>
       </c>
       <c r="J183" s="1">
-        <v>0.13295070739961</v>
+        <v>-0.89533595835102</v>
       </c>
       <c r="K183">
-        <v>1.38</v>
+        <v>4.65</v>
       </c>
       <c r="L183" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="M183" s="1">
-        <v>28057758.75</v>
+        <v>6093480.0</v>
       </c>
       <c r="N183" s="1">
-        <v>28448428.41</v>
+        <v>6372233.42</v>
       </c>
       <c r="O183" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="B184" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="C184" s="1">
-        <v>17400000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.975</v>
+        <v>98.53</v>
       </c>
       <c r="E184" s="1">
-        <v>101.58646552</v>
+        <v>98.25995833</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>17676045.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-106395.0</v>
+        <v>19443.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.60191632234473</v>
+        <v>0.27482371379661</v>
       </c>
       <c r="K184">
-        <v>0.67</v>
+        <v>0.16</v>
       </c>
       <c r="L184" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="M184" s="1">
-        <v>17569650.0</v>
+        <v>7094160.0</v>
       </c>
       <c r="N184" s="1">
-        <v>17686027.4</v>
+        <v>7105995.62</v>
       </c>
       <c r="O184" s="1">
-        <v>0.3</v>
+        <v>0.13</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="B185" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="C185" s="1">
-        <v>14200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.139</v>
+        <v>99.87</v>
       </c>
       <c r="E185" s="1">
-        <v>102.11602113</v>
+        <v>98.92644333</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>14500475.0</v>
+        <v>29677933.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-138737.0</v>
+        <v>283067.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.95677555390427</v>
+        <v>0.95379620945974</v>
       </c>
       <c r="K185">
-        <v>1.14</v>
+        <v>0.9</v>
       </c>
       <c r="L185" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="M185" s="1">
-        <v>14361738.0</v>
+        <v>29961000.0</v>
       </c>
       <c r="N185" s="1">
-        <v>14523773.62</v>
+        <v>30229767.12</v>
       </c>
       <c r="O185" s="1">
-        <v>0.25</v>
+        <v>0.54</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B186" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="C186" s="1">
-        <v>6000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.954</v>
+        <v>98.455</v>
       </c>
       <c r="E186" s="1">
-        <v>101.5</v>
+        <v>98.10766667</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>6090000.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-32760.0</v>
+        <v>26050.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.53793103448276</v>
+        <v>0.35403281428906</v>
       </c>
       <c r="K186">
-        <v>1.85</v>
+        <v>0.14</v>
       </c>
       <c r="L186" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="M186" s="1">
-        <v>6057240.0</v>
+        <v>7384125.0</v>
       </c>
       <c r="N186" s="1">
-        <v>6167993.42</v>
+        <v>7394296.23</v>
       </c>
       <c r="O186" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="B187" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="C187" s="1">
-        <v>11800000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.203</v>
+        <v>98.453</v>
       </c>
       <c r="E187" s="1">
-        <v>101.52224576</v>
+        <v>98.59398286</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>11979625.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-155671.0</v>
+        <v>-24672.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.2994647161326</v>
+        <v>-0.14299336841593</v>
       </c>
       <c r="K187">
-        <v>2.37</v>
+        <v>1.21</v>
       </c>
       <c r="L187" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="M187" s="1">
-        <v>11823954.0</v>
+        <v>17229275.0</v>
       </c>
       <c r="N187" s="1">
-        <v>12103274.55</v>
+        <v>17440833.22</v>
       </c>
       <c r="O187" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="B188" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="C188" s="1">
-        <v>6000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.679</v>
+        <v>98.542</v>
       </c>
       <c r="E188" s="1">
-        <v>102.4755</v>
+        <v>98.09328567</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>6148530.0</v>
+        <v>2942798.57</v>
       </c>
       <c r="I188" s="1">
-        <v>-47790.0</v>
+        <v>13461.43</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.77725895457939</v>
+        <v>0.45743633754722</v>
       </c>
       <c r="K188">
-        <v>4.41</v>
+        <v>0.12</v>
       </c>
       <c r="L188" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="M188" s="1">
-        <v>6100740.0</v>
+        <v>2956260.0</v>
       </c>
       <c r="N188" s="1">
-        <v>6365438.63</v>
+        <v>2959958.63</v>
       </c>
       <c r="O188" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B189" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="C189" s="1">
-        <v>7200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.477</v>
+        <v>100.093</v>
       </c>
       <c r="E189" s="1">
-        <v>98.25995833</v>
+        <v>100.16216667</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>7074717.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I189" s="1">
-        <v>15627.0</v>
+        <v>-4150.0</v>
       </c>
       <c r="J189" s="1">
-        <v>0.22088516049476</v>
+        <v>-0.069054682989086</v>
       </c>
       <c r="K189">
-        <v>0.14</v>
+        <v>0.25</v>
       </c>
       <c r="L189" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="M189" s="1">
-        <v>7090344.0</v>
+        <v>6005580.0</v>
       </c>
       <c r="N189" s="1">
-        <v>7100404.27</v>
+        <v>6020863.33</v>
       </c>
       <c r="O189" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B190" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="C190" s="1">
-        <v>30000000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.802</v>
+        <v>98.348</v>
       </c>
       <c r="E190" s="1">
-        <v>98.92644333</v>
+        <v>98.295</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>29677933.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="I190" s="1">
-        <v>262667.0</v>
+        <v>4237.88</v>
       </c>
       <c r="J190" s="1">
-        <v>0.88505826871433</v>
+        <v>0.053919324482425</v>
       </c>
       <c r="K190">
-        <v>0.85</v>
+        <v>0.07</v>
       </c>
       <c r="L190" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="M190" s="1">
-        <v>29940600.0</v>
+        <v>7863906.08</v>
       </c>
       <c r="N190" s="1">
-        <v>30194572.6</v>
+        <v>7869163.72</v>
       </c>
       <c r="O190" s="1">
-        <v>0.52</v>
+        <v>0.14</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B191" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="C191" s="1">
-        <v>7500000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.413</v>
+        <v>99.283</v>
       </c>
       <c r="E191" s="1">
-        <v>98.10766667</v>
+        <v>98.32807431</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>7358075.0</v>
+        <v>46312523.0</v>
       </c>
       <c r="I191" s="1">
-        <v>22900.0</v>
+        <v>449770.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.31122270430785</v>
+        <v>0.97116281054263</v>
       </c>
       <c r="K191">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="L191" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="M191" s="1">
-        <v>7380975.0</v>
+        <v>46762293.0</v>
       </c>
       <c r="N191" s="1">
-        <v>7389296.92</v>
+        <v>46802940.95</v>
       </c>
       <c r="O191" s="1">
-        <v>0.13</v>
+        <v>0.84</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="B192" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="C192" s="1">
-        <v>25000000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.922</v>
+        <v>99.918</v>
       </c>
       <c r="E192" s="1">
-        <v>96.05</v>
+        <v>98.81190282</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>24012500.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I192" s="1">
-        <v>968000.0</v>
+        <v>788968.06</v>
       </c>
       <c r="J192" s="1">
-        <v>4.031233732431</v>
+        <v>1.1193967041881</v>
       </c>
       <c r="K192">
-        <v>0.01</v>
+        <v>1.04</v>
       </c>
       <c r="L192" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="M192" s="1">
-        <v>24980500.0</v>
+        <v>71270510.22</v>
       </c>
       <c r="N192" s="1">
-        <v>24982897.26</v>
+        <v>72011403.57</v>
       </c>
       <c r="O192" s="1">
-        <v>0.43</v>
+        <v>1.3</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B193" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="C193" s="1">
-        <v>17500000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.462</v>
+        <v>99.157</v>
       </c>
       <c r="E193" s="1">
-        <v>98.59398286</v>
+        <v>99.21111111</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>17253947.0</v>
+        <v>17858000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-23097.0</v>
+        <v>-9740.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.13386502230475</v>
+        <v>-0.054541382013663</v>
       </c>
       <c r="K193">
-        <v>1.15</v>
+        <v>0.36</v>
       </c>
       <c r="L193" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="M193" s="1">
-        <v>17230850.0</v>
+        <v>17848260.0</v>
       </c>
       <c r="N193" s="1">
-        <v>17431620.55</v>
+        <v>17912172.33</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B194" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="C194" s="1">
-        <v>3000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.442</v>
+        <v>98.322</v>
       </c>
       <c r="E194" s="1">
-        <v>98.09328567</v>
+        <v>97.43695122</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>2942798.57</v>
+        <v>7989830.0</v>
       </c>
       <c r="I194" s="1">
-        <v>10461.43</v>
+        <v>72574.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.35549256094684</v>
+        <v>0.90832971414911</v>
       </c>
       <c r="K194">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="L194" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="M194" s="1">
-        <v>2953260.0</v>
+        <v>8062404.0</v>
       </c>
       <c r="N194" s="1">
-        <v>2956403.84</v>
+        <v>8071277.97</v>
       </c>
       <c r="O194" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="B195" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="C195" s="1">
-        <v>6000000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.089</v>
+        <v>99.003</v>
       </c>
       <c r="E195" s="1">
-        <v>100.16216667</v>
+        <v>99.08680851</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>6009730.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-4390.0</v>
+        <v>-15756.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.073048206824599</v>
+        <v>-0.084580896183875</v>
       </c>
       <c r="K195">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="L195" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="M195" s="1">
-        <v>6005340.0</v>
+        <v>18612564.0</v>
       </c>
       <c r="N195" s="1">
-        <v>6012763.33</v>
+        <v>18628788.66</v>
       </c>
       <c r="O195" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B196" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="C196" s="1">
-        <v>7996000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.443</v>
+        <v>99.288</v>
       </c>
       <c r="E196" s="1">
-        <v>98.295</v>
+        <v>98.83981333</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>7859668.2</v>
+        <v>14825972.0</v>
       </c>
       <c r="I196" s="1">
-        <v>11834.08</v>
+        <v>67228.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.15056717025281</v>
+        <v>0.45344750415015</v>
       </c>
       <c r="K196">
-        <v>0.02</v>
+        <v>0.56</v>
       </c>
       <c r="L196" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="M196" s="1">
-        <v>7871502.28</v>
+        <v>14893200.0</v>
       </c>
       <c r="N196" s="1">
-        <v>7872816.69</v>
+        <v>14977806.16</v>
       </c>
       <c r="O196" s="1">
-        <v>0.13</v>
+        <v>0.27</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="B197" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="C197" s="1">
-        <v>47100000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.182</v>
+        <v>99.993</v>
       </c>
       <c r="E197" s="1">
-        <v>98.32807431</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>46312523.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>402199.0</v>
+        <v>-1428.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.86844545264787</v>
+        <v>-0.007</v>
       </c>
       <c r="K197">
-        <v>0.08</v>
+        <v>0.34</v>
       </c>
       <c r="L197" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="M197" s="1">
-        <v>46714722.0</v>
+        <v>20398572.0</v>
       </c>
       <c r="N197" s="1">
-        <v>46752466.52</v>
+        <v>20467393.67</v>
       </c>
       <c r="O197" s="1">
-        <v>0.8</v>
+        <v>0.37</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="B198" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="C198" s="1">
-        <v>71329000.0</v>
+        <v>13701000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.856</v>
+        <v>100.019</v>
       </c>
       <c r="E198" s="1">
-        <v>98.81190282</v>
+        <v>100.5747741</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>70481542.16</v>
+        <v>13779749.8</v>
       </c>
       <c r="I198" s="1">
-        <v>744744.08</v>
+        <v>-76146.61</v>
       </c>
       <c r="J198" s="1">
-        <v>1.0566512269402</v>
+        <v>-0.55259791436852</v>
       </c>
       <c r="K198">
-        <v>0.98</v>
+        <v>1.62</v>
       </c>
       <c r="L198" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="M198" s="1">
-        <v>71226286.24</v>
+        <v>13703603.19</v>
       </c>
       <c r="N198" s="1">
-        <v>71927606.65</v>
+        <v>13925634.46</v>
       </c>
       <c r="O198" s="1">
-        <v>1.23</v>
+        <v>0.25</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B199" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="C199" s="1">
-        <v>10000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.184</v>
+        <v>98.761</v>
       </c>
       <c r="E199" s="1">
-        <v>99.22</v>
+        <v>98.24951923</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>9922000.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-3600.0</v>
+        <v>53194.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.036283007458174</v>
+        <v>0.52059366115512</v>
       </c>
       <c r="K199">
         <v>0.27</v>
       </c>
       <c r="L199" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="M199" s="1">
-        <v>9918400.0</v>
+        <v>10271144.0</v>
       </c>
       <c r="N199" s="1">
-        <v>9945030.14</v>
+        <v>10299067.29</v>
       </c>
       <c r="O199" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="B200" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="C200" s="1">
-        <v>8200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.278</v>
+        <v>100.509</v>
       </c>
       <c r="E200" s="1">
-        <v>97.43695122</v>
+        <v>101.48803</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>7989830.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="I200" s="1">
-        <v>68966.0</v>
+        <v>-97903.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.86317230779629</v>
+        <v>-0.96467534151564</v>
       </c>
       <c r="K200">
-        <v>0.08</v>
+        <v>1.71</v>
       </c>
       <c r="L200" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="M200" s="1">
-        <v>8058796.0</v>
+        <v>10050900.0</v>
       </c>
       <c r="N200" s="1">
-        <v>8065648.05</v>
+        <v>10221447.95</v>
       </c>
       <c r="O200" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="B201" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="C201" s="1">
-        <v>18800000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.046</v>
+        <v>99.554</v>
       </c>
       <c r="E201" s="1">
-        <v>99.08680851</v>
+        <v>99.5472028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>18628320.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-7672.0</v>
+        <v>972.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.041184604945588</v>
+        <v>0.0068281203350837</v>
       </c>
       <c r="K201">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.74</v>
+      </c>
+      <c r="L201" t="s">
+        <v>512</v>
       </c>
       <c r="M201" s="1">
-        <v>18620648.0</v>
+        <v>14236222.0</v>
       </c>
       <c r="N201" s="1">
-        <v>18620648.0</v>
+        <v>14342737.41</v>
       </c>
       <c r="O201" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="B202" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="C202" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.254</v>
+        <v>98.709</v>
       </c>
       <c r="E202" s="1">
-        <v>98.83981333</v>
+        <v>98.7</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>14825972.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>62128.0</v>
+        <v>900.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.4190484104516</v>
+        <v>0.0091185410334346</v>
       </c>
       <c r="K202">
-        <v>0.51</v>
+        <v>0.04</v>
       </c>
       <c r="L202" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="M202" s="1">
-        <v>14888100.0</v>
+        <v>9870900.0</v>
       </c>
       <c r="N202" s="1">
-        <v>14964384.25</v>
+        <v>9875043.84</v>
       </c>
       <c r="O202" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="B203" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="C203" s="1">
-        <v>20400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.003</v>
+        <v>98.172</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>98.09</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>20400000.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="I203" s="1">
-        <v>612.0</v>
+        <v>1394.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0.003</v>
+        <v>0.083596696911</v>
       </c>
       <c r="K203">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>0.02</v>
+      </c>
+      <c r="L203">
+        <v>285.27</v>
       </c>
       <c r="M203" s="1">
-        <v>20400612.0</v>
+        <v>1668924.0</v>
       </c>
       <c r="N203" s="1">
-        <v>20444657.87</v>
+        <v>1669209.27</v>
       </c>
       <c r="O203" s="1">
-        <v>0.35</v>
+        <v>0.03</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B204" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="C204" s="1">
-        <v>13701000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.463</v>
+        <v>100.379</v>
       </c>
       <c r="E204" s="1">
-        <v>100.5747741</v>
+        <v>102.17492537</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>13779749.8</v>
+        <v>6845720.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-15314.17</v>
+        <v>-120327.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.11113532699991</v>
+        <v>-1.7576967798858</v>
       </c>
       <c r="K204">
-        <v>1.45</v>
+        <v>2.42</v>
       </c>
       <c r="L204" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="M204" s="1">
-        <v>13764435.63</v>
+        <v>6725393.0</v>
       </c>
       <c r="N204" s="1">
-        <v>13962818.6</v>
+        <v>6887569.71</v>
       </c>
       <c r="O204" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="B205" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="C205" s="1">
-        <v>10400000.0</v>
+        <v>22181000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.741</v>
+        <v>100.191</v>
       </c>
       <c r="E205" s="1">
-        <v>98.24951923</v>
+        <v>100.28292999</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>10217950.0</v>
+        <v>22243756.7</v>
       </c>
       <c r="I205" s="1">
-        <v>51114.0</v>
+        <v>-20390.99</v>
       </c>
       <c r="J205" s="1">
-        <v>0.50023732744826</v>
+        <v>-0.091670621446781</v>
       </c>
       <c r="K205">
-        <v>0.23</v>
+        <v>2.01</v>
       </c>
       <c r="L205" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="M205" s="1">
-        <v>10269064.0</v>
+        <v>22223365.71</v>
       </c>
       <c r="N205" s="1">
-        <v>10292499.62</v>
+        <v>22669644.39</v>
       </c>
       <c r="O205" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="B206" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="C206" s="1">
-        <v>10000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.562</v>
+        <v>99.263</v>
       </c>
       <c r="E206" s="1">
-        <v>101.48803</v>
+        <v>98.74</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>10148803.0</v>
+        <v>4245820.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-92603.0</v>
+        <v>22489.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.91245243404567</v>
+        <v>0.52967389102694</v>
       </c>
       <c r="K206">
-        <v>1.52</v>
+        <v>0.25</v>
       </c>
       <c r="L206" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="M206" s="1">
-        <v>10056200.0</v>
+        <v>4268309.0</v>
       </c>
       <c r="N206" s="1">
-        <v>10208254.79</v>
+        <v>4278911.74</v>
       </c>
       <c r="O206" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="B207" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="C207" s="1">
-        <v>14300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.538</v>
+        <v>100.787</v>
       </c>
       <c r="E207" s="1">
-        <v>99.5472028</v>
+        <v>100.933256</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>14235250.0</v>
+        <v>20186651.2</v>
       </c>
       <c r="I207" s="1">
-        <v>-1316.0</v>
+        <v>-29251.2</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.0092446567499693</v>
+        <v>-0.14490367773333</v>
       </c>
       <c r="K207">
-        <v>0.65</v>
+        <v>3.52</v>
       </c>
       <c r="L207" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="M207" s="1">
-        <v>14233934.0</v>
+        <v>20157400.0</v>
       </c>
       <c r="N207" s="1">
-        <v>14327226.81</v>
+        <v>20862194.52</v>
       </c>
       <c r="O207" s="1">
-        <v>0.24</v>
+        <v>0.38</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="B208" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="C208" s="1">
-        <v>10000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>98.721</v>
+        <v>100.697</v>
       </c>
       <c r="E208" s="1">
-        <v>98.7</v>
+        <v>101.44352113</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>9870000.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="I208" s="1">
-        <v>2100.0</v>
+        <v>-53003.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.021276595744681</v>
+        <v>-0.73589827962274</v>
       </c>
       <c r="K208">
-        <v>1.35</v>
+        <v>1.3</v>
       </c>
       <c r="L208" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="M208" s="1">
-        <v>9872100.0</v>
+        <v>7149487.0</v>
       </c>
       <c r="N208" s="1">
-        <v>10006963.01</v>
+        <v>7241446.59</v>
       </c>
       <c r="O208" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="B209" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="C209" s="1">
-        <v>1700000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>98.16</v>
+        <v>100.471</v>
       </c>
       <c r="E209" s="1">
-        <v>98.09</v>
+        <v>101.37056452</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1667530.0</v>
+        <v>6284975.0</v>
       </c>
       <c r="I209" s="1">
-        <v>1190.0</v>
+        <v>-55773.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.071363033948415</v>
+        <v>-0.88740209786037</v>
       </c>
       <c r="K209">
-        <v>0.85</v>
+        <v>1.58</v>
       </c>
       <c r="L209" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="M209" s="1">
-        <v>1668720.0</v>
+        <v>6229202.0</v>
       </c>
       <c r="N209" s="1">
-        <v>1683146.71</v>
+        <v>6327106.79</v>
       </c>
       <c r="O209" s="1">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="B210" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="C210" s="1">
-        <v>6700000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.44</v>
+        <v>98.419</v>
       </c>
       <c r="E210" s="1">
-        <v>102.17492537</v>
+        <v>98.32599876</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>6845720.0</v>
+        <v>15800988.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-116240.0</v>
+        <v>14945.3</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.6979952437435</v>
+        <v>0.094584591798943</v>
       </c>
       <c r="K210">
-        <v>2.23</v>
+        <v>1.47</v>
       </c>
       <c r="L210" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="M210" s="1">
-        <v>6729480.0</v>
+        <v>15815933.3</v>
       </c>
       <c r="N210" s="1">
-        <v>6878853.29</v>
+        <v>16052360.42</v>
       </c>
       <c r="O210" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="B211" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="C211" s="1">
-        <v>22181000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.21</v>
+        <v>98.682</v>
       </c>
       <c r="E211" s="1">
-        <v>100.28292999</v>
+        <v>98.7658794</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>22243756.7</v>
+        <v>9827205.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-16176.6</v>
+        <v>-8346.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.072724226479244</v>
+        <v>-0.084927504819529</v>
       </c>
       <c r="K211">
-        <v>1.86</v>
+        <v>0.2</v>
       </c>
       <c r="L211" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="M211" s="1">
-        <v>22227580.1</v>
+        <v>9818859.0</v>
       </c>
       <c r="N211" s="1">
-        <v>22639675.73</v>
+        <v>9838622.7</v>
       </c>
       <c r="O211" s="1">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="B212" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="C212" s="1">
-        <v>4300000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.176</v>
+        <v>100.421</v>
       </c>
       <c r="E212" s="1">
-        <v>98.74</v>
+        <v>101.21349288</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>4245820.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="I212" s="1">
-        <v>18748.0</v>
+        <v>-166399.73</v>
       </c>
       <c r="J212" s="1">
-        <v>0.44156370265343</v>
+        <v>-0.78299133582449</v>
       </c>
       <c r="K212">
-        <v>0.23</v>
+        <v>1.79</v>
       </c>
       <c r="L212" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="M212" s="1">
-        <v>4264568.0</v>
+        <v>21085397.37</v>
       </c>
       <c r="N212" s="1">
-        <v>4274375.53</v>
+        <v>21460754.7</v>
       </c>
       <c r="O212" s="1">
-        <v>0.07</v>
+        <v>0.39</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B213" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C213" s="1">
-        <v>20000000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>100.901</v>
+        <v>100.607</v>
       </c>
       <c r="E213" s="1">
-        <v>100.933256</v>
+        <v>102.00865759</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>20186651.2</v>
+        <v>26216225.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-6451.2</v>
+        <v>-360226.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.031957752358648</v>
+        <v>-1.3740574777642</v>
       </c>
       <c r="K213">
-        <v>3.34</v>
+        <v>2.53</v>
       </c>
       <c r="L213" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="M213" s="1">
-        <v>20180200.0</v>
+        <v>25855999.0</v>
       </c>
       <c r="N213" s="1">
-        <v>20848008.22</v>
+        <v>26506596.26</v>
       </c>
       <c r="O213" s="1">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="B214" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="C214" s="1">
-        <v>7100000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.777</v>
+        <v>101.068</v>
       </c>
       <c r="E214" s="1">
-        <v>101.44352113</v>
+        <v>101.68176398</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>7202490.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-47323.0</v>
+        <v>-98816.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.65703666370936</v>
+        <v>-0.60361263530523</v>
       </c>
       <c r="K214">
-        <v>1.1</v>
+        <v>2.42</v>
       </c>
       <c r="L214" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="M214" s="1">
-        <v>7155167.0</v>
+        <v>16271948.0</v>
       </c>
       <c r="N214" s="1">
-        <v>7233558.78</v>
+        <v>16661159.99</v>
       </c>
       <c r="O214" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="B215" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="C215" s="1">
-        <v>6200000.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.519</v>
+        <v>99.036</v>
       </c>
       <c r="E215" s="1">
-        <v>101.37056452</v>
+        <v>98.97327539</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>6284975.0</v>
+        <v>10020054.4</v>
       </c>
       <c r="I215" s="1">
-        <v>-52797.0</v>
+        <v>6350.24</v>
       </c>
       <c r="J215" s="1">
-        <v>-0.84005107418884</v>
+        <v>0.063375304629085</v>
       </c>
       <c r="K215">
-        <v>1.4</v>
+        <v>0.36</v>
       </c>
       <c r="L215" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="M215" s="1">
-        <v>6232178.0</v>
+        <v>10026404.64</v>
       </c>
       <c r="N215" s="1">
-        <v>6318999.23</v>
+        <v>10062809.43</v>
       </c>
       <c r="O215" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B216" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="C216" s="1">
-        <v>16070000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>98.397</v>
+        <v>99.217</v>
       </c>
       <c r="E216" s="1">
-        <v>98.32599876</v>
+        <v>98.91863033</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>15800988.0</v>
+        <v>18640226.7</v>
       </c>
       <c r="I216" s="1">
-        <v>11409.9</v>
+        <v>56224.78</v>
       </c>
       <c r="J216" s="1">
-        <v>0.072210041549301</v>
+        <v>0.30163141739043</v>
       </c>
       <c r="K216">
-        <v>1.4</v>
+        <v>0.48</v>
       </c>
       <c r="L216" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="M216" s="1">
-        <v>15812397.9</v>
+        <v>18696451.48</v>
       </c>
       <c r="N216" s="1">
-        <v>16036937.63</v>
+        <v>18787315.7</v>
       </c>
       <c r="O216" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="B217" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="C217" s="1">
-        <v>9950000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.677</v>
+        <v>100.028</v>
       </c>
       <c r="E217" s="1">
-        <v>98.7658794</v>
+        <v>101.6185192</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>9827205.0</v>
+        <v>10161851.92</v>
       </c>
       <c r="I217" s="1">
-        <v>-8843.5</v>
+        <v>-159051.92</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.089989981892105</v>
+        <v>-1.5651863582755</v>
       </c>
       <c r="K217">
-        <v>0.14</v>
+        <v>3.95</v>
       </c>
       <c r="L217" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="M217" s="1">
-        <v>9818361.5</v>
+        <v>10002800.0</v>
       </c>
       <c r="N217" s="1">
-        <v>9831991.64</v>
+        <v>10397320.55</v>
       </c>
       <c r="O217" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="B218" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="C218" s="1">
-        <v>20997000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.479</v>
+        <v>99.258</v>
       </c>
       <c r="E218" s="1">
-        <v>101.21349288</v>
+        <v>98.502</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>21251797.1</v>
+        <v>14775300.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-154221.47</v>
+        <v>113400.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.72568672321834</v>
+        <v>0.76749710665773</v>
       </c>
       <c r="K218">
-        <v>1.61</v>
+        <v>0.35</v>
       </c>
       <c r="L218" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="M218" s="1">
-        <v>21097575.63</v>
+        <v>14888700.0</v>
       </c>
       <c r="N218" s="1">
-        <v>21435397.23</v>
+        <v>14941354.11</v>
       </c>
       <c r="O218" s="1">
-        <v>0.37</v>
+        <v>0.27</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="B219" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="C219" s="1">
-        <v>25700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.682</v>
+        <v>99.81</v>
       </c>
       <c r="E219" s="1">
-        <v>102.00865759</v>
+        <v>98.02</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>26216225.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-340951.0</v>
+        <v>17900.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-1.300534306522</v>
+        <v>1.8261579269537</v>
       </c>
       <c r="K219">
-        <v>2.33</v>
+        <v>0.11</v>
       </c>
       <c r="L219" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="M219" s="1">
-        <v>25875274.0</v>
+        <v>998100.0</v>
       </c>
       <c r="N219" s="1">
-        <v>26473591.12</v>
+        <v>999230.14</v>
       </c>
       <c r="O219" s="1">
-        <v>0.45</v>
+        <v>0.02</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="B220" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="C220" s="1">
-        <v>16100000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>101.167</v>
+        <v>100.449</v>
       </c>
       <c r="E220" s="1">
-        <v>101.68176398</v>
+        <v>101.67080706</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>16370764.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-82877.0</v>
+        <v>-387557.2</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.50625004428627</v>
+        <v>-1.201728497196</v>
       </c>
       <c r="K220">
-        <v>2.18</v>
+        <v>2.57</v>
       </c>
       <c r="L220" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="M220" s="1">
-        <v>16287887.0</v>
+        <v>31862422.8</v>
       </c>
       <c r="N220" s="1">
-        <v>16638392.82</v>
+        <v>32676171.16</v>
       </c>
       <c r="O220" s="1">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="B221" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="C221" s="1">
-        <v>10124000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.012</v>
+        <v>98.97</v>
       </c>
       <c r="E221" s="1">
-        <v>98.97327539</v>
+        <v>99.18027403</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>10020054.4</v>
+        <v>11534665.87</v>
       </c>
       <c r="I221" s="1">
-        <v>3920.48</v>
+        <v>-24454.87</v>
       </c>
       <c r="J221" s="1">
-        <v>0.039126334483773</v>
+        <v>-0.21201194967948</v>
       </c>
       <c r="K221">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="L221" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="M221" s="1">
-        <v>10023974.88</v>
+        <v>11510211.0</v>
       </c>
       <c r="N221" s="1">
-        <v>10054138.85</v>
+        <v>11528919.69</v>
       </c>
       <c r="O221" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="B222" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="C222" s="1">
-        <v>18844000.0</v>
+        <v>56431000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.161</v>
+        <v>99.792</v>
       </c>
       <c r="E222" s="1">
-        <v>98.91863033</v>
+        <v>97.75503039</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>18640226.7</v>
+        <v>55164141.2</v>
       </c>
       <c r="I222" s="1">
-        <v>45672.14</v>
+        <v>1149482.32</v>
       </c>
       <c r="J222" s="1">
-        <v>0.24501923037234</v>
+        <v>2.0837491439094</v>
       </c>
       <c r="K222">
-        <v>0.43</v>
+        <v>0.11</v>
       </c>
       <c r="L222" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="M222" s="1">
-        <v>18685898.84</v>
+        <v>56313623.52</v>
       </c>
       <c r="N222" s="1">
-        <v>18767470.13</v>
+        <v>56377398.28</v>
       </c>
       <c r="O222" s="1">
-        <v>0.32</v>
+        <v>1.02</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B223" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C223" s="1">
-        <v>10000000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.096</v>
+        <v>98.948</v>
       </c>
       <c r="E223" s="1">
-        <v>101.6185192</v>
+        <v>98.91493274</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>10161851.92</v>
+        <v>43958785.26</v>
       </c>
       <c r="I223" s="1">
-        <v>-152251.92</v>
+        <v>14695.42</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.4982694217414</v>
+        <v>0.03342999564952</v>
       </c>
       <c r="K223">
-        <v>3.75</v>
+        <v>0.28</v>
       </c>
       <c r="L223" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="M223" s="1">
-        <v>10009600.0</v>
+        <v>43973480.68</v>
       </c>
       <c r="N223" s="1">
-        <v>10384394.52</v>
+        <v>44095693.43</v>
       </c>
       <c r="O223" s="1">
-        <v>0.18</v>
+        <v>0.79</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="B224" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="C224" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.155</v>
+        <v>98.81</v>
       </c>
       <c r="E224" s="1">
-        <v>98.502</v>
+        <v>98.9</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>14775300.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>97950.0</v>
+        <v>-4500.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.66293070191468</v>
+        <v>-0.091001011122346</v>
       </c>
       <c r="K224">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="L224" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="M224" s="1">
-        <v>14873250.0</v>
+        <v>4940500.0</v>
       </c>
       <c r="N224" s="1">
-        <v>14921280.82</v>
+        <v>4953907.53</v>
       </c>
       <c r="O224" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="B225" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="C225" s="1">
-        <v>1000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.708</v>
+        <v>98.598</v>
       </c>
       <c r="E225" s="1">
-        <v>98.02</v>
+        <v>97.51</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>980200.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="I225" s="1">
-        <v>16880.0</v>
+        <v>57718.4</v>
       </c>
       <c r="J225" s="1">
-        <v>1.7220975311161</v>
+        <v>1.1157829966157</v>
       </c>
       <c r="K225">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="L225" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="M225" s="1">
-        <v>997080.0</v>
+        <v>5230623.9</v>
       </c>
       <c r="N225" s="1">
-        <v>998148.49</v>
+        <v>5240739.74</v>
       </c>
       <c r="O225" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="B226" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="C226" s="1">
-        <v>31720000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.527</v>
+        <v>99.975</v>
       </c>
       <c r="E226" s="1">
-        <v>101.67080706</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>32249980.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-362815.6</v>
+        <v>-6483.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.1250103100839</v>
+        <v>-0.025</v>
       </c>
       <c r="K226">
-        <v>2.36</v>
+        <v>0.01</v>
       </c>
       <c r="L226" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="M226" s="1">
-        <v>31887164.4</v>
+        <v>25925517.0</v>
       </c>
       <c r="N226" s="1">
-        <v>32636386.45</v>
+        <v>25927160.84</v>
       </c>
       <c r="O226" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="B227" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="C227" s="1">
-        <v>11630000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.975</v>
+        <v>99.281</v>
       </c>
       <c r="E227" s="1">
-        <v>99.18027403</v>
+        <v>98.67857143</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>11534665.87</v>
+        <v>8979750.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-23873.37</v>
+        <v>54821.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.20697062462894</v>
+        <v>0.6104958378574</v>
       </c>
       <c r="K227">
-        <v>0.08</v>
+        <v>0.57</v>
       </c>
       <c r="L227" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="M227" s="1">
-        <v>11510792.5</v>
+        <v>9034571.0</v>
       </c>
       <c r="N227" s="1">
-        <v>11520146.84</v>
+        <v>9086179.22</v>
       </c>
       <c r="O227" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="B228" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="C228" s="1">
-        <v>56431000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.696</v>
+        <v>98.571</v>
       </c>
       <c r="E228" s="1">
-        <v>97.75503039</v>
+        <v>98.03</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>55164141.2</v>
+        <v>2450750.0</v>
       </c>
       <c r="I228" s="1">
-        <v>1095308.56</v>
+        <v>13525.0</v>
       </c>
       <c r="J228" s="1">
-        <v>1.9855444790283</v>
+        <v>0.55187187595634</v>
       </c>
       <c r="K228">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="L228" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="M228" s="1">
-        <v>56259449.76</v>
+        <v>2464275.0</v>
       </c>
       <c r="N228" s="1">
-        <v>56319745.9</v>
+        <v>2468384.59</v>
       </c>
       <c r="O228" s="1">
-        <v>0.96</v>
+        <v>0.04</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="B229" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="C229" s="1">
-        <v>44441000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.952</v>
+        <v>98.29</v>
       </c>
       <c r="E229" s="1">
-        <v>98.91493274</v>
+        <v>98.20403226</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>43958785.26</v>
+        <v>6088650.0</v>
       </c>
       <c r="I229" s="1">
-        <v>16473.06</v>
+        <v>5330.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.037473874454373</v>
+        <v>0.087539930854951</v>
       </c>
       <c r="K229">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="L229" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="M229" s="1">
-        <v>43975258.32</v>
+        <v>6093980.0</v>
       </c>
       <c r="N229" s="1">
-        <v>44067336.42</v>
+        <v>6099840.27</v>
       </c>
       <c r="O229" s="1">
-        <v>0.75</v>
+        <v>0.11</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="B230" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="C230" s="1">
-        <v>5000000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.798</v>
+        <v>98.669</v>
       </c>
       <c r="E230" s="1">
-        <v>98.9</v>
+        <v>98.0770309</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>4945000.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="I230" s="1">
-        <v>-5100.0</v>
+        <v>413786.4</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.10313447927199</v>
+        <v>0.60357567237965</v>
       </c>
       <c r="K230">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="L230" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="M230" s="1">
-        <v>4939900.0</v>
+        <v>68969631.0</v>
       </c>
       <c r="N230" s="1">
-        <v>4950533.56</v>
+        <v>69126187.85</v>
       </c>
       <c r="O230" s="1">
-        <v>0.08</v>
+        <v>1.25</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="B231" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C231" s="1">
-        <v>5305000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.515</v>
+        <v>99.81</v>
       </c>
       <c r="E231" s="1">
-        <v>97.51</v>
+        <v>97.79613699</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>5172905.5</v>
+        <v>21417354.0</v>
       </c>
       <c r="I231" s="1">
-        <v>53315.25</v>
+        <v>441036.0</v>
       </c>
       <c r="J231" s="1">
-        <v>1.0306635216901</v>
+        <v>2.0592459740825</v>
       </c>
       <c r="K231">
-        <v>0.16</v>
+        <v>0.76</v>
       </c>
       <c r="L231" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="M231" s="1">
-        <v>5226220.75</v>
+        <v>21858390.0</v>
       </c>
       <c r="N231" s="1">
-        <v>5234766.89</v>
+        <v>22024815.0</v>
       </c>
       <c r="O231" s="1">
-        <v>0.09</v>
+        <v>0.4</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="B232" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="C232" s="1">
-        <v>9100000.0</v>
+        <v>48500000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.212</v>
+        <v>100.144</v>
       </c>
       <c r="E232" s="1">
-        <v>98.67857143</v>
+        <v>100.5040433</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>8979750.0</v>
+        <v>48744461.0</v>
       </c>
       <c r="I232" s="1">
-        <v>48542.0</v>
+        <v>-174621.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.54057184220051</v>
+        <v>-0.35823762621973</v>
       </c>
       <c r="K232">
-        <v>0.52</v>
+        <v>0.75</v>
       </c>
       <c r="L232" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="M232" s="1">
-        <v>9028292.0</v>
+        <v>48569840.0</v>
       </c>
       <c r="N232" s="1">
-        <v>9075412.55</v>
+        <v>48932593.42</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.88</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="B233" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="C233" s="1">
-        <v>2500000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.522</v>
+        <v>97.785</v>
       </c>
       <c r="E233" s="1">
-        <v>98.03</v>
+        <v>97.46343662</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>2450750.0</v>
+        <v>6919904.0</v>
       </c>
       <c r="I233" s="1">
-        <v>12300.0</v>
+        <v>22831.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.50188717739468</v>
+        <v>0.32993232276055</v>
       </c>
       <c r="K233">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="L233" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="M233" s="1">
-        <v>2463050.0</v>
+        <v>6942735.0</v>
       </c>
       <c r="N233" s="1">
-        <v>2466543.15</v>
+        <v>6943950.75</v>
       </c>
       <c r="O233" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="B234" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="C234" s="1">
-        <v>6200000.0</v>
+        <v>33150000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.235</v>
+        <v>99.915</v>
       </c>
       <c r="E234" s="1">
-        <v>98.20403226</v>
+        <v>99.7321267</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>6088650.0</v>
+        <v>33061200.0</v>
       </c>
       <c r="I234" s="1">
-        <v>1920.0</v>
+        <v>60622.5</v>
       </c>
       <c r="J234" s="1">
-        <v>0.031534083910226</v>
+        <v>0.1833644876774</v>
       </c>
       <c r="K234">
-        <v>0.08</v>
+        <v>1.37</v>
       </c>
       <c r="L234" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="M234" s="1">
-        <v>6090570.0</v>
+        <v>33121822.5</v>
       </c>
       <c r="N234" s="1">
-        <v>6095283.7</v>
+        <v>33575477.98</v>
       </c>
       <c r="O234" s="1">
-        <v>0.1</v>
+        <v>0.61</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="B235" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="C235" s="1">
-        <v>69900000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.613</v>
+        <v>100.0306182</v>
       </c>
       <c r="E235" s="1">
-        <v>98.0770309</v>
+        <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>68555844.6</v>
+        <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>374642.4</v>
+        <v>1530.91</v>
       </c>
       <c r="J235" s="1">
-        <v>0.54647769593666</v>
+        <v>0</v>
       </c>
       <c r="K235">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="M235" s="1">
-        <v>68930487.0</v>
+        <v>1530.91</v>
       </c>
       <c r="N235" s="1">
-        <v>69061190.42</v>
+        <v>-4647.21</v>
       </c>
       <c r="O235" s="1">
-        <v>1.18</v>
+        <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="B236" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="C236" s="1">
-        <v>21900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.732</v>
+        <v>100.03345</v>
       </c>
       <c r="E236" s="1">
-        <v>97.79613699</v>
+        <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>21417354.0</v>
+        <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>423954.0</v>
+        <v>568.65</v>
       </c>
       <c r="J236" s="1">
-        <v>1.9794882224947</v>
+        <v>0</v>
       </c>
       <c r="K236">
-        <v>0.72</v>
+        <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="M236" s="1">
-        <v>21841308.0</v>
+        <v>568.65</v>
       </c>
       <c r="N236" s="1">
-        <v>21998283.0</v>
+        <v>-1452.22</v>
       </c>
       <c r="O236" s="1">
-        <v>0.38</v>
+        <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>617</v>
+      </c>
+      <c r="B237">
+        <v>2621898872</v>
       </c>
       <c r="C237" s="1">
-        <v>42000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.22</v>
+        <v>100.0715096</v>
       </c>
       <c r="E237" s="1">
-        <v>100.55187143</v>
+        <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>42231786.0</v>
+        <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-139386.0</v>
+        <v>3575.48</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.33004997704809</v>
+        <v>0</v>
       </c>
       <c r="K237">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.0</v>
+      </c>
+      <c r="L237">
+        <v>615.11</v>
       </c>
       <c r="M237" s="1">
-        <v>42092400.0</v>
+        <v>3575.48</v>
       </c>
       <c r="N237" s="1">
-        <v>42344400.0</v>
+        <v>4190.59</v>
       </c>
       <c r="O237" s="1">
-        <v>0.72</v>
+        <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>618</v>
+      </c>
+      <c r="B238">
+        <v>2675905922</v>
       </c>
       <c r="C238" s="1">
-        <v>7100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>97.784</v>
+        <v>99.9946726</v>
       </c>
       <c r="E238" s="1">
-        <v>97.46343662</v>
+        <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>6919904.0</v>
+        <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>22760.0</v>
+        <v>-799.11</v>
       </c>
       <c r="J238" s="1">
-        <v>0.32890629696597</v>
+        <v>0</v>
       </c>
       <c r="K238">
-        <v>0.61</v>
+        <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="M238" s="1">
-        <v>6942664.0</v>
+        <v>-799.11</v>
       </c>
       <c r="N238" s="1">
-        <v>6986066.4</v>
+        <v>-13152.24</v>
       </c>
       <c r="O238" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>620</v>
+      </c>
+      <c r="B239">
+        <v>2712519372</v>
       </c>
       <c r="C239" s="1">
-        <v>33150000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.86</v>
+        <v>99.98867143</v>
       </c>
       <c r="E239" s="1">
-        <v>99.7321267</v>
+        <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>33061200.0</v>
+        <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>42390.0</v>
+        <v>-555.1</v>
       </c>
       <c r="J239" s="1">
-        <v>0.12821676164205</v>
+        <v>0</v>
       </c>
       <c r="K239">
-        <v>1.29</v>
+        <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="M239" s="1">
-        <v>33103590.0</v>
+        <v>-555.1</v>
       </c>
       <c r="N239" s="1">
-        <v>33532723.56</v>
+        <v>-7941.85</v>
       </c>
       <c r="O239" s="1">
-        <v>0.57</v>
+        <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="B240" t="s">
         <v>622</v>
       </c>
+      <c r="B240">
+        <v>2715283672</v>
+      </c>
       <c r="C240" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.015321</v>
+        <v>99.9893736</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>766.05</v>
+        <v>-2125.28</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
         <v>623</v>
       </c>
       <c r="M240" s="1">
-        <v>766.05</v>
+        <v>-2125.28</v>
       </c>
       <c r="N240" s="1">
-        <v>-4921.84</v>
+        <v>-27235.5</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>624</v>
       </c>
-      <c r="B241" t="s">
-        <v>625</v>
+      <c r="B241">
+        <v>2716928862</v>
       </c>
       <c r="C241" s="1">
-        <v>1700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.01854118</v>
+        <v>99.9893787</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>315.2</v>
+        <v>-1062.13</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="M241" s="1">
-        <v>315.2</v>
+        <v>-1062.13</v>
       </c>
       <c r="N241" s="1">
-        <v>-1545.72</v>
+        <v>-13533.55</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>626</v>
+      </c>
+      <c r="B242">
+        <v>2721415922</v>
       </c>
       <c r="C242" s="1">
-        <v>25000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.99158328</v>
+        <v>100.064671</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2104.18</v>
+        <v>11640.78</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="M242" s="1">
-        <v>-2104.18</v>
+        <v>11640.78</v>
       </c>
       <c r="N242" s="1">
-        <v>-45522.37</v>
+        <v>-869.22</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B243">
-        <v>2621898872</v>
+        <v>2721858402</v>
       </c>
       <c r="C243" s="1">
-        <v>5000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0735348</v>
+        <v>99.99368237</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>3676.74</v>
+        <v>-1383.56</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
-      <c r="L243">
-        <v>529.96</v>
+      <c r="L243" t="s">
+        <v>629</v>
       </c>
       <c r="M243" s="1">
-        <v>3676.74</v>
+        <v>-1383.56</v>
       </c>
       <c r="N243" s="1">
-        <v>4206.7</v>
+        <v>-24723.49</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="B244">
-        <v>2675905922</v>
+        <v>2770099252</v>
       </c>
       <c r="C244" s="1">
-        <v>15000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>99.99520813</v>
+        <v>100.02910025</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-718.78</v>
+        <v>2328.02</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="M244" s="1">
-        <v>-718.78</v>
+        <v>2328.02</v>
       </c>
       <c r="N244" s="1">
-        <v>-12529.28</v>
+        <v>21038.6</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="B245">
-        <v>2686335662</v>
+        <v>2773749182</v>
       </c>
       <c r="C245" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.99814793</v>
+        <v>100.0008567</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-259.29</v>
+        <v>171.34</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="M245" s="1">
-        <v>-259.29</v>
+        <v>171.34</v>
       </c>
       <c r="N245" s="1">
-        <v>-18151.29</v>
+        <v>30824.68</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="B246">
-        <v>2712519372</v>
+        <v>2777134372</v>
       </c>
       <c r="C246" s="1">
-        <v>4900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.98540673</v>
+        <v>100.016703</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-715.07</v>
+        <v>1670.3</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="M246" s="1">
-        <v>-715.07</v>
+        <v>1670.3</v>
       </c>
       <c r="N246" s="1">
-        <v>-7734.48</v>
+        <v>13224.3</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="B247">
-        <v>2715283672</v>
+        <v>2780647822</v>
       </c>
       <c r="C247" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>99.98829555</v>
+        <v>100.0212455</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-2340.89</v>
+        <v>1274.73</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="M247" s="1">
-        <v>-2340.89</v>
+        <v>1274.73</v>
       </c>
       <c r="N247" s="1">
-        <v>-26185.39</v>
+        <v>11043.66</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B248">
-        <v>2716928862</v>
+        <v>2798594402</v>
       </c>
       <c r="C248" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.9884415</v>
+        <v>100.02956933</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-1155.85</v>
+        <v>4435.4</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="M248" s="1">
-        <v>-1155.85</v>
+        <v>4435.4</v>
       </c>
       <c r="N248" s="1">
-        <v>-13005.3</v>
+        <v>34326.36</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="B249">
-        <v>2721415922</v>
+        <v>2806083592</v>
       </c>
       <c r="C249" s="1">
-        <v>18000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.05348467</v>
+        <v>100.29123345</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>9627.24</v>
+        <v>17465.27</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="M249" s="1">
-        <v>9627.24</v>
+        <v>17465.27</v>
       </c>
       <c r="N249" s="1">
-        <v>-1939.66</v>
+        <v>23226.39</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B250">
-        <v>2721858402</v>
+        <v>2813842962</v>
       </c>
       <c r="C250" s="1">
-        <v>21900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>99.99219785</v>
+        <v>100.02203725</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-1708.67</v>
+        <v>4407.45</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="M250" s="1">
-        <v>-1708.67</v>
+        <v>4407.45</v>
       </c>
       <c r="N250" s="1">
-        <v>-23856.87</v>
+        <v>32149.57</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="B251">
-        <v>2760391592</v>
+        <v>2818053322</v>
       </c>
       <c r="C251" s="1">
-        <v>30000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.00417063</v>
+        <v>100.02108599</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>1251.19</v>
+        <v>818.98</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="M251" s="1">
-        <v>1251.19</v>
+        <v>818.98</v>
       </c>
       <c r="N251" s="1">
-        <v>79333.69</v>
+        <v>6981.6</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B252">
-        <v>2767186142</v>
+        <v>2819407592</v>
       </c>
       <c r="C252" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.00855013</v>
+        <v>100.0170934</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>1282.52</v>
+        <v>1709.34</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="M252" s="1">
-        <v>1282.52</v>
+        <v>1709.34</v>
       </c>
       <c r="N252" s="1">
-        <v>36645.77</v>
+        <v>18315.07</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B253">
-        <v>2770099252</v>
+        <v>2820282902</v>
       </c>
       <c r="C253" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.04841625</v>
+        <v>100.007901</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3873.3</v>
+        <v>1580.2</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="M253" s="1">
-        <v>3873.3</v>
+        <v>1580.2</v>
       </c>
       <c r="N253" s="1">
-        <v>21424.5</v>
+        <v>31601.64</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="B254">
-        <v>2773749182</v>
+        <v>2821297102</v>
       </c>
       <c r="C254" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.0093779</v>
+        <v>100.01735488</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>1875.58</v>
+        <v>2169.36</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="M254" s="1">
-        <v>1875.58</v>
+        <v>2169.36</v>
       </c>
       <c r="N254" s="1">
-        <v>30905.36</v>
+        <v>23038.53</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="B255">
-        <v>2777134372</v>
+        <v>2832350132</v>
       </c>
       <c r="C255" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0294396</v>
+        <v>100.0036713</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>2943.96</v>
+        <v>367.13</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="M255" s="1">
-        <v>2943.96</v>
+        <v>367.13</v>
       </c>
       <c r="N255" s="1">
-        <v>13723.96</v>
+        <v>14634.35</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="B256">
-        <v>2780647822</v>
+        <v>2832375032</v>
       </c>
       <c r="C256" s="1">
-        <v>6000000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.03652933</v>
+        <v>100.01608451</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>2191.76</v>
+        <v>1806.13</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="M256" s="1">
-        <v>2191.76</v>
+        <v>1806.13</v>
       </c>
       <c r="N256" s="1">
-        <v>11338.16</v>
+        <v>18492.73</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="B257">
-        <v>2794077772</v>
+        <v>2833851362</v>
       </c>
       <c r="C257" s="1">
-        <v>4325000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.00815445</v>
+        <v>100.0208893</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>352.68</v>
+        <v>2088.93</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="M257" s="1">
-        <v>352.68</v>
+        <v>2088.93</v>
       </c>
       <c r="N257" s="1">
-        <v>8600.89</v>
+        <v>16920.49</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="B258">
-        <v>2798594402</v>
+        <v>2834781282</v>
       </c>
       <c r="C258" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.04714213</v>
+        <v>100.0013119</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>7071.32</v>
+        <v>262.38</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="M258" s="1">
-        <v>7071.32</v>
+        <v>262.38</v>
       </c>
       <c r="N258" s="1">
-        <v>35051.98</v>
+        <v>23974.49</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B259">
-        <v>2806083592</v>
+        <v>2837532552</v>
       </c>
       <c r="C259" s="1">
-        <v>5997000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.28158963</v>
+        <v>100.02161791</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>16886.93</v>
+        <v>758.14</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="M259" s="1">
-        <v>16886.93</v>
+        <v>758.14</v>
       </c>
       <c r="N259" s="1">
-        <v>21999.95</v>
+        <v>6123.44</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="B260">
-        <v>2813842962</v>
+        <v>2838669412</v>
       </c>
       <c r="C260" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0361203</v>
+        <v>100.02496673</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>7224.06</v>
+        <v>3745.01</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="M260" s="1">
-        <v>7224.06</v>
+        <v>3745.01</v>
       </c>
       <c r="N260" s="1">
-        <v>33131.61</v>
+        <v>26368.17</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="B261">
-        <v>2818053322</v>
+        <v>2838754542</v>
       </c>
       <c r="C261" s="1">
-        <v>3884000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.03642096</v>
+        <v>100.13464975</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>1414.59</v>
+        <v>16427.27</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="M261" s="1">
-        <v>1414.59</v>
+        <v>16427.27</v>
       </c>
       <c r="N261" s="1">
-        <v>7172.33</v>
+        <v>33719.07</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="B262">
-        <v>2819407592</v>
+        <v>2846048702</v>
       </c>
       <c r="C262" s="1">
-        <v>10000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.0318463</v>
+        <v>100.45566541</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>3184.63</v>
+        <v>24173.05</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="M262" s="1">
-        <v>3184.63</v>
+        <v>24173.05</v>
       </c>
       <c r="N262" s="1">
-        <v>18701.3</v>
+        <v>27535.05</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B263">
-        <v>2820282902</v>
+        <v>2847414022</v>
       </c>
       <c r="C263" s="1">
-        <v>20000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0190549</v>
+        <v>100.0169722</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>3810.98</v>
+        <v>2002.72</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="M263" s="1">
-        <v>3810.98</v>
+        <v>2002.72</v>
       </c>
       <c r="N263" s="1">
-        <v>31844.31</v>
+        <v>12472.95</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="B264">
-        <v>2821297102</v>
+        <v>2851226042</v>
       </c>
       <c r="C264" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.03216112</v>
+        <v>100.42664756</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>4020.14</v>
+        <v>106661.89</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="M264" s="1">
-        <v>4020.14</v>
+        <v>106661.89</v>
       </c>
       <c r="N264" s="1">
-        <v>23521.07</v>
+        <v>116488.97</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="B265">
-        <v>2832350132</v>
+        <v>2855281272</v>
       </c>
       <c r="C265" s="1">
-        <v>10000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.0141349</v>
+        <v>100.03370465</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1413.49</v>
+        <v>9639.53</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="M265" s="1">
-        <v>1413.49</v>
+        <v>9639.53</v>
       </c>
       <c r="N265" s="1">
-        <v>14704.55</v>
+        <v>39229.8</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="B266">
-        <v>2832375032</v>
+        <v>2856676872</v>
       </c>
       <c r="C266" s="1">
-        <v>11229000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.03009449</v>
+        <v>100.4127548</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>3379.31</v>
+        <v>82550.96</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="M266" s="1">
-        <v>3379.31</v>
+        <v>82550.96</v>
       </c>
       <c r="N266" s="1">
-        <v>18928.3</v>
+        <v>92307.46</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="B267">
-        <v>2833851362</v>
+        <v>2858088902</v>
       </c>
       <c r="C267" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.0360021</v>
+        <v>100.4164524</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>3600.21</v>
+        <v>41645.24</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="M267" s="1">
-        <v>3600.21</v>
+        <v>41645.24</v>
       </c>
       <c r="N267" s="1">
-        <v>17412.18</v>
+        <v>46702.24</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="B268">
-        <v>2834781282</v>
+        <v>2859475842</v>
       </c>
       <c r="C268" s="1">
-        <v>20000000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.0102378</v>
+        <v>100.01201955</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>2047.56</v>
+        <v>528.86</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="M268" s="1">
-        <v>2047.56</v>
+        <v>528.86</v>
       </c>
       <c r="N268" s="1">
-        <v>24074.89</v>
+        <v>4828.83</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="B269">
-        <v>2837532552</v>
+        <v>2859574782</v>
       </c>
       <c r="C269" s="1">
-        <v>3507000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0371055</v>
+        <v>100.01161</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>1301.29</v>
+        <v>1230.66</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="M269" s="1">
-        <v>1301.29</v>
+        <v>1230.66</v>
       </c>
       <c r="N269" s="1">
-        <v>6295.65</v>
+        <v>11186.3</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B270">
-        <v>2838669412</v>
+        <v>2859756032</v>
       </c>
       <c r="C270" s="1">
-        <v>15000000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.04040027</v>
+        <v>100.01161</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>6060.04</v>
+        <v>313.47</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="M270" s="1">
-        <v>6060.04</v>
+        <v>313.47</v>
       </c>
       <c r="N270" s="1">
-        <v>27101.29</v>
+        <v>2849.34</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B271">
-        <v>2838754542</v>
+        <v>2859961272</v>
       </c>
       <c r="C271" s="1">
-        <v>12200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.1460882</v>
+        <v>100.4087211</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>17822.76</v>
+        <v>40872.11</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="M271" s="1">
-        <v>17822.76</v>
+        <v>40872.11</v>
       </c>
       <c r="N271" s="1">
-        <v>33714.28</v>
+        <v>45555.36</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="B272">
-        <v>2846048702</v>
+        <v>2862709252</v>
       </c>
       <c r="C272" s="1">
-        <v>5305000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.41977399</v>
+        <v>100.07450896</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>22269.01</v>
+        <v>9313.62</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="M272" s="1">
-        <v>22269.01</v>
+        <v>9313.62</v>
       </c>
       <c r="N272" s="1">
-        <v>25053.25</v>
+        <v>19222.05</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="B273">
-        <v>2847414022</v>
+        <v>2863881852</v>
       </c>
       <c r="C273" s="1">
-        <v>11800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.02862458</v>
+        <v>100.08155387</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>3377.7</v>
+        <v>12233.08</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="M273" s="1">
-        <v>3377.7</v>
+        <v>12233.08</v>
       </c>
       <c r="N273" s="1">
-        <v>13058.16</v>
+        <v>24826.58</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="B274">
-        <v>2851226042</v>
+        <v>2865625992</v>
       </c>
       <c r="C274" s="1">
-        <v>25000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.38402724</v>
+        <v>100.39729212</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>96006.81</v>
+        <v>26221.28</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="M274" s="1">
-        <v>96006.81</v>
+        <v>26221.28</v>
       </c>
       <c r="N274" s="1">
-        <v>104018.06</v>
+        <v>28947.58</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B275">
-        <v>2855281272</v>
+        <v>2870139162</v>
       </c>
       <c r="C275" s="1">
-        <v>28600000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.04413696</v>
+        <v>100.19639165</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>12623.17</v>
+        <v>17871.64</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="M275" s="1">
-        <v>12623.17</v>
+        <v>17871.64</v>
       </c>
       <c r="N275" s="1">
-        <v>39971.12</v>
+        <v>24405.13</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B276">
-        <v>2856676872</v>
+        <v>2874472692</v>
       </c>
       <c r="C276" s="1">
-        <v>20000000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.3755356</v>
+        <v>100.15550277</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>75107.12</v>
+        <v>17416.31</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="M276" s="1">
-        <v>75107.12</v>
+        <v>17416.31</v>
       </c>
       <c r="N276" s="1">
-        <v>83224.79</v>
+        <v>25172.49</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="B277">
-        <v>2858088902</v>
+        <v>2874671812</v>
       </c>
       <c r="C277" s="1">
-        <v>10000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.3795204</v>
+        <v>100.15453231</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>37952.04</v>
+        <v>4017.84</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="M277" s="1">
-        <v>37952.04</v>
+        <v>4017.84</v>
       </c>
       <c r="N277" s="1">
-        <v>42160.6</v>
+        <v>5778.3</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="B278">
-        <v>2859475842</v>
+        <v>2874739202</v>
       </c>
       <c r="C278" s="1">
-        <v>4400000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.02357682</v>
+        <v>100.15472629</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>1037.38</v>
+        <v>5415.42</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="M278" s="1">
-        <v>1037.38</v>
+        <v>5415.42</v>
       </c>
       <c r="N278" s="1">
-        <v>5001.78</v>
+        <v>7796.06</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="B279">
-        <v>2859574782</v>
+        <v>2877252492</v>
       </c>
       <c r="C279" s="1">
-        <v>10600000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.02290764</v>
+        <v>100.42070156</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>2428.21</v>
+        <v>26924.9</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="M279" s="1">
-        <v>2428.21</v>
+        <v>26924.9</v>
       </c>
       <c r="N279" s="1">
-        <v>11603.4</v>
+        <v>29280.46</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="B280">
-        <v>2859756032</v>
+        <v>2880689452</v>
       </c>
       <c r="C280" s="1">
-        <v>2700000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.02290778</v>
+        <v>100.09854323</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>618.51</v>
+        <v>39417.29</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="M280" s="1">
-        <v>618.51</v>
+        <v>39417.29</v>
       </c>
       <c r="N280" s="1">
-        <v>2955.59</v>
+        <v>65278.4</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="B281">
-        <v>2859961272</v>
+        <v>2885535452</v>
       </c>
       <c r="C281" s="1">
-        <v>10000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.3711885</v>
+        <v>100.38896677</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>37118.85</v>
+        <v>25282.84</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="M281" s="1">
-        <v>37118.85</v>
+        <v>25282.84</v>
       </c>
       <c r="N281" s="1">
-        <v>41014.35</v>
+        <v>27402.69</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="B282">
-        <v>2862709252</v>
+        <v>2891519502</v>
       </c>
       <c r="C282" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.08016352</v>
+        <v>100.11205535</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>10020.44</v>
+        <v>22411.07</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="M282" s="1">
-        <v>10020.44</v>
+        <v>22411.07</v>
       </c>
       <c r="N282" s="1">
-        <v>19137.94</v>
+        <v>35573.19</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="B283">
-        <v>2863881852</v>
+        <v>2892744292</v>
       </c>
       <c r="C283" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.08796273</v>
+        <v>100.11369973</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>13194.41</v>
+        <v>34109.92</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="M283" s="1">
-        <v>13194.41</v>
+        <v>34109.92</v>
       </c>
       <c r="N283" s="1">
-        <v>24767.74</v>
+        <v>51696.34</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="B284">
-        <v>2865625992</v>
+        <v>2892891132</v>
       </c>
       <c r="C284" s="1">
-        <v>6600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.35887167</v>
+        <v>100.11336013</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>23685.53</v>
+        <v>17004.02</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="M284" s="1">
-        <v>23685.53</v>
+        <v>17004.02</v>
       </c>
       <c r="N284" s="1">
-        <v>25951.13</v>
+        <v>25697.64</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="B285">
-        <v>2870139162</v>
+        <v>2905161062</v>
       </c>
       <c r="C285" s="1">
-        <v>9100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.19047681</v>
+        <v>100.08225723</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>17333.39</v>
+        <v>24677.17</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="M285" s="1">
-        <v>17333.39</v>
+        <v>24677.17</v>
       </c>
       <c r="N285" s="1">
-        <v>23211.61</v>
+        <v>35045.92</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="B286">
-        <v>2874472692</v>
+        <v>2921627832</v>
       </c>
       <c r="C286" s="1">
-        <v>11200000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.15477107</v>
+        <v>100.08246606</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>17334.36</v>
+        <v>6366.38</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="M286" s="1">
-        <v>17334.36</v>
+        <v>6366.38</v>
       </c>
       <c r="N286" s="1">
-        <v>24357.26</v>
+        <v>8986.76</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="B287">
-        <v>2874671812</v>
+        <v>2922948022</v>
       </c>
       <c r="C287" s="1">
-        <v>2600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.15367077</v>
+        <v>100.09910565</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>3995.44</v>
+        <v>19821.13</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="M287" s="1">
-        <v>3995.44</v>
+        <v>19821.13</v>
       </c>
       <c r="N287" s="1">
-        <v>5589.1</v>
+        <v>27030.3</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="B288">
-        <v>2874739202</v>
+        <v>2922949082</v>
       </c>
       <c r="C288" s="1">
-        <v>3500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.15389086</v>
+        <v>100.15725535</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>5386.18</v>
+        <v>31451.07</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="M288" s="1">
-        <v>5386.18</v>
+        <v>31451.07</v>
       </c>
       <c r="N288" s="1">
-        <v>7541.36</v>
+        <v>38836.07</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="B289">
-        <v>2877252492</v>
+        <v>2924236212</v>
       </c>
       <c r="C289" s="1">
-        <v>6400000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.37763703</v>
+        <v>100.45090938</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>24168.77</v>
+        <v>29309.11</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
-      <c r="L289" t="s">
-        <v>722</v>
+      <c r="L289">
+        <v>934.27</v>
       </c>
       <c r="M289" s="1">
-        <v>24168.77</v>
+        <v>29309.11</v>
       </c>
       <c r="N289" s="1">
-        <v>26088.18</v>
+        <v>30243.38</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="B290">
-        <v>2880689452</v>
+        <v>2924470772</v>
       </c>
       <c r="C290" s="1">
-        <v>40000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.10429893</v>
+        <v>100.45559294</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>41719.57</v>
+        <v>7745.08</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
-      <c r="L290" t="s">
-        <v>724</v>
+      <c r="L290">
+        <v>266.16</v>
       </c>
       <c r="M290" s="1">
-        <v>41719.57</v>
+        <v>7745.08</v>
       </c>
       <c r="N290" s="1">
-        <v>65332.9</v>
+        <v>8011.24</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B291">
-        <v>2885535452</v>
+        <v>2924746292</v>
       </c>
       <c r="C291" s="1">
-        <v>6500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.34795692</v>
+        <v>100.2192601</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>22617.2</v>
+        <v>21926.01</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="M291" s="1">
-        <v>22617.2</v>
+        <v>21926.01</v>
       </c>
       <c r="N291" s="1">
-        <v>24365.34</v>
+        <v>25510.82</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="B292">
-        <v>2891519502</v>
+        <v>2926627582</v>
       </c>
       <c r="C292" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.1171376</v>
+        <v>100.1749051</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>23427.52</v>
+        <v>34981.02</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="M292" s="1">
-        <v>23427.52</v>
+        <v>34981.02</v>
       </c>
       <c r="N292" s="1">
-        <v>35419.96</v>
+        <v>46638.58</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="B293">
-        <v>2892744292</v>
+        <v>2926707212</v>
       </c>
       <c r="C293" s="1">
-        <v>30000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.11767653</v>
+        <v>100.14985333</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>35302.96</v>
+        <v>12587.68</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="M293" s="1">
-        <v>35302.96</v>
+        <v>12587.68</v>
       </c>
       <c r="N293" s="1">
-        <v>51289.63</v>
+        <v>17387.62</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="B294">
-        <v>2892891132</v>
+        <v>2935657832</v>
       </c>
       <c r="C294" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.11728513</v>
+        <v>100.19612585</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>17592.77</v>
+        <v>78450.34</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="M294" s="1">
-        <v>17592.77</v>
+        <v>78450.34</v>
       </c>
       <c r="N294" s="1">
-        <v>25494.43</v>
+        <v>102361.45</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B295">
-        <v>2905161062</v>
+        <v>2935803812</v>
       </c>
       <c r="C295" s="1">
-        <v>30000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.08609307</v>
+        <v>100.33041979</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>25827.92</v>
+        <v>31059.46</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="M295" s="1">
-        <v>25827.92</v>
+        <v>31059.46</v>
       </c>
       <c r="N295" s="1">
-        <v>35132.25</v>
+        <v>35389.1</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="B296">
-        <v>2921627832</v>
+        <v>2935813452</v>
       </c>
       <c r="C296" s="1">
-        <v>7720000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.08636347</v>
+        <v>100.33102472</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>6667.26</v>
+        <v>11916.89</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="M296" s="1">
-        <v>6667.26</v>
+        <v>11916.89</v>
       </c>
       <c r="N296" s="1">
-        <v>9009.0</v>
+        <v>13589.15</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="B297">
-        <v>2922948022</v>
+        <v>2935986662</v>
       </c>
       <c r="C297" s="1">
-        <v>20000000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.10221605</v>
+        <v>100.25224037</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>20443.21</v>
+        <v>9696.12</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="M297" s="1">
-        <v>20443.21</v>
+        <v>9696.12</v>
       </c>
       <c r="N297" s="1">
-        <v>26885.88</v>
+        <v>11691.54</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="B298">
-        <v>2922949082</v>
+        <v>2936837392</v>
       </c>
       <c r="C298" s="1">
-        <v>20000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.14996745</v>
+        <v>100.32527846</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>29993.49</v>
+        <v>4228.62</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298" t="s">
-        <v>740</v>
+      <c r="L298">
+        <v>555.5</v>
       </c>
       <c r="M298" s="1">
-        <v>29993.49</v>
+        <v>4228.62</v>
       </c>
       <c r="N298" s="1">
-        <v>36596.16</v>
+        <v>4784.12</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="B299">
-        <v>2924236212</v>
+        <v>2937018512</v>
       </c>
       <c r="C299" s="1">
-        <v>6500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.39106277</v>
+        <v>100.199256</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>25419.08</v>
+        <v>19925.6</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299">
-        <v>695.35</v>
+      <c r="L299" t="s">
+        <v>738</v>
       </c>
       <c r="M299" s="1">
-        <v>25419.08</v>
+        <v>19925.6</v>
       </c>
       <c r="N299" s="1">
-        <v>26114.43</v>
+        <v>25206.3</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="B300">
-        <v>2924470772</v>
+        <v>2937267382</v>
       </c>
       <c r="C300" s="1">
-        <v>1700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.39606059</v>
+        <v>100.013979</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>6733.03</v>
+        <v>1397.9</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300">
-        <v>198.29</v>
+      <c r="L300" t="s">
+        <v>740</v>
       </c>
       <c r="M300" s="1">
-        <v>6733.03</v>
+        <v>1397.9</v>
       </c>
       <c r="N300" s="1">
-        <v>6931.32</v>
+        <v>5036.93</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="B301">
-        <v>2924746292</v>
+        <v>2939595422</v>
       </c>
       <c r="C301" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.2042688</v>
+        <v>100.38187812</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>20426.88</v>
+        <v>32459.64</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="M301" s="1">
-        <v>20426.88</v>
+        <v>32459.64</v>
       </c>
       <c r="N301" s="1">
-        <v>23585.88</v>
+        <v>34199.07</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="B302">
-        <v>2926627582</v>
+        <v>2941100752</v>
       </c>
       <c r="C302" s="1">
-        <v>20000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.16917025</v>
+        <v>100.27333677</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>33834.05</v>
+        <v>16946.88</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="M302" s="1">
-        <v>33834.05</v>
+        <v>16946.88</v>
       </c>
       <c r="N302" s="1">
-        <v>44326.27</v>
+        <v>18946.3</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="B303">
-        <v>2926707212</v>
+        <v>2942297552</v>
       </c>
       <c r="C303" s="1">
-        <v>8400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.14839357</v>
+        <v>100.088229</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>12465.06</v>
+        <v>13234.35</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="M303" s="1">
-        <v>12465.06</v>
+        <v>13234.35</v>
       </c>
       <c r="N303" s="1">
-        <v>16778.04</v>
+        <v>18083.47</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="B304">
-        <v>2935657832</v>
+        <v>2942312882</v>
       </c>
       <c r="C304" s="1">
-        <v>40000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.18814915</v>
+        <v>100.18882333</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>75259.66</v>
+        <v>7930.58</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="M304" s="1">
-        <v>75259.66</v>
+        <v>7930.58</v>
       </c>
       <c r="N304" s="1">
-        <v>96677.99</v>
+        <v>9400.92</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B305">
-        <v>2935803812</v>
+        <v>2942860832</v>
       </c>
       <c r="C305" s="1">
-        <v>9400000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.30295479</v>
+        <v>100.19020791</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>28477.75</v>
+        <v>8178.94</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="M305" s="1">
-        <v>28477.75</v>
+        <v>8178.94</v>
       </c>
       <c r="N305" s="1">
-        <v>32192.11</v>
+        <v>9753.45</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="B306">
-        <v>2935813452</v>
+        <v>2942896542</v>
       </c>
       <c r="C306" s="1">
-        <v>3600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.30361167</v>
+        <v>100.18997733</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>10930.02</v>
+        <v>2849.66</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306" t="s">
-        <v>754</v>
+      <c r="L306">
+        <v>545.22</v>
       </c>
       <c r="M306" s="1">
-        <v>10930.02</v>
+        <v>2849.66</v>
       </c>
       <c r="N306" s="1">
-        <v>12364.74</v>
+        <v>3394.88</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="B307">
-        <v>2935986662</v>
+        <v>2949187932</v>
       </c>
       <c r="C307" s="1">
-        <v>3844000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.23707778</v>
+        <v>100.2028138</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>9113.27</v>
+        <v>60844.14</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="M307" s="1">
-        <v>9113.27</v>
+        <v>60844.14</v>
       </c>
       <c r="N307" s="1">
-        <v>10874.25</v>
+        <v>70454.14</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="B308">
-        <v>2936837392</v>
+        <v>2949233192</v>
       </c>
       <c r="C308" s="1">
-        <v>1300000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.29737</v>
+        <v>100.2013648</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>3865.81</v>
+        <v>50341.2</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
-      <c r="L308">
-        <v>476.24</v>
+      <c r="L308" t="s">
+        <v>755</v>
       </c>
       <c r="M308" s="1">
-        <v>3865.81</v>
+        <v>50341.2</v>
       </c>
       <c r="N308" s="1">
-        <v>4342.05</v>
+        <v>57962.04</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="B309">
-        <v>2937018512</v>
+        <v>2951470492</v>
       </c>
       <c r="C309" s="1">
-        <v>10000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.1896456</v>
+        <v>100.35374182</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>18964.56</v>
+        <v>7782.32</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
-      <c r="L309" t="s">
-        <v>759</v>
+      <c r="L309">
+        <v>473.05</v>
       </c>
       <c r="M309" s="1">
-        <v>18964.56</v>
+        <v>7782.32</v>
       </c>
       <c r="N309" s="1">
-        <v>23681.56</v>
+        <v>8255.37</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="B310">
-        <v>2937267382</v>
+        <v>2956403482</v>
       </c>
       <c r="C310" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.0226427</v>
+        <v>100.164314</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>2264.27</v>
+        <v>24647.1</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="M310" s="1">
-        <v>2264.27</v>
+        <v>24647.1</v>
       </c>
       <c r="N310" s="1">
-        <v>5497.93</v>
+        <v>28092.85</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="B311">
-        <v>2939595422</v>
+        <v>2957531542</v>
       </c>
       <c r="C311" s="1">
-        <v>8500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.33591306</v>
+        <v>100.57844893</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>28552.61</v>
+        <v>86767.34</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
-      <c r="L311" t="s">
-        <v>763</v>
+      <c r="L311">
+        <v>278.75</v>
       </c>
       <c r="M311" s="1">
-        <v>28552.61</v>
+        <v>86767.34</v>
       </c>
       <c r="N311" s="1">
-        <v>29961.77</v>
+        <v>87046.09</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="B312">
-        <v>2941100752</v>
+        <v>2959056142</v>
       </c>
       <c r="C312" s="1">
-        <v>6200000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.24991855</v>
+        <v>100.35254394</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>15494.95</v>
+        <v>36664.57</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="M312" s="1">
-        <v>15494.95</v>
+        <v>36664.57</v>
       </c>
       <c r="N312" s="1">
-        <v>17225.85</v>
+        <v>37849.89</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="B313">
-        <v>2942297552</v>
+        <v>2962036292</v>
       </c>
       <c r="C313" s="1">
-        <v>15000000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.0920618</v>
+        <v>100.44232983</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>13809.27</v>
+        <v>51752.59</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
-      <c r="L313" t="s">
-        <v>767</v>
+      <c r="L313">
+        <v>886.08</v>
       </c>
       <c r="M313" s="1">
-        <v>13809.27</v>
+        <v>51752.59</v>
       </c>
       <c r="N313" s="1">
-        <v>18101.27</v>
+        <v>52638.67</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="B314">
-        <v>2942312882</v>
+        <v>2962647792</v>
       </c>
       <c r="C314" s="1">
-        <v>4200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.17707833</v>
+        <v>100.06152853</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>7437.29</v>
+        <v>9229.28</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314" t="s">
-        <v>769</v>
+        <v>764</v>
       </c>
       <c r="M314" s="1">
-        <v>7437.29</v>
+        <v>9229.28</v>
       </c>
       <c r="N314" s="1">
-        <v>8740.55</v>
+        <v>11564.78</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="B315">
-        <v>2942860832</v>
+        <v>2963772242</v>
       </c>
       <c r="C315" s="1">
-        <v>4300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.1786186</v>
+        <v>100.2042644</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>7680.6</v>
+        <v>20426.44</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="M315" s="1">
-        <v>7680.6</v>
+        <v>20426.44</v>
       </c>
       <c r="N315" s="1">
-        <v>9077.24</v>
+        <v>22423.55</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="B316">
-        <v>2942896542</v>
+        <v>2963783932</v>
       </c>
       <c r="C316" s="1">
-        <v>1500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.178362</v>
+        <v>100.2196331</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>2675.43</v>
+        <v>21963.31</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
-      <c r="L316">
-        <v>483.57</v>
+      <c r="L316" t="s">
+        <v>768</v>
       </c>
       <c r="M316" s="1">
-        <v>2675.43</v>
+        <v>21963.31</v>
       </c>
       <c r="N316" s="1">
-        <v>3159.0</v>
+        <v>23912.64</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="B317">
-        <v>2949187932</v>
+        <v>2963823632</v>
       </c>
       <c r="C317" s="1">
-        <v>30000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.18885153</v>
+        <v>100.57135789</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>56655.46</v>
+        <v>21711.6</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317" t="s">
-        <v>774</v>
+      <c r="L317">
+        <v>58.74</v>
       </c>
       <c r="M317" s="1">
-        <v>56655.46</v>
+        <v>21711.6</v>
       </c>
       <c r="N317" s="1">
-        <v>65144.63</v>
+        <v>21770.34</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="B318">
-        <v>2949233192</v>
+        <v>2963840802</v>
       </c>
       <c r="C318" s="1">
-        <v>25000000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.18724672</v>
+        <v>100.44631361</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>46811.68</v>
+        <v>13349.24</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
-      <c r="L318" t="s">
-        <v>776</v>
+      <c r="L318">
+        <v>256.01</v>
       </c>
       <c r="M318" s="1">
-        <v>46811.68</v>
+        <v>13349.24</v>
       </c>
       <c r="N318" s="1">
-        <v>53538.07</v>
+        <v>13605.25</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>777</v>
+        <v>771</v>
       </c>
       <c r="B319">
-        <v>2951470492</v>
+        <v>2965386522</v>
       </c>
       <c r="C319" s="1">
-        <v>2200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.31252045</v>
+        <v>100.157177</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>6875.45</v>
+        <v>7858.85</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>391.43</v>
+        <v>922.46</v>
       </c>
       <c r="M319" s="1">
-        <v>6875.45</v>
+        <v>7858.85</v>
       </c>
       <c r="N319" s="1">
-        <v>7266.88</v>
+        <v>8781.31</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
       <c r="B320">
-        <v>2956403482</v>
+        <v>2970036362</v>
       </c>
       <c r="C320" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.15364967</v>
+        <v>100.2344419</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>23047.45</v>
+        <v>23444.19</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="M320" s="1">
-        <v>23047.45</v>
+        <v>23444.19</v>
       </c>
       <c r="N320" s="1">
-        <v>26054.11</v>
+        <v>25574.52</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="B321">
-        <v>2957531542</v>
+        <v>2979716702</v>
       </c>
       <c r="C321" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.48515367</v>
+        <v>100.2431142</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>72773.05</v>
+        <v>24311.42</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
       <c r="M321" s="1">
-        <v>72773.05</v>
+        <v>24311.42</v>
       </c>
       <c r="N321" s="1">
-        <v>76174.71</v>
+        <v>25737.81</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
       <c r="B322">
-        <v>2959056142</v>
+        <v>2981484462</v>
       </c>
       <c r="C322" s="1">
-        <v>10400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.30629433</v>
+        <v>100.2466864</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>31854.61</v>
+        <v>49337.28</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
-      <c r="L322">
-        <v>954.29</v>
+      <c r="L322" t="s">
+        <v>777</v>
       </c>
       <c r="M322" s="1">
-        <v>31854.61</v>
+        <v>49337.28</v>
       </c>
       <c r="N322" s="1">
-        <v>32808.9</v>
+        <v>51739.78</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="B323">
-        <v>2962036292</v>
+        <v>2983096392</v>
       </c>
       <c r="C323" s="1">
-        <v>11700000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.37871128</v>
+        <v>100.41354085</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>44309.22</v>
+        <v>29361.4</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>635.44</v>
+        <v>389.2</v>
       </c>
       <c r="M323" s="1">
-        <v>44309.22</v>
+        <v>29361.4</v>
       </c>
       <c r="N323" s="1">
-        <v>44944.66</v>
+        <v>29750.6</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="B324">
-        <v>2962647792</v>
+        <v>2991145122</v>
       </c>
       <c r="C324" s="1">
-        <v>15000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.0636332</v>
+        <v>100.30014567</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>9544.98</v>
+        <v>27013.11</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
-      <c r="L324" t="s">
-        <v>785</v>
+      <c r="L324">
+        <v>-508.95</v>
       </c>
       <c r="M324" s="1">
-        <v>9544.98</v>
+        <v>27013.11</v>
       </c>
       <c r="N324" s="1">
-        <v>11553.39</v>
+        <v>26504.16</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="B325">
-        <v>2963772242</v>
+        <v>2991234142</v>
       </c>
       <c r="C325" s="1">
-        <v>10000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.1876809</v>
+        <v>100.3001628</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>18768.09</v>
+        <v>7504.07</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325" t="s">
-        <v>787</v>
+      <c r="L325">
+        <v>-118.0</v>
       </c>
       <c r="M325" s="1">
-        <v>18768.09</v>
+        <v>7504.07</v>
       </c>
       <c r="N325" s="1">
-        <v>20502.09</v>
+        <v>7386.07</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="B326">
-        <v>2963783932</v>
+        <v>3014423372</v>
       </c>
       <c r="C326" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.2007032</v>
+        <v>100.0707215</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>20070.32</v>
+        <v>4243.29</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326" t="s">
-        <v>789</v>
+      <c r="L326">
+        <v>194.0</v>
       </c>
       <c r="M326" s="1">
-        <v>20070.32</v>
+        <v>4243.29</v>
       </c>
       <c r="N326" s="1">
-        <v>21761.82</v>
+        <v>4437.29</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>2963823632</v>
+        <v>782</v>
+      </c>
+      <c r="B327" t="s">
+        <v>783</v>
       </c>
       <c r="C327" s="1">
-        <v>3800000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.47767526</v>
+        <v>100.29884008</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>18151.66</v>
+        <v>38849.21</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>715.45</v>
+        <v>311.78</v>
       </c>
       <c r="M327" s="1">
-        <v>18151.66</v>
+        <v>38849.21</v>
       </c>
       <c r="N327" s="1">
-        <v>18867.11</v>
+        <v>39160.99</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>2963840802</v>
+        <v>784</v>
+      </c>
+      <c r="B328" t="s">
+        <v>785</v>
       </c>
       <c r="C328" s="1">
-        <v>2991000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.3829572</v>
+        <v>100.31289775</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>11454.25</v>
+        <v>22215.74</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>184.05</v>
+        <v>360.32</v>
       </c>
       <c r="M328" s="1">
-        <v>11454.25</v>
+        <v>22215.74</v>
       </c>
       <c r="N328" s="1">
-        <v>11638.3</v>
+        <v>22576.06</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>2965386522</v>
+        <v>786</v>
+      </c>
+      <c r="B329" t="s">
+        <v>787</v>
       </c>
       <c r="C329" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.1467</v>
+        <v>100.19796613</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>7335.0</v>
+        <v>29694.92</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>795.83</v>
+        <v>511.24</v>
       </c>
       <c r="M329" s="1">
-        <v>7335.0</v>
+        <v>29694.92</v>
       </c>
       <c r="N329" s="1">
-        <v>8130.83</v>
+        <v>30206.16</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>2970036362</v>
+        <v>788</v>
+      </c>
+      <c r="B330" t="s">
+        <v>787</v>
       </c>
       <c r="C330" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.2137988</v>
+        <v>100.29973656</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>21379.88</v>
+        <v>74934.14</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
-      <c r="L330" t="s">
-        <v>794</v>
+      <c r="L330">
+        <v>717.23</v>
       </c>
       <c r="M330" s="1">
-        <v>21379.88</v>
+        <v>74934.14</v>
       </c>
       <c r="N330" s="1">
-        <v>23225.54</v>
+        <v>75651.37</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>2979716702</v>
+        <v>789</v>
+      </c>
+      <c r="B331" t="s">
+        <v>790</v>
       </c>
       <c r="C331" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.2187322</v>
+        <v>100.30749753</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>21873.22</v>
+        <v>92249.26</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331" t="s">
-        <v>796</v>
+      <c r="L331">
+        <v>711.51</v>
       </c>
       <c r="M331" s="1">
-        <v>21873.22</v>
+        <v>92249.26</v>
       </c>
       <c r="N331" s="1">
-        <v>23089.47</v>
+        <v>92960.77</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>2981484462</v>
+        <v>791</v>
+      </c>
+      <c r="B332" t="s">
+        <v>792</v>
       </c>
       <c r="C332" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.2208224</v>
+        <v>100.18429533</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>44164.48</v>
+        <v>55288.6</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
-      <c r="L332" t="s">
-        <v>798</v>
+      <c r="L332">
+        <v>544.41</v>
       </c>
       <c r="M332" s="1">
-        <v>44164.48</v>
+        <v>55288.6</v>
       </c>
       <c r="N332" s="1">
-        <v>46196.92</v>
+        <v>55833.01</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>2983096392</v>
+        <v>793</v>
+      </c>
+      <c r="B333" t="s">
+        <v>794</v>
       </c>
       <c r="C333" s="1">
-        <v>7100000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.35233718</v>
+        <v>100.40427038</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>25015.94</v>
+        <v>52555.15</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>283.92</v>
+        <v>-117.72</v>
       </c>
       <c r="M333" s="1">
-        <v>25015.94</v>
+        <v>52555.15</v>
       </c>
       <c r="N333" s="1">
-        <v>25299.86</v>
+        <v>52437.43</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>2991145122</v>
+        <v>795</v>
+      </c>
+      <c r="B334" t="s">
+        <v>796</v>
       </c>
       <c r="C334" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.25417911</v>
+        <v>100.13344533</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>22876.12</v>
+        <v>20016.8</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>-450.8</v>
+        <v>349.52</v>
       </c>
       <c r="M334" s="1">
-        <v>22876.12</v>
+        <v>20016.8</v>
       </c>
       <c r="N334" s="1">
-        <v>22425.32</v>
+        <v>20366.32</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>2991234142</v>
+        <v>797</v>
+      </c>
+      <c r="B335" t="s">
+        <v>796</v>
       </c>
       <c r="C335" s="1">
-        <v>2500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.2547644</v>
+        <v>100.3229603</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>6369.11</v>
+        <v>96888.09</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>-105.19</v>
+        <v>746.12</v>
       </c>
       <c r="M335" s="1">
-        <v>6369.11</v>
+        <v>96888.09</v>
       </c>
       <c r="N335" s="1">
-        <v>6263.92</v>
+        <v>97634.21</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>3014423372</v>
+        <v>798</v>
+      </c>
+      <c r="B336" t="s">
+        <v>796</v>
       </c>
       <c r="C336" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.07165117</v>
+        <v>100.32042775</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>4299.07</v>
+        <v>64085.55</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>148.13</v>
+        <v>466.02</v>
       </c>
       <c r="M336" s="1">
-        <v>4299.07</v>
+        <v>64085.55</v>
       </c>
       <c r="N336" s="1">
-        <v>4447.2</v>
+        <v>64551.57</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="B337" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="C337" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.26029892</v>
+        <v>100.3443504</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>33838.86</v>
+        <v>86087.6</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
-      <c r="L337">
-        <v>228.18</v>
+      <c r="L337" t="s">
+        <v>801</v>
       </c>
       <c r="M337" s="1">
-        <v>33838.86</v>
+        <v>86087.6</v>
       </c>
       <c r="N337" s="1">
-        <v>34067.04</v>
+        <v>88336.36</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="B338" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="C338" s="1">
-        <v>7100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.2730593</v>
+        <v>100.3362195</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>19387.21</v>
+        <v>33621.95</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>284.37</v>
+        <v>250.48</v>
       </c>
       <c r="M338" s="1">
-        <v>19387.21</v>
+        <v>33621.95</v>
       </c>
       <c r="N338" s="1">
-        <v>19671.58</v>
+        <v>33872.43</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="B339" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="C339" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.26127032</v>
+        <v>100.3390177</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>65317.58</v>
+        <v>67803.54</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>538.03</v>
+        <v>736.52</v>
       </c>
       <c r="M339" s="1">
-        <v>65317.58</v>
+        <v>67803.54</v>
       </c>
       <c r="N339" s="1">
-        <v>65855.61</v>
+        <v>68540.06</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="B340" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="C340" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.1792266</v>
+        <v>100.35670635</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>26883.99</v>
+        <v>71341.27</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
-      <c r="L340">
-        <v>390.36</v>
+      <c r="L340" t="s">
+        <v>807</v>
       </c>
       <c r="M340" s="1">
-        <v>26883.99</v>
+        <v>71341.27</v>
       </c>
       <c r="N340" s="1">
-        <v>27274.35</v>
+        <v>72769.87</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="B341" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="C341" s="1">
-        <v>30000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.26723853</v>
+        <v>100.42937045</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>80171.56</v>
+        <v>31734.77</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>518.9</v>
+        <v>392.23</v>
       </c>
       <c r="M341" s="1">
-        <v>80171.56</v>
+        <v>31734.77</v>
       </c>
       <c r="N341" s="1">
-        <v>80690.46</v>
+        <v>32127.0</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="B342" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="C342" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.16692977</v>
+        <v>100.10915635</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>50078.93</v>
+        <v>21831.27</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
-      <c r="L342">
-        <v>378.86</v>
+      <c r="L342" t="s">
+        <v>812</v>
       </c>
       <c r="M342" s="1">
-        <v>50078.93</v>
+        <v>21831.27</v>
       </c>
       <c r="N342" s="1">
-        <v>50457.79</v>
+        <v>14765.71</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
+        <v>813</v>
+      </c>
+      <c r="B343" t="s">
         <v>814</v>
       </c>
-      <c r="B343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C343" s="1">
-        <v>13000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.34066269</v>
+        <v>100.04337483</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>44286.15</v>
+        <v>2602.49</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
-      <c r="L343">
-        <v>-101.75</v>
+      <c r="L343" t="s">
+        <v>815</v>
       </c>
       <c r="M343" s="1">
-        <v>44286.15</v>
+        <v>2602.49</v>
       </c>
       <c r="N343" s="1">
-        <v>44184.4</v>
+        <v>1221.32</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
         <v>816</v>
       </c>
       <c r="B344" t="s">
         <v>817</v>
       </c>
       <c r="C344" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.27760445</v>
+        <v>100.206486</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>55520.89</v>
+        <v>20648.6</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
-      <c r="L344">
-        <v>338.94</v>
+      <c r="L344" t="s">
+        <v>818</v>
       </c>
       <c r="M344" s="1">
-        <v>55520.89</v>
+        <v>20648.6</v>
       </c>
       <c r="N344" s="1">
-        <v>55859.83</v>
+        <v>15144.51</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B345" t="s">
         <v>817</v>
       </c>
       <c r="C345" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.2797342</v>
+        <v>100.2271336</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>83920.26</v>
+        <v>34070.04</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
-      <c r="L345">
-        <v>547.57</v>
+      <c r="L345" t="s">
+        <v>820</v>
       </c>
       <c r="M345" s="1">
-        <v>83920.26</v>
+        <v>34070.04</v>
       </c>
       <c r="N345" s="1">
-        <v>84467.83</v>
+        <v>28342.44</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="B346" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C346" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.12339673</v>
+        <v>99.99575413</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>18509.51</v>
+        <v>-636.88</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
-      <c r="L346">
-        <v>254.2</v>
+      <c r="L346" t="s">
+        <v>823</v>
       </c>
       <c r="M346" s="1">
-        <v>18509.51</v>
+        <v>-636.88</v>
       </c>
       <c r="N346" s="1">
-        <v>18763.71</v>
+        <v>-1856.97</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="B347" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="C347" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.300979</v>
+        <v>100.01704048</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>75244.75</v>
+        <v>2130.06</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
       <c r="L347" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="M347" s="1">
-        <v>75244.75</v>
+        <v>2130.06</v>
       </c>
       <c r="N347" s="1">
-        <v>77043.27</v>
+        <v>-6270.13</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="B348" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="C348" s="1">
-        <v>10000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.2904313</v>
+        <v>100.01463833</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>29043.13</v>
+        <v>263.49</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
       <c r="L348">
-        <v>182.87</v>
+        <v>-221.6</v>
       </c>
       <c r="M348" s="1">
-        <v>29043.13</v>
+        <v>263.49</v>
       </c>
       <c r="N348" s="1">
-        <v>29226.0</v>
+        <v>41.89</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="B349" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="C349" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.2934384</v>
+        <v>100.0592528</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>58687.68</v>
+        <v>5925.28</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
-      <c r="L349">
-        <v>559.08</v>
+      <c r="L349" t="s">
+        <v>831</v>
       </c>
       <c r="M349" s="1">
-        <v>58687.68</v>
+        <v>5925.28</v>
       </c>
       <c r="N349" s="1">
-        <v>59246.76</v>
+        <v>1272.04</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="B350" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="C350" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.3100426</v>
+        <v>99.99489233</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>62008.52</v>
+        <v>-766.15</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
       <c r="L350" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="M350" s="1">
-        <v>62008.52</v>
+        <v>-766.15</v>
       </c>
       <c r="N350" s="1">
-        <v>63126.85</v>
+        <v>-2288.14</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="B351" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="C351" s="1">
-        <v>7391000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.36741293</v>
+        <v>100.0847116</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>27155.49</v>
+        <v>25413.48</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
-      <c r="L351">
-        <v>278.45</v>
+      <c r="L351" t="s">
+        <v>836</v>
       </c>
       <c r="M351" s="1">
-        <v>27155.49</v>
+        <v>25413.48</v>
       </c>
       <c r="N351" s="1">
-        <v>27433.94</v>
+        <v>14370.34</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="B352" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="C352" s="1">
-        <v>20000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.067786</v>
+        <v>100.21536711</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>13557.2</v>
+        <v>96915.2</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="M352" s="1">
-        <v>13557.2</v>
+        <v>96915.2</v>
       </c>
       <c r="N352" s="1">
-        <v>8870.74</v>
+        <v>105430.13</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="B353" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="C353" s="1">
-        <v>6000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.03055533</v>
+        <v>100.59256723</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>1833.32</v>
+        <v>91847.92</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
       <c r="L353">
-        <v>-909.36</v>
+        <v>-675.84</v>
       </c>
       <c r="M353" s="1">
-        <v>1833.32</v>
+        <v>91847.92</v>
       </c>
       <c r="N353" s="1">
-        <v>923.96</v>
+        <v>91172.08</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="B354" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="C354" s="1">
-        <v>10000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.0826993</v>
+        <v>100.363309</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>8269.93</v>
+        <v>14532.36</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
-      <c r="L354" t="s">
-        <v>838</v>
+      <c r="L354">
+        <v>-71.39</v>
       </c>
       <c r="M354" s="1">
-        <v>8269.93</v>
+        <v>14532.36</v>
       </c>
       <c r="N354" s="1">
-        <v>4730.23</v>
+        <v>14460.97</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="B355" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="C355" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.14143233</v>
+        <v>100.3632572</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>21214.85</v>
+        <v>36325.72</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
-      <c r="L355" t="s">
-        <v>840</v>
+      <c r="L355">
+        <v>514.57</v>
       </c>
       <c r="M355" s="1">
-        <v>21214.85</v>
+        <v>36325.72</v>
       </c>
       <c r="N355" s="1">
-        <v>17527.38</v>
+        <v>36840.29</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="B356" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="C356" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.99627327</v>
+        <v>100.4083955</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-559.01</v>
+        <v>40839.55</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356">
-        <v>-768.74</v>
+        <v>504.32</v>
       </c>
       <c r="M356" s="1">
-        <v>-559.01</v>
+        <v>40839.55</v>
       </c>
       <c r="N356" s="1">
-        <v>-1327.75</v>
+        <v>41343.87</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="B357" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="C357" s="1">
-        <v>12500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.91483008</v>
+        <v>100.32803182</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-10646.24</v>
+        <v>7216.7</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
-      <c r="L357" t="s">
-        <v>845</v>
+      <c r="L357">
+        <v>-204.58</v>
       </c>
       <c r="M357" s="1">
-        <v>-10646.24</v>
+        <v>7216.7</v>
       </c>
       <c r="N357" s="1">
-        <v>-15659.91</v>
+        <v>7012.12</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="B358" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="C358" s="1">
-        <v>1800000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.89009111</v>
+        <v>100.2146952</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-1978.36</v>
+        <v>53673.8</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
-      <c r="L358">
-        <v>-745.48</v>
+      <c r="L358" t="s">
+        <v>852</v>
       </c>
       <c r="M358" s="1">
-        <v>-1978.36</v>
+        <v>53673.8</v>
       </c>
       <c r="N358" s="1">
-        <v>-2723.84</v>
+        <v>43150.18</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="B359" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C359" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>99.9527424</v>
+        <v>100.19734375</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-4725.76</v>
+        <v>39468.75</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
       <c r="L359" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="M359" s="1">
-        <v>-4725.76</v>
+        <v>39468.75</v>
       </c>
       <c r="N359" s="1">
-        <v>-6855.87</v>
+        <v>30692.08</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B360" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="C360" s="1">
-        <v>15000000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.989678</v>
+        <v>100.28650132</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-1548.3</v>
+        <v>17390.63</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
-      <c r="L360">
-        <v>-526.94</v>
+      <c r="L360" t="s">
+        <v>857</v>
       </c>
       <c r="M360" s="1">
-        <v>-1548.3</v>
+        <v>17390.63</v>
       </c>
       <c r="N360" s="1">
-        <v>-2075.24</v>
+        <v>14657.94</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="B361" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="C361" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>99.97629293</v>
+        <v>99.9970528</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-7112.12</v>
+        <v>-884.16</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="M361" s="1">
-        <v>-7112.12</v>
+        <v>-884.16</v>
       </c>
       <c r="N361" s="1">
-        <v>-10924.33</v>
+        <v>-2763.27</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
       <c r="B362" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="C362" s="1">
-        <v>45000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.19826196</v>
+        <v>100.01217245</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>89217.88</v>
+        <v>2434.49</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
       <c r="L362" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="M362" s="1">
-        <v>89217.88</v>
+        <v>2434.49</v>
       </c>
       <c r="N362" s="1">
-        <v>96597.71</v>
+        <v>-10861.13</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="B363" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
       <c r="C363" s="1">
-        <v>15500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.48225723</v>
+        <v>99.986482</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>74749.87</v>
+        <v>-1351.8</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
-      <c r="L363">
-        <v>-605.95</v>
+      <c r="L363" t="s">
+        <v>866</v>
       </c>
       <c r="M363" s="1">
-        <v>74749.87</v>
+        <v>-1351.8</v>
       </c>
       <c r="N363" s="1">
-        <v>74143.92</v>
+        <v>-4728.76</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="B364" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="C364" s="1">
-        <v>4000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.3084855</v>
+        <v>100.02801313</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>12339.42</v>
+        <v>8403.94</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
-      <c r="L364">
-        <v>-63.03</v>
+      <c r="L364" t="s">
+        <v>869</v>
       </c>
       <c r="M364" s="1">
-        <v>12339.42</v>
+        <v>8403.94</v>
       </c>
       <c r="N364" s="1">
-        <v>12276.39</v>
+        <v>3911.69</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="B365" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="C365" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.3140029</v>
+        <v>100.1865893</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>31400.29</v>
+        <v>18658.93</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
-      <c r="L365">
-        <v>393.85</v>
+      <c r="L365" t="s">
+        <v>872</v>
       </c>
       <c r="M365" s="1">
-        <v>31400.29</v>
+        <v>18658.93</v>
       </c>
       <c r="N365" s="1">
-        <v>31794.14</v>
+        <v>16763.01</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="B366" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="C366" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.3502763</v>
+        <v>99.99047053</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>35027.63</v>
+        <v>-1429.42</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
-      <c r="L366">
-        <v>367.64</v>
+      <c r="L366" t="s">
+        <v>875</v>
       </c>
       <c r="M366" s="1">
-        <v>35027.63</v>
+        <v>-1429.42</v>
       </c>
       <c r="N366" s="1">
-        <v>35395.27</v>
+        <v>-2879.82</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>866</v>
+        <v>876</v>
       </c>
       <c r="B367" t="s">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="C367" s="1">
-        <v>2200000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.27144545</v>
+        <v>100.41423074</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>5971.8</v>
+        <v>19675.96</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>-149.15</v>
+        <v>74.08</v>
       </c>
       <c r="M367" s="1">
-        <v>5971.8</v>
+        <v>19675.96</v>
       </c>
       <c r="N367" s="1">
-        <v>5822.65</v>
+        <v>19750.04</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>868</v>
+        <v>878</v>
       </c>
       <c r="B368" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="C368" s="1">
-        <v>20000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.11407625</v>
+        <v>100.409051</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>22815.25</v>
+        <v>8181.02</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
-      <c r="L368" t="s">
-        <v>870</v>
+      <c r="L368">
+        <v>5.56</v>
       </c>
       <c r="M368" s="1">
-        <v>22815.25</v>
+        <v>8181.02</v>
       </c>
       <c r="N368" s="1">
-        <v>16998.24</v>
+        <v>8186.58</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="B369" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="C369" s="1">
-        <v>25000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.12942348</v>
+        <v>100.35315573</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>32355.87</v>
+        <v>26486.68</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
-      <c r="L369" t="s">
-        <v>872</v>
+      <c r="L369">
+        <v>42.38</v>
       </c>
       <c r="M369" s="1">
-        <v>32355.87</v>
+        <v>26486.68</v>
       </c>
       <c r="N369" s="1">
-        <v>25380.09</v>
+        <v>26529.06</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="B370" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="C370" s="1">
-        <v>6070000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>100.16688583</v>
+        <v>100.59358043</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>10129.97</v>
+        <v>41550.63</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
-      <c r="L370" t="s">
-        <v>875</v>
+      <c r="L370">
+        <v>-274.57</v>
       </c>
       <c r="M370" s="1">
-        <v>10129.97</v>
+        <v>41550.63</v>
       </c>
       <c r="N370" s="1">
-        <v>8335.92</v>
+        <v>41276.06</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="B371" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="C371" s="1">
-        <v>30000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.00014727</v>
+        <v>100.46297333</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>44.18</v>
+        <v>9027.98</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
-      <c r="L371" t="s">
-        <v>878</v>
+      <c r="L371">
+        <v>78.54</v>
       </c>
       <c r="M371" s="1">
-        <v>44.18</v>
+        <v>9027.98</v>
       </c>
       <c r="N371" s="1">
-        <v>-1200.06</v>
+        <v>9106.52</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="B372" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="C372" s="1">
-        <v>20000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>99.90967135</v>
+        <v>100.3511767</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-18065.73</v>
+        <v>10970.76</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
-      <c r="L372" t="s">
-        <v>881</v>
+      <c r="L372">
+        <v>146.74</v>
       </c>
       <c r="M372" s="1">
-        <v>-18065.73</v>
+        <v>10970.76</v>
       </c>
       <c r="N372" s="1">
-        <v>-25883.78</v>
+        <v>11117.5</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="B373" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="C373" s="1">
-        <v>10000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>99.9645105</v>
+        <v>100.4261836</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-3548.95</v>
+        <v>11119.13</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
-      <c r="L373" t="s">
-        <v>884</v>
+      <c r="L373">
+        <v>117.87</v>
       </c>
       <c r="M373" s="1">
-        <v>-3548.95</v>
+        <v>11119.13</v>
       </c>
       <c r="N373" s="1">
-        <v>-5326.47</v>
+        <v>11237.0</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B374" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="C374" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.0031376</v>
+        <v>100.3223674</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>941.28</v>
+        <v>16118.37</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
-        <v>-614.41</v>
+        <v>312.5</v>
       </c>
       <c r="M374" s="1">
-        <v>941.28</v>
+        <v>16118.37</v>
       </c>
       <c r="N374" s="1">
-        <v>326.87</v>
+        <v>16430.87</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="B375" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="C375" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.0782539</v>
+        <v>100.411064</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>7825.39</v>
+        <v>61659.6</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
-      <c r="L375">
-        <v>0.0</v>
+      <c r="L375" t="s">
+        <v>893</v>
       </c>
       <c r="M375" s="1">
-        <v>7825.39</v>
+        <v>61659.6</v>
       </c>
       <c r="N375" s="1">
-        <v>7825.39</v>
+        <v>62975.64</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="B376" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="C376" s="1">
-        <v>4750000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.35127768</v>
+        <v>100.5105336</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>16685.69</v>
+        <v>25526.68</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>48.59</v>
+        <v>105.49</v>
       </c>
       <c r="M376" s="1">
-        <v>16685.69</v>
+        <v>25526.68</v>
       </c>
       <c r="N376" s="1">
-        <v>16734.28</v>
+        <v>25632.17</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="B377" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="C377" s="1">
-        <v>2000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.3457575</v>
+        <v>100.3825465</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>6915.15</v>
+        <v>15301.86</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>1.69</v>
+        <v>180.72</v>
       </c>
       <c r="M377" s="1">
-        <v>6915.15</v>
+        <v>15301.86</v>
       </c>
       <c r="N377" s="1">
-        <v>6916.84</v>
+        <v>15482.58</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="B378" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="C378" s="1">
-        <v>7500000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.30255533</v>
+        <v>99.98224151</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>22691.65</v>
+        <v>-941.2</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>19.13</v>
+        <v>-691.95</v>
       </c>
       <c r="M378" s="1">
-        <v>22691.65</v>
+        <v>-941.2</v>
       </c>
       <c r="N378" s="1">
-        <v>22710.78</v>
+        <v>-1633.15</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="B379" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="C379" s="1">
-        <v>7000000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>100.483295</v>
+        <v>100.00613368</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>33830.65</v>
+        <v>358.82</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
-      <c r="L379">
-        <v>-244.78</v>
+      <c r="L379" t="s">
+        <v>902</v>
       </c>
       <c r="M379" s="1">
-        <v>33830.65</v>
+        <v>358.82</v>
       </c>
       <c r="N379" s="1">
-        <v>33585.87</v>
+        <v>-2757.45</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="B380" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="C380" s="1">
-        <v>1950000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>100.39326</v>
+        <v>99.99752267</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>7668.57</v>
+        <v>-371.6</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
-      <c r="L380">
-        <v>50.13</v>
+      <c r="L380" t="s">
+        <v>905</v>
       </c>
       <c r="M380" s="1">
-        <v>7668.57</v>
+        <v>-371.6</v>
       </c>
       <c r="N380" s="1">
-        <v>7718.7</v>
+        <v>-1708.2</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="B381" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="C381" s="1">
-        <v>3124000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.30414501</v>
+        <v>100.58141414</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>9501.49</v>
+        <v>127911.11</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>110.71</v>
+        <v>-836.37</v>
       </c>
       <c r="M381" s="1">
-        <v>9501.49</v>
+        <v>127911.11</v>
       </c>
       <c r="N381" s="1">
-        <v>9612.2</v>
+        <v>127074.74</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="B382" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="C382" s="1">
-        <v>2609000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.3640161</v>
+        <v>100.5321297</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>9497.18</v>
+        <v>53212.97</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>83.22</v>
+        <v>-36.67</v>
       </c>
       <c r="M382" s="1">
-        <v>9497.18</v>
+        <v>53212.97</v>
       </c>
       <c r="N382" s="1">
-        <v>9580.4</v>
+        <v>53176.3</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>902</v>
+        <v>909</v>
       </c>
       <c r="B383" t="s">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="C383" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.2821728</v>
+        <v>100.4010308</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>14108.64</v>
+        <v>20051.54</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>237.19</v>
+        <v>149.24</v>
       </c>
       <c r="M383" s="1">
-        <v>14108.64</v>
+        <v>20051.54</v>
       </c>
       <c r="N383" s="1">
-        <v>14345.83</v>
+        <v>20200.78</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
       <c r="B384" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="C384" s="1">
-        <v>15000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>100.35571647</v>
+        <v>100.60039543</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>53357.47</v>
+        <v>27618.19</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
       <c r="L384">
-        <v>988.97</v>
+        <v>116.25</v>
       </c>
       <c r="M384" s="1">
-        <v>53357.47</v>
+        <v>27618.19</v>
       </c>
       <c r="N384" s="1">
-        <v>54346.44</v>
+        <v>27734.44</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="B385" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="C385" s="1">
-        <v>5000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.4293476</v>
+        <v>100.06981306</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>21467.38</v>
+        <v>5934.11</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
       <c r="L385">
-        <v>45.24</v>
+        <v>233.03</v>
       </c>
       <c r="M385" s="1">
-        <v>21467.38</v>
+        <v>5934.11</v>
       </c>
       <c r="N385" s="1">
-        <v>21512.62</v>
+        <v>6167.14</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="B386" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="C386" s="1">
-        <v>4000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>100.32976425</v>
+        <v>100.44078288</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>13190.57</v>
+        <v>35262.63</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
       <c r="L386">
-        <v>127.58</v>
+        <v>-7.56</v>
       </c>
       <c r="M386" s="1">
-        <v>13190.57</v>
+        <v>35262.63</v>
       </c>
       <c r="N386" s="1">
-        <v>13318.15</v>
+        <v>35255.07</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="B387" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="C387" s="1">
-        <v>5300000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>99.85591698</v>
+        <v>100.06848074</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-7636.4</v>
+        <v>3697.96</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
-      <c r="L387" t="s">
-        <v>912</v>
+      <c r="L387">
+        <v>73.16</v>
       </c>
       <c r="M387" s="1">
-        <v>-7636.4</v>
+        <v>3697.96</v>
       </c>
       <c r="N387" s="1">
-        <v>-9705.88</v>
+        <v>3771.12</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="B388" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="C388" s="1">
-        <v>5850000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>99.92659436</v>
+        <v>100.58189886</v>
       </c>
       <c r="E388" s="1">
         <v>0.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-4294.23</v>
+        <v>37107.69</v>
       </c>
       <c r="J388" s="1">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0.0</v>
       </c>
-      <c r="L388" t="s">
-        <v>915</v>
+      <c r="L388">
+        <v>-226.24</v>
       </c>
       <c r="M388" s="1">
-        <v>-4294.23</v>
+        <v>37107.69</v>
       </c>
       <c r="N388" s="1">
-        <v>-5932.98</v>
+        <v>36881.45</v>
       </c>
       <c r="O388" s="1">
         <v>0.0</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B389" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C389" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>99.99452727</v>
+        <v>100.58889517</v>
       </c>
       <c r="E389" s="1">
         <v>0.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-820.91</v>
+        <v>35333.71</v>
       </c>
       <c r="J389" s="1">
         <v>0</v>
       </c>
       <c r="K389">
         <v>0.0</v>
       </c>
       <c r="L389">
-        <v>-545.89</v>
+        <v>0.83</v>
       </c>
       <c r="M389" s="1">
-        <v>-820.91</v>
+        <v>35333.71</v>
       </c>
       <c r="N389" s="1">
-        <v>-1366.8</v>
+        <v>35334.54</v>
       </c>
       <c r="O389" s="1">
         <v>0.0</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="B390" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="C390" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>100.4366461</v>
+        <v>100.32110833</v>
       </c>
       <c r="E390" s="1">
         <v>0.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>0.0</v>
       </c>
       <c r="I390" s="1">
-        <v>43664.61</v>
+        <v>128443.33</v>
       </c>
       <c r="J390" s="1">
         <v>0</v>
       </c>
       <c r="K390">
         <v>0.0</v>
       </c>
-      <c r="L390">
-        <v>-305.73</v>
+      <c r="L390" t="s">
+        <v>924</v>
       </c>
       <c r="M390" s="1">
-        <v>43664.61</v>
+        <v>128443.33</v>
       </c>
       <c r="N390" s="1">
-        <v>43358.88</v>
+        <v>129500.93</v>
       </c>
       <c r="O390" s="1">
         <v>0.0</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="B391" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="C391" s="1">
-        <v>22000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.47433086</v>
+        <v>100.38836754</v>
       </c>
       <c r="E391" s="1">
         <v>0.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
         <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>104352.79</v>
+        <v>23690.42</v>
       </c>
       <c r="J391" s="1">
         <v>0</v>
       </c>
       <c r="K391">
         <v>0.0</v>
       </c>
       <c r="L391">
-        <v>-768.85</v>
+        <v>396.33</v>
       </c>
       <c r="M391" s="1">
-        <v>104352.79</v>
+        <v>23690.42</v>
       </c>
       <c r="N391" s="1">
-        <v>103583.94</v>
+        <v>24086.75</v>
       </c>
       <c r="O391" s="1">
         <v>0.0</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="B392" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="C392" s="1">
-        <v>4600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>100.49427652</v>
+        <v>100.24713767</v>
       </c>
       <c r="E392" s="1">
         <v>0.0</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>0.0</v>
       </c>
       <c r="I392" s="1">
-        <v>22736.72</v>
+        <v>37070.65</v>
       </c>
       <c r="J392" s="1">
         <v>0</v>
       </c>
       <c r="K392">
         <v>0.0</v>
       </c>
       <c r="L392">
-        <v>85.71</v>
+        <v>833.58</v>
       </c>
       <c r="M392" s="1">
-        <v>22736.72</v>
+        <v>37070.65</v>
       </c>
       <c r="N392" s="1">
-        <v>22822.43</v>
+        <v>37904.23</v>
       </c>
       <c r="O392" s="1">
         <v>0.0</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="B393" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="C393" s="1">
-        <v>5000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.3424138</v>
+        <v>100.50963695</v>
       </c>
       <c r="E393" s="1">
         <v>0.0</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
         <v>0.0</v>
       </c>
       <c r="I393" s="1">
-        <v>17120.69</v>
+        <v>33788.93</v>
       </c>
       <c r="J393" s="1">
         <v>0</v>
       </c>
       <c r="K393">
         <v>0.0</v>
       </c>
       <c r="L393">
-        <v>105.98</v>
+        <v>133.61</v>
       </c>
       <c r="M393" s="1">
-        <v>17120.69</v>
+        <v>33788.93</v>
       </c>
       <c r="N393" s="1">
-        <v>17226.67</v>
+        <v>33922.54</v>
       </c>
       <c r="O393" s="1">
         <v>0.0</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="B394" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="C394" s="1">
-        <v>8500000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>100.07144765</v>
+        <v>100.40536566</v>
       </c>
       <c r="E394" s="1">
         <v>0.0</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
         <v>0.0</v>
       </c>
       <c r="I394" s="1">
-        <v>6073.05</v>
+        <v>21484.38</v>
       </c>
       <c r="J394" s="1">
         <v>0</v>
       </c>
       <c r="K394">
         <v>0.0</v>
       </c>
       <c r="L394">
-        <v>173.51</v>
+        <v>208.1</v>
       </c>
       <c r="M394" s="1">
-        <v>6073.05</v>
+        <v>21484.38</v>
       </c>
       <c r="N394" s="1">
-        <v>6246.56</v>
+        <v>21692.48</v>
       </c>
       <c r="O394" s="1">
         <v>0.0</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="B395" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="C395" s="1">
-        <v>8000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>100.36967938</v>
+        <v>100.63661681</v>
       </c>
       <c r="E395" s="1">
         <v>0.0</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
         <v>0.0</v>
       </c>
       <c r="I395" s="1">
-        <v>29574.35</v>
+        <v>29920.99</v>
       </c>
       <c r="J395" s="1">
         <v>0</v>
       </c>
       <c r="K395">
         <v>0.0</v>
       </c>
       <c r="L395">
-        <v>-12.25</v>
+        <v>368.48</v>
       </c>
       <c r="M395" s="1">
-        <v>29574.35</v>
+        <v>29920.99</v>
       </c>
       <c r="N395" s="1">
-        <v>29562.1</v>
+        <v>30289.47</v>
       </c>
       <c r="O395" s="1">
         <v>0.0</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="B396" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="C396" s="1">
-        <v>5400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.06989593</v>
+        <v>100.3887835</v>
       </c>
       <c r="E396" s="1">
         <v>0.0</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
         <v>0.0</v>
       </c>
       <c r="I396" s="1">
-        <v>3774.38</v>
+        <v>23327.01</v>
       </c>
       <c r="J396" s="1">
         <v>0</v>
       </c>
       <c r="K396">
         <v>0.0</v>
       </c>
       <c r="L396">
-        <v>47.34</v>
+        <v>330.41</v>
       </c>
       <c r="M396" s="1">
-        <v>3774.38</v>
+        <v>23327.01</v>
       </c>
       <c r="N396" s="1">
-        <v>3821.72</v>
+        <v>23657.42</v>
       </c>
       <c r="O396" s="1">
         <v>0.0</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="B397" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C397" s="1">
-        <v>6377000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D397" s="1">
-        <v>100.47480273</v>
+        <v>100.63097183</v>
       </c>
       <c r="E397" s="1">
         <v>0.0</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
         <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>30278.17</v>
+        <v>51739.69</v>
       </c>
       <c r="J397" s="1">
         <v>0</v>
       </c>
       <c r="K397">
         <v>0.0</v>
       </c>
       <c r="L397">
-        <v>-205.9</v>
+        <v>555.19</v>
       </c>
       <c r="M397" s="1">
-        <v>30278.17</v>
+        <v>51739.69</v>
       </c>
       <c r="N397" s="1">
-        <v>30072.27</v>
+        <v>52294.88</v>
       </c>
       <c r="O397" s="1">
         <v>0.0</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="B398" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="C398" s="1">
-        <v>6000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D398" s="1">
-        <v>100.48338583</v>
+        <v>100.09852704</v>
       </c>
       <c r="E398" s="1">
         <v>0.0</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
         <v>0.0</v>
       </c>
       <c r="I398" s="1">
-        <v>29003.15</v>
+        <v>12315.88</v>
       </c>
       <c r="J398" s="1">
         <v>0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
-      <c r="L398">
-        <v>-14.54</v>
+      <c r="L398" t="s">
+        <v>938</v>
       </c>
       <c r="M398" s="1">
-        <v>29003.15</v>
+        <v>12315.88</v>
       </c>
       <c r="N398" s="1">
-        <v>28988.61</v>
+        <v>7335.63</v>
       </c>
       <c r="O398" s="1">
         <v>0.0</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="B399" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="C399" s="1">
-        <v>40000000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="D399" s="1">
-        <v>100.27833725</v>
+        <v>100.26425871</v>
       </c>
       <c r="E399" s="1">
         <v>0.0</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
         <v>0.0</v>
       </c>
       <c r="I399" s="1">
-        <v>111334.9</v>
+        <v>26690.13</v>
       </c>
       <c r="J399" s="1">
         <v>0</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
-      <c r="L399">
-        <v>782.32</v>
+      <c r="L399" t="s">
+        <v>941</v>
       </c>
       <c r="M399" s="1">
-        <v>111334.9</v>
+        <v>26690.13</v>
       </c>
       <c r="N399" s="1">
-        <v>112117.22</v>
+        <v>24338.87</v>
       </c>
       <c r="O399" s="1">
         <v>0.0</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="B400" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="C400" s="1">
-        <v>6100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D400" s="1">
-        <v>100.33529672</v>
+        <v>100.2394424</v>
       </c>
       <c r="E400" s="1">
         <v>0.0</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>20453.1</v>
+        <v>59860.6</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
-      <c r="L400">
-        <v>301.23</v>
+      <c r="L400" t="s">
+        <v>944</v>
       </c>
       <c r="M400" s="1">
-        <v>20453.1</v>
+        <v>59860.6</v>
       </c>
       <c r="N400" s="1">
-        <v>20754.33</v>
+        <v>50216.66</v>
       </c>
       <c r="O400" s="1">
         <v>0.0</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="B401" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="C401" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D401" s="1">
-        <v>100.22131847</v>
+        <v>100.15180324</v>
       </c>
       <c r="E401" s="1">
         <v>0.0</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
         <v>0.0</v>
       </c>
       <c r="I401" s="1">
-        <v>33197.77</v>
+        <v>37950.81</v>
       </c>
       <c r="J401" s="1">
         <v>0</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
-      <c r="L401">
-        <v>628.24</v>
+      <c r="L401" t="s">
+        <v>947</v>
       </c>
       <c r="M401" s="1">
-        <v>33197.77</v>
+        <v>37950.81</v>
       </c>
       <c r="N401" s="1">
-        <v>33826.01</v>
+        <v>28807.74</v>
       </c>
       <c r="O401" s="1">
         <v>0.0</v>
       </c>
       <c r="P401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:16">
       <c r="A402" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
       <c r="B402" t="s">
-        <v>941</v>
+        <v>949</v>
       </c>
       <c r="C402" s="1">
-        <v>6630000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D402" s="1">
-        <v>100.42839819</v>
+        <v>100.09021686</v>
       </c>
       <c r="E402" s="1">
         <v>0.0</v>
       </c>
       <c r="F402" t="s">
         <v>8</v>
       </c>
       <c r="G402">
         <v>1.0</v>
       </c>
       <c r="H402" s="1">
         <v>0.0</v>
       </c>
       <c r="I402" s="1">
-        <v>28402.8</v>
+        <v>6315.18</v>
       </c>
       <c r="J402" s="1">
         <v>0</v>
       </c>
       <c r="K402">
         <v>0.0</v>
       </c>
-      <c r="L402">
-        <v>57.23</v>
+      <c r="L402" t="s">
+        <v>950</v>
       </c>
       <c r="M402" s="1">
-        <v>28402.8</v>
+        <v>6315.18</v>
       </c>
       <c r="N402" s="1">
-        <v>28460.03</v>
+        <v>4852.05</v>
       </c>
       <c r="O402" s="1">
         <v>0.0</v>
       </c>
       <c r="P402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:16">
       <c r="A403" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="B403" t="s">
-        <v>941</v>
+        <v>952</v>
       </c>
       <c r="C403" s="1">
-        <v>5300000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D403" s="1">
-        <v>100.34707377</v>
+        <v>100.30496408</v>
       </c>
       <c r="E403" s="1">
         <v>0.0</v>
       </c>
       <c r="F403" t="s">
         <v>8</v>
       </c>
       <c r="G403">
         <v>1.0</v>
       </c>
       <c r="H403" s="1">
         <v>0.0</v>
       </c>
       <c r="I403" s="1">
-        <v>18394.91</v>
+        <v>121985.63</v>
       </c>
       <c r="J403" s="1">
         <v>0</v>
       </c>
       <c r="K403">
         <v>0.0</v>
       </c>
-      <c r="L403">
-        <v>146.08</v>
+      <c r="L403" t="s">
+        <v>953</v>
       </c>
       <c r="M403" s="1">
-        <v>18394.91</v>
+        <v>121985.63</v>
       </c>
       <c r="N403" s="1">
-        <v>18540.99</v>
+        <v>124226.53</v>
       </c>
       <c r="O403" s="1">
         <v>0.0</v>
       </c>
       <c r="P403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:16">
       <c r="A404" t="s">
-        <v>943</v>
+        <v>954</v>
       </c>
       <c r="B404" t="s">
-        <v>944</v>
+        <v>955</v>
       </c>
       <c r="C404" s="1">
-        <v>4700000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D404" s="1">
-        <v>100.53207213</v>
+        <v>100.179215</v>
       </c>
       <c r="E404" s="1">
         <v>0.0</v>
       </c>
       <c r="F404" t="s">
         <v>8</v>
       </c>
       <c r="G404">
         <v>1.0</v>
       </c>
       <c r="H404" s="1">
         <v>0.0</v>
       </c>
       <c r="I404" s="1">
-        <v>25007.39</v>
+        <v>44803.75</v>
       </c>
       <c r="J404" s="1">
         <v>0</v>
       </c>
       <c r="K404">
         <v>0.0</v>
       </c>
       <c r="L404">
-        <v>262.9</v>
+        <v>810.4</v>
       </c>
       <c r="M404" s="1">
-        <v>25007.39</v>
+        <v>44803.75</v>
       </c>
       <c r="N404" s="1">
-        <v>25270.29</v>
+        <v>45614.15</v>
       </c>
       <c r="O404" s="1">
         <v>0.0</v>
       </c>
       <c r="P404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:16">
       <c r="A405" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="B405" t="s">
-        <v>944</v>
+        <v>957</v>
       </c>
       <c r="C405" s="1">
-        <v>6000000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D405" s="1">
-        <v>100.33582267</v>
+        <v>100.51319047</v>
       </c>
       <c r="E405" s="1">
         <v>0.0</v>
       </c>
       <c r="F405" t="s">
         <v>8</v>
       </c>
       <c r="G405">
         <v>1.0</v>
       </c>
       <c r="H405" s="1">
         <v>0.0</v>
       </c>
       <c r="I405" s="1">
-        <v>20149.36</v>
+        <v>41034.71</v>
       </c>
       <c r="J405" s="1">
         <v>0</v>
       </c>
       <c r="K405">
         <v>0.0</v>
       </c>
       <c r="L405">
-        <v>233.61</v>
+        <v>-24.59</v>
       </c>
       <c r="M405" s="1">
-        <v>20149.36</v>
+        <v>41034.71</v>
       </c>
       <c r="N405" s="1">
-        <v>20382.97</v>
+        <v>41010.12</v>
       </c>
       <c r="O405" s="1">
         <v>0.0</v>
       </c>
       <c r="P405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:16">
       <c r="A406" t="s">
-        <v>946</v>
+        <v>958</v>
       </c>
       <c r="B406" t="s">
-        <v>944</v>
+        <v>959</v>
       </c>
       <c r="C406" s="1">
-        <v>8200000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D406" s="1">
-        <v>100.52613805</v>
+        <v>100.54480931</v>
       </c>
       <c r="E406" s="1">
         <v>0.0</v>
       </c>
       <c r="F406" t="s">
         <v>8</v>
       </c>
       <c r="G406">
         <v>1.0</v>
       </c>
       <c r="H406" s="1">
         <v>0.0</v>
       </c>
       <c r="I406" s="1">
-        <v>43143.32</v>
+        <v>15799.47</v>
       </c>
       <c r="J406" s="1">
         <v>0</v>
       </c>
       <c r="K406">
         <v>0.0</v>
       </c>
       <c r="L406">
-        <v>394.77</v>
+        <v>-5.42</v>
       </c>
       <c r="M406" s="1">
-        <v>43143.32</v>
+        <v>15799.47</v>
       </c>
       <c r="N406" s="1">
-        <v>43538.09</v>
+        <v>15794.05</v>
       </c>
       <c r="O406" s="1">
         <v>0.0</v>
       </c>
       <c r="P406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:16">
       <c r="A407" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="B407" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="C407" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D407" s="1">
-        <v>100.05941952</v>
+        <v>100.0068499</v>
       </c>
       <c r="E407" s="1">
         <v>0.0</v>
       </c>
       <c r="F407" t="s">
         <v>8</v>
       </c>
       <c r="G407">
         <v>1.0</v>
       </c>
       <c r="H407" s="1">
         <v>0.0</v>
       </c>
       <c r="I407" s="1">
-        <v>7427.44</v>
+        <v>1369.98</v>
       </c>
       <c r="J407" s="1">
         <v>0</v>
       </c>
       <c r="K407">
         <v>0.0</v>
       </c>
       <c r="L407" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="M407" s="1">
-        <v>7427.44</v>
+        <v>1369.98</v>
       </c>
       <c r="N407" s="1">
-        <v>3959.71</v>
+        <v>-842.76</v>
       </c>
       <c r="O407" s="1">
         <v>0.0</v>
       </c>
       <c r="P407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:16">
       <c r="A408" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="B408" t="s">
-        <v>951</v>
+        <v>964</v>
       </c>
       <c r="C408" s="1">
-        <v>10100000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D408" s="1">
-        <v>100.20263733</v>
+        <v>100.07860314</v>
       </c>
       <c r="E408" s="1">
         <v>0.0</v>
       </c>
       <c r="F408" t="s">
         <v>8</v>
       </c>
       <c r="G408">
         <v>1.0</v>
       </c>
       <c r="H408" s="1">
         <v>0.0</v>
       </c>
       <c r="I408" s="1">
-        <v>20466.37</v>
+        <v>14541.58</v>
       </c>
       <c r="J408" s="1">
         <v>0</v>
       </c>
       <c r="K408">
         <v>0.0</v>
       </c>
       <c r="L408" t="s">
-        <v>952</v>
+        <v>965</v>
       </c>
       <c r="M408" s="1">
-        <v>20466.37</v>
+        <v>14541.58</v>
       </c>
       <c r="N408" s="1">
-        <v>18836.7</v>
+        <v>10845.92</v>
       </c>
       <c r="O408" s="1">
         <v>0.0</v>
       </c>
       <c r="P408">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:16">
       <c r="A409" t="s">
-        <v>953</v>
+        <v>966</v>
       </c>
       <c r="B409" t="s">
-        <v>954</v>
+        <v>967</v>
       </c>
       <c r="C409" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D409" s="1">
-        <v>100.15883224</v>
+        <v>100.00018193</v>
       </c>
       <c r="E409" s="1">
         <v>0.0</v>
       </c>
       <c r="F409" t="s">
         <v>8</v>
       </c>
       <c r="G409">
         <v>1.0</v>
       </c>
       <c r="H409" s="1">
         <v>0.0</v>
       </c>
       <c r="I409" s="1">
-        <v>39708.06</v>
+        <v>54.58</v>
       </c>
       <c r="J409" s="1">
         <v>0</v>
       </c>
       <c r="K409">
         <v>0.0</v>
       </c>
-      <c r="L409" t="s">
-        <v>955</v>
+      <c r="L409">
+        <v>-778.3</v>
       </c>
       <c r="M409" s="1">
-        <v>39708.06</v>
+        <v>54.58</v>
       </c>
       <c r="N409" s="1">
-        <v>33091.9</v>
+        <v>-723.72</v>
       </c>
       <c r="O409" s="1">
         <v>0.0</v>
       </c>
       <c r="P409">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:16">
       <c r="A410" t="s">
-        <v>956</v>
+        <v>968</v>
       </c>
       <c r="B410" t="s">
-        <v>957</v>
+        <v>969</v>
       </c>
       <c r="C410" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D410" s="1">
-        <v>100.09628016</v>
+        <v>100.00337257</v>
       </c>
       <c r="E410" s="1">
         <v>0.0</v>
       </c>
       <c r="F410" t="s">
         <v>8</v>
       </c>
       <c r="G410">
         <v>1.0</v>
       </c>
       <c r="H410" s="1">
         <v>0.0</v>
       </c>
       <c r="I410" s="1">
-        <v>24070.04</v>
+        <v>1011.77</v>
       </c>
       <c r="J410" s="1">
         <v>0</v>
       </c>
       <c r="K410">
         <v>0.0</v>
       </c>
       <c r="L410" t="s">
-        <v>958</v>
+        <v>970</v>
       </c>
       <c r="M410" s="1">
-        <v>24070.04</v>
+        <v>1011.77</v>
       </c>
       <c r="N410" s="1">
-        <v>18006.41</v>
+        <v>-766.19</v>
       </c>
       <c r="O410" s="1">
         <v>0.0</v>
       </c>
       <c r="P410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:16">
       <c r="A411" t="s">
-        <v>959</v>
+        <v>971</v>
       </c>
       <c r="B411" t="s">
-        <v>960</v>
+        <v>972</v>
       </c>
       <c r="C411" s="1">
-        <v>7000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D411" s="1">
-        <v>100.02431729</v>
+        <v>100.00274775</v>
       </c>
       <c r="E411" s="1">
         <v>0.0</v>
       </c>
       <c r="F411" t="s">
         <v>8</v>
       </c>
       <c r="G411">
         <v>1.0</v>
       </c>
       <c r="H411" s="1">
         <v>0.0</v>
       </c>
       <c r="I411" s="1">
-        <v>1702.21</v>
+        <v>329.73</v>
       </c>
       <c r="J411" s="1">
         <v>0</v>
       </c>
       <c r="K411">
         <v>0.0</v>
       </c>
       <c r="L411">
-        <v>-199.95</v>
+        <v>-521.83</v>
       </c>
       <c r="M411" s="1">
-        <v>1702.21</v>
+        <v>329.73</v>
       </c>
       <c r="N411" s="1">
-        <v>1502.26</v>
+        <v>-192.1</v>
       </c>
       <c r="O411" s="1">
         <v>0.0</v>
       </c>
       <c r="P411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:16">
       <c r="A412" t="s">
-        <v>961</v>
+        <v>973</v>
       </c>
       <c r="B412" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="C412" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D412" s="1">
-        <v>100.26691515</v>
+        <v>100.42270064</v>
       </c>
       <c r="E412" s="1">
         <v>0.0</v>
       </c>
       <c r="F412" t="s">
         <v>8</v>
       </c>
       <c r="G412">
         <v>1.0</v>
       </c>
       <c r="H412" s="1">
         <v>0.0</v>
       </c>
       <c r="I412" s="1">
-        <v>106766.06</v>
+        <v>105675.16</v>
       </c>
       <c r="J412" s="1">
         <v>0</v>
       </c>
       <c r="K412">
         <v>0.0</v>
       </c>
-      <c r="L412" t="s">
-        <v>963</v>
+      <c r="L412">
+        <v>753.78</v>
       </c>
       <c r="M412" s="1">
-        <v>106766.06</v>
+        <v>105675.16</v>
       </c>
       <c r="N412" s="1">
-        <v>108551.35</v>
+        <v>106428.94</v>
       </c>
       <c r="O412" s="1">
         <v>0.0</v>
       </c>
       <c r="P412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:16">
       <c r="A413" t="s">
-        <v>964</v>
+        <v>975</v>
       </c>
       <c r="B413" t="s">
-        <v>965</v>
+        <v>976</v>
       </c>
       <c r="C413" s="1">
-        <v>25000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D413" s="1">
-        <v>100.16305084</v>
+        <v>100.006258</v>
       </c>
       <c r="E413" s="1">
         <v>0.0</v>
       </c>
       <c r="F413" t="s">
         <v>8</v>
       </c>
       <c r="G413">
         <v>1.0</v>
       </c>
       <c r="H413" s="1">
         <v>0.0</v>
       </c>
       <c r="I413" s="1">
-        <v>40762.71</v>
+        <v>876.12</v>
       </c>
       <c r="J413" s="1">
         <v>0</v>
       </c>
       <c r="K413">
         <v>0.0</v>
       </c>
-      <c r="L413">
-        <v>615.53</v>
+      <c r="L413" t="s">
+        <v>977</v>
       </c>
       <c r="M413" s="1">
-        <v>40762.71</v>
+        <v>876.12</v>
       </c>
       <c r="N413" s="1">
-        <v>41378.24</v>
+        <v>-662.3</v>
       </c>
       <c r="O413" s="1">
         <v>0.0</v>
       </c>
       <c r="P413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:16">
       <c r="A414" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="B414" t="s">
-        <v>967</v>
+        <v>979</v>
       </c>
       <c r="C414" s="1">
-        <v>7996000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D414" s="1">
-        <v>100.42451451</v>
+        <v>100.01550733</v>
       </c>
       <c r="E414" s="1">
         <v>0.0</v>
       </c>
       <c r="F414" t="s">
         <v>8</v>
       </c>
       <c r="G414">
         <v>1.0</v>
       </c>
       <c r="H414" s="1">
         <v>0.0</v>
       </c>
       <c r="I414" s="1">
-        <v>33944.18</v>
+        <v>2326.1</v>
       </c>
       <c r="J414" s="1">
         <v>0</v>
       </c>
       <c r="K414">
         <v>0.0</v>
       </c>
-      <c r="L414">
-        <v>-3.84</v>
+      <c r="L414" t="s">
+        <v>980</v>
       </c>
       <c r="M414" s="1">
-        <v>33944.18</v>
+        <v>2326.1</v>
       </c>
       <c r="N414" s="1">
-        <v>33940.34</v>
+        <v>-1781.85</v>
       </c>
       <c r="O414" s="1">
         <v>0.0</v>
       </c>
       <c r="P414">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:16">
       <c r="A415" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
       <c r="B415" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
       <c r="C415" s="1">
-        <v>2900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D415" s="1">
-        <v>100.44752414</v>
+        <v>100.06718987</v>
       </c>
       <c r="E415" s="1">
         <v>0.0</v>
       </c>
       <c r="F415" t="s">
         <v>8</v>
       </c>
       <c r="G415">
         <v>1.0</v>
       </c>
       <c r="H415" s="1">
         <v>0.0</v>
       </c>
       <c r="I415" s="1">
-        <v>12978.2</v>
+        <v>10078.48</v>
       </c>
       <c r="J415" s="1">
         <v>0</v>
       </c>
       <c r="K415">
         <v>0.0</v>
       </c>
-      <c r="L415">
-        <v>-52.04</v>
+      <c r="L415" t="s">
+        <v>982</v>
       </c>
       <c r="M415" s="1">
-        <v>12978.2</v>
+        <v>10078.48</v>
       </c>
       <c r="N415" s="1">
-        <v>12926.16</v>
+        <v>4870.95</v>
       </c>
       <c r="O415" s="1">
         <v>0.0</v>
       </c>
       <c r="P415">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:16">
       <c r="A416" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
       <c r="B416" t="s">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="C416" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D416" s="1">
-        <v>100.00344885</v>
+        <v>100.11574145</v>
       </c>
       <c r="E416" s="1">
         <v>0.0</v>
       </c>
       <c r="F416" t="s">
         <v>8</v>
       </c>
       <c r="G416">
         <v>1.0</v>
       </c>
       <c r="H416" s="1">
         <v>0.0</v>
       </c>
       <c r="I416" s="1">
-        <v>689.77</v>
+        <v>23148.29</v>
       </c>
       <c r="J416" s="1">
         <v>0</v>
       </c>
       <c r="K416">
         <v>0.0</v>
       </c>
       <c r="L416" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
       <c r="M416" s="1">
-        <v>689.77</v>
+        <v>23148.29</v>
       </c>
       <c r="N416" s="1">
-        <v>-761.95</v>
+        <v>21395.22</v>
       </c>
       <c r="O416" s="1">
         <v>0.0</v>
       </c>
       <c r="P416">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:16">
       <c r="A417" t="s">
-        <v>973</v>
+        <v>986</v>
       </c>
       <c r="B417" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
       <c r="C417" s="1">
-        <v>18500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D417" s="1">
-        <v>99.96725973</v>
+        <v>100.09697196</v>
       </c>
       <c r="E417" s="1">
         <v>0.0</v>
       </c>
       <c r="F417" t="s">
         <v>8</v>
       </c>
       <c r="G417">
         <v>1.0</v>
       </c>
       <c r="H417" s="1">
         <v>0.0</v>
       </c>
       <c r="I417" s="1">
-        <v>-6056.95</v>
+        <v>24242.99</v>
       </c>
       <c r="J417" s="1">
         <v>0</v>
       </c>
       <c r="K417">
         <v>0.0</v>
       </c>
-      <c r="L417">
-        <v>0.0</v>
+      <c r="L417" t="s">
+        <v>987</v>
       </c>
       <c r="M417" s="1">
-        <v>-6056.95</v>
+        <v>24242.99</v>
       </c>
       <c r="N417" s="1">
-        <v>-6056.95</v>
+        <v>16989.89</v>
       </c>
       <c r="O417" s="1">
         <v>0.0</v>
       </c>
       <c r="P417">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:16">
       <c r="A418" t="s">
-        <v>975</v>
+        <v>988</v>
       </c>
       <c r="B418" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="C418" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D418" s="1">
-        <v>99.9972257</v>
+        <v>100.11892327</v>
       </c>
       <c r="E418" s="1">
         <v>0.0</v>
       </c>
       <c r="F418" t="s">
         <v>8</v>
       </c>
       <c r="G418">
         <v>1.0</v>
       </c>
       <c r="H418" s="1">
         <v>0.0</v>
       </c>
       <c r="I418" s="1">
-        <v>-832.29</v>
+        <v>35676.98</v>
       </c>
       <c r="J418" s="1">
         <v>0</v>
       </c>
       <c r="K418">
         <v>0.0</v>
       </c>
-      <c r="L418">
-        <v>-89.75</v>
+      <c r="L418" t="s">
+        <v>989</v>
       </c>
       <c r="M418" s="1">
-        <v>-832.29</v>
+        <v>35676.98</v>
       </c>
       <c r="N418" s="1">
-        <v>-922.04</v>
+        <v>26837.84</v>
       </c>
       <c r="O418" s="1">
         <v>0.0</v>
       </c>
       <c r="P418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:16">
       <c r="A419" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="B419" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="C419" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D419" s="1">
-        <v>100.35965308</v>
+        <v>100.1053619</v>
       </c>
       <c r="E419" s="1">
         <v>0.0</v>
       </c>
       <c r="F419" t="s">
         <v>8</v>
       </c>
       <c r="G419">
         <v>1.0</v>
       </c>
       <c r="H419" s="1">
         <v>0.0</v>
       </c>
       <c r="I419" s="1">
-        <v>89913.27</v>
+        <v>10536.19</v>
       </c>
       <c r="J419" s="1">
         <v>0</v>
       </c>
       <c r="K419">
         <v>0.0</v>
       </c>
-      <c r="L419">
-        <v>516.78</v>
+      <c r="L419" t="s">
+        <v>992</v>
       </c>
       <c r="M419" s="1">
-        <v>89913.27</v>
+        <v>10536.19</v>
       </c>
       <c r="N419" s="1">
-        <v>90430.05</v>
+        <v>8235.16</v>
       </c>
       <c r="O419" s="1">
         <v>0.0</v>
       </c>
       <c r="P419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:16">
       <c r="A420" t="s">
-        <v>979</v>
+        <v>993</v>
       </c>
       <c r="B420" t="s">
-        <v>980</v>
+        <v>994</v>
       </c>
       <c r="C420" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D420" s="1">
-        <v>100.00311429</v>
+        <v>100.09195775</v>
       </c>
       <c r="E420" s="1">
         <v>0.0</v>
       </c>
       <c r="F420" t="s">
         <v>8</v>
       </c>
       <c r="G420">
         <v>1.0</v>
       </c>
       <c r="H420" s="1">
         <v>0.0</v>
       </c>
       <c r="I420" s="1">
-        <v>436.0</v>
+        <v>18391.55</v>
       </c>
       <c r="J420" s="1">
         <v>0</v>
       </c>
       <c r="K420">
         <v>0.0</v>
       </c>
       <c r="L420" t="s">
-        <v>981</v>
+        <v>995</v>
       </c>
       <c r="M420" s="1">
-        <v>436.0</v>
+        <v>18391.55</v>
       </c>
       <c r="N420" s="1">
-        <v>-573.4</v>
+        <v>14021.45</v>
       </c>
       <c r="O420" s="1">
         <v>0.0</v>
       </c>
       <c r="P420">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:16">
       <c r="A421" t="s">
-        <v>982</v>
+        <v>996</v>
       </c>
       <c r="B421" t="s">
-        <v>983</v>
+        <v>994</v>
       </c>
       <c r="C421" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D421" s="1">
-        <v>99.96655587</v>
+        <v>100.131584</v>
       </c>
       <c r="E421" s="1">
         <v>0.0</v>
       </c>
       <c r="F421" t="s">
         <v>8</v>
       </c>
       <c r="G421">
         <v>1.0</v>
       </c>
       <c r="H421" s="1">
         <v>0.0</v>
       </c>
       <c r="I421" s="1">
-        <v>-5016.62</v>
+        <v>26316.8</v>
       </c>
       <c r="J421" s="1">
         <v>0</v>
       </c>
       <c r="K421">
         <v>0.0</v>
       </c>
       <c r="L421" t="s">
-        <v>984</v>
+        <v>997</v>
       </c>
       <c r="M421" s="1">
-        <v>-5016.62</v>
+        <v>26316.8</v>
       </c>
       <c r="N421" s="1">
-        <v>-6124.14</v>
+        <v>21468.37</v>
       </c>
       <c r="O421" s="1">
         <v>0.0</v>
       </c>
       <c r="P421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:16">
       <c r="A422" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="B422" t="s">
-        <v>983</v>
+        <v>994</v>
       </c>
       <c r="C422" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D422" s="1">
-        <v>99.9555082</v>
+        <v>100.05614295</v>
       </c>
       <c r="E422" s="1">
         <v>0.0</v>
       </c>
       <c r="F422" t="s">
         <v>8</v>
       </c>
       <c r="G422">
         <v>1.0</v>
       </c>
       <c r="H422" s="1">
         <v>0.0</v>
       </c>
       <c r="I422" s="1">
-        <v>-6673.77</v>
+        <v>11228.59</v>
       </c>
       <c r="J422" s="1">
         <v>0</v>
       </c>
       <c r="K422">
         <v>0.0</v>
       </c>
       <c r="L422" t="s">
-        <v>986</v>
+        <v>999</v>
       </c>
       <c r="M422" s="1">
-        <v>-6673.77</v>
+        <v>11228.59</v>
       </c>
       <c r="N422" s="1">
-        <v>-8077.33</v>
+        <v>7488.49</v>
       </c>
       <c r="O422" s="1">
         <v>0.0</v>
       </c>
       <c r="P422">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:16">
       <c r="A423" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="B423" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="C423" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D423" s="1">
-        <v>99.99605195</v>
+        <v>100.1292607</v>
       </c>
       <c r="E423" s="1">
         <v>0.0</v>
       </c>
       <c r="F423" t="s">
         <v>8</v>
       </c>
       <c r="G423">
         <v>1.0</v>
       </c>
       <c r="H423" s="1">
         <v>0.0</v>
       </c>
       <c r="I423" s="1">
-        <v>-789.61</v>
+        <v>25852.14</v>
       </c>
       <c r="J423" s="1">
         <v>0</v>
       </c>
       <c r="K423">
         <v>0.0</v>
       </c>
       <c r="L423" t="s">
-        <v>989</v>
+        <v>1001</v>
       </c>
       <c r="M423" s="1">
-        <v>-789.61</v>
+        <v>25852.14</v>
       </c>
       <c r="N423" s="1">
-        <v>-2287.36</v>
+        <v>20974.54</v>
       </c>
       <c r="O423" s="1">
         <v>0.0</v>
       </c>
       <c r="P423">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:16">
       <c r="A424" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="B424" t="s">
-        <v>988</v>
+        <v>1003</v>
       </c>
       <c r="C424" s="1">
-        <v>25000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D424" s="1">
-        <v>100.00036868</v>
+        <v>100.032042</v>
       </c>
       <c r="E424" s="1">
         <v>0.0</v>
       </c>
       <c r="F424" t="s">
         <v>8</v>
       </c>
       <c r="G424">
         <v>1.0</v>
       </c>
       <c r="H424" s="1">
         <v>0.0</v>
       </c>
       <c r="I424" s="1">
-        <v>92.17</v>
+        <v>2082.73</v>
       </c>
       <c r="J424" s="1">
         <v>0</v>
       </c>
       <c r="K424">
         <v>0.0</v>
       </c>
-      <c r="L424" t="s">
-        <v>991</v>
+      <c r="L424">
+        <v>-959.75</v>
       </c>
       <c r="M424" s="1">
-        <v>92.17</v>
+        <v>2082.73</v>
       </c>
       <c r="N424" s="1">
-        <v>-1650.86</v>
+        <v>1122.98</v>
       </c>
       <c r="O424" s="1">
         <v>0.0</v>
       </c>
       <c r="P424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:16">
       <c r="A425" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="B425" t="s">
-        <v>988</v>
+        <v>1003</v>
       </c>
       <c r="C425" s="1">
-        <v>30000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D425" s="1">
-        <v>100.01021463</v>
+        <v>100.03467325</v>
       </c>
       <c r="E425" s="1">
         <v>0.0</v>
       </c>
       <c r="F425" t="s">
         <v>8</v>
       </c>
       <c r="G425">
         <v>1.0</v>
       </c>
       <c r="H425" s="1">
         <v>0.0</v>
       </c>
       <c r="I425" s="1">
-        <v>3064.39</v>
+        <v>2773.86</v>
       </c>
       <c r="J425" s="1">
         <v>0</v>
       </c>
       <c r="K425">
         <v>0.0</v>
       </c>
       <c r="L425" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="M425" s="1">
-        <v>3064.39</v>
+        <v>2773.86</v>
       </c>
       <c r="N425" s="1">
-        <v>940.26</v>
+        <v>1535.3</v>
       </c>
       <c r="O425" s="1">
         <v>0.0</v>
       </c>
       <c r="P425">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:16">
       <c r="A426" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="B426" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
       <c r="C426" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D426" s="1">
-        <v>100.0217903</v>
+        <v>99.9871922</v>
       </c>
       <c r="E426" s="1">
         <v>0.0</v>
       </c>
       <c r="F426" t="s">
         <v>8</v>
       </c>
       <c r="G426">
         <v>1.0</v>
       </c>
       <c r="H426" s="1">
         <v>0.0</v>
       </c>
       <c r="I426" s="1">
-        <v>2179.03</v>
+        <v>-1280.78</v>
       </c>
       <c r="J426" s="1">
         <v>0</v>
       </c>
       <c r="K426">
         <v>0.0</v>
       </c>
-      <c r="L426">
-        <v>-314.39</v>
+      <c r="L426" t="s">
+        <v>1008</v>
       </c>
       <c r="M426" s="1">
-        <v>2179.03</v>
+        <v>-1280.78</v>
       </c>
       <c r="N426" s="1">
-        <v>1864.64</v>
+        <v>-2614.12</v>
       </c>
       <c r="O426" s="1">
         <v>0.0</v>
       </c>
       <c r="P426">
         <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:16">
       <c r="A427" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
       <c r="B427" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
       <c r="C427" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D427" s="1">
-        <v>100.01452395</v>
+        <v>100.12397456</v>
       </c>
       <c r="E427" s="1">
         <v>0.0</v>
       </c>
       <c r="F427" t="s">
         <v>8</v>
       </c>
       <c r="G427">
         <v>1.0</v>
       </c>
       <c r="H427" s="1">
         <v>0.0</v>
       </c>
       <c r="I427" s="1">
-        <v>2904.79</v>
+        <v>30993.64</v>
       </c>
       <c r="J427" s="1">
         <v>0</v>
       </c>
       <c r="K427">
         <v>0.0</v>
       </c>
       <c r="L427">
-        <v>-416.83</v>
+        <v>810.4</v>
       </c>
       <c r="M427" s="1">
-        <v>2904.79</v>
+        <v>30993.64</v>
       </c>
       <c r="N427" s="1">
-        <v>2487.96</v>
+        <v>31804.04</v>
       </c>
       <c r="O427" s="1">
         <v>0.0</v>
       </c>
       <c r="P427">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:16">
       <c r="A428" t="s">
-        <v>998</v>
+        <v>1011</v>
       </c>
       <c r="B428" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
       <c r="C428" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D428" s="1">
-        <v>100.0188403</v>
+        <v>100.23700176</v>
       </c>
       <c r="E428" s="1">
         <v>0.0</v>
       </c>
       <c r="F428" t="s">
         <v>8</v>
       </c>
       <c r="G428">
         <v>1.0</v>
       </c>
       <c r="H428" s="1">
         <v>0.0</v>
       </c>
       <c r="I428" s="1">
-        <v>3768.06</v>
+        <v>59250.44</v>
       </c>
       <c r="J428" s="1">
         <v>0</v>
       </c>
       <c r="K428">
         <v>0.0</v>
       </c>
       <c r="L428">
-        <v>-465.16</v>
+        <v>810.4</v>
       </c>
       <c r="M428" s="1">
-        <v>3768.06</v>
+        <v>59250.44</v>
       </c>
       <c r="N428" s="1">
-        <v>3302.9</v>
+        <v>60060.84</v>
       </c>
       <c r="O428" s="1">
         <v>0.0</v>
       </c>
       <c r="P428">
         <v>1</v>
       </c>
     </row>
     <row r="429" spans="1:16">
       <c r="A429" t="s">
-        <v>999</v>
+        <v>1012</v>
       </c>
       <c r="B429" t="s">
-        <v>997</v>
+        <v>1013</v>
       </c>
       <c r="C429" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D429" s="1">
-        <v>100.0081436</v>
+        <v>100.3809222</v>
       </c>
       <c r="E429" s="1">
         <v>0.0</v>
       </c>
       <c r="F429" t="s">
         <v>8</v>
       </c>
       <c r="G429">
         <v>1.0</v>
       </c>
       <c r="H429" s="1">
         <v>0.0</v>
       </c>
       <c r="I429" s="1">
-        <v>1628.72</v>
+        <v>76184.44</v>
       </c>
       <c r="J429" s="1">
         <v>0</v>
       </c>
       <c r="K429">
         <v>0.0</v>
       </c>
       <c r="L429">
-        <v>-356.83</v>
+        <v>953.35</v>
       </c>
       <c r="M429" s="1">
-        <v>1628.72</v>
+        <v>76184.44</v>
       </c>
       <c r="N429" s="1">
-        <v>1271.89</v>
+        <v>77137.79</v>
       </c>
       <c r="O429" s="1">
         <v>0.0</v>
       </c>
       <c r="P429">
         <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:16">
       <c r="A430" t="s">
-        <v>1000</v>
+        <v>1014</v>
       </c>
       <c r="B430" t="s">
-        <v>997</v>
+        <v>1015</v>
       </c>
       <c r="C430" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D430" s="1">
-        <v>100.0212953</v>
+        <v>100.00763683</v>
       </c>
       <c r="E430" s="1">
         <v>0.0</v>
       </c>
       <c r="F430" t="s">
         <v>8</v>
       </c>
       <c r="G430">
         <v>1.0</v>
       </c>
       <c r="H430" s="1">
         <v>0.0</v>
       </c>
       <c r="I430" s="1">
-        <v>4259.06</v>
+        <v>2291.05</v>
       </c>
       <c r="J430" s="1">
         <v>0</v>
       </c>
       <c r="K430">
         <v>0.0</v>
       </c>
-      <c r="L430">
-        <v>-462.39</v>
+      <c r="L430" t="s">
+        <v>1016</v>
       </c>
       <c r="M430" s="1">
-        <v>4259.06</v>
+        <v>2291.05</v>
       </c>
       <c r="N430" s="1">
-        <v>3796.67</v>
+        <v>-5112.34</v>
       </c>
       <c r="O430" s="1">
         <v>0.0</v>
       </c>
       <c r="P430">
-        <v>1</v>
-[...198 lines deleted...]
-      <c r="P434">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>