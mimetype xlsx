--- v5 (2026-08-16)
+++ v6 (2026-10-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1017">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1066">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -160,2532 +160,2559 @@
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129628758</t>
   </si>
   <si>
     <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129684058</t>
   </si>
   <si>
     <t>EURO AXA BANQUE S.A. 16/04/2027</t>
   </si>
   <si>
-    <t>35 191.33</t>
+    <t>97 719.11</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>XS3346254439</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>FR0129762839</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 24/06/2027</t>
+  </si>
+  <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>40 013.29</t>
+    <t>86 340.04</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>20 996.25</t>
+    <t>115 910.42</t>
   </si>
   <si>
     <t>FR0129705986</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
   </si>
   <si>
-    <t>13 822.11</t>
+    <t>45 076.11</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>27 153.31</t>
+    <t>58 571.14</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>27 644.22</t>
+    <t>90 152.22</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>277 315.50</t>
+    <t>324 586.50</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>211 820.00</t>
+    <t>274 752.00</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>209 020.00</t>
+    <t>271 152.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3427420412</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3324629974</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
+    <t>XS3425735506</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 08/07/2026</t>
+  </si>
+  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
-    <t>FR0129706430</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>BE6374858189</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375143128</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46BP7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 15/06/2027</t>
+  </si>
+  <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>DE000CZ454T7</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>213 362.67</t>
+    <t>305 135.67</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>244 795.83</t>
-[...35 lines deleted...]
-    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+    <t>324 069.72</t>
+  </si>
+  <si>
+    <t>XS3429165031</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 21/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129783884</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
+  </si>
+  <si>
+    <t>ES05306748E7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3430530702</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 17/07/2026</t>
+  </si>
+  <si>
+    <t>XS3420336953</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
-    <t>XS3352622040</t>
-[...11 lines deleted...]
-    <t>642 924.92</t>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>30 792.04</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>380 970.00</t>
+    <t>474 306.00</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>13 193.25</t>
+    <t>44 445.58</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>13 134.92</t>
+    <t>44 253.92</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>198 449.67</t>
+    <t>291 778.67</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
+    <t>XS3415149593</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
+  </si>
+  <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
-    <t>XS3325290560</t>
-[...8 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
+    <t>FR0129680205</t>
+  </si>
+  <si>
+    <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
-    <t>BE6368907810</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 26/06/2026</t>
+    <t>BE6375183520</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129762334</t>
+  </si>
+  <si>
+    <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
+  </si>
+  <si>
+    <t>9 653.00</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
+    <t>XS3418600089</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3355977888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
+    <t>XS3415286742</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
+  </si>
+  <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
+    <t>XS3408779000</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 09/06/2027</t>
+  </si>
+  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
+    <t>XS3427507374</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>230 533.33</t>
-[...17 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
+    <t>293 773.89</t>
+  </si>
+  <si>
+    <t>XS3415149833</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
+  </si>
+  <si>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3417520197</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>XS3431959587</t>
+  </si>
+  <si>
+    <t>EURO OPEN BANK SA 30/04/2027</t>
+  </si>
+  <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
-    <t>XS3124348148</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3323656143</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>XS3418592716</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3412543962</t>
+  </si>
+  <si>
+    <t>EURO SSE PLC 14/09/2026</t>
+  </si>
+  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>FR0129628071</t>
-[...8 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 19/06/2026</t>
+    <t>FR0129784411</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 24/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129762250</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 21/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
+    <t>FR0129682839</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 15/07/2026</t>
+  </si>
+  <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>FR0129259398</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>310 134.00</t>
+    <t>432 016.67</t>
   </si>
   <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>92 017.92</t>
+    <t>185 496.33</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>69 767.50</t>
+    <t>148 650.28</t>
+  </si>
+  <si>
+    <t>FR0129808897</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
+  </si>
+  <si>
+    <t>9 808.17</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>122 298.56</t>
+    <t>184 495.33</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>89 337.72</t>
+    <t>151 989.44</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>121 754.11</t>
+    <t>183 684.22</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>238 108.50</t>
+    <t>332 325.50</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>115 822.89</t>
+    <t>178 531.11</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>77 131.25</t>
+    <t>108 399.75</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>74 739.58</t>
+    <t>105 074.75</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>112 245.11</t>
+    <t>173 086.67</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>180 218.89</t>
+    <t>257 696.39</t>
   </si>
   <si>
     <t>FR0129706018</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
   </si>
   <si>
-    <t>13 944.33</t>
+    <t>45 465.00</t>
+  </si>
+  <si>
+    <t>FR0129787802</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 04/06/2027</t>
+  </si>
+  <si>
+    <t>54 258.75</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>197 548.75</t>
+    <t>275 729.58</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>196 673.75</t>
+    <t>274 521.25</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>131 123.13</t>
+    <t>184 279.58</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>285 638.89</t>
+    <t>364 022.92</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>284 375.00</t>
+    <t>362 425.69</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
-    <t>FR0129682870</t>
-[...2 lines deleted...]
-    <t>NEUCP COFACE SA 15/05/2026</t>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129808442</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 23/09/2026</t>
   </si>
   <si>
     <t>FR0129713600</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/07/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
+    <t>FR0129787877</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
+  </si>
+  <si>
+    <t>73 245.00</t>
+  </si>
+  <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>109 608.33</t>
+    <t>187 587.22</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>110 094.44</t>
+    <t>188 406.67</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>241 067.17</t>
+    <t>335 679.17</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>152 212.50</t>
+    <t>213 949.50</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>228 318.75</t>
+    <t>320 924.25</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>78 378.67</t>
+    <t>139 408.89</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>55 777.33</t>
+    <t>181 860.00</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>68 850.83</t>
-[...38 lines deleted...]
-    <t>NEUCP ENGIE SA 12/06/2026</t>
+    <t>161 478.75</t>
+  </si>
+  <si>
+    <t>FR0129782860</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 03/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783645</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129806107</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805273</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>39 498.33</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>158 261.39</t>
+    <t>236 351.25</t>
+  </si>
+  <si>
+    <t>FR0129787950</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 04/06/2027</t>
+  </si>
+  <si>
+    <t>71 745.00</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>67 890.00</t>
-[...8 lines deleted...]
-    <t>680 575.25</t>
+    <t>161 714.00</t>
+  </si>
+  <si>
+    <t>FR0129808681</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>16 680.00</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>64 132.50</t>
+    <t>126 725.50</t>
+  </si>
+  <si>
+    <t>FR0129809549</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 29/06/2027</t>
+  </si>
+  <si>
+    <t>3 165.13</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>205 856.44</t>
+    <t>268 509.78</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>200 478.54</t>
+    <t>278 000.63</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>225 243.75</t>
+    <t>316 649.25</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>153 237.50</t>
+    <t>215 374.50</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>54 070.50</t>
+    <t>146 864.67</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>134 542.33</t>
+    <t>196 101.72</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>29 766.67</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+    <t>79 150.93</t>
+  </si>
+  <si>
+    <t>FR0129788875</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805828</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/07/2026</t>
   </si>
   <si>
     <t>FR0129681708</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 13/07/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>589 181.25</t>
-[...11 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+    <t>683 014.75</t>
+  </si>
+  <si>
+    <t>FR0129807998</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783280</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 06/07/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129673499</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>20 097.47</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>34 733.75</t>
+    <t>81 447.71</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>110 189.04</t>
+    <t>156 381.58</t>
   </si>
   <si>
     <t>FR0129683142</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
   </si>
   <si>
-    <t>FR0129732915</t>
-[...2 lines deleted...]
-    <t>NEUCP VIVENDI SE 15/06/2026</t>
+    <t>FR0129805463</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 12/08/2026</t>
+  </si>
+  <si>
+    <t>52 331.11</t>
+  </si>
+  <si>
+    <t>FR0129808392</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 23/07/2026</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>81 578.67</t>
+    <t>105 376.50</t>
   </si>
   <si>
     <t>FR0129704823</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
   </si>
   <si>
-    <t>31 973.61</t>
+    <t>95 557.00</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>108 762.74</t>
+    <t>152 633.42</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>733 809.93</t>
+    <t>63 441.78</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>411 660.86</t>
+    <t>41 982.41</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>149 628.08</t>
+    <t>238 296.58</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>191 797.26</t>
+    <t>271 161.64</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>123 698.63</t>
+    <t>158 219.18</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>302 597.26</t>
+    <t>364 668.49</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>278 753.42</t>
+    <t>31 232.88</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>11 835.62</t>
-[...8 lines deleted...]
-    <t>268 767.12</t>
+    <t>16 569.86</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>10 171.23</t>
+    <t>15 102.74</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>211 558.22</t>
+    <t>21 575.34</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>3 698.63</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>15 283.33</t>
+    <t>36 243.33</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>5 257.64</t>
+    <t>15 772.93</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>40 647.95</t>
-[...8 lines deleted...]
-    <t>740 893.35</t>
+    <t>48 390.41</t>
+  </si>
+  <si>
+    <t>FR0013484458</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/02/2028</t>
+  </si>
+  <si>
+    <t>79 794.53</t>
+  </si>
+  <si>
+    <t>FR0014006NI7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 30/05/2028</t>
+  </si>
+  <si>
+    <t>9 643.84</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>63 912.33</t>
+    <t>106 520.55</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>8 873.97</t>
+    <t>14 265.75</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>16 224.66</t>
+    <t>59 490.41</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>84 606.16</t>
+    <t>106 797.95</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>68 821.67</t>
-[...8 lines deleted...]
-    <t>222 031.27</t>
+    <t>8 921.60</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>27 923.29</t>
+    <t>39 890.41</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>170 547.95</t>
+    <t>219 863.01</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>106 515.41</t>
+    <t>141 775.68</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>4 143.84</t>
+    <t>22 226.03</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
+    <t>2 241.44</t>
+  </si>
+  <si>
+    <t>XS2168478068</t>
+  </si>
+  <si>
+    <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
+  </si>
+  <si>
+    <t>104 695.55</t>
+  </si>
+  <si>
+    <t>XS2545259876</t>
+  </si>
+  <si>
+    <t>DELL BANK INTERNATIONAL DAC 4.5 18/10/2027</t>
+  </si>
+  <si>
+    <t>220 931.51</t>
+  </si>
+  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>162 176.71</t>
+    <t>196 319.18</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>446 278.68</t>
+    <t>682 398.29</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>10 602.74</t>
+    <t>12 723.29</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>704 794.52</t>
+    <t>53 424.66</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>91 959.59</t>
+    <t>128 140.41</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>97 904.79</t>
+    <t>127 460.96</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>236 427.12</t>
+    <t>27 076.85</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>19 763.70</t>
+    <t>36 119.86</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>375 357.33</t>
+    <t>475 452.62</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>650 597.26</t>
+    <t>790 010.96</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>389 211.99</t>
+    <t>492 428.42</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>36 404.79</t>
+    <t>53 046.99</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>90 864.22</t>
-[...8 lines deleted...]
-    <t>394 520.55</t>
+    <t>115 645.37</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>52 654.11</t>
-[...8 lines deleted...]
-    <t>1 130.14</t>
+    <t>64 982.88</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>813 748.36</t>
+    <t>985 818.49</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>18 708.69</t>
-[...8 lines deleted...]
-    <t>63 774.76</t>
+    <t>43 653.60</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>122 212.75</t>
+    <t>202 571.82</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>13 407.53</t>
+    <t>20 804.79</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>10 115.84</t>
+    <t>14 301.70</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>80 548.00</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>51 608.22</t>
+    <t>63 575.34</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>4 109.59</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>5 860.27</t>
+    <t>8 917.81</t>
+  </si>
+  <si>
+    <t>XS2643041721</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 4.125 29/06/2027</t>
+  </si>
+  <si>
+    <t>2 260.27</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>156 556.85</t>
-[...8 lines deleted...]
-    <t>166 425.00</t>
+    <t>225 499.32</t>
+  </si>
+  <si>
+    <t>FR0014006XA3</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/12/2027</t>
+  </si>
+  <si>
+    <t>44 078.77</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>362 753.42</t>
+    <t>554 095.89</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>1 215.75</t>
-[...8 lines deleted...]
-    <t>453 655.48</t>
+    <t>26 914.38</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-6 178.12</t>
+    <t>-6 960.36</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-2 020.87</t>
+    <t>-2 269.48</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04618201</t>
-[...20 lines deleted...]
-    <t>-12 471.42</t>
+    <t>1 308.96</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-12 510.00</t>
+    <t>-13 206.80</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-23 339.93</t>
-[...29 lines deleted...]
-    <t>29 890.96</t>
+    <t>-24 313.38</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>5 761.12</t>
-[...65 lines deleted...]
-    <t>22 623.16</t>
+    <t>8 009.74</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>17 291.80</t>
+    <t>22 089.46</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>3 362.00</t>
-[...5 lines deleted...]
-    <t>10 470.23</t>
+    <t>5 361.77</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>9 827.08</t>
+    <t>16 910.07</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>29 590.27</t>
+    <t>38 174.65</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>9 756.50</t>
+    <t>15 880.66</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>5 057.00</t>
-[...17 lines deleted...]
-    <t>2 535.87</t>
+    <t>8 193.94</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>4 683.25</t>
+    <t>7 663.67</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>9 908.43</t>
+    <t>13 166.67</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>12 593.50</t>
+    <t>16 655.83</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>2 726.30</t>
+    <t>4 540.65</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>6 533.49</t>
+    <t>9 106.88</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>7 756.18</t>
+    <t>10 715.95</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 760.46</t>
+    <t>2 438.70</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>2 380.64</t>
+    <t>3 296.04</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>2 355.56</t>
+    <t>4 094.76</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>25 861.11</t>
+    <t>35 547.78</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>2 119.85</t>
+    <t>3 703.05</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>13 162.12</t>
+    <t>18 106.66</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>17 586.42</t>
+    <t>24 600.00</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>8 693.62</t>
+    <t>12 180.00</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>10 368.75</t>
+    <t>16 006.17</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>2 620.38</t>
+    <t>4 077.64</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>7 209.17</t>
+    <t>11 093.34</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>7 385.00</t>
+    <t>11 310.00</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
+    <t>2 172.63</t>
+  </si>
+  <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>3 584.81</t>
+    <t>5 635.00</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>11 657.56</t>
+    <t>16 612.33</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>4 799.94</t>
+    <t>6 860.19</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>23 911.11</t>
+    <t>34 140.67</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>4 329.64</t>
+    <t>6 816.57</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>1 672.26</t>
+    <t>2 629.60</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 995.42</t>
+    <t>2 971.67</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>5 280.70</t>
-[...5 lines deleted...]
-    <t>3 639.03</t>
+    <t>7 687.50</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>1 739.43</t>
+    <t>3 407.20</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>1 999.42</t>
+    <t>3 284.97</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>4 849.12</t>
+    <t>7 713.75</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>1 470.34</t>
+    <t>2 301.01</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>1 574.51</t>
+    <t>2 442.52</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>9 610.00</t>
+    <t>15 392.50</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>7 620.84</t>
+    <t>12 337.50</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>3 445.75</t>
+    <t>6 004.00</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
+    <t>2 621.33</t>
+  </si>
+  <si>
     <t>SWAP04886877</t>
   </si>
   <si>
-    <t>1 185.32</t>
+    <t>2 769.78</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
+    <t>2 648.10</t>
+  </si>
+  <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>2 335.50</t>
+    <t>4 606.50</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>1 997.11</t>
+    <t>3 640.37</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>1 949.33</t>
+    <t>3 578.98</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
+    <t>1 722.81</t>
+  </si>
+  <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>2 130.33</t>
+    <t>3 822.22</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
-    <t>1 426.39</t>
+    <t>2 921.00</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>2 402.50</t>
+    <t>5 270.00</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
+    <t>1 335.02</t>
+  </si>
+  <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
+    <t>1 770.22</t>
+  </si>
+  <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>1 234.82</t>
+  </si>
+  <si>
     <t>SWAP04923563</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
+    <t>2 256.69</t>
+  </si>
+  <si>
     <t>SWAP04923564</t>
   </si>
   <si>
+    <t>3 569.28</t>
+  </si>
+  <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
+    <t>4 075.49</t>
+  </si>
+  <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
+    <t>3 838.33</t>
+  </si>
+  <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
+    <t>1 080.34</t>
+  </si>
+  <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
+    <t>2 028.50</t>
+  </si>
+  <si>
     <t>SWAP04943178</t>
   </si>
   <si>
+    <t>4 124.50</t>
+  </si>
+  <si>
     <t>SWAP04943173</t>
   </si>
   <si>
+    <t>2 704.67</t>
+  </si>
+  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>2 248.76</t>
+    <t>5 798.00</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
+    <t>1 379.94</t>
+  </si>
+  <si>
     <t>SWAP04947595</t>
   </si>
   <si>
+    <t>3 104.32</t>
+  </si>
+  <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>1 428.60</t>
+    <t>4 138.53</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
+    <t>1 390.27</t>
+  </si>
+  <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-7 065.56</t>
+    <t>-11 296.09</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
-    <t>-1 381.17</t>
+    <t>-2 026.46</t>
+  </si>
+  <si>
+    <t>SWAP05011292</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260318</t>
+  </si>
+  <si>
+    <t>-9 560.42</t>
   </si>
   <si>
     <t>SWAP05011291</t>
   </si>
   <si>
-    <t>C00000002Y1T20260318</t>
-[...17 lines deleted...]
-    <t>-1 220.09</t>
+    <t>-3 258.96</t>
   </si>
   <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
-    <t>-8 400.19</t>
+    <t>-15 943.73</t>
   </si>
   <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
+    <t>-1 407.57</t>
+  </si>
+  <si>
     <t>SWAP05017521</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-4 653.24</t>
+    <t>-10 208.83</t>
+  </si>
+  <si>
+    <t>SWAP05019467</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260409</t>
+  </si>
+  <si>
+    <t>-26 837.88</t>
   </si>
   <si>
     <t>SWAP05019466</t>
   </si>
   <si>
-    <t>C00000002Y1T20260409</t>
-[...8 lines deleted...]
-    <t>-11 043.14</t>
+    <t>-2 661.44</t>
+  </si>
+  <si>
+    <t>SWAP05034876</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260612</t>
+  </si>
+  <si>
+    <t>-3 523.13</t>
   </si>
   <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>8 514.93</t>
+    <t>15 755.65</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
+    <t>1 174.72</t>
+  </si>
+  <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
+    <t>1 780.54</t>
+  </si>
+  <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>1 810.48</t>
+  </si>
+  <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05011027</t>
   </si>
   <si>
     <t>C000000051DS20260313</t>
   </si>
   <si>
-    <t>-10 523.62</t>
+    <t>-17 291.99</t>
   </si>
   <si>
     <t>SWAP05011028</t>
   </si>
   <si>
-    <t>-8 776.67</t>
+    <t>-14 504.42</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
-    <t>-2 732.69</t>
-[...8 lines deleted...]
-    <t>-1 879.11</t>
+    <t>-1 445.37</t>
   </si>
   <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-13 295.62</t>
+    <t>-25 517.93</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-3 376.96</t>
+    <t>-6 550.09</t>
   </si>
   <si>
     <t>SWAP05019802</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-4 492.25</t>
+    <t>-11 640.63</t>
   </si>
   <si>
     <t>SWAP05023434</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-1 895.92</t>
+    <t>-5 834.76</t>
   </si>
   <si>
     <t>SWAP05029914</t>
   </si>
   <si>
     <t>C000000051DS20260504</t>
   </si>
   <si>
-    <t>-1 450.40</t>
+    <t>-11 858.42</t>
+  </si>
+  <si>
+    <t>SWAP05035003</t>
+  </si>
+  <si>
+    <t>C000000051DS20260615</t>
+  </si>
+  <si>
+    <t>SWAP05035202</t>
+  </si>
+  <si>
+    <t>C000000051DS20260616</t>
+  </si>
+  <si>
+    <t>-1 665.26</t>
+  </si>
+  <si>
+    <t>SWAP05040215</t>
+  </si>
+  <si>
+    <t>C000000051DS20260623</t>
+  </si>
+  <si>
+    <t>-1 239.17</t>
+  </si>
+  <si>
+    <t>SWAP05045456</t>
+  </si>
+  <si>
+    <t>C000000051DS20260626</t>
+  </si>
+  <si>
+    <t>SWAP05045809</t>
+  </si>
+  <si>
+    <t>C000000051DS20260629</t>
   </si>
   <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
@@ -2695,420 +2722,540 @@
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
-    <t>1 316.04</t>
+    <t>3 590.33</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
+    <t>-4 425.61</t>
+  </si>
+  <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
-    <t>-3 116.27</t>
+    <t>-6 369.96</t>
   </si>
   <si>
     <t>SWAP05019260</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
-    <t>-1 336.60</t>
+    <t>-1 948.85</t>
+  </si>
+  <si>
+    <t>SWAP05034354</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260528</t>
+  </si>
+  <si>
+    <t>-4 826.30</t>
+  </si>
+  <si>
+    <t>SWAP04922681</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04922679</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...2 lines deleted...]
-    <t>SWAP04922681</t>
+    <t>1 650.92</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
     <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
+    <t>1 198.98</t>
+  </si>
+  <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
-    <t>1 057.60</t>
+    <t>5 589.34</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>1 223.69</t>
+  </si>
+  <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
+    <t>2 794.40</t>
+  </si>
+  <si>
     <t>SWAP04996166</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996167</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996574</t>
   </si>
   <si>
+    <t>1 151.97</t>
+  </si>
+  <si>
     <t>SWAP04996569</t>
   </si>
   <si>
+    <t>1 001.99</t>
+  </si>
+  <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-4 980.25</t>
+    <t>-7 689.91</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
-    <t>-2 351.26</t>
+    <t>-3 249.90</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-9 643.94</t>
+    <t>-15 070.58</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-9 143.07</t>
+    <t>-14 703.44</t>
   </si>
   <si>
     <t>SWAP05019803</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-1 463.13</t>
+    <t>-4 055.28</t>
   </si>
   <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>2 240.90</t>
+    <t>7 239.72</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>3 702.47</t>
+  </si>
+  <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
     <t>SWAP05011168</t>
   </si>
   <si>
     <t>C0000000KKM920260317</t>
   </si>
   <si>
-    <t>-2 212.74</t>
+    <t>-2 270.52</t>
   </si>
   <si>
     <t>SWAP05027257</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-3 695.66</t>
+    <t>-14 002.42</t>
   </si>
   <si>
     <t>SWAP05029913</t>
   </si>
   <si>
     <t>C0000000KKM920260504</t>
   </si>
   <si>
+    <t>-4 260.57</t>
+  </si>
+  <si>
     <t>SWAP05019987</t>
   </si>
   <si>
     <t>C0000000KXHY20260417</t>
   </si>
   <si>
-    <t>-1 777.96</t>
+    <t>-3 279.69</t>
   </si>
   <si>
     <t>SWAP05029795</t>
   </si>
   <si>
     <t>C0000000KXHY20260428</t>
   </si>
   <si>
+    <t>-1 504.07</t>
+  </si>
+  <si>
+    <t>SWAP05034782</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260609</t>
+  </si>
+  <si>
+    <t>-1 599.29</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>3 747.98</t>
+  </si>
+  <si>
     <t>SWAP05011169</t>
   </si>
   <si>
     <t>C0000000NXVE20260317</t>
   </si>
   <si>
-    <t>-1 538.42</t>
+    <t>-1 569.33</t>
+  </si>
+  <si>
+    <t>SWAP05019601</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-13 591.27</t>
   </si>
   <si>
     <t>SWAP05019604</t>
   </si>
   <si>
-    <t>C0000000NXVE20260414</t>
-[...8 lines deleted...]
-    <t>-5 207.53</t>
+    <t>-10 419.40</t>
+  </si>
+  <si>
+    <t>SWAP05019678</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-23 303.93</t>
+  </si>
+  <si>
+    <t>SWAP05019677</t>
+  </si>
+  <si>
+    <t>-19 085.92</t>
   </si>
   <si>
     <t>SWAP05019682</t>
   </si>
   <si>
-    <t>C0000000NXVE20260415</t>
-[...14 lines deleted...]
-    <t>-8 839.14</t>
+    <t>-12 115.84</t>
   </si>
   <si>
     <t>SWAP05019805</t>
   </si>
   <si>
     <t>C0000000NXVE20260416</t>
   </si>
   <si>
-    <t>-2 301.03</t>
+    <t>-6 473.68</t>
+  </si>
+  <si>
+    <t>SWAP05019984</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-14 355.55</t>
+  </si>
+  <si>
+    <t>SWAP05019989</t>
+  </si>
+  <si>
+    <t>-10 563.88</t>
+  </si>
+  <si>
+    <t>SWAP05019990</t>
+  </si>
+  <si>
+    <t>-14 258.32</t>
   </si>
   <si>
     <t>SWAP05019982</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...20 lines deleted...]
-    <t>-4 877.60</t>
+    <t>-12 663.88</t>
+  </si>
+  <si>
+    <t>SWAP05029797</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>-5 530.27</t>
   </si>
   <si>
     <t>SWAP05029798</t>
   </si>
   <si>
-    <t>C0000000NXVE20260428</t>
-[...5 lines deleted...]
-    <t>-1 238.56</t>
+    <t>-4 256.54</t>
   </si>
   <si>
     <t>SWAP05029834</t>
   </si>
   <si>
     <t>C0000000NXVE20260429</t>
   </si>
   <si>
-    <t>-1 333.34</t>
+    <t>-3 914.33</t>
+  </si>
+  <si>
+    <t>SWAP05034120</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260521</t>
+  </si>
+  <si>
+    <t>-6 297.66</t>
+  </si>
+  <si>
+    <t>SWAP05034664</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260608</t>
+  </si>
+  <si>
+    <t>-7 482.47</t>
+  </si>
+  <si>
+    <t>SWAP05034784</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260609</t>
+  </si>
+  <si>
+    <t>-2 914.98</t>
+  </si>
+  <si>
+    <t>SWAP05034794</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260610</t>
+  </si>
+  <si>
+    <t>-1 648.96</t>
+  </si>
+  <si>
+    <t>SWAP05034878</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260612</t>
+  </si>
+  <si>
+    <t>-4 736.40</t>
+  </si>
+  <si>
+    <t>SWAP05035201</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260616</t>
+  </si>
+  <si>
+    <t>-2 502.89</t>
+  </si>
+  <si>
+    <t>SWAP04923567</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923565</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
+    <t>3 475.43</t>
+  </si>
+  <si>
     <t>SWAP05019603</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-7 403.39</t>
+    <t>-18 495.05</t>
+  </si>
+  <si>
+    <t>SWAP05040216</t>
+  </si>
+  <si>
+    <t>ST 2.429/OIS+m240627</t>
+  </si>
+  <si>
+    <t>-1 718.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3417,21711 +3564,21611 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>51359.7103</v>
+      </c>
+      <c r="C2">
+        <v>111191.31</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>5710753500.57</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>5710753500.57</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7023.0</v>
+      </c>
+      <c r="C3">
+        <v>1014.5</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>7124881.4</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>7124881.4</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>247463.0</v>
+      </c>
+      <c r="C4">
+        <v>1010.51</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>250064011.93</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>250064011.93</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P430"/>
+  <dimension ref="A1:Z428"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O430" sqref="O430"/>
+      <selection activeCell="N428" sqref="N428"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>22397.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>11665.037</v>
+      </c>
+      <c r="D2" s="1">
+        <v>11638.473529491</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>260666891.64</v>
+      </c>
+      <c r="H2" s="1">
+        <v>594942.05</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.22823844112188</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>261261833.69</v>
+      </c>
+      <c r="M2" s="1">
+        <v>261261833.69</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.38</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>961.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>263144.06</v>
+      </c>
+      <c r="D3" s="1">
+        <v>262474.28991675</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>252237792.61</v>
+      </c>
+      <c r="H3" s="1">
+        <v>643649.05</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0.255175500602</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>252881441.66</v>
+      </c>
+      <c r="M3" s="1">
+        <v>252881441.66</v>
+      </c>
+      <c r="N3" s="1">
+        <v>4.24</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.8978</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.26379355</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>19852758.71</v>
+      </c>
+      <c r="H4" s="1">
+        <v>126801.29</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.6387086643839</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>19979560.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>19979560.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D4" s="1">
-[...40 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" s="1">
+        <v>98.0563</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.26849795</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>19453699.59</v>
+      </c>
+      <c r="H5" s="1">
+        <v>157560.41</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.80992517269565</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>19611260.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>19611260.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>34</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>97.9392</v>
+      </c>
+      <c r="D6" s="1">
+        <v>97.132225</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9713222.5</v>
+      </c>
+      <c r="H6" s="1">
+        <v>80697.5</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.83080048871525</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>9793920.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9793920.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D5" s="1">
-[...46 lines deleted...]
-      <c r="C6" s="1">
+      <c r="C7" s="1">
+        <v>99.5233</v>
+      </c>
+      <c r="D7" s="1">
+        <v>98.02335895</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>19604671.79</v>
+      </c>
+      <c r="H7" s="1">
+        <v>299988.21</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.5301873615299</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>19904660.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>19904660.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.2913</v>
+      </c>
+      <c r="D8" s="1">
+        <v>97.81326225</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>19562652.45</v>
+      </c>
+      <c r="H8" s="1">
+        <v>295607.55</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.5110811315364</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>19858260.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>19858260.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.7692</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.4181827</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>29825454.81</v>
+      </c>
+      <c r="H9" s="1">
+        <v>105305.19</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.35307153125019</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>29930760.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>29930760.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.9029</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.26215136</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>13896701.19</v>
+      </c>
+      <c r="H10" s="1">
+        <v>89704.81</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.64551154100191</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>13986406.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>13986406.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.0105</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>2100.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.0105</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>48</v>
+      </c>
+      <c r="L11" s="1">
+        <v>20002100.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>20099819.11</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.2058</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.77077208</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>24442693.02</v>
+      </c>
+      <c r="H12" s="1">
+        <v>108756.98</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.44494679825587</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>24551450.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>24551450.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>97.8881</v>
+      </c>
+      <c r="D13" s="1">
+        <v>97.2946677</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>29188400.31</v>
+      </c>
+      <c r="H13" s="1">
+        <v>178029.69</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.60993301485935</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>29366430.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>29366430.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="1">
+        <v>45000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.0155</v>
+      </c>
+      <c r="D14" s="1">
+        <v>97.78527224</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>44003372.51</v>
+      </c>
+      <c r="H14" s="1">
+        <v>553602.49</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1.2580910471673</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>44556975.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>44556975.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>99.6759</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.36271167</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>14754406.75</v>
+      </c>
+      <c r="H15" s="1">
+        <v>196978.25</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.3350469004794</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>14951385.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>14951385.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>97.2704</v>
+      </c>
+      <c r="D16" s="1">
+        <v>97.2277138</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>29168314.14</v>
+      </c>
+      <c r="H16" s="1">
+        <v>12805.86</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.043903325843706</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>29181120.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>29181120.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.5268</v>
+      </c>
+      <c r="D17" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>14582723.47</v>
+      </c>
+      <c r="H17" s="1">
+        <v>46296.53</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.31747519655874</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>14629020.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>14629020.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D6" s="1">
-[...502 lines deleted...]
-      <c r="E16" s="1">
+      <c r="C18" s="1">
+        <v>99.3752</v>
+      </c>
+      <c r="D18" s="1">
         <v>98.7203376</v>
       </c>
-      <c r="F16" t="s">
-[...5 lines deleted...]
-      <c r="H16" s="1">
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
         <v>9872033.76</v>
       </c>
-      <c r="I16" s="1">
-[...75 lines deleted...]
-      <c r="A18" t="s">
+      <c r="H18" s="1">
+        <v>65486.24</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.66335105401828</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>9937520.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>9937520.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>61</v>
       </c>
-      <c r="B18" t="s">
-[...45 lines deleted...]
-    <row r="19" spans="1:16">
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>64</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>98.0495</v>
+      </c>
+      <c r="D19" s="1">
+        <v>97.51078</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>24377695.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>134680.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.55247224973485</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>24512375.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>24512375.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>100.0221</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3315.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.0221</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>67</v>
+      </c>
+      <c r="L20" s="1">
+        <v>15003315.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>15089655.04</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>65</v>
       </c>
-      <c r="C19" s="1">
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D19" s="1">
-[...2 lines deleted...]
-      <c r="E19" s="1">
+      <c r="C21" s="1">
+        <v>100.0127</v>
+      </c>
+      <c r="D21" s="1">
         <v>100.0</v>
       </c>
-      <c r="F19" t="s">
-[...5 lines deleted...]
-      <c r="H19" s="1">
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I19" s="1">
-[...28 lines deleted...]
-      <c r="B20" t="s">
+      <c r="H21" s="1">
+        <v>3810.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.0127</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>70</v>
+      </c>
+      <c r="L21" s="1">
+        <v>30003810.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>30119720.42</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>68</v>
       </c>
-      <c r="C20" s="1">
-[...92 lines deleted...]
-    <row r="22" spans="1:16">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>72</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.0194</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1940.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.0194</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="1">
-[...27 lines deleted...]
-        <v>74</v>
+      <c r="L22" s="1">
+        <v>10001940.0</v>
       </c>
       <c r="M22" s="1">
-        <v>9999710.0</v>
+        <v>10047016.11</v>
       </c>
       <c r="N22" s="1">
-        <v>10026863.31</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:16">
+        <v>0.17</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.9449</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.43946527</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>14915919.79</v>
+      </c>
+      <c r="H23" s="1">
+        <v>75815.21</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.50828384080497</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>14991735.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>14991735.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.0294</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>2940.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.0294</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>78</v>
+      </c>
+      <c r="L24" s="1">
+        <v>10002940.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>10061511.14</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>76</v>
       </c>
-      <c r="C23" s="1">
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D23" s="1">
-[...2 lines deleted...]
-      <c r="E23" s="1">
+      <c r="C25" s="1">
+        <v>100.0266</v>
+      </c>
+      <c r="D25" s="1">
         <v>100.0</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="1">
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I23" s="1">
-[...28 lines deleted...]
-      <c r="B24" t="s">
+      <c r="H25" s="1">
+        <v>5320.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.0266</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25" t="s">
+        <v>81</v>
+      </c>
+      <c r="L25" s="1">
+        <v>20005320.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>20095472.22</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>79</v>
       </c>
-      <c r="C24" s="1">
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D24" s="1">
-[...2 lines deleted...]
-      <c r="E24" s="1">
+      <c r="C26" s="1">
+        <v>100.0158</v>
+      </c>
+      <c r="D26" s="1">
         <v>100.0</v>
       </c>
-      <c r="F24" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="1">
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I24" s="1">
-[...28 lines deleted...]
-      <c r="B25" t="s">
+      <c r="H26" s="1">
+        <v>2370.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.0158</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26" t="s">
+        <v>84</v>
+      </c>
+      <c r="L26" s="1">
+        <v>15002370.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>15326956.5</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>82</v>
       </c>
-      <c r="C25" s="1">
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D25" s="1">
-[...2 lines deleted...]
-      <c r="E25" s="1">
+      <c r="C27" s="1">
+        <v>100.0531</v>
+      </c>
+      <c r="D27" s="1">
         <v>100.0</v>
       </c>
-      <c r="F25" t="s">
-[...5 lines deleted...]
-      <c r="H25" s="1">
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I25" s="1">
-[...28 lines deleted...]
-      <c r="B26" t="s">
+      <c r="H27" s="1">
+        <v>10620.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.0531</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27" t="s">
+        <v>87</v>
+      </c>
+      <c r="L27" s="1">
+        <v>20010620.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>20285372.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>85</v>
       </c>
-      <c r="C26" s="1">
-[...92 lines deleted...]
-    <row r="28" spans="1:16">
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>89</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>100.033</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.033</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
         <v>90</v>
       </c>
-      <c r="C28" s="1">
+      <c r="L28" s="1">
+        <v>20006600.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>20277752.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.602</v>
+      </c>
+      <c r="D29" s="1">
+        <v>98.0238394</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>29407151.82</v>
+      </c>
+      <c r="H29" s="1">
+        <v>473448.18</v>
+      </c>
+      <c r="I29" s="1">
+        <v>1.6099763176589</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>29880600.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>29880600.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D28" s="1">
-[...2 lines deleted...]
-      <c r="E28" s="1">
+      <c r="C30" s="1">
+        <v>98.6048</v>
+      </c>
+      <c r="D30" s="1">
         <v>97.7949414</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="1">
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
         <v>19558988.28</v>
       </c>
-      <c r="I28" s="1">
-[...31 lines deleted...]
-      <c r="C29" s="1">
+      <c r="H30" s="1">
+        <v>161971.72</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.82811911169058</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>19720960.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>19720960.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>97.3834</v>
+      </c>
+      <c r="D31" s="1">
+        <v>97.2850972</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>19457019.44</v>
+      </c>
+      <c r="H31" s="1">
+        <v>19660.56</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.10104610349302</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>19476680.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>19476680.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D29" s="1">
-[...2 lines deleted...]
-      <c r="E29" s="1">
+      <c r="C32" s="1">
+        <v>98.5525</v>
+      </c>
+      <c r="D32" s="1">
         <v>97.8142855</v>
       </c>
-      <c r="F29" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="1">
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
         <v>9781428.55</v>
       </c>
-      <c r="I29" s="1">
-[...31 lines deleted...]
-      <c r="C30" s="1">
+      <c r="H32" s="1">
+        <v>73821.45</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.75471031273852</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>9855250.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>9855250.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
         <v>18500000.0</v>
       </c>
-      <c r="D30" s="1">
-[...2 lines deleted...]
-      <c r="E30" s="1">
+      <c r="C33" s="1">
+        <v>97.8558</v>
+      </c>
+      <c r="D33" s="1">
         <v>97.32339049</v>
       </c>
-      <c r="F30" t="s">
-[...5 lines deleted...]
-      <c r="H30" s="1">
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
         <v>18004827.24</v>
       </c>
-      <c r="I30" s="1">
-[...31 lines deleted...]
-      <c r="C31" s="1">
+      <c r="H33" s="1">
+        <v>98495.76</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.5470519582725</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>18103323.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>18103323.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
+        <v>22000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.9867</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.63136395</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>21918900.07</v>
+      </c>
+      <c r="H34" s="1">
+        <v>78173.93</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0.35665078881853</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>21997074.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>21997074.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>99.9536</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.90811228</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>24977028.07</v>
+      </c>
+      <c r="H35" s="1">
+        <v>11371.93</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.045529556071</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>24988400.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>24988400.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.0659</v>
+      </c>
+      <c r="D36" s="1">
+        <v>97.44325147</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>14616487.72</v>
+      </c>
+      <c r="H36" s="1">
+        <v>93397.28</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.63898579322995</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>14709885.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>14709885.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.0158</v>
+      </c>
+      <c r="D37" s="1">
+        <v>97.12268648</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>12140335.81</v>
+      </c>
+      <c r="H37" s="1">
+        <v>111639.19</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0.91957250398331</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>12251975.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>12251975.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D31" s="1">
-[...196 lines deleted...]
-      <c r="C35" s="1">
+      <c r="C38" s="1">
+        <v>99.919</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.792902</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>9979290.2</v>
+      </c>
+      <c r="H38" s="1">
+        <v>12609.8</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.12635968838746</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>9991900.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>9991900.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.8585</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.7995692</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>39919827.68</v>
+      </c>
+      <c r="H39" s="1">
+        <v>23572.32</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.059049152689128</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>39943400.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>39943400.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>98.4719</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.7514452</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>9775144.52</v>
+      </c>
+      <c r="H40" s="1">
+        <v>72045.48</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.73702726187418</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>9847190.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>9847190.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>98.1734</v>
+      </c>
+      <c r="D41" s="1">
+        <v>97.52492576</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>24381231.44</v>
+      </c>
+      <c r="H41" s="1">
+        <v>162118.56</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.66493179558612</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>24543350.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>24543350.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.0937</v>
+      </c>
+      <c r="D42" s="1">
+        <v>98.14746657</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>29444239.97</v>
+      </c>
+      <c r="H42" s="1">
+        <v>283870.03</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.9640935894057</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>29728110.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>29728110.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.51</v>
+      </c>
+      <c r="D43" s="1">
+        <v>97.87236357</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>29361709.07</v>
+      </c>
+      <c r="H43" s="1">
+        <v>491290.93</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1.6732368297388</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>29853000.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>29853000.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>97.4002</v>
+      </c>
+      <c r="D44" s="1">
+        <v>97.16562473</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>29149687.42</v>
+      </c>
+      <c r="H44" s="1">
+        <v>70372.58</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.2414179575446</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>29220060.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>29220060.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D35" s="1">
-[...302 lines deleted...]
-      <c r="E41" s="1">
+      <c r="C45" s="1">
+        <v>98.8426</v>
+      </c>
+      <c r="D45" s="1">
         <v>98.15181495</v>
       </c>
-      <c r="F41" t="s">
-[...5 lines deleted...]
-      <c r="H41" s="1">
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
         <v>19630362.99</v>
       </c>
-      <c r="I41" s="1">
-[...31 lines deleted...]
-      <c r="C42" s="1">
+      <c r="H45" s="1">
+        <v>138157.01</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.7037924365962</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>19768520.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>19768520.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D42" s="1">
-[...2 lines deleted...]
-      <c r="E42" s="1">
+      <c r="C46" s="1">
+        <v>98.5983</v>
+      </c>
+      <c r="D46" s="1">
         <v>97.75627623</v>
       </c>
-      <c r="F42" t="s">
-[...5 lines deleted...]
-      <c r="H42" s="1">
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
         <v>39102510.49</v>
       </c>
-      <c r="I42" s="1">
-[...175 lines deleted...]
-      <c r="A46" t="s">
+      <c r="H46" s="1">
+        <v>336809.51</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.8613500917956</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>39439320.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>39439320.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>125</v>
       </c>
-      <c r="B46" t="s">
-[...45 lines deleted...]
-    <row r="47" spans="1:16">
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>128</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>97.8562</v>
+      </c>
+      <c r="D47" s="1">
+        <v>97.3233905</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>19464678.1</v>
+      </c>
+      <c r="H47" s="1">
+        <v>106561.9</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.54746294520021</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>19571240.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>19571240.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.0203</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>6090.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.0203</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>131</v>
+      </c>
+      <c r="L48" s="1">
+        <v>30006090.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>30311225.67</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>129</v>
       </c>
-      <c r="C47" s="1">
-[...92 lines deleted...]
-    <row r="49" spans="1:16">
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>133</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>100.0407</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>10175.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.0407</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
         <v>134</v>
       </c>
-      <c r="C49" s="1">
+      <c r="L49" s="1">
+        <v>25010175.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>25334244.72</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>98.716</v>
+      </c>
+      <c r="D50" s="1">
+        <v>98.69221847</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>14803832.77</v>
+      </c>
+      <c r="H50" s="1">
+        <v>3567.23</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.024096665069258</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>14807400.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>14807400.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.4784</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.3840947</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>9938409.47</v>
+      </c>
+      <c r="H51" s="1">
+        <v>9430.53</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.094889730881656</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>9947840.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>9947840.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.6361</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.57214403</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>39828857.61</v>
+      </c>
+      <c r="H52" s="1">
+        <v>25582.39</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.064230790273977</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>39854440.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>39854440.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.8922</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.8863238</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>9988632.38</v>
+      </c>
+      <c r="H53" s="1">
+        <v>587.62</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.0058828874428954</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>9989220.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>9989220.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D49" s="1">
-[...46 lines deleted...]
-      <c r="C50" s="1">
+      <c r="C54" s="1">
+        <v>99.8724</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.79547473</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>29938642.42</v>
+      </c>
+      <c r="H54" s="1">
+        <v>23077.58</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.077082920715815</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>29961720.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>29961720.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.5086</v>
+      </c>
+      <c r="D55" s="1">
+        <v>97.82396035</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>19564792.07</v>
+      </c>
+      <c r="H55" s="1">
+        <v>336927.93</v>
+      </c>
+      <c r="I55" s="1">
+        <v>1.7221135230802</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>19901720.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>19901720.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.3264</v>
+      </c>
+      <c r="D56" s="1">
+        <v>97.74661473</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>14661992.21</v>
+      </c>
+      <c r="H56" s="1">
+        <v>86967.79</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.59315124953269</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>14748960.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>14748960.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>98.2932</v>
+      </c>
+      <c r="D57" s="1">
+        <v>97.7369551</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>9773695.51</v>
+      </c>
+      <c r="H57" s="1">
+        <v>55624.49</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.56912444165145</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>9829320.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>9829320.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.9869</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.63053676</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>24907634.19</v>
+      </c>
+      <c r="H58" s="1">
+        <v>89090.81</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.35768475367993</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>24996725.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>24996725.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.9942</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-870.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.0058</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>155</v>
+      </c>
+      <c r="L59" s="1">
+        <v>14999130.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>15029922.04</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D50" s="1">
-[...46 lines deleted...]
-      <c r="C51" s="1">
+      <c r="C60" s="1">
+        <v>100.0286</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>8580.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.0286</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>158</v>
+      </c>
+      <c r="L60" s="1">
+        <v>30008580.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>30482886.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D51" s="1">
-[...46 lines deleted...]
-      <c r="C52" s="1">
+      <c r="C61" s="1">
+        <v>100.0083</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>830.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.0083</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>161</v>
+      </c>
+      <c r="L61" s="1">
+        <v>10000830.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>10045275.58</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>100.0104</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1040.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.0104</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>164</v>
+      </c>
+      <c r="L62" s="1">
+        <v>10001040.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>10045293.92</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>166</v>
+      </c>
+      <c r="B63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.0211</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>6330.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.0211</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>167</v>
+      </c>
+      <c r="L63" s="1">
+        <v>30006330.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>30298108.67</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>169</v>
+      </c>
+      <c r="B64" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>97.7355</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.208601</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>14581290.15</v>
+      </c>
+      <c r="H64" s="1">
+        <v>79034.85</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.54202919760156</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>14660325.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>14660325.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>171</v>
+      </c>
+      <c r="B65" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D52" s="1">
-[...46 lines deleted...]
-      <c r="C53" s="1">
+      <c r="C65" s="1">
+        <v>98.8929</v>
+      </c>
+      <c r="D65" s="1">
+        <v>97.7959084</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>19559181.68</v>
+      </c>
+      <c r="H65" s="1">
+        <v>219398.32</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.1217152311865</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>19778580.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>19778580.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>173</v>
+      </c>
+      <c r="B66" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>98.6482</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.78527224</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>24446318.06</v>
+      </c>
+      <c r="H66" s="1">
+        <v>215731.94</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.88247211490302</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>24662050.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>24662050.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>175</v>
+      </c>
+      <c r="B67" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.3305</v>
+      </c>
+      <c r="D67" s="1">
+        <v>98.376783</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>24594195.75</v>
+      </c>
+      <c r="H67" s="1">
+        <v>238429.25</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.96945333128041</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>24832625.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>24832625.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>177</v>
+      </c>
+      <c r="B68" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>99.1033</v>
+      </c>
+      <c r="D68" s="1">
+        <v>98.185719</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>24546429.75</v>
+      </c>
+      <c r="H68" s="1">
+        <v>229395.25</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.93453611110186</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>24775825.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>24775825.0</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>179</v>
+      </c>
+      <c r="B69" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>98.8777</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.990834</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>24497708.5</v>
+      </c>
+      <c r="H69" s="1">
+        <v>221716.5</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.90504995599895</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>24719425.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>24719425.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>181</v>
+      </c>
+      <c r="B70" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.7227</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.85057616</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>12231322.02</v>
+      </c>
+      <c r="H70" s="1">
+        <v>234015.48</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.913247640912</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>12465337.5</v>
+      </c>
+      <c r="M70" s="1">
+        <v>12465337.5</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>183</v>
+      </c>
+      <c r="B71" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.5071</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.86267907</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>14679401.86</v>
+      </c>
+      <c r="H71" s="1">
+        <v>246663.14</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.6803350868957</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>14926065.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>14926065.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>185</v>
+      </c>
+      <c r="B72" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>97.4071</v>
+      </c>
+      <c r="D72" s="1">
+        <v>97.19905</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>38879620.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>83220.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.21404530188309</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>38962840.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>38962840.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>187</v>
+      </c>
+      <c r="B73" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.6964</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.85299653</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>14677949.48</v>
+      </c>
+      <c r="H73" s="1">
+        <v>276510.52</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.8838497868982</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>14954460.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>14954460.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>189</v>
+      </c>
+      <c r="B74" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.541</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.80703052</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>24451757.63</v>
+      </c>
+      <c r="H74" s="1">
+        <v>183492.37</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.75042609523854</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>24635250.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>24635250.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>191</v>
+      </c>
+      <c r="B75" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>97.8388</v>
+      </c>
+      <c r="D75" s="1">
+        <v>97.4144579</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>9741445.79</v>
+      </c>
+      <c r="H75" s="1">
+        <v>42434.21</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.4356048467011</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>9783880.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>9783880.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>193</v>
+      </c>
+      <c r="B76" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>99.8594</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.7941745</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>19958834.9</v>
+      </c>
+      <c r="H76" s="1">
+        <v>13045.1</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.065360027603615</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>19971880.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>19971880.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>195</v>
+      </c>
+      <c r="B77" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.1976</v>
+      </c>
+      <c r="D77" s="1">
+        <v>98.523084</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>4926154.2</v>
+      </c>
+      <c r="H77" s="1">
+        <v>33725.8</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.68462737118542</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>4959880.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>4959880.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>197</v>
+      </c>
+      <c r="B78" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>98.7113</v>
+      </c>
+      <c r="D78" s="1">
+        <v>98.68745682</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>8388433.83</v>
+      </c>
+      <c r="H78" s="1">
+        <v>2026.67</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.02416029071782</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>8390460.5</v>
+      </c>
+      <c r="M78" s="1">
+        <v>8390460.5</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>199</v>
+      </c>
+      <c r="B79" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.9905</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-950.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.0095</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>200</v>
+      </c>
+      <c r="L79" s="1">
+        <v>9999050.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>10008703.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>202</v>
+      </c>
+      <c r="B80" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.5921</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.87236358</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>39148945.43</v>
+      </c>
+      <c r="H80" s="1">
+        <v>687894.57</v>
+      </c>
+      <c r="I80" s="1">
+        <v>1.7571215838495</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>39836840.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>39836840.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>204</v>
+      </c>
+      <c r="B81" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>97.373</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.2850972</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>19457019.44</v>
+      </c>
+      <c r="H81" s="1">
+        <v>17580.56</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.090355874157466</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>19474600.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>19474600.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>206</v>
+      </c>
+      <c r="B82" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>98.3199</v>
+      </c>
+      <c r="D82" s="1">
+        <v>97.8233224</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>19564664.48</v>
+      </c>
+      <c r="H82" s="1">
+        <v>99315.52</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.50762700327177</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>19663980.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>19663980.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>208</v>
+      </c>
+      <c r="B83" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>97.8421</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.34254845</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>19468509.69</v>
+      </c>
+      <c r="H83" s="1">
+        <v>99910.31</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.51318930719858</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>19568420.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>19568420.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>210</v>
+      </c>
+      <c r="B84" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>98.797</v>
+      </c>
+      <c r="D84" s="1">
+        <v>98.3075804</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>19661516.08</v>
+      </c>
+      <c r="H84" s="1">
+        <v>97883.92</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.49784523025449</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>19759400.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>19759400.0</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>212</v>
+      </c>
+      <c r="B85" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D53" s="1">
-[...46 lines deleted...]
-      <c r="C54" s="1">
+      <c r="C85" s="1">
+        <v>98.8417</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.6238683</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>29587160.49</v>
+      </c>
+      <c r="H85" s="1">
+        <v>65349.51</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.22087117830076</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>29652510.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>29652510.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>214</v>
+      </c>
+      <c r="B86" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.1305</v>
+      </c>
+      <c r="D86" s="1">
+        <v>97.804612</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>24451153.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>331472.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>1.3556497724259</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>24782625.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>24782625.0</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>216</v>
+      </c>
+      <c r="B87" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>98.6583</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.780438</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>39112175.2</v>
+      </c>
+      <c r="H87" s="1">
+        <v>351144.8</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.89778898310928</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>39463320.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>39463320.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>218</v>
+      </c>
+      <c r="B88" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D54" s="1">
-[...46 lines deleted...]
-      <c r="C55" s="1">
+      <c r="C88" s="1">
+        <v>99.2975</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.8626791</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>19572535.82</v>
+      </c>
+      <c r="H88" s="1">
+        <v>286964.18</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.4661573882867</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>19859500.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>19859500.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>220</v>
+      </c>
+      <c r="B89" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>97.4767</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.170398</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>29151119.4</v>
+      </c>
+      <c r="H89" s="1">
+        <v>91890.6</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.31522151427228</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>29243010.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>29243010.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>222</v>
+      </c>
+      <c r="B90" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.6633</v>
+      </c>
+      <c r="D90" s="1">
+        <v>97.775605</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>29332681.5</v>
+      </c>
+      <c r="H90" s="1">
+        <v>266308.5</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.90789006112517</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>29598990.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>29598990.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>224</v>
+      </c>
+      <c r="B91" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>97.3482</v>
+      </c>
+      <c r="D91" s="1">
+        <v>97.26117923</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>34041412.73</v>
+      </c>
+      <c r="H91" s="1">
+        <v>30457.27</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.089471228005642</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>34071870.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>34071870.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>226</v>
+      </c>
+      <c r="B92" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>100.0471</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>9420.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.0471</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>227</v>
+      </c>
+      <c r="L92" s="1">
+        <v>20009420.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>20303193.89</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>229</v>
+      </c>
+      <c r="B93" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D55" s="1">
-[...46 lines deleted...]
-      <c r="C56" s="1">
+      <c r="C93" s="1">
+        <v>99.5577</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.4543822</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>14918157.33</v>
+      </c>
+      <c r="H93" s="1">
+        <v>15497.67</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.10388461293966</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>14933655.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>14933655.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>231</v>
+      </c>
+      <c r="B94" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D56" s="1">
-[...46 lines deleted...]
-      <c r="C57" s="1">
+      <c r="C94" s="1">
+        <v>99.753</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.5421063</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>9954210.63</v>
+      </c>
+      <c r="H94" s="1">
+        <v>21089.37</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.21186381104335</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>9975300.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>9975300.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>233</v>
+      </c>
+      <c r="B95" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D57" s="1">
-[...46 lines deleted...]
-      <c r="C58" s="1">
+      <c r="C95" s="1">
+        <v>99.4664</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.36204048</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>24840510.12</v>
+      </c>
+      <c r="H95" s="1">
+        <v>26089.88</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.10502956611585</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>24866600.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>24866600.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>235</v>
+      </c>
+      <c r="B96" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.0505</v>
+      </c>
+      <c r="D96" s="1">
+        <v>98.49526593</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>29548579.78</v>
+      </c>
+      <c r="H96" s="1">
+        <v>166570.22</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.56371650089506</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>29715150.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>29715150.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>237</v>
+      </c>
+      <c r="B97" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>99.227</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.9014285</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>39160571.4</v>
+      </c>
+      <c r="H97" s="1">
+        <v>530228.6</v>
+      </c>
+      <c r="I97" s="1">
+        <v>1.3539858614014</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>39690800.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>39690800.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>239</v>
+      </c>
+      <c r="B98" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>97.781</v>
+      </c>
+      <c r="D98" s="1">
+        <v>97.7385472</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>29321564.16</v>
+      </c>
+      <c r="H98" s="1">
+        <v>12735.84</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.04343506345877</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>29334300.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>29334300.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>241</v>
+      </c>
+      <c r="B99" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>98.8644</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H99" s="1">
+        <v>99383.63</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.67468951364963</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>14829660.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>14829660.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>241</v>
+      </c>
+      <c r="B100" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>98.8644</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.15917464</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>12269896.83</v>
+      </c>
+      <c r="H100" s="1">
+        <v>88153.17</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.71845078423532</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>12358050.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>12358050.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>244</v>
+      </c>
+      <c r="B101" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.5711</v>
+      </c>
+      <c r="D101" s="1">
+        <v>97.87169836</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>24467924.59</v>
+      </c>
+      <c r="H101" s="1">
+        <v>174850.41</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.71461071149231</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>24642775.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>24642775.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>246</v>
+      </c>
+      <c r="B102" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D58" s="1">
-[...46 lines deleted...]
-      <c r="C59" s="1">
+      <c r="C102" s="1">
+        <v>98.3816</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.80461245</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>19560922.49</v>
+      </c>
+      <c r="H102" s="1">
+        <v>115397.51</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.5899389972993</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>19676320.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>19676320.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>248</v>
+      </c>
+      <c r="B103" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D59" s="1">
-[...11 lines deleted...]
-      <c r="H59" s="1">
+      <c r="C103" s="1">
+        <v>97.3953</v>
+      </c>
+      <c r="D103" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>29165446.94</v>
+      </c>
+      <c r="H103" s="1">
+        <v>53143.06</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.18221239711953</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>29218590.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>29218590.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>250</v>
+      </c>
+      <c r="B104" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>98.5407</v>
+      </c>
+      <c r="D104" s="1">
+        <v>97.78527225</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>19557054.45</v>
+      </c>
+      <c r="H104" s="1">
+        <v>151085.55</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.77253734904849</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>19708140.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>19708140.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>252</v>
+      </c>
+      <c r="B105" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I59" s="1">
-[...31 lines deleted...]
-      <c r="C60" s="1">
+      <c r="C105" s="1">
+        <v>99.4802</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.35661073</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>29806983.22</v>
+      </c>
+      <c r="H105" s="1">
+        <v>37076.78</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.12438957584652</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>29844060.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>29844060.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>254</v>
+      </c>
+      <c r="B106" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D60" s="1">
-[...11 lines deleted...]
-      <c r="H60" s="1">
+      <c r="C106" s="1">
+        <v>99.9486</v>
+      </c>
+      <c r="D106" s="1">
+        <v>98.92074717</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>29676224.15</v>
+      </c>
+      <c r="H106" s="1">
+        <v>308355.85</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1.0390669932987</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>29984580.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>29984580.0</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>256</v>
+      </c>
+      <c r="B107" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I60" s="1">
-[...31 lines deleted...]
-      <c r="C61" s="1">
+      <c r="C107" s="1">
+        <v>99.2381</v>
+      </c>
+      <c r="D107" s="1">
+        <v>98.7674237</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>29630227.11</v>
+      </c>
+      <c r="H107" s="1">
+        <v>141202.89</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.47655014413421</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>29771430.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>29771430.0</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>258</v>
+      </c>
+      <c r="B108" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>98.5093</v>
+      </c>
+      <c r="D108" s="1">
+        <v>97.81428545</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>19562857.09</v>
+      </c>
+      <c r="H108" s="1">
+        <v>139002.91</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.71054503624143</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>19701860.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>19701860.0</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>260</v>
+      </c>
+      <c r="B109" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>97.918</v>
+      </c>
+      <c r="D109" s="1">
+        <v>97.3712995</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>29211389.85</v>
+      </c>
+      <c r="H109" s="1">
+        <v>164010.15</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.56145959107796</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>29375400.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>29375400.0</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>262</v>
+      </c>
+      <c r="B110" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D61" s="1">
-[...246 lines deleted...]
-      <c r="C66" s="1">
+      <c r="C110" s="1">
+        <v>99.8435</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.80383</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>9980383.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>3967.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.039747973599811</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>9984350.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>9984350.0</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>264</v>
+      </c>
+      <c r="B111" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.8652</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.809032</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>5489496.76</v>
+      </c>
+      <c r="H111" s="1">
+        <v>3089.24</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.05627546813599</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>5492586.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>5492586.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>266</v>
+      </c>
+      <c r="B112" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D66" s="1">
-[...1952 lines deleted...]
-      <c r="E105" s="1">
+      <c r="C112" s="1">
+        <v>98.1052</v>
+      </c>
+      <c r="D112" s="1">
         <v>97.46047776</v>
       </c>
-      <c r="F105" t="s">
-[...5 lines deleted...]
-      <c r="H105" s="1">
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
         <v>24365119.44</v>
       </c>
-      <c r="I105" s="1">
-[...325 lines deleted...]
-      <c r="A112" t="s">
+      <c r="H112" s="1">
+        <v>161180.56</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.66152173149372</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>24526300.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>24526300.0</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>265</v>
       </c>
-      <c r="B112" t="s">
-[...45 lines deleted...]
-    <row r="113" spans="1:16">
+    </row>
+    <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>268</v>
       </c>
-      <c r="B113" t="s">
+      <c r="B113" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>98.5504</v>
+      </c>
+      <c r="D113" s="1">
+        <v>97.77932293</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>29333796.88</v>
+      </c>
+      <c r="H113" s="1">
+        <v>231323.12</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.78858908359633</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>29565120.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>29565120.0</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>270</v>
+      </c>
+      <c r="B114" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.9033</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.7962493</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>9979624.93</v>
+      </c>
+      <c r="H114" s="1">
+        <v>10705.07</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.10726926187195</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>9990330.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>9990330.0</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>269</v>
       </c>
-      <c r="C113" s="1">
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>272</v>
+      </c>
+      <c r="B115" s="1">
+        <v>28600000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>99.9674</v>
+      </c>
+      <c r="D115" s="1">
+        <v>98.04874822</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>28041941.99</v>
+      </c>
+      <c r="H115" s="1">
+        <v>548734.41</v>
+      </c>
+      <c r="I115" s="1">
+        <v>1.9568345523134</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>28590676.4</v>
+      </c>
+      <c r="M115" s="1">
+        <v>28590676.4</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>274</v>
+      </c>
+      <c r="B116" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>98.6278</v>
+      </c>
+      <c r="D116" s="1">
+        <v>97.75025085</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>12707532.61</v>
+      </c>
+      <c r="H116" s="1">
+        <v>114081.39</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.89774619118605</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>12821614.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>12821614.0</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>276</v>
+      </c>
+      <c r="B117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>98.1371</v>
+      </c>
+      <c r="D117" s="1">
+        <v>97.42790335</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>19485580.67</v>
+      </c>
+      <c r="H117" s="1">
+        <v>141839.33</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.72791944157136</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>19627420.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>19627420.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>278</v>
+      </c>
+      <c r="B118" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.0045</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0045</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>279</v>
+      </c>
+      <c r="L118" s="1">
+        <v>40001800.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>40433816.67</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>281</v>
+      </c>
+      <c r="B119" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.0093</v>
+      </c>
+      <c r="D119" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>2790.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.0093</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>282</v>
+      </c>
+      <c r="L119" s="1">
+        <v>30002790.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>30188286.33</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>284</v>
+      </c>
+      <c r="B120" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D113" s="1">
-[...2 lines deleted...]
-      <c r="E113" s="1">
+      <c r="C120" s="1">
+        <v>100.0145</v>
+      </c>
+      <c r="D120" s="1">
         <v>100.0</v>
       </c>
-      <c r="F113" t="s">
-[...5 lines deleted...]
-      <c r="H113" s="1">
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I113" s="1">
-[...31 lines deleted...]
-      <c r="C114" s="1">
+      <c r="H120" s="1">
+        <v>3625.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.0145</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>285</v>
+      </c>
+      <c r="L120" s="1">
+        <v>25003625.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>25152275.28</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>287</v>
+      </c>
+      <c r="B121" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D114" s="1">
-[...2 lines deleted...]
-      <c r="E114" s="1">
+      <c r="C121" s="1">
+        <v>99.9859</v>
+      </c>
+      <c r="D121" s="1">
         <v>100.0</v>
       </c>
-      <c r="F114" t="s">
-[...5 lines deleted...]
-      <c r="H114" s="1">
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I114" s="1">
-[...31 lines deleted...]
-      <c r="C115" s="1">
+      <c r="H121" s="1">
+        <v>-2820.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-0.0141</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>288</v>
+      </c>
+      <c r="L121" s="1">
+        <v>19997180.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>20006988.17</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>290</v>
+      </c>
+      <c r="B122" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D115" s="1">
-[...2 lines deleted...]
-      <c r="E115" s="1">
+      <c r="C122" s="1">
+        <v>100.0255</v>
+      </c>
+      <c r="D122" s="1">
         <v>100.0</v>
       </c>
-      <c r="F115" t="s">
-[...5 lines deleted...]
-      <c r="H115" s="1">
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I115" s="1">
-[...31 lines deleted...]
-      <c r="C116" s="1">
+      <c r="H122" s="1">
+        <v>5100.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.0255</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>291</v>
+      </c>
+      <c r="L122" s="1">
+        <v>20005100.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>20189595.33</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>293</v>
+      </c>
+      <c r="B123" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D116" s="1">
-[...2 lines deleted...]
-      <c r="E116" s="1">
+      <c r="C123" s="1">
+        <v>100.0135</v>
+      </c>
+      <c r="D123" s="1">
         <v>100.0</v>
       </c>
-      <c r="F116" t="s">
-[...5 lines deleted...]
-      <c r="H116" s="1">
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I116" s="1">
-[...31 lines deleted...]
-      <c r="C117" s="1">
+      <c r="H123" s="1">
+        <v>2700.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.0135</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>294</v>
+      </c>
+      <c r="L123" s="1">
+        <v>20002700.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>20154689.44</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>296</v>
+      </c>
+      <c r="B124" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.0209</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>4180.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.0209</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>297</v>
+      </c>
+      <c r="L124" s="1">
+        <v>20004180.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>20187864.22</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>299</v>
+      </c>
+      <c r="B125" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D117" s="1">
-[...2 lines deleted...]
-      <c r="E117" s="1">
+      <c r="C125" s="1">
+        <v>100.0327</v>
+      </c>
+      <c r="D125" s="1">
         <v>100.0</v>
       </c>
-      <c r="F117" t="s">
-[...5 lines deleted...]
-      <c r="H117" s="1">
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I117" s="1">
-[...31 lines deleted...]
-      <c r="C118" s="1">
+      <c r="H125" s="1">
+        <v>9810.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.0327</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>300</v>
+      </c>
+      <c r="L125" s="1">
+        <v>30009810.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>30342135.5</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>302</v>
+      </c>
+      <c r="B126" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D118" s="1">
-[...2 lines deleted...]
-      <c r="E118" s="1">
+      <c r="C126" s="1">
+        <v>100.0226</v>
+      </c>
+      <c r="D126" s="1">
         <v>100.0</v>
       </c>
-      <c r="F118" t="s">
-[...5 lines deleted...]
-      <c r="H118" s="1">
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I118" s="1">
-[...31 lines deleted...]
-      <c r="C119" s="1">
+      <c r="H126" s="1">
+        <v>4520.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.0226</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>303</v>
+      </c>
+      <c r="L126" s="1">
+        <v>20004520.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>20183051.11</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>305</v>
+      </c>
+      <c r="B127" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D119" s="1">
-[...2 lines deleted...]
-      <c r="E119" s="1">
+      <c r="C127" s="1">
+        <v>100.0265</v>
+      </c>
+      <c r="D127" s="1">
         <v>100.0</v>
       </c>
-      <c r="F119" t="s">
-[...5 lines deleted...]
-      <c r="H119" s="1">
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I119" s="1">
-[...31 lines deleted...]
-      <c r="C120" s="1">
+      <c r="H127" s="1">
+        <v>2650.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.0265</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>306</v>
+      </c>
+      <c r="L127" s="1">
+        <v>10002650.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>10111049.75</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>308</v>
+      </c>
+      <c r="B128" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D120" s="1">
-[...2 lines deleted...]
-      <c r="E120" s="1">
+      <c r="C128" s="1">
+        <v>100.0048</v>
+      </c>
+      <c r="D128" s="1">
         <v>100.0</v>
       </c>
-      <c r="F120" t="s">
-[...5 lines deleted...]
-      <c r="H120" s="1">
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I120" s="1">
-[...31 lines deleted...]
-      <c r="C121" s="1">
+      <c r="H128" s="1">
+        <v>480.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.0048</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>309</v>
+      </c>
+      <c r="L128" s="1">
+        <v>10000480.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>10105554.75</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>311</v>
+      </c>
+      <c r="B129" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D121" s="1">
-[...2 lines deleted...]
-      <c r="E121" s="1">
+      <c r="C129" s="1">
+        <v>100.0154</v>
+      </c>
+      <c r="D129" s="1">
         <v>100.0</v>
       </c>
-      <c r="F121" t="s">
-[...5 lines deleted...]
-      <c r="H121" s="1">
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I121" s="1">
-[...31 lines deleted...]
-      <c r="C122" s="1">
+      <c r="H129" s="1">
+        <v>3080.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.0154</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>312</v>
+      </c>
+      <c r="L129" s="1">
+        <v>20003080.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>20176166.67</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>314</v>
+      </c>
+      <c r="B130" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D122" s="1">
-[...2 lines deleted...]
-      <c r="E122" s="1">
+      <c r="C130" s="1">
+        <v>100.0221</v>
+      </c>
+      <c r="D130" s="1">
         <v>100.0</v>
       </c>
-      <c r="F122" t="s">
-[...5 lines deleted...]
-      <c r="H122" s="1">
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I122" s="1">
-[...31 lines deleted...]
-      <c r="C123" s="1">
+      <c r="H130" s="1">
+        <v>5525.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.0221</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>315</v>
+      </c>
+      <c r="L130" s="1">
+        <v>25005525.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>25263221.39</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>317</v>
+      </c>
+      <c r="B131" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D123" s="1">
-[...2 lines deleted...]
-      <c r="E123" s="1">
+      <c r="C131" s="1">
+        <v>100.008</v>
+      </c>
+      <c r="D131" s="1">
         <v>100.0</v>
       </c>
-      <c r="F123" t="s">
-[...5 lines deleted...]
-      <c r="H123" s="1">
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I123" s="1">
-[...31 lines deleted...]
-      <c r="C124" s="1">
+      <c r="H131" s="1">
+        <v>800.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.008</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>318</v>
+      </c>
+      <c r="L131" s="1">
+        <v>10000800.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>10046265.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>320</v>
+      </c>
+      <c r="B132" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.0049</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>1470.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.0049</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>321</v>
+      </c>
+      <c r="L132" s="1">
+        <v>30001470.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>30055728.75</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>323</v>
+      </c>
+      <c r="B133" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D124" s="1">
-[...2 lines deleted...]
-      <c r="E124" s="1">
+      <c r="C133" s="1">
+        <v>100.0388</v>
+      </c>
+      <c r="D133" s="1">
         <v>100.0</v>
       </c>
-      <c r="F124" t="s">
-[...5 lines deleted...]
-      <c r="H124" s="1">
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I124" s="1">
-[...375 lines deleted...]
-      <c r="A132" t="s">
+      <c r="H133" s="1">
+        <v>9700.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.0388</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>324</v>
+      </c>
+      <c r="L133" s="1">
+        <v>25009700.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>25285429.58</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>322</v>
       </c>
-      <c r="B132" t="s">
-[...95 lines deleted...]
-    <row r="134" spans="1:16">
+    </row>
+    <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>326</v>
       </c>
-      <c r="B134" t="s">
+      <c r="B134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>100.0435</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>10875.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.0435</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
         <v>327</v>
       </c>
-      <c r="C134" s="1">
+      <c r="L134" s="1">
+        <v>25010875.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>25285396.25</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>329</v>
+      </c>
+      <c r="B135" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.038</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>6460.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.038</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>330</v>
+      </c>
+      <c r="L135" s="1">
+        <v>17006460.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>17190739.58</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>332</v>
+      </c>
+      <c r="B136" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.0462</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>11550.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.0462</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>333</v>
+      </c>
+      <c r="L136" s="1">
+        <v>25011550.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>25375572.92</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>335</v>
+      </c>
+      <c r="B137" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.0377</v>
+      </c>
+      <c r="D137" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>9425.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.0377</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>336</v>
+      </c>
+      <c r="L137" s="1">
+        <v>25009425.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>25371850.69</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>338</v>
+      </c>
+      <c r="B138" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D134" s="1">
-[...190 lines deleted...]
-      <c r="A138" t="s">
+      <c r="C138" s="1">
+        <v>98.9925</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.8384763</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>9783847.63</v>
+      </c>
+      <c r="H138" s="1">
+        <v>115402.37</v>
+      </c>
+      <c r="I138" s="1">
+        <v>1.1795192889773</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>9899250.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>9899250.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
         <v>337</v>
       </c>
-      <c r="B138" t="s">
-[...45 lines deleted...]
-    <row r="139" spans="1:16">
+    </row>
+    <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>340</v>
       </c>
-      <c r="B139" t="s">
+      <c r="B139" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>97.544</v>
+      </c>
+      <c r="D139" s="1">
+        <v>97.2107272</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>14581609.08</v>
+      </c>
+      <c r="H139" s="1">
+        <v>49990.92</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.34283541497877</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>14631600.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>14631600.0</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>342</v>
+      </c>
+      <c r="B140" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.421</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.37021365</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>19874042.73</v>
+      </c>
+      <c r="H140" s="1">
+        <v>10157.27</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.051108222609724</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>19884200.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>19884200.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
         <v>341</v>
       </c>
-      <c r="C139" s="1">
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>344</v>
+      </c>
+      <c r="B141" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.8044</v>
+      </c>
+      <c r="D141" s="1">
+        <v>99.41822392</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>11930186.87</v>
+      </c>
+      <c r="H141" s="1">
+        <v>46341.13</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.38843591056005</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>11976528.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>11976528.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>346</v>
+      </c>
+      <c r="B142" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>98.8884</v>
+      </c>
+      <c r="D142" s="1">
+        <v>97.7417847</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>9774178.47</v>
+      </c>
+      <c r="H142" s="1">
+        <v>114661.53</v>
+      </c>
+      <c r="I142" s="1">
+        <v>1.1731065720964</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>9888840.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>9888840.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>348</v>
+      </c>
+      <c r="B143" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>98.9971</v>
+      </c>
+      <c r="D143" s="1">
+        <v>97.7707721</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>9777077.21</v>
+      </c>
+      <c r="H143" s="1">
+        <v>122632.79</v>
+      </c>
+      <c r="I143" s="1">
+        <v>1.2542888571502</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>9899710.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>9899710.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>350</v>
+      </c>
+      <c r="B144" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.1825</v>
+      </c>
+      <c r="D144" s="1">
+        <v>97.8229635</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>9782296.35</v>
+      </c>
+      <c r="H144" s="1">
+        <v>135953.65</v>
+      </c>
+      <c r="I144" s="1">
+        <v>1.3897927964532</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>9918250.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>9918250.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>352</v>
+      </c>
+      <c r="B145" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-400.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-0.001</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>353</v>
+      </c>
+      <c r="L145" s="1">
+        <v>39999600.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>40072845.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>355</v>
+      </c>
+      <c r="B146" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>356</v>
+      </c>
+      <c r="L146" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>25187587.22</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>358</v>
+      </c>
+      <c r="B147" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.9959</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-1025.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.0041</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>359</v>
+      </c>
+      <c r="L147" s="1">
+        <v>24998975.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>25187381.67</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>361</v>
+      </c>
+      <c r="B148" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D139" s="1">
-[...2 lines deleted...]
-      <c r="E139" s="1">
+      <c r="C148" s="1">
+        <v>100.0181</v>
+      </c>
+      <c r="D148" s="1">
         <v>100.0</v>
       </c>
-      <c r="F139" t="s">
-[...5 lines deleted...]
-      <c r="H139" s="1">
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I139" s="1">
-[...31 lines deleted...]
-      <c r="C140" s="1">
+      <c r="H148" s="1">
+        <v>5430.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.0181</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>362</v>
+      </c>
+      <c r="L148" s="1">
+        <v>30005430.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>30341109.17</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>364</v>
+      </c>
+      <c r="B149" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D140" s="1">
-[...2 lines deleted...]
-      <c r="E140" s="1">
+      <c r="C149" s="1">
+        <v>100.0238</v>
+      </c>
+      <c r="D149" s="1">
         <v>100.0</v>
       </c>
-      <c r="F140" t="s">
-[...5 lines deleted...]
-      <c r="H140" s="1">
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I140" s="1">
-[...31 lines deleted...]
-      <c r="C141" s="1">
+      <c r="H149" s="1">
+        <v>4760.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.0238</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>365</v>
+      </c>
+      <c r="L149" s="1">
+        <v>20004760.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>20218709.5</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>367</v>
+      </c>
+      <c r="B150" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>100.0198</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>5940.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.0198</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>368</v>
+      </c>
+      <c r="L150" s="1">
+        <v>30005940.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>30326864.25</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>370</v>
+      </c>
+      <c r="B151" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>100.0076</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>1520.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.0076</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>371</v>
+      </c>
+      <c r="L151" s="1">
+        <v>20001520.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>20140928.89</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>373</v>
+      </c>
+      <c r="B152" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D141" s="1">
-[...2 lines deleted...]
-      <c r="E141" s="1">
+      <c r="C152" s="1">
+        <v>99.9936</v>
+      </c>
+      <c r="D152" s="1">
         <v>100.0</v>
       </c>
-      <c r="F141" t="s">
-[...5 lines deleted...]
-      <c r="H141" s="1">
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="I141" s="1">
-[...31 lines deleted...]
-      <c r="C142" s="1">
+      <c r="H152" s="1">
+        <v>-2560.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.0064</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>374</v>
+      </c>
+      <c r="L152" s="1">
+        <v>39997440.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>40179300.0</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>376</v>
+      </c>
+      <c r="B153" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D142" s="1">
-[...2 lines deleted...]
-      <c r="E142" s="1">
+      <c r="C153" s="1">
+        <v>100.0121</v>
+      </c>
+      <c r="D153" s="1">
         <v>100.0</v>
       </c>
-      <c r="F142" t="s">
-[...5 lines deleted...]
-      <c r="H142" s="1">
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I142" s="1">
-[...31 lines deleted...]
-      <c r="C143" s="1">
+      <c r="H153" s="1">
+        <v>3630.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.0121</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>377</v>
+      </c>
+      <c r="L153" s="1">
+        <v>30003630.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>30165108.75</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>379</v>
+      </c>
+      <c r="B154" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.9864</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.8049645</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>19960992.9</v>
+      </c>
+      <c r="H154" s="1">
+        <v>36287.1</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.181790055143</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>19997280.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>19997280.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>381</v>
+      </c>
+      <c r="B155" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.9186</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.78861447</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>14968292.17</v>
+      </c>
+      <c r="H155" s="1">
+        <v>19497.83</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.13026088600193</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>14987790.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>14987790.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>383</v>
+      </c>
+      <c r="B156" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.9051</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.79375953</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>14969063.93</v>
+      </c>
+      <c r="H156" s="1">
+        <v>16701.07</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.11157057033158</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>14985765.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>14985765.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>385</v>
+      </c>
+      <c r="B157" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D143" s="1">
-[...2 lines deleted...]
-      <c r="E143" s="1">
+      <c r="C157" s="1">
+        <v>100.0017</v>
+      </c>
+      <c r="D157" s="1">
         <v>100.0</v>
       </c>
-      <c r="F143" t="s">
-[...5 lines deleted...]
-      <c r="H143" s="1">
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I143" s="1">
-[...81 lines deleted...]
-      <c r="C145" s="1">
+      <c r="H157" s="1">
+        <v>510.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.0017</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>386</v>
+      </c>
+      <c r="L157" s="1">
+        <v>30000510.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>30040008.33</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>388</v>
+      </c>
+      <c r="B158" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.0203</v>
+      </c>
+      <c r="D158" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>5075.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.0203</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>389</v>
+      </c>
+      <c r="L158" s="1">
+        <v>25005075.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>25241426.25</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>391</v>
+      </c>
+      <c r="B159" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>99.9839</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-6440.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.0161</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>392</v>
+      </c>
+      <c r="L159" s="1">
+        <v>39993560.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>40065305.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>394</v>
+      </c>
+      <c r="B160" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>100.0129</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>3870.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.0129</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>395</v>
+      </c>
+      <c r="L160" s="1">
+        <v>30003870.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>30165584.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>397</v>
+      </c>
+      <c r="B161" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.9747</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-7590.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.0253</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161" t="s">
+        <v>398</v>
+      </c>
+      <c r="L161" s="1">
+        <v>29992410.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>30009090.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>400</v>
+      </c>
+      <c r="B162" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D145" s="1">
-[...46 lines deleted...]
-      <c r="C146" s="1">
+      <c r="C162" s="1">
+        <v>100.0166</v>
+      </c>
+      <c r="D162" s="1">
+        <v>115.855</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>3320.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.0166</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>401</v>
+      </c>
+      <c r="L162" s="1">
+        <v>20003320.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>20130045.5</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>403</v>
+      </c>
+      <c r="B163" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D146" s="1">
-[...152 lines deleted...]
-      <c r="E149" s="1">
+      <c r="C163" s="1">
+        <v>100.0017</v>
+      </c>
+      <c r="D163" s="1">
         <v>100.0</v>
       </c>
-      <c r="F149" t="s">
-[...46 lines deleted...]
-      <c r="E150" s="1">
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>255.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.0017</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>404</v>
+      </c>
+      <c r="L163" s="1">
+        <v>15000255.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>15003420.13</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>406</v>
+      </c>
+      <c r="B164" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>100.0406</v>
+      </c>
+      <c r="D164" s="1">
         <v>100.0</v>
       </c>
-      <c r="F150" t="s">
-[...90 lines deleted...]
-      <c r="C152" s="1">
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D152" s="1">
-[...543 lines deleted...]
-      <c r="B163" t="s">
+      <c r="H164" s="1">
+        <v>8120.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.0406</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>407</v>
+      </c>
+      <c r="L164" s="1">
+        <v>20008120.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>20276629.78</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
         <v>405</v>
       </c>
-      <c r="C163" s="1">
-[...92 lines deleted...]
-    <row r="165" spans="1:16">
+    </row>
+    <row r="165" spans="1:26">
       <c r="A165" t="s">
         <v>409</v>
       </c>
-      <c r="B165" t="s">
+      <c r="B165" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.0321</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>8025.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.0321</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165" t="s">
         <v>410</v>
       </c>
-      <c r="C165" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L165" s="1">
+        <v>25008025.0</v>
       </c>
       <c r="M165" s="1">
-        <v>7290546.5</v>
+        <v>25286025.63</v>
       </c>
       <c r="N165" s="1">
-        <v>7290546.5</v>
-[...8 lines deleted...]
-    <row r="166" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
       <c r="A166" t="s">
+        <v>412</v>
+      </c>
+      <c r="B166" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.0229</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>6870.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.0229</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166" t="s">
+        <v>413</v>
+      </c>
+      <c r="L166" s="1">
+        <v>30006870.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>30323519.25</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
         <v>411</v>
       </c>
-      <c r="B166" t="s">
-[...2 lines deleted...]
-      <c r="C166" s="1">
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>415</v>
+      </c>
+      <c r="B167" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.0207</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>4140.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.0207</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167" t="s">
+        <v>416</v>
+      </c>
+      <c r="L167" s="1">
+        <v>20004140.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>20219514.5</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>418</v>
+      </c>
+      <c r="B168" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D166" s="1">
-[...2 lines deleted...]
-      <c r="E166" s="1">
+      <c r="C168" s="1">
+        <v>99.9992</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-240.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-0.0008</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>419</v>
+      </c>
+      <c r="L168" s="1">
+        <v>29999760.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>30146624.67</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>421</v>
+      </c>
+      <c r="B169" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>5600.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.028</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169" t="s">
+        <v>422</v>
+      </c>
+      <c r="L169" s="1">
+        <v>20005600.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>20201701.72</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>424</v>
+      </c>
+      <c r="B170" s="1">
+        <v>16000000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>100.0045</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>16000000.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>720.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.0045</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170" t="s">
+        <v>425</v>
+      </c>
+      <c r="L170" s="1">
+        <v>16000720.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>16079870.93</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>427</v>
+      </c>
+      <c r="B171" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.9525</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.802889</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>9980288.9</v>
+      </c>
+      <c r="H171" s="1">
+        <v>14961.1</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.14990648216606</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171">
+        <v>0.0</v>
+      </c>
+      <c r="L171" s="1">
+        <v>9995250.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>9995250.0</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>429</v>
+      </c>
+      <c r="B172" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>99.9049</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>39918499.73</v>
+      </c>
+      <c r="H172" s="1">
+        <v>43460.27</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.10887250346069</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
+      </c>
+      <c r="L172" s="1">
+        <v>39961960.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>39961960.0</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>431</v>
+      </c>
+      <c r="B173" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.9211</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.42696927</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>14914045.39</v>
+      </c>
+      <c r="H173" s="1">
+        <v>74119.61</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.4969785732964</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173">
+        <v>0.0</v>
+      </c>
+      <c r="L173" s="1">
+        <v>14988165.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>14988165.0</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>433</v>
+      </c>
+      <c r="B174" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.0012</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>360.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.0012</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174" t="s">
+        <v>434</v>
+      </c>
+      <c r="L174" s="1">
+        <v>30000360.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>30683374.75</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>436</v>
+      </c>
+      <c r="B175" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>99.8587</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.7958344</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>9979583.44</v>
+      </c>
+      <c r="H175" s="1">
+        <v>6286.56</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.06299421251194</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175">
+        <v>0.0</v>
+      </c>
+      <c r="L175" s="1">
+        <v>9985870.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>9985870.0</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>438</v>
+      </c>
+      <c r="B176" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.966</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.793317</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>9979331.7</v>
+      </c>
+      <c r="H176" s="1">
+        <v>17268.3</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.17304064559754</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176">
+        <v>0.0</v>
+      </c>
+      <c r="L176" s="1">
+        <v>9996600.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>9996600.0</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>440</v>
+      </c>
+      <c r="B177" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.1295</v>
+      </c>
+      <c r="D177" s="1">
         <v>97.8384763</v>
       </c>
-      <c r="F166" t="s">
-[...5 lines deleted...]
-      <c r="H166" s="1">
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
         <v>29351542.89</v>
       </c>
-      <c r="I166" s="1">
-[...31 lines deleted...]
-      <c r="C167" s="1">
+      <c r="H177" s="1">
+        <v>387307.11</v>
+      </c>
+      <c r="I177" s="1">
+        <v>1.3195459995119</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" s="1">
+        <v>29738850.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>29738850.0</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>442</v>
+      </c>
+      <c r="B178" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D167" s="1">
-[...2 lines deleted...]
-      <c r="E167" s="1">
+      <c r="C178" s="1">
+        <v>99.8581</v>
+      </c>
+      <c r="D178" s="1">
         <v>99.4219717</v>
       </c>
-      <c r="F167" t="s">
-[...5 lines deleted...]
-      <c r="H167" s="1">
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
         <v>29826591.51</v>
       </c>
-      <c r="I167" s="1">
-[...525 lines deleted...]
-      <c r="A178" t="s">
+      <c r="H178" s="1">
+        <v>130838.49</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.43866390149251</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>29957430.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>29957430.0</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
         <v>441</v>
       </c>
-      <c r="B178" t="s">
-[...45 lines deleted...]
-    <row r="179" spans="1:16">
+    </row>
+    <row r="179" spans="1:26">
       <c r="A179" t="s">
         <v>444</v>
       </c>
-      <c r="B179" t="s">
+      <c r="B179" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>100.0065</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>650.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.0065</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179" t="s">
         <v>445</v>
       </c>
-      <c r="C179" s="1">
-[...27 lines deleted...]
-        <v>446</v>
+      <c r="L179" s="1">
+        <v>10000650.0</v>
       </c>
       <c r="M179" s="1">
-        <v>17561472.0</v>
+        <v>10020747.47</v>
       </c>
       <c r="N179" s="1">
-        <v>17711100.08</v>
-[...8 lines deleted...]
-    <row r="180" spans="1:16">
+        <v>0.17</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
       <c r="A180" t="s">
         <v>447</v>
       </c>
-      <c r="B180" t="s">
+      <c r="B180" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>2850.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.019</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180" t="s">
         <v>448</v>
       </c>
-      <c r="C180" s="1">
-[...27 lines deleted...]
-        <v>449</v>
+      <c r="L180" s="1">
+        <v>15002850.0</v>
       </c>
       <c r="M180" s="1">
-        <v>14352508.0</v>
+        <v>15084297.71</v>
       </c>
       <c r="N180" s="1">
-        <v>14544305.26</v>
-[...8 lines deleted...]
-    <row r="181" spans="1:16">
+        <v>0.25</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
       <c r="A181" t="s">
         <v>450</v>
       </c>
-      <c r="B181" t="s">
+      <c r="B181" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>97.869</v>
+      </c>
+      <c r="D181" s="1">
+        <v>97.26824827</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>14590237.24</v>
+      </c>
+      <c r="H181" s="1">
+        <v>90112.76</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0.6176236788868</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181">
+        <v>0.0</v>
+      </c>
+      <c r="L181" s="1">
+        <v>14680350.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>14680350.0</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>452</v>
+      </c>
+      <c r="B182" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.0037</v>
+      </c>
+      <c r="D182" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>555.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.0037</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>453</v>
+      </c>
+      <c r="L182" s="1">
+        <v>15000555.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>15156936.58</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
         <v>451</v>
       </c>
-      <c r="C181" s="1">
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>455</v>
+      </c>
+      <c r="B183" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>98.8091</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.25520587</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>14738280.88</v>
+      </c>
+      <c r="H183" s="1">
+        <v>83084.12</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.56373006238975</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183">
+        <v>0.0</v>
+      </c>
+      <c r="L183" s="1">
+        <v>14821365.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>14821365.0</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>457</v>
+      </c>
+      <c r="B184" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>100.0028</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>1120.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.0028</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>458</v>
+      </c>
+      <c r="L184" s="1">
+        <v>40001120.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>40053451.11</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>460</v>
+      </c>
+      <c r="B185" s="1">
+        <v>24000000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>99.8482</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.79500442</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>23950801.06</v>
+      </c>
+      <c r="H185" s="1">
+        <v>12766.94</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.0533048559337</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185">
+        <v>0.0</v>
+      </c>
+      <c r="L185" s="1">
+        <v>23963568.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>23963568.0</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>462</v>
+      </c>
+      <c r="B186" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.0407</v>
+      </c>
+      <c r="D186" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>8140.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.0407</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>463</v>
+      </c>
+      <c r="L186" s="1">
+        <v>20008140.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>20113516.5</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>465</v>
+      </c>
+      <c r="B187" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.032</v>
+      </c>
+      <c r="D187" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>6400.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0.032</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>466</v>
+      </c>
+      <c r="L187" s="1">
+        <v>20006400.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>20101957.0</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>468</v>
+      </c>
+      <c r="B188" s="1">
+        <v>55600000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>98.93</v>
+      </c>
+      <c r="D188" s="1">
+        <v>97.74601079</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>54346782.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>658298.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>1.211291590365</v>
+      </c>
+      <c r="J188">
+        <v>0.27</v>
+      </c>
+      <c r="K188" t="s">
+        <v>469</v>
+      </c>
+      <c r="L188" s="1">
+        <v>55005080.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>55157713.42</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>471</v>
+      </c>
+      <c r="B189" s="1">
+        <v>32500000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>99.717</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.81020923</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>32438318.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-30293.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-0.093386469668372</v>
+      </c>
+      <c r="J189">
+        <v>0.2</v>
+      </c>
+      <c r="K189" t="s">
+        <v>472</v>
+      </c>
+      <c r="L189" s="1">
+        <v>32408025.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>32471466.78</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>474</v>
+      </c>
+      <c r="B190" s="1">
+        <v>28377000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>98.935</v>
+      </c>
+      <c r="D190" s="1">
+        <v>98.74371953</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>28020505.29</v>
+      </c>
+      <c r="H190" s="1">
+        <v>54279.66</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.19371406560385</v>
+      </c>
+      <c r="J190">
+        <v>0.15</v>
+      </c>
+      <c r="K190" t="s">
+        <v>475</v>
+      </c>
+      <c r="L190" s="1">
+        <v>28074784.95</v>
+      </c>
+      <c r="M190" s="1">
+        <v>28116767.36</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>477</v>
+      </c>
+      <c r="B191" s="1">
+        <v>17400000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100.802</v>
+      </c>
+      <c r="D191" s="1">
+        <v>101.58646552</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>17676045.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-136497.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.77221459891056</v>
+      </c>
+      <c r="J191">
+        <v>1.37</v>
+      </c>
+      <c r="K191" t="s">
+        <v>478</v>
+      </c>
+      <c r="L191" s="1">
+        <v>17539548.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>17777844.58</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>480</v>
+      </c>
+      <c r="B192" s="1">
+        <v>14200000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.845</v>
+      </c>
+      <c r="D192" s="1">
+        <v>102.11602113</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>14500475.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-180485.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-1.2446833638208</v>
+      </c>
+      <c r="J192">
+        <v>1.91</v>
+      </c>
+      <c r="K192" t="s">
+        <v>481</v>
+      </c>
+      <c r="L192" s="1">
+        <v>14319990.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>14591151.64</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>483</v>
+      </c>
+      <c r="B193" s="1">
         <v>6000000.0</v>
       </c>
-      <c r="D181" s="1">
-[...2 lines deleted...]
-      <c r="E181" s="1">
+      <c r="C193" s="1">
+        <v>100.663</v>
+      </c>
+      <c r="D193" s="1">
         <v>101.5</v>
       </c>
-      <c r="F181" t="s">
-[...5 lines deleted...]
-      <c r="H181" s="1">
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
         <v>6090000.0</v>
       </c>
-      <c r="I181" s="1">
-[...5 lines deleted...]
-      <c r="K181">
+      <c r="H193" s="1">
+        <v>-50220.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.82463054187192</v>
+      </c>
+      <c r="J193">
+        <v>2.64</v>
+      </c>
+      <c r="K193" t="s">
+        <v>484</v>
+      </c>
+      <c r="L193" s="1">
+        <v>6039780.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>6197999.18</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>486</v>
+      </c>
+      <c r="B194" s="1">
+        <v>11800000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>100.082</v>
+      </c>
+      <c r="D194" s="1">
+        <v>101.52224576</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>11979625.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-169949.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1.4186504168536</v>
+      </c>
+      <c r="J194">
+        <v>3.09</v>
+      </c>
+      <c r="K194" t="s">
+        <v>487</v>
+      </c>
+      <c r="L194" s="1">
+        <v>11809676.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>12174344.49</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>489</v>
+      </c>
+      <c r="B195" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D195" s="1">
+        <v>102.4755</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>6148530.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-73530.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-1.1958956043152</v>
+      </c>
+      <c r="J195">
+        <v>0.52</v>
+      </c>
+      <c r="K195" t="s">
+        <v>490</v>
+      </c>
+      <c r="L195" s="1">
+        <v>6075000.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>6106232.88</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>492</v>
+      </c>
+      <c r="B196" s="1">
+        <v>7200000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>98.882</v>
+      </c>
+      <c r="D196" s="1">
+        <v>98.25995833</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>7074717.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>44787.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>0.63305712440512</v>
+      </c>
+      <c r="J196">
+        <v>0.23</v>
+      </c>
+      <c r="K196" t="s">
+        <v>493</v>
+      </c>
+      <c r="L196" s="1">
+        <v>7119504.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>7136073.86</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>495</v>
+      </c>
+      <c r="B197" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>98.735</v>
+      </c>
+      <c r="D197" s="1">
+        <v>98.10766667</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>7358075.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>47050.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0.63943354749714</v>
+      </c>
+      <c r="J197">
+        <v>0.2</v>
+      </c>
+      <c r="K197" t="s">
+        <v>496</v>
+      </c>
+      <c r="L197" s="1">
+        <v>7405125.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>7420227.74</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>498</v>
+      </c>
+      <c r="B198" s="1">
+        <v>17500000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D198" s="1">
+        <v>98.59398286</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>17253947.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>26253.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0.15215648917897</v>
+      </c>
+      <c r="J198">
+        <v>0.12</v>
+      </c>
+      <c r="K198" t="s">
+        <v>499</v>
+      </c>
+      <c r="L198" s="1">
+        <v>17280200.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>17301775.34</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>501</v>
+      </c>
+      <c r="B199" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>98.772</v>
+      </c>
+      <c r="D199" s="1">
+        <v>98.09328567</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>2942798.57</v>
+      </c>
+      <c r="H199" s="1">
+        <v>20361.43</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.6919070237281</v>
+      </c>
+      <c r="J199">
+        <v>0.17</v>
+      </c>
+      <c r="K199" t="s">
+        <v>502</v>
+      </c>
+      <c r="L199" s="1">
+        <v>2963160.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>2968338.08</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>504</v>
+      </c>
+      <c r="B200" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>100.054</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.16216667</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>6009730.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-6490.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-0.10799154038534</v>
+      </c>
+      <c r="J200">
+        <v>0.6</v>
+      </c>
+      <c r="K200" t="s">
+        <v>505</v>
+      </c>
+      <c r="L200" s="1">
+        <v>6003240.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>6039483.33</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>507</v>
+      </c>
+      <c r="B201" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>98.661</v>
+      </c>
+      <c r="D201" s="1">
+        <v>98.295</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>7859668.2</v>
+      </c>
+      <c r="H201" s="1">
+        <v>29265.36</v>
+      </c>
+      <c r="I201" s="1">
+        <v>0.37234854265222</v>
+      </c>
+      <c r="J201">
+        <v>0.2</v>
+      </c>
+      <c r="K201" t="s">
+        <v>508</v>
+      </c>
+      <c r="L201" s="1">
+        <v>7888933.56</v>
+      </c>
+      <c r="M201" s="1">
+        <v>7904706.49</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>510</v>
+      </c>
+      <c r="B202" s="1">
+        <v>47100000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>99.584</v>
+      </c>
+      <c r="D202" s="1">
+        <v>98.32807431</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>46312523.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>591541.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>1.2772808771399</v>
+      </c>
+      <c r="J202">
+        <v>0.1</v>
+      </c>
+      <c r="K202" t="s">
+        <v>511</v>
+      </c>
+      <c r="L202" s="1">
+        <v>46904064.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>46952454.41</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>513</v>
+      </c>
+      <c r="B203" s="1">
+        <v>44000000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.566</v>
+      </c>
+      <c r="D203" s="1">
+        <v>98.51573182</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>43346922.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>22118.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.051025537637943</v>
+      </c>
+      <c r="J203">
+        <v>0.18</v>
+      </c>
+      <c r="K203" t="s">
+        <v>514</v>
+      </c>
+      <c r="L203" s="1">
+        <v>43369040.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>43448834.53</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>516</v>
+      </c>
+      <c r="B204" s="1">
+        <v>22000000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>97.911</v>
+      </c>
+      <c r="D204" s="1">
+        <v>97.86540909</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>21530390.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>10030.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>0.04658531498965</v>
+      </c>
+      <c r="J204">
+        <v>0.04</v>
+      </c>
+      <c r="K204" t="s">
+        <v>517</v>
+      </c>
+      <c r="L204" s="1">
+        <v>21540420.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>21550063.84</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>519</v>
+      </c>
+      <c r="B205" s="1">
+        <v>18000000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>99.381</v>
+      </c>
+      <c r="D205" s="1">
+        <v>99.21111111</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>17858000.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>30580.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>0.17123978049054</v>
+      </c>
+      <c r="J205">
+        <v>0.59</v>
+      </c>
+      <c r="K205" t="s">
+        <v>520</v>
+      </c>
+      <c r="L205" s="1">
+        <v>17888580.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>17995100.55</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>522</v>
+      </c>
+      <c r="B206" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>98.637</v>
+      </c>
+      <c r="D206" s="1">
+        <v>97.43695122</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>7989830.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>98404.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>1.2316156914478</v>
+      </c>
+      <c r="J206">
+        <v>0.17</v>
+      </c>
+      <c r="K206" t="s">
+        <v>523</v>
+      </c>
+      <c r="L206" s="1">
+        <v>8088234.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>8102499.75</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>525</v>
+      </c>
+      <c r="B207" s="1">
+        <v>18800000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>99.238</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.08680851</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>18628320.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>28424.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.15258488151374</v>
+      </c>
+      <c r="J207">
+        <v>0.32</v>
+      </c>
+      <c r="K207" t="s">
+        <v>526</v>
+      </c>
+      <c r="L207" s="1">
+        <v>18656744.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>18716234.41</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>528</v>
+      </c>
+      <c r="B208" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="D208" s="1">
+        <v>98.83981333</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>14825972.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>100078.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>0.67501813709078</v>
+      </c>
+      <c r="J208">
+        <v>0.71</v>
+      </c>
+      <c r="K208" t="s">
+        <v>529</v>
+      </c>
+      <c r="L208" s="1">
+        <v>14926050.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>15032847.95</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>531</v>
+      </c>
+      <c r="B209" s="1">
+        <v>20400000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>99.975</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>20400000.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-5100.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.025</v>
+      </c>
+      <c r="J209">
+        <v>0.04</v>
+      </c>
+      <c r="K209" t="s">
+        <v>532</v>
+      </c>
+      <c r="L209" s="1">
+        <v>20394900.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>20403821.6</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>534</v>
+      </c>
+      <c r="B210" s="1">
+        <v>10400000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>99.067</v>
+      </c>
+      <c r="D210" s="1">
+        <v>98.24951923</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>10217950.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>85018.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>0.83204556687007</v>
+      </c>
+      <c r="J210">
+        <v>0.38</v>
+      </c>
+      <c r="K210" t="s">
+        <v>535</v>
+      </c>
+      <c r="L210" s="1">
+        <v>10302968.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>10342858.41</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>537</v>
+      </c>
+      <c r="B211" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>100.346</v>
+      </c>
+      <c r="D211" s="1">
+        <v>101.48803</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>10148803.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-114203.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-1.1252854154327</v>
+      </c>
+      <c r="J211">
+        <v>2.2</v>
+      </c>
+      <c r="K211" t="s">
+        <v>538</v>
+      </c>
+      <c r="L211" s="1">
+        <v>10034600.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>10254463.01</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>540</v>
+      </c>
+      <c r="B212" s="1">
+        <v>14300000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>99.655</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.5472028</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>14235250.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>15415.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>0.10828752568448</v>
+      </c>
+      <c r="J212">
+        <v>0.99</v>
+      </c>
+      <c r="K212" t="s">
+        <v>541</v>
+      </c>
+      <c r="L212" s="1">
+        <v>14250665.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>14392440.68</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>543</v>
+      </c>
+      <c r="B213" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>98.952</v>
+      </c>
+      <c r="D213" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>9870000.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>25200.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0.25531914893617</v>
+      </c>
+      <c r="J213">
+        <v>0.22</v>
+      </c>
+      <c r="K213" t="s">
+        <v>544</v>
+      </c>
+      <c r="L213" s="1">
+        <v>9895200.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>9917426.03</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>546</v>
+      </c>
+      <c r="B214" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>98.475</v>
+      </c>
+      <c r="D214" s="1">
+        <v>98.09</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>1667530.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>6545.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0.39249668671628</v>
+      </c>
+      <c r="J214">
+        <v>0.13</v>
+      </c>
+      <c r="K214" t="s">
+        <v>547</v>
+      </c>
+      <c r="L214" s="1">
+        <v>1674075.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>1676316.44</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>549</v>
+      </c>
+      <c r="B215" s="1">
+        <v>12845000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>12771141.25</v>
+      </c>
+      <c r="H215" s="1">
+        <v>8477.7</v>
+      </c>
+      <c r="I215" s="1">
+        <v>0.066381694744783</v>
+      </c>
+      <c r="J215">
+        <v>0.82</v>
+      </c>
+      <c r="K215" t="s">
+        <v>550</v>
+      </c>
+      <c r="L215" s="1">
+        <v>12779618.95</v>
+      </c>
+      <c r="M215" s="1">
+        <v>12884314.5</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>552</v>
+      </c>
+      <c r="B216" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>101.65</v>
+      </c>
+      <c r="D216" s="1">
+        <v>101.65</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>7115500.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J216">
+        <v>3.16</v>
+      </c>
+      <c r="K216" t="s">
+        <v>553</v>
+      </c>
+      <c r="L216" s="1">
+        <v>7115500.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>7336431.51</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>555</v>
+      </c>
+      <c r="B217" s="1">
+        <v>6700000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.186</v>
+      </c>
+      <c r="D217" s="1">
+        <v>102.17492537</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>6845720.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-133258.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-1.9465885253852</v>
+      </c>
+      <c r="J217">
+        <v>2.93</v>
+      </c>
+      <c r="K217" t="s">
+        <v>556</v>
+      </c>
+      <c r="L217" s="1">
+        <v>6712462.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>6908781.18</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>558</v>
+      </c>
+      <c r="B218" s="1">
+        <v>28164000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.115</v>
+      </c>
+      <c r="D218" s="1">
+        <v>100.25594259</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>28236083.67</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-39695.07</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-0.14058277508993</v>
+      </c>
+      <c r="J218">
+        <v>2.42</v>
+      </c>
+      <c r="K218" t="s">
+        <v>559</v>
+      </c>
+      <c r="L218" s="1">
+        <v>28196388.6</v>
+      </c>
+      <c r="M218" s="1">
+        <v>28878786.89</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>561</v>
+      </c>
+      <c r="B219" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="D219" s="1">
+        <v>98.74</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>4245820.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>34744.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0.81831071500911</v>
+      </c>
+      <c r="J219">
+        <v>0.3</v>
+      </c>
+      <c r="K219" t="s">
+        <v>562</v>
+      </c>
+      <c r="L219" s="1">
+        <v>4280564.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>4293287.29</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>564</v>
+      </c>
+      <c r="B220" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.795</v>
+      </c>
+      <c r="D220" s="1">
+        <v>100.933256</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>20186651.2</v>
+      </c>
+      <c r="H220" s="1">
+        <v>-27651.2</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-0.13697764788248</v>
+      </c>
+      <c r="J220">
+        <v>0.27</v>
+      </c>
+      <c r="K220" t="s">
+        <v>565</v>
+      </c>
+      <c r="L220" s="1">
+        <v>20159000.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>20212424.66</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>567</v>
+      </c>
+      <c r="B221" s="1">
+        <v>7100000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>100.54</v>
+      </c>
+      <c r="D221" s="1">
+        <v>101.44352113</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>7202490.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>-64150.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-0.89066420085276</v>
+      </c>
+      <c r="J221">
+        <v>1.8</v>
+      </c>
+      <c r="K221" t="s">
+        <v>568</v>
+      </c>
+      <c r="L221" s="1">
+        <v>7138340.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>7266480.41</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>570</v>
+      </c>
+      <c r="B222" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>100.339</v>
+      </c>
+      <c r="D222" s="1">
+        <v>101.37056452</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>6284975.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-63957.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-1.0176174129571</v>
+      </c>
+      <c r="J222">
         <v>2.06</v>
       </c>
-      <c r="L181" t="s">
-[...8 lines deleted...]
-      <c r="O181" s="1">
+      <c r="K222" t="s">
+        <v>571</v>
+      </c>
+      <c r="L222" s="1">
+        <v>6221018.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>6348478.96</v>
+      </c>
+      <c r="N222" s="1">
         <v>0.11</v>
       </c>
-      <c r="P181">
-[...296 lines deleted...]
-      <c r="O187" s="1">
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>573</v>
+      </c>
+      <c r="B223" s="1">
+        <v>16070000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>98.729</v>
+      </c>
+      <c r="D223" s="1">
+        <v>98.32599876</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>15800988.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>64762.3</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0.40986234531663</v>
+      </c>
+      <c r="J223">
+        <v>0.17</v>
+      </c>
+      <c r="K223" t="s">
+        <v>574</v>
+      </c>
+      <c r="L223" s="1">
+        <v>15865750.3</v>
+      </c>
+      <c r="M223" s="1">
+        <v>15892827.15</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>576</v>
+      </c>
+      <c r="B224" s="1">
+        <v>9950000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>98.937</v>
+      </c>
+      <c r="D224" s="1">
+        <v>98.7658794</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>9827205.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>17026.5</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.17325882588183</v>
+      </c>
+      <c r="J224">
+        <v>0.36</v>
+      </c>
+      <c r="K224" t="s">
+        <v>577</v>
+      </c>
+      <c r="L224" s="1">
+        <v>9844231.5</v>
+      </c>
+      <c r="M224" s="1">
+        <v>9880351.36</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>579</v>
+      </c>
+      <c r="B225" s="1">
+        <v>20997000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.292</v>
+      </c>
+      <c r="D225" s="1">
+        <v>101.21349288</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>21251797.1</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-193485.86</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-0.91044469834506</v>
+      </c>
+      <c r="J225">
+        <v>2.26</v>
+      </c>
+      <c r="K225" t="s">
+        <v>580</v>
+      </c>
+      <c r="L225" s="1">
+        <v>21058311.24</v>
+      </c>
+      <c r="M225" s="1">
+        <v>21533763.86</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>582</v>
+      </c>
+      <c r="B226" s="1">
+        <v>25700000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>100.417</v>
+      </c>
+      <c r="D226" s="1">
+        <v>102.00865759</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>26216225.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-409056.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-1.5603161782446</v>
+      </c>
+      <c r="J226">
+        <v>3.07</v>
+      </c>
+      <c r="K226" t="s">
+        <v>583</v>
+      </c>
+      <c r="L226" s="1">
+        <v>25807169.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>26597179.96</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>585</v>
+      </c>
+      <c r="B227" s="1">
+        <v>16100000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D227" s="1">
+        <v>101.68176398</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>16370764.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>-140032.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>-0.85537852723306</v>
+      </c>
+      <c r="J227">
+        <v>3.06</v>
+      </c>
+      <c r="K227" t="s">
+        <v>586</v>
+      </c>
+      <c r="L227" s="1">
+        <v>16230732.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>16723160.42</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>588</v>
+      </c>
+      <c r="B228" s="1">
+        <v>10124000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.174</v>
+      </c>
+      <c r="D228" s="1">
+        <v>98.97327539</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>10020054.4</v>
+      </c>
+      <c r="H228" s="1">
+        <v>20321.36</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.20280688296463</v>
+      </c>
+      <c r="J228">
+        <v>0.52</v>
+      </c>
+      <c r="K228" t="s">
+        <v>589</v>
+      </c>
+      <c r="L228" s="1">
+        <v>10040375.76</v>
+      </c>
+      <c r="M228" s="1">
+        <v>10093422.75</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>591</v>
+      </c>
+      <c r="B229" s="1">
+        <v>18844000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.407</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.91863033</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>18640226.7</v>
+      </c>
+      <c r="H229" s="1">
+        <v>92028.38</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0.49370848048753</v>
+      </c>
+      <c r="J229">
+        <v>0.61</v>
+      </c>
+      <c r="K229" t="s">
+        <v>592</v>
+      </c>
+      <c r="L229" s="1">
+        <v>18732255.08</v>
+      </c>
+      <c r="M229" s="1">
+        <v>18847900.45</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>594</v>
+      </c>
+      <c r="B230" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="D230" s="1">
+        <v>98.502</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>14775300.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>143550.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0.97155387707864</v>
+      </c>
+      <c r="J230">
+        <v>0.43</v>
+      </c>
+      <c r="K230" t="s">
+        <v>595</v>
+      </c>
+      <c r="L230" s="1">
+        <v>14918850.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>14983832.88</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>597</v>
+      </c>
+      <c r="B231" s="1">
+        <v>31720000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.239</v>
+      </c>
+      <c r="D231" s="1">
+        <v>101.67080706</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>32249980.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-454169.2</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-1.4082774624977</v>
+      </c>
+      <c r="J231">
+        <v>3.11</v>
+      </c>
+      <c r="K231" t="s">
+        <v>598</v>
+      </c>
+      <c r="L231" s="1">
+        <v>31795810.8</v>
+      </c>
+      <c r="M231" s="1">
+        <v>32781629.29</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>600</v>
+      </c>
+      <c r="B232" s="1">
+        <v>11630000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>99.208</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.18027403</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>11534665.87</v>
+      </c>
+      <c r="H232" s="1">
+        <v>3224.53</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0.027955122726065</v>
+      </c>
+      <c r="J232">
+        <v>0.38</v>
+      </c>
+      <c r="K232" t="s">
+        <v>601</v>
+      </c>
+      <c r="L232" s="1">
+        <v>11537890.4</v>
+      </c>
+      <c r="M232" s="1">
+        <v>11581544.0</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>603</v>
+      </c>
+      <c r="B233" s="1">
+        <v>44441000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="D233" s="1">
+        <v>98.91493274</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>43958785.26</v>
+      </c>
+      <c r="H233" s="1">
+        <v>108021.52</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0.2457336329043</v>
+      </c>
+      <c r="J233">
+        <v>0.46</v>
+      </c>
+      <c r="K233" t="s">
+        <v>604</v>
+      </c>
+      <c r="L233" s="1">
+        <v>44066806.78</v>
+      </c>
+      <c r="M233" s="1">
+        <v>44269378.6</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>606</v>
+      </c>
+      <c r="B234" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.074</v>
+      </c>
+      <c r="D234" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>4945000.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>8700.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0.17593528816987</v>
+      </c>
+      <c r="J234">
+        <v>0.42</v>
+      </c>
+      <c r="K234" t="s">
+        <v>607</v>
+      </c>
+      <c r="L234" s="1">
+        <v>4953700.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>4974504.79</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>609</v>
+      </c>
+      <c r="B235" s="1">
+        <v>5305000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="D235" s="1">
+        <v>97.51</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>5172905.5</v>
+      </c>
+      <c r="H235" s="1">
+        <v>73739.5</v>
+      </c>
+      <c r="I235" s="1">
+        <v>1.425494821044</v>
+      </c>
+      <c r="J235">
+        <v>0.27</v>
+      </c>
+      <c r="K235" t="s">
+        <v>610</v>
+      </c>
+      <c r="L235" s="1">
+        <v>5246645.0</v>
+      </c>
+      <c r="M235" s="1">
+        <v>5260946.7</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>612</v>
+      </c>
+      <c r="B236" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.0305</v>
+      </c>
+      <c r="D236" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>7909.26</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0.0305</v>
+      </c>
+      <c r="J236">
         <v>0.31</v>
       </c>
-      <c r="P187">
-[...346 lines deleted...]
-      <c r="O194" s="1">
+      <c r="K236" t="s">
+        <v>613</v>
+      </c>
+      <c r="L236" s="1">
+        <v>25939909.26</v>
+      </c>
+      <c r="M236" s="1">
+        <v>26020457.26</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>615</v>
+      </c>
+      <c r="B237" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>99.508</v>
+      </c>
+      <c r="D237" s="1">
+        <v>98.67857143</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>8979750.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>75478.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>0.84053564965617</v>
+      </c>
+      <c r="J237">
+        <v>0.7</v>
+      </c>
+      <c r="K237" t="s">
+        <v>616</v>
+      </c>
+      <c r="L237" s="1">
+        <v>9055228.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>9118803.34</v>
+      </c>
+      <c r="N237" s="1">
         <v>0.15</v>
       </c>
-      <c r="P194">
-[...2054 lines deleted...]
-      <c r="A236" t="s">
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
         <v>614</v>
       </c>
-      <c r="B236" t="s">
-[...95 lines deleted...]
-    <row r="238" spans="1:16">
+    </row>
+    <row r="238" spans="1:26">
       <c r="A238" t="s">
         <v>618</v>
       </c>
-      <c r="B238">
-        <v>2675905922</v>
+      <c r="B238" s="1">
+        <v>2500000.0</v>
       </c>
       <c r="C238" s="1">
+        <v>98.887</v>
+      </c>
+      <c r="D238" s="1">
+        <v>98.03</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>2450750.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>21425.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.87422217688463</v>
+      </c>
+      <c r="J238">
+        <v>0.23</v>
+      </c>
+      <c r="K238" t="s">
+        <v>619</v>
+      </c>
+      <c r="L238" s="1">
+        <v>2472175.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>2477928.42</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>621</v>
+      </c>
+      <c r="B239" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>98.654</v>
+      </c>
+      <c r="D239" s="1">
+        <v>98.20403226</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>6088650.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>27898.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.4581968088164</v>
+      </c>
+      <c r="J239">
+        <v>0.14</v>
+      </c>
+      <c r="K239" t="s">
+        <v>622</v>
+      </c>
+      <c r="L239" s="1">
+        <v>6116548.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>6125465.81</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>624</v>
+      </c>
+      <c r="B240" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>101.379</v>
+      </c>
+      <c r="D240" s="1">
+        <v>101.37</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>10137000.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>900.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0.008878366380586</v>
+      </c>
+      <c r="J240">
+        <v>0.02</v>
+      </c>
+      <c r="K240" t="s">
+        <v>625</v>
+      </c>
+      <c r="L240" s="1">
+        <v>10137900.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>10140160.27</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>627</v>
+      </c>
+      <c r="B241" s="1">
+        <v>69900000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>98.933</v>
+      </c>
+      <c r="D241" s="1">
+        <v>98.0770309</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>68555844.6</v>
+      </c>
+      <c r="H241" s="1">
+        <v>598322.4</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0.87275184703946</v>
+      </c>
+      <c r="J241">
+        <v>0.32</v>
+      </c>
+      <c r="K241" t="s">
+        <v>628</v>
+      </c>
+      <c r="L241" s="1">
+        <v>69154167.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>69379666.32</v>
+      </c>
+      <c r="N241" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>630</v>
+      </c>
+      <c r="B242" s="1">
+        <v>12200000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>99.144</v>
+      </c>
+      <c r="D242" s="1">
+        <v>99.14352459</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>12095510.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>58.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>0.00047951677936689</v>
+      </c>
+      <c r="J242">
+        <v>0.36</v>
+      </c>
+      <c r="K242" t="s">
+        <v>631</v>
+      </c>
+      <c r="L242" s="1">
+        <v>12095568.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>12139646.77</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>633</v>
+      </c>
+      <c r="B243" s="1">
+        <v>48500000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.186</v>
+      </c>
+      <c r="D243" s="1">
+        <v>100.5040433</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>48744461.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>-154251.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-0.3164482627062</v>
+      </c>
+      <c r="J243">
+        <v>1.14</v>
+      </c>
+      <c r="K243" t="s">
+        <v>634</v>
+      </c>
+      <c r="L243" s="1">
+        <v>48590210.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>49144305.89</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>636</v>
+      </c>
+      <c r="B244" s="1">
+        <v>27100000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>98.143</v>
+      </c>
+      <c r="D244" s="1">
+        <v>97.91108487</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>26533904.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>62849.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0.23686299611245</v>
+      </c>
+      <c r="J244">
+        <v>0.1</v>
+      </c>
+      <c r="K244" t="s">
+        <v>637</v>
+      </c>
+      <c r="L244" s="1">
+        <v>26596753.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>26623667.38</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>639</v>
+      </c>
+      <c r="B245" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>100.0296316</v>
+      </c>
+      <c r="D245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>1481.58</v>
+      </c>
+      <c r="I245" s="1">
+        <v>0</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245" t="s">
+        <v>640</v>
+      </c>
+      <c r="L245" s="1">
+        <v>1481.58</v>
+      </c>
+      <c r="M245" s="1">
+        <v>-5478.78</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>642</v>
+      </c>
+      <c r="B246" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>100.03146412</v>
+      </c>
+      <c r="D246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>534.89</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>643</v>
+      </c>
+      <c r="L246" s="1">
+        <v>534.89</v>
+      </c>
+      <c r="M246" s="1">
+        <v>-1734.59</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247">
+        <v>2621898872</v>
+      </c>
+      <c r="B247" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>100.0524914</v>
+      </c>
+      <c r="D247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>2624.57</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247" t="s">
+        <v>645</v>
+      </c>
+      <c r="L247" s="1">
+        <v>2624.57</v>
+      </c>
+      <c r="M247" s="1">
+        <v>3933.53</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248">
+        <v>2721415922</v>
+      </c>
+      <c r="B248" s="1">
+        <v>18000000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>100.05162578</v>
+      </c>
+      <c r="D248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>9292.64</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248" t="s">
+        <v>647</v>
+      </c>
+      <c r="L248" s="1">
+        <v>9292.64</v>
+      </c>
+      <c r="M248" s="1">
+        <v>-3914.16</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249">
+        <v>2721858402</v>
+      </c>
+      <c r="B249" s="1">
+        <v>21900000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100.00050365</v>
+      </c>
+      <c r="D249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>110.3</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249" t="s">
+        <v>649</v>
+      </c>
+      <c r="L249" s="1">
+        <v>110.3</v>
+      </c>
+      <c r="M249" s="1">
+        <v>-24203.08</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250">
+        <v>2806083592</v>
+      </c>
+      <c r="B250" s="1">
+        <v>5997000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>100.21322461</v>
+      </c>
+      <c r="D250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>12787.08</v>
+      </c>
+      <c r="I250" s="1">
+        <v>0</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250" t="s">
+        <v>651</v>
+      </c>
+      <c r="L250" s="1">
+        <v>12787.08</v>
+      </c>
+      <c r="M250" s="1">
+        <v>20796.82</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251">
+        <v>2838754542</v>
+      </c>
+      <c r="B251" s="1">
+        <v>12200000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>100.08968066</v>
+      </c>
+      <c r="D251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>10941.04</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251" t="s">
+        <v>653</v>
+      </c>
+      <c r="L251" s="1">
+        <v>10941.04</v>
+      </c>
+      <c r="M251" s="1">
+        <v>33030.5</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252">
+        <v>2846048702</v>
+      </c>
+      <c r="B252" s="1">
+        <v>5305000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>100.33517041</v>
+      </c>
+      <c r="D252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>17780.79</v>
+      </c>
+      <c r="I252" s="1">
+        <v>0</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252" t="s">
+        <v>655</v>
+      </c>
+      <c r="L252" s="1">
+        <v>17780.79</v>
+      </c>
+      <c r="M252" s="1">
+        <v>23142.56</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253">
+        <v>2851226042</v>
+      </c>
+      <c r="B253" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>100.3103582</v>
+      </c>
+      <c r="D253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>77589.55</v>
+      </c>
+      <c r="I253" s="1">
+        <v>0</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253" t="s">
+        <v>657</v>
+      </c>
+      <c r="L253" s="1">
+        <v>77589.55</v>
+      </c>
+      <c r="M253" s="1">
+        <v>94499.62</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254">
+        <v>2855281272</v>
+      </c>
+      <c r="B254" s="1">
+        <v>28600000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>100.00679486</v>
+      </c>
+      <c r="D254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>1943.33</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254" t="s">
+        <v>659</v>
+      </c>
+      <c r="L254" s="1">
+        <v>1943.33</v>
+      </c>
+      <c r="M254" s="1">
+        <v>40117.98</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255">
+        <v>2856676872</v>
+      </c>
+      <c r="B255" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>100.30127875</v>
+      </c>
+      <c r="D255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>60255.75</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255" t="s">
+        <v>661</v>
+      </c>
+      <c r="L255" s="1">
+        <v>60255.75</v>
+      </c>
+      <c r="M255" s="1">
+        <v>76136.41</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256">
+        <v>2858088902</v>
+      </c>
+      <c r="B256" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100.3042473</v>
+      </c>
+      <c r="D256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>30424.73</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256" t="s">
+        <v>663</v>
+      </c>
+      <c r="L256" s="1">
+        <v>30424.73</v>
+      </c>
+      <c r="M256" s="1">
+        <v>38618.67</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257">
+        <v>2859961272</v>
+      </c>
+      <c r="B257" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.2980404</v>
+      </c>
+      <c r="D257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>29804.04</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257" t="s">
+        <v>665</v>
+      </c>
+      <c r="L257" s="1">
+        <v>29804.04</v>
+      </c>
+      <c r="M257" s="1">
+        <v>37467.71</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258">
+        <v>2862709252</v>
+      </c>
+      <c r="B258" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>100.04723664</v>
+      </c>
+      <c r="D258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>5904.58</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258" t="s">
+        <v>667</v>
+      </c>
+      <c r="L258" s="1">
+        <v>5904.58</v>
+      </c>
+      <c r="M258" s="1">
+        <v>19071.25</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259">
+        <v>2863881852</v>
+      </c>
+      <c r="B259" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D238" s="1">
-[...17 lines deleted...]
-      <c r="J238" s="1">
+      <c r="C259" s="1">
+        <v>100.05255947</v>
+      </c>
+      <c r="D259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>7883.92</v>
+      </c>
+      <c r="I259" s="1">
         <v>0</v>
       </c>
-      <c r="K238">
-[...46 lines deleted...]
-      <c r="J239" s="1">
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259" t="s">
+        <v>669</v>
+      </c>
+      <c r="L259" s="1">
+        <v>7883.92</v>
+      </c>
+      <c r="M259" s="1">
+        <v>24539.75</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260">
+        <v>2865625992</v>
+      </c>
+      <c r="B260" s="1">
+        <v>6600000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>100.28886485</v>
+      </c>
+      <c r="D260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>19065.08</v>
+      </c>
+      <c r="I260" s="1">
         <v>0</v>
       </c>
-      <c r="K239">
-[...25 lines deleted...]
-      <c r="C240" s="1">
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260" t="s">
+        <v>671</v>
+      </c>
+      <c r="L260" s="1">
+        <v>19065.08</v>
+      </c>
+      <c r="M260" s="1">
+        <v>23605.73</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261">
+        <v>2870139162</v>
+      </c>
+      <c r="B261" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>100.14127231</v>
+      </c>
+      <c r="D261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>12855.78</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261" t="s">
+        <v>673</v>
+      </c>
+      <c r="L261" s="1">
+        <v>12855.78</v>
+      </c>
+      <c r="M261" s="1">
+        <v>21962.66</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262">
+        <v>2874472692</v>
+      </c>
+      <c r="B262" s="1">
+        <v>11200000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>100.11119554</v>
+      </c>
+      <c r="D262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>12453.9</v>
+      </c>
+      <c r="I262" s="1">
+        <v>0</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262" t="s">
+        <v>675</v>
+      </c>
+      <c r="L262" s="1">
+        <v>12453.9</v>
+      </c>
+      <c r="M262" s="1">
+        <v>23169.85</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263">
+        <v>2874671812</v>
+      </c>
+      <c r="B263" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.11055808</v>
+      </c>
+      <c r="D263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>2874.51</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263" t="s">
+        <v>677</v>
+      </c>
+      <c r="L263" s="1">
+        <v>2874.51</v>
+      </c>
+      <c r="M263" s="1">
+        <v>5313.21</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264">
+        <v>2874739202</v>
+      </c>
+      <c r="B264" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>100.11068543</v>
+      </c>
+      <c r="D264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>3873.99</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264" t="s">
+        <v>679</v>
+      </c>
+      <c r="L264" s="1">
+        <v>3873.99</v>
+      </c>
+      <c r="M264" s="1">
+        <v>7170.03</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265">
+        <v>2877252492</v>
+      </c>
+      <c r="B265" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>100.30553859</v>
+      </c>
+      <c r="D265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>19554.47</v>
+      </c>
+      <c r="I265" s="1">
+        <v>0</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265" t="s">
+        <v>681</v>
+      </c>
+      <c r="L265" s="1">
+        <v>19554.47</v>
+      </c>
+      <c r="M265" s="1">
+        <v>23649.23</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266">
+        <v>2880689452</v>
+      </c>
+      <c r="B266" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>100.06863548</v>
+      </c>
+      <c r="D266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>27454.19</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266" t="s">
+        <v>683</v>
+      </c>
+      <c r="L266" s="1">
+        <v>27454.19</v>
+      </c>
+      <c r="M266" s="1">
+        <v>63001.97</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267">
+        <v>2885535452</v>
+      </c>
+      <c r="B267" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>100.28146262</v>
+      </c>
+      <c r="D267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>18295.07</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267" t="s">
+        <v>685</v>
+      </c>
+      <c r="L267" s="1">
+        <v>18295.07</v>
+      </c>
+      <c r="M267" s="1">
+        <v>21998.12</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268">
+        <v>2891519502</v>
+      </c>
+      <c r="B268" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D240" s="1">
-[...17 lines deleted...]
-      <c r="J240" s="1">
+      <c r="C268" s="1">
+        <v>100.07925575</v>
+      </c>
+      <c r="D268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>15851.15</v>
+      </c>
+      <c r="I268" s="1">
         <v>0</v>
       </c>
-      <c r="K240">
-[...25 lines deleted...]
-      <c r="C241" s="1">
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268" t="s">
+        <v>687</v>
+      </c>
+      <c r="L268" s="1">
+        <v>15851.15</v>
+      </c>
+      <c r="M268" s="1">
+        <v>33957.81</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269">
+        <v>2892744292</v>
+      </c>
+      <c r="B269" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.0811176</v>
+      </c>
+      <c r="D269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>24335.28</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269" t="s">
+        <v>689</v>
+      </c>
+      <c r="L269" s="1">
+        <v>24335.28</v>
+      </c>
+      <c r="M269" s="1">
+        <v>48935.28</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270">
+        <v>2892891132</v>
+      </c>
+      <c r="B270" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>100.0809112</v>
+      </c>
+      <c r="D270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>12136.68</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270" t="s">
+        <v>691</v>
+      </c>
+      <c r="L270" s="1">
+        <v>12136.68</v>
+      </c>
+      <c r="M270" s="1">
+        <v>24316.68</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271">
+        <v>2905161062</v>
+      </c>
+      <c r="B271" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>100.0584252</v>
+      </c>
+      <c r="D271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>17527.56</v>
+      </c>
+      <c r="I271" s="1">
+        <v>0</v>
+      </c>
+      <c r="J271">
+        <v>0.0</v>
+      </c>
+      <c r="K271" t="s">
+        <v>693</v>
+      </c>
+      <c r="L271" s="1">
+        <v>17527.56</v>
+      </c>
+      <c r="M271" s="1">
+        <v>33533.73</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272">
+        <v>2921627832</v>
+      </c>
+      <c r="B272" s="1">
+        <v>7720000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100.05855104</v>
+      </c>
+      <c r="D272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>4520.14</v>
+      </c>
+      <c r="I272" s="1">
+        <v>0</v>
+      </c>
+      <c r="J272">
+        <v>0.0</v>
+      </c>
+      <c r="K272" t="s">
+        <v>695</v>
+      </c>
+      <c r="L272" s="1">
+        <v>4520.14</v>
+      </c>
+      <c r="M272" s="1">
+        <v>8597.78</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273">
+        <v>2922948022</v>
+      </c>
+      <c r="B273" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>100.07150185</v>
+      </c>
+      <c r="D273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>14300.37</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0</v>
+      </c>
+      <c r="J273">
+        <v>0.0</v>
+      </c>
+      <c r="K273" t="s">
+        <v>697</v>
+      </c>
+      <c r="L273" s="1">
+        <v>14300.37</v>
+      </c>
+      <c r="M273" s="1">
+        <v>25393.71</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274">
+        <v>2922949082</v>
+      </c>
+      <c r="B274" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>100.1136491</v>
+      </c>
+      <c r="D274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>22729.82</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0</v>
+      </c>
+      <c r="J274">
+        <v>0.0</v>
+      </c>
+      <c r="K274" t="s">
+        <v>699</v>
+      </c>
+      <c r="L274" s="1">
+        <v>22729.82</v>
+      </c>
+      <c r="M274" s="1">
+        <v>34039.82</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275">
+        <v>2924236212</v>
+      </c>
+      <c r="B275" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>100.32171385</v>
+      </c>
+      <c r="D275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>20911.4</v>
+      </c>
+      <c r="I275" s="1">
+        <v>0</v>
+      </c>
+      <c r="J275">
+        <v>0.0</v>
+      </c>
+      <c r="K275" t="s">
+        <v>701</v>
+      </c>
+      <c r="L275" s="1">
+        <v>20911.4</v>
+      </c>
+      <c r="M275" s="1">
+        <v>23084.03</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276">
+        <v>2924470772</v>
+      </c>
+      <c r="B276" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>100.32560353</v>
+      </c>
+      <c r="D276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>5535.26</v>
+      </c>
+      <c r="I276" s="1">
+        <v>0</v>
+      </c>
+      <c r="J276">
+        <v>0.0</v>
+      </c>
+      <c r="K276">
+        <v>603.93</v>
+      </c>
+      <c r="L276" s="1">
+        <v>5535.26</v>
+      </c>
+      <c r="M276" s="1">
+        <v>6139.19</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277">
+        <v>2924746292</v>
+      </c>
+      <c r="B277" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D241" s="1">
-[...17 lines deleted...]
-      <c r="J241" s="1">
+      <c r="C277" s="1">
+        <v>100.1599799</v>
+      </c>
+      <c r="D277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>15997.99</v>
+      </c>
+      <c r="I277" s="1">
         <v>0</v>
       </c>
-      <c r="K241">
-[...46 lines deleted...]
-      <c r="J242" s="1">
+      <c r="J277">
+        <v>0.0</v>
+      </c>
+      <c r="K277" t="s">
+        <v>704</v>
+      </c>
+      <c r="L277" s="1">
+        <v>15997.99</v>
+      </c>
+      <c r="M277" s="1">
+        <v>21632.99</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278">
+        <v>2926627582</v>
+      </c>
+      <c r="B278" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>100.12574025</v>
+      </c>
+      <c r="D278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>25148.05</v>
+      </c>
+      <c r="I278" s="1">
         <v>0</v>
       </c>
-      <c r="K242">
-[...46 lines deleted...]
-      <c r="J243" s="1">
+      <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278" t="s">
+        <v>706</v>
+      </c>
+      <c r="L278" s="1">
+        <v>25148.05</v>
+      </c>
+      <c r="M278" s="1">
+        <v>41760.38</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279">
+        <v>2926707212</v>
+      </c>
+      <c r="B279" s="1">
+        <v>8400000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>100.10740786</v>
+      </c>
+      <c r="D279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>9022.26</v>
+      </c>
+      <c r="I279" s="1">
         <v>0</v>
       </c>
-      <c r="K243">
-[...25 lines deleted...]
-      <c r="C244" s="1">
+      <c r="J279">
+        <v>0.0</v>
+      </c>
+      <c r="K279" t="s">
+        <v>708</v>
+      </c>
+      <c r="L279" s="1">
+        <v>9022.26</v>
+      </c>
+      <c r="M279" s="1">
+        <v>15882.45</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280">
+        <v>2935657832</v>
+      </c>
+      <c r="B280" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>100.14170843</v>
+      </c>
+      <c r="D280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>56683.37</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0</v>
+      </c>
+      <c r="J280">
+        <v>0.0</v>
+      </c>
+      <c r="K280" t="s">
+        <v>710</v>
+      </c>
+      <c r="L280" s="1">
+        <v>56683.37</v>
+      </c>
+      <c r="M280" s="1">
+        <v>90824.04</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281">
+        <v>2935803812</v>
+      </c>
+      <c r="B281" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>100.24091957</v>
+      </c>
+      <c r="D281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>22646.44</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0</v>
+      </c>
+      <c r="J281">
+        <v>0.0</v>
+      </c>
+      <c r="K281" t="s">
+        <v>712</v>
+      </c>
+      <c r="L281" s="1">
+        <v>22646.44</v>
+      </c>
+      <c r="M281" s="1">
+        <v>29463.01</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282">
+        <v>2935813452</v>
+      </c>
+      <c r="B282" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>100.24139167</v>
+      </c>
+      <c r="D282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>8690.1</v>
+      </c>
+      <c r="I282" s="1">
+        <v>0</v>
+      </c>
+      <c r="J282">
+        <v>0.0</v>
+      </c>
+      <c r="K282" t="s">
+        <v>714</v>
+      </c>
+      <c r="L282" s="1">
+        <v>8690.1</v>
+      </c>
+      <c r="M282" s="1">
+        <v>11319.7</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283">
+        <v>2935986662</v>
+      </c>
+      <c r="B283" s="1">
+        <v>3844000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>100.18439386</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>7088.1</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0</v>
+      </c>
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283" t="s">
+        <v>716</v>
+      </c>
+      <c r="L283" s="1">
+        <v>7088.1</v>
+      </c>
+      <c r="M283" s="1">
+        <v>10059.77</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284">
+        <v>2936837392</v>
+      </c>
+      <c r="B284" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>100.23690615</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>3079.78</v>
+      </c>
+      <c r="I284" s="1">
+        <v>0</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284">
+        <v>884.4</v>
+      </c>
+      <c r="L284" s="1">
+        <v>3079.78</v>
+      </c>
+      <c r="M284" s="1">
+        <v>3964.18</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285">
+        <v>2937018512</v>
+      </c>
+      <c r="B285" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>100.1443838</v>
+      </c>
+      <c r="D285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>14438.38</v>
+      </c>
+      <c r="I285" s="1">
+        <v>0</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285" t="s">
+        <v>719</v>
+      </c>
+      <c r="L285" s="1">
+        <v>14438.38</v>
+      </c>
+      <c r="M285" s="1">
+        <v>22125.88</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286">
+        <v>2939595422</v>
+      </c>
+      <c r="B286" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>100.27406953</v>
+      </c>
+      <c r="D286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>23295.91</v>
+      </c>
+      <c r="I286" s="1">
+        <v>0</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286" t="s">
+        <v>721</v>
+      </c>
+      <c r="L286" s="1">
+        <v>23295.91</v>
+      </c>
+      <c r="M286" s="1">
+        <v>26703.11</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287">
+        <v>2941100752</v>
+      </c>
+      <c r="B287" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>100.19905242</v>
+      </c>
+      <c r="D287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>12341.25</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0</v>
+      </c>
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287" t="s">
+        <v>723</v>
+      </c>
+      <c r="L287" s="1">
+        <v>12341.25</v>
+      </c>
+      <c r="M287" s="1">
+        <v>15626.22</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288">
+        <v>2942297552</v>
+      </c>
+      <c r="B288" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>100.0630716</v>
+      </c>
+      <c r="D288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>9460.74</v>
+      </c>
+      <c r="I288" s="1">
+        <v>0</v>
+      </c>
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288" t="s">
+        <v>725</v>
+      </c>
+      <c r="L288" s="1">
+        <v>9460.74</v>
+      </c>
+      <c r="M288" s="1">
+        <v>17174.49</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289">
+        <v>2942312882</v>
+      </c>
+      <c r="B289" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>100.13719095</v>
+      </c>
+      <c r="D289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>5762.02</v>
+      </c>
+      <c r="I289" s="1">
+        <v>0</v>
+      </c>
+      <c r="J289">
+        <v>0.0</v>
+      </c>
+      <c r="K289" t="s">
+        <v>727</v>
+      </c>
+      <c r="L289" s="1">
+        <v>5762.02</v>
+      </c>
+      <c r="M289" s="1">
+        <v>8063.03</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290">
+        <v>2942860832</v>
+      </c>
+      <c r="B290" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>100.13817628</v>
+      </c>
+      <c r="D290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>5941.58</v>
+      </c>
+      <c r="I290" s="1">
+        <v>0</v>
+      </c>
+      <c r="J290">
+        <v>0.0</v>
+      </c>
+      <c r="K290" t="s">
+        <v>729</v>
+      </c>
+      <c r="L290" s="1">
+        <v>5941.58</v>
+      </c>
+      <c r="M290" s="1">
+        <v>8384.1</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291">
+        <v>2942896542</v>
+      </c>
+      <c r="B291" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>100.138012</v>
+      </c>
+      <c r="D291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>2070.18</v>
+      </c>
+      <c r="I291" s="1">
+        <v>0</v>
+      </c>
+      <c r="J291">
+        <v>0.0</v>
+      </c>
+      <c r="K291">
+        <v>847.0</v>
+      </c>
+      <c r="L291" s="1">
+        <v>2070.18</v>
+      </c>
+      <c r="M291" s="1">
+        <v>2917.18</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292">
+        <v>2949187932</v>
+      </c>
+      <c r="B292" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>100.1477921</v>
+      </c>
+      <c r="D292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>44337.63</v>
+      </c>
+      <c r="I292" s="1">
+        <v>0</v>
+      </c>
+      <c r="J292">
+        <v>0.0</v>
+      </c>
+      <c r="K292" t="s">
+        <v>732</v>
+      </c>
+      <c r="L292" s="1">
+        <v>44337.63</v>
+      </c>
+      <c r="M292" s="1">
+        <v>59730.13</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293">
+        <v>2949233192</v>
+      </c>
+      <c r="B293" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>100.14674212</v>
+      </c>
+      <c r="D293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>36685.53</v>
+      </c>
+      <c r="I293" s="1">
+        <v>0</v>
+      </c>
+      <c r="J293">
+        <v>0.0</v>
+      </c>
+      <c r="K293" t="s">
+        <v>734</v>
+      </c>
+      <c r="L293" s="1">
+        <v>36685.53</v>
+      </c>
+      <c r="M293" s="1">
+        <v>49023.03</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294">
+        <v>2951470492</v>
+      </c>
+      <c r="B294" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>100.25409682</v>
+      </c>
+      <c r="D294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>5590.13</v>
+      </c>
+      <c r="I294" s="1">
+        <v>0</v>
+      </c>
+      <c r="J294">
+        <v>0.0</v>
+      </c>
+      <c r="K294">
+        <v>895.03</v>
+      </c>
+      <c r="L294" s="1">
+        <v>5590.13</v>
+      </c>
+      <c r="M294" s="1">
+        <v>6485.16</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295">
+        <v>2956403482</v>
+      </c>
+      <c r="B295" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>100.11921833</v>
+      </c>
+      <c r="D295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>17882.75</v>
+      </c>
+      <c r="I295" s="1">
+        <v>0</v>
+      </c>
+      <c r="J295">
+        <v>0.0</v>
+      </c>
+      <c r="K295" t="s">
+        <v>737</v>
+      </c>
+      <c r="L295" s="1">
+        <v>17882.75</v>
+      </c>
+      <c r="M295" s="1">
+        <v>23886.75</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296">
+        <v>2957531542</v>
+      </c>
+      <c r="B296" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.40582247</v>
+      </c>
+      <c r="D296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>60873.37</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0</v>
+      </c>
+      <c r="J296">
+        <v>0.0</v>
+      </c>
+      <c r="K296" t="s">
+        <v>739</v>
+      </c>
+      <c r="L296" s="1">
+        <v>60873.37</v>
+      </c>
+      <c r="M296" s="1">
+        <v>63494.7</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297">
+        <v>2959056142</v>
+      </c>
+      <c r="B297" s="1">
+        <v>10400000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100.25112606</v>
+      </c>
+      <c r="D297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>26117.11</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0</v>
+      </c>
+      <c r="J297">
+        <v>0.0</v>
+      </c>
+      <c r="K297" t="s">
+        <v>741</v>
+      </c>
+      <c r="L297" s="1">
+        <v>26117.11</v>
+      </c>
+      <c r="M297" s="1">
+        <v>28886.89</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298">
+        <v>2962036292</v>
+      </c>
+      <c r="B298" s="1">
+        <v>11700000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>100.31242598</v>
+      </c>
+      <c r="D298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>36553.84</v>
+      </c>
+      <c r="I298" s="1">
+        <v>0</v>
+      </c>
+      <c r="J298">
+        <v>0.0</v>
+      </c>
+      <c r="K298" t="s">
+        <v>743</v>
+      </c>
+      <c r="L298" s="1">
+        <v>36553.84</v>
+      </c>
+      <c r="M298" s="1">
+        <v>39201.94</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299">
+        <v>2962647792</v>
+      </c>
+      <c r="B299" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>100.04366827</v>
+      </c>
+      <c r="D299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>6550.24</v>
+      </c>
+      <c r="I299" s="1">
+        <v>0</v>
+      </c>
+      <c r="J299">
+        <v>0.0</v>
+      </c>
+      <c r="K299" t="s">
+        <v>745</v>
+      </c>
+      <c r="L299" s="1">
+        <v>6550.24</v>
+      </c>
+      <c r="M299" s="1">
+        <v>11156.74</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300">
+        <v>2963772242</v>
+      </c>
+      <c r="B300" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>100.1489764</v>
+      </c>
+      <c r="D300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>14897.64</v>
+      </c>
+      <c r="I300" s="1">
+        <v>0</v>
+      </c>
+      <c r="J300">
+        <v>0.0</v>
+      </c>
+      <c r="K300" t="s">
+        <v>747</v>
+      </c>
+      <c r="L300" s="1">
+        <v>14897.64</v>
+      </c>
+      <c r="M300" s="1">
+        <v>18538.01</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301">
+        <v>2963783932</v>
+      </c>
+      <c r="B301" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100.1601227</v>
+      </c>
+      <c r="D301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>16012.27</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0</v>
+      </c>
+      <c r="J301">
+        <v>0.0</v>
+      </c>
+      <c r="K301" t="s">
+        <v>749</v>
+      </c>
+      <c r="L301" s="1">
+        <v>16012.27</v>
+      </c>
+      <c r="M301" s="1">
+        <v>19591.25</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302">
+        <v>2963823632</v>
+      </c>
+      <c r="B302" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100.39972026</v>
+      </c>
+      <c r="D302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>15189.37</v>
+      </c>
+      <c r="I302" s="1">
+        <v>0</v>
+      </c>
+      <c r="J302">
+        <v>0.0</v>
+      </c>
+      <c r="K302">
+        <v>613.41</v>
+      </c>
+      <c r="L302" s="1">
+        <v>15189.37</v>
+      </c>
+      <c r="M302" s="1">
+        <v>15802.78</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303">
+        <v>2963840802</v>
+      </c>
+      <c r="B303" s="1">
+        <v>2991000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>100.31574858</v>
+      </c>
+      <c r="D303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>9444.04</v>
+      </c>
+      <c r="I303" s="1">
+        <v>0</v>
+      </c>
+      <c r="J303">
+        <v>0.0</v>
+      </c>
+      <c r="K303">
+        <v>726.81</v>
+      </c>
+      <c r="L303" s="1">
+        <v>9444.04</v>
+      </c>
+      <c r="M303" s="1">
+        <v>10170.85</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304">
+        <v>2965386522</v>
+      </c>
+      <c r="B304" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>100.1141036</v>
+      </c>
+      <c r="D304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>5705.18</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0</v>
+      </c>
+      <c r="J304">
+        <v>0.0</v>
+      </c>
+      <c r="K304" t="s">
+        <v>753</v>
+      </c>
+      <c r="L304" s="1">
+        <v>5705.18</v>
+      </c>
+      <c r="M304" s="1">
+        <v>7427.99</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305">
+        <v>2970036362</v>
+      </c>
+      <c r="B305" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>100.1708142</v>
+      </c>
+      <c r="D305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>17081.42</v>
+      </c>
+      <c r="I305" s="1">
+        <v>0</v>
+      </c>
+      <c r="J305">
+        <v>0.0</v>
+      </c>
+      <c r="K305" t="s">
+        <v>755</v>
+      </c>
+      <c r="L305" s="1">
+        <v>17081.42</v>
+      </c>
+      <c r="M305" s="1">
+        <v>20903.64</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306">
+        <v>2979716702</v>
+      </c>
+      <c r="B306" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100.1764449</v>
+      </c>
+      <c r="D306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>17644.49</v>
+      </c>
+      <c r="I306" s="1">
+        <v>0</v>
+      </c>
+      <c r="J306">
+        <v>0.0</v>
+      </c>
+      <c r="K306" t="s">
+        <v>757</v>
+      </c>
+      <c r="L306" s="1">
+        <v>17644.49</v>
+      </c>
+      <c r="M306" s="1">
+        <v>20565.49</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307">
+        <v>2981484462</v>
+      </c>
+      <c r="B307" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>100.178646</v>
+      </c>
+      <c r="D307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>35729.2</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0</v>
+      </c>
+      <c r="J307">
+        <v>0.0</v>
+      </c>
+      <c r="K307" t="s">
+        <v>759</v>
+      </c>
+      <c r="L307" s="1">
+        <v>35729.2</v>
+      </c>
+      <c r="M307" s="1">
+        <v>40999.2</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308">
+        <v>2983096392</v>
+      </c>
+      <c r="B308" s="1">
+        <v>7100000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>100.29144239</v>
+      </c>
+      <c r="D308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>20692.41</v>
+      </c>
+      <c r="I308" s="1">
+        <v>0</v>
+      </c>
+      <c r="J308">
+        <v>0.0</v>
+      </c>
+      <c r="K308" t="s">
+        <v>761</v>
+      </c>
+      <c r="L308" s="1">
+        <v>20692.41</v>
+      </c>
+      <c r="M308" s="1">
+        <v>22027.43</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309">
+        <v>2991145122</v>
+      </c>
+      <c r="B309" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>100.210873</v>
+      </c>
+      <c r="D309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>18978.57</v>
+      </c>
+      <c r="I309" s="1">
+        <v>0</v>
+      </c>
+      <c r="J309">
+        <v>0.0</v>
+      </c>
+      <c r="K309">
+        <v>195.05</v>
+      </c>
+      <c r="L309" s="1">
+        <v>18978.57</v>
+      </c>
+      <c r="M309" s="1">
+        <v>19173.62</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310">
+        <v>2991234142</v>
+      </c>
+      <c r="B310" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>100.211124</v>
+      </c>
+      <c r="D310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>5278.1</v>
+      </c>
+      <c r="I310" s="1">
+        <v>0</v>
+      </c>
+      <c r="J310">
+        <v>0.0</v>
+      </c>
+      <c r="K310">
+        <v>89.3</v>
+      </c>
+      <c r="L310" s="1">
+        <v>5278.1</v>
+      </c>
+      <c r="M310" s="1">
+        <v>5367.4</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311">
+        <v>3014423372</v>
+      </c>
+      <c r="B311" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>100.05300217</v>
+      </c>
+      <c r="D311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>3180.13</v>
+      </c>
+      <c r="I311" s="1">
+        <v>0</v>
+      </c>
+      <c r="J311">
+        <v>0.0</v>
+      </c>
+      <c r="K311">
+        <v>887.25</v>
+      </c>
+      <c r="L311" s="1">
+        <v>3180.13</v>
+      </c>
+      <c r="M311" s="1">
+        <v>4067.38</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>766</v>
+      </c>
+      <c r="B312" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100.21379169</v>
+      </c>
+      <c r="D312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>27792.92</v>
+      </c>
+      <c r="I312" s="1">
+        <v>0</v>
+      </c>
+      <c r="J312">
+        <v>0.0</v>
+      </c>
+      <c r="K312" t="s">
+        <v>767</v>
+      </c>
+      <c r="L312" s="1">
+        <v>27792.92</v>
+      </c>
+      <c r="M312" s="1">
+        <v>29563.14</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>769</v>
+      </c>
+      <c r="B313" s="1">
+        <v>7100000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>100.22400746</v>
+      </c>
+      <c r="D313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>15904.53</v>
+      </c>
+      <c r="I313" s="1">
+        <v>0</v>
+      </c>
+      <c r="J313">
+        <v>0.0</v>
+      </c>
+      <c r="K313" t="s">
+        <v>770</v>
+      </c>
+      <c r="L313" s="1">
+        <v>15904.53</v>
+      </c>
+      <c r="M313" s="1">
+        <v>17139.35</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>772</v>
+      </c>
+      <c r="B314" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>100.1450306</v>
+      </c>
+      <c r="D314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>21754.59</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0</v>
+      </c>
+      <c r="J314">
+        <v>0.0</v>
+      </c>
+      <c r="K314" t="s">
+        <v>773</v>
+      </c>
+      <c r="L314" s="1">
+        <v>21754.59</v>
+      </c>
+      <c r="M314" s="1">
+        <v>24011.28</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>772</v>
+      </c>
+      <c r="B315" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.21450752</v>
+      </c>
+      <c r="D315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>53626.88</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0</v>
+      </c>
+      <c r="J315">
+        <v>0.0</v>
+      </c>
+      <c r="K315" t="s">
+        <v>775</v>
+      </c>
+      <c r="L315" s="1">
+        <v>53626.88</v>
+      </c>
+      <c r="M315" s="1">
+        <v>57196.16</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>777</v>
+      </c>
+      <c r="B316" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.21968677</v>
+      </c>
+      <c r="D316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>65906.03</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0</v>
+      </c>
+      <c r="J316">
+        <v>0.0</v>
+      </c>
+      <c r="K316" t="s">
+        <v>778</v>
+      </c>
+      <c r="L316" s="1">
+        <v>65906.03</v>
+      </c>
+      <c r="M316" s="1">
+        <v>69981.52</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>780</v>
+      </c>
+      <c r="B317" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>100.13511727</v>
+      </c>
+      <c r="D317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>40535.18</v>
+      </c>
+      <c r="I317" s="1">
+        <v>0</v>
+      </c>
+      <c r="J317">
+        <v>0.0</v>
+      </c>
+      <c r="K317" t="s">
+        <v>781</v>
+      </c>
+      <c r="L317" s="1">
+        <v>40535.18</v>
+      </c>
+      <c r="M317" s="1">
+        <v>44373.51</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>783</v>
+      </c>
+      <c r="B318" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.284065</v>
+      </c>
+      <c r="D318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>36928.45</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0</v>
+      </c>
+      <c r="J318">
+        <v>0.0</v>
+      </c>
+      <c r="K318" t="s">
+        <v>784</v>
+      </c>
+      <c r="L318" s="1">
+        <v>36928.45</v>
+      </c>
+      <c r="M318" s="1">
+        <v>38008.79</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>786</v>
+      </c>
+      <c r="B319" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>100.09795833</v>
+      </c>
+      <c r="D319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>14693.75</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0</v>
+      </c>
+      <c r="J319">
+        <v>0.0</v>
+      </c>
+      <c r="K319" t="s">
+        <v>787</v>
+      </c>
+      <c r="L319" s="1">
+        <v>14693.75</v>
+      </c>
+      <c r="M319" s="1">
+        <v>16722.25</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>786</v>
+      </c>
+      <c r="B320" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>100.2303214</v>
+      </c>
+      <c r="D320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>69096.42</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0</v>
+      </c>
+      <c r="J320">
+        <v>0.0</v>
+      </c>
+      <c r="K320" t="s">
+        <v>789</v>
+      </c>
+      <c r="L320" s="1">
+        <v>69096.42</v>
+      </c>
+      <c r="M320" s="1">
+        <v>73220.92</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>786</v>
+      </c>
+      <c r="B321" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.22853875</v>
+      </c>
+      <c r="D321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>45707.75</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0</v>
+      </c>
+      <c r="J321">
+        <v>0.0</v>
+      </c>
+      <c r="K321" t="s">
+        <v>791</v>
+      </c>
+      <c r="L321" s="1">
+        <v>45707.75</v>
+      </c>
+      <c r="M321" s="1">
+        <v>48412.42</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>793</v>
+      </c>
+      <c r="B322" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>100.24683816</v>
+      </c>
+      <c r="D322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>61709.54</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0</v>
+      </c>
+      <c r="J322">
+        <v>0.0</v>
+      </c>
+      <c r="K322" t="s">
+        <v>794</v>
+      </c>
+      <c r="L322" s="1">
+        <v>61709.54</v>
+      </c>
+      <c r="M322" s="1">
+        <v>67507.54</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>796</v>
+      </c>
+      <c r="B323" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100.2394845</v>
+      </c>
+      <c r="D323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>23948.45</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0</v>
+      </c>
+      <c r="J323">
+        <v>0.0</v>
+      </c>
+      <c r="K323" t="s">
+        <v>797</v>
+      </c>
+      <c r="L323" s="1">
+        <v>23948.45</v>
+      </c>
+      <c r="M323" s="1">
+        <v>25328.39</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>796</v>
+      </c>
+      <c r="B324" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100.2417525</v>
+      </c>
+      <c r="D324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>48350.5</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0</v>
+      </c>
+      <c r="J324">
+        <v>0.0</v>
+      </c>
+      <c r="K324" t="s">
+        <v>799</v>
+      </c>
+      <c r="L324" s="1">
+        <v>48350.5</v>
+      </c>
+      <c r="M324" s="1">
+        <v>51454.82</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>801</v>
+      </c>
+      <c r="B325" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100.25507535</v>
+      </c>
+      <c r="D325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>51015.07</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0</v>
+      </c>
+      <c r="J325">
+        <v>0.0</v>
+      </c>
+      <c r="K325" t="s">
+        <v>802</v>
+      </c>
+      <c r="L325" s="1">
+        <v>51015.07</v>
+      </c>
+      <c r="M325" s="1">
+        <v>55153.6</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>804</v>
+      </c>
+      <c r="B326" s="1">
+        <v>7391000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>100.30499797</v>
+      </c>
+      <c r="D326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>22542.4</v>
+      </c>
+      <c r="I326" s="1">
+        <v>0</v>
+      </c>
+      <c r="J326">
+        <v>0.0</v>
+      </c>
+      <c r="K326" t="s">
+        <v>805</v>
+      </c>
+      <c r="L326" s="1">
+        <v>22542.4</v>
+      </c>
+      <c r="M326" s="1">
+        <v>23932.67</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>807</v>
+      </c>
+      <c r="B327" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.07138675</v>
+      </c>
+      <c r="D327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>14277.35</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0</v>
+      </c>
+      <c r="J327">
+        <v>0.0</v>
+      </c>
+      <c r="K327" t="s">
+        <v>808</v>
+      </c>
+      <c r="L327" s="1">
+        <v>14277.35</v>
+      </c>
+      <c r="M327" s="1">
+        <v>2981.26</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>810</v>
+      </c>
+      <c r="B328" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>100.03812267</v>
+      </c>
+      <c r="D328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>2287.36</v>
+      </c>
+      <c r="I328" s="1">
+        <v>0</v>
+      </c>
+      <c r="J328">
+        <v>0.0</v>
+      </c>
+      <c r="K328" t="s">
+        <v>811</v>
+      </c>
+      <c r="L328" s="1">
+        <v>2287.36</v>
+      </c>
+      <c r="M328" s="1">
+        <v>260.9</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>813</v>
+      </c>
+      <c r="B329" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>100.12801093</v>
+      </c>
+      <c r="D329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>19201.64</v>
+      </c>
+      <c r="I329" s="1">
+        <v>0</v>
+      </c>
+      <c r="J329">
+        <v>0.0</v>
+      </c>
+      <c r="K329" t="s">
+        <v>814</v>
+      </c>
+      <c r="L329" s="1">
+        <v>19201.64</v>
+      </c>
+      <c r="M329" s="1">
+        <v>9641.22</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>813</v>
+      </c>
+      <c r="B330" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>100.0752937</v>
+      </c>
+      <c r="D330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>7529.37</v>
+      </c>
+      <c r="I330" s="1">
+        <v>0</v>
+      </c>
+      <c r="J330">
+        <v>0.0</v>
+      </c>
+      <c r="K330" t="s">
+        <v>816</v>
+      </c>
+      <c r="L330" s="1">
+        <v>7529.37</v>
+      </c>
+      <c r="M330" s="1">
+        <v>4270.41</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>818</v>
+      </c>
+      <c r="B331" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>99.94717312</v>
+      </c>
+      <c r="D331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-6603.36</v>
+      </c>
+      <c r="I331" s="1">
+        <v>0</v>
+      </c>
+      <c r="J331">
+        <v>0.0</v>
+      </c>
+      <c r="K331" t="s">
+        <v>819</v>
+      </c>
+      <c r="L331" s="1">
+        <v>-6603.36</v>
+      </c>
+      <c r="M331" s="1">
+        <v>-22547.09</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>821</v>
+      </c>
+      <c r="B332" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>99.91968889</v>
+      </c>
+      <c r="D332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>-1445.6</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0</v>
+      </c>
+      <c r="J332">
+        <v>0.0</v>
+      </c>
+      <c r="K332" t="s">
+        <v>822</v>
+      </c>
+      <c r="L332" s="1">
+        <v>-1445.6</v>
+      </c>
+      <c r="M332" s="1">
+        <v>-2853.17</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>824</v>
+      </c>
+      <c r="B333" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>99.9755947</v>
+      </c>
+      <c r="D333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>-2440.53</v>
+      </c>
+      <c r="I333" s="1">
+        <v>0</v>
+      </c>
+      <c r="J333">
+        <v>0.0</v>
+      </c>
+      <c r="K333" t="s">
+        <v>825</v>
+      </c>
+      <c r="L333" s="1">
+        <v>-2440.53</v>
+      </c>
+      <c r="M333" s="1">
+        <v>-12649.36</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>827</v>
+      </c>
+      <c r="B334" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>99.99368483</v>
+      </c>
+      <c r="D334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>-1894.55</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0</v>
+      </c>
+      <c r="J334">
+        <v>0.0</v>
+      </c>
+      <c r="K334" t="s">
+        <v>828</v>
+      </c>
+      <c r="L334" s="1">
+        <v>-1894.55</v>
+      </c>
+      <c r="M334" s="1">
+        <v>-28732.43</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>827</v>
+      </c>
+      <c r="B335" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.00491933</v>
+      </c>
+      <c r="D335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>737.9</v>
+      </c>
+      <c r="I335" s="1">
+        <v>0</v>
+      </c>
+      <c r="J335">
+        <v>0.0</v>
+      </c>
+      <c r="K335" t="s">
+        <v>830</v>
+      </c>
+      <c r="L335" s="1">
+        <v>737.9</v>
+      </c>
+      <c r="M335" s="1">
+        <v>-1923.54</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>832</v>
+      </c>
+      <c r="B336" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>99.93583563</v>
+      </c>
+      <c r="D336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>-19249.31</v>
+      </c>
+      <c r="I336" s="1">
+        <v>0</v>
+      </c>
+      <c r="J336">
+        <v>0.0</v>
+      </c>
+      <c r="K336" t="s">
+        <v>833</v>
+      </c>
+      <c r="L336" s="1">
+        <v>-19249.31</v>
+      </c>
+      <c r="M336" s="1">
+        <v>-22772.44</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>835</v>
+      </c>
+      <c r="B337" s="1">
+        <v>45000000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>100.15796167</v>
+      </c>
+      <c r="D337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>71082.75</v>
+      </c>
+      <c r="I337" s="1">
+        <v>0</v>
+      </c>
+      <c r="J337">
+        <v>0.0</v>
+      </c>
+      <c r="K337" t="s">
+        <v>836</v>
+      </c>
+      <c r="L337" s="1">
+        <v>71082.75</v>
+      </c>
+      <c r="M337" s="1">
+        <v>86838.4</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>838</v>
+      </c>
+      <c r="B338" s="1">
+        <v>15500000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>100.40552065</v>
+      </c>
+      <c r="D338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>62855.7</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0</v>
+      </c>
+      <c r="J338">
+        <v>0.0</v>
+      </c>
+      <c r="K338" t="s">
+        <v>839</v>
+      </c>
+      <c r="L338" s="1">
+        <v>62855.7</v>
+      </c>
+      <c r="M338" s="1">
+        <v>64030.42</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>841</v>
+      </c>
+      <c r="B339" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>100.25638875</v>
+      </c>
+      <c r="D339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>10255.55</v>
+      </c>
+      <c r="I339" s="1">
+        <v>0</v>
+      </c>
+      <c r="J339">
+        <v>0.0</v>
+      </c>
+      <c r="K339">
+        <v>288.76</v>
+      </c>
+      <c r="L339" s="1">
+        <v>10255.55</v>
+      </c>
+      <c r="M339" s="1">
+        <v>10544.31</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>843</v>
+      </c>
+      <c r="B340" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>100.2590522</v>
+      </c>
+      <c r="D340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>25905.22</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0</v>
+      </c>
+      <c r="J340">
+        <v>0.0</v>
+      </c>
+      <c r="K340" t="s">
+        <v>844</v>
+      </c>
+      <c r="L340" s="1">
+        <v>25905.22</v>
+      </c>
+      <c r="M340" s="1">
+        <v>27685.76</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>846</v>
+      </c>
+      <c r="B341" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>100.2903316</v>
+      </c>
+      <c r="D341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>29033.16</v>
+      </c>
+      <c r="I341" s="1">
+        <v>0</v>
+      </c>
+      <c r="J341">
+        <v>0.0</v>
+      </c>
+      <c r="K341" t="s">
+        <v>847</v>
+      </c>
+      <c r="L341" s="1">
+        <v>29033.16</v>
+      </c>
+      <c r="M341" s="1">
+        <v>30843.64</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>849</v>
+      </c>
+      <c r="B342" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>100.22774273</v>
+      </c>
+      <c r="D342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>5010.34</v>
+      </c>
+      <c r="I342" s="1">
+        <v>0</v>
+      </c>
+      <c r="J342">
+        <v>0.0</v>
+      </c>
+      <c r="K342">
+        <v>-137.88</v>
+      </c>
+      <c r="L342" s="1">
+        <v>5010.34</v>
+      </c>
+      <c r="M342" s="1">
+        <v>4872.46</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>851</v>
+      </c>
+      <c r="B343" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>100.11852952</v>
+      </c>
+      <c r="D343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>29632.38</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0</v>
+      </c>
+      <c r="J343">
+        <v>0.0</v>
+      </c>
+      <c r="K343" t="s">
+        <v>852</v>
+      </c>
+      <c r="L343" s="1">
+        <v>29632.38</v>
+      </c>
+      <c r="M343" s="1">
+        <v>12340.39</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>851</v>
+      </c>
+      <c r="B344" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>100.1065271</v>
+      </c>
+      <c r="D344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>21305.42</v>
+      </c>
+      <c r="I344" s="1">
+        <v>0</v>
+      </c>
+      <c r="J344">
+        <v>0.0</v>
+      </c>
+      <c r="K344" t="s">
+        <v>854</v>
+      </c>
+      <c r="L344" s="1">
+        <v>21305.42</v>
+      </c>
+      <c r="M344" s="1">
+        <v>6801.0</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>856</v>
+      </c>
+      <c r="B345" s="1">
+        <v>6070000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100.14490741</v>
+      </c>
+      <c r="D345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>8795.88</v>
+      </c>
+      <c r="I345" s="1">
+        <v>0</v>
+      </c>
+      <c r="J345">
+        <v>0.0</v>
+      </c>
+      <c r="K345" t="s">
+        <v>857</v>
+      </c>
+      <c r="L345" s="1">
+        <v>8795.88</v>
+      </c>
+      <c r="M345" s="1">
+        <v>7350.51</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>859</v>
+      </c>
+      <c r="B346" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>99.9430584</v>
+      </c>
+      <c r="D346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-11388.32</v>
+      </c>
+      <c r="I346" s="1">
+        <v>0</v>
+      </c>
+      <c r="J346">
+        <v>0.0</v>
+      </c>
+      <c r="K346" t="s">
+        <v>860</v>
+      </c>
+      <c r="L346" s="1">
+        <v>-11388.32</v>
+      </c>
+      <c r="M346" s="1">
+        <v>-36906.25</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>862</v>
+      </c>
+      <c r="B347" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>100.0004604</v>
+      </c>
+      <c r="D347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>46.04</v>
+      </c>
+      <c r="I347" s="1">
+        <v>0</v>
+      </c>
+      <c r="J347">
+        <v>0.0</v>
+      </c>
+      <c r="K347" t="s">
+        <v>863</v>
+      </c>
+      <c r="L347" s="1">
+        <v>46.04</v>
+      </c>
+      <c r="M347" s="1">
+        <v>-6504.05</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>865</v>
+      </c>
+      <c r="B348" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>100.02477477</v>
+      </c>
+      <c r="D348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>7432.43</v>
+      </c>
+      <c r="I348" s="1">
+        <v>0</v>
+      </c>
+      <c r="J348">
+        <v>0.0</v>
+      </c>
+      <c r="K348" t="s">
+        <v>866</v>
+      </c>
+      <c r="L348" s="1">
+        <v>7432.43</v>
+      </c>
+      <c r="M348" s="1">
+        <v>-4208.2</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>868</v>
+      </c>
+      <c r="B349" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.0751189</v>
+      </c>
+      <c r="D349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>7511.89</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0</v>
+      </c>
+      <c r="J349">
+        <v>0.0</v>
+      </c>
+      <c r="K349" t="s">
+        <v>869</v>
+      </c>
+      <c r="L349" s="1">
+        <v>7511.89</v>
+      </c>
+      <c r="M349" s="1">
+        <v>1677.13</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>871</v>
+      </c>
+      <c r="B350" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>99.89816153</v>
+      </c>
+      <c r="D350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-15275.77</v>
+      </c>
+      <c r="I350" s="1">
+        <v>0</v>
+      </c>
+      <c r="J350">
+        <v>0.0</v>
+      </c>
+      <c r="K350" t="s">
+        <v>872</v>
+      </c>
+      <c r="L350" s="1">
+        <v>-15275.77</v>
+      </c>
+      <c r="M350" s="1">
+        <v>-27134.19</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>874</v>
+      </c>
+      <c r="B351" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>99.9754785</v>
+      </c>
+      <c r="D351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>-2452.15</v>
+      </c>
+      <c r="I351" s="1">
+        <v>0</v>
+      </c>
+      <c r="J351">
+        <v>0.0</v>
+      </c>
+      <c r="K351">
+        <v>-67.83</v>
+      </c>
+      <c r="L351" s="1">
+        <v>-2452.15</v>
+      </c>
+      <c r="M351" s="1">
+        <v>-2519.98</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>876</v>
+      </c>
+      <c r="B352" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>99.9687774</v>
+      </c>
+      <c r="D352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>-6244.52</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0</v>
+      </c>
+      <c r="J352">
+        <v>0.0</v>
+      </c>
+      <c r="K352" t="s">
+        <v>877</v>
+      </c>
+      <c r="L352" s="1">
+        <v>-6244.52</v>
+      </c>
+      <c r="M352" s="1">
+        <v>-7909.78</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>879</v>
+      </c>
+      <c r="B353" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>99.96457297</v>
+      </c>
+      <c r="D353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>-12399.46</v>
+      </c>
+      <c r="I353" s="1">
+        <v>0</v>
+      </c>
+      <c r="J353">
+        <v>0.0</v>
+      </c>
+      <c r="K353" t="s">
+        <v>880</v>
+      </c>
+      <c r="L353" s="1">
+        <v>-12399.46</v>
+      </c>
+      <c r="M353" s="1">
+        <v>-13638.63</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>882</v>
+      </c>
+      <c r="B354" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>100.00997403</v>
+      </c>
+      <c r="D354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>2992.21</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0</v>
+      </c>
+      <c r="J354">
+        <v>0.0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354" s="1">
+        <v>2992.21</v>
+      </c>
+      <c r="M354" s="1">
+        <v>2992.21</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>884</v>
+      </c>
+      <c r="B355" s="1">
+        <v>12200000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>99.99942607</v>
+      </c>
+      <c r="D355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-70.02</v>
+      </c>
+      <c r="I355" s="1">
+        <v>0</v>
+      </c>
+      <c r="J355">
+        <v>0.0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" s="1">
+        <v>-70.02</v>
+      </c>
+      <c r="M355" s="1">
+        <v>-70.02</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>886</v>
+      </c>
+      <c r="B356" s="1">
+        <v>4750000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>100.29237158</v>
+      </c>
+      <c r="D356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>13887.65</v>
+      </c>
+      <c r="I356" s="1">
+        <v>0</v>
+      </c>
+      <c r="J356">
+        <v>0.0</v>
+      </c>
+      <c r="K356">
+        <v>592.66</v>
+      </c>
+      <c r="L356" s="1">
+        <v>13887.65</v>
+      </c>
+      <c r="M356" s="1">
+        <v>14480.31</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>888</v>
+      </c>
+      <c r="B357" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100.288052</v>
+      </c>
+      <c r="D357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>5761.04</v>
+      </c>
+      <c r="I357" s="1">
+        <v>0</v>
+      </c>
+      <c r="J357">
+        <v>0.0</v>
+      </c>
+      <c r="K357">
+        <v>206.21</v>
+      </c>
+      <c r="L357" s="1">
+        <v>5761.04</v>
+      </c>
+      <c r="M357" s="1">
+        <v>5967.25</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>888</v>
+      </c>
+      <c r="B358" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>100.25050747</v>
+      </c>
+      <c r="D358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>18788.06</v>
+      </c>
+      <c r="I358" s="1">
+        <v>0</v>
+      </c>
+      <c r="J358">
+        <v>0.0</v>
+      </c>
+      <c r="K358">
+        <v>818.32</v>
+      </c>
+      <c r="L358" s="1">
+        <v>18788.06</v>
+      </c>
+      <c r="M358" s="1">
+        <v>19606.38</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>891</v>
+      </c>
+      <c r="B359" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>100.40643171</v>
+      </c>
+      <c r="D359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>28450.22</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0</v>
+      </c>
+      <c r="J359">
+        <v>0.0</v>
+      </c>
+      <c r="K359">
+        <v>536.16</v>
+      </c>
+      <c r="L359" s="1">
+        <v>28450.22</v>
+      </c>
+      <c r="M359" s="1">
+        <v>28986.38</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>893</v>
+      </c>
+      <c r="B360" s="1">
+        <v>1950000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>100.32761795</v>
+      </c>
+      <c r="D360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>6388.55</v>
+      </c>
+      <c r="I360" s="1">
+        <v>0</v>
+      </c>
+      <c r="J360">
+        <v>0.0</v>
+      </c>
+      <c r="K360">
+        <v>337.57</v>
+      </c>
+      <c r="L360" s="1">
+        <v>6388.55</v>
+      </c>
+      <c r="M360" s="1">
+        <v>6726.12</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>895</v>
+      </c>
+      <c r="B361" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>100.25059603</v>
+      </c>
+      <c r="D361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>7828.62</v>
+      </c>
+      <c r="I361" s="1">
+        <v>0</v>
+      </c>
+      <c r="J361">
+        <v>0.0</v>
+      </c>
+      <c r="K361">
+        <v>537.81</v>
+      </c>
+      <c r="L361" s="1">
+        <v>7828.62</v>
+      </c>
+      <c r="M361" s="1">
+        <v>8366.43</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>897</v>
+      </c>
+      <c r="B362" s="1">
+        <v>2609000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100.30234036</v>
+      </c>
+      <c r="D362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>7888.06</v>
+      </c>
+      <c r="I362" s="1">
+        <v>0</v>
+      </c>
+      <c r="J362">
+        <v>0.0</v>
+      </c>
+      <c r="K362">
+        <v>455.97</v>
+      </c>
+      <c r="L362" s="1">
+        <v>7888.06</v>
+      </c>
+      <c r="M362" s="1">
+        <v>8344.03</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>899</v>
+      </c>
+      <c r="B363" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>100.231141</v>
+      </c>
+      <c r="D363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>11557.05</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0</v>
+      </c>
+      <c r="J363">
+        <v>0.0</v>
+      </c>
+      <c r="K363">
+        <v>983.86</v>
+      </c>
+      <c r="L363" s="1">
+        <v>11557.05</v>
+      </c>
+      <c r="M363" s="1">
+        <v>12540.91</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>901</v>
+      </c>
+      <c r="B364" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>100.293855</v>
+      </c>
+      <c r="D364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>44078.25</v>
+      </c>
+      <c r="I364" s="1">
+        <v>0</v>
+      </c>
+      <c r="J364">
+        <v>0.0</v>
+      </c>
+      <c r="K364" t="s">
+        <v>902</v>
+      </c>
+      <c r="L364" s="1">
+        <v>44078.25</v>
+      </c>
+      <c r="M364" s="1">
+        <v>47668.58</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>904</v>
+      </c>
+      <c r="B365" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>100.3592224</v>
+      </c>
+      <c r="D365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>17961.12</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0</v>
+      </c>
+      <c r="J365">
+        <v>0.0</v>
+      </c>
+      <c r="K365">
+        <v>736.54</v>
+      </c>
+      <c r="L365" s="1">
+        <v>17961.12</v>
+      </c>
+      <c r="M365" s="1">
+        <v>18697.66</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>906</v>
+      </c>
+      <c r="B366" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>100.27256275</v>
+      </c>
+      <c r="D366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>10902.51</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0</v>
+      </c>
+      <c r="J366">
+        <v>0.0</v>
+      </c>
+      <c r="K366">
+        <v>699.08</v>
+      </c>
+      <c r="L366" s="1">
+        <v>10902.51</v>
+      </c>
+      <c r="M366" s="1">
+        <v>11601.59</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>908</v>
+      </c>
+      <c r="B367" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>99.89170755</v>
+      </c>
+      <c r="D367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-5739.5</v>
+      </c>
+      <c r="I367" s="1">
+        <v>0</v>
+      </c>
+      <c r="J367">
+        <v>0.0</v>
+      </c>
+      <c r="K367" t="s">
+        <v>909</v>
+      </c>
+      <c r="L367" s="1">
+        <v>-5739.5</v>
+      </c>
+      <c r="M367" s="1">
+        <v>-10165.11</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>911</v>
+      </c>
+      <c r="B368" s="1">
+        <v>5850000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>99.96257162</v>
+      </c>
+      <c r="D368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>-2189.56</v>
+      </c>
+      <c r="I368" s="1">
+        <v>0</v>
+      </c>
+      <c r="J368">
+        <v>0.0</v>
+      </c>
+      <c r="K368" t="s">
+        <v>912</v>
+      </c>
+      <c r="L368" s="1">
+        <v>-2189.56</v>
+      </c>
+      <c r="M368" s="1">
+        <v>-8559.52</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>914</v>
+      </c>
+      <c r="B369" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>100.00448993</v>
+      </c>
+      <c r="D369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>673.49</v>
+      </c>
+      <c r="I369" s="1">
+        <v>0</v>
+      </c>
+      <c r="J369">
+        <v>0.0</v>
+      </c>
+      <c r="K369" t="s">
+        <v>915</v>
+      </c>
+      <c r="L369" s="1">
+        <v>673.49</v>
+      </c>
+      <c r="M369" s="1">
+        <v>-1275.36</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>917</v>
+      </c>
+      <c r="B370" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>99.9556526</v>
+      </c>
+      <c r="D370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>-6652.11</v>
+      </c>
+      <c r="I370" s="1">
+        <v>0</v>
+      </c>
+      <c r="J370">
+        <v>0.0</v>
+      </c>
+      <c r="K370" t="s">
+        <v>918</v>
+      </c>
+      <c r="L370" s="1">
+        <v>-6652.11</v>
+      </c>
+      <c r="M370" s="1">
+        <v>-11478.41</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>920</v>
+      </c>
+      <c r="B371" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>100.3670951</v>
+      </c>
+      <c r="D371" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>36709.51</v>
+      </c>
+      <c r="I371" s="1">
+        <v>0</v>
+      </c>
+      <c r="J371">
+        <v>0.0</v>
+      </c>
+      <c r="K371">
+        <v>690.63</v>
+      </c>
+      <c r="L371" s="1">
+        <v>36709.51</v>
+      </c>
+      <c r="M371" s="1">
+        <v>37400.14</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>920</v>
+      </c>
+      <c r="B372" s="1">
+        <v>22000000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>100.39881705</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>87739.75</v>
+      </c>
+      <c r="I372" s="1">
+        <v>0</v>
+      </c>
+      <c r="J372">
+        <v>0.0</v>
+      </c>
+      <c r="K372" t="s">
+        <v>922</v>
+      </c>
+      <c r="L372" s="1">
+        <v>87739.75</v>
+      </c>
+      <c r="M372" s="1">
+        <v>89390.67</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>924</v>
+      </c>
+      <c r="B373" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>100.2842242</v>
+      </c>
+      <c r="D373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>14211.21</v>
+      </c>
+      <c r="I373" s="1">
+        <v>0</v>
+      </c>
+      <c r="J373">
+        <v>0.0</v>
+      </c>
+      <c r="K373">
+        <v>737.67</v>
+      </c>
+      <c r="L373" s="1">
+        <v>14211.21</v>
+      </c>
+      <c r="M373" s="1">
+        <v>14948.88</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>924</v>
+      </c>
+      <c r="B374" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>100.41537217</v>
+      </c>
+      <c r="D374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>19107.12</v>
+      </c>
+      <c r="I374" s="1">
+        <v>0</v>
+      </c>
+      <c r="J374">
+        <v>0.0</v>
+      </c>
+      <c r="K374">
+        <v>427.93</v>
+      </c>
+      <c r="L374" s="1">
+        <v>19107.12</v>
+      </c>
+      <c r="M374" s="1">
+        <v>19535.05</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>927</v>
+      </c>
+      <c r="B375" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>100.05260694</v>
+      </c>
+      <c r="D375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>4471.59</v>
+      </c>
+      <c r="I375" s="1">
+        <v>0</v>
+      </c>
+      <c r="J375">
+        <v>0.0</v>
+      </c>
+      <c r="K375" t="s">
+        <v>928</v>
+      </c>
+      <c r="L375" s="1">
+        <v>4471.59</v>
+      </c>
+      <c r="M375" s="1">
+        <v>5670.57</v>
+      </c>
+      <c r="N375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>930</v>
+      </c>
+      <c r="B376" s="1">
         <v>8000000.0</v>
       </c>
-      <c r="D244" s="1">
-[...17 lines deleted...]
-      <c r="J244" s="1">
+      <c r="C376" s="1">
+        <v>100.30893025</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>24714.42</v>
+      </c>
+      <c r="I376" s="1">
         <v>0</v>
       </c>
-      <c r="K244">
-[...25 lines deleted...]
-      <c r="C245" s="1">
+      <c r="J376">
+        <v>0.0</v>
+      </c>
+      <c r="K376">
+        <v>766.56</v>
+      </c>
+      <c r="L376" s="1">
+        <v>24714.42</v>
+      </c>
+      <c r="M376" s="1">
+        <v>25480.98</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>932</v>
+      </c>
+      <c r="B377" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>100.05184148</v>
+      </c>
+      <c r="D377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>2799.44</v>
+      </c>
+      <c r="I377" s="1">
+        <v>0</v>
+      </c>
+      <c r="J377">
+        <v>0.0</v>
+      </c>
+      <c r="K377">
+        <v>655.84</v>
+      </c>
+      <c r="L377" s="1">
+        <v>2799.44</v>
+      </c>
+      <c r="M377" s="1">
+        <v>3455.28</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>934</v>
+      </c>
+      <c r="B378" s="1">
+        <v>6377000.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>100.39926454</v>
+      </c>
+      <c r="D378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>25461.1</v>
+      </c>
+      <c r="I378" s="1">
+        <v>0</v>
+      </c>
+      <c r="J378">
+        <v>0.0</v>
+      </c>
+      <c r="K378">
+        <v>481.64</v>
+      </c>
+      <c r="L378" s="1">
+        <v>25461.1</v>
+      </c>
+      <c r="M378" s="1">
+        <v>25942.74</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>936</v>
+      </c>
+      <c r="B379" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>100.40642767</v>
+      </c>
+      <c r="D379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>24385.66</v>
+      </c>
+      <c r="I379" s="1">
+        <v>0</v>
+      </c>
+      <c r="J379">
+        <v>0.0</v>
+      </c>
+      <c r="K379">
+        <v>514.79</v>
+      </c>
+      <c r="L379" s="1">
+        <v>24385.66</v>
+      </c>
+      <c r="M379" s="1">
+        <v>24900.45</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>938</v>
+      </c>
+      <c r="B380" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>100.22908678</v>
+      </c>
+      <c r="D380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>91634.71</v>
+      </c>
+      <c r="I380" s="1">
+        <v>0</v>
+      </c>
+      <c r="J380">
+        <v>0.0</v>
+      </c>
+      <c r="K380" t="s">
+        <v>939</v>
+      </c>
+      <c r="L380" s="1">
+        <v>91634.71</v>
+      </c>
+      <c r="M380" s="1">
+        <v>97224.05</v>
+      </c>
+      <c r="N380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>941</v>
+      </c>
+      <c r="B381" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>100.27701246</v>
+      </c>
+      <c r="D381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>16897.76</v>
+      </c>
+      <c r="I381" s="1">
+        <v>0</v>
+      </c>
+      <c r="J381">
+        <v>0.0</v>
+      </c>
+      <c r="K381" t="s">
+        <v>942</v>
+      </c>
+      <c r="L381" s="1">
+        <v>16897.76</v>
+      </c>
+      <c r="M381" s="1">
+        <v>18121.45</v>
+      </c>
+      <c r="N381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>944</v>
+      </c>
+      <c r="B382" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C382" s="1">
+        <v>100.17968667</v>
+      </c>
+      <c r="D382" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>26953.0</v>
+      </c>
+      <c r="I382" s="1">
+        <v>0</v>
+      </c>
+      <c r="J382">
+        <v>0.0</v>
+      </c>
+      <c r="K382" t="s">
+        <v>945</v>
+      </c>
+      <c r="L382" s="1">
+        <v>26953.0</v>
+      </c>
+      <c r="M382" s="1">
+        <v>29747.4</v>
+      </c>
+      <c r="N382" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>947</v>
+      </c>
+      <c r="B383" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="C383" s="1">
+        <v>100.35845762</v>
+      </c>
+      <c r="D383" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E383" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383">
+        <v>1.0</v>
+      </c>
+      <c r="G383" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>23765.74</v>
+      </c>
+      <c r="I383" s="1">
+        <v>0</v>
+      </c>
+      <c r="J383">
+        <v>0.0</v>
+      </c>
+      <c r="K383">
+        <v>961.37</v>
+      </c>
+      <c r="L383" s="1">
+        <v>23765.74</v>
+      </c>
+      <c r="M383" s="1">
+        <v>24727.11</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O383">
+        <v>1</v>
+      </c>
+      <c r="Z383" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>947</v>
+      </c>
+      <c r="B384" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="C384" s="1">
+        <v>100.28783698</v>
+      </c>
+      <c r="D384" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E384" t="s">
+        <v>8</v>
+      </c>
+      <c r="F384">
+        <v>1.0</v>
+      </c>
+      <c r="G384" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>15255.36</v>
+      </c>
+      <c r="I384" s="1">
+        <v>0</v>
+      </c>
+      <c r="J384">
+        <v>0.0</v>
+      </c>
+      <c r="K384">
+        <v>873.28</v>
+      </c>
+      <c r="L384" s="1">
+        <v>15255.36</v>
+      </c>
+      <c r="M384" s="1">
+        <v>16128.64</v>
+      </c>
+      <c r="N384" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O384">
+        <v>1</v>
+      </c>
+      <c r="Z384" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>950</v>
+      </c>
+      <c r="B385" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C385" s="1">
+        <v>100.44714021</v>
+      </c>
+      <c r="D385" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E385" t="s">
+        <v>8</v>
+      </c>
+      <c r="F385">
+        <v>1.0</v>
+      </c>
+      <c r="G385" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>21015.59</v>
+      </c>
+      <c r="I385" s="1">
+        <v>0</v>
+      </c>
+      <c r="J385">
+        <v>0.0</v>
+      </c>
+      <c r="K385">
+        <v>599.44</v>
+      </c>
+      <c r="L385" s="1">
+        <v>21015.59</v>
+      </c>
+      <c r="M385" s="1">
+        <v>21615.03</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O385">
+        <v>1</v>
+      </c>
+      <c r="Z385" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>950</v>
+      </c>
+      <c r="B386" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C386" s="1">
+        <v>100.27739783</v>
+      </c>
+      <c r="D386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E386" t="s">
+        <v>8</v>
+      </c>
+      <c r="F386">
+        <v>1.0</v>
+      </c>
+      <c r="G386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>16643.87</v>
+      </c>
+      <c r="I386" s="1">
+        <v>0</v>
+      </c>
+      <c r="J386">
+        <v>0.0</v>
+      </c>
+      <c r="K386" t="s">
+        <v>952</v>
+      </c>
+      <c r="L386" s="1">
+        <v>16643.87</v>
+      </c>
+      <c r="M386" s="1">
+        <v>17795.84</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O386">
+        <v>1</v>
+      </c>
+      <c r="Z386" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>950</v>
+      </c>
+      <c r="B387" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="C387" s="1">
+        <v>100.44221841</v>
+      </c>
+      <c r="D387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387">
+        <v>1.0</v>
+      </c>
+      <c r="G387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>36261.91</v>
+      </c>
+      <c r="I387" s="1">
+        <v>0</v>
+      </c>
+      <c r="J387">
+        <v>0.0</v>
+      </c>
+      <c r="K387" t="s">
+        <v>954</v>
+      </c>
+      <c r="L387" s="1">
+        <v>36261.91</v>
+      </c>
+      <c r="M387" s="1">
+        <v>37263.9</v>
+      </c>
+      <c r="N387" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O387">
+        <v>1</v>
+      </c>
+      <c r="Z387" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>956</v>
+      </c>
+      <c r="B388" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C388" s="1">
+        <v>100.06526384</v>
+      </c>
+      <c r="D388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E388" t="s">
+        <v>8</v>
+      </c>
+      <c r="F388">
+        <v>1.0</v>
+      </c>
+      <c r="G388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>8157.98</v>
+      </c>
+      <c r="I388" s="1">
+        <v>0</v>
+      </c>
+      <c r="J388">
+        <v>0.0</v>
+      </c>
+      <c r="K388" t="s">
+        <v>957</v>
+      </c>
+      <c r="L388" s="1">
+        <v>8157.98</v>
+      </c>
+      <c r="M388" s="1">
+        <v>468.07</v>
+      </c>
+      <c r="N388" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O388">
+        <v>1</v>
+      </c>
+      <c r="Z388" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>959</v>
+      </c>
+      <c r="B389" s="1">
+        <v>10100000.0</v>
+      </c>
+      <c r="C389" s="1">
+        <v>100.17493901</v>
+      </c>
+      <c r="D389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E389" t="s">
+        <v>8</v>
+      </c>
+      <c r="F389">
+        <v>1.0</v>
+      </c>
+      <c r="G389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>17668.84</v>
+      </c>
+      <c r="I389" s="1">
+        <v>0</v>
+      </c>
+      <c r="J389">
+        <v>0.0</v>
+      </c>
+      <c r="K389" t="s">
+        <v>960</v>
+      </c>
+      <c r="L389" s="1">
+        <v>17668.84</v>
+      </c>
+      <c r="M389" s="1">
+        <v>14418.94</v>
+      </c>
+      <c r="N389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O389">
+        <v>1</v>
+      </c>
+      <c r="Z389" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>962</v>
+      </c>
+      <c r="B390" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C390" s="1">
+        <v>100.14185468</v>
+      </c>
+      <c r="D390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E390" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390">
+        <v>1.0</v>
+      </c>
+      <c r="G390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>35463.67</v>
+      </c>
+      <c r="I390" s="1">
+        <v>0</v>
+      </c>
+      <c r="J390">
+        <v>0.0</v>
+      </c>
+      <c r="K390" t="s">
+        <v>963</v>
+      </c>
+      <c r="L390" s="1">
+        <v>35463.67</v>
+      </c>
+      <c r="M390" s="1">
+        <v>20393.09</v>
+      </c>
+      <c r="N390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O390">
+        <v>1</v>
+      </c>
+      <c r="Z390" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>965</v>
+      </c>
+      <c r="B391" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C391" s="1">
+        <v>100.09286376</v>
+      </c>
+      <c r="D391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E391" t="s">
+        <v>8</v>
+      </c>
+      <c r="F391">
+        <v>1.0</v>
+      </c>
+      <c r="G391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>23215.94</v>
+      </c>
+      <c r="I391" s="1">
+        <v>0</v>
+      </c>
+      <c r="J391">
+        <v>0.0</v>
+      </c>
+      <c r="K391" t="s">
+        <v>966</v>
+      </c>
+      <c r="L391" s="1">
+        <v>23215.94</v>
+      </c>
+      <c r="M391" s="1">
+        <v>8512.5</v>
+      </c>
+      <c r="N391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O391">
+        <v>1</v>
+      </c>
+      <c r="Z391" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>968</v>
+      </c>
+      <c r="B392" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C392" s="1">
+        <v>100.03847929</v>
+      </c>
+      <c r="D392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E392" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392">
+        <v>1.0</v>
+      </c>
+      <c r="G392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>2693.55</v>
+      </c>
+      <c r="I392" s="1">
+        <v>0</v>
+      </c>
+      <c r="J392">
+        <v>0.0</v>
+      </c>
+      <c r="K392" t="s">
+        <v>969</v>
+      </c>
+      <c r="L392" s="1">
+        <v>2693.55</v>
+      </c>
+      <c r="M392" s="1">
+        <v>-1361.73</v>
+      </c>
+      <c r="N392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O392">
+        <v>1</v>
+      </c>
+      <c r="Z392" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>971</v>
+      </c>
+      <c r="B393" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C393" s="1">
+        <v>100.21867395</v>
+      </c>
+      <c r="D393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E393" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393">
+        <v>1.0</v>
+      </c>
+      <c r="G393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>87469.58</v>
+      </c>
+      <c r="I393" s="1">
+        <v>0</v>
+      </c>
+      <c r="J393">
+        <v>0.0</v>
+      </c>
+      <c r="K393" t="s">
+        <v>972</v>
+      </c>
+      <c r="L393" s="1">
+        <v>87469.58</v>
+      </c>
+      <c r="M393" s="1">
+        <v>94709.3</v>
+      </c>
+      <c r="N393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O393">
+        <v>1</v>
+      </c>
+      <c r="Z393" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>974</v>
+      </c>
+      <c r="B394" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C394" s="1">
+        <v>100.1314028</v>
+      </c>
+      <c r="D394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E394" t="s">
+        <v>8</v>
+      </c>
+      <c r="F394">
+        <v>1.0</v>
+      </c>
+      <c r="G394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>32850.7</v>
+      </c>
+      <c r="I394" s="1">
+        <v>0</v>
+      </c>
+      <c r="J394">
+        <v>0.0</v>
+      </c>
+      <c r="K394" t="s">
+        <v>975</v>
+      </c>
+      <c r="L394" s="1">
+        <v>32850.7</v>
+      </c>
+      <c r="M394" s="1">
+        <v>36553.17</v>
+      </c>
+      <c r="N394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O394">
+        <v>1</v>
+      </c>
+      <c r="Z394" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>977</v>
+      </c>
+      <c r="B395" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="C395" s="1">
+        <v>100.35648274</v>
+      </c>
+      <c r="D395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E395" t="s">
+        <v>8</v>
+      </c>
+      <c r="F395">
+        <v>1.0</v>
+      </c>
+      <c r="G395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>28504.36</v>
+      </c>
+      <c r="I395" s="1">
+        <v>0</v>
+      </c>
+      <c r="J395">
+        <v>0.0</v>
+      </c>
+      <c r="K395">
+        <v>682.16</v>
+      </c>
+      <c r="L395" s="1">
+        <v>28504.36</v>
+      </c>
+      <c r="M395" s="1">
+        <v>29186.52</v>
+      </c>
+      <c r="N395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O395">
+        <v>1</v>
+      </c>
+      <c r="Z395" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>979</v>
+      </c>
+      <c r="B396" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C396" s="1">
+        <v>100.37627103</v>
+      </c>
+      <c r="D396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E396" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396">
+        <v>1.0</v>
+      </c>
+      <c r="G396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>10911.86</v>
+      </c>
+      <c r="I396" s="1">
+        <v>0</v>
+      </c>
+      <c r="J396">
+        <v>0.0</v>
+      </c>
+      <c r="K396">
+        <v>220.02</v>
+      </c>
+      <c r="L396" s="1">
+        <v>10911.86</v>
+      </c>
+      <c r="M396" s="1">
+        <v>11131.88</v>
+      </c>
+      <c r="N396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O396">
+        <v>1</v>
+      </c>
+      <c r="Z396" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>981</v>
+      </c>
+      <c r="B397" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D245" s="1">
-[...17 lines deleted...]
-      <c r="J245" s="1">
+      <c r="C397" s="1">
+        <v>100.00897915</v>
+      </c>
+      <c r="D397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E397" t="s">
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>1.0</v>
+      </c>
+      <c r="G397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>1795.83</v>
+      </c>
+      <c r="I397" s="1">
         <v>0</v>
       </c>
-      <c r="K245">
-[...25 lines deleted...]
-      <c r="C246" s="1">
+      <c r="J397">
+        <v>0.0</v>
+      </c>
+      <c r="K397" t="s">
+        <v>982</v>
+      </c>
+      <c r="L397" s="1">
+        <v>1795.83</v>
+      </c>
+      <c r="M397" s="1">
+        <v>-474.69</v>
+      </c>
+      <c r="N397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O397">
+        <v>1</v>
+      </c>
+      <c r="Z397" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>984</v>
+      </c>
+      <c r="B398" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="C398" s="1">
+        <v>99.97991124</v>
+      </c>
+      <c r="D398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E398" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398">
+        <v>1.0</v>
+      </c>
+      <c r="G398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>-3716.42</v>
+      </c>
+      <c r="I398" s="1">
+        <v>0</v>
+      </c>
+      <c r="J398">
+        <v>0.0</v>
+      </c>
+      <c r="K398" t="s">
+        <v>985</v>
+      </c>
+      <c r="L398" s="1">
+        <v>-3716.42</v>
+      </c>
+      <c r="M398" s="1">
+        <v>-17718.84</v>
+      </c>
+      <c r="N398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O398">
+        <v>1</v>
+      </c>
+      <c r="Z398" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="A399" t="s">
+        <v>987</v>
+      </c>
+      <c r="B399" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C399" s="1">
+        <v>100.01135217</v>
+      </c>
+      <c r="D399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E399" t="s">
+        <v>8</v>
+      </c>
+      <c r="F399">
+        <v>1.0</v>
+      </c>
+      <c r="G399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>3405.65</v>
+      </c>
+      <c r="I399" s="1">
+        <v>0</v>
+      </c>
+      <c r="J399">
+        <v>0.0</v>
+      </c>
+      <c r="K399" t="s">
+        <v>988</v>
+      </c>
+      <c r="L399" s="1">
+        <v>3405.65</v>
+      </c>
+      <c r="M399" s="1">
+        <v>-854.92</v>
+      </c>
+      <c r="N399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O399">
+        <v>1</v>
+      </c>
+      <c r="Z399" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="A400" t="s">
+        <v>990</v>
+      </c>
+      <c r="B400" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C400" s="1">
+        <v>100.00949867</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E400" t="s">
+        <v>8</v>
+      </c>
+      <c r="F400">
+        <v>1.0</v>
+      </c>
+      <c r="G400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>2849.6</v>
+      </c>
+      <c r="I400" s="1">
+        <v>0</v>
+      </c>
+      <c r="J400">
+        <v>0.0</v>
+      </c>
+      <c r="K400" t="s">
+        <v>991</v>
+      </c>
+      <c r="L400" s="1">
+        <v>2849.6</v>
+      </c>
+      <c r="M400" s="1">
+        <v>-430.09</v>
+      </c>
+      <c r="N400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O400">
+        <v>1</v>
+      </c>
+      <c r="Z400" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="A401" t="s">
+        <v>993</v>
+      </c>
+      <c r="B401" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C401" s="1">
+        <v>100.01115458</v>
+      </c>
+      <c r="D401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E401" t="s">
+        <v>8</v>
+      </c>
+      <c r="F401">
+        <v>1.0</v>
+      </c>
+      <c r="G401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>1338.55</v>
+      </c>
+      <c r="I401" s="1">
+        <v>0</v>
+      </c>
+      <c r="J401">
+        <v>0.0</v>
+      </c>
+      <c r="K401" t="s">
+        <v>994</v>
+      </c>
+      <c r="L401" s="1">
+        <v>1338.55</v>
+      </c>
+      <c r="M401" s="1">
+        <v>-165.52</v>
+      </c>
+      <c r="N401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O401">
+        <v>1</v>
+      </c>
+      <c r="Z401" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26">
+      <c r="A402" t="s">
+        <v>996</v>
+      </c>
+      <c r="B402" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C402" s="1">
+        <v>99.86299314</v>
+      </c>
+      <c r="D402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E402" t="s">
+        <v>8</v>
+      </c>
+      <c r="F402">
+        <v>1.0</v>
+      </c>
+      <c r="G402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>-9590.48</v>
+      </c>
+      <c r="I402" s="1">
+        <v>0</v>
+      </c>
+      <c r="J402">
+        <v>0.0</v>
+      </c>
+      <c r="K402" t="s">
+        <v>997</v>
+      </c>
+      <c r="L402" s="1">
+        <v>-9590.48</v>
+      </c>
+      <c r="M402" s="1">
+        <v>-11189.77</v>
+      </c>
+      <c r="N402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O402">
+        <v>1</v>
+      </c>
+      <c r="Z402" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="403" spans="1:26">
+      <c r="A403" t="s">
+        <v>999</v>
+      </c>
+      <c r="B403" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C403" s="1">
+        <v>100.29907772</v>
+      </c>
+      <c r="D403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E403" t="s">
+        <v>8</v>
+      </c>
+      <c r="F403">
+        <v>1.0</v>
+      </c>
+      <c r="G403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>74769.43</v>
+      </c>
+      <c r="I403" s="1">
+        <v>0</v>
+      </c>
+      <c r="J403">
+        <v>0.0</v>
+      </c>
+      <c r="K403" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L403" s="1">
+        <v>74769.43</v>
+      </c>
+      <c r="M403" s="1">
+        <v>78517.41</v>
+      </c>
+      <c r="N403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O403">
+        <v>1</v>
+      </c>
+      <c r="Z403" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="404" spans="1:26">
+      <c r="A404" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B404" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C404" s="1">
+        <v>100.0084715</v>
+      </c>
+      <c r="D404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E404" t="s">
+        <v>8</v>
+      </c>
+      <c r="F404">
+        <v>1.0</v>
+      </c>
+      <c r="G404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H404" s="1">
+        <v>1186.01</v>
+      </c>
+      <c r="I404" s="1">
+        <v>0</v>
+      </c>
+      <c r="J404">
+        <v>0.0</v>
+      </c>
+      <c r="K404" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L404" s="1">
+        <v>1186.01</v>
+      </c>
+      <c r="M404" s="1">
+        <v>-383.32</v>
+      </c>
+      <c r="N404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O404">
+        <v>1</v>
+      </c>
+      <c r="Z404" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="405" spans="1:26">
+      <c r="A405" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B405" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C405" s="1">
+        <v>99.97627973</v>
+      </c>
+      <c r="D405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E405" t="s">
+        <v>8</v>
+      </c>
+      <c r="F405">
+        <v>1.0</v>
+      </c>
+      <c r="G405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H405" s="1">
+        <v>-3558.04</v>
+      </c>
+      <c r="I405" s="1">
+        <v>0</v>
+      </c>
+      <c r="J405">
+        <v>0.0</v>
+      </c>
+      <c r="K405" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L405" s="1">
+        <v>-3558.04</v>
+      </c>
+      <c r="M405" s="1">
+        <v>-17149.31</v>
+      </c>
+      <c r="N405" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O405">
+        <v>1</v>
+      </c>
+      <c r="Z405" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="406" spans="1:26">
+      <c r="A406" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B406" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C406" s="1">
+        <v>99.99915407</v>
+      </c>
+      <c r="D406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E406" t="s">
+        <v>8</v>
+      </c>
+      <c r="F406">
+        <v>1.0</v>
+      </c>
+      <c r="G406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H406" s="1">
+        <v>-126.89</v>
+      </c>
+      <c r="I406" s="1">
+        <v>0</v>
+      </c>
+      <c r="J406">
+        <v>0.0</v>
+      </c>
+      <c r="K406" t="s">
+        <v>1008</v>
+      </c>
+      <c r="L406" s="1">
+        <v>-126.89</v>
+      </c>
+      <c r="M406" s="1">
+        <v>-10546.29</v>
+      </c>
+      <c r="N406" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O406">
+        <v>1</v>
+      </c>
+      <c r="Z406" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="407" spans="1:26">
+      <c r="A407" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B407" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C407" s="1">
+        <v>100.02058547</v>
+      </c>
+      <c r="D407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E407" t="s">
+        <v>8</v>
+      </c>
+      <c r="F407">
+        <v>1.0</v>
+      </c>
+      <c r="G407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H407" s="1">
+        <v>6175.64</v>
+      </c>
+      <c r="I407" s="1">
+        <v>0</v>
+      </c>
+      <c r="J407">
+        <v>0.0</v>
+      </c>
+      <c r="K407" t="s">
+        <v>1011</v>
+      </c>
+      <c r="L407" s="1">
+        <v>6175.64</v>
+      </c>
+      <c r="M407" s="1">
+        <v>-17128.29</v>
+      </c>
+      <c r="N407" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O407">
+        <v>1</v>
+      </c>
+      <c r="Z407" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="408" spans="1:26">
+      <c r="A408" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B408" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C408" s="1">
+        <v>100.01545576</v>
+      </c>
+      <c r="D408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E408" t="s">
+        <v>8</v>
+      </c>
+      <c r="F408">
+        <v>1.0</v>
+      </c>
+      <c r="G408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H408" s="1">
+        <v>3863.94</v>
+      </c>
+      <c r="I408" s="1">
+        <v>0</v>
+      </c>
+      <c r="J408">
+        <v>0.0</v>
+      </c>
+      <c r="K408" t="s">
+        <v>1013</v>
+      </c>
+      <c r="L408" s="1">
+        <v>3863.94</v>
+      </c>
+      <c r="M408" s="1">
+        <v>-15221.98</v>
+      </c>
+      <c r="N408" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O408">
+        <v>1</v>
+      </c>
+      <c r="Z408" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="409" spans="1:26">
+      <c r="A409" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B409" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C409" s="1">
+        <v>100.0063991</v>
+      </c>
+      <c r="D409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E409" t="s">
+        <v>8</v>
+      </c>
+      <c r="F409">
+        <v>1.0</v>
+      </c>
+      <c r="G409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H409" s="1">
+        <v>1279.82</v>
+      </c>
+      <c r="I409" s="1">
+        <v>0</v>
+      </c>
+      <c r="J409">
+        <v>0.0</v>
+      </c>
+      <c r="K409" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L409" s="1">
+        <v>1279.82</v>
+      </c>
+      <c r="M409" s="1">
+        <v>-10836.02</v>
+      </c>
+      <c r="N409" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O409">
+        <v>1</v>
+      </c>
+      <c r="Z409" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="410" spans="1:26">
+      <c r="A410" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B410" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D246" s="1">
-[...17 lines deleted...]
-      <c r="J246" s="1">
+      <c r="C410" s="1">
+        <v>100.0344028</v>
+      </c>
+      <c r="D410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E410" t="s">
+        <v>8</v>
+      </c>
+      <c r="F410">
+        <v>1.0</v>
+      </c>
+      <c r="G410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H410" s="1">
+        <v>3440.28</v>
+      </c>
+      <c r="I410" s="1">
         <v>0</v>
       </c>
-      <c r="K246">
-[...46 lines deleted...]
-      <c r="J247" s="1">
+      <c r="J410">
+        <v>0.0</v>
+      </c>
+      <c r="K410" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L410" s="1">
+        <v>3440.28</v>
+      </c>
+      <c r="M410" s="1">
+        <v>-3033.4</v>
+      </c>
+      <c r="N410" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O410">
+        <v>1</v>
+      </c>
+      <c r="Z410" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="411" spans="1:26">
+      <c r="A411" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B411" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C411" s="1">
+        <v>100.02706445</v>
+      </c>
+      <c r="D411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E411" t="s">
+        <v>8</v>
+      </c>
+      <c r="F411">
+        <v>1.0</v>
+      </c>
+      <c r="G411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H411" s="1">
+        <v>5412.89</v>
+      </c>
+      <c r="I411" s="1">
         <v>0</v>
       </c>
-      <c r="K247">
-[...25 lines deleted...]
-      <c r="C248" s="1">
+      <c r="J411">
+        <v>0.0</v>
+      </c>
+      <c r="K411" t="s">
+        <v>1021</v>
+      </c>
+      <c r="L411" s="1">
+        <v>5412.89</v>
+      </c>
+      <c r="M411" s="1">
+        <v>-8942.66</v>
+      </c>
+      <c r="N411" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O411">
+        <v>1</v>
+      </c>
+      <c r="Z411" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="412" spans="1:26">
+      <c r="A412" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B412" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C412" s="1">
+        <v>100.02857475</v>
+      </c>
+      <c r="D412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E412" t="s">
+        <v>8</v>
+      </c>
+      <c r="F412">
+        <v>1.0</v>
+      </c>
+      <c r="G412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H412" s="1">
+        <v>5714.95</v>
+      </c>
+      <c r="I412" s="1">
+        <v>0</v>
+      </c>
+      <c r="J412">
+        <v>0.0</v>
+      </c>
+      <c r="K412" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L412" s="1">
+        <v>5714.95</v>
+      </c>
+      <c r="M412" s="1">
+        <v>-4848.93</v>
+      </c>
+      <c r="N412" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O412">
+        <v>1</v>
+      </c>
+      <c r="Z412" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="413" spans="1:26">
+      <c r="A413" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B413" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C413" s="1">
+        <v>100.02905785</v>
+      </c>
+      <c r="D413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E413" t="s">
+        <v>8</v>
+      </c>
+      <c r="F413">
+        <v>1.0</v>
+      </c>
+      <c r="G413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H413" s="1">
+        <v>5811.57</v>
+      </c>
+      <c r="I413" s="1">
+        <v>0</v>
+      </c>
+      <c r="J413">
+        <v>0.0</v>
+      </c>
+      <c r="K413" t="s">
+        <v>1025</v>
+      </c>
+      <c r="L413" s="1">
+        <v>5811.57</v>
+      </c>
+      <c r="M413" s="1">
+        <v>-8446.75</v>
+      </c>
+      <c r="N413" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O413">
+        <v>1</v>
+      </c>
+      <c r="Z413" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="414" spans="1:26">
+      <c r="A414" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B414" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C414" s="1">
+        <v>100.0296824</v>
+      </c>
+      <c r="D414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E414" t="s">
+        <v>8</v>
+      </c>
+      <c r="F414">
+        <v>1.0</v>
+      </c>
+      <c r="G414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H414" s="1">
+        <v>5936.48</v>
+      </c>
+      <c r="I414" s="1">
+        <v>0</v>
+      </c>
+      <c r="J414">
+        <v>0.0</v>
+      </c>
+      <c r="K414" t="s">
+        <v>1027</v>
+      </c>
+      <c r="L414" s="1">
+        <v>5936.48</v>
+      </c>
+      <c r="M414" s="1">
+        <v>-6727.4</v>
+      </c>
+      <c r="N414" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O414">
+        <v>1</v>
+      </c>
+      <c r="Z414" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="415" spans="1:26">
+      <c r="A415" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B415" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C415" s="1">
+        <v>99.975451</v>
+      </c>
+      <c r="D415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E415" t="s">
+        <v>8</v>
+      </c>
+      <c r="F415">
+        <v>1.0</v>
+      </c>
+      <c r="G415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H415" s="1">
+        <v>-1963.92</v>
+      </c>
+      <c r="I415" s="1">
+        <v>0</v>
+      </c>
+      <c r="J415">
+        <v>0.0</v>
+      </c>
+      <c r="K415" t="s">
+        <v>1030</v>
+      </c>
+      <c r="L415" s="1">
+        <v>-1963.92</v>
+      </c>
+      <c r="M415" s="1">
+        <v>-7494.19</v>
+      </c>
+      <c r="N415" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O415">
+        <v>1</v>
+      </c>
+      <c r="Z415" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="416" spans="1:26">
+      <c r="A416" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B416" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C416" s="1">
+        <v>99.98397</v>
+      </c>
+      <c r="D416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E416" t="s">
+        <v>8</v>
+      </c>
+      <c r="F416">
+        <v>1.0</v>
+      </c>
+      <c r="G416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H416" s="1">
+        <v>-1041.95</v>
+      </c>
+      <c r="I416" s="1">
+        <v>0</v>
+      </c>
+      <c r="J416">
+        <v>0.0</v>
+      </c>
+      <c r="K416" t="s">
+        <v>1032</v>
+      </c>
+      <c r="L416" s="1">
+        <v>-1041.95</v>
+      </c>
+      <c r="M416" s="1">
+        <v>-5298.49</v>
+      </c>
+      <c r="N416" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O416">
+        <v>1</v>
+      </c>
+      <c r="Z416" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="417" spans="1:26">
+      <c r="A417" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B417" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C417" s="1">
+        <v>99.877064</v>
+      </c>
+      <c r="D417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E417" t="s">
+        <v>8</v>
+      </c>
+      <c r="F417">
+        <v>1.0</v>
+      </c>
+      <c r="G417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H417" s="1">
+        <v>-12293.6</v>
+      </c>
+      <c r="I417" s="1">
+        <v>0</v>
+      </c>
+      <c r="J417">
+        <v>0.0</v>
+      </c>
+      <c r="K417" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L417" s="1">
+        <v>-12293.6</v>
+      </c>
+      <c r="M417" s="1">
+        <v>-16207.93</v>
+      </c>
+      <c r="N417" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O417">
+        <v>1</v>
+      </c>
+      <c r="Z417" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="418" spans="1:26">
+      <c r="A418" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B418" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D248" s="1">
-[...17 lines deleted...]
-      <c r="J248" s="1">
+      <c r="C418" s="1">
+        <v>99.95621913</v>
+      </c>
+      <c r="D418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E418" t="s">
+        <v>8</v>
+      </c>
+      <c r="F418">
+        <v>1.0</v>
+      </c>
+      <c r="G418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H418" s="1">
+        <v>-6567.13</v>
+      </c>
+      <c r="I418" s="1">
         <v>0</v>
       </c>
-      <c r="K248">
-[...46 lines deleted...]
-      <c r="J249" s="1">
+      <c r="J418">
+        <v>0.0</v>
+      </c>
+      <c r="K418" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L418" s="1">
+        <v>-6567.13</v>
+      </c>
+      <c r="M418" s="1">
+        <v>-12864.79</v>
+      </c>
+      <c r="N418" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O418">
+        <v>1</v>
+      </c>
+      <c r="Z418" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="419" spans="1:26">
+      <c r="A419" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B419" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C419" s="1">
+        <v>99.86349047</v>
+      </c>
+      <c r="D419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E419" t="s">
+        <v>8</v>
+      </c>
+      <c r="F419">
+        <v>1.0</v>
+      </c>
+      <c r="G419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H419" s="1">
+        <v>-40952.86</v>
+      </c>
+      <c r="I419" s="1">
         <v>0</v>
       </c>
-      <c r="K249">
-[...25 lines deleted...]
-      <c r="C250" s="1">
+      <c r="J419">
+        <v>0.0</v>
+      </c>
+      <c r="K419" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L419" s="1">
+        <v>-40952.86</v>
+      </c>
+      <c r="M419" s="1">
+        <v>-48435.33</v>
+      </c>
+      <c r="N419" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O419">
+        <v>1</v>
+      </c>
+      <c r="Z419" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="420" spans="1:26">
+      <c r="A420" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B420" s="1">
+        <v>17000000.0</v>
+      </c>
+      <c r="C420" s="1">
+        <v>99.94709429</v>
+      </c>
+      <c r="D420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E420" t="s">
+        <v>8</v>
+      </c>
+      <c r="F420">
+        <v>1.0</v>
+      </c>
+      <c r="G420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H420" s="1">
+        <v>-8993.97</v>
+      </c>
+      <c r="I420" s="1">
+        <v>0</v>
+      </c>
+      <c r="J420">
+        <v>0.0</v>
+      </c>
+      <c r="K420" t="s">
+        <v>1044</v>
+      </c>
+      <c r="L420" s="1">
+        <v>-8993.97</v>
+      </c>
+      <c r="M420" s="1">
+        <v>-11908.95</v>
+      </c>
+      <c r="N420" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O420">
+        <v>1</v>
+      </c>
+      <c r="Z420" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="421" spans="1:26">
+      <c r="A421" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B421" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C421" s="1">
+        <v>99.9969946</v>
+      </c>
+      <c r="D421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E421" t="s">
+        <v>8</v>
+      </c>
+      <c r="F421">
+        <v>1.0</v>
+      </c>
+      <c r="G421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H421" s="1">
+        <v>-901.62</v>
+      </c>
+      <c r="I421" s="1">
+        <v>0</v>
+      </c>
+      <c r="J421">
+        <v>0.0</v>
+      </c>
+      <c r="K421" t="s">
+        <v>1047</v>
+      </c>
+      <c r="L421" s="1">
+        <v>-901.62</v>
+      </c>
+      <c r="M421" s="1">
+        <v>-2550.58</v>
+      </c>
+      <c r="N421" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O421">
+        <v>1</v>
+      </c>
+      <c r="Z421" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="422" spans="1:26">
+      <c r="A422" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B422" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C422" s="1">
+        <v>99.93346283</v>
+      </c>
+      <c r="D422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E422" t="s">
+        <v>8</v>
+      </c>
+      <c r="F422">
+        <v>1.0</v>
+      </c>
+      <c r="G422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H422" s="1">
+        <v>-26614.87</v>
+      </c>
+      <c r="I422" s="1">
+        <v>0</v>
+      </c>
+      <c r="J422">
+        <v>0.0</v>
+      </c>
+      <c r="K422" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L422" s="1">
+        <v>-26614.87</v>
+      </c>
+      <c r="M422" s="1">
+        <v>-31351.27</v>
+      </c>
+      <c r="N422" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O422">
+        <v>1</v>
+      </c>
+      <c r="Z422" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="423" spans="1:26">
+      <c r="A423" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B423" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C423" s="1">
+        <v>99.96830013</v>
+      </c>
+      <c r="D423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E423" t="s">
+        <v>8</v>
+      </c>
+      <c r="F423">
+        <v>1.0</v>
+      </c>
+      <c r="G423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H423" s="1">
+        <v>-9509.96</v>
+      </c>
+      <c r="I423" s="1">
+        <v>0</v>
+      </c>
+      <c r="J423">
+        <v>0.0</v>
+      </c>
+      <c r="K423" t="s">
+        <v>1053</v>
+      </c>
+      <c r="L423" s="1">
+        <v>-9509.96</v>
+      </c>
+      <c r="M423" s="1">
+        <v>-12012.85</v>
+      </c>
+      <c r="N423" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O423">
+        <v>1</v>
+      </c>
+      <c r="Z423" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="424" spans="1:26">
+      <c r="A424" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B424" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C424" s="1">
+        <v>100.17222592</v>
+      </c>
+      <c r="D424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E424" t="s">
+        <v>8</v>
+      </c>
+      <c r="F424">
+        <v>1.0</v>
+      </c>
+      <c r="G424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H424" s="1">
+        <v>43056.48</v>
+      </c>
+      <c r="I424" s="1">
+        <v>0</v>
+      </c>
+      <c r="J424">
+        <v>0.0</v>
+      </c>
+      <c r="K424" t="s">
+        <v>975</v>
+      </c>
+      <c r="L424" s="1">
+        <v>43056.48</v>
+      </c>
+      <c r="M424" s="1">
+        <v>46758.95</v>
+      </c>
+      <c r="N424" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O424">
+        <v>1</v>
+      </c>
+      <c r="Z424" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="425" spans="1:26">
+      <c r="A425" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B425" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C425" s="1">
+        <v>100.09129604</v>
+      </c>
+      <c r="D425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E425" t="s">
+        <v>8</v>
+      </c>
+      <c r="F425">
+        <v>1.0</v>
+      </c>
+      <c r="G425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H425" s="1">
+        <v>22824.01</v>
+      </c>
+      <c r="I425" s="1">
+        <v>0</v>
+      </c>
+      <c r="J425">
+        <v>0.0</v>
+      </c>
+      <c r="K425" t="s">
+        <v>975</v>
+      </c>
+      <c r="L425" s="1">
+        <v>22824.01</v>
+      </c>
+      <c r="M425" s="1">
+        <v>26526.48</v>
+      </c>
+      <c r="N425" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O425">
+        <v>1</v>
+      </c>
+      <c r="Z425" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="426" spans="1:26">
+      <c r="A426" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B426" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D250" s="1">
-[...17 lines deleted...]
-      <c r="J250" s="1">
+      <c r="C426" s="1">
+        <v>100.27118685</v>
+      </c>
+      <c r="D426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E426" t="s">
+        <v>8</v>
+      </c>
+      <c r="F426">
+        <v>1.0</v>
+      </c>
+      <c r="G426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H426" s="1">
+        <v>54237.37</v>
+      </c>
+      <c r="I426" s="1">
         <v>0</v>
       </c>
-      <c r="K250">
-[...46 lines deleted...]
-      <c r="J251" s="1">
+      <c r="J426">
+        <v>0.0</v>
+      </c>
+      <c r="K426" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L426" s="1">
+        <v>54237.37</v>
+      </c>
+      <c r="M426" s="1">
+        <v>57712.8</v>
+      </c>
+      <c r="N426" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O426">
+        <v>1</v>
+      </c>
+      <c r="Z426" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="427" spans="1:26">
+      <c r="A427" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B427" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C427" s="1">
+        <v>100.0044261</v>
+      </c>
+      <c r="D427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E427" t="s">
+        <v>8</v>
+      </c>
+      <c r="F427">
+        <v>1.0</v>
+      </c>
+      <c r="G427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H427" s="1">
+        <v>1327.83</v>
+      </c>
+      <c r="I427" s="1">
         <v>0</v>
       </c>
-      <c r="K251">
-[...46 lines deleted...]
-      <c r="J252" s="1">
+      <c r="J427">
+        <v>0.0</v>
+      </c>
+      <c r="K427" t="s">
+        <v>1062</v>
+      </c>
+      <c r="L427" s="1">
+        <v>1327.83</v>
+      </c>
+      <c r="M427" s="1">
+        <v>-17167.22</v>
+      </c>
+      <c r="N427" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O427">
+        <v>1</v>
+      </c>
+      <c r="Z427" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="428" spans="1:26">
+      <c r="A428" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B428" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C428" s="1">
+        <v>99.97187438</v>
+      </c>
+      <c r="D428" s="1">
+        <v>2.429</v>
+      </c>
+      <c r="E428" t="s">
+        <v>8</v>
+      </c>
+      <c r="F428">
+        <v>1.0</v>
+      </c>
+      <c r="G428" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H428" s="1">
+        <v>-14062.81</v>
+      </c>
+      <c r="I428" s="1">
         <v>0</v>
       </c>
-      <c r="K252">
-[...8803 lines deleted...]
-        <v>810.4</v>
+      <c r="J428">
+        <v>0.0</v>
+      </c>
+      <c r="K428" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L428" s="1">
+        <v>-14062.81</v>
       </c>
       <c r="M428" s="1">
-        <v>59250.44</v>
+        <v>-15780.96</v>
       </c>
       <c r="N428" s="1">
-        <v>60060.84</v>
-[...105 lines deleted...]
-        <v>1</v>
+        <v>0.0</v>
+      </c>
+      <c r="O428">
+        <v>1</v>
+      </c>
+      <c r="Z428" t="s">
+        <v>1063</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">