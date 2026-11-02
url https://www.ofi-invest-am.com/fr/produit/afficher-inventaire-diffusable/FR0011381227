--- v6 (2026-10-01)
+++ v7 (2026-11-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1066">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -112,99 +112,111 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
-    <t>XS3325326695</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3332437337</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 25/03/2027</t>
   </si>
   <si>
+    <t>FR0129811727</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 05/07/2027</t>
+  </si>
+  <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
+    <t>FR0129811768</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 07/06/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
+    <t>BE6375634183</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 13/08/2026</t>
+  </si>
+  <si>
+    <t>BE6375910039</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 21/08/2026</t>
+  </si>
+  <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
-    <t>FR0129628758</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129684058</t>
   </si>
   <si>
     <t>EURO AXA BANQUE S.A. 16/04/2027</t>
   </si>
   <si>
-    <t>97 719.11</t>
+    <t>142 608.00</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>XS3346254439</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 12/04/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
@@ -217,188 +229,170 @@
   <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>86 340.04</t>
+    <t>119 632.88</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>115 910.42</t>
+    <t>183 994.42</t>
   </si>
   <si>
     <t>FR0129705986</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 23/02/2027</t>
   </si>
   <si>
-    <t>45 076.11</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+    <t>67 518.33</t>
+  </si>
+  <si>
+    <t>BE6375625090</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 12/07/2027</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>58 571.14</t>
+    <t>81 121.92</t>
+  </si>
+  <si>
+    <t>FR0129887495</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 22/07/2027</t>
+  </si>
+  <si>
+    <t>25 357.00</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>90 152.22</t>
-[...8 lines deleted...]
-    <t>324 586.50</t>
+    <t>135 036.67</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>274 752.00</t>
+    <t>319 933.78</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>271 152.00</t>
+    <t>315 800.44</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3450057909</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 19/07/2027</t>
+  </si>
+  <si>
     <t>XS3427420412</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/06/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3367683490</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>XS3330163034</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
   </si>
   <si>
-    <t>BE6374858189</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46BP7</t>
@@ -409,159 +403,171 @@
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>305 135.67</t>
+    <t>371 158.67</t>
+  </si>
+  <si>
+    <t>FR0129887271</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 21/07/2027</t>
+  </si>
+  <si>
+    <t>27 686.75</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>324 069.72</t>
+    <t>380 965.00</t>
   </si>
   <si>
     <t>XS3429165031</t>
   </si>
   <si>
     <t>EURO DANAHER CORPORATION 21/12/2026</t>
   </si>
   <si>
     <t>FR0129783884</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
+    <t>XS3439196463</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BANK AG 06/07/2027</t>
+  </si>
+  <si>
     <t>ES05306748E7</t>
   </si>
   <si>
     <t>EURO ENDESA SA 24/08/2026</t>
   </si>
   <si>
-    <t>XS3430530702</t>
-[...8 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+    <t>XS3448543432</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 31/08/2026</t>
+  </si>
+  <si>
+    <t>XS3449989659</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3367672709</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+    <t>XS3435885341</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>30 792.04</t>
+    <t>64 391.25</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>474 306.00</t>
+    <t>541 398.67</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>44 445.58</t>
+    <t>66 884.44</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>44 253.92</t>
+    <t>66 603.89</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>291 778.67</t>
+    <t>358 825.00</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
@@ -592,75 +598,69 @@
   <si>
     <t>XS3415149593</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
-    <t>FR0129680205</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6375183520</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129762334</t>
   </si>
   <si>
     <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
   </si>
   <si>
-    <t>9 653.00</t>
+    <t>31 768.11</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3418600089</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
@@ -697,2565 +697,2646 @@
   <si>
     <t>XS3408779000</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3427507374</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 24/06/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>293 773.89</t>
+    <t>339 159.00</t>
   </si>
   <si>
     <t>XS3415149833</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
+    <t>XS3443134070</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
+  </si>
+  <si>
     <t>XS3417520197</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3431959587</t>
   </si>
   <si>
     <t>EURO OPEN BANK SA 30/04/2027</t>
   </si>
   <si>
+    <t>XS3318879270</t>
+  </si>
+  <si>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
+  </si>
+  <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3323656143</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 18/01/2027</t>
   </si>
   <si>
+    <t>FR0129812352</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 07/09/2026</t>
+  </si>
+  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3418592716</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3437345815</t>
+  </si>
+  <si>
+    <t>EURO SKANDINAVISKA ENSKILDA BANKEN AB 06/04/2027</t>
+  </si>
+  <si>
+    <t>FR0129887354</t>
+  </si>
+  <si>
+    <t>EURO SONEPAR SA 21/08/2026</t>
+  </si>
+  <si>
     <t>XS3412543962</t>
   </si>
   <si>
     <t>EURO SSE PLC 14/09/2026</t>
   </si>
   <si>
-    <t>BE6369222086</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>FR0129784411</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
-    <t>FR0129682839</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>FR0129519841</t>
-[...5 lines deleted...]
-    <t>432 016.67</t>
+    <t>FR0129888741</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 23/07/2027</t>
+  </si>
+  <si>
+    <t>13 277.31</t>
   </si>
   <si>
     <t>FR0129675676</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
   </si>
   <si>
-    <t>185 496.33</t>
+    <t>252 635.75</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>148 650.28</t>
+    <t>205 254.44</t>
   </si>
   <si>
     <t>FR0129808897</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
   </si>
   <si>
-    <t>9 808.17</t>
+    <t>54 732.17</t>
+  </si>
+  <si>
+    <t>FR0129810711</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/07/2027</t>
+  </si>
+  <si>
+    <t>33 813.33</t>
+  </si>
+  <si>
+    <t>FR0129864494</t>
+  </si>
+  <si>
+    <t>14 736.17</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>184 495.33</t>
+    <t>229 175.00</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>151 989.44</t>
+    <t>196 971.11</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>183 684.22</t>
+    <t>228 186.11</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>332 325.50</t>
+    <t>399 966.17</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>178 531.11</t>
+    <t>223 561.78</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>108 399.75</t>
-[...8 lines deleted...]
-    <t>105 074.75</t>
+    <t>130 856.06</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>173 086.67</t>
+    <t>216 872.89</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>257 696.39</t>
+    <t>313 382.22</t>
   </si>
   <si>
     <t>FR0129706018</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2027</t>
   </si>
   <si>
-    <t>45 465.00</t>
+    <t>68 085.00</t>
+  </si>
+  <si>
+    <t>FR0129862688</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 07/07/2027</t>
+  </si>
+  <si>
+    <t>53 861.17</t>
+  </si>
+  <si>
+    <t>FR0129862696</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 08/06/2027</t>
+  </si>
+  <si>
+    <t>44 884.31</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>54 258.75</t>
+    <t>121 712.08</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>275 729.58</t>
+    <t>331 874.58</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>274 521.25</t>
+    <t>330 444.03</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>184 279.58</t>
+    <t>222 455.29</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>364 022.92</t>
+    <t>420 309.86</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>362 425.69</t>
+    <t>418 490.42</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
     <t>FR0129808442</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/09/2026</t>
   </si>
   <si>
-    <t>FR0129713600</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>73 245.00</t>
+    <t>164 249.44</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>187 587.22</t>
+    <t>243 583.33</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>188 406.67</t>
+    <t>244 625.00</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>335 679.17</t>
+    <t>403 598.25</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>213 949.50</t>
+    <t>258 328.78</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>320 924.25</t>
+    <t>387 493.17</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>139 408.89</t>
+    <t>183 312.00</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>181 860.00</t>
+    <t>272 340.00</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>161 478.75</t>
-[...17 lines deleted...]
-    <t>NEUCP ELIS SA 15/07/2026</t>
+    <t>228 042.75</t>
   </si>
   <si>
     <t>FR0129805273</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 11/09/2026</t>
   </si>
   <si>
-    <t>39 498.33</t>
+    <t>104 528.67</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>236 351.25</t>
+    <t>292 440.69</t>
   </si>
   <si>
     <t>FR0129787950</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 04/06/2027</t>
   </si>
   <si>
-    <t>71 745.00</t>
+    <t>160 971.67</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>161 714.00</t>
+    <t>229 080.67</t>
+  </si>
+  <si>
+    <t>FR0129865921</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 16/07/2027</t>
+  </si>
+  <si>
+    <t>29 585.90</t>
   </si>
   <si>
     <t>FR0129808681</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 24/06/2027</t>
   </si>
   <si>
-    <t>16 680.00</t>
+    <t>83 536.67</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>126 725.50</t>
+    <t>171 668.22</t>
   </si>
   <si>
     <t>FR0129809549</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 29/06/2027</t>
   </si>
   <si>
-    <t>3 165.13</t>
+    <t>36 984.79</t>
+  </si>
+  <si>
+    <t>FR0129813533</t>
+  </si>
+  <si>
+    <t>NEUCP ITM ENTREPRISES SA SAS 21/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129785657</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
+  </si>
+  <si>
+    <t>77 808.89</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>268 509.78</t>
+    <t>313 512.89</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>278 000.63</t>
+    <t>333 717.85</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>316 649.25</t>
+    <t>382 418.17</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>215 374.50</t>
+    <t>260 020.44</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>146 864.67</t>
+    <t>213 540.08</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>196 101.72</t>
+    <t>240 366.00</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>79 150.93</t>
-[...38 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 06/07/2026</t>
+    <t>114 644.44</t>
+  </si>
+  <si>
+    <t>FR0129862811</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129865087</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129629715</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>20 097.47</t>
+    <t>42 052.50</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>81 447.71</t>
+    <t>114 996.38</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>156 381.58</t>
+    <t>189 597.25</t>
   </si>
   <si>
     <t>FR0129683142</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/12/2026</t>
   </si>
   <si>
     <t>FR0129805463</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 12/08/2026</t>
   </si>
   <si>
-    <t>52 331.11</t>
-[...5 lines deleted...]
-    <t>NEUCP VIVENDI SE 23/07/2026</t>
+    <t>138 504.89</t>
+  </si>
+  <si>
+    <t>FR0129811099</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 03/08/2027</t>
+  </si>
+  <si>
+    <t>65 513.33</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>105 376.50</t>
+    <t>150 811.06</t>
   </si>
   <si>
     <t>FR0129704823</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 20/05/2027</t>
   </si>
   <si>
-    <t>95 557.00</t>
+    <t>102 641.67</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>152 633.42</t>
+    <t>181 880.55</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>63 441.78</t>
+    <t>175 489.73</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>41 982.41</t>
+    <t>79 300.11</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>238 296.58</t>
+    <t>297 408.90</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>271 161.64</t>
+    <t>324 071.23</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>158 219.18</t>
+    <t>181 232.88</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>364 668.49</t>
+    <t>406 049.32</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>31 232.88</t>
+    <t>290 465.75</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>16 569.86</t>
+    <t>19 726.03</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>15 102.74</t>
+    <t>18 390.41</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>21 575.34</t>
+    <t>40 753.42</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>6 164.38</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>36 243.33</t>
+    <t>11 052.00</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>15 772.93</t>
+    <t>22 783.12</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>48 390.41</t>
+    <t>53 552.05</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>79 794.53</t>
+    <t>110 082.19</t>
   </si>
   <si>
     <t>FR0014006NI7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 30/05/2028</t>
   </si>
   <si>
-    <t>9 643.84</t>
+    <t>19 287.67</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>106 520.55</t>
+    <t>134 926.03</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>14 265.75</t>
+    <t>17 860.27</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>59 490.41</t>
+    <t>88 334.25</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>106 797.95</t>
+    <t>121 592.47</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>8 921.60</t>
+    <t>56 503.47</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>39 890.41</t>
+    <t>47 868.49</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>219 863.01</t>
+    <t>252 739.73</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>141 775.68</t>
+    <t>165 282.53</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>22 226.03</t>
+    <t>34 280.82</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>2 241.44</t>
+    <t>3 545.55</t>
   </si>
   <si>
     <t>XS2168478068</t>
   </si>
   <si>
     <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
   </si>
   <si>
-    <t>104 695.55</t>
+    <t>118 772.26</t>
   </si>
   <si>
     <t>XS2545259876</t>
   </si>
   <si>
     <t>DELL BANK INTERNATIONAL DAC 4.5 18/10/2027</t>
   </si>
   <si>
-    <t>220 931.51</t>
+    <t>248 547.95</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>196 319.18</t>
+    <t>219 080.82</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>682 398.29</t>
+    <t>759 559.93</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>12 723.29</t>
+    <t>14 136.99</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>53 424.66</t>
+    <t>119 178.08</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>128 140.41</t>
+    <t>152 260.96</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>127 460.96</t>
+    <t>147 165.07</t>
   </si>
   <si>
     <t>XS1843436228</t>
   </si>
   <si>
     <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
   </si>
   <si>
-    <t>27 076.85</t>
+    <t>48 210.00</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>36 119.86</t>
+    <t>47 023.97</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>475 452.62</t>
+    <t>542 182.81</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>790 010.96</t>
+    <t>882 953.42</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>492 428.42</t>
+    <t>561 239.38</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>53 046.99</t>
+    <t>64 141.78</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>115 645.37</t>
+    <t>132 166.14</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>64 982.88</t>
+    <t>73 202.05</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>985 818.49</t>
+    <t>1 100 531.92</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>43 653.60</t>
+    <t>60 283.55</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>202 571.82</t>
+    <t>256 144.53</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>20 804.79</t>
+    <t>25 736.30</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>14 301.70</t>
+    <t>17 092.27</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>80 548.00</t>
+    <t>133 150.77</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>63 575.34</t>
+    <t>71 553.42</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>6 849.32</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>8 917.81</t>
+    <t>10 956.16</t>
   </si>
   <si>
     <t>XS2643041721</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4.125 29/06/2027</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>38 424.66</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>225 499.32</t>
+    <t>271 460.96</t>
   </si>
   <si>
     <t>FR0014006XA3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/12/2027</t>
   </si>
   <si>
-    <t>44 078.77</t>
+    <t>50 763.70</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>554 095.89</t>
+    <t>681 657.53</t>
+  </si>
+  <si>
+    <t>XS3444061975</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 17/07/2028</t>
+  </si>
+  <si>
+    <t>37 620.13</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>26 914.38</t>
+    <t>41 763.70</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-6 960.36</t>
+    <t>-6 633.11</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-2 269.48</t>
+    <t>-2 147.59</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>1 308.96</t>
+    <t>2 545.07</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-13 206.80</t>
-[...5 lines deleted...]
-    <t>-24 313.38</t>
+    <t>-10 731.20</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>8 009.74</t>
+    <t>10 356.32</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>22 089.46</t>
+    <t>26 992.81</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>5 361.77</t>
+    <t>7 438.32</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>16 910.07</t>
-[...5 lines deleted...]
-    <t>38 174.65</t>
+    <t>25 257.64</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>15 880.66</t>
+    <t>22 855.78</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>8 193.94</t>
+    <t>11 727.33</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>7 663.67</t>
+    <t>11 101.22</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>13 166.67</t>
+    <t>17 184.03</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>16 655.83</t>
+    <t>21 567.33</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>4 540.65</t>
+    <t>6 715.94</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>9 106.88</t>
+    <t>12 153.99</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>10 715.95</t>
+    <t>14 346.33</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>2 438.70</t>
+    <t>3 276.05</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>3 296.04</t>
+    <t>4 424.70</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
-    <t>4 094.76</t>
+    <t>6 186.40</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>35 547.78</t>
+    <t>47 924.34</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
-    <t>3 703.05</t>
+    <t>5 716.54</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>18 106.66</t>
+    <t>24 378.17</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>24 600.00</t>
+    <t>33 761.00</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>12 180.00</t>
+    <t>16 748.00</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>16 006.17</t>
+    <t>24 294.67</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>4 077.64</t>
+    <t>6 220.39</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>11 093.34</t>
+    <t>16 707.22</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>11 310.00</t>
+    <t>16 948.89</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
-    <t>2 172.63</t>
+    <t>3 974.31</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
+    <t>1 083.63</t>
+  </si>
+  <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>5 635.00</t>
+    <t>8 500.55</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>16 612.33</t>
+    <t>22 864.00</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>6 860.19</t>
+    <t>9 475.79</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>34 140.67</t>
+    <t>46 872.00</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>6 816.57</t>
+    <t>9 851.72</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
-    <t>2 629.60</t>
+    <t>3 795.00</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>2 971.67</t>
+    <t>4 187.29</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
+    <t>1 294.94</t>
+  </si>
+  <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>7 687.50</t>
+    <t>10 771.66</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
-    <t>3 407.20</t>
+    <t>5 792.05</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>3 284.97</t>
+    <t>5 069.74</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>7 713.75</t>
+    <t>11 888.67</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
-    <t>2 301.01</t>
+    <t>3 487.49</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>2 442.52</t>
+    <t>3 667.99</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
+    <t>1 273.87</t>
+  </si>
+  <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>15 392.50</t>
+    <t>23 783.75</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>12 337.50</t>
+    <t>19 267.70</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
+    <t>1 507.27</t>
+  </si>
+  <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>6 004.00</t>
+    <t>9 986.75</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>2 621.33</t>
+    <t>6 454.67</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
-    <t>2 769.78</t>
+    <t>5 410.86</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
-    <t>2 648.10</t>
+    <t>5 606.25</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>4 606.50</t>
+    <t>8 410.50</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>3 640.37</t>
+    <t>6 261.06</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>3 578.98</t>
+    <t>6 191.34</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
+    <t>1 560.77</t>
+  </si>
+  <si>
     <t>SWAP04894163</t>
   </si>
   <si>
+    <t>1 495.50</t>
+  </si>
+  <si>
     <t>SWAP04895173</t>
   </si>
   <si>
-    <t>1 722.81</t>
+    <t>3 020.78</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>3 822.22</t>
+    <t>6 472.08</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
-    <t>2 921.00</t>
+    <t>5 451.00</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>5 270.00</t>
+    <t>10 244.00</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
-    <t>1 335.02</t>
+    <t>3 056.14</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
+    <t>2 077.60</t>
+  </si>
+  <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
+    <t>2 278.55</t>
+  </si>
+  <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
-    <t>1 770.22</t>
+    <t>4 755.29</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
-    <t>1 234.82</t>
+    <t>2 912.62</t>
   </si>
   <si>
     <t>SWAP04923563</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
-    <t>2 256.69</t>
+    <t>5 738.83</t>
   </si>
   <si>
     <t>SWAP04923564</t>
   </si>
   <si>
-    <t>3 569.28</t>
+    <t>9 338.58</t>
   </si>
   <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
-    <t>4 075.49</t>
+    <t>10 961.83</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
-    <t>3 838.33</t>
+    <t>10 681.25</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
-    <t>1 080.34</t>
+    <t>3 900.07</t>
   </si>
   <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
-    <t>2 028.50</t>
+    <t>5 469.05</t>
   </si>
   <si>
     <t>SWAP04943178</t>
   </si>
   <si>
-    <t>4 124.50</t>
+    <t>11 018.10</t>
   </si>
   <si>
     <t>SWAP04943173</t>
   </si>
   <si>
-    <t>2 704.67</t>
+    <t>7 292.07</t>
   </si>
   <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
-    <t>5 798.00</t>
+    <t>11 991.14</t>
   </si>
   <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
-    <t>1 379.94</t>
+    <t>3 679.23</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
-    <t>3 104.32</t>
+    <t>7 769.58</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>4 138.53</t>
+    <t>9 012.56</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
-    <t>1 390.27</t>
+    <t>3 187.40</t>
   </si>
   <si>
     <t>SWAP05011026</t>
   </si>
   <si>
     <t>C00000002Y1T20260313</t>
   </si>
   <si>
-    <t>-11 296.09</t>
+    <t>-10 679.23</t>
   </si>
   <si>
     <t>SWAP05011147</t>
   </si>
   <si>
     <t>C00000002Y1T20260316</t>
   </si>
   <si>
-    <t>-2 026.46</t>
+    <t>-1 459.49</t>
+  </si>
+  <si>
+    <t>SWAP05011291</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260318</t>
+  </si>
+  <si>
+    <t>-4 235.11</t>
   </si>
   <si>
     <t>SWAP05011292</t>
   </si>
   <si>
-    <t>C00000002Y1T20260318</t>
-[...8 lines deleted...]
-    <t>-3 258.96</t>
+    <t>-9 502.20</t>
   </si>
   <si>
     <t>SWAP05011555</t>
   </si>
   <si>
     <t>C00000002Y1T20260324</t>
   </si>
   <si>
-    <t>-15 943.73</t>
+    <t>-18 558.83</t>
   </si>
   <si>
     <t>SWAP05011962</t>
   </si>
   <si>
     <t>C00000002Y1T20260325</t>
   </si>
   <si>
-    <t>-1 407.57</t>
+    <t>-1 845.78</t>
   </si>
   <si>
     <t>SWAP05017521</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-10 208.83</t>
+    <t>-12 008.52</t>
   </si>
   <si>
     <t>SWAP05019467</t>
   </si>
   <si>
     <t>C00000002Y1T20260409</t>
   </si>
   <si>
-    <t>-26 837.88</t>
-[...5 lines deleted...]
-    <t>-2 661.44</t>
+    <t>-31 704.62</t>
   </si>
   <si>
     <t>SWAP05034876</t>
   </si>
   <si>
     <t>C00000002Y1T20260612</t>
   </si>
   <si>
-    <t>-3 523.13</t>
+    <t>-10 490.42</t>
+  </si>
+  <si>
+    <t>SWAP05048196</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260702</t>
+  </si>
+  <si>
+    <t>-1 244.56</t>
+  </si>
+  <si>
+    <t>SWAP05049288</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260703</t>
+  </si>
+  <si>
+    <t>-3 558.55</t>
+  </si>
+  <si>
+    <t>SWAP05052668</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260709</t>
+  </si>
+  <si>
+    <t>-4 431.38</t>
   </si>
   <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>15 755.65</t>
+    <t>27 449.86</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
-    <t>1 174.72</t>
+    <t>4 256.24</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
+    <t>1 151.78</t>
+  </si>
+  <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
-    <t>1 780.54</t>
+    <t>4 162.64</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
-    <t>1 810.48</t>
+    <t>4 215.55</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
+    <t>SWAP05011028</t>
+  </si>
+  <si>
+    <t>C000000051DS20260313</t>
+  </si>
+  <si>
+    <t>-14 804.23</t>
+  </si>
+  <si>
     <t>SWAP05011027</t>
   </si>
   <si>
-    <t>C000000051DS20260313</t>
-[...8 lines deleted...]
-    <t>-14 504.42</t>
+    <t>-17 427.16</t>
   </si>
   <si>
     <t>SWAP05011146</t>
   </si>
   <si>
     <t>C000000051DS20260316</t>
   </si>
   <si>
-    <t>-1 445.37</t>
+    <t>-1 638.30</t>
   </si>
   <si>
     <t>SWAP05011961</t>
   </si>
   <si>
     <t>C000000051DS20260325</t>
   </si>
   <si>
-    <t>-25 517.93</t>
+    <t>-29 795.72</t>
   </si>
   <si>
     <t>SWAP05016427</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-6 550.09</t>
+    <t>-6 890.70</t>
   </si>
   <si>
     <t>SWAP05019802</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-11 640.63</t>
+    <t>-11 215.49</t>
   </si>
   <si>
     <t>SWAP05023434</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-5 834.76</t>
+    <t>-6 646.00</t>
   </si>
   <si>
     <t>SWAP05029914</t>
   </si>
   <si>
     <t>C000000051DS20260504</t>
   </si>
   <si>
-    <t>-11 858.42</t>
+    <t>-15 831.88</t>
   </si>
   <si>
     <t>SWAP05035003</t>
   </si>
   <si>
     <t>C000000051DS20260615</t>
   </si>
   <si>
+    <t>-2 071.16</t>
+  </si>
+  <si>
     <t>SWAP05035202</t>
   </si>
   <si>
     <t>C000000051DS20260616</t>
   </si>
   <si>
-    <t>-1 665.26</t>
+    <t>-5 739.29</t>
   </si>
   <si>
     <t>SWAP05040215</t>
   </si>
   <si>
     <t>C000000051DS20260623</t>
   </si>
   <si>
-    <t>-1 239.17</t>
+    <t>-8 541.60</t>
   </si>
   <si>
     <t>SWAP05045456</t>
   </si>
   <si>
     <t>C000000051DS20260626</t>
   </si>
   <si>
+    <t>-4 500.78</t>
+  </si>
+  <si>
     <t>SWAP05045809</t>
   </si>
   <si>
     <t>C000000051DS20260629</t>
   </si>
   <si>
+    <t>-1 027.37</t>
+  </si>
+  <si>
+    <t>SWAP05048198</t>
+  </si>
+  <si>
+    <t>C000000051DS20260702</t>
+  </si>
+  <si>
+    <t>-2 609.11</t>
+  </si>
+  <si>
+    <t>SWAP05048200</t>
+  </si>
+  <si>
+    <t>-3 183.67</t>
+  </si>
+  <si>
+    <t>SWAP05053665</t>
+  </si>
+  <si>
+    <t>C000000051DS20260716</t>
+  </si>
+  <si>
+    <t>-3 198.69</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
+    <t>1 672.42</t>
+  </si>
+  <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
+    <t>2 498.64</t>
+  </si>
+  <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
+    <t>1 933.65</t>
+  </si>
+  <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
   </si>
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
+    <t>1 279.14</t>
+  </si>
+  <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
+    <t>1 081.66</t>
+  </si>
+  <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
+    <t>2 198.06</t>
+  </si>
+  <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
-    <t>3 590.33</t>
+    <t>7 391.34</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
+    <t>1 923.71</t>
+  </si>
+  <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>1 658.35</t>
+  </si>
+  <si>
     <t>SWAP05013728</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>-4 425.61</t>
+    <t>-5 863.86</t>
   </si>
   <si>
     <t>SWAP05016430</t>
   </si>
   <si>
     <t>C00000009R8J20260331</t>
   </si>
   <si>
-    <t>-6 369.96</t>
-[...8 lines deleted...]
-    <t>-1 948.85</t>
+    <t>-7 424.79</t>
   </si>
   <si>
     <t>SWAP05034354</t>
   </si>
   <si>
     <t>C00000009R8J20260528</t>
   </si>
   <si>
-    <t>-4 826.30</t>
+    <t>-8 012.93</t>
   </si>
   <si>
     <t>SWAP04922681</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
+    <t>2 735.29</t>
+  </si>
+  <si>
     <t>SWAP04922679</t>
   </si>
   <si>
-    <t>1 650.92</t>
+    <t>6 074.28</t>
+  </si>
+  <si>
+    <t>SWAP04922720</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260107</t>
+  </si>
+  <si>
+    <t>1 423.73</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
-    <t>C0000000BHC120260107</t>
-[...2 lines deleted...]
-    <t>SWAP04922720</t>
+    <t>1 900.62</t>
   </si>
   <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
-    <t>1 198.98</t>
+    <t>3 158.03</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
+    <t>2 523.31</t>
+  </si>
+  <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
+    <t>1 881.35</t>
+  </si>
+  <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
+    <t>1 766.47</t>
+  </si>
+  <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
+    <t>1 781.00</t>
+  </si>
+  <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
-    <t>5 589.34</t>
+    <t>14 797.47</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
-    <t>1 223.69</t>
+    <t>2 710.10</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
-    <t>2 794.40</t>
+    <t>6 404.27</t>
+  </si>
+  <si>
+    <t>SWAP04996167</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>2 131.07</t>
   </si>
   <si>
     <t>SWAP04996166</t>
   </si>
   <si>
-    <t>C0000000BHC120260226</t>
-[...2 lines deleted...]
-    <t>SWAP04996167</t>
+    <t>2 530.03</t>
+  </si>
+  <si>
+    <t>SWAP04996569</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>2 982.11</t>
+  </si>
+  <si>
+    <t>SWAP04996574</t>
+  </si>
+  <si>
+    <t>2 617.79</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
-    <t>C0000000BHC120260227</t>
-[...11 lines deleted...]
-    <t>1 001.99</t>
+    <t>1 755.94</t>
   </si>
   <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-7 689.91</t>
+    <t>-7 343.87</t>
   </si>
   <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
-    <t>-3 249.90</t>
+    <t>-2 180.14</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-15 070.58</t>
+    <t>-14 383.43</t>
   </si>
   <si>
     <t>SWAP05011025</t>
   </si>
   <si>
     <t>C0000000BHC120260313</t>
   </si>
   <si>
-    <t>-14 703.44</t>
+    <t>-14 099.03</t>
   </si>
   <si>
     <t>SWAP05019803</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-4 055.28</t>
+    <t>-4 521.92</t>
   </si>
   <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>7 239.72</t>
+    <t>16 737.28</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
-    <t>3 702.47</t>
+    <t>9 495.62</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
+    <t>2 394.67</t>
+  </si>
+  <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
-    <t>SWAP05011168</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP05027257</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-14 002.42</t>
+    <t>-17 352.74</t>
   </si>
   <si>
     <t>SWAP05029913</t>
   </si>
   <si>
     <t>C0000000KKM920260504</t>
   </si>
   <si>
-    <t>-4 260.57</t>
-[...8 lines deleted...]
-    <t>-3 279.69</t>
+    <t>-1 594.99</t>
   </si>
   <si>
     <t>SWAP05029795</t>
   </si>
   <si>
     <t>C0000000KXHY20260428</t>
   </si>
   <si>
-    <t>-1 504.07</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05034782</t>
   </si>
   <si>
     <t>C0000000KXHY20260609</t>
   </si>
   <si>
-    <t>-1 599.29</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
-    <t>3 747.98</t>
-[...8 lines deleted...]
-    <t>-1 569.33</t>
+    <t>9 592.69</t>
   </si>
   <si>
     <t>SWAP05019601</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-13 591.27</t>
+    <t>-16 322.81</t>
   </si>
   <si>
     <t>SWAP05019604</t>
   </si>
   <si>
-    <t>-10 419.40</t>
+    <t>-11 882.19</t>
   </si>
   <si>
     <t>SWAP05019678</t>
   </si>
   <si>
     <t>C0000000NXVE20260415</t>
   </si>
   <si>
-    <t>-23 303.93</t>
+    <t>-27 357.45</t>
   </si>
   <si>
     <t>SWAP05019677</t>
   </si>
   <si>
-    <t>-19 085.92</t>
+    <t>-22 328.43</t>
   </si>
   <si>
     <t>SWAP05019682</t>
   </si>
   <si>
-    <t>-12 115.84</t>
+    <t>-15 261.82</t>
   </si>
   <si>
     <t>SWAP05019805</t>
   </si>
   <si>
     <t>C0000000NXVE20260416</t>
   </si>
   <si>
-    <t>-6 473.68</t>
+    <t>-7 427.80</t>
+  </si>
+  <si>
+    <t>SWAP05019982</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-14 540.75</t>
   </si>
   <si>
     <t>SWAP05019984</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...2 lines deleted...]
-    <t>-14 355.55</t>
+    <t>-16 957.42</t>
+  </si>
+  <si>
+    <t>SWAP05019990</t>
+  </si>
+  <si>
+    <t>-16 818.53</t>
   </si>
   <si>
     <t>SWAP05019989</t>
   </si>
   <si>
-    <t>-10 563.88</t>
-[...11 lines deleted...]
-    <t>-12 663.88</t>
+    <t>-11 540.75</t>
   </si>
   <si>
     <t>SWAP05029797</t>
   </si>
   <si>
     <t>C0000000NXVE20260428</t>
   </si>
   <si>
-    <t>-5 530.27</t>
+    <t>-6 878.08</t>
   </si>
   <si>
     <t>SWAP05029798</t>
   </si>
   <si>
-    <t>-4 256.54</t>
+    <t>-5 235.18</t>
   </si>
   <si>
     <t>SWAP05029834</t>
   </si>
   <si>
     <t>C0000000NXVE20260429</t>
   </si>
   <si>
-    <t>-3 914.33</t>
+    <t>-6 759.60</t>
   </si>
   <si>
     <t>SWAP05034120</t>
   </si>
   <si>
     <t>C0000000NXVE20260521</t>
   </si>
   <si>
-    <t>-6 297.66</t>
+    <t>-9 461.52</t>
   </si>
   <si>
     <t>SWAP05034664</t>
   </si>
   <si>
     <t>C0000000NXVE20260608</t>
   </si>
   <si>
-    <t>-7 482.47</t>
+    <t>-16 369.66</t>
   </si>
   <si>
     <t>SWAP05034784</t>
   </si>
   <si>
     <t>C0000000NXVE20260609</t>
   </si>
   <si>
-    <t>-2 914.98</t>
+    <t>-6 316.47</t>
   </si>
   <si>
     <t>SWAP05034794</t>
   </si>
   <si>
     <t>C0000000NXVE20260610</t>
   </si>
   <si>
-    <t>-1 648.96</t>
+    <t>-2 517.01</t>
   </si>
   <si>
     <t>SWAP05034878</t>
   </si>
   <si>
     <t>C0000000NXVE20260612</t>
   </si>
   <si>
-    <t>-4 736.40</t>
+    <t>-14 109.45</t>
   </si>
   <si>
     <t>SWAP05035201</t>
   </si>
   <si>
     <t>C0000000NXVE20260616</t>
   </si>
   <si>
-    <t>-2 502.89</t>
+    <t>-8 626.43</t>
   </si>
   <si>
     <t>SWAP04923567</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923565</t>
   </si>
   <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>3 475.43</t>
+    <t>8 232.23</t>
   </si>
   <si>
     <t>SWAP05019603</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-18 495.05</t>
+    <t>-20 483.12</t>
   </si>
   <si>
     <t>SWAP05040216</t>
   </si>
   <si>
     <t>ST 2.429/OIS+m240627</t>
   </si>
   <si>
-    <t>-1 718.15</t>
+    <t>-11 837.69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3616,157 +3697,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>51359.7103</v>
+        <v>49820.5039</v>
       </c>
       <c r="C2">
-        <v>111191.31</v>
+        <v>111424.53</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>5710753500.57</v>
+        <v>5551226218.51</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>5710753500.57</v>
+        <v>5551226218.51</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>7023.0</v>
+        <v>7274.0</v>
       </c>
       <c r="C3">
-        <v>1014.5</v>
+        <v>1016.62</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>7124881.4</v>
+        <v>7394950.67</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>7124881.4</v>
+        <v>7394950.67</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>247463.0</v>
+        <v>243679.0</v>
       </c>
       <c r="C4">
-        <v>1010.51</v>
+        <v>1012.66</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>250064011.93</v>
+        <v>246765918.01</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>250064011.93</v>
+        <v>246765918.01</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z428"/>
+  <dimension ref="A1:Z424"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N428" sqref="N428"/>
+      <selection activeCell="N424" sqref="N424"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -3782,21393 +3863,21193 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>22397.0</v>
+        <v>10276.0</v>
       </c>
       <c r="C2" s="1">
-        <v>11665.037</v>
+        <v>11688.073</v>
       </c>
       <c r="D2" s="1">
-        <v>11638.473529491</v>
+        <v>11661.448309654</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>260666891.64</v>
+        <v>119833042.83</v>
       </c>
       <c r="H2" s="1">
-        <v>594942.05</v>
+        <v>273595.32</v>
       </c>
       <c r="I2" s="1">
-        <v>0.22823844112188</v>
+        <v>0.2283137551536</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>261261833.69</v>
+        <v>120106638.15</v>
       </c>
       <c r="M2" s="1">
-        <v>261261833.69</v>
+        <v>120106638.15</v>
       </c>
       <c r="N2" s="1">
-        <v>4.38</v>
+        <v>2.07</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>961.0</v>
+        <v>487.0</v>
       </c>
       <c r="C3" s="1">
-        <v>263144.06</v>
+        <v>263664.07</v>
       </c>
       <c r="D3" s="1">
-        <v>262474.28991675</v>
+        <v>262589.78628337</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>252237792.61</v>
+        <v>127881225.92</v>
       </c>
       <c r="H3" s="1">
-        <v>643649.05</v>
+        <v>523176.17</v>
       </c>
       <c r="I3" s="1">
-        <v>0.255175500602</v>
+        <v>0.40911100612008</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>252881441.66</v>
+        <v>128404402.09</v>
       </c>
       <c r="M3" s="1">
-        <v>252881441.66</v>
+        <v>128404402.09</v>
       </c>
       <c r="N3" s="1">
-        <v>4.24</v>
+        <v>2.21</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.8978</v>
+        <v>98.2176</v>
       </c>
       <c r="D4" s="1">
-        <v>99.26379355</v>
+        <v>97.26849795</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>19852758.71</v>
+        <v>19453699.59</v>
       </c>
       <c r="H4" s="1">
-        <v>126801.29</v>
+        <v>189820.41</v>
       </c>
       <c r="I4" s="1">
-        <v>0.6387086643839</v>
+        <v>0.97575481271221</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>19979560.0</v>
+        <v>19643520.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19979560.0</v>
+        <v>19643520.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>98.0563</v>
+        <v>97.321</v>
       </c>
       <c r="D5" s="1">
-        <v>97.26849795</v>
+        <v>97.3186022</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>19453699.59</v>
+        <v>19463720.44</v>
       </c>
       <c r="H5" s="1">
-        <v>157560.41</v>
+        <v>479.56</v>
       </c>
       <c r="I5" s="1">
-        <v>0.80992517269565</v>
+        <v>0.0024638660500613</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>19611260.0</v>
+        <v>19464200.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19611260.0</v>
+        <v>19464200.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>97.9392</v>
+        <v>98.1203</v>
       </c>
       <c r="D6" s="1">
         <v>97.132225</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>9713222.5</v>
       </c>
       <c r="H6" s="1">
-        <v>80697.5</v>
+        <v>98807.5</v>
       </c>
       <c r="I6" s="1">
-        <v>0.83080048871525</v>
+        <v>1.01724736564</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>9793920.0</v>
+        <v>9812030.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9793920.0</v>
+        <v>9812030.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.5233</v>
+        <v>97.577</v>
       </c>
       <c r="D7" s="1">
-        <v>98.02335895</v>
+        <v>97.5375032</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>19604671.79</v>
+        <v>9753750.32</v>
       </c>
       <c r="H7" s="1">
-        <v>299988.21</v>
+        <v>3949.68</v>
       </c>
       <c r="I7" s="1">
-        <v>1.5301873615299</v>
+        <v>0.040493962531532</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>19904660.0</v>
+        <v>9757700.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19904660.0</v>
+        <v>9757700.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.2913</v>
+        <v>99.7393</v>
       </c>
       <c r="D8" s="1">
-        <v>97.81326225</v>
+        <v>98.02335895</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>19562652.45</v>
+        <v>19604671.79</v>
       </c>
       <c r="H8" s="1">
-        <v>295607.55</v>
+        <v>343188.21</v>
       </c>
       <c r="I8" s="1">
-        <v>1.5110811315364</v>
+        <v>1.7505430015669</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>19858260.0</v>
+        <v>19947860.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19858260.0</v>
+        <v>19947860.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>99.7692</v>
+        <v>99.5122</v>
       </c>
       <c r="D9" s="1">
-        <v>99.4181827</v>
+        <v>97.81326225</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>29825454.81</v>
+        <v>19562652.45</v>
       </c>
       <c r="H9" s="1">
-        <v>105305.19</v>
+        <v>339787.55</v>
       </c>
       <c r="I9" s="1">
-        <v>0.35307153125019</v>
+        <v>1.7369196271746</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>29930760.0</v>
+        <v>19902440.0</v>
       </c>
       <c r="M9" s="1">
-        <v>29930760.0</v>
+        <v>19902440.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>14000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>99.9029</v>
+        <v>99.9278</v>
       </c>
       <c r="D10" s="1">
-        <v>99.26215136</v>
+        <v>99.7933308</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>13896701.19</v>
+        <v>9979333.08</v>
       </c>
       <c r="H10" s="1">
-        <v>89704.81</v>
+        <v>13446.92</v>
       </c>
       <c r="I10" s="1">
-        <v>0.64551154100191</v>
+        <v>0.13474768195632</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>13986406.0</v>
+        <v>9992780.0</v>
       </c>
       <c r="M10" s="1">
-        <v>13986406.0</v>
+        <v>9992780.0</v>
       </c>
       <c r="N10" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.0105</v>
+        <v>99.8723</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0</v>
+        <v>99.7954194</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>20000000.0</v>
+        <v>34928396.79</v>
       </c>
       <c r="H11" s="1">
-        <v>2100.0</v>
+        <v>26908.21</v>
       </c>
       <c r="I11" s="1">
-        <v>0.0105</v>
+        <v>0.077038205222473</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-      <c r="K11" t="s">
-        <v>48</v>
+      <c r="K11">
+        <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>20002100.0</v>
+        <v>34955305.0</v>
       </c>
       <c r="M11" s="1">
-        <v>20099819.11</v>
+        <v>34955305.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.34</v>
+        <v>0.6</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B12" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>98.2058</v>
+        <v>99.9754</v>
       </c>
       <c r="D12" s="1">
-        <v>97.77077208</v>
+        <v>99.4181827</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>24442693.02</v>
+        <v>29825454.81</v>
       </c>
       <c r="H12" s="1">
-        <v>108756.98</v>
+        <v>167165.19</v>
       </c>
       <c r="I12" s="1">
-        <v>0.44494679825587</v>
+        <v>0.56047825947637</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>24551450.0</v>
+        <v>29992620.0</v>
       </c>
       <c r="M12" s="1">
-        <v>24551450.0</v>
+        <v>29992620.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.41</v>
+        <v>0.52</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.0149</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2980.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.0149</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L13" s="1">
-        <v>29366430.0</v>
+        <v>20002980.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29366430.0</v>
+        <v>20145588.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="1">
-        <v>45000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.0155</v>
+        <v>98.3822</v>
       </c>
       <c r="D14" s="1">
-        <v>97.78527224</v>
+        <v>97.77077208</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>44003372.51</v>
+        <v>24442693.02</v>
       </c>
       <c r="H14" s="1">
-        <v>553602.49</v>
+        <v>152856.98</v>
       </c>
       <c r="I14" s="1">
-        <v>1.2580910471673</v>
+        <v>0.62536881625493</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>44556975.0</v>
+        <v>24595550.0</v>
       </c>
       <c r="M14" s="1">
-        <v>44556975.0</v>
+        <v>24595550.0</v>
       </c>
       <c r="N14" s="1">
-        <v>0.75</v>
+        <v>0.42</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>99.6759</v>
+        <v>98.0472</v>
       </c>
       <c r="D15" s="1">
-        <v>98.36271167</v>
+        <v>97.2946677</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>14754406.75</v>
+        <v>29188400.31</v>
       </c>
       <c r="H15" s="1">
-        <v>196978.25</v>
+        <v>225759.69</v>
       </c>
       <c r="I15" s="1">
-        <v>1.3350469004794</v>
+        <v>0.77345687876788</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>14951385.0</v>
+        <v>29414160.0</v>
       </c>
       <c r="M15" s="1">
-        <v>14951385.0</v>
+        <v>29414160.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.25</v>
+        <v>0.51</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="1">
-        <v>30000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.2704</v>
+        <v>99.2344</v>
       </c>
       <c r="D16" s="1">
-        <v>97.2277138</v>
+        <v>97.78527224</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>29168314.14</v>
+        <v>44003372.51</v>
       </c>
       <c r="H16" s="1">
-        <v>12805.86</v>
+        <v>652107.49</v>
       </c>
       <c r="I16" s="1">
-        <v>0.043903325843706</v>
+        <v>1.4819488889217</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>29181120.0</v>
+        <v>44655480.0</v>
       </c>
       <c r="M16" s="1">
-        <v>29181120.0</v>
+        <v>44655480.0</v>
       </c>
       <c r="N16" s="1">
-        <v>0.49</v>
+        <v>0.77</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>97.5268</v>
+        <v>99.8846</v>
       </c>
       <c r="D17" s="1">
-        <v>97.21815647</v>
+        <v>98.36271167</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>14582723.47</v>
+        <v>14754406.75</v>
       </c>
       <c r="H17" s="1">
-        <v>46296.53</v>
+        <v>228283.25</v>
       </c>
       <c r="I17" s="1">
-        <v>0.31747519655874</v>
+        <v>1.5472207989657</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>14629020.0</v>
+        <v>14982690.0</v>
       </c>
       <c r="M17" s="1">
-        <v>14629020.0</v>
+        <v>14982690.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>99.3752</v>
+        <v>97.3951</v>
       </c>
       <c r="D18" s="1">
-        <v>98.7203376</v>
+        <v>97.2277138</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>9872033.76</v>
+        <v>29168314.14</v>
       </c>
       <c r="H18" s="1">
-        <v>65486.24</v>
+        <v>50215.86</v>
       </c>
       <c r="I18" s="1">
-        <v>0.66335105401828</v>
+        <v>0.17215893849393</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>9937520.0</v>
+        <v>29218530.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9937520.0</v>
+        <v>29218530.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>98.0495</v>
+        <v>97.6695</v>
       </c>
       <c r="D19" s="1">
-        <v>97.51078</v>
+        <v>97.21815647</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>24377695.0</v>
+        <v>14582723.47</v>
       </c>
       <c r="H19" s="1">
-        <v>134680.0</v>
+        <v>67701.53</v>
       </c>
       <c r="I19" s="1">
-        <v>0.55247224973485</v>
+        <v>0.46425847777528</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>24512375.0</v>
+        <v>14650425.0</v>
       </c>
       <c r="M19" s="1">
-        <v>24512375.0</v>
+        <v>14650425.0</v>
       </c>
       <c r="N19" s="1">
-        <v>0.41</v>
+        <v>0.25</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>100.0221</v>
+        <v>99.5908</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0</v>
+        <v>98.7203376</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>15000000.0</v>
+        <v>9872033.76</v>
       </c>
       <c r="H20" s="1">
-        <v>3315.0</v>
+        <v>87046.24</v>
       </c>
       <c r="I20" s="1">
-        <v>0.0221</v>
+        <v>0.88174576907038</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20" t="s">
-        <v>67</v>
+      <c r="K20">
+        <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>15003315.0</v>
+        <v>9959080.0</v>
       </c>
       <c r="M20" s="1">
-        <v>15089655.04</v>
+        <v>9959080.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B21" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>100.0127</v>
+        <v>98.2417</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0</v>
+        <v>97.51078</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>30000000.0</v>
+        <v>24377695.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3810.0</v>
+        <v>182730.0</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0127</v>
+        <v>0.74957866196948</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
-      <c r="K21" t="s">
-        <v>70</v>
+      <c r="K21">
+        <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>30003810.0</v>
+        <v>24560425.0</v>
       </c>
       <c r="M21" s="1">
-        <v>30119720.42</v>
+        <v>24560425.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B22" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.0194</v>
+        <v>100.0238</v>
       </c>
       <c r="D22" s="1">
         <v>100.0</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1940.0</v>
+        <v>3570.0</v>
       </c>
       <c r="I22" s="1">
-        <v>0.0194</v>
+        <v>0.0238</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L22" s="1">
-        <v>10001940.0</v>
+        <v>15003570.0</v>
       </c>
       <c r="M22" s="1">
-        <v>10047016.11</v>
+        <v>15123202.88</v>
       </c>
       <c r="N22" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>99.9449</v>
+        <v>100.0055</v>
       </c>
       <c r="D23" s="1">
-        <v>99.43946527</v>
+        <v>100.0</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>14915919.79</v>
+        <v>30000000.0</v>
       </c>
       <c r="H23" s="1">
-        <v>75815.21</v>
+        <v>1650.0</v>
       </c>
       <c r="I23" s="1">
-        <v>0.50828384080497</v>
+        <v>0.0055</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
-      <c r="K23">
-        <v>0.0</v>
+      <c r="K23" t="s">
+        <v>74</v>
       </c>
       <c r="L23" s="1">
-        <v>14991735.0</v>
+        <v>30001650.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14991735.0</v>
+        <v>30185644.42</v>
       </c>
       <c r="N23" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B24" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.0294</v>
+        <v>100.0138</v>
       </c>
       <c r="D24" s="1">
         <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2940.0</v>
+        <v>1380.0</v>
       </c>
       <c r="I24" s="1">
-        <v>0.0294</v>
+        <v>0.0138</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="L24" s="1">
-        <v>10002940.0</v>
+        <v>10001380.0</v>
       </c>
       <c r="M24" s="1">
-        <v>10061511.14</v>
+        <v>10068898.33</v>
       </c>
       <c r="N24" s="1">
         <v>0.17</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B25" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>100.0266</v>
+        <v>97.2858</v>
       </c>
       <c r="D25" s="1">
-        <v>100.0</v>
+        <v>97.24683407</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>20000000.0</v>
+        <v>29174050.22</v>
       </c>
       <c r="H25" s="1">
-        <v>5320.0</v>
+        <v>11689.78</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0266</v>
+        <v>0.040069102205035</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25" t="s">
-        <v>81</v>
+      <c r="K25">
+        <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>20005320.0</v>
+        <v>29185740.0</v>
       </c>
       <c r="M25" s="1">
-        <v>20095472.22</v>
+        <v>29185740.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.0158</v>
+        <v>100.0384</v>
       </c>
       <c r="D26" s="1">
         <v>100.0</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2370.0</v>
+        <v>3840.0</v>
       </c>
       <c r="I26" s="1">
-        <v>0.0158</v>
+        <v>0.0384</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="L26" s="1">
-        <v>15002370.0</v>
+        <v>10003840.0</v>
       </c>
       <c r="M26" s="1">
-        <v>15326956.5</v>
+        <v>10084961.92</v>
       </c>
       <c r="N26" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B27" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.0531</v>
+        <v>100.0047</v>
       </c>
       <c r="D27" s="1">
         <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>10620.0</v>
+        <v>1410.0</v>
       </c>
       <c r="I27" s="1">
-        <v>0.0531</v>
+        <v>0.0047</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L27" s="1">
-        <v>20010620.0</v>
+        <v>30001410.0</v>
       </c>
       <c r="M27" s="1">
-        <v>20285372.0</v>
+        <v>30026767.0</v>
       </c>
       <c r="N27" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B28" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>100.033</v>
+        <v>100.0355</v>
       </c>
       <c r="D28" s="1">
         <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>6600.0</v>
+        <v>7100.0</v>
       </c>
       <c r="I28" s="1">
-        <v>0.033</v>
+        <v>0.0355</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="L28" s="1">
-        <v>20006600.0</v>
+        <v>20007100.0</v>
       </c>
       <c r="M28" s="1">
-        <v>20277752.0</v>
+        <v>20142136.67</v>
       </c>
       <c r="N28" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B29" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>99.602</v>
+        <v>100.0451</v>
       </c>
       <c r="D29" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>29407151.82</v>
+        <v>20000000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>473448.18</v>
+        <v>9020.0</v>
       </c>
       <c r="I29" s="1">
-        <v>1.6099763176589</v>
+        <v>0.0451</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="K29">
-        <v>0.0</v>
+      <c r="K29" t="s">
+        <v>91</v>
       </c>
       <c r="L29" s="1">
-        <v>29880600.0</v>
+        <v>20009020.0</v>
       </c>
       <c r="M29" s="1">
-        <v>29880600.0</v>
+        <v>20328953.78</v>
       </c>
       <c r="N29" s="1">
-        <v>0.5</v>
+        <v>0.35</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B30" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>98.6048</v>
+        <v>100.0303</v>
       </c>
       <c r="D30" s="1">
-        <v>97.7949414</v>
+        <v>100.0</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>19558988.28</v>
+        <v>20000000.0</v>
       </c>
       <c r="H30" s="1">
-        <v>161971.72</v>
+        <v>6060.0</v>
       </c>
       <c r="I30" s="1">
-        <v>0.82811911169058</v>
+        <v>0.0303</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
-      <c r="K30">
-        <v>0.0</v>
+      <c r="K30" t="s">
+        <v>94</v>
       </c>
       <c r="L30" s="1">
-        <v>19720960.0</v>
+        <v>20006060.0</v>
       </c>
       <c r="M30" s="1">
-        <v>19720960.0</v>
+        <v>20321860.44</v>
       </c>
       <c r="N30" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>97.3834</v>
+        <v>99.8109</v>
       </c>
       <c r="D31" s="1">
-        <v>97.2850972</v>
+        <v>98.0238394</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>19457019.44</v>
+        <v>29407151.82</v>
       </c>
       <c r="H31" s="1">
-        <v>19660.56</v>
+        <v>536118.18</v>
       </c>
       <c r="I31" s="1">
-        <v>0.10104610349302</v>
+        <v>1.823087741654</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>19476680.0</v>
+        <v>29943270.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19476680.0</v>
+        <v>29943270.0</v>
       </c>
       <c r="N31" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>98.5525</v>
+        <v>98.7976</v>
       </c>
       <c r="D32" s="1">
-        <v>97.8142855</v>
+        <v>97.7949414</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>9781428.55</v>
+        <v>19558988.28</v>
       </c>
       <c r="H32" s="1">
-        <v>73821.45</v>
+        <v>200531.72</v>
       </c>
       <c r="I32" s="1">
-        <v>0.75471031273852</v>
+        <v>1.0252663232334</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>9855250.0</v>
+        <v>19759520.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9855250.0</v>
+        <v>19759520.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
-        <v>18500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>97.8558</v>
+        <v>97.273</v>
       </c>
       <c r="D33" s="1">
-        <v>97.32339049</v>
+        <v>97.14176547</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>18004827.24</v>
+        <v>29142529.64</v>
       </c>
       <c r="H33" s="1">
-        <v>98495.76</v>
+        <v>39370.36</v>
       </c>
       <c r="I33" s="1">
-        <v>0.5470519582725</v>
+        <v>0.13509589073545</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>18103323.0</v>
+        <v>29181900.0</v>
       </c>
       <c r="M33" s="1">
-        <v>18103323.0</v>
+        <v>29181900.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
-        <v>22000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.9867</v>
+        <v>97.4925</v>
       </c>
       <c r="D34" s="1">
-        <v>99.63136395</v>
+        <v>97.2850972</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>21918900.07</v>
+        <v>19457019.44</v>
       </c>
       <c r="H34" s="1">
-        <v>78173.93</v>
+        <v>41480.56</v>
       </c>
       <c r="I34" s="1">
-        <v>0.35665078881853</v>
+        <v>0.21319072084969</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>21997074.0</v>
+        <v>19498500.0</v>
       </c>
       <c r="M34" s="1">
-        <v>21997074.0</v>
+        <v>19498500.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>99.9536</v>
+        <v>98.7402</v>
       </c>
       <c r="D35" s="1">
-        <v>99.90811228</v>
+        <v>97.8142855</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>24977028.07</v>
+        <v>9781428.55</v>
       </c>
       <c r="H35" s="1">
-        <v>11371.93</v>
+        <v>92591.45</v>
       </c>
       <c r="I35" s="1">
-        <v>0.045529556071</v>
+        <v>0.94660457341888</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>24988400.0</v>
+        <v>9874020.0</v>
       </c>
       <c r="M35" s="1">
-        <v>24988400.0</v>
+        <v>9874020.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.42</v>
+        <v>0.17</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
-        <v>15000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>98.0659</v>
+        <v>98.0002</v>
       </c>
       <c r="D36" s="1">
-        <v>97.44325147</v>
+        <v>97.32339049</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>14616487.72</v>
+        <v>18004827.24</v>
       </c>
       <c r="H36" s="1">
-        <v>93397.28</v>
+        <v>125209.76</v>
       </c>
       <c r="I36" s="1">
-        <v>0.63898579322995</v>
+        <v>0.69542327916277</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>14709885.0</v>
+        <v>18130037.0</v>
       </c>
       <c r="M36" s="1">
-        <v>14709885.0</v>
+        <v>18130037.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>98.0158</v>
+        <v>98.2377</v>
       </c>
       <c r="D37" s="1">
-        <v>97.12268648</v>
+        <v>97.44325147</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>12140335.81</v>
+        <v>14616487.72</v>
       </c>
       <c r="H37" s="1">
-        <v>111639.19</v>
+        <v>119167.28</v>
       </c>
       <c r="I37" s="1">
-        <v>0.91957250398331</v>
+        <v>0.81529353893235</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>12251975.0</v>
+        <v>14735655.0</v>
       </c>
       <c r="M37" s="1">
-        <v>12251975.0</v>
+        <v>14735655.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>99.919</v>
+        <v>98.1845</v>
       </c>
       <c r="D38" s="1">
-        <v>99.792902</v>
+        <v>97.12268648</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>9979290.2</v>
+        <v>12140335.81</v>
       </c>
       <c r="H38" s="1">
-        <v>12609.8</v>
+        <v>132726.69</v>
       </c>
       <c r="I38" s="1">
-        <v>0.12635968838746</v>
+        <v>1.0932703351638</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>9991900.0</v>
+        <v>12273062.5</v>
       </c>
       <c r="M38" s="1">
-        <v>9991900.0</v>
+        <v>12273062.5</v>
       </c>
       <c r="N38" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.8585</v>
+        <v>98.6661</v>
       </c>
       <c r="D39" s="1">
-        <v>99.7995692</v>
+        <v>97.7514452</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>39919827.68</v>
+        <v>9775144.52</v>
       </c>
       <c r="H39" s="1">
-        <v>23572.32</v>
+        <v>91465.48</v>
       </c>
       <c r="I39" s="1">
-        <v>0.059049152689128</v>
+        <v>0.93569440137546</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>39943400.0</v>
+        <v>9866610.0</v>
       </c>
       <c r="M39" s="1">
-        <v>39943400.0</v>
+        <v>9866610.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.67</v>
+        <v>0.17</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>98.4719</v>
+        <v>98.3541</v>
       </c>
       <c r="D40" s="1">
-        <v>97.7514452</v>
+        <v>97.52492576</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>9775144.52</v>
+        <v>24381231.44</v>
       </c>
       <c r="H40" s="1">
-        <v>72045.48</v>
+        <v>207293.56</v>
       </c>
       <c r="I40" s="1">
-        <v>0.73702726187418</v>
+        <v>0.850217760781</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>9847190.0</v>
+        <v>24588525.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9847190.0</v>
+        <v>24588525.0</v>
       </c>
       <c r="N40" s="1">
-        <v>0.17</v>
+        <v>0.42</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>98.1734</v>
+        <v>99.2988</v>
       </c>
       <c r="D41" s="1">
-        <v>97.52492576</v>
+        <v>98.14746657</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>24381231.44</v>
+        <v>29444239.97</v>
       </c>
       <c r="H41" s="1">
-        <v>162118.56</v>
+        <v>345400.03</v>
       </c>
       <c r="I41" s="1">
-        <v>0.66493179558612</v>
+        <v>1.1730648519096</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>24543350.0</v>
+        <v>29789640.0</v>
       </c>
       <c r="M41" s="1">
-        <v>24543350.0</v>
+        <v>29789640.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.0937</v>
+        <v>99.7183</v>
       </c>
       <c r="D42" s="1">
-        <v>98.14746657</v>
+        <v>97.87236357</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>29444239.97</v>
+        <v>29361709.07</v>
       </c>
       <c r="H42" s="1">
-        <v>283870.03</v>
+        <v>553780.93</v>
       </c>
       <c r="I42" s="1">
-        <v>0.9640935894057</v>
+        <v>1.8860650402868</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>29728110.0</v>
+        <v>29915490.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29728110.0</v>
+        <v>29915490.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.51</v>
+        <v>97.5201</v>
       </c>
       <c r="D43" s="1">
-        <v>97.87236357</v>
+        <v>97.16562473</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>29361709.07</v>
+        <v>29149687.42</v>
       </c>
       <c r="H43" s="1">
-        <v>491290.93</v>
+        <v>106342.58</v>
       </c>
       <c r="I43" s="1">
-        <v>1.6732368297388</v>
+        <v>0.36481550717088</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>29853000.0</v>
+        <v>29256030.0</v>
       </c>
       <c r="M43" s="1">
-        <v>29853000.0</v>
+        <v>29256030.0</v>
       </c>
       <c r="N43" s="1">
         <v>0.5</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>97.4002</v>
+        <v>99.0451</v>
       </c>
       <c r="D44" s="1">
-        <v>97.16562473</v>
+        <v>98.15181495</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>29149687.42</v>
+        <v>19630362.99</v>
       </c>
       <c r="H44" s="1">
-        <v>70372.58</v>
+        <v>178657.01</v>
       </c>
       <c r="I44" s="1">
-        <v>0.2414179575446</v>
+        <v>0.910105483485</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>29220060.0</v>
+        <v>19809020.0</v>
       </c>
       <c r="M44" s="1">
-        <v>29220060.0</v>
+        <v>19809020.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>98.8426</v>
+        <v>98.7945</v>
       </c>
       <c r="D45" s="1">
-        <v>98.15181495</v>
+        <v>97.75627623</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>19630362.99</v>
+        <v>39102510.49</v>
       </c>
       <c r="H45" s="1">
-        <v>138157.01</v>
+        <v>415289.51</v>
       </c>
       <c r="I45" s="1">
-        <v>0.7037924365962</v>
+        <v>1.0620533177945</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>19768520.0</v>
+        <v>39517800.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19768520.0</v>
+        <v>39517800.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.33</v>
+        <v>0.68</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>98.5983</v>
+        <v>98.0131</v>
       </c>
       <c r="D46" s="1">
-        <v>97.75627623</v>
+        <v>97.3233905</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>39102510.49</v>
+        <v>19464678.1</v>
       </c>
       <c r="H46" s="1">
-        <v>336809.51</v>
+        <v>137941.9</v>
       </c>
       <c r="I46" s="1">
-        <v>0.8613500917956</v>
+        <v>0.708678043846</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>39439320.0</v>
+        <v>19602620.0</v>
       </c>
       <c r="M46" s="1">
-        <v>39439320.0</v>
+        <v>19602620.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.66</v>
+        <v>0.34</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>97.8562</v>
+        <v>100.009</v>
       </c>
       <c r="D47" s="1">
-        <v>97.3233905</v>
+        <v>100.0</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>19464678.1</v>
+        <v>30000000.0</v>
       </c>
       <c r="H47" s="1">
-        <v>106561.9</v>
+        <v>2700.0</v>
       </c>
       <c r="I47" s="1">
-        <v>0.54746294520021</v>
+        <v>0.009</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="K47">
-        <v>0.0</v>
+      <c r="K47" t="s">
+        <v>129</v>
       </c>
       <c r="L47" s="1">
-        <v>19571240.0</v>
+        <v>30002700.0</v>
       </c>
       <c r="M47" s="1">
-        <v>19571240.0</v>
+        <v>30373858.67</v>
       </c>
       <c r="N47" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B48" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.0203</v>
+        <v>99.9931</v>
       </c>
       <c r="D48" s="1">
         <v>100.0</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>6090.0</v>
+        <v>-2070.0</v>
       </c>
       <c r="I48" s="1">
-        <v>0.0203</v>
+        <v>-0.0069</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L48" s="1">
-        <v>30006090.0</v>
+        <v>29997930.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30311225.67</v>
+        <v>30025616.75</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B49" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>100.0407</v>
+        <v>100.0466</v>
       </c>
       <c r="D49" s="1">
         <v>100.0</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H49" s="1">
-        <v>10175.0</v>
+        <v>11650.0</v>
       </c>
       <c r="I49" s="1">
-        <v>0.0407</v>
+        <v>0.0466</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L49" s="1">
-        <v>25010175.0</v>
+        <v>25011650.0</v>
       </c>
       <c r="M49" s="1">
-        <v>25334244.72</v>
+        <v>25392615.0</v>
       </c>
       <c r="N49" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B50" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>98.716</v>
+        <v>98.938</v>
       </c>
       <c r="D50" s="1">
         <v>98.69221847</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>14803832.77</v>
       </c>
       <c r="H50" s="1">
-        <v>3567.23</v>
+        <v>36867.23</v>
       </c>
       <c r="I50" s="1">
-        <v>0.024096665069258</v>
+        <v>0.24903841169235</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>14807400.0</v>
+        <v>14840700.0</v>
       </c>
       <c r="M50" s="1">
-        <v>14807400.0</v>
+        <v>14840700.0</v>
       </c>
       <c r="N50" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B51" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.4784</v>
+        <v>99.699</v>
       </c>
       <c r="D51" s="1">
         <v>99.3840947</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>9938409.47</v>
       </c>
       <c r="H51" s="1">
-        <v>9430.53</v>
+        <v>31490.53</v>
       </c>
       <c r="I51" s="1">
-        <v>0.094889730881656</v>
+        <v>0.31685683805902</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>9947840.0</v>
+        <v>9969900.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9947840.0</v>
+        <v>9969900.0</v>
       </c>
       <c r="N51" s="1">
         <v>0.17</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>97.3164</v>
+      </c>
+      <c r="D52" s="1">
+        <v>97.33296853</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>29199890.56</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-4970.56</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-0.017022529552933</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>29194920.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>29194920.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>140</v>
-      </c>
-[...43 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.8555</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.57214403</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>39828857.61</v>
+      </c>
+      <c r="H53" s="1">
+        <v>113342.39</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.2845735398937</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>39942200.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>39942200.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>142</v>
-      </c>
-[...43 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.8017</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.6959274</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>9969592.74</v>
+      </c>
+      <c r="H54" s="1">
+        <v>10577.26</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.10609520645274</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>9980170.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>9980170.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>144</v>
-      </c>
-[...43 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.8017</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.7153487</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>29914604.61</v>
+      </c>
+      <c r="H55" s="1">
+        <v>25905.39</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.086597801768505</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>29940510.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>29940510.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>146</v>
-      </c>
-[...43 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.3264</v>
+        <v>99.7267</v>
       </c>
       <c r="D56" s="1">
-        <v>97.74661473</v>
+        <v>97.82396035</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>14661992.21</v>
+        <v>19564792.07</v>
       </c>
       <c r="H56" s="1">
-        <v>86967.79</v>
+        <v>380547.93</v>
       </c>
       <c r="I56" s="1">
-        <v>0.59315124953269</v>
+        <v>1.9450650364106</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>14748960.0</v>
+        <v>19945340.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14748960.0</v>
+        <v>19945340.0</v>
       </c>
       <c r="N56" s="1">
-        <v>0.25</v>
+        <v>0.34</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>98.2932</v>
+        <v>98.5223</v>
       </c>
       <c r="D57" s="1">
-        <v>97.7369551</v>
+        <v>97.74661473</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>9773695.51</v>
+        <v>14661992.21</v>
       </c>
       <c r="H57" s="1">
-        <v>55624.49</v>
+        <v>116352.79</v>
       </c>
       <c r="I57" s="1">
-        <v>0.56912444165145</v>
+        <v>0.79356739748261</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>9829320.0</v>
+        <v>14778345.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9829320.0</v>
+        <v>14778345.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.9869</v>
+        <v>98.4879</v>
       </c>
       <c r="D58" s="1">
-        <v>99.63053676</v>
+        <v>97.7369551</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>24907634.19</v>
+        <v>9773695.51</v>
       </c>
       <c r="H58" s="1">
-        <v>89090.81</v>
+        <v>75094.49</v>
       </c>
       <c r="I58" s="1">
-        <v>0.35768475367993</v>
+        <v>0.76833261199069</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>24996725.0</v>
+        <v>9848790.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24996725.0</v>
+        <v>9848790.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.42</v>
+        <v>0.17</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.9942</v>
+        <v>99.7813</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0</v>
+        <v>99.58751404</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>15000000.0</v>
+        <v>24896878.51</v>
       </c>
       <c r="H59" s="1">
-        <v>-870.0</v>
+        <v>48446.49</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.0058</v>
+        <v>0.19458861069889</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-      <c r="K59" t="s">
-        <v>155</v>
+      <c r="K59">
+        <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>14999130.0</v>
+        <v>24945325.0</v>
       </c>
       <c r="M59" s="1">
-        <v>15029922.04</v>
+        <v>24945325.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B60" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>100.0286</v>
+        <v>100.0048</v>
       </c>
       <c r="D60" s="1">
         <v>100.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H60" s="1">
-        <v>8580.0</v>
+        <v>720.0</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0286</v>
+        <v>0.0048</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L60" s="1">
-        <v>30008580.0</v>
+        <v>15000720.0</v>
       </c>
       <c r="M60" s="1">
-        <v>30482886.0</v>
+        <v>15065111.25</v>
       </c>
       <c r="N60" s="1">
-        <v>0.51</v>
+        <v>0.26</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B61" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>100.0083</v>
+        <v>100.0304</v>
       </c>
       <c r="D61" s="1">
         <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>830.0</v>
+        <v>9120.0</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0083</v>
+        <v>0.0304</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="L61" s="1">
-        <v>10000830.0</v>
+        <v>30009120.0</v>
       </c>
       <c r="M61" s="1">
-        <v>10045275.58</v>
+        <v>30550518.67</v>
       </c>
       <c r="N61" s="1">
-        <v>0.17</v>
+        <v>0.53</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.0104</v>
+        <v>100.0162</v>
       </c>
       <c r="D62" s="1">
         <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1040.0</v>
+        <v>1620.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0104</v>
+        <v>0.0162</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="L62" s="1">
-        <v>10001040.0</v>
+        <v>10001620.0</v>
       </c>
       <c r="M62" s="1">
-        <v>10045293.92</v>
+        <v>10068504.44</v>
       </c>
       <c r="N62" s="1">
         <v>0.17</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B63" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.0211</v>
+        <v>100.0171</v>
       </c>
       <c r="D63" s="1">
         <v>100.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H63" s="1">
-        <v>6330.0</v>
+        <v>1710.0</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0211</v>
+        <v>0.0171</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="L63" s="1">
-        <v>30006330.0</v>
+        <v>10001710.0</v>
       </c>
       <c r="M63" s="1">
-        <v>30298108.67</v>
+        <v>10068313.89</v>
       </c>
       <c r="N63" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>168</v>
+      </c>
+      <c r="B64" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.0326</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>9780.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0326</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
         <v>169</v>
       </c>
-      <c r="B64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L64" s="1">
-        <v>14660325.0</v>
+        <v>30009780.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14660325.0</v>
+        <v>30368605.0</v>
       </c>
       <c r="N64" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>171</v>
       </c>
       <c r="B65" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>98.8929</v>
+        <v>97.8769</v>
       </c>
       <c r="D65" s="1">
-        <v>97.7959084</v>
+        <v>97.208601</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>19559181.68</v>
+        <v>14581290.15</v>
       </c>
       <c r="H65" s="1">
-        <v>219398.32</v>
+        <v>100244.85</v>
       </c>
       <c r="I65" s="1">
-        <v>1.1217152311865</v>
+        <v>0.68748957718258</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>19778580.0</v>
+        <v>14681535.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19778580.0</v>
+        <v>14681535.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>173</v>
       </c>
       <c r="B66" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>98.6482</v>
+        <v>99.1032</v>
       </c>
       <c r="D66" s="1">
-        <v>97.78527224</v>
+        <v>97.7959084</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>24446318.06</v>
+        <v>19559181.68</v>
       </c>
       <c r="H66" s="1">
-        <v>215731.94</v>
+        <v>261458.32</v>
       </c>
       <c r="I66" s="1">
-        <v>0.88247211490302</v>
+        <v>1.336754902519</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>24662050.0</v>
+        <v>19820640.0</v>
       </c>
       <c r="M66" s="1">
-        <v>24662050.0</v>
+        <v>19820640.0</v>
       </c>
       <c r="N66" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>175</v>
       </c>
       <c r="B67" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.3305</v>
+        <v>98.8502</v>
       </c>
       <c r="D67" s="1">
-        <v>98.376783</v>
+        <v>97.78527224</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>24594195.75</v>
+        <v>24446318.06</v>
       </c>
       <c r="H67" s="1">
-        <v>238429.25</v>
+        <v>266231.94</v>
       </c>
       <c r="I67" s="1">
-        <v>0.96945333128041</v>
+        <v>1.0890471904463</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>24832625.0</v>
+        <v>24712550.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24832625.0</v>
+        <v>24712550.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>177</v>
       </c>
       <c r="B68" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>99.1033</v>
+        <v>99.5454</v>
       </c>
       <c r="D68" s="1">
-        <v>98.185719</v>
+        <v>98.376783</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>24546429.75</v>
+        <v>24594195.75</v>
       </c>
       <c r="H68" s="1">
-        <v>229395.25</v>
+        <v>292154.25</v>
       </c>
       <c r="I68" s="1">
-        <v>0.93453611110186</v>
+        <v>1.1878991814563</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>24775825.0</v>
+        <v>24886350.0</v>
       </c>
       <c r="M68" s="1">
-        <v>24775825.0</v>
+        <v>24886350.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>179</v>
       </c>
       <c r="B69" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>98.8777</v>
+        <v>99.3173</v>
       </c>
       <c r="D69" s="1">
-        <v>97.990834</v>
+        <v>98.185719</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>24497708.5</v>
+        <v>24546429.75</v>
       </c>
       <c r="H69" s="1">
-        <v>221716.5</v>
+        <v>282895.25</v>
       </c>
       <c r="I69" s="1">
-        <v>0.90504995599895</v>
+        <v>1.1524904146193</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>24719425.0</v>
+        <v>24829325.0</v>
       </c>
       <c r="M69" s="1">
-        <v>24719425.0</v>
+        <v>24829325.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.7227</v>
+        <v>99.0875</v>
       </c>
       <c r="D70" s="1">
-        <v>97.85057616</v>
+        <v>97.990834</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>12231322.02</v>
+        <v>24497708.5</v>
       </c>
       <c r="H70" s="1">
-        <v>234015.48</v>
+        <v>274166.5</v>
       </c>
       <c r="I70" s="1">
-        <v>1.913247640912</v>
+        <v>1.1191516137111</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>12465337.5</v>
+        <v>24771875.0</v>
       </c>
       <c r="M70" s="1">
-        <v>12465337.5</v>
+        <v>24771875.0</v>
       </c>
       <c r="N70" s="1">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>183</v>
       </c>
       <c r="B71" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.5071</v>
+        <v>99.9294</v>
       </c>
       <c r="D71" s="1">
-        <v>97.86267907</v>
+        <v>97.85057616</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>14679401.86</v>
+        <v>12231322.02</v>
       </c>
       <c r="H71" s="1">
-        <v>246663.14</v>
+        <v>259852.98</v>
       </c>
       <c r="I71" s="1">
-        <v>1.6803350868957</v>
+        <v>2.124488093561</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>14926065.0</v>
+        <v>12491175.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14926065.0</v>
+        <v>12491175.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>185</v>
       </c>
       <c r="B72" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>97.4071</v>
+        <v>99.7201</v>
       </c>
       <c r="D72" s="1">
-        <v>97.19905</v>
+        <v>97.86267907</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>38879620.0</v>
+        <v>14679401.86</v>
       </c>
       <c r="H72" s="1">
-        <v>83220.0</v>
+        <v>278613.14</v>
       </c>
       <c r="I72" s="1">
-        <v>0.21404530188309</v>
+        <v>1.8979870069447</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>38962840.0</v>
+        <v>14958015.0</v>
       </c>
       <c r="M72" s="1">
-        <v>38962840.0</v>
+        <v>14958015.0</v>
       </c>
       <c r="N72" s="1">
-        <v>0.65</v>
+        <v>0.26</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>187</v>
       </c>
       <c r="B73" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>99.6964</v>
+        <v>97.5222</v>
       </c>
       <c r="D73" s="1">
-        <v>97.85299653</v>
+        <v>97.19905</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>14677949.48</v>
+        <v>38879620.0</v>
       </c>
       <c r="H73" s="1">
-        <v>276510.52</v>
+        <v>129260.0</v>
       </c>
       <c r="I73" s="1">
-        <v>1.8838497868982</v>
+        <v>0.33246209710897</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>14954460.0</v>
+        <v>39008880.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14954460.0</v>
+        <v>39008880.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.25</v>
+        <v>0.67</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>189</v>
       </c>
       <c r="B74" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>98.541</v>
+        <v>99.9038</v>
       </c>
       <c r="D74" s="1">
-        <v>97.80703052</v>
+        <v>97.85299653</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>24451757.63</v>
+        <v>14677949.48</v>
       </c>
       <c r="H74" s="1">
-        <v>183492.37</v>
+        <v>307620.52</v>
       </c>
       <c r="I74" s="1">
-        <v>0.75042609523854</v>
+        <v>2.0958003733366</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>24635250.0</v>
+        <v>14985570.0</v>
       </c>
       <c r="M74" s="1">
-        <v>24635250.0</v>
+        <v>14985570.0</v>
       </c>
       <c r="N74" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>191</v>
       </c>
       <c r="B75" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>97.8388</v>
+        <v>98.7355</v>
       </c>
       <c r="D75" s="1">
-        <v>97.4144579</v>
+        <v>97.80703052</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>9741445.79</v>
+        <v>24451757.63</v>
       </c>
       <c r="H75" s="1">
-        <v>42434.21</v>
+        <v>232117.37</v>
       </c>
       <c r="I75" s="1">
-        <v>0.4356048467011</v>
+        <v>0.94928705540257</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>9783880.0</v>
+        <v>24683875.0</v>
       </c>
       <c r="M75" s="1">
-        <v>9783880.0</v>
+        <v>24683875.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>193</v>
       </c>
       <c r="B76" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.8594</v>
+        <v>97.988</v>
       </c>
       <c r="D76" s="1">
-        <v>99.7941745</v>
+        <v>97.4144579</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>19958834.9</v>
+        <v>9741445.79</v>
       </c>
       <c r="H76" s="1">
-        <v>13045.1</v>
+        <v>57354.21</v>
       </c>
       <c r="I76" s="1">
-        <v>0.065360027603615</v>
+        <v>0.58876486341357</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>19971880.0</v>
+        <v>9798800.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19971880.0</v>
+        <v>9798800.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>195</v>
       </c>
       <c r="B77" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.1976</v>
+        <v>99.4149</v>
       </c>
       <c r="D77" s="1">
         <v>98.523084</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
         <v>4926154.2</v>
       </c>
       <c r="H77" s="1">
-        <v>33725.8</v>
+        <v>44590.8</v>
       </c>
       <c r="I77" s="1">
-        <v>0.68462737118542</v>
+        <v>0.9051848194277</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>4959880.0</v>
+        <v>4970745.0</v>
       </c>
       <c r="M77" s="1">
-        <v>4959880.0</v>
+        <v>4970745.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>197</v>
       </c>
       <c r="B78" s="1">
         <v>8500000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>98.7113</v>
+        <v>98.9361</v>
       </c>
       <c r="D78" s="1">
         <v>98.68745682</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
         <v>8388433.83</v>
       </c>
       <c r="H78" s="1">
-        <v>2026.67</v>
+        <v>21134.67</v>
       </c>
       <c r="I78" s="1">
-        <v>0.02416029071782</v>
+        <v>0.25195013071946</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>8390460.5</v>
+        <v>8409568.5</v>
       </c>
       <c r="M78" s="1">
-        <v>8390460.5</v>
+        <v>8409568.5</v>
       </c>
       <c r="N78" s="1">
         <v>0.14</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>199</v>
       </c>
       <c r="B79" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.9905</v>
+        <v>99.9903</v>
       </c>
       <c r="D79" s="1">
         <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-950.0</v>
+        <v>-970.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.0095</v>
+        <v>-0.0097</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79" t="s">
         <v>200</v>
       </c>
       <c r="L79" s="1">
-        <v>9999050.0</v>
+        <v>9999030.0</v>
       </c>
       <c r="M79" s="1">
-        <v>10008703.0</v>
+        <v>10030798.11</v>
       </c>
       <c r="N79" s="1">
         <v>0.17</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>202</v>
       </c>
       <c r="B80" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>99.5921</v>
+        <v>99.7989</v>
       </c>
       <c r="D80" s="1">
         <v>97.87236358</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
         <v>39148945.43</v>
       </c>
       <c r="H80" s="1">
-        <v>687894.57</v>
+        <v>770614.57</v>
       </c>
       <c r="I80" s="1">
-        <v>1.7571215838495</v>
+        <v>1.9684171860463</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>39836840.0</v>
+        <v>39919560.0</v>
       </c>
       <c r="M80" s="1">
-        <v>39836840.0</v>
+        <v>39919560.0</v>
       </c>
       <c r="N80" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>204</v>
       </c>
       <c r="B81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>97.373</v>
+        <v>97.4898</v>
       </c>
       <c r="D81" s="1">
         <v>97.2850972</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
         <v>19457019.44</v>
       </c>
       <c r="H81" s="1">
-        <v>17580.56</v>
+        <v>40940.56</v>
       </c>
       <c r="I81" s="1">
-        <v>0.090355874157466</v>
+        <v>0.21041537284911</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>19474600.0</v>
+        <v>19497960.0</v>
       </c>
       <c r="M81" s="1">
-        <v>19474600.0</v>
+        <v>19497960.0</v>
       </c>
       <c r="N81" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>206</v>
       </c>
       <c r="B82" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>98.3199</v>
+        <v>98.5046</v>
       </c>
       <c r="D82" s="1">
         <v>97.8233224</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
         <v>19564664.48</v>
       </c>
       <c r="H82" s="1">
-        <v>99315.52</v>
+        <v>136255.52</v>
       </c>
       <c r="I82" s="1">
-        <v>0.50762700327177</v>
+        <v>0.69643678346382</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>19663980.0</v>
+        <v>19700920.0</v>
       </c>
       <c r="M82" s="1">
-        <v>19663980.0</v>
+        <v>19700920.0</v>
       </c>
       <c r="N82" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>208</v>
       </c>
       <c r="B83" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>97.8421</v>
+        <v>97.9958</v>
       </c>
       <c r="D83" s="1">
         <v>97.34254845</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
         <v>19468509.69</v>
       </c>
       <c r="H83" s="1">
-        <v>99910.31</v>
+        <v>130650.31</v>
       </c>
       <c r="I83" s="1">
-        <v>0.51318930719858</v>
+        <v>0.67108531716276</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>19568420.0</v>
+        <v>19599160.0</v>
       </c>
       <c r="M83" s="1">
-        <v>19568420.0</v>
+        <v>19599160.0</v>
       </c>
       <c r="N83" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>210</v>
       </c>
       <c r="B84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>98.797</v>
+        <v>99.0199</v>
       </c>
       <c r="D84" s="1">
         <v>98.3075804</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>19661516.08</v>
       </c>
       <c r="H84" s="1">
-        <v>97883.92</v>
+        <v>142463.92</v>
       </c>
       <c r="I84" s="1">
-        <v>0.49784523025449</v>
+        <v>0.72458257756082</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>19759400.0</v>
+        <v>19803980.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19759400.0</v>
+        <v>19803980.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>212</v>
       </c>
       <c r="B85" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.8417</v>
+        <v>99.0442</v>
       </c>
       <c r="D85" s="1">
         <v>98.6238683</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
         <v>29587160.49</v>
       </c>
       <c r="H85" s="1">
-        <v>65349.51</v>
+        <v>126099.51</v>
       </c>
       <c r="I85" s="1">
-        <v>0.22087117830076</v>
+        <v>0.42619672828225</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>29652510.0</v>
+        <v>29713260.0</v>
       </c>
       <c r="M85" s="1">
-        <v>29652510.0</v>
+        <v>29713260.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>214</v>
       </c>
       <c r="B86" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.1305</v>
+        <v>99.3429</v>
       </c>
       <c r="D86" s="1">
         <v>97.804612</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>24451153.0</v>
       </c>
       <c r="H86" s="1">
-        <v>331472.0</v>
+        <v>384572.0</v>
       </c>
       <c r="I86" s="1">
-        <v>1.3556497724259</v>
+        <v>1.5728174454595</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>24782625.0</v>
+        <v>24835725.0</v>
       </c>
       <c r="M86" s="1">
-        <v>24782625.0</v>
+        <v>24835725.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>216</v>
       </c>
       <c r="B87" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>98.6583</v>
+        <v>98.8577</v>
       </c>
       <c r="D87" s="1">
         <v>97.780438</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
         <v>39112175.2</v>
       </c>
       <c r="H87" s="1">
-        <v>351144.8</v>
+        <v>430904.8</v>
       </c>
       <c r="I87" s="1">
-        <v>0.89778898310928</v>
+        <v>1.1017152531061</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>39463320.0</v>
+        <v>39543080.0</v>
       </c>
       <c r="M87" s="1">
-        <v>39463320.0</v>
+        <v>39543080.0</v>
       </c>
       <c r="N87" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>218</v>
       </c>
       <c r="B88" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.2975</v>
+        <v>99.5291</v>
       </c>
       <c r="D88" s="1">
         <v>97.8626791</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>19572535.82</v>
       </c>
       <c r="H88" s="1">
-        <v>286964.18</v>
+        <v>333284.18</v>
       </c>
       <c r="I88" s="1">
-        <v>1.4661573882867</v>
+        <v>1.7028155322594</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>19859500.0</v>
+        <v>19905820.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19859500.0</v>
+        <v>19905820.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>220</v>
       </c>
       <c r="B89" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>97.4767</v>
+        <v>97.6089</v>
       </c>
       <c r="D89" s="1">
         <v>97.170398</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
         <v>29151119.4</v>
       </c>
       <c r="H89" s="1">
-        <v>91890.6</v>
+        <v>131550.6</v>
       </c>
       <c r="I89" s="1">
-        <v>0.31522151427228</v>
+        <v>0.45127117828621</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>29243010.0</v>
+        <v>29282670.0</v>
       </c>
       <c r="M89" s="1">
-        <v>29243010.0</v>
+        <v>29282670.0</v>
       </c>
       <c r="N89" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>222</v>
       </c>
       <c r="B90" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.6633</v>
+        <v>98.8503</v>
       </c>
       <c r="D90" s="1">
         <v>97.775605</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
         <v>29332681.5</v>
       </c>
       <c r="H90" s="1">
-        <v>266308.5</v>
+        <v>322408.5</v>
       </c>
       <c r="I90" s="1">
-        <v>0.90789006112517</v>
+        <v>1.0991443110989</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>29598990.0</v>
+        <v>29655090.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29598990.0</v>
+        <v>29655090.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>224</v>
       </c>
       <c r="B91" s="1">
         <v>35000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>97.3482</v>
+        <v>97.4719</v>
       </c>
       <c r="D91" s="1">
         <v>97.26117923</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
         <v>34041412.73</v>
       </c>
       <c r="H91" s="1">
-        <v>30457.27</v>
+        <v>73752.27</v>
       </c>
       <c r="I91" s="1">
-        <v>0.089471228005642</v>
+        <v>0.21665455128131</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>34071870.0</v>
+        <v>34115165.0</v>
       </c>
       <c r="M91" s="1">
-        <v>34071870.0</v>
+        <v>34115165.0</v>
       </c>
       <c r="N91" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>226</v>
       </c>
       <c r="B92" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>100.0471</v>
+        <v>100.0435</v>
       </c>
       <c r="D92" s="1">
         <v>100.0</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H92" s="1">
-        <v>9420.0</v>
+        <v>8700.0</v>
       </c>
       <c r="I92" s="1">
-        <v>0.0471</v>
+        <v>0.0435</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92" t="s">
         <v>227</v>
       </c>
       <c r="L92" s="1">
-        <v>20009420.0</v>
+        <v>20008700.0</v>
       </c>
       <c r="M92" s="1">
-        <v>20303193.89</v>
+        <v>20347859.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>229</v>
       </c>
       <c r="B93" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>99.5577</v>
+        <v>99.7699</v>
       </c>
       <c r="D93" s="1">
         <v>99.4543822</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
         <v>14918157.33</v>
       </c>
       <c r="H93" s="1">
-        <v>15497.67</v>
+        <v>47327.67</v>
       </c>
       <c r="I93" s="1">
-        <v>0.10388461293966</v>
+        <v>0.31724876573614</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>14933655.0</v>
+        <v>14965485.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14933655.0</v>
+        <v>14965485.0</v>
       </c>
       <c r="N93" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>231</v>
       </c>
       <c r="B94" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.753</v>
+        <v>99.9721</v>
       </c>
       <c r="D94" s="1">
         <v>99.5421063</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
         <v>9954210.63</v>
       </c>
       <c r="H94" s="1">
-        <v>21089.37</v>
+        <v>42999.37</v>
       </c>
       <c r="I94" s="1">
-        <v>0.21186381104335</v>
+        <v>0.4319716710676</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>9975300.0</v>
+        <v>9997210.0</v>
       </c>
       <c r="M94" s="1">
-        <v>9975300.0</v>
+        <v>9997210.0</v>
       </c>
       <c r="N94" s="1">
         <v>0.17</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>233</v>
       </c>
       <c r="B95" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.4664</v>
+        <v>99.5234</v>
       </c>
       <c r="D95" s="1">
-        <v>99.36204048</v>
+        <v>99.3922989</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>24840510.12</v>
+        <v>19878459.78</v>
       </c>
       <c r="H95" s="1">
-        <v>26089.88</v>
+        <v>26220.22</v>
       </c>
       <c r="I95" s="1">
-        <v>0.10502956611585</v>
+        <v>0.13190267400083</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>24866600.0</v>
+        <v>19904680.0</v>
       </c>
       <c r="M95" s="1">
-        <v>24866600.0</v>
+        <v>19904680.0</v>
       </c>
       <c r="N95" s="1">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>235</v>
       </c>
       <c r="B96" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.0505</v>
+        <v>99.6752</v>
       </c>
       <c r="D96" s="1">
-        <v>98.49526593</v>
+        <v>99.36204048</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>29548579.78</v>
+        <v>24840510.12</v>
       </c>
       <c r="H96" s="1">
-        <v>166570.22</v>
+        <v>78289.88</v>
       </c>
       <c r="I96" s="1">
-        <v>0.56371650089506</v>
+        <v>0.31517017815575</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>29715150.0</v>
+        <v>24918800.0</v>
       </c>
       <c r="M96" s="1">
-        <v>29715150.0</v>
+        <v>24918800.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>237</v>
       </c>
       <c r="B97" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>99.227</v>
+        <v>99.2601</v>
       </c>
       <c r="D97" s="1">
-        <v>97.9014285</v>
+        <v>98.49526593</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>39160571.4</v>
+        <v>29548579.78</v>
       </c>
       <c r="H97" s="1">
-        <v>530228.6</v>
+        <v>229450.22</v>
       </c>
       <c r="I97" s="1">
-        <v>1.3539858614014</v>
+        <v>0.77651860667532</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>39690800.0</v>
+        <v>29778030.0</v>
       </c>
       <c r="M97" s="1">
-        <v>39690800.0</v>
+        <v>29778030.0</v>
       </c>
       <c r="N97" s="1">
-        <v>0.67</v>
+        <v>0.51</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>239</v>
       </c>
       <c r="B98" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>97.781</v>
+        <v>99.4328</v>
       </c>
       <c r="D98" s="1">
-        <v>97.7385472</v>
+        <v>97.9014285</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>29321564.16</v>
+        <v>39160571.4</v>
       </c>
       <c r="H98" s="1">
-        <v>12735.84</v>
+        <v>612548.6</v>
       </c>
       <c r="I98" s="1">
-        <v>0.04343506345877</v>
+        <v>1.5641972987146</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>29334300.0</v>
+        <v>39773120.0</v>
       </c>
       <c r="M98" s="1">
-        <v>29334300.0</v>
+        <v>39773120.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.49</v>
+        <v>0.69</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>241</v>
       </c>
       <c r="B99" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>98.8644</v>
+        <v>97.9309</v>
       </c>
       <c r="D99" s="1">
-        <v>98.20184247</v>
+        <v>97.7385472</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>14730276.37</v>
+        <v>29321564.16</v>
       </c>
       <c r="H99" s="1">
-        <v>99383.63</v>
+        <v>57705.84</v>
       </c>
       <c r="I99" s="1">
-        <v>0.67468951364963</v>
+        <v>0.19680341636999</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>14829660.0</v>
+        <v>29379270.0</v>
       </c>
       <c r="M99" s="1">
-        <v>14829660.0</v>
+        <v>29379270.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.25</v>
+        <v>0.51</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B100" s="1">
         <v>12500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>98.8644</v>
+        <v>99.0731</v>
       </c>
       <c r="D100" s="1">
         <v>98.15917464</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
         <v>12269896.83</v>
       </c>
       <c r="H100" s="1">
-        <v>88153.17</v>
+        <v>114240.67</v>
       </c>
       <c r="I100" s="1">
-        <v>0.71845078423532</v>
+        <v>0.9310646338988</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>12358050.0</v>
+        <v>12384137.5</v>
       </c>
       <c r="M100" s="1">
-        <v>12358050.0</v>
+        <v>12384137.5</v>
       </c>
       <c r="N100" s="1">
         <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>243</v>
+      </c>
+      <c r="B101" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.0731</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H101" s="1">
+        <v>130688.63</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.88721098448746</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>14860965.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>14860965.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>244</v>
-      </c>
-[...43 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>246</v>
       </c>
       <c r="B102" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.3816</v>
+        <v>98.7705</v>
       </c>
       <c r="D102" s="1">
-        <v>97.80461245</v>
+        <v>97.87169836</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>19560922.49</v>
+        <v>24467924.59</v>
       </c>
       <c r="H102" s="1">
-        <v>115397.51</v>
+        <v>224700.41</v>
       </c>
       <c r="I102" s="1">
-        <v>0.5899389972993</v>
+        <v>0.91834683065778</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>19676320.0</v>
+        <v>24692625.0</v>
       </c>
       <c r="M102" s="1">
-        <v>19676320.0</v>
+        <v>24692625.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>248</v>
       </c>
       <c r="B103" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>97.3953</v>
+        <v>99.7537</v>
       </c>
       <c r="D103" s="1">
-        <v>97.21815647</v>
+        <v>99.57047785</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>29165446.94</v>
+        <v>19914095.57</v>
       </c>
       <c r="H103" s="1">
-        <v>53143.06</v>
+        <v>36644.43</v>
       </c>
       <c r="I103" s="1">
-        <v>0.18221239711953</v>
+        <v>0.18401252455172</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>29218590.0</v>
+        <v>19950740.0</v>
       </c>
       <c r="M103" s="1">
-        <v>29218590.0</v>
+        <v>19950740.0</v>
       </c>
       <c r="N103" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>250</v>
       </c>
       <c r="B104" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>98.5407</v>
+        <v>98.5725</v>
       </c>
       <c r="D104" s="1">
-        <v>97.78527225</v>
+        <v>97.80461245</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>19557054.45</v>
+        <v>19560922.49</v>
       </c>
       <c r="H104" s="1">
-        <v>151085.55</v>
+        <v>153577.51</v>
       </c>
       <c r="I104" s="1">
-        <v>0.77253734904849</v>
+        <v>0.78512406599695</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>19708140.0</v>
+        <v>19714500.0</v>
       </c>
       <c r="M104" s="1">
-        <v>19708140.0</v>
+        <v>19714500.0</v>
       </c>
       <c r="N104" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>252</v>
       </c>
       <c r="B105" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>99.4802</v>
+        <v>97.4967</v>
       </c>
       <c r="D105" s="1">
-        <v>99.35661073</v>
+        <v>97.21815647</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>29806983.22</v>
+        <v>29165446.94</v>
       </c>
       <c r="H105" s="1">
-        <v>37076.78</v>
+        <v>83563.06</v>
       </c>
       <c r="I105" s="1">
-        <v>0.12438957584652</v>
+        <v>0.28651390178216</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>29844060.0</v>
+        <v>29249010.0</v>
       </c>
       <c r="M105" s="1">
-        <v>29844060.0</v>
+        <v>29249010.0</v>
       </c>
       <c r="N105" s="1">
         <v>0.5</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>254</v>
       </c>
       <c r="B106" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>99.9486</v>
+        <v>98.7341</v>
       </c>
       <c r="D106" s="1">
-        <v>98.92074717</v>
+        <v>97.78527225</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>29676224.15</v>
+        <v>19557054.45</v>
       </c>
       <c r="H106" s="1">
-        <v>308355.85</v>
+        <v>189765.55</v>
       </c>
       <c r="I106" s="1">
-        <v>1.0390669932987</v>
+        <v>0.97031764412764</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>29984580.0</v>
+        <v>19746820.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29984580.0</v>
+        <v>19746820.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>256</v>
       </c>
       <c r="B107" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.2381</v>
+        <v>98.1264</v>
       </c>
       <c r="D107" s="1">
-        <v>98.7674237</v>
+        <v>98.0302456</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>29630227.11</v>
+        <v>29409073.68</v>
       </c>
       <c r="H107" s="1">
-        <v>141202.89</v>
+        <v>28846.32</v>
       </c>
       <c r="I107" s="1">
-        <v>0.47655014413421</v>
+        <v>0.098086462409108</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>29771430.0</v>
+        <v>29437920.0</v>
       </c>
       <c r="M107" s="1">
-        <v>29771430.0</v>
+        <v>29437920.0</v>
       </c>
       <c r="N107" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>258</v>
       </c>
       <c r="B108" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.5093</v>
+        <v>99.8724</v>
       </c>
       <c r="D108" s="1">
-        <v>97.81428545</v>
+        <v>99.7954194</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>19562857.09</v>
+        <v>9979541.94</v>
       </c>
       <c r="H108" s="1">
-        <v>139002.91</v>
+        <v>7698.06</v>
       </c>
       <c r="I108" s="1">
-        <v>0.71054503624143</v>
+        <v>0.077138410222464</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>19701860.0</v>
+        <v>9987240.0</v>
       </c>
       <c r="M108" s="1">
-        <v>19701860.0</v>
+        <v>9987240.0</v>
       </c>
       <c r="N108" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>260</v>
       </c>
       <c r="B109" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>97.918</v>
+        <v>99.7009</v>
       </c>
       <c r="D109" s="1">
-        <v>97.3712995</v>
+        <v>99.35661073</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>29211389.85</v>
+        <v>29806983.22</v>
       </c>
       <c r="H109" s="1">
-        <v>164010.15</v>
+        <v>103286.78</v>
       </c>
       <c r="I109" s="1">
-        <v>0.56145959107796</v>
+        <v>0.34651873098884</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>29375400.0</v>
+        <v>29910270.0</v>
       </c>
       <c r="M109" s="1">
-        <v>29375400.0</v>
+        <v>29910270.0</v>
       </c>
       <c r="N109" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>262</v>
       </c>
       <c r="B110" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>99.8435</v>
+        <v>99.4564</v>
       </c>
       <c r="D110" s="1">
-        <v>99.80383</v>
+        <v>98.7674237</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>9980383.0</v>
+        <v>29630227.11</v>
       </c>
       <c r="H110" s="1">
-        <v>3967.0</v>
+        <v>206692.89</v>
       </c>
       <c r="I110" s="1">
-        <v>0.039747973599811</v>
+        <v>0.69757443718763</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>9984350.0</v>
+        <v>29836920.0</v>
       </c>
       <c r="M110" s="1">
-        <v>9984350.0</v>
+        <v>29836920.0</v>
       </c>
       <c r="N110" s="1">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>264</v>
       </c>
       <c r="B111" s="1">
-        <v>5500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.8652</v>
+        <v>98.6977</v>
       </c>
       <c r="D111" s="1">
-        <v>99.809032</v>
+        <v>97.81428545</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>5489496.76</v>
+        <v>19562857.09</v>
       </c>
       <c r="H111" s="1">
-        <v>3089.24</v>
+        <v>176682.91</v>
       </c>
       <c r="I111" s="1">
-        <v>0.05627546813599</v>
+        <v>0.90315493890877</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>5492586.0</v>
+        <v>19739540.0</v>
       </c>
       <c r="M111" s="1">
-        <v>5492586.0</v>
+        <v>19739540.0</v>
       </c>
       <c r="N111" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>266</v>
       </c>
       <c r="B112" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>98.1052</v>
+        <v>98.0633</v>
       </c>
       <c r="D112" s="1">
-        <v>97.46047776</v>
+        <v>97.3712995</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>24365119.44</v>
+        <v>29211389.85</v>
       </c>
       <c r="H112" s="1">
-        <v>161180.56</v>
+        <v>207600.15</v>
       </c>
       <c r="I112" s="1">
-        <v>0.66152173149372</v>
+        <v>0.7106822067215</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>24526300.0</v>
+        <v>29418990.0</v>
       </c>
       <c r="M112" s="1">
-        <v>24526300.0</v>
+        <v>29418990.0</v>
       </c>
       <c r="N112" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>268</v>
       </c>
       <c r="B113" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>98.5504</v>
+        <v>98.2761</v>
       </c>
       <c r="D113" s="1">
-        <v>97.77932293</v>
+        <v>97.46047776</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>29333796.88</v>
+        <v>24365119.44</v>
       </c>
       <c r="H113" s="1">
-        <v>231323.12</v>
+        <v>203905.56</v>
       </c>
       <c r="I113" s="1">
-        <v>0.78858908359633</v>
+        <v>0.83687486327381</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>29565120.0</v>
+        <v>24569025.0</v>
       </c>
       <c r="M113" s="1">
-        <v>29565120.0</v>
+        <v>24569025.0</v>
       </c>
       <c r="N113" s="1">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>270</v>
       </c>
       <c r="B114" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.9033</v>
+        <v>98.7459</v>
       </c>
       <c r="D114" s="1">
-        <v>99.7962493</v>
+        <v>97.77932293</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>9979624.93</v>
+        <v>29333796.88</v>
       </c>
       <c r="H114" s="1">
-        <v>10705.07</v>
+        <v>289973.12</v>
       </c>
       <c r="I114" s="1">
-        <v>0.10726926187195</v>
+        <v>0.98852910581687</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>9990330.0</v>
+        <v>29623770.0</v>
       </c>
       <c r="M114" s="1">
-        <v>9990330.0</v>
+        <v>29623770.0</v>
       </c>
       <c r="N114" s="1">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>272</v>
       </c>
       <c r="B115" s="1">
-        <v>28600000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>99.9674</v>
+        <v>98.8343</v>
       </c>
       <c r="D115" s="1">
-        <v>98.04874822</v>
+        <v>97.75025085</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>28041941.99</v>
+        <v>12707532.61</v>
       </c>
       <c r="H115" s="1">
-        <v>548734.41</v>
+        <v>140926.39</v>
       </c>
       <c r="I115" s="1">
-        <v>1.9568345523134</v>
+        <v>1.1089988460002</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>28590676.4</v>
+        <v>12848459.0</v>
       </c>
       <c r="M115" s="1">
-        <v>28590676.4</v>
+        <v>12848459.0</v>
       </c>
       <c r="N115" s="1">
-        <v>0.48</v>
+        <v>0.22</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>274</v>
       </c>
       <c r="B116" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>98.6278</v>
+        <v>98.3283</v>
       </c>
       <c r="D116" s="1">
-        <v>97.75025085</v>
+        <v>97.42790335</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>12707532.61</v>
+        <v>19485580.67</v>
       </c>
       <c r="H116" s="1">
-        <v>114081.39</v>
+        <v>180079.33</v>
       </c>
       <c r="I116" s="1">
-        <v>0.89774619118605</v>
+        <v>0.92416712157442</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>12821614.0</v>
+        <v>19665660.0</v>
       </c>
       <c r="M116" s="1">
-        <v>12821614.0</v>
+        <v>19665660.0</v>
       </c>
       <c r="N116" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>276</v>
       </c>
       <c r="B117" s="1">
-        <v>20000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>98.1371</v>
+        <v>99.975</v>
       </c>
       <c r="D117" s="1">
-        <v>97.42790335</v>
+        <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>19485580.67</v>
+        <v>19000000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>141839.33</v>
+        <v>-4750.0</v>
       </c>
       <c r="I117" s="1">
-        <v>0.72791944157136</v>
+        <v>-0.025</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
-      <c r="K117">
-        <v>0.0</v>
+      <c r="K117" t="s">
+        <v>277</v>
       </c>
       <c r="L117" s="1">
-        <v>19627420.0</v>
+        <v>18995250.0</v>
       </c>
       <c r="M117" s="1">
-        <v>19627420.0</v>
+        <v>19008527.31</v>
       </c>
       <c r="N117" s="1">
         <v>0.33</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B118" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.0045</v>
+        <v>100.0142</v>
       </c>
       <c r="D118" s="1">
         <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1800.0</v>
+        <v>4260.0</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0045</v>
+        <v>0.0142</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="L118" s="1">
-        <v>40001800.0</v>
+        <v>30004260.0</v>
       </c>
       <c r="M118" s="1">
-        <v>40433816.67</v>
+        <v>30256895.75</v>
       </c>
       <c r="N118" s="1">
-        <v>0.68</v>
+        <v>0.52</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B119" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.0093</v>
+        <v>100.012</v>
       </c>
       <c r="D119" s="1">
         <v>100.0</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2790.0</v>
+        <v>3000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.0093</v>
+        <v>0.012</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="L119" s="1">
-        <v>30002790.0</v>
+        <v>25003000.0</v>
       </c>
       <c r="M119" s="1">
-        <v>30188286.33</v>
+        <v>25208254.44</v>
       </c>
       <c r="N119" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B120" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.0145</v>
+        <v>99.9834</v>
       </c>
       <c r="D120" s="1">
         <v>100.0</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3625.0</v>
+        <v>-3320.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.0145</v>
+        <v>-0.0166</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="L120" s="1">
-        <v>25003625.0</v>
+        <v>19996680.0</v>
       </c>
       <c r="M120" s="1">
-        <v>25152275.28</v>
+        <v>20051412.17</v>
       </c>
       <c r="N120" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B121" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>99.9859</v>
+        <v>99.9809</v>
       </c>
       <c r="D121" s="1">
         <v>100.0</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-2820.0</v>
+        <v>-2865.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-0.0141</v>
+        <v>-0.0191</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="L121" s="1">
-        <v>19997180.0</v>
+        <v>14997135.0</v>
       </c>
       <c r="M121" s="1">
-        <v>20006988.17</v>
+        <v>15030948.33</v>
       </c>
       <c r="N121" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B122" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>100.0255</v>
+        <v>99.9723</v>
       </c>
       <c r="D122" s="1">
         <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>5100.0</v>
+        <v>-2770.0</v>
       </c>
       <c r="I122" s="1">
-        <v>0.0255</v>
+        <v>-0.0277</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122" t="s">
         <v>291</v>
       </c>
       <c r="L122" s="1">
-        <v>20005100.0</v>
+        <v>9997230.0</v>
       </c>
       <c r="M122" s="1">
-        <v>20189595.33</v>
+        <v>10011966.17</v>
       </c>
       <c r="N122" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>293</v>
       </c>
       <c r="B123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.0135</v>
+        <v>100.0264</v>
       </c>
       <c r="D123" s="1">
         <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2700.0</v>
+        <v>5280.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.0135</v>
+        <v>0.0264</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123" t="s">
         <v>294</v>
       </c>
       <c r="L123" s="1">
-        <v>20002700.0</v>
+        <v>20005280.0</v>
       </c>
       <c r="M123" s="1">
-        <v>20154689.44</v>
+        <v>20234455.0</v>
       </c>
       <c r="N123" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>296</v>
       </c>
       <c r="B124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.0209</v>
+        <v>100.0092</v>
       </c>
       <c r="D124" s="1">
         <v>100.0</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H124" s="1">
-        <v>4180.0</v>
+        <v>1840.0</v>
       </c>
       <c r="I124" s="1">
-        <v>0.0209</v>
+        <v>0.0092</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
         <v>297</v>
       </c>
       <c r="L124" s="1">
-        <v>20004180.0</v>
+        <v>20001840.0</v>
       </c>
       <c r="M124" s="1">
-        <v>20187864.22</v>
+        <v>20198811.11</v>
       </c>
       <c r="N124" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>299</v>
       </c>
       <c r="B125" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.0327</v>
+        <v>100.0229</v>
       </c>
       <c r="D125" s="1">
         <v>100.0</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H125" s="1">
-        <v>9810.0</v>
+        <v>4580.0</v>
       </c>
       <c r="I125" s="1">
-        <v>0.0327</v>
+        <v>0.0229</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125" t="s">
         <v>300</v>
       </c>
       <c r="L125" s="1">
-        <v>30009810.0</v>
+        <v>20004580.0</v>
       </c>
       <c r="M125" s="1">
-        <v>30342135.5</v>
+        <v>20232766.11</v>
       </c>
       <c r="N125" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>302</v>
       </c>
       <c r="B126" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.0226</v>
+        <v>100.0289</v>
       </c>
       <c r="D126" s="1">
         <v>100.0</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4520.0</v>
+        <v>8670.0</v>
       </c>
       <c r="I126" s="1">
-        <v>0.0226</v>
+        <v>0.0289</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
         <v>303</v>
       </c>
       <c r="L126" s="1">
-        <v>20004520.0</v>
+        <v>30008670.0</v>
       </c>
       <c r="M126" s="1">
-        <v>20183051.11</v>
+        <v>30408636.17</v>
       </c>
       <c r="N126" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>305</v>
       </c>
       <c r="B127" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>100.0265</v>
+        <v>100.0159</v>
       </c>
       <c r="D127" s="1">
         <v>100.0</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2650.0</v>
+        <v>3180.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.0265</v>
+        <v>0.0159</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127" t="s">
         <v>306</v>
       </c>
       <c r="L127" s="1">
-        <v>10002650.0</v>
+        <v>20003180.0</v>
       </c>
       <c r="M127" s="1">
-        <v>10111049.75</v>
+        <v>20226741.78</v>
       </c>
       <c r="N127" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>308</v>
       </c>
       <c r="B128" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.0048</v>
+        <v>100.0229</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>480.0</v>
+        <v>2290.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0048</v>
+        <v>0.0229</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
         <v>309</v>
       </c>
       <c r="L128" s="1">
-        <v>10000480.0</v>
+        <v>10002290.0</v>
       </c>
       <c r="M128" s="1">
-        <v>10105554.75</v>
+        <v>10133146.06</v>
       </c>
       <c r="N128" s="1">
         <v>0.17</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>311</v>
       </c>
       <c r="B129" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.0154</v>
+        <v>100.0141</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3080.0</v>
+        <v>2820.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0154</v>
+        <v>0.0141</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
         <v>312</v>
       </c>
       <c r="L129" s="1">
-        <v>20003080.0</v>
+        <v>20002820.0</v>
       </c>
       <c r="M129" s="1">
-        <v>20176166.67</v>
+        <v>20219692.89</v>
       </c>
       <c r="N129" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>314</v>
       </c>
       <c r="B130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.0221</v>
+        <v>100.0227</v>
       </c>
       <c r="D130" s="1">
         <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>5525.0</v>
+        <v>5675.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0221</v>
+        <v>0.0227</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
         <v>315</v>
       </c>
       <c r="L130" s="1">
-        <v>25005525.0</v>
+        <v>25005675.0</v>
       </c>
       <c r="M130" s="1">
-        <v>25263221.39</v>
+        <v>25319057.22</v>
       </c>
       <c r="N130" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>317</v>
       </c>
       <c r="B131" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.008</v>
+        <v>100.0026</v>
       </c>
       <c r="D131" s="1">
         <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>800.0</v>
+        <v>260.0</v>
       </c>
       <c r="I131" s="1">
-        <v>0.008</v>
+        <v>0.0026</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
         <v>318</v>
       </c>
       <c r="L131" s="1">
-        <v>10000800.0</v>
+        <v>10000260.0</v>
       </c>
       <c r="M131" s="1">
-        <v>10046265.0</v>
+        <v>10068345.0</v>
       </c>
       <c r="N131" s="1">
         <v>0.17</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>320</v>
       </c>
       <c r="B132" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.0049</v>
+        <v>99.9799</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1470.0</v>
+        <v>-6030.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0049</v>
+        <v>-0.0201</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
         <v>321</v>
       </c>
       <c r="L132" s="1">
-        <v>30001470.0</v>
+        <v>29993970.0</v>
       </c>
       <c r="M132" s="1">
-        <v>30055728.75</v>
+        <v>30047831.17</v>
       </c>
       <c r="N132" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>323</v>
       </c>
       <c r="B133" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.0388</v>
+        <v>99.9904</v>
       </c>
       <c r="D133" s="1">
         <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>9700.0</v>
+        <v>-2400.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0388</v>
+        <v>-0.0096</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
         <v>324</v>
       </c>
       <c r="L133" s="1">
-        <v>25009700.0</v>
+        <v>24997600.0</v>
       </c>
       <c r="M133" s="1">
-        <v>25285429.58</v>
+        <v>25042484.31</v>
       </c>
       <c r="N133" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>326</v>
       </c>
       <c r="B134" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>100.0435</v>
+        <v>100.0173</v>
       </c>
       <c r="D134" s="1">
         <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>10875.0</v>
+        <v>5190.0</v>
       </c>
       <c r="I134" s="1">
-        <v>0.0435</v>
+        <v>0.0173</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
         <v>327</v>
       </c>
       <c r="L134" s="1">
-        <v>25010875.0</v>
+        <v>30005190.0</v>
       </c>
       <c r="M134" s="1">
-        <v>25285396.25</v>
+        <v>30126902.08</v>
       </c>
       <c r="N134" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>329</v>
       </c>
       <c r="B135" s="1">
-        <v>17000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100.038</v>
+        <v>100.047</v>
       </c>
       <c r="D135" s="1">
         <v>100.0</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>17000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>6460.0</v>
+        <v>11750.0</v>
       </c>
       <c r="I135" s="1">
-        <v>0.038</v>
+        <v>0.047</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
         <v>330</v>
       </c>
       <c r="L135" s="1">
-        <v>17006460.0</v>
+        <v>25011750.0</v>
       </c>
       <c r="M135" s="1">
-        <v>17190739.58</v>
+        <v>25343624.58</v>
       </c>
       <c r="N135" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>332</v>
       </c>
       <c r="B136" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.0462</v>
+        <v>100.0413</v>
       </c>
       <c r="D136" s="1">
         <v>100.0</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H136" s="1">
-        <v>11550.0</v>
+        <v>10325.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.0462</v>
+        <v>0.0413</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136" t="s">
         <v>333</v>
       </c>
       <c r="L136" s="1">
-        <v>25011550.0</v>
+        <v>25010325.0</v>
       </c>
       <c r="M136" s="1">
-        <v>25375572.92</v>
+        <v>25340769.03</v>
       </c>
       <c r="N136" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>335</v>
       </c>
       <c r="B137" s="1">
-        <v>25000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.0377</v>
+        <v>100.0455</v>
       </c>
       <c r="D137" s="1">
         <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>25000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>9425.0</v>
+        <v>7735.0</v>
       </c>
       <c r="I137" s="1">
-        <v>0.0377</v>
+        <v>0.0455</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137" t="s">
         <v>336</v>
       </c>
       <c r="L137" s="1">
-        <v>25009425.0</v>
+        <v>17007735.0</v>
       </c>
       <c r="M137" s="1">
-        <v>25371850.69</v>
+        <v>17230190.29</v>
       </c>
       <c r="N137" s="1">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>338</v>
       </c>
       <c r="B138" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.9925</v>
+        <v>100.0395</v>
       </c>
       <c r="D138" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>9783847.63</v>
+        <v>25000000.0</v>
       </c>
       <c r="H138" s="1">
-        <v>115402.37</v>
+        <v>9875.0</v>
       </c>
       <c r="I138" s="1">
-        <v>1.1795192889773</v>
+        <v>0.0395</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
-      <c r="K138">
-        <v>0.0</v>
+      <c r="K138" t="s">
+        <v>339</v>
       </c>
       <c r="L138" s="1">
-        <v>9899250.0</v>
+        <v>25009875.0</v>
       </c>
       <c r="M138" s="1">
-        <v>9899250.0</v>
+        <v>25430184.86</v>
       </c>
       <c r="N138" s="1">
-        <v>0.17</v>
+        <v>0.44</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
+        <v>341</v>
+      </c>
+      <c r="B139" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>100.0345</v>
+      </c>
+      <c r="D139" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>8625.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.0345</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>342</v>
+      </c>
+      <c r="L139" s="1">
+        <v>25008625.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>25427115.42</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>340</v>
-      </c>
-[...43 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B140" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.421</v>
+        <v>99.1961</v>
       </c>
       <c r="D140" s="1">
-        <v>99.37021365</v>
+        <v>97.8384763</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>19874042.73</v>
+        <v>9783847.63</v>
       </c>
       <c r="H140" s="1">
-        <v>10157.27</v>
+        <v>135762.37</v>
       </c>
       <c r="I140" s="1">
-        <v>0.051108222609724</v>
+        <v>1.3876173785016</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>19884200.0</v>
+        <v>9919610.0</v>
       </c>
       <c r="M140" s="1">
-        <v>19884200.0</v>
+        <v>9919610.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B141" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>99.8044</v>
+        <v>97.672</v>
       </c>
       <c r="D141" s="1">
-        <v>99.41822392</v>
+        <v>97.2107272</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>11930186.87</v>
+        <v>14581609.08</v>
       </c>
       <c r="H141" s="1">
-        <v>46341.13</v>
+        <v>69190.92</v>
       </c>
       <c r="I141" s="1">
-        <v>0.38843591056005</v>
+        <v>0.47450812609496</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>11976528.0</v>
+        <v>14650800.0</v>
       </c>
       <c r="M141" s="1">
-        <v>11976528.0</v>
+        <v>14650800.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B142" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>98.8884</v>
+        <v>99.6395</v>
       </c>
       <c r="D142" s="1">
-        <v>97.7417847</v>
+        <v>99.37021365</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>9774178.47</v>
+        <v>19874042.73</v>
       </c>
       <c r="H142" s="1">
-        <v>114661.53</v>
+        <v>53857.27</v>
       </c>
       <c r="I142" s="1">
-        <v>1.1731065720964</v>
+        <v>0.27099302709409</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>9888840.0</v>
+        <v>19927900.0</v>
       </c>
       <c r="M142" s="1">
-        <v>9888840.0</v>
+        <v>19927900.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B143" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>98.9971</v>
+        <v>99.108</v>
       </c>
       <c r="D143" s="1">
-        <v>97.7707721</v>
+        <v>97.7417847</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>9777077.21</v>
+        <v>9774178.47</v>
       </c>
       <c r="H143" s="1">
-        <v>122632.79</v>
+        <v>136621.53</v>
       </c>
       <c r="I143" s="1">
-        <v>1.2542888571502</v>
+        <v>1.3977801860211</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>9899710.0</v>
+        <v>9910800.0</v>
       </c>
       <c r="M143" s="1">
-        <v>9899710.0</v>
+        <v>9910800.0</v>
       </c>
       <c r="N143" s="1">
         <v>0.17</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B144" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>99.1825</v>
+        <v>99.2181</v>
       </c>
       <c r="D144" s="1">
-        <v>97.8229635</v>
+        <v>97.7707721</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>9782296.35</v>
+        <v>9777077.21</v>
       </c>
       <c r="H144" s="1">
-        <v>135953.65</v>
+        <v>144732.79</v>
       </c>
       <c r="I144" s="1">
-        <v>1.3897927964532</v>
+        <v>1.4803277798805</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>9918250.0</v>
+        <v>9921810.0</v>
       </c>
       <c r="M144" s="1">
-        <v>9918250.0</v>
+        <v>9921810.0</v>
       </c>
       <c r="N144" s="1">
         <v>0.17</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B145" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.999</v>
+        <v>99.4015</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0</v>
+        <v>97.8229635</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>40000000.0</v>
+        <v>9782296.35</v>
       </c>
       <c r="H145" s="1">
-        <v>-400.0</v>
+        <v>157853.65</v>
       </c>
       <c r="I145" s="1">
-        <v>-0.001</v>
+        <v>1.6136666111122</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145" t="s">
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>9940150.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>9940150.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>353</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B146" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>100.0</v>
+        <v>100.0063</v>
       </c>
       <c r="D146" s="1">
         <v>100.0</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H146" s="1">
-        <v>0.0</v>
+        <v>2520.0</v>
       </c>
       <c r="I146" s="1">
-        <v>0.0</v>
+        <v>0.0063</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="L146" s="1">
-        <v>25000000.0</v>
+        <v>40002520.0</v>
       </c>
       <c r="M146" s="1">
-        <v>25187587.22</v>
+        <v>40166769.44</v>
       </c>
       <c r="N146" s="1">
-        <v>0.42</v>
+        <v>0.69</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B147" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.9959</v>
+        <v>100.0177</v>
       </c>
       <c r="D147" s="1">
         <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-1025.0</v>
+        <v>4425.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.0041</v>
+        <v>0.0177</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="L147" s="1">
-        <v>24998975.0</v>
+        <v>25004425.0</v>
       </c>
       <c r="M147" s="1">
-        <v>25187381.67</v>
+        <v>25248008.33</v>
       </c>
       <c r="N147" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B148" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>100.0181</v>
+        <v>100.0131</v>
       </c>
       <c r="D148" s="1">
         <v>100.0</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H148" s="1">
-        <v>5430.0</v>
+        <v>3275.0</v>
       </c>
       <c r="I148" s="1">
-        <v>0.0181</v>
+        <v>0.0131</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="L148" s="1">
-        <v>30005430.0</v>
+        <v>25003275.0</v>
       </c>
       <c r="M148" s="1">
-        <v>30341109.17</v>
+        <v>25247900.0</v>
       </c>
       <c r="N148" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B149" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.0238</v>
+        <v>100.0281</v>
       </c>
       <c r="D149" s="1">
         <v>100.0</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H149" s="1">
-        <v>4760.0</v>
+        <v>8430.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.0238</v>
+        <v>0.0281</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="L149" s="1">
-        <v>20004760.0</v>
+        <v>30008430.0</v>
       </c>
       <c r="M149" s="1">
-        <v>20218709.5</v>
+        <v>30412028.25</v>
       </c>
       <c r="N149" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B150" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>100.0198</v>
+        <v>100.0204</v>
       </c>
       <c r="D150" s="1">
         <v>100.0</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H150" s="1">
-        <v>5940.0</v>
+        <v>4080.0</v>
       </c>
       <c r="I150" s="1">
-        <v>0.0198</v>
+        <v>0.0204</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="L150" s="1">
-        <v>30005940.0</v>
+        <v>20004080.0</v>
       </c>
       <c r="M150" s="1">
-        <v>30326864.25</v>
+        <v>20262408.78</v>
       </c>
       <c r="N150" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B151" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>100.0076</v>
+        <v>100.0229</v>
       </c>
       <c r="D151" s="1">
         <v>100.0</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1520.0</v>
+        <v>6870.0</v>
       </c>
       <c r="I151" s="1">
-        <v>0.0076</v>
+        <v>0.0229</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="L151" s="1">
-        <v>20001520.0</v>
+        <v>30006870.0</v>
       </c>
       <c r="M151" s="1">
-        <v>20140928.89</v>
+        <v>30394363.17</v>
       </c>
       <c r="N151" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B152" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>99.9936</v>
+        <v>100.0139</v>
       </c>
       <c r="D152" s="1">
         <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-2560.0</v>
+        <v>2780.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-0.0064</v>
+        <v>0.0139</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="L152" s="1">
-        <v>39997440.0</v>
+        <v>20002780.0</v>
       </c>
       <c r="M152" s="1">
-        <v>40179300.0</v>
+        <v>20186092.0</v>
       </c>
       <c r="N152" s="1">
-        <v>0.67</v>
+        <v>0.35</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B153" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>100.0121</v>
+        <v>100.0033</v>
       </c>
       <c r="D153" s="1">
         <v>100.0</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H153" s="1">
-        <v>3630.0</v>
+        <v>1320.0</v>
       </c>
       <c r="I153" s="1">
-        <v>0.0121</v>
+        <v>0.0033</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="L153" s="1">
-        <v>30003630.0</v>
+        <v>40001320.0</v>
       </c>
       <c r="M153" s="1">
-        <v>30165108.75</v>
+        <v>40273660.0</v>
       </c>
       <c r="N153" s="1">
-        <v>0.51</v>
+        <v>0.69</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
+        <v>380</v>
+      </c>
+      <c r="B154" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>100.0179</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>5370.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.0179</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154" t="s">
+        <v>381</v>
+      </c>
+      <c r="L154" s="1">
+        <v>30005370.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>30233412.75</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
         <v>379</v>
-      </c>
-[...43 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B155" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>99.9186</v>
+        <v>100.0053</v>
       </c>
       <c r="D155" s="1">
-        <v>99.78861447</v>
+        <v>100.0</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>14968292.17</v>
+        <v>30000000.0</v>
       </c>
       <c r="H155" s="1">
-        <v>19497.83</v>
+        <v>1590.0</v>
       </c>
       <c r="I155" s="1">
-        <v>0.13026088600193</v>
+        <v>0.0053</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
-      <c r="K155">
-        <v>0.0</v>
+      <c r="K155" t="s">
+        <v>384</v>
       </c>
       <c r="L155" s="1">
-        <v>14987790.0</v>
+        <v>30001590.0</v>
       </c>
       <c r="M155" s="1">
-        <v>14987790.0</v>
+        <v>30106118.67</v>
       </c>
       <c r="N155" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B156" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>99.9051</v>
+        <v>100.0235</v>
       </c>
       <c r="D156" s="1">
-        <v>99.79375953</v>
+        <v>100.0</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>14969063.93</v>
+        <v>25000000.0</v>
       </c>
       <c r="H156" s="1">
-        <v>16701.07</v>
+        <v>5875.0</v>
       </c>
       <c r="I156" s="1">
-        <v>0.11157057033158</v>
+        <v>0.0235</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
-      <c r="K156">
-        <v>0.0</v>
+      <c r="K156" t="s">
+        <v>387</v>
       </c>
       <c r="L156" s="1">
-        <v>14985765.0</v>
+        <v>25005875.0</v>
       </c>
       <c r="M156" s="1">
-        <v>14985765.0</v>
+        <v>25298315.69</v>
       </c>
       <c r="N156" s="1">
-        <v>0.25</v>
+        <v>0.44</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B157" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.0017</v>
+        <v>99.9955</v>
       </c>
       <c r="D157" s="1">
         <v>100.0</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H157" s="1">
-        <v>510.0</v>
+        <v>-1800.0</v>
       </c>
       <c r="I157" s="1">
-        <v>0.0017</v>
+        <v>-0.0045</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="L157" s="1">
-        <v>30000510.0</v>
+        <v>39998200.0</v>
       </c>
       <c r="M157" s="1">
-        <v>30040008.33</v>
+        <v>40159171.67</v>
       </c>
       <c r="N157" s="1">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B158" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.0203</v>
+        <v>100.0199</v>
       </c>
       <c r="D158" s="1">
         <v>100.0</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H158" s="1">
-        <v>5075.0</v>
+        <v>5970.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0.0203</v>
+        <v>0.0199</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="L158" s="1">
-        <v>25005075.0</v>
+        <v>30005970.0</v>
       </c>
       <c r="M158" s="1">
-        <v>25241426.25</v>
+        <v>30235050.67</v>
       </c>
       <c r="N158" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B159" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>99.9839</v>
+        <v>99.978</v>
       </c>
       <c r="D159" s="1">
         <v>100.0</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H159" s="1">
-        <v>-6440.0</v>
+        <v>-5500.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-0.0161</v>
+        <v>-0.022</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="L159" s="1">
-        <v>39993560.0</v>
+        <v>24994500.0</v>
       </c>
       <c r="M159" s="1">
-        <v>40065305.0</v>
+        <v>25024085.9</v>
       </c>
       <c r="N159" s="1">
-        <v>0.67</v>
+        <v>0.43</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B160" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>100.0129</v>
+        <v>99.9876</v>
       </c>
       <c r="D160" s="1">
         <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>3870.0</v>
+        <v>-3720.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.0129</v>
+        <v>-0.0124</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="L160" s="1">
-        <v>30003870.0</v>
+        <v>29996280.0</v>
       </c>
       <c r="M160" s="1">
-        <v>30165584.0</v>
+        <v>30079816.67</v>
       </c>
       <c r="N160" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B161" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.9747</v>
+        <v>100.0226</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>-7590.0</v>
+        <v>4520.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.0253</v>
+        <v>0.0226</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="L161" s="1">
-        <v>29992410.0</v>
+        <v>20004520.0</v>
       </c>
       <c r="M161" s="1">
-        <v>30009090.0</v>
+        <v>20176188.22</v>
       </c>
       <c r="N161" s="1">
-        <v>0.5</v>
+        <v>0.35</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B162" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>100.0166</v>
+        <v>100.0123</v>
       </c>
       <c r="D162" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>3320.0</v>
+        <v>1845.0</v>
       </c>
       <c r="I162" s="1">
-        <v>0.0166</v>
+        <v>0.0123</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
       <c r="K162" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="L162" s="1">
-        <v>20003320.0</v>
+        <v>15001845.0</v>
       </c>
       <c r="M162" s="1">
-        <v>20130045.5</v>
+        <v>15038829.79</v>
       </c>
       <c r="N162" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B163" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.0017</v>
+        <v>99.8727</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0</v>
+        <v>99.7933446</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>15000000.0</v>
+        <v>19958668.92</v>
       </c>
       <c r="H163" s="1">
-        <v>255.0</v>
+        <v>15871.08</v>
       </c>
       <c r="I163" s="1">
-        <v>0.0017</v>
+        <v>0.079519731819871</v>
       </c>
       <c r="J163">
         <v>0.0</v>
       </c>
-      <c r="K163" t="s">
-        <v>404</v>
+      <c r="K163">
+        <v>0.0</v>
       </c>
       <c r="L163" s="1">
-        <v>15000255.0</v>
+        <v>19974540.0</v>
       </c>
       <c r="M163" s="1">
-        <v>15003420.13</v>
+        <v>19974540.0</v>
       </c>
       <c r="N163" s="1">
-        <v>0.25</v>
+        <v>0.34</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B164" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>100.0406</v>
+        <v>99.9893</v>
       </c>
       <c r="D164" s="1">
         <v>100.0</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>8120.0</v>
+        <v>-3745.0</v>
       </c>
       <c r="I164" s="1">
-        <v>0.0406</v>
+        <v>-0.0107</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
       <c r="K164" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="L164" s="1">
-        <v>20008120.0</v>
+        <v>34996255.0</v>
       </c>
       <c r="M164" s="1">
-        <v>20276629.78</v>
+        <v>35074063.89</v>
       </c>
       <c r="N164" s="1">
-        <v>0.34</v>
+        <v>0.6</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B165" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>100.0321</v>
+        <v>100.0392</v>
       </c>
       <c r="D165" s="1">
         <v>100.0</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H165" s="1">
-        <v>8025.0</v>
+        <v>7840.0</v>
       </c>
       <c r="I165" s="1">
-        <v>0.0321</v>
+        <v>0.0392</v>
       </c>
       <c r="J165">
         <v>0.0</v>
       </c>
       <c r="K165" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="L165" s="1">
-        <v>25008025.0</v>
+        <v>20007840.0</v>
       </c>
       <c r="M165" s="1">
-        <v>25286025.63</v>
+        <v>20321352.89</v>
       </c>
       <c r="N165" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B166" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.0229</v>
+        <v>100.033</v>
       </c>
       <c r="D166" s="1">
         <v>100.0</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H166" s="1">
-        <v>6870.0</v>
+        <v>8250.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.0229</v>
+        <v>0.033</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
       <c r="K166" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="L166" s="1">
-        <v>30006870.0</v>
+        <v>25008250.0</v>
       </c>
       <c r="M166" s="1">
-        <v>30323519.25</v>
+        <v>25341967.85</v>
       </c>
       <c r="N166" s="1">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B167" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>100.0207</v>
+        <v>100.0148</v>
       </c>
       <c r="D167" s="1">
         <v>100.0</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H167" s="1">
-        <v>4140.0</v>
+        <v>4440.0</v>
       </c>
       <c r="I167" s="1">
-        <v>0.0207</v>
+        <v>0.0148</v>
       </c>
       <c r="J167">
         <v>0.0</v>
       </c>
       <c r="K167" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="L167" s="1">
-        <v>20004140.0</v>
+        <v>30004440.0</v>
       </c>
       <c r="M167" s="1">
-        <v>20219514.5</v>
+        <v>30386858.17</v>
       </c>
       <c r="N167" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B168" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.9992</v>
+        <v>100.0298</v>
       </c>
       <c r="D168" s="1">
         <v>100.0</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-240.0</v>
+        <v>5960.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-0.0008</v>
+        <v>0.0298</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
       <c r="K168" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="L168" s="1">
-        <v>29999760.0</v>
+        <v>20005960.0</v>
       </c>
       <c r="M168" s="1">
-        <v>30146624.67</v>
+        <v>20265980.44</v>
       </c>
       <c r="N168" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B169" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.028</v>
+        <v>100.0079</v>
       </c>
       <c r="D169" s="1">
         <v>100.0</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H169" s="1">
-        <v>5600.0</v>
+        <v>2370.0</v>
       </c>
       <c r="I169" s="1">
-        <v>0.028</v>
+        <v>0.0079</v>
       </c>
       <c r="J169">
         <v>0.0</v>
       </c>
       <c r="K169" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="L169" s="1">
-        <v>20005600.0</v>
+        <v>30002370.0</v>
       </c>
       <c r="M169" s="1">
-        <v>20201701.72</v>
+        <v>30215910.08</v>
       </c>
       <c r="N169" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B170" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>100.0045</v>
+        <v>100.029</v>
       </c>
       <c r="D170" s="1">
         <v>100.0</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H170" s="1">
-        <v>720.0</v>
+        <v>5800.0</v>
       </c>
       <c r="I170" s="1">
-        <v>0.0045</v>
+        <v>0.029</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
       <c r="K170" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="L170" s="1">
-        <v>16000720.0</v>
+        <v>20005800.0</v>
       </c>
       <c r="M170" s="1">
-        <v>16079870.93</v>
+        <v>20246166.0</v>
       </c>
       <c r="N170" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B171" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.9525</v>
+        <v>99.9946</v>
       </c>
       <c r="D171" s="1">
-        <v>99.802889</v>
+        <v>100.0</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>9980288.9</v>
+        <v>16000000.0</v>
       </c>
       <c r="H171" s="1">
-        <v>14961.1</v>
+        <v>-864.0</v>
       </c>
       <c r="I171" s="1">
-        <v>0.14990648216606</v>
+        <v>-0.0054</v>
       </c>
       <c r="J171">
         <v>0.0</v>
       </c>
-      <c r="K171">
-        <v>0.0</v>
+      <c r="K171" t="s">
+        <v>431</v>
       </c>
       <c r="L171" s="1">
-        <v>9995250.0</v>
+        <v>15999136.0</v>
       </c>
       <c r="M171" s="1">
-        <v>9995250.0</v>
+        <v>16113780.44</v>
       </c>
       <c r="N171" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B172" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>99.9049</v>
+        <v>99.9456</v>
       </c>
       <c r="D172" s="1">
-        <v>99.79624933</v>
+        <v>99.774095</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>39918499.73</v>
+        <v>19954819.0</v>
       </c>
       <c r="H172" s="1">
-        <v>43460.27</v>
+        <v>34301.0</v>
       </c>
       <c r="I172" s="1">
-        <v>0.10887250346069</v>
+        <v>0.17189331559459</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172" s="1">
-        <v>39961960.0</v>
+        <v>19989120.0</v>
       </c>
       <c r="M172" s="1">
-        <v>39961960.0</v>
+        <v>19989120.0</v>
       </c>
       <c r="N172" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B173" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.9211</v>
+        <v>99.9185</v>
       </c>
       <c r="D173" s="1">
-        <v>99.42696927</v>
+        <v>99.7920998</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>14914045.39</v>
+        <v>39916839.92</v>
       </c>
       <c r="H173" s="1">
-        <v>74119.61</v>
+        <v>50560.08</v>
       </c>
       <c r="I173" s="1">
-        <v>0.4969785732964</v>
+        <v>0.12666353373997</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173" s="1">
-        <v>14988165.0</v>
+        <v>39967400.0</v>
       </c>
       <c r="M173" s="1">
-        <v>14988165.0</v>
+        <v>39967400.0</v>
       </c>
       <c r="N173" s="1">
-        <v>0.25</v>
+        <v>0.69</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B174" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.0012</v>
+        <v>99.3401</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>30000000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="H174" s="1">
-        <v>360.0</v>
+        <v>450487.11</v>
       </c>
       <c r="I174" s="1">
-        <v>0.0012</v>
+        <v>1.5347987384795</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
-      <c r="K174" t="s">
-        <v>434</v>
+      <c r="K174">
+        <v>0.0</v>
       </c>
       <c r="L174" s="1">
-        <v>30000360.0</v>
+        <v>29802030.0</v>
       </c>
       <c r="M174" s="1">
-        <v>30683374.75</v>
+        <v>29802030.0</v>
       </c>
       <c r="N174" s="1">
         <v>0.51</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B175" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.8587</v>
+        <v>100.0098</v>
       </c>
       <c r="D175" s="1">
-        <v>99.7958344</v>
+        <v>100.0</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>9979583.44</v>
+        <v>10000000.0</v>
       </c>
       <c r="H175" s="1">
-        <v>6286.56</v>
+        <v>980.0</v>
       </c>
       <c r="I175" s="1">
-        <v>0.06299421251194</v>
+        <v>0.0098</v>
       </c>
       <c r="J175">
         <v>0.0</v>
       </c>
-      <c r="K175">
-        <v>0.0</v>
+      <c r="K175" t="s">
+        <v>440</v>
       </c>
       <c r="L175" s="1">
-        <v>9985870.0</v>
+        <v>10000980.0</v>
       </c>
       <c r="M175" s="1">
-        <v>9985870.0</v>
+        <v>10043032.5</v>
       </c>
       <c r="N175" s="1">
         <v>0.17</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B176" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.966</v>
+        <v>100.0167</v>
       </c>
       <c r="D176" s="1">
-        <v>99.793317</v>
+        <v>100.0</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>9979331.7</v>
+        <v>15000000.0</v>
       </c>
       <c r="H176" s="1">
-        <v>17268.3</v>
+        <v>2505.0</v>
       </c>
       <c r="I176" s="1">
-        <v>0.17304064559754</v>
+        <v>0.0167</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
-      <c r="K176">
-        <v>0.0</v>
+      <c r="K176" t="s">
+        <v>443</v>
       </c>
       <c r="L176" s="1">
-        <v>9996600.0</v>
+        <v>15002505.0</v>
       </c>
       <c r="M176" s="1">
-        <v>9996600.0</v>
+        <v>15117501.38</v>
       </c>
       <c r="N176" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B177" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.1295</v>
+        <v>98.0218</v>
       </c>
       <c r="D177" s="1">
-        <v>97.8384763</v>
+        <v>97.26824827</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>29351542.89</v>
+        <v>14590237.24</v>
       </c>
       <c r="H177" s="1">
-        <v>387307.11</v>
+        <v>113032.76</v>
       </c>
       <c r="I177" s="1">
-        <v>1.3195459995119</v>
+        <v>0.77471502444192</v>
       </c>
       <c r="J177">
         <v>0.0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" s="1">
-        <v>29738850.0</v>
+        <v>14703270.0</v>
       </c>
       <c r="M177" s="1">
-        <v>29738850.0</v>
+        <v>14703270.0</v>
       </c>
       <c r="N177" s="1">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="B178" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>99.8581</v>
+        <v>100.0065</v>
       </c>
       <c r="D178" s="1">
-        <v>99.4219717</v>
+        <v>100.0</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>29826591.51</v>
+        <v>15000000.0</v>
       </c>
       <c r="H178" s="1">
-        <v>130838.49</v>
+        <v>975.0</v>
       </c>
       <c r="I178" s="1">
-        <v>0.43866390149251</v>
+        <v>0.0065</v>
       </c>
       <c r="J178">
         <v>0.0</v>
       </c>
-      <c r="K178">
-        <v>0.0</v>
+      <c r="K178" t="s">
+        <v>448</v>
       </c>
       <c r="L178" s="1">
-        <v>29957430.0</v>
+        <v>15000975.0</v>
       </c>
       <c r="M178" s="1">
-        <v>29957430.0</v>
+        <v>15190572.25</v>
       </c>
       <c r="N178" s="1">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B179" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>100.0065</v>
+        <v>99.0161</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0</v>
+        <v>98.25520587</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>10000000.0</v>
+        <v>14738280.88</v>
       </c>
       <c r="H179" s="1">
-        <v>650.0</v>
+        <v>114134.12</v>
       </c>
       <c r="I179" s="1">
-        <v>0.0065</v>
+        <v>0.77440592243619</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
-      <c r="K179" t="s">
-        <v>445</v>
+      <c r="K179">
+        <v>0.0</v>
       </c>
       <c r="L179" s="1">
-        <v>10000650.0</v>
+        <v>14852415.0</v>
       </c>
       <c r="M179" s="1">
-        <v>10020747.47</v>
+        <v>14852415.0</v>
       </c>
       <c r="N179" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B180" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.019</v>
+        <v>100.0017</v>
       </c>
       <c r="D180" s="1">
         <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2850.0</v>
+        <v>680.0</v>
       </c>
       <c r="I180" s="1">
-        <v>0.019</v>
+        <v>0.0017</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
       <c r="K180" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="L180" s="1">
-        <v>15002850.0</v>
+        <v>40000680.0</v>
       </c>
       <c r="M180" s="1">
-        <v>15084297.71</v>
+        <v>40139184.89</v>
       </c>
       <c r="N180" s="1">
-        <v>0.25</v>
+        <v>0.69</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="B181" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>97.869</v>
+        <v>99.9886</v>
       </c>
       <c r="D181" s="1">
-        <v>97.26824827</v>
+        <v>100.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>14590237.24</v>
+        <v>30000000.0</v>
       </c>
       <c r="H181" s="1">
-        <v>90112.76</v>
+        <v>-3420.0</v>
       </c>
       <c r="I181" s="1">
-        <v>0.6176236788868</v>
+        <v>-0.0114</v>
       </c>
       <c r="J181">
         <v>0.0</v>
       </c>
-      <c r="K181">
-        <v>0.0</v>
+      <c r="K181" t="s">
+        <v>456</v>
       </c>
       <c r="L181" s="1">
-        <v>14680350.0</v>
+        <v>29996580.0</v>
       </c>
       <c r="M181" s="1">
-        <v>14680350.0</v>
+        <v>30062093.33</v>
       </c>
       <c r="N181" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="B182" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.0037</v>
+        <v>100.0477</v>
       </c>
       <c r="D182" s="1">
         <v>100.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H182" s="1">
-        <v>555.0</v>
+        <v>9540.0</v>
       </c>
       <c r="I182" s="1">
-        <v>0.0037</v>
+        <v>0.0477</v>
       </c>
       <c r="J182">
         <v>0.0</v>
       </c>
       <c r="K182" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="L182" s="1">
-        <v>15000555.0</v>
+        <v>20009540.0</v>
       </c>
       <c r="M182" s="1">
-        <v>15156936.58</v>
+        <v>20160351.06</v>
       </c>
       <c r="N182" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="B183" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>98.8091</v>
+        <v>100.0436</v>
       </c>
       <c r="D183" s="1">
-        <v>98.25520587</v>
+        <v>100.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>14738280.88</v>
+        <v>20000000.0</v>
       </c>
       <c r="H183" s="1">
-        <v>83084.12</v>
+        <v>8720.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.56373006238975</v>
+        <v>0.0436</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
-      <c r="K183">
-        <v>0.0</v>
+      <c r="K183" t="s">
+        <v>462</v>
       </c>
       <c r="L183" s="1">
-        <v>14821365.0</v>
+        <v>20008720.0</v>
       </c>
       <c r="M183" s="1">
-        <v>14821365.0</v>
+        <v>20111361.67</v>
       </c>
       <c r="N183" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="B184" s="1">
-        <v>40000000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>100.0028</v>
+        <v>99.068</v>
       </c>
       <c r="D184" s="1">
-        <v>100.0</v>
+        <v>97.74601079</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>40000000.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1120.0</v>
+        <v>735026.0</v>
       </c>
       <c r="I184" s="1">
-        <v>0.0028</v>
+        <v>1.3524738226451</v>
       </c>
       <c r="J184">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="K184" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="L184" s="1">
-        <v>40001120.0</v>
+        <v>55081808.0</v>
       </c>
       <c r="M184" s="1">
-        <v>40053451.11</v>
+        <v>55263688.55</v>
       </c>
       <c r="N184" s="1">
-        <v>0.67</v>
+        <v>0.95</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="B185" s="1">
-        <v>24000000.0</v>
+        <v>43500000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>99.8482</v>
+        <v>99.589</v>
       </c>
       <c r="D185" s="1">
-        <v>99.79500442</v>
+        <v>99.78534023</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>23950801.06</v>
+        <v>43406623.0</v>
       </c>
       <c r="H185" s="1">
-        <v>12766.94</v>
+        <v>-85408.0</v>
       </c>
       <c r="I185" s="1">
-        <v>0.0533048559337</v>
+        <v>-0.19676260002995</v>
       </c>
       <c r="J185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="K185" t="s">
+        <v>468</v>
       </c>
       <c r="L185" s="1">
-        <v>23963568.0</v>
+        <v>43321215.0</v>
       </c>
       <c r="M185" s="1">
-        <v>23963568.0</v>
+        <v>43496704.73</v>
       </c>
       <c r="N185" s="1">
-        <v>0.4</v>
+        <v>0.75</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="B186" s="1">
-        <v>20000000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.0407</v>
+        <v>98.924</v>
       </c>
       <c r="D186" s="1">
-        <v>100.0</v>
+        <v>98.74371953</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>20000000.0</v>
+        <v>28020505.29</v>
       </c>
       <c r="H186" s="1">
-        <v>8140.0</v>
+        <v>51158.19</v>
       </c>
       <c r="I186" s="1">
-        <v>0.0407</v>
+        <v>0.18257411659974</v>
       </c>
       <c r="J186">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="K186" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="L186" s="1">
-        <v>20008140.0</v>
+        <v>28071663.48</v>
       </c>
       <c r="M186" s="1">
-        <v>20113516.5</v>
+        <v>28150963.59</v>
       </c>
       <c r="N186" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="B187" s="1">
-        <v>20000000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.032</v>
+        <v>100.6</v>
       </c>
       <c r="D187" s="1">
-        <v>100.0</v>
+        <v>101.58646552</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>20000000.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="H187" s="1">
-        <v>6400.0</v>
+        <v>-171645.0</v>
       </c>
       <c r="I187" s="1">
-        <v>0.032</v>
+        <v>-0.97105998542095</v>
       </c>
       <c r="J187">
-        <v>0.0</v>
+        <v>1.71</v>
       </c>
       <c r="K187" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="L187" s="1">
-        <v>20006400.0</v>
+        <v>17504400.0</v>
       </c>
       <c r="M187" s="1">
-        <v>20101957.0</v>
+        <v>17801808.9</v>
       </c>
       <c r="N187" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="B188" s="1">
-        <v>55600000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>98.93</v>
+        <v>100.646</v>
       </c>
       <c r="D188" s="1">
-        <v>97.74601079</v>
+        <v>102.11602113</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>54346782.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="H188" s="1">
-        <v>658298.0</v>
+        <v>-208743.0</v>
       </c>
       <c r="I188" s="1">
-        <v>1.211291590365</v>
+        <v>-1.4395597385603</v>
       </c>
       <c r="J188">
-        <v>0.27</v>
+        <v>2.28</v>
       </c>
       <c r="K188" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="L188" s="1">
-        <v>55005080.0</v>
+        <v>14291732.0</v>
       </c>
       <c r="M188" s="1">
-        <v>55157713.42</v>
+        <v>14615803.23</v>
       </c>
       <c r="N188" s="1">
-        <v>0.92</v>
+        <v>0.25</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="B189" s="1">
-        <v>32500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>99.717</v>
+        <v>100.481</v>
       </c>
       <c r="D189" s="1">
-        <v>99.81020923</v>
+        <v>101.5</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>32438318.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="H189" s="1">
-        <v>-30293.0</v>
+        <v>-61140.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-0.093386469668372</v>
+        <v>-1.0039408866995</v>
       </c>
       <c r="J189">
-        <v>0.2</v>
+        <v>3.02</v>
       </c>
       <c r="K189" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="L189" s="1">
-        <v>32408025.0</v>
+        <v>6028860.0</v>
       </c>
       <c r="M189" s="1">
-        <v>32471466.78</v>
+        <v>6210092.88</v>
       </c>
       <c r="N189" s="1">
-        <v>0.54</v>
+        <v>0.11</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="B190" s="1">
-        <v>28377000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>98.935</v>
+        <v>100.079</v>
       </c>
       <c r="D190" s="1">
-        <v>98.74371953</v>
+        <v>101.52224576</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>28020505.29</v>
+        <v>11979625.0</v>
       </c>
       <c r="H190" s="1">
-        <v>54279.66</v>
+        <v>-170303.0</v>
       </c>
       <c r="I190" s="1">
-        <v>0.19371406560385</v>
+        <v>-1.4216054342269</v>
       </c>
       <c r="J190">
-        <v>0.15</v>
+        <v>3.44</v>
       </c>
       <c r="K190" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="L190" s="1">
-        <v>28074784.95</v>
+        <v>11809322.0</v>
       </c>
       <c r="M190" s="1">
-        <v>28116767.36</v>
+        <v>12215371.32</v>
       </c>
       <c r="N190" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="B191" s="1">
-        <v>17400000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>100.802</v>
+        <v>100.992</v>
       </c>
       <c r="D191" s="1">
-        <v>101.58646552</v>
+        <v>101.4826129</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>17676045.0</v>
+        <v>31459610.0</v>
       </c>
       <c r="H191" s="1">
-        <v>-136497.0</v>
+        <v>-152090.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-0.77221459891056</v>
+        <v>-0.48344528110806</v>
       </c>
       <c r="J191">
-        <v>1.37</v>
+        <v>0.94</v>
       </c>
       <c r="K191" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="L191" s="1">
-        <v>17539548.0</v>
+        <v>31307520.0</v>
       </c>
       <c r="M191" s="1">
-        <v>17777844.58</v>
+        <v>31597985.75</v>
       </c>
       <c r="N191" s="1">
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="B192" s="1">
-        <v>14200000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>100.845</v>
+        <v>98.982</v>
       </c>
       <c r="D192" s="1">
-        <v>102.11602113</v>
+        <v>98.25995833</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>14500475.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="H192" s="1">
-        <v>-180485.0</v>
+        <v>51987.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-1.2446833638208</v>
+        <v>0.73482797969163</v>
       </c>
       <c r="J192">
-        <v>1.91</v>
+        <v>0.27</v>
       </c>
       <c r="K192" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="L192" s="1">
-        <v>14319990.0</v>
+        <v>7126704.0</v>
       </c>
       <c r="M192" s="1">
-        <v>14591151.64</v>
+        <v>7146430.03</v>
       </c>
       <c r="N192" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="B193" s="1">
-        <v>6000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>100.663</v>
+        <v>98.852</v>
       </c>
       <c r="D193" s="1">
-        <v>101.5</v>
+        <v>98.10766667</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>6090000.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-50220.0</v>
+        <v>55825.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.82463054187192</v>
+        <v>0.7586902824448</v>
       </c>
       <c r="J193">
-        <v>2.64</v>
+        <v>0.25</v>
       </c>
       <c r="K193" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="L193" s="1">
-        <v>6039780.0</v>
+        <v>7413900.0</v>
       </c>
       <c r="M193" s="1">
-        <v>6197999.18</v>
+        <v>7432290.41</v>
       </c>
       <c r="N193" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="B194" s="1">
-        <v>11800000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>100.082</v>
+        <v>98.756</v>
       </c>
       <c r="D194" s="1">
-        <v>101.52224576</v>
+        <v>98.59398286</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>11979625.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="H194" s="1">
-        <v>-169949.0</v>
+        <v>28353.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-1.4186504168536</v>
+        <v>0.16432761732721</v>
       </c>
       <c r="J194">
-        <v>3.09</v>
+        <v>0.23</v>
       </c>
       <c r="K194" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="L194" s="1">
-        <v>11809676.0</v>
+        <v>17282300.0</v>
       </c>
       <c r="M194" s="1">
-        <v>12174344.49</v>
+        <v>17323053.42</v>
       </c>
       <c r="N194" s="1">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="B195" s="1">
-        <v>6000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>101.25</v>
+        <v>98.961</v>
       </c>
       <c r="D195" s="1">
-        <v>102.4755</v>
+        <v>98.09328567</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>6148530.0</v>
+        <v>2942798.57</v>
       </c>
       <c r="H195" s="1">
-        <v>-73530.0</v>
+        <v>26031.43</v>
       </c>
       <c r="I195" s="1">
-        <v>-1.1958956043152</v>
+        <v>0.88458076150282</v>
       </c>
       <c r="J195">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="K195" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="L195" s="1">
-        <v>6075000.0</v>
+        <v>2968830.0</v>
       </c>
       <c r="M195" s="1">
-        <v>6106232.88</v>
+        <v>2974994.38</v>
       </c>
       <c r="N195" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="B196" s="1">
-        <v>7200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>98.882</v>
+        <v>100.035</v>
       </c>
       <c r="D196" s="1">
-        <v>98.25995833</v>
+        <v>100.16216667</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>7074717.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="H196" s="1">
-        <v>44787.0</v>
+        <v>-7630.0</v>
       </c>
       <c r="I196" s="1">
-        <v>0.63305712440512</v>
+        <v>-0.12696077860403</v>
       </c>
       <c r="J196">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="K196" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="L196" s="1">
-        <v>7119504.0</v>
+        <v>6002100.0</v>
       </c>
       <c r="M196" s="1">
-        <v>7136073.86</v>
+        <v>6013152.0</v>
       </c>
       <c r="N196" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="B197" s="1">
-        <v>7500000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>98.735</v>
+        <v>98.716</v>
       </c>
       <c r="D197" s="1">
-        <v>98.10766667</v>
+        <v>98.295</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>7358075.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="H197" s="1">
-        <v>47050.0</v>
+        <v>33663.16</v>
       </c>
       <c r="I197" s="1">
-        <v>0.63943354749714</v>
+        <v>0.42830255862455</v>
       </c>
       <c r="J197">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="K197" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="L197" s="1">
-        <v>7405125.0</v>
+        <v>7893331.36</v>
       </c>
       <c r="M197" s="1">
-        <v>7420227.74</v>
+        <v>7916114.48</v>
       </c>
       <c r="N197" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="B198" s="1">
-        <v>17500000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>98.744</v>
+        <v>99.786</v>
       </c>
       <c r="D198" s="1">
-        <v>98.59398286</v>
+        <v>98.32807431</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>17253947.0</v>
+        <v>46312523.0</v>
       </c>
       <c r="H198" s="1">
-        <v>26253.0</v>
+        <v>686683.0</v>
       </c>
       <c r="I198" s="1">
-        <v>0.15215648917897</v>
+        <v>1.4827155929294</v>
       </c>
       <c r="J198">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="K198" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="L198" s="1">
-        <v>17280200.0</v>
+        <v>46999206.0</v>
       </c>
       <c r="M198" s="1">
-        <v>17301775.34</v>
+        <v>47052758.05</v>
       </c>
       <c r="N198" s="1">
-        <v>0.29</v>
+        <v>0.81</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="B199" s="1">
-        <v>3000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>98.772</v>
+        <v>98.697</v>
       </c>
       <c r="D199" s="1">
-        <v>98.09328567</v>
+        <v>98.52739184</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>2942798.57</v>
+        <v>48278422.0</v>
       </c>
       <c r="H199" s="1">
-        <v>20361.43</v>
+        <v>83108.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.6919070237281</v>
+        <v>0.17214315745448</v>
       </c>
       <c r="J199">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="K199" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="L199" s="1">
-        <v>2963160.0</v>
+        <v>48361530.0</v>
       </c>
       <c r="M199" s="1">
-        <v>2968338.08</v>
+        <v>48471612.19</v>
       </c>
       <c r="N199" s="1">
-        <v>0.05</v>
+        <v>0.83</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="B200" s="1">
-        <v>6000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>100.054</v>
+        <v>97.998</v>
       </c>
       <c r="D200" s="1">
-        <v>100.16216667</v>
+        <v>97.86540909</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>6009730.0</v>
+        <v>21530390.0</v>
       </c>
       <c r="H200" s="1">
-        <v>-6490.0</v>
+        <v>29170.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-0.10799154038534</v>
+        <v>0.13548291507957</v>
       </c>
       <c r="J200">
-        <v>0.6</v>
+        <v>0.09</v>
       </c>
       <c r="K200" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="L200" s="1">
-        <v>6003240.0</v>
+        <v>21559560.0</v>
       </c>
       <c r="M200" s="1">
-        <v>6039483.33</v>
+        <v>21578847.67</v>
       </c>
       <c r="N200" s="1">
-        <v>0.1</v>
+        <v>0.37</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B201" s="1">
-        <v>7996000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>98.661</v>
+        <v>99.403</v>
       </c>
       <c r="D201" s="1">
-        <v>98.295</v>
+        <v>99.21111111</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>7859668.2</v>
+        <v>17858000.0</v>
       </c>
       <c r="H201" s="1">
-        <v>29265.36</v>
+        <v>34540.0</v>
       </c>
       <c r="I201" s="1">
-        <v>0.37234854265222</v>
+        <v>0.19341471609363</v>
       </c>
       <c r="J201">
-        <v>0.2</v>
+        <v>0.75</v>
       </c>
       <c r="K201" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="L201" s="1">
-        <v>7888933.56</v>
+        <v>17892540.0</v>
       </c>
       <c r="M201" s="1">
-        <v>7904706.49</v>
+        <v>18027466.03</v>
       </c>
       <c r="N201" s="1">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="B202" s="1">
-        <v>47100000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>99.584</v>
+        <v>98.724</v>
       </c>
       <c r="D202" s="1">
-        <v>98.32807431</v>
+        <v>97.43695122</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>46312523.0</v>
+        <v>7989830.0</v>
       </c>
       <c r="H202" s="1">
-        <v>591541.0</v>
+        <v>105538.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1.2772808771399</v>
+        <v>1.3209041994636</v>
       </c>
       <c r="J202">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="K202" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="L202" s="1">
-        <v>46904064.0</v>
+        <v>8095368.0</v>
       </c>
       <c r="M202" s="1">
-        <v>46952454.41</v>
+        <v>8113228.27</v>
       </c>
       <c r="N202" s="1">
-        <v>0.79</v>
+        <v>0.14</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B203" s="1">
-        <v>44000000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>98.566</v>
+        <v>99.221</v>
       </c>
       <c r="D203" s="1">
-        <v>98.51573182</v>
+        <v>99.08680851</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>43346922.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="H203" s="1">
-        <v>22118.0</v>
+        <v>25228.0</v>
       </c>
       <c r="I203" s="1">
-        <v>0.051025537637943</v>
+        <v>0.13542820823349</v>
       </c>
       <c r="J203">
-        <v>0.18</v>
+        <v>0.47</v>
       </c>
       <c r="K203" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="L203" s="1">
-        <v>43369040.0</v>
+        <v>18653548.0</v>
       </c>
       <c r="M203" s="1">
-        <v>43448834.53</v>
+        <v>18741882.25</v>
       </c>
       <c r="N203" s="1">
-        <v>0.73</v>
+        <v>0.32</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="B204" s="1">
-        <v>22000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>97.911</v>
+        <v>99.587</v>
       </c>
       <c r="D204" s="1">
-        <v>97.86540909</v>
+        <v>98.83981333</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>21530390.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="H204" s="1">
-        <v>10030.0</v>
+        <v>112078.0</v>
       </c>
       <c r="I204" s="1">
-        <v>0.04658531498965</v>
+        <v>0.75595718108735</v>
       </c>
       <c r="J204">
-        <v>0.04</v>
+        <v>0.81</v>
       </c>
       <c r="K204" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="L204" s="1">
-        <v>21540420.0</v>
+        <v>14938050.0</v>
       </c>
       <c r="M204" s="1">
-        <v>21550063.84</v>
+        <v>15059642.47</v>
       </c>
       <c r="N204" s="1">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="B205" s="1">
-        <v>18000000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>99.381</v>
+        <v>99.938</v>
       </c>
       <c r="D205" s="1">
-        <v>99.21111111</v>
+        <v>100.0</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>17858000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="H205" s="1">
-        <v>30580.0</v>
+        <v>-12648.0</v>
       </c>
       <c r="I205" s="1">
-        <v>0.17123978049054</v>
+        <v>-0.062</v>
       </c>
       <c r="J205">
-        <v>0.59</v>
+        <v>0.28</v>
       </c>
       <c r="K205" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="L205" s="1">
-        <v>17888580.0</v>
+        <v>20387352.0</v>
       </c>
       <c r="M205" s="1">
-        <v>17995100.55</v>
+        <v>20443855.47</v>
       </c>
       <c r="N205" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="B206" s="1">
-        <v>8200000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>98.637</v>
+        <v>99.132</v>
       </c>
       <c r="D206" s="1">
-        <v>97.43695122</v>
+        <v>98.24951923</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>7989830.0</v>
+        <v>10217950.0</v>
       </c>
       <c r="H206" s="1">
-        <v>98404.0</v>
+        <v>91778.0</v>
       </c>
       <c r="I206" s="1">
-        <v>1.2316156914478</v>
+        <v>0.89820365141736</v>
       </c>
       <c r="J206">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="K206" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="L206" s="1">
-        <v>8088234.0</v>
+        <v>10309728.0</v>
       </c>
       <c r="M206" s="1">
-        <v>8102499.75</v>
+        <v>10357596.49</v>
       </c>
       <c r="N206" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="B207" s="1">
-        <v>18800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>99.238</v>
+        <v>100.257</v>
       </c>
       <c r="D207" s="1">
-        <v>99.08680851</v>
+        <v>101.48803</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>18628320.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="H207" s="1">
-        <v>28424.0</v>
+        <v>-123103.0</v>
       </c>
       <c r="I207" s="1">
-        <v>0.15258488151374</v>
+        <v>-1.2129804864672</v>
       </c>
       <c r="J207">
-        <v>0.32</v>
+        <v>2.53</v>
       </c>
       <c r="K207" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="L207" s="1">
-        <v>18656744.0</v>
+        <v>10025700.0</v>
       </c>
       <c r="M207" s="1">
-        <v>18716234.41</v>
+        <v>10278439.73</v>
       </c>
       <c r="N207" s="1">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="B208" s="1">
-        <v>15000000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>99.507</v>
+        <v>99.69</v>
       </c>
       <c r="D208" s="1">
-        <v>98.83981333</v>
+        <v>99.5472028</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>14825972.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="H208" s="1">
-        <v>100078.0</v>
+        <v>20420.0</v>
       </c>
       <c r="I208" s="1">
-        <v>0.67501813709078</v>
+        <v>0.14344672555803</v>
       </c>
       <c r="J208">
-        <v>0.71</v>
+        <v>1.16</v>
       </c>
       <c r="K208" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="L208" s="1">
-        <v>14926050.0</v>
+        <v>14255670.0</v>
       </c>
       <c r="M208" s="1">
-        <v>15032847.95</v>
+        <v>14420952.53</v>
       </c>
       <c r="N208" s="1">
         <v>0.25</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="B209" s="1">
-        <v>20400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>99.975</v>
+        <v>98.94</v>
       </c>
       <c r="D209" s="1">
-        <v>100.0</v>
+        <v>98.7</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>20400000.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-5100.0</v>
+        <v>24000.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-0.025</v>
+        <v>0.24316109422492</v>
       </c>
       <c r="J209">
-        <v>0.04</v>
+        <v>0.34</v>
       </c>
       <c r="K209" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="L209" s="1">
-        <v>20394900.0</v>
+        <v>9894000.0</v>
       </c>
       <c r="M209" s="1">
-        <v>20403821.6</v>
+        <v>9928280.82</v>
       </c>
       <c r="N209" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="B210" s="1">
-        <v>10400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>99.067</v>
+        <v>98.53</v>
       </c>
       <c r="D210" s="1">
-        <v>98.24951923</v>
+        <v>98.09</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>10217950.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="H210" s="1">
-        <v>85018.0</v>
+        <v>7480.0</v>
       </c>
       <c r="I210" s="1">
-        <v>0.83204556687007</v>
+        <v>0.44856764196146</v>
       </c>
       <c r="J210">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="K210" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="L210" s="1">
-        <v>10302968.0</v>
+        <v>1675010.0</v>
       </c>
       <c r="M210" s="1">
-        <v>10342858.41</v>
+        <v>1678555.55</v>
       </c>
       <c r="N210" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="B211" s="1">
-        <v>10000000.0</v>
+        <v>12845000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>100.346</v>
+        <v>99.618</v>
       </c>
       <c r="D211" s="1">
-        <v>101.48803</v>
+        <v>99.425</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>10148803.0</v>
+        <v>12771141.25</v>
       </c>
       <c r="H211" s="1">
-        <v>-114203.0</v>
+        <v>24790.85</v>
       </c>
       <c r="I211" s="1">
-        <v>-1.1252854154327</v>
+        <v>0.1941161679658</v>
       </c>
       <c r="J211">
-        <v>2.2</v>
+        <v>0.92</v>
       </c>
       <c r="K211" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="L211" s="1">
-        <v>10034600.0</v>
+        <v>12795932.1</v>
       </c>
       <c r="M211" s="1">
-        <v>10254463.01</v>
+        <v>12914704.36</v>
       </c>
       <c r="N211" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="B212" s="1">
-        <v>14300000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>99.655</v>
+        <v>101.345</v>
       </c>
       <c r="D212" s="1">
-        <v>99.5472028</v>
+        <v>101.65</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>14235250.0</v>
+        <v>7115500.0</v>
       </c>
       <c r="H212" s="1">
-        <v>15415.0</v>
+        <v>-21350.0</v>
       </c>
       <c r="I212" s="1">
-        <v>0.10828752568448</v>
+        <v>-0.30004918839154</v>
       </c>
       <c r="J212">
-        <v>0.99</v>
+        <v>3.55</v>
       </c>
       <c r="K212" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="L212" s="1">
-        <v>14250665.0</v>
+        <v>7094150.0</v>
       </c>
       <c r="M212" s="1">
-        <v>14392440.68</v>
+        <v>7342697.95</v>
       </c>
       <c r="N212" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="B213" s="1">
-        <v>10000000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>98.952</v>
+        <v>100.09</v>
       </c>
       <c r="D213" s="1">
-        <v>98.7</v>
+        <v>102.17492537</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>9870000.0</v>
+        <v>6845720.0</v>
       </c>
       <c r="H213" s="1">
-        <v>25200.0</v>
+        <v>-139690.0</v>
       </c>
       <c r="I213" s="1">
-        <v>0.25531914893617</v>
+        <v>-2.0405450412813</v>
       </c>
       <c r="J213">
-        <v>0.22</v>
+        <v>3.27</v>
       </c>
       <c r="K213" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="L213" s="1">
-        <v>9895200.0</v>
+        <v>6706030.0</v>
       </c>
       <c r="M213" s="1">
-        <v>9917426.03</v>
+        <v>6925110.82</v>
       </c>
       <c r="N213" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="B214" s="1">
-        <v>1700000.0</v>
+        <v>28164000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>98.475</v>
+        <v>100.066</v>
       </c>
       <c r="D214" s="1">
-        <v>98.09</v>
+        <v>100.25594259</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>1667530.0</v>
+        <v>28236083.67</v>
       </c>
       <c r="H214" s="1">
-        <v>6545.0</v>
+        <v>-53495.43</v>
       </c>
       <c r="I214" s="1">
-        <v>0.39249668671628</v>
+        <v>-0.18945768338559</v>
       </c>
       <c r="J214">
-        <v>0.13</v>
+        <v>2.7</v>
       </c>
       <c r="K214" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="L214" s="1">
-        <v>1674075.0</v>
+        <v>28182588.24</v>
       </c>
       <c r="M214" s="1">
-        <v>1676316.44</v>
+        <v>28942148.17</v>
       </c>
       <c r="N214" s="1">
-        <v>0.03</v>
+        <v>0.5</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="B215" s="1">
-        <v>12845000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>99.491</v>
+        <v>99.738</v>
       </c>
       <c r="D215" s="1">
-        <v>99.425</v>
+        <v>98.74</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>12771141.25</v>
+        <v>4245820.0</v>
       </c>
       <c r="H215" s="1">
-        <v>8477.7</v>
+        <v>42914.0</v>
       </c>
       <c r="I215" s="1">
-        <v>0.066381694744783</v>
+        <v>1.0107352643306</v>
       </c>
       <c r="J215">
-        <v>0.82</v>
+        <v>0.33</v>
       </c>
       <c r="K215" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="L215" s="1">
-        <v>12779618.95</v>
+        <v>4288734.0</v>
       </c>
       <c r="M215" s="1">
-        <v>12884314.5</v>
+        <v>4302870.99</v>
       </c>
       <c r="N215" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="B216" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>101.65</v>
+        <v>100.639</v>
       </c>
       <c r="D216" s="1">
-        <v>101.65</v>
+        <v>100.933256</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>7115500.0</v>
+        <v>20186651.2</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>-58851.2</v>
       </c>
       <c r="I216" s="1">
-        <v>0.0</v>
+        <v>-0.29153522997415</v>
       </c>
       <c r="J216">
-        <v>3.16</v>
+        <v>0.6</v>
       </c>
       <c r="K216" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="L216" s="1">
-        <v>7115500.0</v>
+        <v>20127800.0</v>
       </c>
       <c r="M216" s="1">
-        <v>7336431.51</v>
+        <v>20246978.08</v>
       </c>
       <c r="N216" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="B217" s="1">
-        <v>6700000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>100.186</v>
+        <v>100.433</v>
       </c>
       <c r="D217" s="1">
-        <v>102.17492537</v>
+        <v>101.44352113</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>6845720.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="H217" s="1">
-        <v>-133258.0</v>
+        <v>-71747.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-1.9465885253852</v>
+        <v>-0.99614161213691</v>
       </c>
       <c r="J217">
-        <v>2.93</v>
+        <v>2.14</v>
       </c>
       <c r="K217" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="L217" s="1">
-        <v>6712462.0</v>
+        <v>7130743.0</v>
       </c>
       <c r="M217" s="1">
-        <v>6908781.18</v>
+        <v>7283003.96</v>
       </c>
       <c r="N217" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="B218" s="1">
-        <v>28164000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>100.115</v>
+        <v>100.248</v>
       </c>
       <c r="D218" s="1">
-        <v>100.25594259</v>
+        <v>101.37056452</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>28236083.67</v>
+        <v>6284975.0</v>
       </c>
       <c r="H218" s="1">
-        <v>-39695.07</v>
+        <v>-69599.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-0.14058277508993</v>
+        <v>-1.107387062001</v>
       </c>
       <c r="J218">
-        <v>2.42</v>
+        <v>2.37</v>
       </c>
       <c r="K218" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="L218" s="1">
-        <v>28196388.6</v>
+        <v>6215376.0</v>
       </c>
       <c r="M218" s="1">
-        <v>28878786.89</v>
+        <v>6362541.07</v>
       </c>
       <c r="N218" s="1">
-        <v>0.48</v>
+        <v>0.11</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="B219" s="1">
-        <v>4300000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>99.548</v>
+        <v>98.756</v>
       </c>
       <c r="D219" s="1">
-        <v>98.74</v>
+        <v>98.32599876</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>4245820.0</v>
+        <v>15800988.0</v>
       </c>
       <c r="H219" s="1">
-        <v>34744.0</v>
+        <v>69101.2</v>
       </c>
       <c r="I219" s="1">
-        <v>0.81831071500911</v>
+        <v>0.43732202062301</v>
       </c>
       <c r="J219">
         <v>0.3</v>
       </c>
       <c r="K219" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="L219" s="1">
-        <v>4280564.0</v>
+        <v>15870089.2</v>
       </c>
       <c r="M219" s="1">
-        <v>4293287.29</v>
+        <v>15918299.2</v>
       </c>
       <c r="N219" s="1">
-        <v>0.07</v>
+        <v>0.27</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="B220" s="1">
-        <v>20000000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.795</v>
+        <v>98.997</v>
       </c>
       <c r="D220" s="1">
-        <v>100.933256</v>
+        <v>98.7658794</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>20186651.2</v>
+        <v>9827205.0</v>
       </c>
       <c r="H220" s="1">
-        <v>-27651.2</v>
+        <v>22996.5</v>
       </c>
       <c r="I220" s="1">
-        <v>-0.13697764788248</v>
+        <v>0.23400855075273</v>
       </c>
       <c r="J220">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="K220" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="L220" s="1">
-        <v>20159000.0</v>
+        <v>9850201.5</v>
       </c>
       <c r="M220" s="1">
-        <v>20212424.66</v>
+        <v>9897225.47</v>
       </c>
       <c r="N220" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="B221" s="1">
-        <v>7100000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>100.54</v>
+        <v>100.206</v>
       </c>
       <c r="D221" s="1">
-        <v>101.44352113</v>
+        <v>101.21349288</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>7202490.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="H221" s="1">
-        <v>-64150.0</v>
+        <v>-211543.28</v>
       </c>
       <c r="I221" s="1">
-        <v>-0.89066420085276</v>
+        <v>-0.99541360669211</v>
       </c>
       <c r="J221">
-        <v>1.8</v>
+        <v>2.58</v>
       </c>
       <c r="K221" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="L221" s="1">
-        <v>7138340.0</v>
+        <v>21040253.82</v>
       </c>
       <c r="M221" s="1">
-        <v>7266480.41</v>
+        <v>21582436.63</v>
       </c>
       <c r="N221" s="1">
-        <v>0.12</v>
+        <v>0.37</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="B222" s="1">
-        <v>6200000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>100.339</v>
+        <v>100.252</v>
       </c>
       <c r="D222" s="1">
-        <v>101.37056452</v>
+        <v>102.00865759</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>6284975.0</v>
+        <v>26216225.0</v>
       </c>
       <c r="H222" s="1">
-        <v>-63957.0</v>
+        <v>-451461.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-1.0176174129571</v>
+        <v>-1.7220671549775</v>
       </c>
       <c r="J222">
-        <v>2.06</v>
+        <v>3.44</v>
       </c>
       <c r="K222" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="L222" s="1">
-        <v>6221018.0</v>
+        <v>25764764.0</v>
       </c>
       <c r="M222" s="1">
-        <v>6348478.96</v>
+        <v>26647717.42</v>
       </c>
       <c r="N222" s="1">
-        <v>0.11</v>
+        <v>0.46</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="B223" s="1">
-        <v>16070000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>98.729</v>
+        <v>100.594</v>
       </c>
       <c r="D223" s="1">
-        <v>98.32599876</v>
+        <v>101.68176398</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>15800988.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="H223" s="1">
-        <v>64762.3</v>
+        <v>-175130.0</v>
       </c>
       <c r="I223" s="1">
-        <v>0.40986234531663</v>
+        <v>-1.0697729195779</v>
       </c>
       <c r="J223">
-        <v>0.17</v>
+        <v>3.49</v>
       </c>
       <c r="K223" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="L223" s="1">
-        <v>15865750.3</v>
+        <v>16195634.0</v>
       </c>
       <c r="M223" s="1">
-        <v>15892827.15</v>
+        <v>16756873.38</v>
       </c>
       <c r="N223" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="B224" s="1">
-        <v>9950000.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>98.937</v>
+        <v>99.273</v>
       </c>
       <c r="D224" s="1">
-        <v>98.7658794</v>
+        <v>98.97327539</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>9827205.0</v>
+        <v>10020054.4</v>
       </c>
       <c r="H224" s="1">
-        <v>17026.5</v>
+        <v>30344.12</v>
       </c>
       <c r="I224" s="1">
-        <v>0.17325882588183</v>
+        <v>0.30283388481404</v>
       </c>
       <c r="J224">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="K224" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="L224" s="1">
-        <v>9844231.5</v>
+        <v>10050398.52</v>
       </c>
       <c r="M224" s="1">
-        <v>9880351.36</v>
+        <v>10114540.3</v>
       </c>
       <c r="N224" s="1">
         <v>0.17</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="B225" s="1">
-        <v>20997000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>100.292</v>
+        <v>99.525</v>
       </c>
       <c r="D225" s="1">
-        <v>101.21349288</v>
+        <v>98.91863033</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>21251797.1</v>
+        <v>18640226.7</v>
       </c>
       <c r="H225" s="1">
-        <v>-193485.86</v>
+        <v>114264.3</v>
       </c>
       <c r="I225" s="1">
-        <v>-0.91044469834506</v>
+        <v>0.61299844598993</v>
       </c>
       <c r="J225">
-        <v>2.26</v>
+        <v>0.7</v>
       </c>
       <c r="K225" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="L225" s="1">
-        <v>21058311.24</v>
+        <v>18754491.0</v>
       </c>
       <c r="M225" s="1">
-        <v>21533763.86</v>
+        <v>18886657.14</v>
       </c>
       <c r="N225" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="B226" s="1">
-        <v>25700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>100.417</v>
+        <v>99.613</v>
       </c>
       <c r="D226" s="1">
-        <v>102.00865759</v>
+        <v>98.502</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>26216225.0</v>
+        <v>14775300.0</v>
       </c>
       <c r="H226" s="1">
-        <v>-409056.0</v>
+        <v>166650.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-1.5603161782446</v>
+        <v>1.1278958802867</v>
       </c>
       <c r="J226">
-        <v>3.07</v>
+        <v>0.49</v>
       </c>
       <c r="K226" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="L226" s="1">
-        <v>25807169.0</v>
+        <v>14941950.0</v>
       </c>
       <c r="M226" s="1">
-        <v>26597179.96</v>
+        <v>15015152.05</v>
       </c>
       <c r="N226" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="B227" s="1">
-        <v>16100000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>100.812</v>
+        <v>100.118</v>
       </c>
       <c r="D227" s="1">
-        <v>101.68176398</v>
+        <v>101.67080706</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>16370764.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="H227" s="1">
-        <v>-140032.0</v>
+        <v>-492550.4</v>
       </c>
       <c r="I227" s="1">
-        <v>-0.85537852723306</v>
+        <v>-1.5272890091715</v>
       </c>
       <c r="J227">
-        <v>3.06</v>
+        <v>3.47</v>
       </c>
       <c r="K227" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="L227" s="1">
-        <v>16230732.0</v>
+        <v>31757429.6</v>
       </c>
       <c r="M227" s="1">
-        <v>16723160.42</v>
+        <v>32857961.52</v>
       </c>
       <c r="N227" s="1">
-        <v>0.28</v>
+        <v>0.57</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="B228" s="1">
-        <v>10124000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>99.174</v>
+        <v>99.192</v>
       </c>
       <c r="D228" s="1">
-        <v>98.97327539</v>
+        <v>99.18027403</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>10020054.4</v>
+        <v>11534665.87</v>
       </c>
       <c r="H228" s="1">
-        <v>20321.36</v>
+        <v>1363.73</v>
       </c>
       <c r="I228" s="1">
-        <v>0.20280688296463</v>
+        <v>0.011822882564348</v>
       </c>
       <c r="J228">
         <v>0.52</v>
       </c>
       <c r="K228" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="L228" s="1">
-        <v>10040375.76</v>
+        <v>11536029.6</v>
       </c>
       <c r="M228" s="1">
-        <v>10093422.75</v>
+        <v>11596313.15</v>
       </c>
       <c r="N228" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="B229" s="1">
-        <v>18844000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>99.407</v>
+        <v>99.211</v>
       </c>
       <c r="D229" s="1">
-        <v>98.91863033</v>
+        <v>98.91493274</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>18640226.7</v>
+        <v>43958785.26</v>
       </c>
       <c r="H229" s="1">
-        <v>92028.38</v>
+        <v>131575.25</v>
       </c>
       <c r="I229" s="1">
-        <v>0.49370848048753</v>
+        <v>0.29931502706861</v>
       </c>
       <c r="J229">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="K229" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="L229" s="1">
-        <v>18732255.08</v>
+        <v>44090360.51</v>
       </c>
       <c r="M229" s="1">
-        <v>18847900.45</v>
+        <v>44346505.04</v>
       </c>
       <c r="N229" s="1">
-        <v>0.32</v>
+        <v>0.76</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="B230" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>99.459</v>
+        <v>99.149</v>
       </c>
       <c r="D230" s="1">
-        <v>98.502</v>
+        <v>98.9</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>14775300.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="H230" s="1">
-        <v>143550.0</v>
+        <v>12450.0</v>
       </c>
       <c r="I230" s="1">
-        <v>0.97155387707864</v>
+        <v>0.25176946410516</v>
       </c>
       <c r="J230">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="K230" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="L230" s="1">
-        <v>14918850.0</v>
+        <v>4957450.0</v>
       </c>
       <c r="M230" s="1">
-        <v>14983832.88</v>
+        <v>4983186.3</v>
       </c>
       <c r="N230" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="B231" s="1">
-        <v>31720000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>100.239</v>
+        <v>99.038</v>
       </c>
       <c r="D231" s="1">
-        <v>101.67080706</v>
+        <v>97.51</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>32249980.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="H231" s="1">
-        <v>-454169.2</v>
+        <v>81060.4</v>
       </c>
       <c r="I231" s="1">
-        <v>-1.4082774624977</v>
+        <v>1.5670187673059</v>
       </c>
       <c r="J231">
-        <v>3.11</v>
+        <v>0.32</v>
       </c>
       <c r="K231" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="L231" s="1">
-        <v>31795810.8</v>
+        <v>5253965.9</v>
       </c>
       <c r="M231" s="1">
-        <v>32781629.29</v>
+        <v>5271058.17</v>
       </c>
       <c r="N231" s="1">
-        <v>0.55</v>
+        <v>0.09</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="B232" s="1">
-        <v>11630000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>99.208</v>
+        <v>100.0195</v>
       </c>
       <c r="D232" s="1">
-        <v>99.18027403</v>
+        <v>100.0</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>11534665.87</v>
+        <v>25932000.0</v>
       </c>
       <c r="H232" s="1">
-        <v>3224.53</v>
+        <v>5056.74</v>
       </c>
       <c r="I232" s="1">
-        <v>0.027955122726065</v>
+        <v>0.0195</v>
       </c>
       <c r="J232">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="K232" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="L232" s="1">
-        <v>11537890.4</v>
+        <v>25937056.74</v>
       </c>
       <c r="M232" s="1">
-        <v>11581544.0</v>
+        <v>26070207.51</v>
       </c>
       <c r="N232" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="B233" s="1">
-        <v>44441000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>99.158</v>
+        <v>99.651</v>
       </c>
       <c r="D233" s="1">
-        <v>98.91493274</v>
+        <v>98.67857143</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>43958785.26</v>
+        <v>8979750.0</v>
       </c>
       <c r="H233" s="1">
-        <v>108021.52</v>
+        <v>88491.0</v>
       </c>
       <c r="I233" s="1">
-        <v>0.2457336329043</v>
+        <v>0.98545059717698</v>
       </c>
       <c r="J233">
-        <v>0.46</v>
+        <v>0.79</v>
       </c>
       <c r="K233" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="L233" s="1">
-        <v>44066806.78</v>
+        <v>9068241.0</v>
       </c>
       <c r="M233" s="1">
-        <v>44269378.6</v>
+        <v>9139794.42</v>
       </c>
       <c r="N233" s="1">
-        <v>0.74</v>
+        <v>0.16</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="B234" s="1">
-        <v>5000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>99.074</v>
+        <v>99.018</v>
       </c>
       <c r="D234" s="1">
-        <v>98.9</v>
+        <v>98.03</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>4945000.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="H234" s="1">
-        <v>8700.0</v>
+        <v>24700.0</v>
       </c>
       <c r="I234" s="1">
-        <v>0.17593528816987</v>
+        <v>1.0078547383454</v>
       </c>
       <c r="J234">
-        <v>0.42</v>
+        <v>0.27</v>
       </c>
       <c r="K234" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="L234" s="1">
-        <v>4953700.0</v>
+        <v>2475450.0</v>
       </c>
       <c r="M234" s="1">
-        <v>4974504.79</v>
+        <v>2482299.32</v>
       </c>
       <c r="N234" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="B235" s="1">
-        <v>5305000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>98.9</v>
+        <v>98.783</v>
       </c>
       <c r="D235" s="1">
-        <v>97.51</v>
+        <v>98.20403226</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>5172905.5</v>
+        <v>6088650.0</v>
       </c>
       <c r="H235" s="1">
-        <v>73739.5</v>
+        <v>35896.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1.425494821044</v>
+        <v>0.58955597710494</v>
       </c>
       <c r="J235">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="K235" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="L235" s="1">
-        <v>5246645.0</v>
+        <v>6124546.0</v>
       </c>
       <c r="M235" s="1">
-        <v>5260946.7</v>
+        <v>6135502.16</v>
       </c>
       <c r="N235" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="B236" s="1">
-        <v>25932000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>100.0305</v>
+        <v>101.112</v>
       </c>
       <c r="D236" s="1">
-        <v>100.0</v>
+        <v>101.37</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>25932000.0</v>
+        <v>10137000.0</v>
       </c>
       <c r="H236" s="1">
-        <v>7909.26</v>
+        <v>-25800.0</v>
       </c>
       <c r="I236" s="1">
-        <v>0.0305</v>
+        <v>-0.2545131695768</v>
       </c>
       <c r="J236">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="K236" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="L236" s="1">
-        <v>25939909.26</v>
+        <v>10111200.0</v>
       </c>
       <c r="M236" s="1">
-        <v>26020457.26</v>
+        <v>10149624.66</v>
       </c>
       <c r="N236" s="1">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="B237" s="1">
-        <v>9100000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>99.508</v>
+        <v>99.038</v>
       </c>
       <c r="D237" s="1">
-        <v>98.67857143</v>
+        <v>98.0770309</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>8979750.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="H237" s="1">
-        <v>75478.0</v>
+        <v>671717.4</v>
       </c>
       <c r="I237" s="1">
-        <v>0.84053564965617</v>
+        <v>0.97981055287006</v>
       </c>
       <c r="J237">
-        <v>0.7</v>
+        <v>0.39</v>
       </c>
       <c r="K237" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="L237" s="1">
-        <v>9055228.0</v>
+        <v>69227562.0</v>
       </c>
       <c r="M237" s="1">
-        <v>9118803.34</v>
+        <v>69499022.96</v>
       </c>
       <c r="N237" s="1">
-        <v>0.15</v>
+        <v>1.2</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="B238" s="1">
-        <v>2500000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>98.887</v>
+        <v>99.291</v>
       </c>
       <c r="D238" s="1">
-        <v>98.03</v>
+        <v>99.14352459</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>2450750.0</v>
+        <v>12095510.0</v>
       </c>
       <c r="H238" s="1">
-        <v>21425.0</v>
+        <v>17992.0</v>
       </c>
       <c r="I238" s="1">
-        <v>0.87422217688463</v>
+        <v>0.14874941197188</v>
       </c>
       <c r="J238">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="K238" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="L238" s="1">
-        <v>2472175.0</v>
+        <v>12113502.0</v>
       </c>
       <c r="M238" s="1">
-        <v>2477928.42</v>
+        <v>12164265.7</v>
       </c>
       <c r="N238" s="1">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="B239" s="1">
-        <v>6200000.0</v>
+        <v>48500000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>98.654</v>
+        <v>100.093</v>
       </c>
       <c r="D239" s="1">
-        <v>98.20403226</v>
+        <v>100.5040433</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>6088650.0</v>
+        <v>48744461.0</v>
       </c>
       <c r="H239" s="1">
-        <v>27898.0</v>
+        <v>-199356.0</v>
       </c>
       <c r="I239" s="1">
-        <v>0.4581968088164</v>
+        <v>-0.4089818533433</v>
       </c>
       <c r="J239">
-        <v>0.14</v>
+        <v>1.41</v>
       </c>
       <c r="K239" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="L239" s="1">
-        <v>6116548.0</v>
+        <v>48545105.0</v>
       </c>
       <c r="M239" s="1">
-        <v>6125465.81</v>
+        <v>49226762.53</v>
       </c>
       <c r="N239" s="1">
-        <v>0.1</v>
+        <v>0.85</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="B240" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>101.379</v>
+        <v>100.023</v>
       </c>
       <c r="D240" s="1">
-        <v>101.37</v>
+        <v>100.0</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>10137000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H240" s="1">
-        <v>900.0</v>
+        <v>6900.0</v>
       </c>
       <c r="I240" s="1">
-        <v>0.008878366380586</v>
+        <v>0.023</v>
       </c>
       <c r="J240">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="K240" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="L240" s="1">
-        <v>10137900.0</v>
+        <v>30006900.0</v>
       </c>
       <c r="M240" s="1">
-        <v>10140160.27</v>
+        <v>30044520.13</v>
       </c>
       <c r="N240" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="B241" s="1">
-        <v>69900000.0</v>
+        <v>27100000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>98.933</v>
+        <v>98.243</v>
       </c>
       <c r="D241" s="1">
-        <v>98.0770309</v>
+        <v>97.91108487</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>68555844.6</v>
+        <v>26533904.0</v>
       </c>
       <c r="H241" s="1">
-        <v>598322.4</v>
+        <v>89949.0</v>
       </c>
       <c r="I241" s="1">
-        <v>0.87275184703946</v>
+        <v>0.3389964778647</v>
       </c>
       <c r="J241">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="K241" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="L241" s="1">
-        <v>69154167.0</v>
+        <v>26623853.0</v>
       </c>
       <c r="M241" s="1">
-        <v>69379666.32</v>
+        <v>26665616.7</v>
       </c>
       <c r="N241" s="1">
-        <v>1.16</v>
+        <v>0.46</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="B242" s="1">
-        <v>12200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>99.144</v>
+        <v>100.0230112</v>
       </c>
       <c r="D242" s="1">
-        <v>99.14352459</v>
+        <v>0.0</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>12095510.0</v>
+        <v>0.0</v>
       </c>
       <c r="H242" s="1">
-        <v>58.0</v>
+        <v>1150.56</v>
       </c>
       <c r="I242" s="1">
-        <v>0.00047951677936689</v>
+        <v>0</v>
       </c>
       <c r="J242">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="K242" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="L242" s="1">
-        <v>12095568.0</v>
+        <v>1150.56</v>
       </c>
       <c r="M242" s="1">
-        <v>12139646.77</v>
+        <v>-5482.55</v>
       </c>
       <c r="N242" s="1">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="B243" s="1">
-        <v>48500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>100.186</v>
+        <v>100.02423235</v>
       </c>
       <c r="D243" s="1">
-        <v>100.5040433</v>
+        <v>0.0</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>48744461.0</v>
+        <v>0.0</v>
       </c>
       <c r="H243" s="1">
-        <v>-154251.0</v>
+        <v>411.95</v>
       </c>
       <c r="I243" s="1">
-        <v>-0.3164482627062</v>
+        <v>0</v>
       </c>
       <c r="J243">
-        <v>1.14</v>
+        <v>0.0</v>
       </c>
       <c r="K243" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="L243" s="1">
-        <v>48590210.0</v>
+        <v>411.95</v>
       </c>
       <c r="M243" s="1">
-        <v>49144305.89</v>
+        <v>-1735.64</v>
       </c>
       <c r="N243" s="1">
-        <v>0.82</v>
+        <v>0.0</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
     </row>
     <row r="244" spans="1:26">
-      <c r="A244" t="s">
-        <v>636</v>
+      <c r="A244">
+        <v>2621898872</v>
       </c>
       <c r="B244" s="1">
-        <v>27100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>98.143</v>
+        <v>100.0267822</v>
       </c>
       <c r="D244" s="1">
-        <v>97.91108487</v>
+        <v>0.0</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>26533904.0</v>
+        <v>0.0</v>
       </c>
       <c r="H244" s="1">
-        <v>62849.0</v>
+        <v>1339.11</v>
       </c>
       <c r="I244" s="1">
-        <v>0.23686299611245</v>
+        <v>0</v>
       </c>
       <c r="J244">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="K244" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="L244" s="1">
-        <v>26596753.0</v>
+        <v>1339.11</v>
       </c>
       <c r="M244" s="1">
-        <v>26623667.38</v>
+        <v>3884.18</v>
       </c>
       <c r="N244" s="1">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
     </row>
     <row r="245" spans="1:26">
-      <c r="A245" t="s">
-        <v>639</v>
+      <c r="A245">
+        <v>2721415922</v>
       </c>
       <c r="B245" s="1">
-        <v>5000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>100.0296316</v>
+        <v>100.03807844</v>
       </c>
       <c r="D245" s="1">
         <v>0.0</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
         <v>0.0</v>
       </c>
       <c r="H245" s="1">
-        <v>1481.58</v>
+        <v>6854.12</v>
       </c>
       <c r="I245" s="1">
         <v>0</v>
       </c>
       <c r="J245">
         <v>0.0</v>
       </c>
       <c r="K245" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="L245" s="1">
-        <v>1481.58</v>
+        <v>6854.12</v>
       </c>
       <c r="M245" s="1">
-        <v>-5478.78</v>
+        <v>-3877.08</v>
       </c>
       <c r="N245" s="1">
         <v>0.0</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
     </row>
     <row r="246" spans="1:26">
-      <c r="A246" t="s">
-        <v>642</v>
+      <c r="A246">
+        <v>2806083592</v>
       </c>
       <c r="B246" s="1">
-        <v>1700000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>100.03146412</v>
+        <v>100.1820612</v>
       </c>
       <c r="D246" s="1">
         <v>0.0</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
         <v>0.0</v>
       </c>
       <c r="H246" s="1">
-        <v>534.89</v>
+        <v>10918.21</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246">
         <v>0.0</v>
       </c>
       <c r="K246" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="L246" s="1">
-        <v>534.89</v>
+        <v>10918.21</v>
       </c>
       <c r="M246" s="1">
-        <v>-1734.59</v>
+        <v>21274.53</v>
       </c>
       <c r="N246" s="1">
         <v>0.0</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247">
-        <v>2621898872</v>
+        <v>2838754542</v>
       </c>
       <c r="B247" s="1">
-        <v>5000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>100.0524914</v>
+        <v>100.04857303</v>
       </c>
       <c r="D247" s="1">
         <v>0.0</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
         <v>0.0</v>
       </c>
       <c r="H247" s="1">
-        <v>2624.57</v>
+        <v>5925.91</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="L247" s="1">
-        <v>2624.57</v>
+        <v>5925.91</v>
       </c>
       <c r="M247" s="1">
-        <v>3933.53</v>
+        <v>32918.72</v>
       </c>
       <c r="N247" s="1">
         <v>0.0</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248">
-        <v>2721415922</v>
+        <v>2846048702</v>
       </c>
       <c r="B248" s="1">
-        <v>18000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>100.05162578</v>
+        <v>100.32563487</v>
       </c>
       <c r="D248" s="1">
         <v>0.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
         <v>0.0</v>
       </c>
       <c r="H248" s="1">
-        <v>9292.64</v>
+        <v>17274.93</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248">
         <v>0.0</v>
       </c>
       <c r="K248" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="L248" s="1">
-        <v>9292.64</v>
+        <v>17274.93</v>
       </c>
       <c r="M248" s="1">
-        <v>-3914.16</v>
+        <v>24713.25</v>
       </c>
       <c r="N248" s="1">
         <v>0.0</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249">
-        <v>2721858402</v>
+        <v>2851226042</v>
       </c>
       <c r="B249" s="1">
-        <v>21900000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>100.00050365</v>
+        <v>100.30975704</v>
       </c>
       <c r="D249" s="1">
         <v>0.0</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
         <v>0.0</v>
       </c>
       <c r="H249" s="1">
-        <v>110.3</v>
+        <v>77439.26</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
       <c r="K249" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="L249" s="1">
-        <v>110.3</v>
+        <v>77439.26</v>
       </c>
       <c r="M249" s="1">
-        <v>-24203.08</v>
+        <v>102696.9</v>
       </c>
       <c r="N249" s="1">
         <v>0.0</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250">
-        <v>2806083592</v>
+        <v>2856676872</v>
       </c>
       <c r="B250" s="1">
-        <v>5997000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>100.21322461</v>
+        <v>100.2945754</v>
       </c>
       <c r="D250" s="1">
         <v>0.0</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
         <v>0.0</v>
       </c>
       <c r="H250" s="1">
-        <v>12787.08</v>
+        <v>58915.08</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250">
         <v>0.0</v>
       </c>
       <c r="K250" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="L250" s="1">
-        <v>12787.08</v>
+        <v>58915.08</v>
       </c>
       <c r="M250" s="1">
-        <v>20796.82</v>
+        <v>81770.86</v>
       </c>
       <c r="N250" s="1">
         <v>0.0</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251">
-        <v>2838754542</v>
+        <v>2858088902</v>
       </c>
       <c r="B251" s="1">
-        <v>12200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>100.08968066</v>
+        <v>100.2970941</v>
       </c>
       <c r="D251" s="1">
         <v>0.0</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
         <v>0.0</v>
       </c>
       <c r="H251" s="1">
-        <v>10941.04</v>
+        <v>29709.41</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251">
         <v>0.0</v>
       </c>
       <c r="K251" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="L251" s="1">
-        <v>10941.04</v>
+        <v>29709.41</v>
       </c>
       <c r="M251" s="1">
-        <v>33030.5</v>
+        <v>41436.74</v>
       </c>
       <c r="N251" s="1">
         <v>0.0</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252">
-        <v>2846048702</v>
+        <v>2859961272</v>
       </c>
       <c r="B252" s="1">
-        <v>5305000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>100.33517041</v>
+        <v>100.2918278</v>
       </c>
       <c r="D252" s="1">
         <v>0.0</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
         <v>0.0</v>
       </c>
       <c r="H252" s="1">
-        <v>17780.79</v>
+        <v>29182.78</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
       <c r="K252" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="L252" s="1">
-        <v>17780.79</v>
+        <v>29182.78</v>
       </c>
       <c r="M252" s="1">
-        <v>23142.56</v>
+        <v>40284.0</v>
       </c>
       <c r="N252" s="1">
         <v>0.0</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253">
-        <v>2851226042</v>
+        <v>2862709252</v>
       </c>
       <c r="B253" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>100.3103582</v>
+        <v>100.0151168</v>
       </c>
       <c r="D253" s="1">
         <v>0.0</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
         <v>0.0</v>
       </c>
       <c r="H253" s="1">
-        <v>77589.55</v>
+        <v>1889.6</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253">
         <v>0.0</v>
       </c>
       <c r="K253" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="L253" s="1">
-        <v>77589.55</v>
+        <v>1889.6</v>
       </c>
       <c r="M253" s="1">
-        <v>94499.62</v>
+        <v>19073.63</v>
       </c>
       <c r="N253" s="1">
         <v>0.0</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254">
-        <v>2855281272</v>
+        <v>2863881852</v>
       </c>
       <c r="B254" s="1">
-        <v>28600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>100.00679486</v>
+        <v>100.01982053</v>
       </c>
       <c r="D254" s="1">
         <v>0.0</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
         <v>0.0</v>
       </c>
       <c r="H254" s="1">
-        <v>1943.33</v>
+        <v>2973.08</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="L254" s="1">
-        <v>1943.33</v>
+        <v>2973.08</v>
       </c>
       <c r="M254" s="1">
-        <v>40117.98</v>
+        <v>24540.41</v>
       </c>
       <c r="N254" s="1">
         <v>0.0</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255">
-        <v>2856676872</v>
+        <v>2865625992</v>
       </c>
       <c r="B255" s="1">
-        <v>20000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>100.30127875</v>
+        <v>100.28404288</v>
       </c>
       <c r="D255" s="1">
         <v>0.0</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
         <v>0.0</v>
       </c>
       <c r="H255" s="1">
-        <v>60255.75</v>
+        <v>18746.83</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255">
         <v>0.0</v>
       </c>
       <c r="K255" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="L255" s="1">
-        <v>60255.75</v>
+        <v>18746.83</v>
       </c>
       <c r="M255" s="1">
-        <v>76136.41</v>
+        <v>25462.77</v>
       </c>
       <c r="N255" s="1">
         <v>0.0</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256">
-        <v>2858088902</v>
+        <v>2870139162</v>
       </c>
       <c r="B256" s="1">
-        <v>10000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>100.3042473</v>
+        <v>100.1105989</v>
       </c>
       <c r="D256" s="1">
         <v>0.0</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
         <v>0.0</v>
       </c>
       <c r="H256" s="1">
-        <v>30424.73</v>
+        <v>10064.5</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256">
         <v>0.0</v>
       </c>
       <c r="K256" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="L256" s="1">
-        <v>30424.73</v>
+        <v>10064.5</v>
       </c>
       <c r="M256" s="1">
-        <v>38618.67</v>
+        <v>22218.49</v>
       </c>
       <c r="N256" s="1">
         <v>0.0</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257">
-        <v>2859961272</v>
+        <v>2874472692</v>
       </c>
       <c r="B257" s="1">
-        <v>10000000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>100.2980404</v>
+        <v>100.07976321</v>
       </c>
       <c r="D257" s="1">
         <v>0.0</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
         <v>0.0</v>
       </c>
       <c r="H257" s="1">
-        <v>29804.04</v>
+        <v>8933.48</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257">
         <v>0.0</v>
       </c>
       <c r="K257" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="L257" s="1">
-        <v>29804.04</v>
+        <v>8933.48</v>
       </c>
       <c r="M257" s="1">
-        <v>37467.71</v>
+        <v>23279.81</v>
       </c>
       <c r="N257" s="1">
         <v>0.0</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258">
-        <v>2862709252</v>
+        <v>2874671812</v>
       </c>
       <c r="B258" s="1">
-        <v>12500000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>100.04723664</v>
+        <v>100.07932923</v>
       </c>
       <c r="D258" s="1">
         <v>0.0</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
         <v>0.0</v>
       </c>
       <c r="H258" s="1">
-        <v>5904.58</v>
+        <v>2062.56</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258">
         <v>0.0</v>
       </c>
       <c r="K258" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="L258" s="1">
-        <v>5904.58</v>
+        <v>2062.56</v>
       </c>
       <c r="M258" s="1">
-        <v>19071.25</v>
+        <v>5338.61</v>
       </c>
       <c r="N258" s="1">
         <v>0.0</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259">
-        <v>2863881852</v>
+        <v>2874739202</v>
       </c>
       <c r="B259" s="1">
-        <v>15000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>100.05255947</v>
+        <v>100.079416</v>
       </c>
       <c r="D259" s="1">
         <v>0.0</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
         <v>0.0</v>
       </c>
       <c r="H259" s="1">
-        <v>7883.92</v>
+        <v>2779.56</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259">
         <v>0.0</v>
       </c>
       <c r="K259" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="L259" s="1">
-        <v>7883.92</v>
+        <v>2779.56</v>
       </c>
       <c r="M259" s="1">
-        <v>24539.75</v>
+        <v>7204.26</v>
       </c>
       <c r="N259" s="1">
         <v>0.0</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260">
-        <v>2865625992</v>
+        <v>2877252492</v>
       </c>
       <c r="B260" s="1">
-        <v>6600000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>100.28886485</v>
+        <v>100.30563313</v>
       </c>
       <c r="D260" s="1">
         <v>0.0</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
         <v>0.0</v>
       </c>
       <c r="H260" s="1">
-        <v>19065.08</v>
+        <v>19560.52</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260">
         <v>0.0</v>
       </c>
       <c r="K260" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="L260" s="1">
-        <v>19065.08</v>
+        <v>19560.52</v>
       </c>
       <c r="M260" s="1">
-        <v>23605.73</v>
+        <v>25746.92</v>
       </c>
       <c r="N260" s="1">
         <v>0.0</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261">
-        <v>2870139162</v>
+        <v>2880689452</v>
       </c>
       <c r="B261" s="1">
-        <v>9100000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>100.14127231</v>
+        <v>100.0366226</v>
       </c>
       <c r="D261" s="1">
         <v>0.0</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
         <v>0.0</v>
       </c>
       <c r="H261" s="1">
-        <v>12855.78</v>
+        <v>14649.04</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0.0</v>
       </c>
       <c r="K261" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="L261" s="1">
-        <v>12855.78</v>
+        <v>14649.04</v>
       </c>
       <c r="M261" s="1">
-        <v>21962.66</v>
+        <v>62573.38</v>
       </c>
       <c r="N261" s="1">
         <v>0.0</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262">
-        <v>2874472692</v>
+        <v>2885535452</v>
       </c>
       <c r="B262" s="1">
-        <v>11200000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>100.11119554</v>
+        <v>100.27994431</v>
       </c>
       <c r="D262" s="1">
         <v>0.0</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
         <v>0.0</v>
       </c>
       <c r="H262" s="1">
-        <v>12453.9</v>
+        <v>18196.38</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0.0</v>
       </c>
       <c r="K262" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="L262" s="1">
-        <v>12453.9</v>
+        <v>18196.38</v>
       </c>
       <c r="M262" s="1">
-        <v>23169.85</v>
+        <v>23912.92</v>
       </c>
       <c r="N262" s="1">
         <v>0.0</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263">
-        <v>2874671812</v>
+        <v>2891519502</v>
       </c>
       <c r="B263" s="1">
-        <v>2600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>100.11055808</v>
+        <v>100.0467754</v>
       </c>
       <c r="D263" s="1">
         <v>0.0</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
         <v>0.0</v>
       </c>
       <c r="H263" s="1">
-        <v>2874.51</v>
+        <v>9355.08</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0.0</v>
       </c>
       <c r="K263" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="L263" s="1">
-        <v>2874.51</v>
+        <v>9355.08</v>
       </c>
       <c r="M263" s="1">
-        <v>5313.21</v>
+        <v>33733.25</v>
       </c>
       <c r="N263" s="1">
         <v>0.0</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264">
-        <v>2874739202</v>
+        <v>2892744292</v>
       </c>
       <c r="B264" s="1">
-        <v>3500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>100.11068543</v>
+        <v>100.0495933</v>
       </c>
       <c r="D264" s="1">
         <v>0.0</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
         <v>0.0</v>
       </c>
       <c r="H264" s="1">
-        <v>3873.99</v>
+        <v>14877.99</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264">
         <v>0.0</v>
       </c>
       <c r="K264" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="L264" s="1">
-        <v>3873.99</v>
+        <v>14877.99</v>
       </c>
       <c r="M264" s="1">
-        <v>7170.03</v>
+        <v>48638.99</v>
       </c>
       <c r="N264" s="1">
         <v>0.0</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265">
-        <v>2877252492</v>
+        <v>2892891132</v>
       </c>
       <c r="B265" s="1">
-        <v>6400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>100.30553859</v>
+        <v>100.04946847</v>
       </c>
       <c r="D265" s="1">
         <v>0.0</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
         <v>0.0</v>
       </c>
       <c r="H265" s="1">
-        <v>19554.47</v>
+        <v>7420.27</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265">
         <v>0.0</v>
       </c>
       <c r="K265" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="L265" s="1">
-        <v>19554.47</v>
+        <v>7420.27</v>
       </c>
       <c r="M265" s="1">
-        <v>23649.23</v>
+        <v>24168.27</v>
       </c>
       <c r="N265" s="1">
         <v>0.0</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266">
-        <v>2880689452</v>
+        <v>2905161062</v>
       </c>
       <c r="B266" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>100.06863548</v>
+        <v>100.0298725</v>
       </c>
       <c r="D266" s="1">
         <v>0.0</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
         <v>0.0</v>
       </c>
       <c r="H266" s="1">
-        <v>27454.19</v>
+        <v>8961.75</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266">
         <v>0.0</v>
       </c>
       <c r="K266" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="L266" s="1">
-        <v>27454.19</v>
+        <v>8961.75</v>
       </c>
       <c r="M266" s="1">
-        <v>63001.97</v>
+        <v>33256.42</v>
       </c>
       <c r="N266" s="1">
         <v>0.0</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267">
-        <v>2885535452</v>
+        <v>2921627832</v>
       </c>
       <c r="B267" s="1">
-        <v>6500000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>100.28146262</v>
+        <v>100.02987073</v>
       </c>
       <c r="D267" s="1">
         <v>0.0</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
         <v>0.0</v>
       </c>
       <c r="H267" s="1">
-        <v>18295.07</v>
+        <v>2306.02</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
       <c r="K267" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="L267" s="1">
-        <v>18295.07</v>
+        <v>2306.02</v>
       </c>
       <c r="M267" s="1">
-        <v>21998.12</v>
+        <v>8526.41</v>
       </c>
       <c r="N267" s="1">
         <v>0.0</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268">
-        <v>2891519502</v>
+        <v>2922948022</v>
       </c>
       <c r="B268" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>100.07925575</v>
+        <v>100.0422334</v>
       </c>
       <c r="D268" s="1">
         <v>0.0</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
         <v>0.0</v>
       </c>
       <c r="H268" s="1">
-        <v>15851.15</v>
+        <v>8446.68</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268">
         <v>0.0</v>
       </c>
       <c r="K268" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="L268" s="1">
-        <v>15851.15</v>
+        <v>8446.68</v>
       </c>
       <c r="M268" s="1">
-        <v>33957.81</v>
+        <v>25153.9</v>
       </c>
       <c r="N268" s="1">
         <v>0.0</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269">
-        <v>2892744292</v>
+        <v>2922949082</v>
       </c>
       <c r="B269" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.0811176</v>
+        <v>100.0875362</v>
       </c>
       <c r="D269" s="1">
         <v>0.0</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
         <v>0.0</v>
       </c>
       <c r="H269" s="1">
-        <v>24335.28</v>
+        <v>17507.24</v>
       </c>
       <c r="I269" s="1">
         <v>0</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="L269" s="1">
-        <v>24335.28</v>
+        <v>17507.24</v>
       </c>
       <c r="M269" s="1">
-        <v>48935.28</v>
+        <v>34456.13</v>
       </c>
       <c r="N269" s="1">
         <v>0.0</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270">
-        <v>2892891132</v>
+        <v>2924236212</v>
       </c>
       <c r="B270" s="1">
-        <v>15000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>100.0809112</v>
+        <v>100.34223569</v>
       </c>
       <c r="D270" s="1">
         <v>0.0</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
         <v>0.0</v>
       </c>
       <c r="H270" s="1">
-        <v>12136.68</v>
+        <v>22245.32</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270">
         <v>0.0</v>
       </c>
       <c r="K270" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="L270" s="1">
-        <v>12136.68</v>
+        <v>22245.32</v>
       </c>
       <c r="M270" s="1">
-        <v>24316.68</v>
+        <v>26219.63</v>
       </c>
       <c r="N270" s="1">
         <v>0.0</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271">
-        <v>2905161062</v>
+        <v>2924470772</v>
       </c>
       <c r="B271" s="1">
-        <v>30000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>100.0584252</v>
+        <v>100.34563353</v>
       </c>
       <c r="D271" s="1">
         <v>0.0</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
         <v>0.0</v>
       </c>
       <c r="H271" s="1">
-        <v>17527.56</v>
+        <v>5875.77</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271">
         <v>0.0</v>
       </c>
       <c r="K271" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="L271" s="1">
-        <v>17527.56</v>
+        <v>5875.77</v>
       </c>
       <c r="M271" s="1">
-        <v>33533.73</v>
+        <v>6959.4</v>
       </c>
       <c r="N271" s="1">
         <v>0.0</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272">
-        <v>2921627832</v>
+        <v>2924746292</v>
       </c>
       <c r="B272" s="1">
-        <v>7720000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>100.05855104</v>
+        <v>100.1380533</v>
       </c>
       <c r="D272" s="1">
         <v>0.0</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
         <v>0.0</v>
       </c>
       <c r="H272" s="1">
-        <v>4520.14</v>
+        <v>13805.33</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
       <c r="K272" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="L272" s="1">
-        <v>4520.14</v>
+        <v>13805.33</v>
       </c>
       <c r="M272" s="1">
-        <v>8597.78</v>
+        <v>22305.88</v>
       </c>
       <c r="N272" s="1">
         <v>0.0</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273">
-        <v>2922948022</v>
+        <v>2926627582</v>
       </c>
       <c r="B273" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>100.07150185</v>
+        <v>100.09673115</v>
       </c>
       <c r="D273" s="1">
         <v>0.0</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
         <v>0.0</v>
       </c>
       <c r="H273" s="1">
-        <v>14300.37</v>
+        <v>19346.23</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273">
         <v>0.0</v>
       </c>
       <c r="K273" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="L273" s="1">
-        <v>14300.37</v>
+        <v>19346.23</v>
       </c>
       <c r="M273" s="1">
-        <v>25393.71</v>
+        <v>42210.23</v>
       </c>
       <c r="N273" s="1">
         <v>0.0</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274">
-        <v>2922949082</v>
+        <v>2926707212</v>
       </c>
       <c r="B274" s="1">
-        <v>20000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>100.1136491</v>
+        <v>100.07721881</v>
       </c>
       <c r="D274" s="1">
         <v>0.0</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
         <v>0.0</v>
       </c>
       <c r="H274" s="1">
-        <v>22729.82</v>
+        <v>6486.38</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274">
         <v>0.0</v>
       </c>
       <c r="K274" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="L274" s="1">
-        <v>22729.82</v>
+        <v>6486.38</v>
       </c>
       <c r="M274" s="1">
-        <v>34039.82</v>
+        <v>15962.17</v>
       </c>
       <c r="N274" s="1">
         <v>0.0</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275">
-        <v>2924236212</v>
+        <v>2935657832</v>
       </c>
       <c r="B275" s="1">
-        <v>6500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>100.32171385</v>
+        <v>100.11310588</v>
       </c>
       <c r="D275" s="1">
         <v>0.0</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
         <v>0.0</v>
       </c>
       <c r="H275" s="1">
-        <v>20911.4</v>
+        <v>45242.35</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275">
         <v>0.0</v>
       </c>
       <c r="K275" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="L275" s="1">
-        <v>20911.4</v>
+        <v>45242.35</v>
       </c>
       <c r="M275" s="1">
-        <v>23084.03</v>
+        <v>92114.35</v>
       </c>
       <c r="N275" s="1">
         <v>0.0</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276">
-        <v>2924470772</v>
+        <v>2935803812</v>
       </c>
       <c r="B276" s="1">
-        <v>1700000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>100.32560353</v>
+        <v>100.2270866</v>
       </c>
       <c r="D276" s="1">
         <v>0.0</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
         <v>0.0</v>
       </c>
       <c r="H276" s="1">
-        <v>5535.26</v>
+        <v>21346.14</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276">
         <v>0.0</v>
       </c>
-      <c r="K276">
-        <v>603.93</v>
+      <c r="K276" t="s">
+        <v>708</v>
       </c>
       <c r="L276" s="1">
-        <v>5535.26</v>
+        <v>21346.14</v>
       </c>
       <c r="M276" s="1">
-        <v>6139.19</v>
+        <v>31197.86</v>
       </c>
       <c r="N276" s="1">
         <v>0.0</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277">
-        <v>2924746292</v>
+        <v>2935813452</v>
       </c>
       <c r="B277" s="1">
-        <v>10000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>100.1599799</v>
+        <v>100.22747694</v>
       </c>
       <c r="D277" s="1">
         <v>0.0</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
         <v>0.0</v>
       </c>
       <c r="H277" s="1">
-        <v>15997.99</v>
+        <v>8189.17</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277">
         <v>0.0</v>
       </c>
       <c r="K277" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="L277" s="1">
-        <v>15997.99</v>
+        <v>8189.17</v>
       </c>
       <c r="M277" s="1">
-        <v>21632.99</v>
+        <v>11984.17</v>
       </c>
       <c r="N277" s="1">
         <v>0.0</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278">
-        <v>2926627582</v>
+        <v>2935986662</v>
       </c>
       <c r="B278" s="1">
-        <v>20000000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>100.12574025</v>
+        <v>100.16139308</v>
       </c>
       <c r="D278" s="1">
         <v>0.0</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
         <v>0.0</v>
       </c>
       <c r="H278" s="1">
-        <v>25148.05</v>
+        <v>6203.95</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278">
         <v>0.0</v>
       </c>
       <c r="K278" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="L278" s="1">
-        <v>25148.05</v>
+        <v>6203.95</v>
       </c>
       <c r="M278" s="1">
-        <v>41760.38</v>
+        <v>10391.24</v>
       </c>
       <c r="N278" s="1">
         <v>0.0</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279">
-        <v>2926707212</v>
+        <v>2936837392</v>
       </c>
       <c r="B279" s="1">
-        <v>8400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>100.10740786</v>
+        <v>100.22376769</v>
       </c>
       <c r="D279" s="1">
         <v>0.0</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
         <v>0.0</v>
       </c>
       <c r="H279" s="1">
-        <v>9022.26</v>
+        <v>2908.98</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279">
         <v>0.0</v>
       </c>
       <c r="K279" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="L279" s="1">
-        <v>9022.26</v>
+        <v>2908.98</v>
       </c>
       <c r="M279" s="1">
-        <v>15882.45</v>
+        <v>4203.92</v>
       </c>
       <c r="N279" s="1">
         <v>0.0</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280">
-        <v>2935657832</v>
+        <v>2937018512</v>
       </c>
       <c r="B280" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>100.14170843</v>
+        <v>100.1172604</v>
       </c>
       <c r="D280" s="1">
         <v>0.0</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
         <v>0.0</v>
       </c>
       <c r="H280" s="1">
-        <v>56683.37</v>
+        <v>11726.04</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280">
         <v>0.0</v>
       </c>
       <c r="K280" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="L280" s="1">
-        <v>56683.37</v>
+        <v>11726.04</v>
       </c>
       <c r="M280" s="1">
-        <v>90824.04</v>
+        <v>22497.7</v>
       </c>
       <c r="N280" s="1">
         <v>0.0</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281">
-        <v>2935803812</v>
+        <v>2939595422</v>
       </c>
       <c r="B281" s="1">
-        <v>9400000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>100.24091957</v>
+        <v>100.27870612</v>
       </c>
       <c r="D281" s="1">
         <v>0.0</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
         <v>0.0</v>
       </c>
       <c r="H281" s="1">
-        <v>22646.44</v>
+        <v>23690.02</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281">
         <v>0.0</v>
       </c>
       <c r="K281" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="L281" s="1">
-        <v>22646.44</v>
+        <v>23690.02</v>
       </c>
       <c r="M281" s="1">
-        <v>29463.01</v>
+        <v>29482.07</v>
       </c>
       <c r="N281" s="1">
         <v>0.0</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282">
-        <v>2935813452</v>
+        <v>2941100752</v>
       </c>
       <c r="B282" s="1">
-        <v>3600000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>100.24139167</v>
+        <v>100.18418968</v>
       </c>
       <c r="D282" s="1">
         <v>0.0</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
         <v>0.0</v>
       </c>
       <c r="H282" s="1">
-        <v>8690.1</v>
+        <v>11419.76</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282">
         <v>0.0</v>
       </c>
       <c r="K282" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="L282" s="1">
-        <v>8690.1</v>
+        <v>11419.76</v>
       </c>
       <c r="M282" s="1">
-        <v>11319.7</v>
+        <v>16489.5</v>
       </c>
       <c r="N282" s="1">
         <v>0.0</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283">
-        <v>2935986662</v>
+        <v>2942297552</v>
       </c>
       <c r="B283" s="1">
-        <v>3844000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>100.18439386</v>
+        <v>100.03404007</v>
       </c>
       <c r="D283" s="1">
         <v>0.0</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
         <v>0.0</v>
       </c>
       <c r="H283" s="1">
-        <v>7088.1</v>
+        <v>5106.01</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283">
         <v>0.0</v>
       </c>
       <c r="K283" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="L283" s="1">
-        <v>7088.1</v>
+        <v>5106.01</v>
       </c>
       <c r="M283" s="1">
-        <v>10059.77</v>
+        <v>16994.68</v>
       </c>
       <c r="N283" s="1">
         <v>0.0</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284">
-        <v>2936837392</v>
+        <v>2942312882</v>
       </c>
       <c r="B284" s="1">
-        <v>1300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>100.23690615</v>
+        <v>100.11288857</v>
       </c>
       <c r="D284" s="1">
         <v>0.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
         <v>0.0</v>
       </c>
       <c r="H284" s="1">
-        <v>3079.78</v>
+        <v>4741.32</v>
       </c>
       <c r="I284" s="1">
         <v>0</v>
       </c>
       <c r="J284">
         <v>0.0</v>
       </c>
-      <c r="K284">
-        <v>884.4</v>
+      <c r="K284" t="s">
+        <v>724</v>
       </c>
       <c r="L284" s="1">
-        <v>3079.78</v>
+        <v>4741.32</v>
       </c>
       <c r="M284" s="1">
-        <v>3964.18</v>
+        <v>8228.81</v>
       </c>
       <c r="N284" s="1">
         <v>0.0</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285">
-        <v>2937018512</v>
+        <v>2942860832</v>
       </c>
       <c r="B285" s="1">
-        <v>10000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>100.1443838</v>
+        <v>100.1136293</v>
       </c>
       <c r="D285" s="1">
         <v>0.0</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
         <v>0.0</v>
       </c>
       <c r="H285" s="1">
-        <v>14438.38</v>
+        <v>4886.06</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285">
         <v>0.0</v>
       </c>
       <c r="K285" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="L285" s="1">
-        <v>14438.38</v>
+        <v>4886.06</v>
       </c>
       <c r="M285" s="1">
-        <v>22125.88</v>
+        <v>8554.05</v>
       </c>
       <c r="N285" s="1">
         <v>0.0</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286">
-        <v>2939595422</v>
+        <v>2942896542</v>
       </c>
       <c r="B286" s="1">
-        <v>8500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>100.27406953</v>
+        <v>100.113506</v>
       </c>
       <c r="D286" s="1">
         <v>0.0</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
         <v>0.0</v>
       </c>
       <c r="H286" s="1">
-        <v>23295.91</v>
+        <v>1702.59</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286">
         <v>0.0</v>
       </c>
       <c r="K286" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="L286" s="1">
-        <v>23295.91</v>
+        <v>1702.59</v>
       </c>
       <c r="M286" s="1">
-        <v>26703.11</v>
+        <v>2976.46</v>
       </c>
       <c r="N286" s="1">
         <v>0.0</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287">
-        <v>2941100752</v>
+        <v>2949187932</v>
       </c>
       <c r="B287" s="1">
-        <v>6200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>100.19905242</v>
+        <v>100.12517563</v>
       </c>
       <c r="D287" s="1">
         <v>0.0</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
         <v>0.0</v>
       </c>
       <c r="H287" s="1">
-        <v>12341.25</v>
+        <v>37552.69</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287">
         <v>0.0</v>
       </c>
       <c r="K287" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="L287" s="1">
-        <v>12341.25</v>
+        <v>37552.69</v>
       </c>
       <c r="M287" s="1">
-        <v>15626.22</v>
+        <v>61336.44</v>
       </c>
       <c r="N287" s="1">
         <v>0.0</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288">
-        <v>2942297552</v>
+        <v>2949233192</v>
       </c>
       <c r="B288" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>100.0630716</v>
+        <v>100.12437036</v>
       </c>
       <c r="D288" s="1">
         <v>0.0</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
         <v>0.0</v>
       </c>
       <c r="H288" s="1">
-        <v>9460.74</v>
+        <v>31092.59</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288">
         <v>0.0</v>
       </c>
       <c r="K288" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="L288" s="1">
-        <v>9460.74</v>
+        <v>31092.59</v>
       </c>
       <c r="M288" s="1">
-        <v>17174.49</v>
+        <v>50360.29</v>
       </c>
       <c r="N288" s="1">
         <v>0.0</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289">
-        <v>2942312882</v>
+        <v>2951470492</v>
       </c>
       <c r="B289" s="1">
-        <v>4200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>100.13719095</v>
+        <v>100.25387409</v>
       </c>
       <c r="D289" s="1">
         <v>0.0</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
         <v>0.0</v>
       </c>
       <c r="H289" s="1">
-        <v>5762.02</v>
+        <v>5585.23</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289">
         <v>0.0</v>
       </c>
       <c r="K289" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="L289" s="1">
-        <v>5762.02</v>
+        <v>5585.23</v>
       </c>
       <c r="M289" s="1">
-        <v>8063.03</v>
+        <v>7092.5</v>
       </c>
       <c r="N289" s="1">
         <v>0.0</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290">
-        <v>2942860832</v>
+        <v>2956403482</v>
       </c>
       <c r="B290" s="1">
-        <v>4300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>100.13817628</v>
+        <v>100.09554193</v>
       </c>
       <c r="D290" s="1">
         <v>0.0</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
         <v>0.0</v>
       </c>
       <c r="H290" s="1">
-        <v>5941.58</v>
+        <v>14331.29</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290">
         <v>0.0</v>
       </c>
       <c r="K290" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="L290" s="1">
-        <v>5941.58</v>
+        <v>14331.29</v>
       </c>
       <c r="M290" s="1">
-        <v>8384.1</v>
+        <v>24318.04</v>
       </c>
       <c r="N290" s="1">
         <v>0.0</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291">
-        <v>2942896542</v>
+        <v>2957531542</v>
       </c>
       <c r="B291" s="1">
-        <v>1500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>100.138012</v>
+        <v>100.4649974</v>
       </c>
       <c r="D291" s="1">
         <v>0.0</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
         <v>0.0</v>
       </c>
       <c r="H291" s="1">
-        <v>2070.18</v>
+        <v>69749.61</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291">
         <v>0.0</v>
       </c>
-      <c r="K291">
-        <v>847.0</v>
+      <c r="K291" t="s">
+        <v>738</v>
       </c>
       <c r="L291" s="1">
-        <v>2070.18</v>
+        <v>69749.61</v>
       </c>
       <c r="M291" s="1">
-        <v>2917.18</v>
+        <v>76204.28</v>
       </c>
       <c r="N291" s="1">
         <v>0.0</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292">
-        <v>2949187932</v>
+        <v>2959056142</v>
       </c>
       <c r="B292" s="1">
-        <v>30000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>100.1477921</v>
+        <v>100.25694029</v>
       </c>
       <c r="D292" s="1">
         <v>0.0</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
         <v>0.0</v>
       </c>
       <c r="H292" s="1">
-        <v>44337.63</v>
+        <v>26721.79</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292">
         <v>0.0</v>
       </c>
       <c r="K292" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="L292" s="1">
-        <v>44337.63</v>
+        <v>26721.79</v>
       </c>
       <c r="M292" s="1">
-        <v>59730.13</v>
+        <v>32132.65</v>
       </c>
       <c r="N292" s="1">
         <v>0.0</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293">
-        <v>2949233192</v>
+        <v>2962036292</v>
       </c>
       <c r="B293" s="1">
-        <v>25000000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>100.14674212</v>
+        <v>100.33866077</v>
       </c>
       <c r="D293" s="1">
         <v>0.0</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
         <v>0.0</v>
       </c>
       <c r="H293" s="1">
-        <v>36685.53</v>
+        <v>39623.31</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293">
         <v>0.0</v>
       </c>
       <c r="K293" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="L293" s="1">
-        <v>36685.53</v>
+        <v>39623.31</v>
       </c>
       <c r="M293" s="1">
-        <v>49023.03</v>
+        <v>45229.56</v>
       </c>
       <c r="N293" s="1">
         <v>0.0</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294">
-        <v>2951470492</v>
+        <v>2962647792</v>
       </c>
       <c r="B294" s="1">
-        <v>2200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>100.25409682</v>
+        <v>100.0180978</v>
       </c>
       <c r="D294" s="1">
         <v>0.0</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
         <v>0.0</v>
       </c>
       <c r="H294" s="1">
-        <v>5590.13</v>
+        <v>2714.67</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294">
         <v>0.0</v>
       </c>
-      <c r="K294">
-        <v>895.03</v>
+      <c r="K294" t="s">
+        <v>744</v>
       </c>
       <c r="L294" s="1">
-        <v>5590.13</v>
+        <v>2714.67</v>
       </c>
       <c r="M294" s="1">
-        <v>6485.16</v>
+        <v>11125.17</v>
       </c>
       <c r="N294" s="1">
         <v>0.0</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295">
-        <v>2956403482</v>
+        <v>2963772242</v>
       </c>
       <c r="B295" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>100.11921833</v>
+        <v>100.129441</v>
       </c>
       <c r="D295" s="1">
         <v>0.0</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
         <v>0.0</v>
       </c>
       <c r="H295" s="1">
-        <v>17882.75</v>
+        <v>12944.1</v>
       </c>
       <c r="I295" s="1">
         <v>0</v>
       </c>
       <c r="J295">
         <v>0.0</v>
       </c>
       <c r="K295" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="L295" s="1">
-        <v>17882.75</v>
+        <v>12944.1</v>
       </c>
       <c r="M295" s="1">
-        <v>23886.75</v>
+        <v>19205.16</v>
       </c>
       <c r="N295" s="1">
         <v>0.0</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296">
-        <v>2957531542</v>
+        <v>2963783932</v>
       </c>
       <c r="B296" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.40582247</v>
+        <v>100.1427816</v>
       </c>
       <c r="D296" s="1">
         <v>0.0</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
         <v>0.0</v>
       </c>
       <c r="H296" s="1">
-        <v>60873.37</v>
+        <v>14278.16</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296">
         <v>0.0</v>
       </c>
       <c r="K296" t="s">
-        <v>739</v>
+        <v>748</v>
       </c>
       <c r="L296" s="1">
-        <v>60873.37</v>
+        <v>14278.16</v>
       </c>
       <c r="M296" s="1">
-        <v>63494.7</v>
+        <v>20469.5</v>
       </c>
       <c r="N296" s="1">
         <v>0.0</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297">
-        <v>2959056142</v>
+        <v>2963823632</v>
       </c>
       <c r="B297" s="1">
-        <v>10400000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>100.25112606</v>
+        <v>100.45951289</v>
       </c>
       <c r="D297" s="1">
         <v>0.0</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
         <v>0.0</v>
       </c>
       <c r="H297" s="1">
-        <v>26117.11</v>
+        <v>17461.49</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297">
         <v>0.0</v>
       </c>
       <c r="K297" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
       <c r="L297" s="1">
-        <v>26117.11</v>
+        <v>17461.49</v>
       </c>
       <c r="M297" s="1">
-        <v>28886.89</v>
+        <v>19022.26</v>
       </c>
       <c r="N297" s="1">
         <v>0.0</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298">
-        <v>2962036292</v>
+        <v>2963840802</v>
       </c>
       <c r="B298" s="1">
-        <v>11700000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>100.31242598</v>
+        <v>100.34157339</v>
       </c>
       <c r="D298" s="1">
         <v>0.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
         <v>0.0</v>
       </c>
       <c r="H298" s="1">
-        <v>36553.84</v>
+        <v>10216.46</v>
       </c>
       <c r="I298" s="1">
         <v>0</v>
       </c>
       <c r="J298">
         <v>0.0</v>
       </c>
       <c r="K298" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
       <c r="L298" s="1">
-        <v>36553.84</v>
+        <v>10216.46</v>
       </c>
       <c r="M298" s="1">
-        <v>39201.94</v>
+        <v>11711.96</v>
       </c>
       <c r="N298" s="1">
         <v>0.0</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>742</v>
+        <v>751</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299">
-        <v>2962647792</v>
+        <v>2965386522</v>
       </c>
       <c r="B299" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>100.04366827</v>
+        <v>100.0907842</v>
       </c>
       <c r="D299" s="1">
         <v>0.0</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
         <v>0.0</v>
       </c>
       <c r="H299" s="1">
-        <v>6550.24</v>
+        <v>4539.21</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299">
         <v>0.0</v>
       </c>
       <c r="K299" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="L299" s="1">
-        <v>6550.24</v>
+        <v>4539.21</v>
       </c>
       <c r="M299" s="1">
-        <v>11156.74</v>
+        <v>7559.99</v>
       </c>
       <c r="N299" s="1">
         <v>0.0</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300">
-        <v>2963772242</v>
+        <v>2970036362</v>
       </c>
       <c r="B300" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>100.1489764</v>
+        <v>100.1548481</v>
       </c>
       <c r="D300" s="1">
         <v>0.0</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
         <v>0.0</v>
       </c>
       <c r="H300" s="1">
-        <v>14897.64</v>
+        <v>15484.81</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300">
         <v>0.0</v>
       </c>
       <c r="K300" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="L300" s="1">
-        <v>14897.64</v>
+        <v>15484.81</v>
       </c>
       <c r="M300" s="1">
-        <v>18538.01</v>
+        <v>21956.89</v>
       </c>
       <c r="N300" s="1">
         <v>0.0</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301">
-        <v>2963783932</v>
+        <v>2979716702</v>
       </c>
       <c r="B301" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>100.1601227</v>
+        <v>100.1640742</v>
       </c>
       <c r="D301" s="1">
         <v>0.0</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
         <v>0.0</v>
       </c>
       <c r="H301" s="1">
-        <v>16012.27</v>
+        <v>16407.42</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301">
         <v>0.0</v>
       </c>
       <c r="K301" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="L301" s="1">
-        <v>16012.27</v>
+        <v>16407.42</v>
       </c>
       <c r="M301" s="1">
-        <v>19591.25</v>
+        <v>21858.42</v>
       </c>
       <c r="N301" s="1">
         <v>0.0</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302">
-        <v>2963823632</v>
+        <v>2981484462</v>
       </c>
       <c r="B302" s="1">
-        <v>3800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>100.39972026</v>
+        <v>100.16762065</v>
       </c>
       <c r="D302" s="1">
         <v>0.0</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
         <v>0.0</v>
       </c>
       <c r="H302" s="1">
-        <v>15189.37</v>
+        <v>33524.13</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302">
         <v>0.0</v>
       </c>
-      <c r="K302">
-        <v>613.41</v>
+      <c r="K302" t="s">
+        <v>760</v>
       </c>
       <c r="L302" s="1">
-        <v>15189.37</v>
+        <v>33524.13</v>
       </c>
       <c r="M302" s="1">
-        <v>15802.78</v>
+        <v>43768.13</v>
       </c>
       <c r="N302" s="1">
         <v>0.0</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303">
-        <v>2963840802</v>
+        <v>2983096392</v>
       </c>
       <c r="B303" s="1">
-        <v>2991000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>100.31574858</v>
+        <v>100.31429014</v>
       </c>
       <c r="D303" s="1">
         <v>0.0</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
         <v>0.0</v>
       </c>
       <c r="H303" s="1">
-        <v>9444.04</v>
+        <v>22314.6</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303">
         <v>0.0</v>
       </c>
-      <c r="K303">
-        <v>726.81</v>
+      <c r="K303" t="s">
+        <v>762</v>
       </c>
       <c r="L303" s="1">
-        <v>9444.04</v>
+        <v>22314.6</v>
       </c>
       <c r="M303" s="1">
-        <v>10170.85</v>
+        <v>25370.74</v>
       </c>
       <c r="N303" s="1">
         <v>0.0</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304">
-        <v>2965386522</v>
+        <v>2991145122</v>
       </c>
       <c r="B304" s="1">
-        <v>5000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>100.1141036</v>
+        <v>100.21787067</v>
       </c>
       <c r="D304" s="1">
         <v>0.0</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
         <v>0.0</v>
       </c>
       <c r="H304" s="1">
-        <v>5705.18</v>
+        <v>19608.36</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304">
         <v>0.0</v>
       </c>
       <c r="K304" t="s">
-        <v>753</v>
+        <v>764</v>
       </c>
       <c r="L304" s="1">
-        <v>5705.18</v>
+        <v>19608.36</v>
       </c>
       <c r="M304" s="1">
-        <v>7427.99</v>
+        <v>21685.96</v>
       </c>
       <c r="N304" s="1">
         <v>0.0</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>752</v>
+        <v>763</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305">
-        <v>2970036362</v>
+        <v>2991234142</v>
       </c>
       <c r="B305" s="1">
-        <v>10000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>100.1708142</v>
+        <v>100.217444</v>
       </c>
       <c r="D305" s="1">
         <v>0.0</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
         <v>0.0</v>
       </c>
       <c r="H305" s="1">
-        <v>17081.42</v>
+        <v>5436.1</v>
       </c>
       <c r="I305" s="1">
         <v>0</v>
       </c>
       <c r="J305">
         <v>0.0</v>
       </c>
-      <c r="K305" t="s">
-        <v>755</v>
+      <c r="K305">
+        <v>618.36</v>
       </c>
       <c r="L305" s="1">
-        <v>17081.42</v>
+        <v>5436.1</v>
       </c>
       <c r="M305" s="1">
-        <v>20903.64</v>
+        <v>6054.46</v>
       </c>
       <c r="N305" s="1">
         <v>0.0</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>754</v>
+        <v>765</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306">
-        <v>2979716702</v>
+        <v>3014423372</v>
       </c>
       <c r="B306" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>100.1764449</v>
+        <v>100.02853483</v>
       </c>
       <c r="D306" s="1">
         <v>0.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
         <v>0.0</v>
       </c>
       <c r="H306" s="1">
-        <v>17644.49</v>
+        <v>1712.09</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306">
         <v>0.0</v>
       </c>
       <c r="K306" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
       <c r="L306" s="1">
-        <v>17644.49</v>
+        <v>1712.09</v>
       </c>
       <c r="M306" s="1">
-        <v>20565.49</v>
+        <v>3990.64</v>
       </c>
       <c r="N306" s="1">
         <v>0.0</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
     </row>
     <row r="307" spans="1:26">
-      <c r="A307">
-        <v>2981484462</v>
+      <c r="A307" t="s">
+        <v>769</v>
       </c>
       <c r="B307" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>100.178646</v>
+        <v>100.21577415</v>
       </c>
       <c r="D307" s="1">
         <v>0.0</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
         <v>0.0</v>
       </c>
       <c r="H307" s="1">
-        <v>35729.2</v>
+        <v>28050.64</v>
       </c>
       <c r="I307" s="1">
         <v>0</v>
       </c>
       <c r="J307">
         <v>0.0</v>
       </c>
       <c r="K307" t="s">
-        <v>759</v>
+        <v>770</v>
       </c>
       <c r="L307" s="1">
-        <v>35729.2</v>
+        <v>28050.64</v>
       </c>
       <c r="M307" s="1">
-        <v>40999.2</v>
+        <v>32805.93</v>
       </c>
       <c r="N307" s="1">
         <v>0.0</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
     </row>
     <row r="308" spans="1:26">
-      <c r="A308">
-        <v>2983096392</v>
+      <c r="A308" t="s">
+        <v>772</v>
       </c>
       <c r="B308" s="1">
         <v>7100000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>100.29144239</v>
+        <v>100.22703183</v>
       </c>
       <c r="D308" s="1">
         <v>0.0</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
         <v>0.0</v>
       </c>
       <c r="H308" s="1">
-        <v>20692.41</v>
+        <v>16119.26</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308">
         <v>0.0</v>
       </c>
       <c r="K308" t="s">
-        <v>761</v>
+        <v>773</v>
       </c>
       <c r="L308" s="1">
-        <v>20692.41</v>
+        <v>16119.26</v>
       </c>
       <c r="M308" s="1">
-        <v>22027.43</v>
+        <v>19031.88</v>
       </c>
       <c r="N308" s="1">
         <v>0.0</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>760</v>
+        <v>771</v>
       </c>
     </row>
     <row r="309" spans="1:26">
-      <c r="A309">
-        <v>2991145122</v>
+      <c r="A309" t="s">
+        <v>775</v>
       </c>
       <c r="B309" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>100.210873</v>
+        <v>100.13011727</v>
       </c>
       <c r="D309" s="1">
         <v>0.0</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
         <v>0.0</v>
       </c>
       <c r="H309" s="1">
-        <v>18978.57</v>
+        <v>19517.59</v>
       </c>
       <c r="I309" s="1">
         <v>0</v>
       </c>
       <c r="J309">
         <v>0.0</v>
       </c>
-      <c r="K309">
-        <v>195.05</v>
+      <c r="K309" t="s">
+        <v>776</v>
       </c>
       <c r="L309" s="1">
-        <v>18978.57</v>
+        <v>19517.59</v>
       </c>
       <c r="M309" s="1">
-        <v>19173.62</v>
+        <v>25256.42</v>
       </c>
       <c r="N309" s="1">
         <v>0.0</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>762</v>
+        <v>774</v>
       </c>
     </row>
     <row r="310" spans="1:26">
-      <c r="A310">
-        <v>2991234142</v>
+      <c r="A310" t="s">
+        <v>775</v>
       </c>
       <c r="B310" s="1">
-        <v>2500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>100.211124</v>
+        <v>100.21637568</v>
       </c>
       <c r="D310" s="1">
         <v>0.0</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
         <v>0.0</v>
       </c>
       <c r="H310" s="1">
-        <v>5278.1</v>
+        <v>54093.92</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310">
         <v>0.0</v>
       </c>
-      <c r="K310">
-        <v>89.3</v>
+      <c r="K310" t="s">
+        <v>778</v>
       </c>
       <c r="L310" s="1">
-        <v>5278.1</v>
+        <v>54093.92</v>
       </c>
       <c r="M310" s="1">
-        <v>5367.4</v>
+        <v>63432.5</v>
       </c>
       <c r="N310" s="1">
         <v>0.0</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>763</v>
+        <v>777</v>
       </c>
     </row>
     <row r="311" spans="1:26">
-      <c r="A311">
-        <v>3014423372</v>
+      <c r="A311" t="s">
+        <v>780</v>
       </c>
       <c r="B311" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>100.05300217</v>
+        <v>100.22337353</v>
       </c>
       <c r="D311" s="1">
         <v>0.0</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
         <v>0.0</v>
       </c>
       <c r="H311" s="1">
-        <v>3180.13</v>
+        <v>67012.06</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311">
         <v>0.0</v>
       </c>
-      <c r="K311">
-        <v>887.25</v>
+      <c r="K311" t="s">
+        <v>781</v>
       </c>
       <c r="L311" s="1">
-        <v>3180.13</v>
+        <v>67012.06</v>
       </c>
       <c r="M311" s="1">
-        <v>4067.38</v>
+        <v>77973.89</v>
       </c>
       <c r="N311" s="1">
         <v>0.0</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>764</v>
+        <v>779</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
       <c r="B312" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>100.21379169</v>
+        <v>100.11904577</v>
       </c>
       <c r="D312" s="1">
         <v>0.0</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
         <v>0.0</v>
       </c>
       <c r="H312" s="1">
-        <v>27792.92</v>
+        <v>35713.73</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312">
         <v>0.0</v>
       </c>
       <c r="K312" t="s">
-        <v>767</v>
+        <v>784</v>
       </c>
       <c r="L312" s="1">
-        <v>27792.92</v>
+        <v>35713.73</v>
       </c>
       <c r="M312" s="1">
-        <v>29563.14</v>
+        <v>46394.98</v>
       </c>
       <c r="N312" s="1">
         <v>0.0</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>769</v>
+        <v>786</v>
       </c>
       <c r="B313" s="1">
-        <v>7100000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>100.22400746</v>
+        <v>100.31371077</v>
       </c>
       <c r="D313" s="1">
         <v>0.0</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
         <v>0.0</v>
       </c>
       <c r="H313" s="1">
-        <v>15904.53</v>
+        <v>40782.4</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313">
         <v>0.0</v>
       </c>
       <c r="K313" t="s">
-        <v>770</v>
+        <v>787</v>
       </c>
       <c r="L313" s="1">
-        <v>15904.53</v>
+        <v>40782.4</v>
       </c>
       <c r="M313" s="1">
-        <v>17139.35</v>
+        <v>44682.47</v>
       </c>
       <c r="N313" s="1">
         <v>0.0</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>768</v>
+        <v>785</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>772</v>
+        <v>789</v>
       </c>
       <c r="B314" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.1450306</v>
+        <v>100.0775342</v>
       </c>
       <c r="D314" s="1">
         <v>0.0</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
         <v>0.0</v>
       </c>
       <c r="H314" s="1">
-        <v>21754.59</v>
+        <v>11630.13</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314">
         <v>0.0</v>
       </c>
       <c r="K314" t="s">
-        <v>773</v>
+        <v>790</v>
       </c>
       <c r="L314" s="1">
-        <v>21754.59</v>
+        <v>11630.13</v>
       </c>
       <c r="M314" s="1">
-        <v>24011.28</v>
+        <v>17099.18</v>
       </c>
       <c r="N314" s="1">
         <v>0.0</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>771</v>
+        <v>788</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>772</v>
+        <v>789</v>
       </c>
       <c r="B315" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>100.21450752</v>
+        <v>100.23713727</v>
       </c>
       <c r="D315" s="1">
         <v>0.0</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
         <v>0.0</v>
       </c>
       <c r="H315" s="1">
-        <v>53626.88</v>
+        <v>71141.18</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315">
         <v>0.0</v>
       </c>
       <c r="K315" t="s">
-        <v>775</v>
+        <v>792</v>
       </c>
       <c r="L315" s="1">
-        <v>53626.88</v>
+        <v>71141.18</v>
       </c>
       <c r="M315" s="1">
-        <v>57196.16</v>
+        <v>82159.28</v>
       </c>
       <c r="N315" s="1">
         <v>0.0</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>774</v>
+        <v>791</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>777</v>
+        <v>789</v>
       </c>
       <c r="B316" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>100.21968677</v>
+        <v>100.23493035</v>
       </c>
       <c r="D316" s="1">
         <v>0.0</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
         <v>0.0</v>
       </c>
       <c r="H316" s="1">
-        <v>65906.03</v>
+        <v>46986.07</v>
       </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316">
         <v>0.0</v>
       </c>
       <c r="K316" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="L316" s="1">
-        <v>65906.03</v>
+        <v>46986.07</v>
       </c>
       <c r="M316" s="1">
-        <v>69981.52</v>
+        <v>54278.14</v>
       </c>
       <c r="N316" s="1">
         <v>0.0</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>776</v>
+        <v>793</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>780</v>
+        <v>796</v>
       </c>
       <c r="B317" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>100.13511727</v>
+        <v>100.25329864</v>
       </c>
       <c r="D317" s="1">
         <v>0.0</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
         <v>0.0</v>
       </c>
       <c r="H317" s="1">
-        <v>40535.18</v>
+        <v>63324.66</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317">
         <v>0.0</v>
       </c>
       <c r="K317" t="s">
-        <v>781</v>
+        <v>797</v>
       </c>
       <c r="L317" s="1">
-        <v>40535.18</v>
+        <v>63324.66</v>
       </c>
       <c r="M317" s="1">
-        <v>44373.51</v>
+        <v>75315.8</v>
       </c>
       <c r="N317" s="1">
         <v>0.0</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>779</v>
+        <v>795</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>783</v>
+        <v>799</v>
       </c>
       <c r="B318" s="1">
-        <v>13000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.284065</v>
+        <v>100.2491469</v>
       </c>
       <c r="D318" s="1">
         <v>0.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
         <v>0.0</v>
       </c>
       <c r="H318" s="1">
-        <v>36928.45</v>
+        <v>24914.69</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318">
         <v>0.0</v>
       </c>
       <c r="K318" t="s">
-        <v>784</v>
+        <v>800</v>
       </c>
       <c r="L318" s="1">
-        <v>36928.45</v>
+        <v>24914.69</v>
       </c>
       <c r="M318" s="1">
-        <v>38008.79</v>
+        <v>28593.92</v>
       </c>
       <c r="N318" s="1">
         <v>0.0</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>786</v>
+        <v>799</v>
       </c>
       <c r="B319" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>100.09795833</v>
+        <v>100.2510875</v>
       </c>
       <c r="D319" s="1">
         <v>0.0</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
         <v>0.0</v>
       </c>
       <c r="H319" s="1">
-        <v>14693.75</v>
+        <v>50217.5</v>
       </c>
       <c r="I319" s="1">
         <v>0</v>
       </c>
       <c r="J319">
         <v>0.0</v>
       </c>
       <c r="K319" t="s">
-        <v>787</v>
+        <v>802</v>
       </c>
       <c r="L319" s="1">
-        <v>14693.75</v>
+        <v>50217.5</v>
       </c>
       <c r="M319" s="1">
-        <v>16722.25</v>
+        <v>57987.08</v>
       </c>
       <c r="N319" s="1">
         <v>0.0</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>786</v>
+        <v>804</v>
       </c>
       <c r="B320" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>100.2303214</v>
+        <v>100.26534975</v>
       </c>
       <c r="D320" s="1">
         <v>0.0</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
         <v>0.0</v>
       </c>
       <c r="H320" s="1">
-        <v>69096.42</v>
+        <v>53069.95</v>
       </c>
       <c r="I320" s="1">
         <v>0</v>
       </c>
       <c r="J320">
         <v>0.0</v>
       </c>
       <c r="K320" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
       <c r="L320" s="1">
-        <v>69096.42</v>
+        <v>53069.95</v>
       </c>
       <c r="M320" s="1">
-        <v>73220.92</v>
+        <v>62082.51</v>
       </c>
       <c r="N320" s="1">
         <v>0.0</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>788</v>
+        <v>803</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>786</v>
+        <v>807</v>
       </c>
       <c r="B321" s="1">
-        <v>20000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>100.22853875</v>
+        <v>100.33206007</v>
       </c>
       <c r="D321" s="1">
         <v>0.0</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
         <v>0.0</v>
       </c>
       <c r="H321" s="1">
-        <v>45707.75</v>
+        <v>24542.56</v>
       </c>
       <c r="I321" s="1">
         <v>0</v>
       </c>
       <c r="J321">
         <v>0.0</v>
       </c>
       <c r="K321" t="s">
-        <v>791</v>
+        <v>808</v>
       </c>
       <c r="L321" s="1">
-        <v>45707.75</v>
+        <v>24542.56</v>
       </c>
       <c r="M321" s="1">
-        <v>48412.42</v>
+        <v>27729.96</v>
       </c>
       <c r="N321" s="1">
         <v>0.0</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>790</v>
+        <v>806</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>793</v>
+        <v>810</v>
       </c>
       <c r="B322" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>100.24683816</v>
+        <v>100.0849502</v>
       </c>
       <c r="D322" s="1">
         <v>0.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
         <v>0.0</v>
       </c>
       <c r="H322" s="1">
-        <v>61709.54</v>
+        <v>16990.04</v>
       </c>
       <c r="I322" s="1">
         <v>0</v>
       </c>
       <c r="J322">
         <v>0.0</v>
       </c>
       <c r="K322" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="L322" s="1">
-        <v>61709.54</v>
+        <v>16990.04</v>
       </c>
       <c r="M322" s="1">
-        <v>67507.54</v>
+        <v>6310.81</v>
       </c>
       <c r="N322" s="1">
         <v>0.0</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>792</v>
+        <v>809</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>796</v>
+        <v>813</v>
       </c>
       <c r="B323" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>100.2394845</v>
+        <v>100.02871483</v>
       </c>
       <c r="D323" s="1">
         <v>0.0</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
         <v>0.0</v>
       </c>
       <c r="H323" s="1">
-        <v>23948.45</v>
+        <v>1722.89</v>
       </c>
       <c r="I323" s="1">
         <v>0</v>
       </c>
       <c r="J323">
         <v>0.0</v>
       </c>
       <c r="K323" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
       <c r="L323" s="1">
-        <v>23948.45</v>
+        <v>1722.89</v>
       </c>
       <c r="M323" s="1">
-        <v>25328.39</v>
+        <v>263.4</v>
       </c>
       <c r="N323" s="1">
         <v>0.0</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>795</v>
+        <v>812</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>796</v>
+        <v>816</v>
       </c>
       <c r="B324" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>100.2417525</v>
+        <v>100.1866998</v>
       </c>
       <c r="D324" s="1">
         <v>0.0</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
         <v>0.0</v>
       </c>
       <c r="H324" s="1">
-        <v>48350.5</v>
+        <v>18669.98</v>
       </c>
       <c r="I324" s="1">
         <v>0</v>
       </c>
       <c r="J324">
         <v>0.0</v>
       </c>
       <c r="K324" t="s">
-        <v>799</v>
+        <v>817</v>
       </c>
       <c r="L324" s="1">
-        <v>48350.5</v>
+        <v>18669.98</v>
       </c>
       <c r="M324" s="1">
-        <v>51454.82</v>
+        <v>14434.87</v>
       </c>
       <c r="N324" s="1">
         <v>0.0</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>798</v>
+        <v>815</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>801</v>
+        <v>816</v>
       </c>
       <c r="B325" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>100.25507535</v>
+        <v>100.18824573</v>
       </c>
       <c r="D325" s="1">
         <v>0.0</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
         <v>0.0</v>
       </c>
       <c r="H325" s="1">
-        <v>51015.07</v>
+        <v>28236.86</v>
       </c>
       <c r="I325" s="1">
         <v>0</v>
       </c>
       <c r="J325">
         <v>0.0</v>
       </c>
       <c r="K325" t="s">
-        <v>802</v>
+        <v>819</v>
       </c>
       <c r="L325" s="1">
-        <v>51015.07</v>
+        <v>28236.86</v>
       </c>
       <c r="M325" s="1">
-        <v>55153.6</v>
+        <v>18734.66</v>
       </c>
       <c r="N325" s="1">
         <v>0.0</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>800</v>
+        <v>818</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>804</v>
+        <v>821</v>
       </c>
       <c r="B326" s="1">
-        <v>7391000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>100.30499797</v>
+        <v>100.0319632</v>
       </c>
       <c r="D326" s="1">
         <v>0.0</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
         <v>0.0</v>
       </c>
       <c r="H326" s="1">
-        <v>22542.4</v>
+        <v>3995.4</v>
       </c>
       <c r="I326" s="1">
         <v>0</v>
       </c>
       <c r="J326">
         <v>0.0</v>
       </c>
       <c r="K326" t="s">
-        <v>805</v>
+        <v>822</v>
       </c>
       <c r="L326" s="1">
-        <v>22542.4</v>
+        <v>3995.4</v>
       </c>
       <c r="M326" s="1">
-        <v>23932.67</v>
+        <v>-14563.43</v>
       </c>
       <c r="N326" s="1">
         <v>0.0</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>803</v>
+        <v>820</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>807</v>
+        <v>824</v>
       </c>
       <c r="B327" s="1">
-        <v>20000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>100.07138675</v>
+        <v>100.03379833</v>
       </c>
       <c r="D327" s="1">
         <v>0.0</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
         <v>0.0</v>
       </c>
       <c r="H327" s="1">
-        <v>14277.35</v>
+        <v>608.37</v>
       </c>
       <c r="I327" s="1">
         <v>0</v>
       </c>
       <c r="J327">
         <v>0.0</v>
       </c>
       <c r="K327" t="s">
-        <v>808</v>
+        <v>825</v>
       </c>
       <c r="L327" s="1">
-        <v>14277.35</v>
+        <v>608.37</v>
       </c>
       <c r="M327" s="1">
-        <v>2981.26</v>
+        <v>-1237.41</v>
       </c>
       <c r="N327" s="1">
         <v>0.0</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>806</v>
+        <v>823</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>810</v>
+        <v>827</v>
       </c>
       <c r="B328" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>100.03812267</v>
+        <v>100.0648968</v>
       </c>
       <c r="D328" s="1">
         <v>0.0</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
         <v>0.0</v>
       </c>
       <c r="H328" s="1">
-        <v>2287.36</v>
+        <v>6489.68</v>
       </c>
       <c r="I328" s="1">
         <v>0</v>
       </c>
       <c r="J328">
         <v>0.0</v>
       </c>
       <c r="K328" t="s">
-        <v>811</v>
+        <v>828</v>
       </c>
       <c r="L328" s="1">
-        <v>2287.36</v>
+        <v>6489.68</v>
       </c>
       <c r="M328" s="1">
-        <v>260.9</v>
+        <v>-5518.84</v>
       </c>
       <c r="N328" s="1">
         <v>0.0</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>809</v>
+        <v>826</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>813</v>
+        <v>830</v>
       </c>
       <c r="B329" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>100.12801093</v>
+        <v>100.08506917</v>
       </c>
       <c r="D329" s="1">
         <v>0.0</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
         <v>0.0</v>
       </c>
       <c r="H329" s="1">
-        <v>19201.64</v>
+        <v>25520.75</v>
       </c>
       <c r="I329" s="1">
         <v>0</v>
       </c>
       <c r="J329">
         <v>0.0</v>
       </c>
       <c r="K329" t="s">
-        <v>814</v>
+        <v>831</v>
       </c>
       <c r="L329" s="1">
-        <v>19201.64</v>
+        <v>25520.75</v>
       </c>
       <c r="M329" s="1">
-        <v>9641.22</v>
+        <v>-6183.87</v>
       </c>
       <c r="N329" s="1">
         <v>0.0</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>812</v>
+        <v>829</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="B330" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>100.0752937</v>
+        <v>100.07859937</v>
       </c>
       <c r="D330" s="1">
         <v>0.0</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
         <v>0.0</v>
       </c>
       <c r="H330" s="1">
-        <v>7529.37</v>
+        <v>23579.81</v>
       </c>
       <c r="I330" s="1">
         <v>0</v>
       </c>
       <c r="J330">
         <v>0.0</v>
       </c>
       <c r="K330" t="s">
-        <v>816</v>
+        <v>834</v>
       </c>
       <c r="L330" s="1">
-        <v>7529.37</v>
+        <v>23579.81</v>
       </c>
       <c r="M330" s="1">
-        <v>4270.41</v>
+        <v>13089.39</v>
       </c>
       <c r="N330" s="1">
         <v>0.0</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>815</v>
+        <v>832</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>818</v>
+        <v>836</v>
       </c>
       <c r="B331" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>99.94717312</v>
+        <v>100.148008</v>
       </c>
       <c r="D331" s="1">
         <v>0.0</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
         <v>0.0</v>
       </c>
       <c r="H331" s="1">
-        <v>-6603.36</v>
+        <v>14800.8</v>
       </c>
       <c r="I331" s="1">
         <v>0</v>
       </c>
       <c r="J331">
         <v>0.0</v>
       </c>
       <c r="K331" t="s">
-        <v>819</v>
+        <v>837</v>
       </c>
       <c r="L331" s="1">
-        <v>-6603.36</v>
+        <v>14800.8</v>
       </c>
       <c r="M331" s="1">
-        <v>-22547.09</v>
+        <v>13556.24</v>
       </c>
       <c r="N331" s="1">
         <v>0.0</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>817</v>
+        <v>835</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>821</v>
+        <v>839</v>
       </c>
       <c r="B332" s="1">
-        <v>1800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>99.91968889</v>
+        <v>100.18227343</v>
       </c>
       <c r="D332" s="1">
         <v>0.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
         <v>0.0</v>
       </c>
       <c r="H332" s="1">
-        <v>-1445.6</v>
+        <v>54682.03</v>
       </c>
       <c r="I332" s="1">
         <v>0</v>
       </c>
       <c r="J332">
         <v>0.0</v>
       </c>
       <c r="K332" t="s">
-        <v>822</v>
+        <v>840</v>
       </c>
       <c r="L332" s="1">
-        <v>-1445.6</v>
+        <v>54682.03</v>
       </c>
       <c r="M332" s="1">
-        <v>-2853.17</v>
+        <v>51123.48</v>
       </c>
       <c r="N332" s="1">
         <v>0.0</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>820</v>
+        <v>838</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>824</v>
+        <v>842</v>
       </c>
       <c r="B333" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>99.9755947</v>
+        <v>100.0686205</v>
       </c>
       <c r="D333" s="1">
         <v>0.0</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
         <v>0.0</v>
       </c>
       <c r="H333" s="1">
-        <v>-2440.53</v>
+        <v>20586.15</v>
       </c>
       <c r="I333" s="1">
         <v>0</v>
       </c>
       <c r="J333">
         <v>0.0</v>
       </c>
       <c r="K333" t="s">
-        <v>825</v>
+        <v>843</v>
       </c>
       <c r="L333" s="1">
-        <v>-2440.53</v>
+        <v>20586.15</v>
       </c>
       <c r="M333" s="1">
-        <v>-12649.36</v>
+        <v>16154.77</v>
       </c>
       <c r="N333" s="1">
         <v>0.0</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>823</v>
+        <v>841</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>827</v>
+        <v>845</v>
       </c>
       <c r="B334" s="1">
-        <v>30000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>99.99368483</v>
+        <v>100.14035551</v>
       </c>
       <c r="D334" s="1">
         <v>0.0</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
         <v>0.0</v>
       </c>
       <c r="H334" s="1">
-        <v>-1894.55</v>
+        <v>63159.98</v>
       </c>
       <c r="I334" s="1">
         <v>0</v>
       </c>
       <c r="J334">
         <v>0.0</v>
       </c>
       <c r="K334" t="s">
-        <v>828</v>
+        <v>846</v>
       </c>
       <c r="L334" s="1">
-        <v>-1894.55</v>
+        <v>63159.98</v>
       </c>
       <c r="M334" s="1">
-        <v>-28732.43</v>
+        <v>90609.84</v>
       </c>
       <c r="N334" s="1">
         <v>0.0</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>826</v>
+        <v>844</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>827</v>
+        <v>848</v>
       </c>
       <c r="B335" s="1">
-        <v>15000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>100.00491933</v>
+        <v>100.49534219</v>
       </c>
       <c r="D335" s="1">
         <v>0.0</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
         <v>0.0</v>
       </c>
       <c r="H335" s="1">
-        <v>737.9</v>
+        <v>76778.04</v>
       </c>
       <c r="I335" s="1">
         <v>0</v>
       </c>
       <c r="J335">
         <v>0.0</v>
       </c>
       <c r="K335" t="s">
-        <v>830</v>
+        <v>849</v>
       </c>
       <c r="L335" s="1">
-        <v>737.9</v>
+        <v>76778.04</v>
       </c>
       <c r="M335" s="1">
-        <v>-1923.54</v>
+        <v>81034.28</v>
       </c>
       <c r="N335" s="1">
         <v>0.0</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>829</v>
+        <v>847</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>832</v>
+        <v>851</v>
       </c>
       <c r="B336" s="1">
-        <v>30000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>99.93583563</v>
+        <v>100.27655</v>
       </c>
       <c r="D336" s="1">
         <v>0.0</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
         <v>0.0</v>
       </c>
       <c r="H336" s="1">
-        <v>-19249.31</v>
+        <v>11062.0</v>
       </c>
       <c r="I336" s="1">
         <v>0</v>
       </c>
       <c r="J336">
         <v>0.0</v>
       </c>
       <c r="K336" t="s">
-        <v>833</v>
+        <v>852</v>
       </c>
       <c r="L336" s="1">
-        <v>-19249.31</v>
+        <v>11062.0</v>
       </c>
       <c r="M336" s="1">
-        <v>-22772.44</v>
+        <v>12213.78</v>
       </c>
       <c r="N336" s="1">
         <v>0.0</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>831</v>
+        <v>850</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>835</v>
+        <v>854</v>
       </c>
       <c r="B337" s="1">
-        <v>45000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>100.15796167</v>
+        <v>100.2723917</v>
       </c>
       <c r="D337" s="1">
         <v>0.0</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
         <v>0.0</v>
       </c>
       <c r="H337" s="1">
-        <v>71082.75</v>
+        <v>27239.17</v>
       </c>
       <c r="I337" s="1">
         <v>0</v>
       </c>
       <c r="J337">
         <v>0.0</v>
       </c>
       <c r="K337" t="s">
-        <v>836</v>
+        <v>855</v>
       </c>
       <c r="L337" s="1">
-        <v>71082.75</v>
+        <v>27239.17</v>
       </c>
       <c r="M337" s="1">
-        <v>86838.4</v>
+        <v>31401.81</v>
       </c>
       <c r="N337" s="1">
         <v>0.0</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>834</v>
+        <v>853</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>838</v>
+        <v>857</v>
       </c>
       <c r="B338" s="1">
-        <v>15500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>100.40552065</v>
+        <v>100.3133276</v>
       </c>
       <c r="D338" s="1">
         <v>0.0</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
         <v>0.0</v>
       </c>
       <c r="H338" s="1">
-        <v>62855.7</v>
+        <v>31332.76</v>
       </c>
       <c r="I338" s="1">
         <v>0</v>
       </c>
       <c r="J338">
         <v>0.0</v>
       </c>
       <c r="K338" t="s">
-        <v>839</v>
+        <v>858</v>
       </c>
       <c r="L338" s="1">
-        <v>62855.7</v>
+        <v>31332.76</v>
       </c>
       <c r="M338" s="1">
-        <v>64030.42</v>
+        <v>35548.31</v>
       </c>
       <c r="N338" s="1">
         <v>0.0</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>837</v>
+        <v>856</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>841</v>
+        <v>860</v>
       </c>
       <c r="B339" s="1">
-        <v>4000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>100.25638875</v>
+        <v>100.25096045</v>
       </c>
       <c r="D339" s="1">
         <v>0.0</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
         <v>0.0</v>
       </c>
       <c r="H339" s="1">
-        <v>10255.55</v>
+        <v>5521.13</v>
       </c>
       <c r="I339" s="1">
         <v>0</v>
       </c>
       <c r="J339">
         <v>0.0</v>
       </c>
       <c r="K339">
-        <v>288.76</v>
+        <v>255.95</v>
       </c>
       <c r="L339" s="1">
-        <v>10255.55</v>
+        <v>5521.13</v>
       </c>
       <c r="M339" s="1">
-        <v>10544.31</v>
+        <v>5777.08</v>
       </c>
       <c r="N339" s="1">
         <v>0.0</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>840</v>
+        <v>859</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>843</v>
+        <v>862</v>
       </c>
       <c r="B340" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>100.2590522</v>
+        <v>100.1645736</v>
       </c>
       <c r="D340" s="1">
         <v>0.0</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
         <v>0.0</v>
       </c>
       <c r="H340" s="1">
-        <v>25905.22</v>
+        <v>32914.72</v>
       </c>
       <c r="I340" s="1">
         <v>0</v>
       </c>
       <c r="J340">
         <v>0.0</v>
       </c>
       <c r="K340" t="s">
-        <v>844</v>
+        <v>863</v>
       </c>
       <c r="L340" s="1">
-        <v>25905.22</v>
+        <v>32914.72</v>
       </c>
       <c r="M340" s="1">
-        <v>27685.76</v>
+        <v>18110.49</v>
       </c>
       <c r="N340" s="1">
         <v>0.0</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>842</v>
+        <v>861</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>846</v>
+        <v>862</v>
       </c>
       <c r="B341" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>100.2903316</v>
+        <v>100.17852636</v>
       </c>
       <c r="D341" s="1">
         <v>0.0</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
         <v>0.0</v>
       </c>
       <c r="H341" s="1">
-        <v>29033.16</v>
+        <v>44631.59</v>
       </c>
       <c r="I341" s="1">
         <v>0</v>
       </c>
       <c r="J341">
         <v>0.0</v>
       </c>
       <c r="K341" t="s">
-        <v>847</v>
+        <v>865</v>
       </c>
       <c r="L341" s="1">
-        <v>29033.16</v>
+        <v>44631.59</v>
       </c>
       <c r="M341" s="1">
-        <v>30843.64</v>
+        <v>27204.43</v>
       </c>
       <c r="N341" s="1">
         <v>0.0</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>845</v>
+        <v>864</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>849</v>
+        <v>867</v>
       </c>
       <c r="B342" s="1">
-        <v>2200000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>100.22774273</v>
+        <v>100.24979193</v>
       </c>
       <c r="D342" s="1">
         <v>0.0</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
         <v>0.0</v>
       </c>
       <c r="H342" s="1">
-        <v>5010.34</v>
+        <v>15162.37</v>
       </c>
       <c r="I342" s="1">
         <v>0</v>
       </c>
       <c r="J342">
         <v>0.0</v>
       </c>
-      <c r="K342">
-        <v>-137.88</v>
+      <c r="K342" t="s">
+        <v>868</v>
       </c>
       <c r="L342" s="1">
-        <v>5010.34</v>
+        <v>15162.37</v>
       </c>
       <c r="M342" s="1">
-        <v>4872.46</v>
+        <v>13524.07</v>
       </c>
       <c r="N342" s="1">
         <v>0.0</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>848</v>
+        <v>866</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>851</v>
+        <v>870</v>
       </c>
       <c r="B343" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>100.11852952</v>
+        <v>100.0283084</v>
       </c>
       <c r="D343" s="1">
         <v>0.0</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
         <v>0.0</v>
       </c>
       <c r="H343" s="1">
-        <v>29632.38</v>
+        <v>5661.68</v>
       </c>
       <c r="I343" s="1">
         <v>0</v>
       </c>
       <c r="J343">
         <v>0.0</v>
       </c>
       <c r="K343" t="s">
-        <v>852</v>
+        <v>871</v>
       </c>
       <c r="L343" s="1">
-        <v>29632.38</v>
+        <v>5661.68</v>
       </c>
       <c r="M343" s="1">
-        <v>12340.39</v>
+        <v>-24134.04</v>
       </c>
       <c r="N343" s="1">
         <v>0.0</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>850</v>
+        <v>869</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>851</v>
+        <v>873</v>
       </c>
       <c r="B344" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>100.1065271</v>
+        <v>100.0042602</v>
       </c>
       <c r="D344" s="1">
         <v>0.0</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
         <v>0.0</v>
       </c>
       <c r="H344" s="1">
-        <v>21305.42</v>
+        <v>426.02</v>
       </c>
       <c r="I344" s="1">
         <v>0</v>
       </c>
       <c r="J344">
         <v>0.0</v>
       </c>
       <c r="K344" t="s">
-        <v>854</v>
+        <v>874</v>
       </c>
       <c r="L344" s="1">
-        <v>21305.42</v>
+        <v>426.02</v>
       </c>
       <c r="M344" s="1">
-        <v>6801.0</v>
+        <v>-6464.68</v>
       </c>
       <c r="N344" s="1">
         <v>0.0</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>853</v>
+        <v>872</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="B345" s="1">
-        <v>6070000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>100.14490741</v>
+        <v>100.02616903</v>
       </c>
       <c r="D345" s="1">
         <v>0.0</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
         <v>0.0</v>
       </c>
       <c r="H345" s="1">
-        <v>8795.88</v>
+        <v>7850.71</v>
       </c>
       <c r="I345" s="1">
         <v>0</v>
       </c>
       <c r="J345">
         <v>0.0</v>
       </c>
       <c r="K345" t="s">
-        <v>857</v>
+        <v>877</v>
       </c>
       <c r="L345" s="1">
-        <v>8795.88</v>
+        <v>7850.71</v>
       </c>
       <c r="M345" s="1">
-        <v>7350.51</v>
+        <v>-3364.78</v>
       </c>
       <c r="N345" s="1">
         <v>0.0</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="B346" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>99.9430584</v>
+        <v>100.1650661</v>
       </c>
       <c r="D346" s="1">
         <v>0.0</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
         <v>0.0</v>
       </c>
       <c r="H346" s="1">
-        <v>-11388.32</v>
+        <v>16506.61</v>
       </c>
       <c r="I346" s="1">
         <v>0</v>
       </c>
       <c r="J346">
         <v>0.0</v>
       </c>
       <c r="K346" t="s">
-        <v>860</v>
+        <v>880</v>
       </c>
       <c r="L346" s="1">
-        <v>-11388.32</v>
+        <v>16506.61</v>
       </c>
       <c r="M346" s="1">
-        <v>-36906.25</v>
+        <v>9860.61</v>
       </c>
       <c r="N346" s="1">
         <v>0.0</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>858</v>
+        <v>878</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>862</v>
+        <v>882</v>
       </c>
       <c r="B347" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>100.0004604</v>
+        <v>100.01507273</v>
       </c>
       <c r="D347" s="1">
         <v>0.0</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
         <v>0.0</v>
       </c>
       <c r="H347" s="1">
-        <v>46.04</v>
+        <v>2260.91</v>
       </c>
       <c r="I347" s="1">
         <v>0</v>
       </c>
       <c r="J347">
         <v>0.0</v>
       </c>
       <c r="K347" t="s">
-        <v>863</v>
+        <v>883</v>
       </c>
       <c r="L347" s="1">
-        <v>46.04</v>
+        <v>2260.91</v>
       </c>
       <c r="M347" s="1">
-        <v>-6504.05</v>
+        <v>-13570.97</v>
       </c>
       <c r="N347" s="1">
         <v>0.0</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>861</v>
+        <v>881</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>865</v>
+        <v>885</v>
       </c>
       <c r="B348" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>100.02477477</v>
+        <v>100.1255596</v>
       </c>
       <c r="D348" s="1">
         <v>0.0</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
         <v>0.0</v>
       </c>
       <c r="H348" s="1">
-        <v>7432.43</v>
+        <v>12555.96</v>
       </c>
       <c r="I348" s="1">
         <v>0</v>
       </c>
       <c r="J348">
         <v>0.0</v>
       </c>
       <c r="K348" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="L348" s="1">
-        <v>7432.43</v>
+        <v>12555.96</v>
       </c>
       <c r="M348" s="1">
-        <v>-4208.2</v>
+        <v>10484.8</v>
       </c>
       <c r="N348" s="1">
         <v>0.0</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>864</v>
+        <v>884</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>868</v>
+        <v>888</v>
       </c>
       <c r="B349" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>100.0751189</v>
+        <v>100.1101901</v>
       </c>
       <c r="D349" s="1">
         <v>0.0</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
         <v>0.0</v>
       </c>
       <c r="H349" s="1">
-        <v>7511.89</v>
+        <v>22038.02</v>
       </c>
       <c r="I349" s="1">
         <v>0</v>
       </c>
       <c r="J349">
         <v>0.0</v>
       </c>
       <c r="K349" t="s">
-        <v>869</v>
+        <v>889</v>
       </c>
       <c r="L349" s="1">
-        <v>7511.89</v>
+        <v>22038.02</v>
       </c>
       <c r="M349" s="1">
-        <v>1677.13</v>
+        <v>16298.73</v>
       </c>
       <c r="N349" s="1">
         <v>0.0</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>871</v>
+        <v>891</v>
       </c>
       <c r="B350" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>99.89816153</v>
+        <v>100.11170237</v>
       </c>
       <c r="D350" s="1">
         <v>0.0</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
         <v>0.0</v>
       </c>
       <c r="H350" s="1">
-        <v>-15275.77</v>
+        <v>39095.83</v>
       </c>
       <c r="I350" s="1">
         <v>0</v>
       </c>
       <c r="J350">
         <v>0.0</v>
       </c>
       <c r="K350" t="s">
-        <v>872</v>
+        <v>892</v>
       </c>
       <c r="L350" s="1">
-        <v>-15275.77</v>
+        <v>39095.83</v>
       </c>
       <c r="M350" s="1">
-        <v>-27134.19</v>
+        <v>30554.23</v>
       </c>
       <c r="N350" s="1">
         <v>0.0</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>870</v>
+        <v>890</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>874</v>
+        <v>894</v>
       </c>
       <c r="B351" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>99.9754785</v>
+        <v>100.11187507</v>
       </c>
       <c r="D351" s="1">
         <v>0.0</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
         <v>0.0</v>
       </c>
       <c r="H351" s="1">
-        <v>-2452.15</v>
+        <v>33562.52</v>
       </c>
       <c r="I351" s="1">
         <v>0</v>
       </c>
       <c r="J351">
         <v>0.0</v>
       </c>
-      <c r="K351">
-        <v>-67.83</v>
+      <c r="K351" t="s">
+        <v>895</v>
       </c>
       <c r="L351" s="1">
-        <v>-2452.15</v>
+        <v>33562.52</v>
       </c>
       <c r="M351" s="1">
-        <v>-2519.98</v>
+        <v>29061.74</v>
       </c>
       <c r="N351" s="1">
         <v>0.0</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>873</v>
+        <v>893</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>876</v>
+        <v>897</v>
       </c>
       <c r="B352" s="1">
-        <v>20000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>99.9687774</v>
+        <v>100.0196641</v>
       </c>
       <c r="D352" s="1">
         <v>0.0</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
         <v>0.0</v>
       </c>
       <c r="H352" s="1">
-        <v>-6244.52</v>
+        <v>2399.02</v>
       </c>
       <c r="I352" s="1">
         <v>0</v>
       </c>
       <c r="J352">
         <v>0.0</v>
       </c>
       <c r="K352" t="s">
-        <v>877</v>
+        <v>898</v>
       </c>
       <c r="L352" s="1">
-        <v>-6244.52</v>
+        <v>2399.02</v>
       </c>
       <c r="M352" s="1">
-        <v>-7909.78</v>
+        <v>1371.65</v>
       </c>
       <c r="N352" s="1">
         <v>0.0</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>875</v>
+        <v>896</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>879</v>
+        <v>900</v>
       </c>
       <c r="B353" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>99.96457297</v>
+        <v>100.17204895</v>
       </c>
       <c r="D353" s="1">
         <v>0.0</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
         <v>0.0</v>
       </c>
       <c r="H353" s="1">
-        <v>-12399.46</v>
+        <v>34409.79</v>
       </c>
       <c r="I353" s="1">
         <v>0</v>
       </c>
       <c r="J353">
         <v>0.0</v>
       </c>
       <c r="K353" t="s">
-        <v>880</v>
+        <v>901</v>
       </c>
       <c r="L353" s="1">
-        <v>-12399.46</v>
+        <v>34409.79</v>
       </c>
       <c r="M353" s="1">
-        <v>-13638.63</v>
+        <v>31800.68</v>
       </c>
       <c r="N353" s="1">
         <v>0.0</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>878</v>
+        <v>899</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>882</v>
+        <v>900</v>
       </c>
       <c r="B354" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>100.00997403</v>
+        <v>100.1003084</v>
       </c>
       <c r="D354" s="1">
         <v>0.0</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
         <v>0.0</v>
       </c>
       <c r="H354" s="1">
-        <v>2992.21</v>
+        <v>30092.52</v>
       </c>
       <c r="I354" s="1">
         <v>0</v>
       </c>
       <c r="J354">
         <v>0.0</v>
       </c>
-      <c r="K354">
-        <v>0.0</v>
+      <c r="K354" t="s">
+        <v>903</v>
       </c>
       <c r="L354" s="1">
-        <v>2992.21</v>
+        <v>30092.52</v>
       </c>
       <c r="M354" s="1">
-        <v>2992.21</v>
+        <v>26908.85</v>
       </c>
       <c r="N354" s="1">
         <v>0.0</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>881</v>
+        <v>902</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>884</v>
+        <v>905</v>
       </c>
       <c r="B355" s="1">
-        <v>12200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>99.99942607</v>
+        <v>100.00578457</v>
       </c>
       <c r="D355" s="1">
         <v>0.0</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
         <v>0.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-70.02</v>
+        <v>1735.37</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355">
         <v>0.0</v>
       </c>
-      <c r="K355">
-        <v>0.0</v>
+      <c r="K355" t="s">
+        <v>906</v>
       </c>
       <c r="L355" s="1">
-        <v>-70.02</v>
+        <v>1735.37</v>
       </c>
       <c r="M355" s="1">
-        <v>-70.02</v>
+        <v>-1463.32</v>
       </c>
       <c r="N355" s="1">
         <v>0.0</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>883</v>
+        <v>904</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="B356" s="1">
         <v>4750000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>100.29237158</v>
+        <v>100.32099221</v>
       </c>
       <c r="D356" s="1">
         <v>0.0</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
         <v>0.0</v>
       </c>
       <c r="H356" s="1">
-        <v>13887.65</v>
+        <v>15247.13</v>
       </c>
       <c r="I356" s="1">
         <v>0</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
-      <c r="K356">
-        <v>592.66</v>
+      <c r="K356" t="s">
+        <v>909</v>
       </c>
       <c r="L356" s="1">
-        <v>13887.65</v>
+        <v>15247.13</v>
       </c>
       <c r="M356" s="1">
-        <v>14480.31</v>
+        <v>16919.55</v>
       </c>
       <c r="N356" s="1">
         <v>0.0</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>888</v>
+        <v>911</v>
       </c>
       <c r="B357" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>100.288052</v>
+        <v>100.317206</v>
       </c>
       <c r="D357" s="1">
         <v>0.0</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
         <v>0.0</v>
       </c>
       <c r="H357" s="1">
-        <v>5761.04</v>
+        <v>6344.12</v>
       </c>
       <c r="I357" s="1">
         <v>0</v>
       </c>
       <c r="J357">
         <v>0.0</v>
       </c>
       <c r="K357">
-        <v>206.21</v>
+        <v>650.01</v>
       </c>
       <c r="L357" s="1">
-        <v>5761.04</v>
+        <v>6344.12</v>
       </c>
       <c r="M357" s="1">
-        <v>5967.25</v>
+        <v>6994.13</v>
       </c>
       <c r="N357" s="1">
         <v>0.0</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>887</v>
+        <v>910</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>888</v>
+        <v>911</v>
       </c>
       <c r="B358" s="1">
         <v>7500000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>100.25050747</v>
+        <v>100.26574973</v>
       </c>
       <c r="D358" s="1">
         <v>0.0</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
         <v>0.0</v>
       </c>
       <c r="H358" s="1">
-        <v>18788.06</v>
+        <v>19931.23</v>
       </c>
       <c r="I358" s="1">
         <v>0</v>
       </c>
       <c r="J358">
         <v>0.0</v>
       </c>
-      <c r="K358">
-        <v>818.32</v>
+      <c r="K358" t="s">
+        <v>913</v>
       </c>
       <c r="L358" s="1">
-        <v>18788.06</v>
+        <v>19931.23</v>
       </c>
       <c r="M358" s="1">
-        <v>19606.38</v>
+        <v>22429.87</v>
       </c>
       <c r="N358" s="1">
         <v>0.0</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>889</v>
+        <v>912</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>891</v>
+        <v>915</v>
       </c>
       <c r="B359" s="1">
         <v>7000000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>100.40643171</v>
+        <v>100.49617071</v>
       </c>
       <c r="D359" s="1">
         <v>0.0</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
         <v>0.0</v>
       </c>
       <c r="H359" s="1">
-        <v>28450.22</v>
+        <v>34731.95</v>
       </c>
       <c r="I359" s="1">
         <v>0</v>
       </c>
       <c r="J359">
         <v>0.0</v>
       </c>
-      <c r="K359">
-        <v>536.16</v>
+      <c r="K359" t="s">
+        <v>916</v>
       </c>
       <c r="L359" s="1">
-        <v>28450.22</v>
+        <v>34731.95</v>
       </c>
       <c r="M359" s="1">
-        <v>28986.38</v>
+        <v>36665.6</v>
       </c>
       <c r="N359" s="1">
         <v>0.0</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>890</v>
+        <v>914</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>893</v>
+        <v>918</v>
       </c>
       <c r="B360" s="1">
         <v>1950000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>100.32761795</v>
+        <v>100.36326821</v>
       </c>
       <c r="D360" s="1">
         <v>0.0</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
         <v>0.0</v>
       </c>
       <c r="H360" s="1">
-        <v>6388.55</v>
+        <v>7083.73</v>
       </c>
       <c r="I360" s="1">
         <v>0</v>
       </c>
       <c r="J360">
         <v>0.0</v>
       </c>
       <c r="K360">
-        <v>337.57</v>
+        <v>808.84</v>
       </c>
       <c r="L360" s="1">
-        <v>6388.55</v>
+        <v>7083.73</v>
       </c>
       <c r="M360" s="1">
-        <v>6726.12</v>
+        <v>7892.57</v>
       </c>
       <c r="N360" s="1">
         <v>0.0</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>892</v>
+        <v>917</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="B361" s="1">
         <v>3124000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>100.25059603</v>
+        <v>100.26148047</v>
       </c>
       <c r="D361" s="1">
         <v>0.0</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
         <v>0.0</v>
       </c>
       <c r="H361" s="1">
-        <v>7828.62</v>
+        <v>8168.65</v>
       </c>
       <c r="I361" s="1">
         <v>0</v>
       </c>
       <c r="J361">
         <v>0.0</v>
       </c>
-      <c r="K361">
-        <v>537.81</v>
+      <c r="K361" t="s">
+        <v>921</v>
       </c>
       <c r="L361" s="1">
-        <v>7828.62</v>
+        <v>8168.65</v>
       </c>
       <c r="M361" s="1">
-        <v>8366.43</v>
+        <v>9447.79</v>
       </c>
       <c r="N361" s="1">
         <v>0.0</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>894</v>
+        <v>919</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>897</v>
+        <v>923</v>
       </c>
       <c r="B362" s="1">
         <v>2609000.0</v>
       </c>
       <c r="C362" s="1">
-        <v>100.30234036</v>
+        <v>100.32973016</v>
       </c>
       <c r="D362" s="1">
         <v>0.0</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
         <v>0.0</v>
       </c>
       <c r="H362" s="1">
-        <v>7888.06</v>
+        <v>8602.66</v>
       </c>
       <c r="I362" s="1">
         <v>0</v>
       </c>
       <c r="J362">
         <v>0.0</v>
       </c>
-      <c r="K362">
-        <v>455.97</v>
+      <c r="K362" t="s">
+        <v>924</v>
       </c>
       <c r="L362" s="1">
-        <v>7888.06</v>
+        <v>8602.66</v>
       </c>
       <c r="M362" s="1">
-        <v>8344.03</v>
+        <v>9684.32</v>
       </c>
       <c r="N362" s="1">
         <v>0.0</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>896</v>
+        <v>922</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" t="s">
-        <v>899</v>
+        <v>926</v>
       </c>
       <c r="B363" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C363" s="1">
-        <v>100.231141</v>
+        <v>100.234357</v>
       </c>
       <c r="D363" s="1">
         <v>0.0</v>
       </c>
       <c r="E363" t="s">
         <v>8</v>
       </c>
       <c r="F363">
         <v>1.0</v>
       </c>
       <c r="G363" s="1">
         <v>0.0</v>
       </c>
       <c r="H363" s="1">
-        <v>11557.05</v>
+        <v>11717.85</v>
       </c>
       <c r="I363" s="1">
         <v>0</v>
       </c>
       <c r="J363">
         <v>0.0</v>
       </c>
-      <c r="K363">
-        <v>983.86</v>
+      <c r="K363" t="s">
+        <v>927</v>
       </c>
       <c r="L363" s="1">
-        <v>11557.05</v>
+        <v>11717.85</v>
       </c>
       <c r="M363" s="1">
-        <v>12540.91</v>
+        <v>13915.91</v>
       </c>
       <c r="N363" s="1">
         <v>0.0</v>
       </c>
       <c r="O363">
         <v>1</v>
       </c>
       <c r="Z363" t="s">
-        <v>898</v>
+        <v>925</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" t="s">
-        <v>901</v>
+        <v>929</v>
       </c>
       <c r="B364" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C364" s="1">
-        <v>100.293855</v>
+        <v>100.31346053</v>
       </c>
       <c r="D364" s="1">
         <v>0.0</v>
       </c>
       <c r="E364" t="s">
         <v>8</v>
       </c>
       <c r="F364">
         <v>1.0</v>
       </c>
       <c r="G364" s="1">
         <v>0.0</v>
       </c>
       <c r="H364" s="1">
-        <v>44078.25</v>
+        <v>47019.08</v>
       </c>
       <c r="I364" s="1">
         <v>0</v>
       </c>
       <c r="J364">
         <v>0.0</v>
       </c>
       <c r="K364" t="s">
-        <v>902</v>
+        <v>930</v>
       </c>
       <c r="L364" s="1">
-        <v>44078.25</v>
+        <v>47019.08</v>
       </c>
       <c r="M364" s="1">
-        <v>47668.58</v>
+        <v>54410.42</v>
       </c>
       <c r="N364" s="1">
         <v>0.0</v>
       </c>
       <c r="O364">
         <v>1</v>
       </c>
       <c r="Z364" t="s">
-        <v>900</v>
+        <v>928</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" t="s">
-        <v>904</v>
+        <v>932</v>
       </c>
       <c r="B365" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C365" s="1">
-        <v>100.3592224</v>
+        <v>100.4085982</v>
       </c>
       <c r="D365" s="1">
         <v>0.0</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365">
         <v>1.0</v>
       </c>
       <c r="G365" s="1">
         <v>0.0</v>
       </c>
       <c r="H365" s="1">
-        <v>17961.12</v>
+        <v>20429.91</v>
       </c>
       <c r="I365" s="1">
         <v>0</v>
       </c>
       <c r="J365">
         <v>0.0</v>
       </c>
-      <c r="K365">
-        <v>736.54</v>
+      <c r="K365" t="s">
+        <v>933</v>
       </c>
       <c r="L365" s="1">
-        <v>17961.12</v>
+        <v>20429.91</v>
       </c>
       <c r="M365" s="1">
-        <v>18697.66</v>
+        <v>22353.62</v>
       </c>
       <c r="N365" s="1">
         <v>0.0</v>
       </c>
       <c r="O365">
         <v>1</v>
       </c>
       <c r="Z365" t="s">
-        <v>903</v>
+        <v>931</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
-        <v>906</v>
+        <v>935</v>
       </c>
       <c r="B366" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C366" s="1">
-        <v>100.27256275</v>
+        <v>100.28980575</v>
       </c>
       <c r="D366" s="1">
         <v>0.0</v>
       </c>
       <c r="E366" t="s">
         <v>8</v>
       </c>
       <c r="F366">
         <v>1.0</v>
       </c>
       <c r="G366" s="1">
         <v>0.0</v>
       </c>
       <c r="H366" s="1">
-        <v>10902.51</v>
+        <v>11592.23</v>
       </c>
       <c r="I366" s="1">
         <v>0</v>
       </c>
       <c r="J366">
         <v>0.0</v>
       </c>
-      <c r="K366">
-        <v>699.08</v>
+      <c r="K366" t="s">
+        <v>936</v>
       </c>
       <c r="L366" s="1">
-        <v>10902.51</v>
+        <v>11592.23</v>
       </c>
       <c r="M366" s="1">
-        <v>11601.59</v>
+        <v>13250.58</v>
       </c>
       <c r="N366" s="1">
         <v>0.0</v>
       </c>
       <c r="O366">
         <v>1</v>
       </c>
       <c r="Z366" t="s">
-        <v>905</v>
+        <v>934</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
-        <v>908</v>
+        <v>938</v>
       </c>
       <c r="B367" s="1">
         <v>5300000.0</v>
       </c>
       <c r="C367" s="1">
-        <v>99.89170755</v>
+        <v>100.00857849</v>
       </c>
       <c r="D367" s="1">
         <v>0.0</v>
       </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
       <c r="F367">
         <v>1.0</v>
       </c>
       <c r="G367" s="1">
         <v>0.0</v>
       </c>
       <c r="H367" s="1">
-        <v>-5739.5</v>
+        <v>454.66</v>
       </c>
       <c r="I367" s="1">
         <v>0</v>
       </c>
       <c r="J367">
         <v>0.0</v>
       </c>
       <c r="K367" t="s">
-        <v>909</v>
+        <v>939</v>
       </c>
       <c r="L367" s="1">
-        <v>-5739.5</v>
+        <v>454.66</v>
       </c>
       <c r="M367" s="1">
-        <v>-10165.11</v>
+        <v>-5409.2</v>
       </c>
       <c r="N367" s="1">
         <v>0.0</v>
       </c>
       <c r="O367">
         <v>1</v>
       </c>
       <c r="Z367" t="s">
-        <v>907</v>
+        <v>937</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
-        <v>911</v>
+        <v>941</v>
       </c>
       <c r="B368" s="1">
         <v>5850000.0</v>
       </c>
       <c r="C368" s="1">
-        <v>99.96257162</v>
+        <v>100.02165897</v>
       </c>
       <c r="D368" s="1">
         <v>0.0</v>
       </c>
       <c r="E368" t="s">
         <v>8</v>
       </c>
       <c r="F368">
         <v>1.0</v>
       </c>
       <c r="G368" s="1">
         <v>0.0</v>
       </c>
       <c r="H368" s="1">
-        <v>-2189.56</v>
+        <v>1267.05</v>
       </c>
       <c r="I368" s="1">
         <v>0</v>
       </c>
       <c r="J368">
         <v>0.0</v>
       </c>
       <c r="K368" t="s">
-        <v>912</v>
+        <v>942</v>
       </c>
       <c r="L368" s="1">
-        <v>-2189.56</v>
+        <v>1267.05</v>
       </c>
       <c r="M368" s="1">
-        <v>-8559.52</v>
+        <v>-6157.74</v>
       </c>
       <c r="N368" s="1">
         <v>0.0</v>
       </c>
       <c r="O368">
         <v>1</v>
       </c>
       <c r="Z368" t="s">
-        <v>910</v>
+        <v>940</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
-        <v>914</v>
+        <v>944</v>
       </c>
       <c r="B369" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C369" s="1">
-        <v>100.00448993</v>
+        <v>100.08552433</v>
       </c>
       <c r="D369" s="1">
         <v>0.0</v>
       </c>
       <c r="E369" t="s">
         <v>8</v>
       </c>
       <c r="F369">
         <v>1.0</v>
       </c>
       <c r="G369" s="1">
         <v>0.0</v>
       </c>
       <c r="H369" s="1">
-        <v>673.49</v>
+        <v>12828.65</v>
       </c>
       <c r="I369" s="1">
         <v>0</v>
       </c>
       <c r="J369">
         <v>0.0</v>
       </c>
       <c r="K369" t="s">
-        <v>915</v>
+        <v>945</v>
       </c>
       <c r="L369" s="1">
-        <v>673.49</v>
+        <v>12828.65</v>
       </c>
       <c r="M369" s="1">
-        <v>-1275.36</v>
+        <v>4815.72</v>
       </c>
       <c r="N369" s="1">
         <v>0.0</v>
       </c>
       <c r="O369">
         <v>1</v>
       </c>
       <c r="Z369" t="s">
-        <v>913</v>
+        <v>943</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
-        <v>917</v>
+        <v>947</v>
       </c>
       <c r="B370" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C370" s="1">
-        <v>99.9556526</v>
+        <v>100.4362197</v>
       </c>
       <c r="D370" s="1">
         <v>0.0</v>
       </c>
       <c r="E370" t="s">
         <v>8</v>
       </c>
       <c r="F370">
         <v>1.0</v>
       </c>
       <c r="G370" s="1">
         <v>0.0</v>
       </c>
       <c r="H370" s="1">
-        <v>-6652.11</v>
+        <v>43621.97</v>
       </c>
       <c r="I370" s="1">
         <v>0</v>
       </c>
       <c r="J370">
         <v>0.0</v>
       </c>
       <c r="K370" t="s">
-        <v>918</v>
+        <v>948</v>
       </c>
       <c r="L370" s="1">
-        <v>-6652.11</v>
+        <v>43621.97</v>
       </c>
       <c r="M370" s="1">
-        <v>-11478.41</v>
+        <v>46357.26</v>
       </c>
       <c r="N370" s="1">
         <v>0.0</v>
       </c>
       <c r="O370">
         <v>1</v>
       </c>
       <c r="Z370" t="s">
-        <v>916</v>
+        <v>946</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" t="s">
-        <v>920</v>
+        <v>947</v>
       </c>
       <c r="B371" s="1">
-        <v>10000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="C371" s="1">
-        <v>100.3670951</v>
+        <v>100.48416064</v>
       </c>
       <c r="D371" s="1">
         <v>0.0</v>
       </c>
       <c r="E371" t="s">
         <v>8</v>
       </c>
       <c r="F371">
         <v>1.0</v>
       </c>
       <c r="G371" s="1">
         <v>0.0</v>
       </c>
       <c r="H371" s="1">
-        <v>36709.51</v>
+        <v>106515.34</v>
       </c>
       <c r="I371" s="1">
         <v>0</v>
       </c>
       <c r="J371">
         <v>0.0</v>
       </c>
-      <c r="K371">
-        <v>690.63</v>
+      <c r="K371" t="s">
+        <v>950</v>
       </c>
       <c r="L371" s="1">
-        <v>36709.51</v>
+        <v>106515.34</v>
       </c>
       <c r="M371" s="1">
-        <v>37400.14</v>
+        <v>112589.62</v>
       </c>
       <c r="N371" s="1">
         <v>0.0</v>
       </c>
       <c r="O371">
         <v>1</v>
       </c>
       <c r="Z371" t="s">
-        <v>919</v>
+        <v>949</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
-        <v>920</v>
+        <v>952</v>
       </c>
       <c r="B372" s="1">
-        <v>22000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C372" s="1">
-        <v>100.39881705</v>
+        <v>100.49918826</v>
       </c>
       <c r="D372" s="1">
         <v>0.0</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
         <v>1.0</v>
       </c>
       <c r="G372" s="1">
         <v>0.0</v>
       </c>
       <c r="H372" s="1">
-        <v>87739.75</v>
+        <v>22962.66</v>
       </c>
       <c r="I372" s="1">
         <v>0</v>
       </c>
       <c r="J372">
         <v>0.0</v>
       </c>
       <c r="K372" t="s">
-        <v>922</v>
+        <v>953</v>
       </c>
       <c r="L372" s="1">
-        <v>87739.75</v>
+        <v>22962.66</v>
       </c>
       <c r="M372" s="1">
-        <v>89390.67</v>
+        <v>24386.39</v>
       </c>
       <c r="N372" s="1">
         <v>0.0</v>
       </c>
       <c r="O372">
         <v>1</v>
       </c>
       <c r="Z372" t="s">
-        <v>921</v>
+        <v>951</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
-        <v>924</v>
+        <v>952</v>
       </c>
       <c r="B373" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C373" s="1">
-        <v>100.2842242</v>
+        <v>100.307999</v>
       </c>
       <c r="D373" s="1">
         <v>0.0</v>
       </c>
       <c r="E373" t="s">
         <v>8</v>
       </c>
       <c r="F373">
         <v>1.0</v>
       </c>
       <c r="G373" s="1">
         <v>0.0</v>
       </c>
       <c r="H373" s="1">
-        <v>14211.21</v>
+        <v>15399.95</v>
       </c>
       <c r="I373" s="1">
         <v>0</v>
       </c>
       <c r="J373">
         <v>0.0</v>
       </c>
-      <c r="K373">
-        <v>737.67</v>
+      <c r="K373" t="s">
+        <v>955</v>
       </c>
       <c r="L373" s="1">
-        <v>14211.21</v>
+        <v>15399.95</v>
       </c>
       <c r="M373" s="1">
-        <v>14948.88</v>
+        <v>17300.57</v>
       </c>
       <c r="N373" s="1">
         <v>0.0</v>
       </c>
       <c r="O373">
         <v>1</v>
       </c>
       <c r="Z373" t="s">
-        <v>923</v>
+        <v>954</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
-        <v>924</v>
+        <v>957</v>
       </c>
       <c r="B374" s="1">
-        <v>4600000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C374" s="1">
-        <v>100.41537217</v>
+        <v>100.02830188</v>
       </c>
       <c r="D374" s="1">
         <v>0.0</v>
       </c>
       <c r="E374" t="s">
         <v>8</v>
       </c>
       <c r="F374">
         <v>1.0</v>
       </c>
       <c r="G374" s="1">
         <v>0.0</v>
       </c>
       <c r="H374" s="1">
-        <v>19107.12</v>
+        <v>2405.66</v>
       </c>
       <c r="I374" s="1">
         <v>0</v>
       </c>
       <c r="J374">
         <v>0.0</v>
       </c>
-      <c r="K374">
-        <v>427.93</v>
+      <c r="K374" t="s">
+        <v>958</v>
       </c>
       <c r="L374" s="1">
-        <v>19107.12</v>
+        <v>2405.66</v>
       </c>
       <c r="M374" s="1">
-        <v>19535.05</v>
+        <v>5563.69</v>
       </c>
       <c r="N374" s="1">
         <v>0.0</v>
       </c>
       <c r="O374">
         <v>1</v>
       </c>
       <c r="Z374" t="s">
-        <v>925</v>
+        <v>956</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
-        <v>927</v>
+        <v>960</v>
       </c>
       <c r="B375" s="1">
-        <v>8500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C375" s="1">
-        <v>100.05260694</v>
+        <v>100.34675675</v>
       </c>
       <c r="D375" s="1">
         <v>0.0</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375">
         <v>1.0</v>
       </c>
       <c r="G375" s="1">
         <v>0.0</v>
       </c>
       <c r="H375" s="1">
-        <v>4471.59</v>
+        <v>27740.54</v>
       </c>
       <c r="I375" s="1">
         <v>0</v>
       </c>
       <c r="J375">
         <v>0.0</v>
       </c>
       <c r="K375" t="s">
-        <v>928</v>
+        <v>961</v>
       </c>
       <c r="L375" s="1">
-        <v>4471.59</v>
+        <v>27740.54</v>
       </c>
       <c r="M375" s="1">
-        <v>5670.57</v>
+        <v>30263.85</v>
       </c>
       <c r="N375" s="1">
         <v>0.0</v>
       </c>
       <c r="O375">
         <v>1</v>
       </c>
       <c r="Z375" t="s">
-        <v>926</v>
+        <v>959</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" t="s">
-        <v>930</v>
+        <v>963</v>
       </c>
       <c r="B376" s="1">
-        <v>8000000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="C376" s="1">
-        <v>100.30893025</v>
+        <v>100.02788463</v>
       </c>
       <c r="D376" s="1">
         <v>0.0</v>
       </c>
       <c r="E376" t="s">
         <v>8</v>
       </c>
       <c r="F376">
         <v>1.0</v>
       </c>
       <c r="G376" s="1">
         <v>0.0</v>
       </c>
       <c r="H376" s="1">
-        <v>24714.42</v>
+        <v>1505.77</v>
       </c>
       <c r="I376" s="1">
         <v>0</v>
       </c>
       <c r="J376">
         <v>0.0</v>
       </c>
-      <c r="K376">
-        <v>766.56</v>
+      <c r="K376" t="s">
+        <v>964</v>
       </c>
       <c r="L376" s="1">
-        <v>24714.42</v>
+        <v>1505.77</v>
       </c>
       <c r="M376" s="1">
-        <v>25480.98</v>
+        <v>3387.12</v>
       </c>
       <c r="N376" s="1">
         <v>0.0</v>
       </c>
       <c r="O376">
         <v>1</v>
       </c>
       <c r="Z376" t="s">
-        <v>929</v>
+        <v>962</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" t="s">
-        <v>932</v>
+        <v>966</v>
       </c>
       <c r="B377" s="1">
-        <v>5400000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="C377" s="1">
-        <v>100.05184148</v>
+        <v>100.48456688</v>
       </c>
       <c r="D377" s="1">
         <v>0.0</v>
       </c>
       <c r="E377" t="s">
         <v>8</v>
       </c>
       <c r="F377">
         <v>1.0</v>
       </c>
       <c r="G377" s="1">
         <v>0.0</v>
       </c>
       <c r="H377" s="1">
-        <v>2799.44</v>
+        <v>30900.83</v>
       </c>
       <c r="I377" s="1">
         <v>0</v>
       </c>
       <c r="J377">
         <v>0.0</v>
       </c>
-      <c r="K377">
-        <v>655.84</v>
+      <c r="K377" t="s">
+        <v>967</v>
       </c>
       <c r="L377" s="1">
-        <v>2799.44</v>
+        <v>30900.83</v>
       </c>
       <c r="M377" s="1">
-        <v>3455.28</v>
+        <v>32667.3</v>
       </c>
       <c r="N377" s="1">
         <v>0.0</v>
       </c>
       <c r="O377">
         <v>1</v>
       </c>
       <c r="Z377" t="s">
-        <v>931</v>
+        <v>965</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
-        <v>934</v>
+        <v>969</v>
       </c>
       <c r="B378" s="1">
-        <v>6377000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C378" s="1">
-        <v>100.39926454</v>
+        <v>100.48938833</v>
       </c>
       <c r="D378" s="1">
         <v>0.0</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378">
         <v>1.0</v>
       </c>
       <c r="G378" s="1">
         <v>0.0</v>
       </c>
       <c r="H378" s="1">
-        <v>25461.1</v>
+        <v>29363.3</v>
       </c>
       <c r="I378" s="1">
         <v>0</v>
       </c>
       <c r="J378">
         <v>0.0</v>
       </c>
-      <c r="K378">
-        <v>481.64</v>
+      <c r="K378" t="s">
+        <v>970</v>
       </c>
       <c r="L378" s="1">
-        <v>25461.1</v>
+        <v>29363.3</v>
       </c>
       <c r="M378" s="1">
-        <v>25942.74</v>
+        <v>31144.3</v>
       </c>
       <c r="N378" s="1">
         <v>0.0</v>
       </c>
       <c r="O378">
         <v>1</v>
       </c>
       <c r="Z378" t="s">
-        <v>933</v>
+        <v>968</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
-        <v>936</v>
+        <v>972</v>
       </c>
       <c r="B379" s="1">
-        <v>6000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C379" s="1">
-        <v>100.40642767</v>
+        <v>100.23539658</v>
       </c>
       <c r="D379" s="1">
         <v>0.0</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379">
         <v>1.0</v>
       </c>
       <c r="G379" s="1">
         <v>0.0</v>
       </c>
       <c r="H379" s="1">
-        <v>24385.66</v>
+        <v>94158.63</v>
       </c>
       <c r="I379" s="1">
         <v>0</v>
       </c>
       <c r="J379">
         <v>0.0</v>
       </c>
-      <c r="K379">
-        <v>514.79</v>
+      <c r="K379" t="s">
+        <v>973</v>
       </c>
       <c r="L379" s="1">
-        <v>24385.66</v>
+        <v>94158.63</v>
       </c>
       <c r="M379" s="1">
-        <v>24900.45</v>
+        <v>108956.1</v>
       </c>
       <c r="N379" s="1">
         <v>0.0</v>
       </c>
       <c r="O379">
         <v>1</v>
       </c>
       <c r="Z379" t="s">
-        <v>935</v>
+        <v>971</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
-        <v>938</v>
+        <v>975</v>
       </c>
       <c r="B380" s="1">
-        <v>40000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C380" s="1">
-        <v>100.22908678</v>
+        <v>100.29442836</v>
       </c>
       <c r="D380" s="1">
         <v>0.0</v>
       </c>
       <c r="E380" t="s">
         <v>8</v>
       </c>
       <c r="F380">
         <v>1.0</v>
       </c>
       <c r="G380" s="1">
         <v>0.0</v>
       </c>
       <c r="H380" s="1">
-        <v>91634.71</v>
+        <v>17960.13</v>
       </c>
       <c r="I380" s="1">
         <v>0</v>
       </c>
       <c r="J380">
         <v>0.0</v>
       </c>
       <c r="K380" t="s">
-        <v>939</v>
+        <v>976</v>
       </c>
       <c r="L380" s="1">
-        <v>91634.71</v>
+        <v>17960.13</v>
       </c>
       <c r="M380" s="1">
-        <v>97224.05</v>
+        <v>20670.23</v>
       </c>
       <c r="N380" s="1">
         <v>0.0</v>
       </c>
       <c r="O380">
         <v>1</v>
       </c>
       <c r="Z380" t="s">
-        <v>937</v>
+        <v>974</v>
       </c>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" t="s">
-        <v>941</v>
+        <v>978</v>
       </c>
       <c r="B381" s="1">
-        <v>6100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C381" s="1">
-        <v>100.27701246</v>
+        <v>100.170686</v>
       </c>
       <c r="D381" s="1">
         <v>0.0</v>
       </c>
       <c r="E381" t="s">
         <v>8</v>
       </c>
       <c r="F381">
         <v>1.0</v>
       </c>
       <c r="G381" s="1">
         <v>0.0</v>
       </c>
       <c r="H381" s="1">
-        <v>16897.76</v>
+        <v>25602.9</v>
       </c>
       <c r="I381" s="1">
         <v>0</v>
       </c>
       <c r="J381">
         <v>0.0</v>
       </c>
       <c r="K381" t="s">
-        <v>942</v>
+        <v>979</v>
       </c>
       <c r="L381" s="1">
-        <v>16897.76</v>
+        <v>25602.9</v>
       </c>
       <c r="M381" s="1">
-        <v>18121.45</v>
+        <v>32007.17</v>
       </c>
       <c r="N381" s="1">
         <v>0.0</v>
       </c>
       <c r="O381">
         <v>1</v>
       </c>
       <c r="Z381" t="s">
-        <v>940</v>
+        <v>977</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" t="s">
-        <v>944</v>
+        <v>981</v>
       </c>
       <c r="B382" s="1">
-        <v>15000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="C382" s="1">
-        <v>100.17968667</v>
+        <v>100.31112868</v>
       </c>
       <c r="D382" s="1">
         <v>0.0</v>
       </c>
       <c r="E382" t="s">
         <v>8</v>
       </c>
       <c r="F382">
         <v>1.0</v>
       </c>
       <c r="G382" s="1">
         <v>0.0</v>
       </c>
       <c r="H382" s="1">
-        <v>26953.0</v>
+        <v>16489.82</v>
       </c>
       <c r="I382" s="1">
         <v>0</v>
       </c>
       <c r="J382">
         <v>0.0</v>
       </c>
       <c r="K382" t="s">
-        <v>945</v>
+        <v>982</v>
       </c>
       <c r="L382" s="1">
-        <v>26953.0</v>
+        <v>16489.82</v>
       </c>
       <c r="M382" s="1">
-        <v>29747.4</v>
+        <v>18620.89</v>
       </c>
       <c r="N382" s="1">
         <v>0.0</v>
       </c>
       <c r="O382">
         <v>1</v>
       </c>
       <c r="Z382" t="s">
-        <v>943</v>
+        <v>980</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" t="s">
-        <v>947</v>
+        <v>981</v>
       </c>
       <c r="B383" s="1">
         <v>6630000.0</v>
       </c>
       <c r="C383" s="1">
-        <v>100.35845762</v>
+        <v>100.40791554</v>
       </c>
       <c r="D383" s="1">
         <v>0.0</v>
       </c>
       <c r="E383" t="s">
         <v>8</v>
       </c>
       <c r="F383">
         <v>1.0</v>
       </c>
       <c r="G383" s="1">
         <v>0.0</v>
       </c>
       <c r="H383" s="1">
-        <v>23765.74</v>
+        <v>27044.8</v>
       </c>
       <c r="I383" s="1">
         <v>0</v>
       </c>
       <c r="J383">
         <v>0.0</v>
       </c>
-      <c r="K383">
-        <v>961.37</v>
+      <c r="K383" t="s">
+        <v>984</v>
       </c>
       <c r="L383" s="1">
-        <v>23765.74</v>
+        <v>27044.8</v>
       </c>
       <c r="M383" s="1">
-        <v>24727.11</v>
+        <v>29574.83</v>
       </c>
       <c r="N383" s="1">
         <v>0.0</v>
       </c>
       <c r="O383">
         <v>1</v>
       </c>
       <c r="Z383" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
     </row>
     <row r="384" spans="1:26">
       <c r="A384" t="s">
-        <v>947</v>
+        <v>986</v>
       </c>
       <c r="B384" s="1">
-        <v>5300000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C384" s="1">
-        <v>100.28783698</v>
+        <v>100.5235572</v>
       </c>
       <c r="D384" s="1">
         <v>0.0</v>
       </c>
       <c r="E384" t="s">
         <v>8</v>
       </c>
       <c r="F384">
         <v>1.0</v>
       </c>
       <c r="G384" s="1">
         <v>0.0</v>
       </c>
       <c r="H384" s="1">
-        <v>15255.36</v>
+        <v>42931.69</v>
       </c>
       <c r="I384" s="1">
         <v>0</v>
       </c>
       <c r="J384">
         <v>0.0</v>
       </c>
-      <c r="K384">
-        <v>873.28</v>
+      <c r="K384" t="s">
+        <v>987</v>
       </c>
       <c r="L384" s="1">
-        <v>15255.36</v>
+        <v>42931.69</v>
       </c>
       <c r="M384" s="1">
-        <v>16128.64</v>
+        <v>45913.8</v>
       </c>
       <c r="N384" s="1">
         <v>0.0</v>
       </c>
       <c r="O384">
         <v>1</v>
       </c>
       <c r="Z384" t="s">
-        <v>948</v>
+        <v>985</v>
       </c>
     </row>
     <row r="385" spans="1:26">
       <c r="A385" t="s">
-        <v>950</v>
+        <v>986</v>
       </c>
       <c r="B385" s="1">
-        <v>4700000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C385" s="1">
-        <v>100.44714021</v>
+        <v>100.294708</v>
       </c>
       <c r="D385" s="1">
         <v>0.0</v>
       </c>
       <c r="E385" t="s">
         <v>8</v>
       </c>
       <c r="F385">
         <v>1.0</v>
       </c>
       <c r="G385" s="1">
         <v>0.0</v>
       </c>
       <c r="H385" s="1">
-        <v>21015.59</v>
+        <v>17682.48</v>
       </c>
       <c r="I385" s="1">
         <v>0</v>
       </c>
       <c r="J385">
         <v>0.0</v>
       </c>
-      <c r="K385">
-        <v>599.44</v>
+      <c r="K385" t="s">
+        <v>989</v>
       </c>
       <c r="L385" s="1">
-        <v>21015.59</v>
+        <v>17682.48</v>
       </c>
       <c r="M385" s="1">
-        <v>21615.03</v>
+        <v>20300.27</v>
       </c>
       <c r="N385" s="1">
         <v>0.0</v>
       </c>
       <c r="O385">
         <v>1</v>
       </c>
       <c r="Z385" t="s">
-        <v>949</v>
+        <v>988</v>
       </c>
     </row>
     <row r="386" spans="1:26">
       <c r="A386" t="s">
-        <v>950</v>
+        <v>986</v>
       </c>
       <c r="B386" s="1">
-        <v>6000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C386" s="1">
-        <v>100.27739783</v>
+        <v>100.52802468</v>
       </c>
       <c r="D386" s="1">
         <v>0.0</v>
       </c>
       <c r="E386" t="s">
         <v>8</v>
       </c>
       <c r="F386">
         <v>1.0</v>
       </c>
       <c r="G386" s="1">
         <v>0.0</v>
       </c>
       <c r="H386" s="1">
-        <v>16643.87</v>
+        <v>24817.16</v>
       </c>
       <c r="I386" s="1">
         <v>0</v>
       </c>
       <c r="J386">
         <v>0.0</v>
       </c>
       <c r="K386" t="s">
-        <v>952</v>
+        <v>991</v>
       </c>
       <c r="L386" s="1">
-        <v>16643.87</v>
+        <v>24817.16</v>
       </c>
       <c r="M386" s="1">
-        <v>17795.84</v>
+        <v>26573.1</v>
       </c>
       <c r="N386" s="1">
         <v>0.0</v>
       </c>
       <c r="O386">
         <v>1</v>
       </c>
       <c r="Z386" t="s">
-        <v>951</v>
+        <v>990</v>
       </c>
     </row>
     <row r="387" spans="1:26">
       <c r="A387" t="s">
-        <v>950</v>
+        <v>993</v>
       </c>
       <c r="B387" s="1">
-        <v>8200000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C387" s="1">
-        <v>100.44221841</v>
+        <v>100.077216</v>
       </c>
       <c r="D387" s="1">
         <v>0.0</v>
       </c>
       <c r="E387" t="s">
         <v>8</v>
       </c>
       <c r="F387">
         <v>1.0</v>
       </c>
       <c r="G387" s="1">
         <v>0.0</v>
       </c>
       <c r="H387" s="1">
-        <v>36261.91</v>
+        <v>9652.0</v>
       </c>
       <c r="I387" s="1">
         <v>0</v>
       </c>
       <c r="J387">
         <v>0.0</v>
       </c>
       <c r="K387" t="s">
-        <v>954</v>
+        <v>994</v>
       </c>
       <c r="L387" s="1">
-        <v>36261.91</v>
+        <v>9652.0</v>
       </c>
       <c r="M387" s="1">
-        <v>37263.9</v>
+        <v>2308.13</v>
       </c>
       <c r="N387" s="1">
         <v>0.0</v>
       </c>
       <c r="O387">
         <v>1</v>
       </c>
       <c r="Z387" t="s">
-        <v>953</v>
+        <v>992</v>
       </c>
     </row>
     <row r="388" spans="1:26">
       <c r="A388" t="s">
-        <v>956</v>
+        <v>996</v>
       </c>
       <c r="B388" s="1">
-        <v>12500000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="C388" s="1">
-        <v>100.06526384</v>
+        <v>100.20585317</v>
       </c>
       <c r="D388" s="1">
         <v>0.0</v>
       </c>
       <c r="E388" t="s">
         <v>8</v>
       </c>
       <c r="F388">
         <v>1.0</v>
       </c>
       <c r="G388" s="1">
         <v>0.0</v>
       </c>
       <c r="H388" s="1">
-        <v>8157.98</v>
+        <v>20791.17</v>
       </c>
       <c r="I388" s="1">
         <v>0</v>
       </c>
       <c r="J388">
         <v>0.0</v>
       </c>
       <c r="K388" t="s">
-        <v>957</v>
+        <v>997</v>
       </c>
       <c r="L388" s="1">
-        <v>8157.98</v>
+        <v>20791.17</v>
       </c>
       <c r="M388" s="1">
-        <v>468.07</v>
+        <v>18611.03</v>
       </c>
       <c r="N388" s="1">
         <v>0.0</v>
       </c>
       <c r="O388">
         <v>1</v>
       </c>
       <c r="Z388" t="s">
-        <v>955</v>
+        <v>995</v>
       </c>
     </row>
     <row r="389" spans="1:26">
       <c r="A389" t="s">
-        <v>959</v>
+        <v>999</v>
       </c>
       <c r="B389" s="1">
-        <v>10100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C389" s="1">
-        <v>100.17493901</v>
+        <v>100.19572476</v>
       </c>
       <c r="D389" s="1">
         <v>0.0</v>
       </c>
       <c r="E389" t="s">
         <v>8</v>
       </c>
       <c r="F389">
         <v>1.0</v>
       </c>
       <c r="G389" s="1">
         <v>0.0</v>
       </c>
       <c r="H389" s="1">
-        <v>17668.84</v>
+        <v>48931.19</v>
       </c>
       <c r="I389" s="1">
         <v>0</v>
       </c>
       <c r="J389">
         <v>0.0</v>
       </c>
       <c r="K389" t="s">
-        <v>960</v>
+        <v>1000</v>
       </c>
       <c r="L389" s="1">
-        <v>17668.84</v>
+        <v>48931.19</v>
       </c>
       <c r="M389" s="1">
-        <v>14418.94</v>
+        <v>34547.76</v>
       </c>
       <c r="N389" s="1">
         <v>0.0</v>
       </c>
       <c r="O389">
         <v>1</v>
       </c>
       <c r="Z389" t="s">
-        <v>958</v>
+        <v>998</v>
       </c>
     </row>
     <row r="390" spans="1:26">
       <c r="A390" t="s">
-        <v>962</v>
+        <v>1002</v>
       </c>
       <c r="B390" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C390" s="1">
-        <v>100.14185468</v>
+        <v>100.11936808</v>
       </c>
       <c r="D390" s="1">
         <v>0.0</v>
       </c>
       <c r="E390" t="s">
         <v>8</v>
       </c>
       <c r="F390">
         <v>1.0</v>
       </c>
       <c r="G390" s="1">
         <v>0.0</v>
       </c>
       <c r="H390" s="1">
-        <v>35463.67</v>
+        <v>29842.02</v>
       </c>
       <c r="I390" s="1">
         <v>0</v>
       </c>
       <c r="J390">
         <v>0.0</v>
       </c>
       <c r="K390" t="s">
-        <v>963</v>
+        <v>1003</v>
       </c>
       <c r="L390" s="1">
-        <v>35463.67</v>
+        <v>29842.02</v>
       </c>
       <c r="M390" s="1">
-        <v>20393.09</v>
+        <v>15742.99</v>
       </c>
       <c r="N390" s="1">
         <v>0.0</v>
       </c>
       <c r="O390">
         <v>1</v>
       </c>
       <c r="Z390" t="s">
-        <v>961</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="391" spans="1:26">
       <c r="A391" t="s">
-        <v>965</v>
+        <v>1005</v>
       </c>
       <c r="B391" s="1">
-        <v>25000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C391" s="1">
-        <v>100.09286376</v>
+        <v>100.07921043</v>
       </c>
       <c r="D391" s="1">
         <v>0.0</v>
       </c>
       <c r="E391" t="s">
         <v>8</v>
       </c>
       <c r="F391">
         <v>1.0</v>
       </c>
       <c r="G391" s="1">
         <v>0.0</v>
       </c>
       <c r="H391" s="1">
-        <v>23215.94</v>
+        <v>5544.73</v>
       </c>
       <c r="I391" s="1">
         <v>0</v>
       </c>
       <c r="J391">
         <v>0.0</v>
       </c>
       <c r="K391" t="s">
-        <v>966</v>
+        <v>1006</v>
       </c>
       <c r="L391" s="1">
-        <v>23215.94</v>
+        <v>5544.73</v>
       </c>
       <c r="M391" s="1">
-        <v>8512.5</v>
+        <v>1022.81</v>
       </c>
       <c r="N391" s="1">
         <v>0.0</v>
       </c>
       <c r="O391">
         <v>1</v>
       </c>
       <c r="Z391" t="s">
-        <v>964</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="392" spans="1:26">
       <c r="A392" t="s">
-        <v>968</v>
+        <v>1008</v>
       </c>
       <c r="B392" s="1">
-        <v>7000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C392" s="1">
-        <v>100.03847929</v>
+        <v>100.21988793</v>
       </c>
       <c r="D392" s="1">
         <v>0.0</v>
       </c>
       <c r="E392" t="s">
         <v>8</v>
       </c>
       <c r="F392">
         <v>1.0</v>
       </c>
       <c r="G392" s="1">
         <v>0.0</v>
       </c>
       <c r="H392" s="1">
-        <v>2693.55</v>
+        <v>87955.17</v>
       </c>
       <c r="I392" s="1">
         <v>0</v>
       </c>
       <c r="J392">
         <v>0.0</v>
       </c>
       <c r="K392" t="s">
-        <v>969</v>
+        <v>1009</v>
       </c>
       <c r="L392" s="1">
-        <v>2693.55</v>
+        <v>87955.17</v>
       </c>
       <c r="M392" s="1">
-        <v>-1361.73</v>
+        <v>104692.45</v>
       </c>
       <c r="N392" s="1">
         <v>0.0</v>
       </c>
       <c r="O392">
         <v>1</v>
       </c>
       <c r="Z392" t="s">
-        <v>967</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="393" spans="1:26">
       <c r="A393" t="s">
-        <v>971</v>
+        <v>1011</v>
       </c>
       <c r="B393" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C393" s="1">
-        <v>100.21867395</v>
+        <v>100.11408096</v>
       </c>
       <c r="D393" s="1">
         <v>0.0</v>
       </c>
       <c r="E393" t="s">
         <v>8</v>
       </c>
       <c r="F393">
         <v>1.0</v>
       </c>
       <c r="G393" s="1">
         <v>0.0</v>
       </c>
       <c r="H393" s="1">
-        <v>87469.58</v>
+        <v>28520.24</v>
       </c>
       <c r="I393" s="1">
         <v>0</v>
       </c>
       <c r="J393">
         <v>0.0</v>
       </c>
       <c r="K393" t="s">
-        <v>972</v>
+        <v>1012</v>
       </c>
       <c r="L393" s="1">
-        <v>87469.58</v>
+        <v>28520.24</v>
       </c>
       <c r="M393" s="1">
-        <v>94709.3</v>
+        <v>38015.86</v>
       </c>
       <c r="N393" s="1">
         <v>0.0</v>
       </c>
       <c r="O393">
         <v>1</v>
       </c>
       <c r="Z393" t="s">
-        <v>970</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="394" spans="1:26">
       <c r="A394" t="s">
-        <v>974</v>
+        <v>1014</v>
       </c>
       <c r="B394" s="1">
-        <v>25000000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="C394" s="1">
-        <v>100.1314028</v>
+        <v>100.41593072</v>
       </c>
       <c r="D394" s="1">
         <v>0.0</v>
       </c>
       <c r="E394" t="s">
         <v>8</v>
       </c>
       <c r="F394">
         <v>1.0</v>
       </c>
       <c r="G394" s="1">
         <v>0.0</v>
       </c>
       <c r="H394" s="1">
-        <v>32850.7</v>
+        <v>33257.82</v>
       </c>
       <c r="I394" s="1">
         <v>0</v>
       </c>
       <c r="J394">
         <v>0.0</v>
       </c>
       <c r="K394" t="s">
-        <v>975</v>
+        <v>1015</v>
       </c>
       <c r="L394" s="1">
-        <v>32850.7</v>
+        <v>33257.82</v>
       </c>
       <c r="M394" s="1">
-        <v>36553.17</v>
+        <v>35652.49</v>
       </c>
       <c r="N394" s="1">
         <v>0.0</v>
       </c>
       <c r="O394">
         <v>1</v>
       </c>
       <c r="Z394" t="s">
-        <v>973</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="395" spans="1:26">
       <c r="A395" t="s">
-        <v>977</v>
+        <v>1017</v>
       </c>
       <c r="B395" s="1">
-        <v>7996000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C395" s="1">
-        <v>100.35648274</v>
+        <v>100.44780207</v>
       </c>
       <c r="D395" s="1">
         <v>0.0</v>
       </c>
       <c r="E395" t="s">
         <v>8</v>
       </c>
       <c r="F395">
         <v>1.0</v>
       </c>
       <c r="G395" s="1">
         <v>0.0</v>
       </c>
       <c r="H395" s="1">
-        <v>28504.36</v>
+        <v>12986.26</v>
       </c>
       <c r="I395" s="1">
         <v>0</v>
       </c>
       <c r="J395">
         <v>0.0</v>
       </c>
       <c r="K395">
-        <v>682.16</v>
+        <v>821.78</v>
       </c>
       <c r="L395" s="1">
-        <v>28504.36</v>
+        <v>12986.26</v>
       </c>
       <c r="M395" s="1">
-        <v>29186.52</v>
+        <v>13808.04</v>
       </c>
       <c r="N395" s="1">
         <v>0.0</v>
       </c>
       <c r="O395">
         <v>1</v>
       </c>
       <c r="Z395" t="s">
-        <v>976</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="396" spans="1:26">
       <c r="A396" t="s">
-        <v>979</v>
+        <v>1019</v>
       </c>
       <c r="B396" s="1">
-        <v>2900000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="C396" s="1">
-        <v>100.37627103</v>
+        <v>100.08242059</v>
       </c>
       <c r="D396" s="1">
         <v>0.0</v>
       </c>
       <c r="E396" t="s">
         <v>8</v>
       </c>
       <c r="F396">
         <v>1.0</v>
       </c>
       <c r="G396" s="1">
         <v>0.0</v>
       </c>
       <c r="H396" s="1">
-        <v>10911.86</v>
+        <v>15247.81</v>
       </c>
       <c r="I396" s="1">
         <v>0</v>
       </c>
       <c r="J396">
         <v>0.0</v>
       </c>
-      <c r="K396">
-        <v>220.02</v>
+      <c r="K396" t="s">
+        <v>1020</v>
       </c>
       <c r="L396" s="1">
-        <v>10911.86</v>
+        <v>15247.81</v>
       </c>
       <c r="M396" s="1">
-        <v>11131.88</v>
+        <v>-2104.93</v>
       </c>
       <c r="N396" s="1">
         <v>0.0</v>
       </c>
       <c r="O396">
         <v>1</v>
       </c>
       <c r="Z396" t="s">
-        <v>978</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="397" spans="1:26">
       <c r="A397" t="s">
-        <v>981</v>
+        <v>1022</v>
       </c>
       <c r="B397" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C397" s="1">
-        <v>100.00897915</v>
+        <v>100.00216567</v>
       </c>
       <c r="D397" s="1">
         <v>0.0</v>
       </c>
       <c r="E397" t="s">
         <v>8</v>
       </c>
       <c r="F397">
         <v>1.0</v>
       </c>
       <c r="G397" s="1">
         <v>0.0</v>
       </c>
       <c r="H397" s="1">
-        <v>1795.83</v>
+        <v>649.7</v>
       </c>
       <c r="I397" s="1">
         <v>0</v>
       </c>
       <c r="J397">
         <v>0.0</v>
       </c>
       <c r="K397" t="s">
-        <v>982</v>
+        <v>1023</v>
       </c>
       <c r="L397" s="1">
-        <v>1795.83</v>
+        <v>649.7</v>
       </c>
       <c r="M397" s="1">
-        <v>-474.69</v>
+        <v>-945.29</v>
       </c>
       <c r="N397" s="1">
         <v>0.0</v>
       </c>
       <c r="O397">
         <v>1</v>
       </c>
       <c r="Z397" t="s">
-        <v>980</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="398" spans="1:26">
       <c r="A398" t="s">
-        <v>984</v>
+        <v>1025</v>
       </c>
       <c r="B398" s="1">
-        <v>18500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C398" s="1">
-        <v>99.97991124</v>
+        <v>100.0</v>
       </c>
       <c r="D398" s="1">
         <v>0.0</v>
       </c>
       <c r="E398" t="s">
         <v>8</v>
       </c>
       <c r="F398">
         <v>1.0</v>
       </c>
       <c r="G398" s="1">
         <v>0.0</v>
       </c>
       <c r="H398" s="1">
-        <v>-3716.42</v>
+        <v>0.0</v>
       </c>
       <c r="I398" s="1">
         <v>0</v>
       </c>
       <c r="J398">
         <v>0.0</v>
       </c>
-      <c r="K398" t="s">
-        <v>985</v>
+      <c r="K398">
+        <v>0.0</v>
       </c>
       <c r="L398" s="1">
-        <v>-3716.42</v>
+        <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>-17718.84</v>
+        <v>0.0</v>
       </c>
       <c r="N398" s="1">
         <v>0.0</v>
       </c>
       <c r="O398">
         <v>1</v>
       </c>
       <c r="Z398" t="s">
-        <v>983</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="399" spans="1:26">
       <c r="A399" t="s">
-        <v>987</v>
+        <v>1027</v>
       </c>
       <c r="B399" s="1">
-        <v>30000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C399" s="1">
-        <v>100.01135217</v>
+        <v>100.03740857</v>
       </c>
       <c r="D399" s="1">
         <v>0.0</v>
       </c>
       <c r="E399" t="s">
         <v>8</v>
       </c>
       <c r="F399">
         <v>1.0</v>
       </c>
       <c r="G399" s="1">
         <v>0.0</v>
       </c>
       <c r="H399" s="1">
-        <v>3405.65</v>
+        <v>2618.6</v>
       </c>
       <c r="I399" s="1">
         <v>0</v>
       </c>
       <c r="J399">
         <v>0.0</v>
       </c>
-      <c r="K399" t="s">
-        <v>988</v>
+      <c r="K399">
+        <v>-682.19</v>
       </c>
       <c r="L399" s="1">
-        <v>3405.65</v>
+        <v>2618.6</v>
       </c>
       <c r="M399" s="1">
-        <v>-854.92</v>
+        <v>1936.41</v>
       </c>
       <c r="N399" s="1">
         <v>0.0</v>
       </c>
       <c r="O399">
         <v>1</v>
       </c>
       <c r="Z399" t="s">
-        <v>986</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="400" spans="1:26">
       <c r="A400" t="s">
-        <v>990</v>
+        <v>1029</v>
       </c>
       <c r="B400" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C400" s="1">
-        <v>100.00949867</v>
+        <v>100.32760716</v>
       </c>
       <c r="D400" s="1">
         <v>0.0</v>
       </c>
       <c r="E400" t="s">
         <v>8</v>
       </c>
       <c r="F400">
         <v>1.0</v>
       </c>
       <c r="G400" s="1">
         <v>0.0</v>
       </c>
       <c r="H400" s="1">
-        <v>2849.6</v>
+        <v>81901.79</v>
       </c>
       <c r="I400" s="1">
         <v>0</v>
       </c>
       <c r="J400">
         <v>0.0</v>
       </c>
       <c r="K400" t="s">
-        <v>991</v>
+        <v>1030</v>
       </c>
       <c r="L400" s="1">
-        <v>2849.6</v>
+        <v>81901.79</v>
       </c>
       <c r="M400" s="1">
-        <v>-430.09</v>
+        <v>91494.48</v>
       </c>
       <c r="N400" s="1">
         <v>0.0</v>
       </c>
       <c r="O400">
         <v>1</v>
       </c>
       <c r="Z400" t="s">
-        <v>989</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="401" spans="1:26">
       <c r="A401" t="s">
-        <v>993</v>
+        <v>1032</v>
       </c>
       <c r="B401" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C401" s="1">
-        <v>100.01115458</v>
+        <v>100.07222513</v>
       </c>
       <c r="D401" s="1">
         <v>0.0</v>
       </c>
       <c r="E401" t="s">
         <v>8</v>
       </c>
       <c r="F401">
         <v>1.0</v>
       </c>
       <c r="G401" s="1">
         <v>0.0</v>
       </c>
       <c r="H401" s="1">
-        <v>1338.55</v>
+        <v>10833.77</v>
       </c>
       <c r="I401" s="1">
         <v>0</v>
       </c>
       <c r="J401">
         <v>0.0</v>
       </c>
       <c r="K401" t="s">
-        <v>994</v>
+        <v>1033</v>
       </c>
       <c r="L401" s="1">
-        <v>1338.55</v>
+        <v>10833.77</v>
       </c>
       <c r="M401" s="1">
-        <v>-165.52</v>
+        <v>-5489.04</v>
       </c>
       <c r="N401" s="1">
         <v>0.0</v>
       </c>
       <c r="O401">
         <v>1</v>
       </c>
       <c r="Z401" t="s">
-        <v>992</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="402" spans="1:26">
       <c r="A402" t="s">
-        <v>996</v>
+        <v>1032</v>
       </c>
       <c r="B402" s="1">
-        <v>7000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C402" s="1">
-        <v>99.86299314</v>
+        <v>100.0250646</v>
       </c>
       <c r="D402" s="1">
         <v>0.0</v>
       </c>
       <c r="E402" t="s">
         <v>8</v>
       </c>
       <c r="F402">
         <v>1.0</v>
       </c>
       <c r="G402" s="1">
         <v>0.0</v>
       </c>
       <c r="H402" s="1">
-        <v>-9590.48</v>
+        <v>3759.69</v>
       </c>
       <c r="I402" s="1">
         <v>0</v>
       </c>
       <c r="J402">
         <v>0.0</v>
       </c>
       <c r="K402" t="s">
-        <v>997</v>
+        <v>1035</v>
       </c>
       <c r="L402" s="1">
-        <v>-9590.48</v>
+        <v>3759.69</v>
       </c>
       <c r="M402" s="1">
-        <v>-11189.77</v>
+        <v>-8122.5</v>
       </c>
       <c r="N402" s="1">
         <v>0.0</v>
       </c>
       <c r="O402">
         <v>1</v>
       </c>
       <c r="Z402" t="s">
-        <v>995</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="403" spans="1:26">
       <c r="A403" t="s">
-        <v>999</v>
+        <v>1037</v>
       </c>
       <c r="B403" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C403" s="1">
-        <v>100.29907772</v>
+        <v>100.1118869</v>
       </c>
       <c r="D403" s="1">
         <v>0.0</v>
       </c>
       <c r="E403" t="s">
         <v>8</v>
       </c>
       <c r="F403">
         <v>1.0</v>
       </c>
       <c r="G403" s="1">
         <v>0.0</v>
       </c>
       <c r="H403" s="1">
-        <v>74769.43</v>
+        <v>33566.07</v>
       </c>
       <c r="I403" s="1">
         <v>0</v>
       </c>
       <c r="J403">
         <v>0.0</v>
       </c>
       <c r="K403" t="s">
-        <v>1000</v>
+        <v>1038</v>
       </c>
       <c r="L403" s="1">
-        <v>74769.43</v>
+        <v>33566.07</v>
       </c>
       <c r="M403" s="1">
-        <v>78517.41</v>
+        <v>6208.62</v>
       </c>
       <c r="N403" s="1">
         <v>0.0</v>
       </c>
       <c r="O403">
         <v>1</v>
       </c>
       <c r="Z403" t="s">
-        <v>998</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="404" spans="1:26">
       <c r="A404" t="s">
-        <v>1002</v>
+        <v>1037</v>
       </c>
       <c r="B404" s="1">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C404" s="1">
-        <v>100.0084715</v>
+        <v>100.09177564</v>
       </c>
       <c r="D404" s="1">
         <v>0.0</v>
       </c>
       <c r="E404" t="s">
         <v>8</v>
       </c>
       <c r="F404">
         <v>1.0</v>
       </c>
       <c r="G404" s="1">
         <v>0.0</v>
       </c>
       <c r="H404" s="1">
-        <v>1186.01</v>
+        <v>22943.91</v>
       </c>
       <c r="I404" s="1">
         <v>0</v>
       </c>
       <c r="J404">
         <v>0.0</v>
       </c>
       <c r="K404" t="s">
-        <v>1003</v>
+        <v>1040</v>
       </c>
       <c r="L404" s="1">
-        <v>1186.01</v>
+        <v>22943.91</v>
       </c>
       <c r="M404" s="1">
-        <v>-383.32</v>
+        <v>615.48</v>
       </c>
       <c r="N404" s="1">
         <v>0.0</v>
       </c>
       <c r="O404">
         <v>1</v>
       </c>
       <c r="Z404" t="s">
-        <v>1001</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="405" spans="1:26">
       <c r="A405" t="s">
-        <v>1005</v>
+        <v>1037</v>
       </c>
       <c r="B405" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C405" s="1">
-        <v>99.97627973</v>
+        <v>100.1126708</v>
       </c>
       <c r="D405" s="1">
         <v>0.0</v>
       </c>
       <c r="E405" t="s">
         <v>8</v>
       </c>
       <c r="F405">
         <v>1.0</v>
       </c>
       <c r="G405" s="1">
         <v>0.0</v>
       </c>
       <c r="H405" s="1">
-        <v>-3558.04</v>
+        <v>22534.16</v>
       </c>
       <c r="I405" s="1">
         <v>0</v>
       </c>
       <c r="J405">
         <v>0.0</v>
       </c>
       <c r="K405" t="s">
-        <v>1006</v>
+        <v>1042</v>
       </c>
       <c r="L405" s="1">
-        <v>-3558.04</v>
+        <v>22534.16</v>
       </c>
       <c r="M405" s="1">
-        <v>-17149.31</v>
+        <v>7272.34</v>
       </c>
       <c r="N405" s="1">
         <v>0.0</v>
       </c>
       <c r="O405">
         <v>1</v>
       </c>
       <c r="Z405" t="s">
-        <v>1004</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="406" spans="1:26">
       <c r="A406" t="s">
-        <v>1005</v>
+        <v>1044</v>
       </c>
       <c r="B406" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C406" s="1">
-        <v>99.99915407</v>
+        <v>100.0952734</v>
       </c>
       <c r="D406" s="1">
         <v>0.0</v>
       </c>
       <c r="E406" t="s">
         <v>8</v>
       </c>
       <c r="F406">
         <v>1.0</v>
       </c>
       <c r="G406" s="1">
         <v>0.0</v>
       </c>
       <c r="H406" s="1">
-        <v>-126.89</v>
+        <v>9527.34</v>
       </c>
       <c r="I406" s="1">
         <v>0</v>
       </c>
       <c r="J406">
         <v>0.0</v>
       </c>
       <c r="K406" t="s">
-        <v>1008</v>
+        <v>1045</v>
       </c>
       <c r="L406" s="1">
-        <v>-126.89</v>
+        <v>9527.34</v>
       </c>
       <c r="M406" s="1">
-        <v>-10546.29</v>
+        <v>2099.54</v>
       </c>
       <c r="N406" s="1">
         <v>0.0</v>
       </c>
       <c r="O406">
         <v>1</v>
       </c>
       <c r="Z406" t="s">
-        <v>1007</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="407" spans="1:26">
       <c r="A407" t="s">
-        <v>1010</v>
+        <v>1047</v>
       </c>
       <c r="B407" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C407" s="1">
-        <v>100.02058547</v>
+        <v>100.0839064</v>
       </c>
       <c r="D407" s="1">
         <v>0.0</v>
       </c>
       <c r="E407" t="s">
         <v>8</v>
       </c>
       <c r="F407">
         <v>1.0</v>
       </c>
       <c r="G407" s="1">
         <v>0.0</v>
       </c>
       <c r="H407" s="1">
-        <v>6175.64</v>
+        <v>16781.28</v>
       </c>
       <c r="I407" s="1">
         <v>0</v>
       </c>
       <c r="J407">
         <v>0.0</v>
       </c>
       <c r="K407" t="s">
-        <v>1011</v>
+        <v>1048</v>
       </c>
       <c r="L407" s="1">
-        <v>6175.64</v>
+        <v>16781.28</v>
       </c>
       <c r="M407" s="1">
-        <v>-17128.29</v>
+        <v>2240.53</v>
       </c>
       <c r="N407" s="1">
         <v>0.0</v>
       </c>
       <c r="O407">
         <v>1</v>
       </c>
       <c r="Z407" t="s">
-        <v>1009</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="408" spans="1:26">
       <c r="A408" t="s">
-        <v>1010</v>
+        <v>1047</v>
       </c>
       <c r="B408" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C408" s="1">
-        <v>100.01545576</v>
+        <v>100.12051945</v>
       </c>
       <c r="D408" s="1">
         <v>0.0</v>
       </c>
       <c r="E408" t="s">
         <v>8</v>
       </c>
       <c r="F408">
         <v>1.0</v>
       </c>
       <c r="G408" s="1">
         <v>0.0</v>
       </c>
       <c r="H408" s="1">
-        <v>3863.94</v>
+        <v>24103.89</v>
       </c>
       <c r="I408" s="1">
         <v>0</v>
       </c>
       <c r="J408">
         <v>0.0</v>
       </c>
       <c r="K408" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="L408" s="1">
-        <v>3863.94</v>
+        <v>24103.89</v>
       </c>
       <c r="M408" s="1">
-        <v>-15221.98</v>
+        <v>7146.47</v>
       </c>
       <c r="N408" s="1">
         <v>0.0</v>
       </c>
       <c r="O408">
         <v>1</v>
       </c>
       <c r="Z408" t="s">
-        <v>1012</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="409" spans="1:26">
       <c r="A409" t="s">
-        <v>1010</v>
+        <v>1047</v>
       </c>
       <c r="B409" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C409" s="1">
-        <v>100.0063991</v>
+        <v>100.12230705</v>
       </c>
       <c r="D409" s="1">
         <v>0.0</v>
       </c>
       <c r="E409" t="s">
         <v>8</v>
       </c>
       <c r="F409">
         <v>1.0</v>
       </c>
       <c r="G409" s="1">
         <v>0.0</v>
       </c>
       <c r="H409" s="1">
-        <v>1279.82</v>
+        <v>24461.41</v>
       </c>
       <c r="I409" s="1">
         <v>0</v>
       </c>
       <c r="J409">
         <v>0.0</v>
       </c>
       <c r="K409" t="s">
-        <v>1015</v>
+        <v>1052</v>
       </c>
       <c r="L409" s="1">
-        <v>1279.82</v>
+        <v>24461.41</v>
       </c>
       <c r="M409" s="1">
-        <v>-10836.02</v>
+        <v>7642.88</v>
       </c>
       <c r="N409" s="1">
         <v>0.0</v>
       </c>
       <c r="O409">
         <v>1</v>
       </c>
       <c r="Z409" t="s">
-        <v>1014</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="410" spans="1:26">
       <c r="A410" t="s">
-        <v>1017</v>
+        <v>1047</v>
       </c>
       <c r="B410" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C410" s="1">
-        <v>100.0344028</v>
+        <v>100.05131475</v>
       </c>
       <c r="D410" s="1">
         <v>0.0</v>
       </c>
       <c r="E410" t="s">
         <v>8</v>
       </c>
       <c r="F410">
         <v>1.0</v>
       </c>
       <c r="G410" s="1">
         <v>0.0</v>
       </c>
       <c r="H410" s="1">
-        <v>3440.28</v>
+        <v>10262.95</v>
       </c>
       <c r="I410" s="1">
         <v>0</v>
       </c>
       <c r="J410">
         <v>0.0</v>
       </c>
       <c r="K410" t="s">
-        <v>1018</v>
+        <v>1054</v>
       </c>
       <c r="L410" s="1">
-        <v>3440.28</v>
+        <v>10262.95</v>
       </c>
       <c r="M410" s="1">
-        <v>-3033.4</v>
+        <v>-1277.8</v>
       </c>
       <c r="N410" s="1">
         <v>0.0</v>
       </c>
       <c r="O410">
         <v>1</v>
       </c>
       <c r="Z410" t="s">
-        <v>1016</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="411" spans="1:26">
       <c r="A411" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="B411" s="1">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C411" s="1">
-        <v>100.02706445</v>
+        <v>100.04351788</v>
       </c>
       <c r="D411" s="1">
         <v>0.0</v>
       </c>
       <c r="E411" t="s">
         <v>8</v>
       </c>
       <c r="F411">
         <v>1.0</v>
       </c>
       <c r="G411" s="1">
         <v>0.0</v>
       </c>
       <c r="H411" s="1">
-        <v>5412.89</v>
+        <v>3481.43</v>
       </c>
       <c r="I411" s="1">
         <v>0</v>
       </c>
       <c r="J411">
         <v>0.0</v>
       </c>
       <c r="K411" t="s">
-        <v>1021</v>
+        <v>1057</v>
       </c>
       <c r="L411" s="1">
-        <v>5412.89</v>
+        <v>3481.43</v>
       </c>
       <c r="M411" s="1">
-        <v>-8942.66</v>
+        <v>-3396.65</v>
       </c>
       <c r="N411" s="1">
         <v>0.0</v>
       </c>
       <c r="O411">
         <v>1</v>
       </c>
       <c r="Z411" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="412" spans="1:26">
       <c r="A412" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="B412" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C412" s="1">
-        <v>100.02857475</v>
+        <v>100.04011062</v>
       </c>
       <c r="D412" s="1">
         <v>0.0</v>
       </c>
       <c r="E412" t="s">
         <v>8</v>
       </c>
       <c r="F412">
         <v>1.0</v>
       </c>
       <c r="G412" s="1">
         <v>0.0</v>
       </c>
       <c r="H412" s="1">
-        <v>5714.95</v>
+        <v>2607.19</v>
       </c>
       <c r="I412" s="1">
         <v>0</v>
       </c>
       <c r="J412">
         <v>0.0</v>
       </c>
       <c r="K412" t="s">
-        <v>1023</v>
+        <v>1059</v>
       </c>
       <c r="L412" s="1">
-        <v>5714.95</v>
+        <v>2607.19</v>
       </c>
       <c r="M412" s="1">
-        <v>-4848.93</v>
+        <v>-2627.99</v>
       </c>
       <c r="N412" s="1">
         <v>0.0</v>
       </c>
       <c r="O412">
         <v>1</v>
       </c>
       <c r="Z412" t="s">
-        <v>1022</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="413" spans="1:26">
       <c r="A413" t="s">
-        <v>1020</v>
+        <v>1061</v>
       </c>
       <c r="B413" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C413" s="1">
-        <v>100.02905785</v>
+        <v>100.0148039</v>
       </c>
       <c r="D413" s="1">
         <v>0.0</v>
       </c>
       <c r="E413" t="s">
         <v>8</v>
       </c>
       <c r="F413">
         <v>1.0</v>
       </c>
       <c r="G413" s="1">
         <v>0.0</v>
       </c>
       <c r="H413" s="1">
-        <v>5811.57</v>
+        <v>1480.39</v>
       </c>
       <c r="I413" s="1">
         <v>0</v>
       </c>
       <c r="J413">
         <v>0.0</v>
       </c>
       <c r="K413" t="s">
-        <v>1025</v>
+        <v>1062</v>
       </c>
       <c r="L413" s="1">
-        <v>5811.57</v>
+        <v>1480.39</v>
       </c>
       <c r="M413" s="1">
-        <v>-8446.75</v>
+        <v>-5279.21</v>
       </c>
       <c r="N413" s="1">
         <v>0.0</v>
       </c>
       <c r="O413">
         <v>1</v>
       </c>
       <c r="Z413" t="s">
-        <v>1024</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="414" spans="1:26">
       <c r="A414" t="s">
-        <v>1020</v>
+        <v>1064</v>
       </c>
       <c r="B414" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C414" s="1">
-        <v>100.0296824</v>
+        <v>100.08167887</v>
       </c>
       <c r="D414" s="1">
         <v>0.0</v>
       </c>
       <c r="E414" t="s">
         <v>8</v>
       </c>
       <c r="F414">
         <v>1.0</v>
       </c>
       <c r="G414" s="1">
         <v>0.0</v>
       </c>
       <c r="H414" s="1">
-        <v>5936.48</v>
+        <v>12251.83</v>
       </c>
       <c r="I414" s="1">
         <v>0</v>
       </c>
       <c r="J414">
         <v>0.0</v>
       </c>
       <c r="K414" t="s">
-        <v>1027</v>
+        <v>1065</v>
       </c>
       <c r="L414" s="1">
-        <v>5936.48</v>
+        <v>12251.83</v>
       </c>
       <c r="M414" s="1">
-        <v>-6727.4</v>
+        <v>2790.31</v>
       </c>
       <c r="N414" s="1">
         <v>0.0</v>
       </c>
       <c r="O414">
         <v>1</v>
       </c>
       <c r="Z414" t="s">
-        <v>1026</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="415" spans="1:26">
       <c r="A415" t="s">
-        <v>1029</v>
+        <v>1067</v>
       </c>
       <c r="B415" s="1">
-        <v>8000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C415" s="1">
-        <v>99.975451</v>
+        <v>100.0081876</v>
       </c>
       <c r="D415" s="1">
         <v>0.0</v>
       </c>
       <c r="E415" t="s">
         <v>8</v>
       </c>
       <c r="F415">
         <v>1.0</v>
       </c>
       <c r="G415" s="1">
         <v>0.0</v>
       </c>
       <c r="H415" s="1">
-        <v>-1963.92</v>
+        <v>2456.28</v>
       </c>
       <c r="I415" s="1">
         <v>0</v>
       </c>
       <c r="J415">
         <v>0.0</v>
       </c>
       <c r="K415" t="s">
-        <v>1030</v>
+        <v>1068</v>
       </c>
       <c r="L415" s="1">
-        <v>-1963.92</v>
+        <v>2456.28</v>
       </c>
       <c r="M415" s="1">
-        <v>-7494.19</v>
+        <v>-13913.38</v>
       </c>
       <c r="N415" s="1">
         <v>0.0</v>
       </c>
       <c r="O415">
         <v>1</v>
       </c>
       <c r="Z415" t="s">
-        <v>1028</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="416" spans="1:26">
       <c r="A416" t="s">
-        <v>1029</v>
+        <v>1070</v>
       </c>
       <c r="B416" s="1">
-        <v>6500000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="C416" s="1">
-        <v>99.98397</v>
+        <v>100.01177071</v>
       </c>
       <c r="D416" s="1">
         <v>0.0</v>
       </c>
       <c r="E416" t="s">
         <v>8</v>
       </c>
       <c r="F416">
         <v>1.0</v>
       </c>
       <c r="G416" s="1">
         <v>0.0</v>
       </c>
       <c r="H416" s="1">
-        <v>-1041.95</v>
+        <v>2001.02</v>
       </c>
       <c r="I416" s="1">
         <v>0</v>
       </c>
       <c r="J416">
         <v>0.0</v>
       </c>
       <c r="K416" t="s">
-        <v>1032</v>
+        <v>1071</v>
       </c>
       <c r="L416" s="1">
-        <v>-1041.95</v>
+        <v>2001.02</v>
       </c>
       <c r="M416" s="1">
-        <v>-5298.49</v>
+        <v>-4315.45</v>
       </c>
       <c r="N416" s="1">
         <v>0.0</v>
       </c>
       <c r="O416">
         <v>1</v>
       </c>
       <c r="Z416" t="s">
-        <v>1031</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="417" spans="1:26">
       <c r="A417" t="s">
-        <v>1034</v>
+        <v>1073</v>
       </c>
       <c r="B417" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C417" s="1">
-        <v>99.877064</v>
+        <v>99.99833523</v>
       </c>
       <c r="D417" s="1">
         <v>0.0</v>
       </c>
       <c r="E417" t="s">
         <v>8</v>
       </c>
       <c r="F417">
         <v>1.0</v>
       </c>
       <c r="G417" s="1">
         <v>0.0</v>
       </c>
       <c r="H417" s="1">
-        <v>-12293.6</v>
+        <v>-499.43</v>
       </c>
       <c r="I417" s="1">
         <v>0</v>
       </c>
       <c r="J417">
         <v>0.0</v>
       </c>
       <c r="K417" t="s">
-        <v>1035</v>
+        <v>1074</v>
       </c>
       <c r="L417" s="1">
-        <v>-12293.6</v>
+        <v>-499.43</v>
       </c>
       <c r="M417" s="1">
-        <v>-16207.93</v>
+        <v>-3016.44</v>
       </c>
       <c r="N417" s="1">
         <v>0.0</v>
       </c>
       <c r="O417">
         <v>1</v>
       </c>
       <c r="Z417" t="s">
-        <v>1033</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="418" spans="1:26">
       <c r="A418" t="s">
-        <v>1037</v>
+        <v>1076</v>
       </c>
       <c r="B418" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C418" s="1">
-        <v>99.95621913</v>
+        <v>100.07643335</v>
       </c>
       <c r="D418" s="1">
         <v>0.0</v>
       </c>
       <c r="E418" t="s">
         <v>8</v>
       </c>
       <c r="F418">
         <v>1.0</v>
       </c>
       <c r="G418" s="1">
         <v>0.0</v>
       </c>
       <c r="H418" s="1">
-        <v>-6567.13</v>
+        <v>30573.34</v>
       </c>
       <c r="I418" s="1">
         <v>0</v>
       </c>
       <c r="J418">
         <v>0.0</v>
       </c>
       <c r="K418" t="s">
-        <v>1038</v>
+        <v>1077</v>
       </c>
       <c r="L418" s="1">
-        <v>-6567.13</v>
+        <v>30573.34</v>
       </c>
       <c r="M418" s="1">
-        <v>-12864.79</v>
+        <v>16463.89</v>
       </c>
       <c r="N418" s="1">
         <v>0.0</v>
       </c>
       <c r="O418">
         <v>1</v>
       </c>
       <c r="Z418" t="s">
-        <v>1036</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="419" spans="1:26">
       <c r="A419" t="s">
-        <v>1040</v>
+        <v>1079</v>
       </c>
       <c r="B419" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C419" s="1">
-        <v>99.86349047</v>
+        <v>100.1097542</v>
       </c>
       <c r="D419" s="1">
         <v>0.0</v>
       </c>
       <c r="E419" t="s">
         <v>8</v>
       </c>
       <c r="F419">
         <v>1.0</v>
       </c>
       <c r="G419" s="1">
         <v>0.0</v>
       </c>
       <c r="H419" s="1">
-        <v>-40952.86</v>
+        <v>32926.26</v>
       </c>
       <c r="I419" s="1">
         <v>0</v>
       </c>
       <c r="J419">
         <v>0.0</v>
       </c>
       <c r="K419" t="s">
-        <v>1041</v>
+        <v>1080</v>
       </c>
       <c r="L419" s="1">
-        <v>-40952.86</v>
+        <v>32926.26</v>
       </c>
       <c r="M419" s="1">
-        <v>-48435.33</v>
+        <v>24299.83</v>
       </c>
       <c r="N419" s="1">
         <v>0.0</v>
       </c>
       <c r="O419">
         <v>1</v>
       </c>
       <c r="Z419" t="s">
-        <v>1039</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="420" spans="1:26">
       <c r="A420" t="s">
-        <v>1043</v>
+        <v>1082</v>
       </c>
       <c r="B420" s="1">
-        <v>17000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C420" s="1">
-        <v>99.94709429</v>
+        <v>100.16349752</v>
       </c>
       <c r="D420" s="1">
         <v>0.0</v>
       </c>
       <c r="E420" t="s">
         <v>8</v>
       </c>
       <c r="F420">
         <v>1.0</v>
       </c>
       <c r="G420" s="1">
         <v>0.0</v>
       </c>
       <c r="H420" s="1">
-        <v>-8993.97</v>
+        <v>40874.38</v>
       </c>
       <c r="I420" s="1">
         <v>0</v>
       </c>
       <c r="J420">
         <v>0.0</v>
       </c>
       <c r="K420" t="s">
-        <v>1044</v>
+        <v>1012</v>
       </c>
       <c r="L420" s="1">
-        <v>-8993.97</v>
+        <v>40874.38</v>
       </c>
       <c r="M420" s="1">
-        <v>-11908.95</v>
+        <v>50370.0</v>
       </c>
       <c r="N420" s="1">
         <v>0.0</v>
       </c>
       <c r="O420">
         <v>1</v>
       </c>
       <c r="Z420" t="s">
-        <v>1042</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="421" spans="1:26">
       <c r="A421" t="s">
-        <v>1046</v>
+        <v>1082</v>
       </c>
       <c r="B421" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C421" s="1">
-        <v>99.9969946</v>
+        <v>100.06988568</v>
       </c>
       <c r="D421" s="1">
         <v>0.0</v>
       </c>
       <c r="E421" t="s">
         <v>8</v>
       </c>
       <c r="F421">
         <v>1.0</v>
       </c>
       <c r="G421" s="1">
         <v>0.0</v>
       </c>
       <c r="H421" s="1">
-        <v>-901.62</v>
+        <v>17471.42</v>
       </c>
       <c r="I421" s="1">
         <v>0</v>
       </c>
       <c r="J421">
         <v>0.0</v>
       </c>
       <c r="K421" t="s">
-        <v>1047</v>
+        <v>1012</v>
       </c>
       <c r="L421" s="1">
-        <v>-901.62</v>
+        <v>17471.42</v>
       </c>
       <c r="M421" s="1">
-        <v>-2550.58</v>
+        <v>26967.04</v>
       </c>
       <c r="N421" s="1">
         <v>0.0</v>
       </c>
       <c r="O421">
         <v>1</v>
       </c>
       <c r="Z421" t="s">
-        <v>1045</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="422" spans="1:26">
       <c r="A422" t="s">
-        <v>1049</v>
+        <v>1085</v>
       </c>
       <c r="B422" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C422" s="1">
-        <v>99.93346283</v>
+        <v>100.28866475</v>
       </c>
       <c r="D422" s="1">
         <v>0.0</v>
       </c>
       <c r="E422" t="s">
         <v>8</v>
       </c>
       <c r="F422">
         <v>1.0</v>
       </c>
       <c r="G422" s="1">
         <v>0.0</v>
       </c>
       <c r="H422" s="1">
-        <v>-26614.87</v>
+        <v>57732.95</v>
       </c>
       <c r="I422" s="1">
         <v>0</v>
       </c>
       <c r="J422">
         <v>0.0</v>
       </c>
       <c r="K422" t="s">
-        <v>1050</v>
+        <v>1086</v>
       </c>
       <c r="L422" s="1">
-        <v>-26614.87</v>
+        <v>57732.95</v>
       </c>
       <c r="M422" s="1">
-        <v>-31351.27</v>
+        <v>65965.18</v>
       </c>
       <c r="N422" s="1">
         <v>0.0</v>
       </c>
       <c r="O422">
         <v>1</v>
       </c>
       <c r="Z422" t="s">
-        <v>1048</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="423" spans="1:26">
       <c r="A423" t="s">
-        <v>1052</v>
+        <v>1088</v>
       </c>
       <c r="B423" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C423" s="1">
-        <v>99.96830013</v>
+        <v>100.0181401</v>
       </c>
       <c r="D423" s="1">
         <v>0.0</v>
       </c>
       <c r="E423" t="s">
         <v>8</v>
       </c>
       <c r="F423">
         <v>1.0</v>
       </c>
       <c r="G423" s="1">
         <v>0.0</v>
       </c>
       <c r="H423" s="1">
-        <v>-9509.96</v>
+        <v>5442.03</v>
       </c>
       <c r="I423" s="1">
         <v>0</v>
       </c>
       <c r="J423">
         <v>0.0</v>
       </c>
       <c r="K423" t="s">
-        <v>1053</v>
+        <v>1089</v>
       </c>
       <c r="L423" s="1">
-        <v>-9509.96</v>
+        <v>5442.03</v>
       </c>
       <c r="M423" s="1">
-        <v>-12012.85</v>
+        <v>-15041.09</v>
       </c>
       <c r="N423" s="1">
         <v>0.0</v>
       </c>
       <c r="O423">
         <v>1</v>
       </c>
       <c r="Z423" t="s">
-        <v>1051</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="424" spans="1:26">
       <c r="A424" t="s">
-        <v>1055</v>
+        <v>1091</v>
       </c>
       <c r="B424" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C424" s="1">
-        <v>100.17222592</v>
+        <v>100.11838288</v>
       </c>
       <c r="D424" s="1">
-        <v>0.0</v>
+        <v>2.429</v>
       </c>
       <c r="E424" t="s">
         <v>8</v>
       </c>
       <c r="F424">
         <v>1.0</v>
       </c>
       <c r="G424" s="1">
         <v>0.0</v>
       </c>
       <c r="H424" s="1">
-        <v>43056.48</v>
+        <v>59191.44</v>
       </c>
       <c r="I424" s="1">
         <v>0</v>
       </c>
       <c r="J424">
         <v>0.0</v>
       </c>
       <c r="K424" t="s">
-        <v>975</v>
+        <v>1092</v>
       </c>
       <c r="L424" s="1">
-        <v>43056.48</v>
+        <v>59191.44</v>
       </c>
       <c r="M424" s="1">
-        <v>46758.95</v>
+        <v>47353.75</v>
       </c>
       <c r="N424" s="1">
         <v>0.0</v>
       </c>
       <c r="O424">
         <v>1</v>
       </c>
       <c r="Z424" t="s">
-        <v>1054</v>
-[...199 lines deleted...]
-        <v>1063</v>
+        <v>1090</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">