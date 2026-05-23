--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="867">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="886">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -124,276 +124,264 @@
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
+    <t>XS3294949774</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+  </si>
+  <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129160620</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/04/2026</t>
   </si>
   <si>
-    <t>364 059.50</t>
+    <t>389 190.72</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>182 465.08</t>
+    <t>201 391.83</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>85 517.56</t>
+    <t>110 723.56</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>84 384.22</t>
+    <t>109 256.89</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
-    <t>XS3068724866</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3108486112</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 27/03/2026</t>
   </si>
   <si>
-    <t>BE6371298470</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6371366186</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 24/02/2026</t>
   </si>
   <si>
+    <t>DE000CZ459C2</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 03/02/2027</t>
+  </si>
+  <si>
     <t>DE000CZ452E3</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 10/03/2026</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>29 362.67</t>
+    <t>66 084.00</t>
   </si>
   <si>
     <t>FR0129160661</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 23/04/2026</t>
   </si>
   <si>
-    <t>728 119.00</t>
+    <t>778 381.44</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>85 631.25</t>
+    <t>117 397.92</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>ES05306747C3</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
-    <t>XS3010676230</t>
-[...14 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 06/02/2026</t>
+    <t>XS3304309589</t>
+  </si>
+  <si>
+    <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
+  </si>
+  <si>
+    <t>XS3306628242</t>
+  </si>
+  <si>
+    <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3268844308</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>454 450.50</t>
+    <t>492 051.08</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>193 700.00</t>
+    <t>231 074.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>11 198.50</t>
+    <t>48 568.00</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
@@ -424,2138 +412,2189 @@
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
-    <t>BE6367291174</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 23/02/2026</t>
+    <t>BE6372053262</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>747 168.00</t>
+    <t>798 575.56</t>
   </si>
   <si>
     <t>FR0129063311</t>
   </si>
   <si>
     <t>EURO LVMH MOET HENNESSY LOUIS VUITTON S 16/04/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>103 593.33</t>
+    <t>128 928.00</t>
   </si>
   <si>
     <t>XS3060578476</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 22/04/2026</t>
   </si>
   <si>
-    <t>365 653.94</t>
+    <t>390 896.28</t>
+  </si>
+  <si>
+    <t>XS3298382857</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/03/2026</t>
   </si>
   <si>
     <t>XS3252222123</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
   </si>
   <si>
-    <t>XS3233504185</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129547933</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3025927727</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/03/2026</t>
   </si>
   <si>
-    <t>XS3005225647</t>
-[...2 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 13/02/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3129352012</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 17/03/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>FR0129496602</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 23/03/2026</t>
+  </si>
+  <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
-    <t>XS3227845115</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>65 778.00</t>
+    <t>114 539.00</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>538 255.50</t>
+    <t>576 289.58</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>884 569.50</t>
+    <t>941 202.75</t>
+  </si>
+  <si>
+    <t>FR0129598563</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
+  </si>
+  <si>
+    <t>22 415.00</t>
   </si>
   <si>
     <t>FR0129101103</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2026</t>
   </si>
   <si>
-    <t>1 105 453.47</t>
-[...8 lines deleted...]
-    <t>876 918.33</t>
+    <t>1 169 034.72</t>
+  </si>
+  <si>
+    <t>FR0129598571</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
+  </si>
+  <si>
+    <t>22 315.00</t>
   </si>
   <si>
     <t>FR0129178796</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 07/05/2026</t>
   </si>
   <si>
-    <t>519 200.50</t>
+    <t>557 041.83</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>49 018.67</t>
+    <t>86 756.00</t>
+  </si>
+  <si>
+    <t>FR0129621415</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
+  </si>
+  <si>
+    <t>15 077.33</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>14 389.06</t>
-[...8 lines deleted...]
-    <t>642 619.25</t>
+    <t>26 910.83</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>13 941.83</t>
+    <t>26 074.72</t>
+  </si>
+  <si>
+    <t>FR0129621340</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
+  </si>
+  <si>
+    <t>14 610.67</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>24 802.22</t>
+    <t>55 820.00</t>
   </si>
   <si>
     <t>FR0129160687</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2026</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>40 668.33</t>
+    <t>71 977.22</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>40 487.78</t>
+    <t>71 657.78</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>24 461.39</t>
+    <t>45 748.42</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>128 352.78</t>
+    <t>159 743.33</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>127 783.33</t>
+    <t>159 035.00</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
     <t>FR0129199370</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/03/2026</t>
   </si>
   <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
     <t>FR0129583292</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/04/2026</t>
   </si>
   <si>
+    <t>BE6372032050</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+  </si>
+  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>51 133.50</t>
+    <t>89 037.58</t>
   </si>
   <si>
     <t>FR0129101384</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/03/2026</t>
   </si>
   <si>
-    <t>1 321 471.00</t>
+    <t>1 397 769.00</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>28 394.78</t>
+    <t>53 105.00</t>
   </si>
   <si>
     <t>FR0129104834</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2026</t>
   </si>
   <si>
-    <t>648 102.58</t>
+    <t>686 221.25</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>42 592.17</t>
+    <t>79 657.50</t>
   </si>
   <si>
     <t>FR0129155448</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129060457</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
     <t>FR0129521516</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 03/03/2026</t>
   </si>
   <si>
-    <t>FR0129439669</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>1 564.58</t>
+    <t>32 838.75</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>491 919.75</t>
+    <t>529 567.92</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>80 131.56</t>
+    <t>105 224.00</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>44 966.11</t>
+    <t>76 001.04</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>42 017.17</t>
+    <t>78 582.50</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>28 586.44</t>
+    <t>53 463.33</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>363 984.00</t>
+    <t>389 021.11</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>11 081.50</t>
+    <t>35 719.94</t>
   </si>
   <si>
     <t>FR0129081545</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 31/03/2026</t>
   </si>
   <si>
-    <t>974 355.00</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/02/2026</t>
+    <t>1 036 725.28</t>
+  </si>
+  <si>
+    <t>FR0129598811</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 06/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129599272</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129622504</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/03/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>400 939.17</t>
-[...5 lines deleted...]
-    <t>NEUCP SONEPAR SA 23/02/2026</t>
+    <t>438 510.00</t>
+  </si>
+  <si>
+    <t>FR0129620011</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129634624</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>XS3099050166</t>
   </si>
   <si>
     <t>NEUCP UNICREDIT SPA 13/03/2026</t>
   </si>
   <si>
-    <t>289 585.11</t>
+    <t>314 325.33</t>
   </si>
   <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>17 552.04</t>
+    <t>36 039.25</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>17 365.48</t>
+    <t>35 644.93</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>361 618.15</t>
+    <t>390 898.97</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>295 043.05</t>
+    <t>318 366.62</t>
   </si>
   <si>
     <t>XS2451372499</t>
   </si>
   <si>
     <t>ALD SA 1.25 02/03/2026</t>
   </si>
   <si>
-    <t>350 732.88</t>
+    <t>371 486.30</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>444 467.81</t>
+    <t>1 284.59</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>26 454.79</t>
+    <t>59 523.29</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>173 282.19</t>
+    <t>199 145.21</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>2 087 408.22</t>
+    <t>2 228 449.32</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>200 671.23</t>
+    <t>216 287.67</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
+    <t>3 945.21</t>
+  </si>
+  <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>186 575.34</t>
+    <t>203 013.70</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>37 397.26</t>
-[...8 lines deleted...]
-    <t>295 922.60</t>
+    <t>1 952.05</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 835.62</t>
+    <t>1 972.60</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>39 856.16</t>
-[...8 lines deleted...]
-    <t>14 224.32</t>
+    <t>43 006.85</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
+    <t>1 232.88</t>
+  </si>
+  <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>63 310.79</t>
+    <t>67 692.16</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>24 517.81</t>
+    <t>27 743.84</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>521 043.69</t>
+    <t>565 013.62</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>38 641.10</t>
+    <t>40 887.67</t>
   </si>
   <si>
     <t>FR0013323664</t>
   </si>
   <si>
     <t>BPCE SA 1.375 23/03/2026</t>
   </si>
   <si>
-    <t>656 797.95</t>
+    <t>698 236.30</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>255 087.67</t>
+    <t>273 115.07</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>327 700.00</t>
+    <t>350 145.21</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>38 373.29</t>
+    <t>47 619.86</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>54 024.66</t>
+    <t>57 476.71</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>47 287.20</t>
+    <t>73 557.87</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>18 526.03</t>
+    <t>23 895.89</t>
   </si>
   <si>
     <t>XS1064307058</t>
   </si>
   <si>
     <t>COCA-COLA EUROPEAN PARTNERS PLC 2.75 06/05/2026</t>
   </si>
   <si>
-    <t>88 958.73</t>
+    <t>95 475.86</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>2 991.78</t>
+    <t>7 978.08</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>67 808.22</t>
+    <t>88 356.16</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>33 056.51</t>
+    <t>47 748.29</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>103 972.60</t>
+    <t>111 506.85</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>11 084.93</t>
+    <t>11 900.00</t>
   </si>
   <si>
     <t>FR0013414091</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 1.625 15/04/2026</t>
   </si>
   <si>
-    <t>196 335.62</t>
-[...5 lines deleted...]
-    <t>DEUTSCHE BOERSE AG 0 22/02/2026</t>
+    <t>209 691.78</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>91 046.58</t>
+    <t>105 272.60</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>54 695.89</t>
-[...8 lines deleted...]
-    <t>524 383.56</t>
+    <t>58 093.15</t>
+  </si>
+  <si>
+    <t>XS2534985523</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 21/09/2027</t>
+  </si>
+  <si>
+    <t>66 352.74</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>6 184.93</t>
+    <t>7 068.49</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>16 582.88</t>
+    <t>31 658.22</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>36 329.45</t>
+    <t>48 644.52</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>110 063.36</t>
+    <t>116 878.42</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>166 825.48</t>
+    <t>208 531.85</t>
   </si>
   <si>
     <t>XS1398476793</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV 1.125 21/04/2026</t>
   </si>
   <si>
-    <t>53 260.27</t>
+    <t>56 958.90</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>360 152.05</t>
+    <t>418 241.10</t>
+  </si>
+  <si>
+    <t>XS2554746185</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 14/11/2027</t>
+  </si>
+  <si>
+    <t>80 938.36</t>
+  </si>
+  <si>
+    <t>XS1945110606</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
+  </si>
+  <si>
+    <t>2 674.66</t>
   </si>
   <si>
     <t>XS2304664167</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 0.625 24/02/2026</t>
   </si>
   <si>
-    <t>170 115.07</t>
+    <t>180 005.48</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>39 236.82</t>
+    <t>49 562.30</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>284 931.51</t>
+    <t>306 849.32</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>26 969.18</t>
+    <t>32 106.16</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>415 768.15</t>
+    <t>443 486.03</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>369 152.47</t>
+    <t>427 286.71</t>
   </si>
   <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>37 304.11</t>
+    <t>39 824.66</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>40 479.21</t>
+    <t>43 999.14</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>438 533.01</t>
+    <t>599 344.72</t>
   </si>
   <si>
     <t>XS2320747285</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.25 24/03/2026</t>
   </si>
   <si>
-    <t>43 287.67</t>
+    <t>46 027.40</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>1 395.29</t>
+    <t>3 139.40</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>26 676.71</t>
+    <t>31 663.01</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
+    <t>1 369.86</t>
+  </si>
+  <si>
     <t>FR0013486701</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.125 24/02/2026</t>
   </si>
   <si>
-    <t>11 780.82</t>
+    <t>12 465.75</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>12 926.71</t>
+    <t>41 652.74</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>113 925.00</t>
+    <t>124 425.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>409 643.84</t>
+    <t>18 172.60</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
-    <t>55 479.45</t>
+    <t>65 753.42</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>239 383.56</t>
+    <t>259 931.51</t>
   </si>
   <si>
     <t>XS2671621402</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.875 29/08/2026</t>
   </si>
   <si>
-    <t>83 869.86</t>
+    <t>94 486.30</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-3 570.00</t>
+    <t>-4 056.00</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 169.18</t>
+    <t>-1 328.04</t>
   </si>
   <si>
     <t>SWAP04394352</t>
   </si>
   <si>
     <t>2581142972#S_2026051</t>
   </si>
   <si>
-    <t>-33 194.59</t>
+    <t>-35 539.45</t>
   </si>
   <si>
     <t>SWAP04525662</t>
   </si>
   <si>
-    <t>-6 151.95</t>
+    <t>-6 762.60</t>
   </si>
   <si>
     <t>SWAP04525664</t>
   </si>
   <si>
-    <t>-2 401.00</t>
+    <t>-2 634.67</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04562755</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04577214</t>
   </si>
   <si>
-    <t>-1 513.20</t>
+    <t>-1 736.62</t>
   </si>
   <si>
     <t>SWAP04593079</t>
   </si>
   <si>
+    <t>-1 143.17</t>
+  </si>
+  <si>
     <t>SWAP04604387</t>
   </si>
   <si>
-    <t>-8 370.27</t>
-[...5 lines deleted...]
-    <t>-7 373.93</t>
+    <t>-8 968.00</t>
   </si>
   <si>
     <t>SWAP04609323</t>
   </si>
   <si>
-    <t>-10 406.48</t>
+    <t>-11 176.87</t>
   </si>
   <si>
     <t>SWAP04610454</t>
   </si>
   <si>
-    <t>-26 245.62</t>
+    <t>-28 846.12</t>
   </si>
   <si>
     <t>SWAP04617236</t>
   </si>
   <si>
-    <t>1 281.84</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04617235</t>
   </si>
   <si>
+    <t>-1 313.50</t>
+  </si>
+  <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-9 351.50</t>
+    <t>-9 937.75</t>
   </si>
   <si>
     <t>SWAP04619122</t>
   </si>
   <si>
-    <t>-3 663.81</t>
+    <t>-4 045.86</t>
   </si>
   <si>
     <t>SWAP04620736</t>
   </si>
   <si>
-    <t>-3 624.63</t>
-[...8 lines deleted...]
-    <t>-14 414.17</t>
+    <t>-4 350.50</t>
   </si>
   <si>
     <t>SWAP04622102</t>
   </si>
   <si>
-    <t>-2 053.23</t>
+    <t>-2 426.72</t>
   </si>
   <si>
     <t>SWAP04623624</t>
   </si>
   <si>
-    <t>-13 578.44</t>
-[...5 lines deleted...]
-    <t>-6 101.42</t>
+    <t>-14 578.82</t>
   </si>
   <si>
     <t>SWAP04627280</t>
   </si>
   <si>
-    <t>-3 582.44</t>
+    <t>-4 301.92</t>
   </si>
   <si>
     <t>SWAP04631220</t>
   </si>
   <si>
-    <t>-5 880.33</t>
+    <t>-6 538.13</t>
   </si>
   <si>
     <t>SWAP04636427</t>
   </si>
   <si>
-    <t>-3 894.46</t>
+    <t>-4 379.92</t>
   </si>
   <si>
     <t>SWAP04636429</t>
   </si>
   <si>
-    <t>-2 143.17</t>
+    <t>-2 596.00</t>
   </si>
   <si>
     <t>SWAP04636426</t>
   </si>
   <si>
-    <t>-2 508.71</t>
+    <t>-3 003.73</t>
   </si>
   <si>
     <t>SWAP04636431</t>
   </si>
   <si>
-    <t>-5 447.82</t>
+    <t>-6 360.18</t>
   </si>
   <si>
     <t>SWAP04637545</t>
   </si>
   <si>
     <t>SWAP04637541</t>
   </si>
   <si>
     <t>SWAP04647005</t>
   </si>
   <si>
-    <t>-45 692.22</t>
+    <t>-50 170.00</t>
   </si>
   <si>
     <t>SWAP04649569</t>
   </si>
   <si>
-    <t>-9 526.15</t>
+    <t>-10 529.69</t>
   </si>
   <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-5 415.81</t>
+    <t>-5 787.39</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-18 370.89</t>
+    <t>-19 650.22</t>
   </si>
   <si>
     <t>SWAP04656974</t>
   </si>
   <si>
-    <t>-19 821.75</t>
+    <t>-21 978.50</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-9 113.67</t>
+    <t>-9 751.17</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-7 402.50</t>
+    <t>-8 373.60</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-16 871.76</t>
+    <t>-18 106.92</t>
   </si>
   <si>
     <t>SWAP04683324</t>
   </si>
   <si>
-    <t>69 552.78</t>
+    <t>73 065.28</t>
   </si>
   <si>
     <t>SWAP04683730</t>
   </si>
   <si>
-    <t>40 618.75</t>
+    <t>42 667.75</t>
   </si>
   <si>
     <t>SWAP04684317</t>
   </si>
   <si>
-    <t>61 140.45</t>
+    <t>64 515.56</t>
   </si>
   <si>
     <t>SWAP04691833</t>
   </si>
   <si>
-    <t>61 403.25</t>
-[...5 lines deleted...]
-    <t>23 352.87</t>
+    <t>65 092.50</t>
   </si>
   <si>
     <t>SWAP04694984</t>
   </si>
   <si>
-    <t>27 506.50</t>
+    <t>29 249.21</t>
   </si>
   <si>
     <t>SWAP04694983</t>
   </si>
   <si>
-    <t>23 893.16</t>
+    <t>25 395.87</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>12 727.31</t>
+    <t>13 793.58</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>22 366.67</t>
+    <t>23 829.00</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>7 638.00</t>
+    <t>8 323.00</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>6 568.48</t>
+    <t>7 134.18</t>
   </si>
   <si>
     <t>SWAP04702868</t>
   </si>
   <si>
-    <t>12 632.34</t>
+    <t>13 551.75</t>
   </si>
   <si>
     <t>SWAP04702882</t>
   </si>
   <si>
-    <t>11 044.00</t>
+    <t>11 850.95</t>
   </si>
   <si>
     <t>SWAP04709816</t>
   </si>
   <si>
-    <t>4 265.26</t>
+    <t>4 595.70</t>
   </si>
   <si>
     <t>SWAP04709819</t>
   </si>
   <si>
-    <t>6 111.94</t>
+    <t>6 584.86</t>
   </si>
   <si>
     <t>SWAP04709817</t>
   </si>
   <si>
-    <t>3 832.84</t>
+    <t>4 130.87</t>
   </si>
   <si>
     <t>SWAP04714393</t>
   </si>
   <si>
-    <t>8 214.39</t>
+    <t>8 868.69</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>20 113.34</t>
+    <t>21 850.59</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>2 442.25</t>
+    <t>3 030.56</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>18 417.78</t>
+    <t>20 059.12</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>4 096.31</t>
+    <t>4 463.46</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>11 048.89</t>
+    <t>12 032.23</t>
   </si>
   <si>
     <t>SWAP04724796</t>
   </si>
   <si>
-    <t>6 338.75</t>
+    <t>6 916.87</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>19 897.78</t>
+    <t>21 684.44</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>13 833.75</t>
+    <t>15 079.16</t>
   </si>
   <si>
     <t>SWAP04744259</t>
   </si>
   <si>
-    <t>10 018.66</t>
+    <t>10 961.00</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>9 258.56</t>
+    <t>10 148.44</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>10 846.22</t>
+    <t>11 884.77</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>9 603.03</t>
+    <t>10 528.20</t>
   </si>
   <si>
     <t>SWAP04752151</t>
   </si>
   <si>
-    <t>3 799.72</t>
+    <t>4 172.67</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>15 172.44</t>
+    <t>16 671.11</t>
   </si>
   <si>
     <t>SWAP04756889</t>
   </si>
   <si>
-    <t>18 360.00</t>
+    <t>20 186.80</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>3 462.19</t>
+    <t>3 799.27</t>
   </si>
   <si>
     <t>SWAP04757793</t>
   </si>
   <si>
-    <t>6 787.53</t>
+    <t>7 471.08</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>14 560.17</t>
+    <t>15 985.67</t>
   </si>
   <si>
     <t>SWAP04757792</t>
   </si>
   <si>
-    <t>2 078.34</t>
+    <t>2 287.00</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>10 116.75</t>
+    <t>11 391.44</t>
   </si>
   <si>
     <t>SWAP04761278</t>
   </si>
   <si>
-    <t>16 651.67</t>
+    <t>18 338.00</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>6 451.84</t>
+    <t>7 157.35</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
+    <t>2 230.90</t>
+  </si>
+  <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>18 161.00</t>
+    <t>20 165.86</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>1 446.00</t>
+    <t>2 906.00</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
+    <t>1 508.00</t>
+  </si>
+  <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>2 605.16</t>
+    <t>2 903.79</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>6 018.44</t>
+    <t>6 711.36</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>1 533.00</t>
+    <t>1 709.50</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
+    <t>1 393.00</t>
+  </si>
+  <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>5 900.55</t>
+    <t>6 597.23</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>7 469.00</t>
+    <t>8 362.25</t>
   </si>
   <si>
     <t>SWAP04780466</t>
   </si>
   <si>
-    <t>13 285.78</t>
+    <t>14 985.00</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>SWAP04784931</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04785475</t>
   </si>
   <si>
-    <t>1 389.44</t>
+    <t>1 572.28</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>3 203.58</t>
+    <t>3 786.97</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>4 056.26</t>
+    <t>4 702.50</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
+    <t>1 066.20</t>
+  </si>
+  <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>1 243.67</t>
+    <t>1 442.12</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>14 546.33</t>
+    <t>16 505.66</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>7 277.12</t>
+    <t>8 291.50</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>9 566.67</t>
+    <t>10 954.67</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>4 725.00</t>
+    <t>5 411.50</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>5 145.00</t>
+    <t>6 024.00</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>1 257.71</t>
+    <t>1 485.95</t>
   </si>
   <si>
     <t>SWAP04827720</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>3 447.11</t>
+    <t>4 080.56</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>3 540.44</t>
+    <t>4 188.89</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
-    <t>1 340.79</t>
+    <t>1 583.84</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>1 487.39</t>
+    <t>1 841.67</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>5 768.89</t>
+    <t>6 791.11</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>2 360.21</t>
+    <t>2 782.57</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>11 390.55</t>
+    <t>13 566.00</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>1 226.07</t>
+    <t>1 767.20</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
+    <t>1 017.86</t>
+  </si>
+  <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>2 460.89</t>
+    <t>2 948.34</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>1 644.22</t>
+    <t>1 981.67</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>2 122.83</t>
+    <t>2 580.66</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>4 067.25</t>
+    <t>5 005.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>3 208.13</t>
+    <t>3 952.09</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>1 336.67</t>
+    <t>1 682.34</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>1 504.70</t>
+    <t>1 900.00</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
+    <t>1 133.21</t>
+  </si>
+  <si>
     <t>SWAP04892823</t>
   </si>
   <si>
+    <t>1 050.34</t>
+  </si>
+  <si>
     <t>SWAP04894162</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>SWAP04923563</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260108</t>
+  </si>
+  <si>
     <t>SWAP04923564</t>
   </si>
   <si>
-    <t>C00000002Y1T20260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
+    <t>SWAP04943180</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260115</t>
+  </si>
+  <si>
+    <t>SWAP04943178</t>
+  </si>
+  <si>
     <t>SWAP04943173</t>
   </si>
   <si>
-    <t>C00000002Y1T20260115</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
+    <t>SWAP04947593</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260122</t>
+  </si>
+  <si>
     <t>SWAP04947595</t>
   </si>
   <si>
-    <t>C00000002Y1T20260122</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>SWAP04987066</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260206</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>3 080.89</t>
+    <t>3 956.89</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
+    <t>SWAP04988914</t>
+  </si>
+  <si>
+    <t>C000000051DS20260219</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
   </si>
   <si>
+    <t>SWAP04987057</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
+    <t>SWAP04987065</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260206</t>
+  </si>
+  <si>
+    <t>SWAP04987258</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260210</t>
+  </si>
+  <si>
+    <t>SWAP04988845</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260217</t>
+  </si>
+  <si>
     <t>SWAP04922679</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04922681</t>
   </si>
   <si>
     <t>SWAP04922724</t>
   </si>
   <si>
     <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
@@ -2566,99 +2605,117 @@
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>SWAP04987058</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260205</t>
+  </si>
+  <si>
+    <t>SWAP04987451</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
+    <t>SWAP04923565</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923567</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...2 lines deleted...]
-    <t>SWAP04923565</t>
+    <t>SWAP04987257</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP04506693</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-9 375.34</t>
+    <t>-10 122.67</t>
   </si>
   <si>
     <t>SWAP04505309</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-5 524.75</t>
+    <t>-5 949.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3022,154 +3079,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>45234.6033</v>
+        <v>43181.1384</v>
       </c>
       <c r="D2">
-        <v>110215.81</v>
+        <v>110344.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4985568599.89</v>
+        <v>4764808991.91</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4985568599.89</v>
+        <v>4764808991.91</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1005.45</v>
+        <v>1006.65</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1005.45</v>
+        <v>1006.65</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1005.45</v>
+        <v>1006.65</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>244931.0</v>
+        <v>236813.0</v>
       </c>
       <c r="D4">
-        <v>1001.46</v>
+        <v>1002.65</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>245289227.38</v>
+        <v>237442154.63</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>245289227.38</v>
+        <v>237442154.63</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P388"/>
+  <dimension ref="A1:P390"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O388" sqref="O388"/>
+      <selection activeCell="O390" sqref="O390"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3188,19389 +3245,19489 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>14433.0</v>
+        <v>8328.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11564.058</v>
+        <v>11576.978</v>
       </c>
       <c r="E2" s="1">
-        <v>11545.248446615</v>
+        <v>11562.370543948</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>166632570.83</v>
+        <v>96291421.89</v>
       </c>
       <c r="I2" s="1">
-        <v>271478.28</v>
+        <v>121650.89</v>
       </c>
       <c r="J2" s="1">
-        <v>0.1629202974231</v>
+        <v>0.12633616537408</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>166904049.11</v>
+        <v>96413072.78</v>
       </c>
       <c r="N2" s="1">
-        <v>166904049.11</v>
+        <v>96413072.78</v>
       </c>
       <c r="O2" s="1">
-        <v>3.19</v>
+        <v>1.93</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>847.0</v>
+        <v>689.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260895.47</v>
+        <v>261197.19</v>
       </c>
       <c r="E3" s="1">
-        <v>260181.57990555</v>
+        <v>260429.95156749</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>220373798.18</v>
+        <v>179436236.63</v>
       </c>
       <c r="I3" s="1">
-        <v>604664.91</v>
+        <v>528627.28</v>
       </c>
       <c r="J3" s="1">
-        <v>0.27438148953902</v>
+        <v>0.29460452912309</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>220978463.09</v>
+        <v>179964863.91</v>
       </c>
       <c r="N3" s="1">
-        <v>220978463.09</v>
+        <v>179964863.91</v>
       </c>
       <c r="O3" s="1">
-        <v>4.22</v>
+        <v>3.6</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.6883</v>
+        <v>98.8217</v>
       </c>
       <c r="E4" s="1">
         <v>98.02335895</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19604671.79</v>
       </c>
       <c r="I4" s="1">
-        <v>132988.21</v>
+        <v>159668.21</v>
       </c>
       <c r="J4" s="1">
-        <v>0.67834958638703</v>
+        <v>0.81443959740986</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19737660.0</v>
+        <v>19764340.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19737660.0</v>
+        <v>19764340.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.4786</v>
+        <v>98.6242</v>
       </c>
       <c r="E5" s="1">
         <v>97.81326225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>19562652.45</v>
       </c>
       <c r="I5" s="1">
-        <v>133067.55</v>
+        <v>162187.55</v>
       </c>
       <c r="J5" s="1">
-        <v>0.68021220711305</v>
+        <v>0.82906727712172</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19695720.0</v>
+        <v>19724840.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19695720.0</v>
+        <v>19724840.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.75</v>
+        <v>99.5778</v>
       </c>
       <c r="E6" s="1">
-        <v>98.75546173</v>
+        <v>99.4822914</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>39502184.69</v>
+        <v>29844687.42</v>
       </c>
       <c r="I6" s="1">
-        <v>397815.31</v>
+        <v>28652.58</v>
       </c>
       <c r="J6" s="1">
-        <v>1.0070716673569</v>
+        <v>0.096005629399887</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>39900000.0</v>
+        <v>29873340.0</v>
       </c>
       <c r="N6" s="1">
-        <v>39900000.0</v>
+        <v>29873340.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.76</v>
+        <v>0.6</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>45000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.2547</v>
+        <v>99.8638</v>
       </c>
       <c r="E7" s="1">
-        <v>97.78527224</v>
+        <v>98.75546173</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>44003372.51</v>
+        <v>39502184.69</v>
       </c>
       <c r="I7" s="1">
-        <v>211242.49</v>
+        <v>443335.31</v>
       </c>
       <c r="J7" s="1">
-        <v>0.48005977258219</v>
+        <v>1.1223058002466</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>44214615.0</v>
+        <v>39945520.0</v>
       </c>
       <c r="N7" s="1">
-        <v>44214615.0</v>
+        <v>39945520.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.85</v>
+        <v>0.8</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>15000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.8177</v>
+        <v>98.3819</v>
       </c>
       <c r="E8" s="1">
-        <v>98.36271167</v>
+        <v>97.78527224</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>14754406.75</v>
+        <v>44003372.51</v>
       </c>
       <c r="I8" s="1">
-        <v>68248.25</v>
+        <v>268482.49</v>
       </c>
       <c r="J8" s="1">
-        <v>0.4625618037811</v>
+        <v>0.61014071123523</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>14822655.0</v>
+        <v>44271855.0</v>
       </c>
       <c r="N8" s="1">
-        <v>14822655.0</v>
+        <v>44271855.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.6226</v>
+        <v>98.9406</v>
       </c>
       <c r="E9" s="1">
-        <v>98.942062</v>
+        <v>98.36271167</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>9894206.2</v>
+        <v>14754406.75</v>
       </c>
       <c r="I9" s="1">
-        <v>68053.8</v>
+        <v>86683.25</v>
       </c>
       <c r="J9" s="1">
-        <v>0.6878146525792</v>
+        <v>0.5875075255059</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9962260.0</v>
+        <v>14841090.0</v>
       </c>
       <c r="N9" s="1">
-        <v>9962260.0</v>
+        <v>14841090.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0344</v>
+        <v>99.743</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>20000000.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I10" s="1">
-        <v>6880.0</v>
+        <v>80093.8</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0344</v>
+        <v>0.80950202958172</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>46</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>20006880.0</v>
+        <v>9974300.0</v>
       </c>
       <c r="N10" s="1">
-        <v>20370939.5</v>
+        <v>9974300.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0446</v>
+        <v>100.0327</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>6690.0</v>
+        <v>6540.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.0446</v>
+        <v>0.0327</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>15006690.0</v>
+        <v>20006540.0</v>
       </c>
       <c r="N11" s="1">
-        <v>15189155.08</v>
+        <v>20395730.72</v>
       </c>
       <c r="O11" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
         <v>50</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0153</v>
+        <v>100.0534</v>
       </c>
       <c r="E12" s="1">
         <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>3060.0</v>
+        <v>8010.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0153</v>
+        <v>0.0534</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M12" s="1">
-        <v>20003060.0</v>
+        <v>15008010.0</v>
       </c>
       <c r="N12" s="1">
-        <v>20088577.56</v>
+        <v>15209401.83</v>
       </c>
       <c r="O12" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0161</v>
+        <v>100.0288</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>3220.0</v>
+        <v>5760.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0161</v>
+        <v>0.0288</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M13" s="1">
-        <v>20003220.0</v>
+        <v>20005760.0</v>
       </c>
       <c r="N13" s="1">
-        <v>20087604.22</v>
+        <v>20116483.56</v>
       </c>
       <c r="O13" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
         <v>56</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.029</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>5800.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.029</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" t="s">
         <v>57</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>29630580.0</v>
+        <v>20005800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>29630580.0</v>
+        <v>20115056.89</v>
       </c>
       <c r="O14" s="1">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.912</v>
+        <v>98.9022</v>
       </c>
       <c r="E15" s="1">
-        <v>97.7949414</v>
+        <v>98.0238394</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>19558988.28</v>
+        <v>29407151.82</v>
       </c>
       <c r="I15" s="1">
-        <v>23411.72</v>
+        <v>263508.18</v>
       </c>
       <c r="J15" s="1">
-        <v>0.11969801129202</v>
+        <v>0.89606834967535</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>19582400.0</v>
+        <v>29670660.0</v>
       </c>
       <c r="N15" s="1">
-        <v>19582400.0</v>
+        <v>29670660.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.37</v>
+        <v>0.59</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.8674</v>
+        <v>98.0407</v>
       </c>
       <c r="E16" s="1">
-        <v>97.8142855</v>
+        <v>97.7949414</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>9781428.55</v>
+        <v>19558988.28</v>
       </c>
       <c r="I16" s="1">
-        <v>5311.45</v>
+        <v>49151.72</v>
       </c>
       <c r="J16" s="1">
-        <v>0.054301372982988</v>
+        <v>0.2512999102835</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9786740.0</v>
+        <v>19608140.0</v>
       </c>
       <c r="N16" s="1">
-        <v>9786740.0</v>
+        <v>19608140.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.9883</v>
+        <v>97.9956</v>
       </c>
       <c r="E17" s="1">
-        <v>98.3895274</v>
+        <v>97.8142855</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>14758429.11</v>
+        <v>9781428.55</v>
       </c>
       <c r="I17" s="1">
-        <v>239815.89</v>
+        <v>18131.45</v>
       </c>
       <c r="J17" s="1">
-        <v>1.6249418431499</v>
+        <v>0.18536607313867</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>14998245.0</v>
+        <v>9799560.0</v>
       </c>
       <c r="N17" s="1">
-        <v>14998245.0</v>
+        <v>9799560.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>7500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.6941</v>
+        <v>99.8133</v>
       </c>
       <c r="E18" s="1">
         <v>98.39941053</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>7379955.79</v>
       </c>
       <c r="I18" s="1">
-        <v>97101.71</v>
+        <v>106041.71</v>
       </c>
       <c r="J18" s="1">
-        <v>1.3157492099285</v>
+        <v>1.4368881469953</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7477057.5</v>
+        <v>7485997.5</v>
       </c>
       <c r="N18" s="1">
-        <v>7477057.5</v>
+        <v>7485997.5</v>
       </c>
       <c r="O18" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>20500000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.8998</v>
+        <v>99.9942</v>
       </c>
       <c r="E19" s="1">
-        <v>99.8136811</v>
+        <v>99.80786985</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9981368.11</v>
+        <v>20460613.32</v>
       </c>
       <c r="I19" s="1">
-        <v>8611.89</v>
+        <v>38197.68</v>
       </c>
       <c r="J19" s="1">
-        <v>0.086279655304687</v>
+        <v>0.18668883186733</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9989980.0</v>
+        <v>20498811.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9989980.0</v>
+        <v>20498811.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>20500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.8763</v>
+        <v>97.8604</v>
       </c>
       <c r="E20" s="1">
-        <v>99.80786985</v>
+        <v>97.7514452</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>20460613.32</v>
+        <v>9775144.52</v>
       </c>
       <c r="I20" s="1">
-        <v>14028.18</v>
+        <v>10895.48</v>
       </c>
       <c r="J20" s="1">
-        <v>0.068561874371027</v>
+        <v>0.11146106308411</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>20474641.5</v>
+        <v>9786040.0</v>
       </c>
       <c r="N20" s="1">
-        <v>20474641.5</v>
+        <v>9786040.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.7986</v>
+        <v>99.9137</v>
       </c>
       <c r="E21" s="1">
         <v>97.5153099</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>48757654.95</v>
       </c>
       <c r="I21" s="1">
-        <v>1141645.05</v>
+        <v>1199195.05</v>
       </c>
       <c r="J21" s="1">
-        <v>2.3414683318358</v>
+        <v>2.4595010798402</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>49899300.0</v>
+        <v>49956850.0</v>
       </c>
       <c r="N21" s="1">
-        <v>49899300.0</v>
+        <v>49956850.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.95</v>
+        <v>1.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.254</v>
+        <v>98.3909</v>
       </c>
       <c r="E22" s="1">
         <v>98.14746657</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>29444239.97</v>
       </c>
       <c r="I22" s="1">
-        <v>31960.03</v>
+        <v>73030.03</v>
       </c>
       <c r="J22" s="1">
-        <v>0.10854425188955</v>
+        <v>0.24802823939218</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>29476200.0</v>
+        <v>29517270.0</v>
       </c>
       <c r="N22" s="1">
-        <v>29476200.0</v>
+        <v>29517270.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.6539</v>
+        <v>98.7908</v>
       </c>
       <c r="E23" s="1">
         <v>97.87236357</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>29361709.07</v>
       </c>
       <c r="I23" s="1">
-        <v>234460.93</v>
+        <v>275530.93</v>
       </c>
       <c r="J23" s="1">
-        <v>0.79852616699195</v>
+        <v>0.9384022208759</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>29596170.0</v>
+        <v>29637240.0</v>
       </c>
       <c r="N23" s="1">
-        <v>29596170.0</v>
+        <v>29637240.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.8308</v>
+        <v>97.9639</v>
       </c>
       <c r="E24" s="1">
         <v>97.75627623</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>39102510.49</v>
       </c>
       <c r="I24" s="1">
-        <v>29809.51</v>
+        <v>83049.51</v>
       </c>
       <c r="J24" s="1">
-        <v>0.076234261244232</v>
+        <v>0.21238920202128</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>39132320.0</v>
+        <v>39185560.0</v>
       </c>
       <c r="N24" s="1">
-        <v>39132320.0</v>
+        <v>39185560.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.1853</v>
+        <v>99.3095</v>
       </c>
       <c r="E25" s="1">
         <v>97.8675211</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>19573504.22</v>
       </c>
       <c r="I25" s="1">
-        <v>263555.78</v>
+        <v>288395.78</v>
       </c>
       <c r="J25" s="1">
-        <v>1.3464925699441</v>
+        <v>1.4733988189265</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19837060.0</v>
+        <v>19861900.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19837060.0</v>
+        <v>19861900.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.9977</v>
+        <v>100.0034</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-690.0</v>
+        <v>1020.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.0023</v>
+        <v>0.0034</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
         <v>82</v>
       </c>
       <c r="M26" s="1">
-        <v>29999310.0</v>
+        <v>30001020.0</v>
       </c>
       <c r="N26" s="1">
-        <v>30028672.67</v>
+        <v>30067104.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.027</v>
+        <v>100.0247</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>10800.0</v>
+        <v>9880.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.027</v>
+        <v>0.0247</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" t="s">
         <v>85</v>
       </c>
       <c r="M27" s="1">
-        <v>40010800.0</v>
+        <v>40009880.0</v>
       </c>
       <c r="N27" s="1">
-        <v>40738919.0</v>
+        <v>40788261.44</v>
       </c>
       <c r="O27" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0074</v>
+        <v>100.0151</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1850.0</v>
+        <v>3775.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0074</v>
+        <v>0.0151</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" t="s">
         <v>88</v>
       </c>
       <c r="M28" s="1">
-        <v>25001850.0</v>
+        <v>25003775.0</v>
       </c>
       <c r="N28" s="1">
-        <v>25087481.25</v>
+        <v>25121172.92</v>
       </c>
       <c r="O28" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="1">
         <v>16000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.5574</v>
+        <v>99.6812</v>
       </c>
       <c r="E29" s="1">
         <v>99.4492995</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>15911887.92</v>
       </c>
       <c r="I29" s="1">
-        <v>17296.08</v>
+        <v>37104.08</v>
       </c>
       <c r="J29" s="1">
-        <v>0.10869910652312</v>
+        <v>0.23318464902812</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>15929184.0</v>
+        <v>15948992.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15929184.0</v>
+        <v>15948992.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="1">
-        <v>10500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8842</v>
+        <v>98.8217</v>
       </c>
       <c r="E30" s="1">
-        <v>99.81323829</v>
+        <v>97.82396035</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>10480390.02</v>
+        <v>19564792.07</v>
       </c>
       <c r="I30" s="1">
-        <v>7450.98</v>
+        <v>199547.93</v>
       </c>
       <c r="J30" s="1">
-        <v>0.071094491576946</v>
+        <v>1.0199338142008</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>10487841.0</v>
+        <v>19764340.0</v>
       </c>
       <c r="N30" s="1">
-        <v>10487841.0</v>
+        <v>19764340.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.7048</v>
+        <v>97.7338</v>
       </c>
       <c r="E31" s="1">
-        <v>97.82396035</v>
+        <v>97.74661473</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>19564792.07</v>
+        <v>14661992.21</v>
       </c>
       <c r="I31" s="1">
-        <v>176167.93</v>
+        <v>-1922.21</v>
       </c>
       <c r="J31" s="1">
-        <v>0.90043343864681</v>
+        <v>-0.013110155649169</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19740960.0</v>
+        <v>14660070.0</v>
       </c>
       <c r="N31" s="1">
-        <v>19740960.0</v>
+        <v>14660070.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9076</v>
+        <v>97.7369551</v>
       </c>
       <c r="E32" s="1">
-        <v>97.55859613</v>
+        <v>97.7369551</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>14633789.42</v>
+        <v>9773695.51</v>
       </c>
       <c r="I32" s="1">
-        <v>352350.58</v>
+        <v>0.0</v>
       </c>
       <c r="J32" s="1">
-        <v>2.4077876883922</v>
+        <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>14986140.0</v>
+        <v>9773695.51</v>
       </c>
       <c r="N32" s="1">
-        <v>14986140.0</v>
+        <v>9773695.51</v>
       </c>
       <c r="O32" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>10000000.0</v>
+        <v>11500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.8844</v>
+        <v>99.9189</v>
       </c>
       <c r="E33" s="1">
-        <v>97.5345435</v>
+        <v>99.64711087</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>9753454.35</v>
+        <v>11459417.75</v>
       </c>
       <c r="I33" s="1">
-        <v>234985.65</v>
+        <v>31255.75</v>
       </c>
       <c r="J33" s="1">
-        <v>2.4092556500252</v>
+        <v>0.27275164133012</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>9988440.0</v>
+        <v>11490673.5</v>
       </c>
       <c r="N33" s="1">
-        <v>9988440.0</v>
+        <v>11490673.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9825</v>
+        <v>100.0416</v>
       </c>
       <c r="E34" s="1">
-        <v>99.91975888</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>39967903.55</v>
+        <v>30000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>25096.45</v>
+        <v>12480.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.062791509613719</v>
+        <v>0.0416</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" t="s">
+        <v>101</v>
       </c>
       <c r="M34" s="1">
-        <v>39993000.0</v>
+        <v>30012480.0</v>
       </c>
       <c r="N34" s="1">
-        <v>39993000.0</v>
+        <v>30504531.08</v>
       </c>
       <c r="O34" s="1">
-        <v>0.76</v>
+        <v>0.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>11500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.8039</v>
+        <v>100.0136</v>
       </c>
       <c r="E35" s="1">
-        <v>99.64711087</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>11459417.75</v>
+        <v>30000000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>18030.75</v>
+        <v>4080.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.15734438165499</v>
+        <v>0.0136</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" t="s">
+        <v>104</v>
       </c>
       <c r="M35" s="1">
-        <v>11477448.5</v>
+        <v>30004080.0</v>
       </c>
       <c r="N35" s="1">
-        <v>11477448.5</v>
+        <v>30235154.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0426</v>
+        <v>99.9956</v>
       </c>
       <c r="E36" s="1">
         <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>12780.0</v>
+        <v>-1320.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0426</v>
+        <v>-0.0044</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M36" s="1">
-        <v>30012780.0</v>
+        <v>29998680.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30467230.5</v>
+        <v>30047248.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0051</v>
+        <v>99.6793</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>97.88689388</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>30000000.0</v>
+        <v>39154757.55</v>
       </c>
       <c r="I37" s="1">
-        <v>1530.0</v>
+        <v>716962.45</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0051</v>
+        <v>1.8310991942281</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>108</v>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>30001530.0</v>
+        <v>39871720.0</v>
       </c>
       <c r="N37" s="1">
-        <v>30195230.0</v>
+        <v>39871720.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.58</v>
+        <v>0.8</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.9875</v>
+        <v>99.5886</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>97.94505827</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>30000000.0</v>
+        <v>14691758.74</v>
       </c>
       <c r="I38" s="1">
-        <v>-3750.0</v>
+        <v>246531.26</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.0125</v>
+        <v>1.6780241519267</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>111</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29996250.0</v>
+        <v>14938290.0</v>
       </c>
       <c r="N38" s="1">
-        <v>30007448.5</v>
+        <v>14938290.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>0.3</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.5572</v>
+        <v>98.2527</v>
       </c>
       <c r="E39" s="1">
-        <v>97.88689388</v>
+        <v>97.7959084</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>39154757.55</v>
+        <v>19559181.68</v>
       </c>
       <c r="I39" s="1">
-        <v>668122.45</v>
+        <v>91358.32</v>
       </c>
       <c r="J39" s="1">
-        <v>1.7063633944019</v>
+        <v>0.46708661688754</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>39822880.0</v>
+        <v>19650540.0</v>
       </c>
       <c r="N39" s="1">
-        <v>39822880.0</v>
+        <v>19650540.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.76</v>
+        <v>0.39</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.4623</v>
+        <v>98.055</v>
       </c>
       <c r="E40" s="1">
-        <v>97.94505827</v>
+        <v>97.78527224</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>14691758.74</v>
+        <v>24446318.06</v>
       </c>
       <c r="I40" s="1">
-        <v>227586.26</v>
+        <v>67431.94</v>
       </c>
       <c r="J40" s="1">
-        <v>1.5490743077639</v>
+        <v>0.27583679405012</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>14919345.0</v>
+        <v>24513750.0</v>
       </c>
       <c r="N40" s="1">
-        <v>14919345.0</v>
+        <v>24513750.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.29</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.1271</v>
+        <v>98.62</v>
       </c>
       <c r="E41" s="1">
-        <v>97.7959084</v>
+        <v>98.376783</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>19559181.68</v>
+        <v>24594195.75</v>
       </c>
       <c r="I41" s="1">
-        <v>66238.32</v>
+        <v>60804.25</v>
       </c>
       <c r="J41" s="1">
-        <v>0.33865588593479</v>
+        <v>0.24723008069902</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19625420.0</v>
+        <v>24655000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19625420.0</v>
+        <v>24655000.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.9259</v>
+        <v>98.4266</v>
       </c>
       <c r="E42" s="1">
-        <v>97.78527224</v>
+        <v>98.185719</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>24446318.06</v>
+        <v>24546429.75</v>
       </c>
       <c r="I42" s="1">
-        <v>35156.94</v>
+        <v>60220.25</v>
       </c>
       <c r="J42" s="1">
-        <v>0.1438128225024</v>
+        <v>0.24533201208212</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>24481475.0</v>
+        <v>24606650.0</v>
       </c>
       <c r="N42" s="1">
-        <v>24481475.0</v>
+        <v>24606650.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.4976</v>
+        <v>98.2404</v>
       </c>
       <c r="E43" s="1">
-        <v>98.376783</v>
+        <v>97.990834</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>24594195.75</v>
+        <v>24497708.5</v>
       </c>
       <c r="I43" s="1">
-        <v>30204.25</v>
+        <v>62391.5</v>
       </c>
       <c r="J43" s="1">
-        <v>0.12281048059886</v>
+        <v>0.25468300433079</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>24624400.0</v>
+        <v>24560100.0</v>
       </c>
       <c r="N43" s="1">
-        <v>24624400.0</v>
+        <v>24560100.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.3024</v>
+        <v>98.9741</v>
       </c>
       <c r="E44" s="1">
-        <v>98.185719</v>
+        <v>97.85057616</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>24546429.75</v>
+        <v>12231322.02</v>
       </c>
       <c r="I44" s="1">
-        <v>29170.25</v>
+        <v>140440.48</v>
       </c>
       <c r="J44" s="1">
-        <v>0.11883703779773</v>
+        <v>1.1482036019521</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>24575600.0</v>
+        <v>12371762.5</v>
       </c>
       <c r="N44" s="1">
-        <v>24575600.0</v>
+        <v>12371762.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.1146</v>
+        <v>98.7752</v>
       </c>
       <c r="E45" s="1">
-        <v>97.990834</v>
+        <v>97.86267907</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>24497708.5</v>
+        <v>14679401.86</v>
       </c>
       <c r="I45" s="1">
-        <v>30941.5</v>
+        <v>136878.14</v>
       </c>
       <c r="J45" s="1">
-        <v>0.12630364999241</v>
+        <v>0.9324503907273</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>24528650.0</v>
+        <v>14816280.0</v>
       </c>
       <c r="N45" s="1">
-        <v>24528650.0</v>
+        <v>14816280.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.47</v>
+        <v>0.3</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.8539</v>
+        <v>98.9487</v>
       </c>
       <c r="E46" s="1">
-        <v>97.85057616</v>
+        <v>97.85299653</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>12231322.02</v>
+        <v>14677949.48</v>
       </c>
       <c r="I46" s="1">
-        <v>125415.48</v>
+        <v>164355.52</v>
       </c>
       <c r="J46" s="1">
-        <v>1.0253632419695</v>
+        <v>1.119744418142</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>12356737.5</v>
+        <v>14842305.0</v>
       </c>
       <c r="N46" s="1">
-        <v>12356737.5</v>
+        <v>14842305.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.6547</v>
+        <v>97.9685</v>
       </c>
       <c r="E47" s="1">
-        <v>97.86267907</v>
+        <v>97.80703052</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>14679401.86</v>
+        <v>24451757.63</v>
       </c>
       <c r="I47" s="1">
-        <v>118803.14</v>
+        <v>40367.37</v>
       </c>
       <c r="J47" s="1">
-        <v>0.80931867069957</v>
+        <v>0.16508985002564</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>14798205.0</v>
+        <v>24492125.0</v>
       </c>
       <c r="N47" s="1">
-        <v>14798205.0</v>
+        <v>24492125.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>15000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.8291</v>
+        <v>99.7836</v>
       </c>
       <c r="E48" s="1">
-        <v>97.85299653</v>
+        <v>99.507892</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>14677949.48</v>
+        <v>9453249.74</v>
       </c>
       <c r="I48" s="1">
-        <v>146415.52</v>
+        <v>26192.26</v>
       </c>
       <c r="J48" s="1">
-        <v>0.99752026125655</v>
+        <v>0.2770714909728</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>14824365.0</v>
+        <v>9479442.0</v>
       </c>
       <c r="N48" s="1">
-        <v>14824365.0</v>
+        <v>9479442.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.8377</v>
+        <v>98.5061</v>
       </c>
       <c r="E49" s="1">
-        <v>97.80703052</v>
+        <v>98.5230842</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>24451757.63</v>
+        <v>4926154.21</v>
       </c>
       <c r="I49" s="1">
-        <v>7667.37</v>
+        <v>-849.21</v>
       </c>
       <c r="J49" s="1">
-        <v>0.031357132342065</v>
+        <v>-0.01723880259932</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>24459425.0</v>
+        <v>4925305.0</v>
       </c>
       <c r="N49" s="1">
-        <v>24459425.0</v>
+        <v>4925305.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.47</v>
+        <v>0.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>9500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.6638</v>
+        <v>99.2509</v>
       </c>
       <c r="E50" s="1">
-        <v>99.507892</v>
+        <v>98.503513</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9453249.74</v>
+        <v>9850351.3</v>
       </c>
       <c r="I50" s="1">
-        <v>14811.26</v>
+        <v>74738.7</v>
       </c>
       <c r="J50" s="1">
-        <v>0.15667903004115</v>
+        <v>0.7587414674236</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9468061.0</v>
+        <v>9925090.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9468061.0</v>
+        <v>9925090.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8822</v>
+        <v>98.8766</v>
       </c>
       <c r="E51" s="1">
-        <v>98.887108</v>
+        <v>97.87236358</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>4944355.4</v>
+        <v>39148945.43</v>
       </c>
       <c r="I51" s="1">
-        <v>49754.6</v>
+        <v>401694.57</v>
       </c>
       <c r="J51" s="1">
-        <v>1.0062909312708</v>
+        <v>1.0260674089376</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4994110.0</v>
+        <v>39550640.0</v>
       </c>
       <c r="N51" s="1">
-        <v>4994110.0</v>
+        <v>39550640.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.1</v>
+        <v>0.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.1229</v>
+        <v>100.0381</v>
       </c>
       <c r="E52" s="1">
-        <v>98.503513</v>
+        <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9850351.3</v>
+        <v>40000000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>61938.7</v>
+        <v>15240.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.62879686331593</v>
+        <v>0.0381</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" t="s">
+        <v>140</v>
       </c>
       <c r="M52" s="1">
-        <v>9912290.0</v>
+        <v>40015240.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9912290.0</v>
+        <v>40813815.56</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C53" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.7529</v>
+        <v>99.7076</v>
       </c>
       <c r="E53" s="1">
-        <v>97.87236358</v>
+        <v>97.88606878</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>39148945.43</v>
+        <v>48943034.39</v>
       </c>
       <c r="I53" s="1">
-        <v>352214.57</v>
+        <v>910765.61</v>
       </c>
       <c r="J53" s="1">
-        <v>0.89967830839728</v>
+        <v>1.8608687045078</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>39501160.0</v>
+        <v>49853800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>39501160.0</v>
+        <v>49853800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.76</v>
+        <v>1.0</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C54" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0472</v>
+        <v>98.4836</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>97.804612</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>40000000.0</v>
+        <v>24451153.0</v>
       </c>
       <c r="I54" s="1">
-        <v>18880.0</v>
+        <v>169747.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0472</v>
+        <v>0.69422902061101</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>144</v>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>40018880.0</v>
+        <v>24620900.0</v>
       </c>
       <c r="N54" s="1">
-        <v>40766048.0</v>
+        <v>24620900.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.78</v>
+        <v>0.49</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>145</v>
       </c>
       <c r="B55" t="s">
         <v>146</v>
       </c>
       <c r="C55" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.5947</v>
+        <v>98.0698</v>
       </c>
       <c r="E55" s="1">
-        <v>97.88606878</v>
+        <v>97.780438</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>48943034.39</v>
+        <v>39112175.2</v>
       </c>
       <c r="I55" s="1">
-        <v>854315.61</v>
+        <v>115744.8</v>
       </c>
       <c r="J55" s="1">
-        <v>1.7455305349326</v>
+        <v>0.29593035776747</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>49797350.0</v>
+        <v>39227920.0</v>
       </c>
       <c r="N55" s="1">
-        <v>49797350.0</v>
+        <v>39227920.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.95</v>
+        <v>0.78</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>147</v>
       </c>
       <c r="B56" t="s">
         <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.3553</v>
+        <v>99.561</v>
       </c>
       <c r="E56" s="1">
-        <v>97.804612</v>
+        <v>97.8035629</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>24451153.0</v>
+        <v>19560712.58</v>
       </c>
       <c r="I56" s="1">
-        <v>137672.0</v>
+        <v>351487.42</v>
       </c>
       <c r="J56" s="1">
-        <v>0.5630491126533</v>
+        <v>1.7969049878039</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>24588825.0</v>
+        <v>19912200.0</v>
       </c>
       <c r="N56" s="1">
-        <v>24588825.0</v>
+        <v>19912200.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>149</v>
       </c>
       <c r="B57" t="s">
         <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>97.9295</v>
+        <v>98.6295</v>
       </c>
       <c r="E57" s="1">
-        <v>97.780438</v>
+        <v>97.8626791</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>39112175.2</v>
+        <v>19572535.82</v>
       </c>
       <c r="I57" s="1">
-        <v>59624.8</v>
+        <v>153364.18</v>
       </c>
       <c r="J57" s="1">
-        <v>0.15244562516687</v>
+        <v>0.78356826836554</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>39171800.0</v>
+        <v>19725900.0</v>
       </c>
       <c r="N57" s="1">
-        <v>39171800.0</v>
+        <v>19725900.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.75</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>151</v>
       </c>
       <c r="B58" t="s">
         <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.4382</v>
+        <v>98.067</v>
       </c>
       <c r="E58" s="1">
-        <v>97.8035629</v>
+        <v>97.775605</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>19560712.58</v>
+        <v>29332681.5</v>
       </c>
       <c r="I58" s="1">
-        <v>326927.42</v>
+        <v>87418.5</v>
       </c>
       <c r="J58" s="1">
-        <v>1.6713471897454</v>
+        <v>0.29802423620902</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19887640.0</v>
+        <v>29420100.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19887640.0</v>
+        <v>29420100.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>153</v>
       </c>
       <c r="B59" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.5034</v>
+        <v>99.994</v>
       </c>
       <c r="E59" s="1">
-        <v>97.8626791</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19572535.82</v>
+        <v>20000000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>128144.18</v>
+        <v>-1200.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.65471424438042</v>
+        <v>-0.006</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" t="s">
+        <v>155</v>
       </c>
       <c r="M59" s="1">
-        <v>19700680.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19700680.0</v>
+        <v>20127728.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C60" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>97.906</v>
+        <v>100.0324</v>
       </c>
       <c r="E60" s="1">
-        <v>97.775605</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>29332681.5</v>
+        <v>20000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>39118.5</v>
+        <v>6480.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.13336148623166</v>
+        <v>0.0324</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" t="s">
+        <v>158</v>
       </c>
       <c r="M60" s="1">
-        <v>29371800.0</v>
+        <v>20006480.0</v>
       </c>
       <c r="N60" s="1">
-        <v>29371800.0</v>
+        <v>20397376.28</v>
       </c>
       <c r="O60" s="1">
-        <v>0.56</v>
+        <v>0.41</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C61" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.9837</v>
+        <v>99.9359</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>99.8788137</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>20000000.0</v>
+        <v>9987881.37</v>
       </c>
       <c r="I61" s="1">
-        <v>-3260.0</v>
+        <v>5708.63</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.0163</v>
+        <v>0.057155564714121</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>159</v>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19996740.0</v>
+        <v>9993590.0</v>
       </c>
       <c r="N61" s="1">
-        <v>20100333.33</v>
+        <v>9993590.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C62" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0427</v>
+        <v>99.9067</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>99.4530085</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>20000000.0</v>
+        <v>9945300.85</v>
       </c>
       <c r="I62" s="1">
-        <v>8540.0</v>
+        <v>45369.15</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0427</v>
+        <v>0.45618680303673</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62" t="s">
-        <v>162</v>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>20008540.0</v>
+        <v>9990670.0</v>
       </c>
       <c r="N62" s="1">
-        <v>20374193.94</v>
+        <v>9990670.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.78</v>
+        <v>99.5013</v>
       </c>
       <c r="E63" s="1">
-        <v>99.4530085</v>
+        <v>99.4878861</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>9945300.85</v>
+        <v>19897577.22</v>
       </c>
       <c r="I63" s="1">
-        <v>32699.15</v>
+        <v>2682.78</v>
       </c>
       <c r="J63" s="1">
-        <v>0.32878995309629</v>
+        <v>0.013482948051099</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>9978000.0</v>
+        <v>19900260.0</v>
       </c>
       <c r="N63" s="1">
-        <v>9978000.0</v>
+        <v>19900260.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.9388</v>
+        <v>99.435</v>
       </c>
       <c r="E64" s="1">
-        <v>99.4796111</v>
+        <v>99.2427776</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>9947961.11</v>
+        <v>29772833.28</v>
       </c>
       <c r="I64" s="1">
-        <v>45918.89</v>
+        <v>57666.72</v>
       </c>
       <c r="J64" s="1">
-        <v>0.46159096816172</v>
+        <v>0.19368905692539</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>9993880.0</v>
+        <v>29830500.0</v>
       </c>
       <c r="N64" s="1">
-        <v>9993880.0</v>
+        <v>29830500.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.6</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.896</v>
+        <v>98.5579</v>
       </c>
       <c r="E65" s="1">
-        <v>99.48901336</v>
+        <v>97.9014285</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>49744506.68</v>
+        <v>39160571.4</v>
       </c>
       <c r="I65" s="1">
-        <v>203493.32</v>
+        <v>262588.6</v>
       </c>
       <c r="J65" s="1">
-        <v>0.40907696865716</v>
+        <v>0.67054333124465</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>49948000.0</v>
+        <v>39423160.0</v>
       </c>
       <c r="N65" s="1">
-        <v>49948000.0</v>
+        <v>39423160.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.95</v>
+        <v>0.79</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.3007</v>
+        <v>99.9109</v>
       </c>
       <c r="E66" s="1">
-        <v>99.2427776</v>
+        <v>97.54416312</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>29772833.28</v>
+        <v>12193020.39</v>
       </c>
       <c r="I66" s="1">
-        <v>17376.72</v>
+        <v>295842.11</v>
       </c>
       <c r="J66" s="1">
-        <v>0.058364347916034</v>
+        <v>2.4263234255118</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>29790210.0</v>
+        <v>12488862.5</v>
       </c>
       <c r="N66" s="1">
-        <v>29790210.0</v>
+        <v>12488862.5</v>
       </c>
       <c r="O66" s="1">
-        <v>0.57</v>
+        <v>0.25</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.4365</v>
+        <v>98.241</v>
       </c>
       <c r="E67" s="1">
-        <v>97.9014285</v>
+        <v>98.20184247</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>39160571.4</v>
+        <v>14730276.37</v>
       </c>
       <c r="I67" s="1">
-        <v>214028.6</v>
+        <v>5873.63</v>
       </c>
       <c r="J67" s="1">
-        <v>0.54654105481209</v>
+        <v>0.039874540385151</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>39374600.0</v>
+        <v>14736150.0</v>
       </c>
       <c r="N67" s="1">
-        <v>39374600.0</v>
+        <v>14736150.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.75</v>
+        <v>0.29</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
         <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.9824</v>
+        <v>99.5238</v>
       </c>
       <c r="E68" s="1">
-        <v>99.83111905</v>
+        <v>98.22903955</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19966223.81</v>
+        <v>19645807.91</v>
       </c>
       <c r="I68" s="1">
-        <v>30256.19</v>
+        <v>258952.09</v>
       </c>
       <c r="J68" s="1">
-        <v>0.15153686690042</v>
+        <v>1.3181035424264</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19996480.0</v>
+        <v>19904760.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19996480.0</v>
+        <v>19904760.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>12500000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.7893</v>
+        <v>99.8748</v>
       </c>
       <c r="E69" s="1">
-        <v>97.54416312</v>
+        <v>98.56951</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>12193020.39</v>
+        <v>23656682.4</v>
       </c>
       <c r="I69" s="1">
-        <v>280642.11</v>
+        <v>313269.6</v>
       </c>
       <c r="J69" s="1">
-        <v>2.3016619428453</v>
+        <v>1.3242330209413</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>12473662.5</v>
+        <v>23969952.0</v>
       </c>
       <c r="N69" s="1">
-        <v>12473662.5</v>
+        <v>23969952.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.9413</v>
+        <v>97.8651</v>
       </c>
       <c r="E70" s="1">
-        <v>97.64046393</v>
+        <v>97.80461245</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>14646069.59</v>
+        <v>19560922.49</v>
       </c>
       <c r="I70" s="1">
-        <v>345125.41</v>
+        <v>12097.51</v>
       </c>
       <c r="J70" s="1">
-        <v>2.3564370487195</v>
+        <v>0.06184529388215</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>14991195.0</v>
+        <v>19573020.0</v>
       </c>
       <c r="N70" s="1">
-        <v>14991195.0</v>
+        <v>19573020.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>179</v>
       </c>
       <c r="B71" t="s">
         <v>180</v>
       </c>
       <c r="C71" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.4026</v>
+        <v>97.9728</v>
       </c>
       <c r="E71" s="1">
-        <v>98.22903955</v>
+        <v>97.78527225</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19645807.91</v>
+        <v>19557054.45</v>
       </c>
       <c r="I71" s="1">
-        <v>234712.09</v>
+        <v>37505.55</v>
       </c>
       <c r="J71" s="1">
-        <v>1.1947184410804</v>
+        <v>0.19177504514234</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19880520.0</v>
+        <v>19594560.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19880520.0</v>
+        <v>19594560.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>181</v>
       </c>
       <c r="B72" t="s">
         <v>182</v>
       </c>
       <c r="C72" s="1">
-        <v>24000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.7544</v>
+        <v>99.2167</v>
       </c>
       <c r="E72" s="1">
-        <v>98.56951</v>
+        <v>98.92074717</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>23656682.4</v>
+        <v>29676224.15</v>
       </c>
       <c r="I72" s="1">
-        <v>284373.6</v>
+        <v>88785.85</v>
       </c>
       <c r="J72" s="1">
-        <v>1.2020857159582</v>
+        <v>0.29918176096537</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>23941056.0</v>
+        <v>29765010.0</v>
       </c>
       <c r="N72" s="1">
-        <v>23941056.0</v>
+        <v>29765010.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>183</v>
       </c>
       <c r="B73" t="s">
         <v>184</v>
       </c>
       <c r="C73" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.8296</v>
+        <v>97.9591</v>
       </c>
       <c r="E73" s="1">
-        <v>97.78527225</v>
+        <v>97.81428545</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>19557054.45</v>
+        <v>19562857.09</v>
       </c>
       <c r="I73" s="1">
-        <v>8865.55</v>
+        <v>28962.91</v>
       </c>
       <c r="J73" s="1">
-        <v>0.045331724277119</v>
+        <v>0.1480505115728</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>19565920.0</v>
+        <v>19591820.0</v>
       </c>
       <c r="N73" s="1">
-        <v>19565920.0</v>
+        <v>19591820.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>185</v>
       </c>
       <c r="B74" t="s">
         <v>186</v>
       </c>
       <c r="C74" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.0834</v>
+        <v>99.6279</v>
       </c>
       <c r="E74" s="1">
-        <v>98.92074717</v>
+        <v>97.98818017</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29676224.15</v>
+        <v>29396454.05</v>
       </c>
       <c r="I74" s="1">
-        <v>48795.85</v>
+        <v>491915.95</v>
       </c>
       <c r="J74" s="1">
-        <v>0.16442742093252</v>
+        <v>1.6733853313169</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29725020.0</v>
+        <v>29888370.0</v>
       </c>
       <c r="N74" s="1">
-        <v>29725020.0</v>
+        <v>29888370.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>187</v>
       </c>
       <c r="B75" t="s">
         <v>188</v>
       </c>
       <c r="C75" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.8273</v>
+        <v>99.8321</v>
       </c>
       <c r="E75" s="1">
-        <v>97.81428545</v>
+        <v>99.8160612</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19562857.09</v>
+        <v>14972409.18</v>
       </c>
       <c r="I75" s="1">
-        <v>2602.91</v>
+        <v>2405.82</v>
       </c>
       <c r="J75" s="1">
-        <v>0.013305367350102</v>
+        <v>0.016068355941098</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19565460.0</v>
+        <v>14974815.0</v>
       </c>
       <c r="N75" s="1">
-        <v>19565460.0</v>
+        <v>14974815.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>189</v>
       </c>
       <c r="B76" t="s">
         <v>190</v>
       </c>
       <c r="C76" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.5049</v>
+        <v>97.9987</v>
       </c>
       <c r="E76" s="1">
-        <v>97.98818017</v>
+        <v>97.77932293</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>29396454.05</v>
+        <v>29333796.88</v>
       </c>
       <c r="I76" s="1">
-        <v>455015.95</v>
+        <v>65813.12</v>
       </c>
       <c r="J76" s="1">
-        <v>1.5478599875552</v>
+        <v>0.22435936360108</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29851470.0</v>
+        <v>29399610.0</v>
       </c>
       <c r="N76" s="1">
-        <v>29851470.0</v>
+        <v>29399610.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>191</v>
       </c>
       <c r="B77" t="s">
         <v>192</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.8641</v>
+        <v>99.2402</v>
       </c>
       <c r="E77" s="1">
-        <v>97.77932293</v>
+        <v>98.04874822</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>29333796.88</v>
+        <v>28041941.99</v>
       </c>
       <c r="I77" s="1">
-        <v>25433.12</v>
+        <v>340755.21</v>
       </c>
       <c r="J77" s="1">
-        <v>0.086702448046678</v>
+        <v>1.2151626664142</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>29359230.0</v>
+        <v>28382697.2</v>
       </c>
       <c r="N77" s="1">
-        <v>29359230.0</v>
+        <v>28382697.2</v>
       </c>
       <c r="O77" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>193</v>
       </c>
       <c r="B78" t="s">
         <v>194</v>
       </c>
       <c r="C78" s="1">
-        <v>28600000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.1177</v>
+        <v>98.0846</v>
       </c>
       <c r="E78" s="1">
-        <v>98.04874822</v>
+        <v>97.75025085</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>28041941.99</v>
+        <v>12707532.61</v>
       </c>
       <c r="I78" s="1">
-        <v>305720.21</v>
+        <v>43465.39</v>
       </c>
       <c r="J78" s="1">
-        <v>1.0902248143478</v>
+        <v>0.34204429242067</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>28347662.2</v>
+        <v>12750998.0</v>
       </c>
       <c r="N78" s="1">
-        <v>28347662.2</v>
+        <v>12750998.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>195</v>
       </c>
       <c r="B79" t="s">
         <v>196</v>
       </c>
       <c r="C79" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.919</v>
+        <v>99.4789</v>
       </c>
       <c r="E79" s="1">
-        <v>97.75025085</v>
+        <v>98.05766825</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>12707532.61</v>
+        <v>19611533.65</v>
       </c>
       <c r="I79" s="1">
-        <v>21937.39</v>
+        <v>284246.35</v>
       </c>
       <c r="J79" s="1">
-        <v>0.17263296245832</v>
+        <v>1.4493835876013</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>12729470.0</v>
+        <v>19895780.0</v>
       </c>
       <c r="N79" s="1">
-        <v>12729470.0</v>
+        <v>19895780.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>197</v>
       </c>
       <c r="B80" t="s">
         <v>198</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.36</v>
+        <v>100.0206</v>
       </c>
       <c r="E80" s="1">
-        <v>98.05766825</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>19611533.65</v>
+        <v>40000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>260466.35</v>
+        <v>8240.0</v>
       </c>
       <c r="J80" s="1">
-        <v>1.328128409784</v>
+        <v>0.0206</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>0.0</v>
+      <c r="L80" t="s">
+        <v>199</v>
       </c>
       <c r="M80" s="1">
-        <v>19872000.0</v>
+        <v>40008240.0</v>
       </c>
       <c r="N80" s="1">
-        <v>19872000.0</v>
+        <v>40122779.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.38</v>
+        <v>0.8</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B81" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C81" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.9836</v>
+        <v>100.0197</v>
       </c>
       <c r="E81" s="1">
-        <v>99.47322023</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>29841966.07</v>
+        <v>30000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>153113.93</v>
+        <v>5910.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.51308258189438</v>
+        <v>0.0197</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" t="s">
+        <v>202</v>
       </c>
       <c r="M81" s="1">
-        <v>29995080.0</v>
+        <v>30005910.0</v>
       </c>
       <c r="N81" s="1">
-        <v>29995080.0</v>
+        <v>30582199.58</v>
       </c>
       <c r="O81" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B82" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C82" s="1">
-        <v>40000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0176</v>
+        <v>100.018</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>40000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>7040.0</v>
+        <v>8100.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0176</v>
+        <v>0.018</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M82" s="1">
-        <v>40007040.0</v>
+        <v>45008100.0</v>
       </c>
       <c r="N82" s="1">
-        <v>40072818.0</v>
+        <v>45949302.75</v>
       </c>
       <c r="O82" s="1">
-        <v>0.77</v>
+        <v>0.92</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B83" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C83" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0272</v>
+        <v>99.9834</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>8160.0</v>
+        <v>-3320.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0272</v>
+        <v>-0.0166</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M83" s="1">
-        <v>30008160.0</v>
+        <v>19996680.0</v>
       </c>
       <c r="N83" s="1">
-        <v>30546415.5</v>
+        <v>20019095.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.58</v>
+        <v>0.4</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B84" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C84" s="1">
-        <v>45000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0242</v>
+        <v>100.0058</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>45000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>10890.0</v>
+        <v>2900.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0242</v>
+        <v>0.0058</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M84" s="1">
-        <v>45010890.0</v>
+        <v>50002900.0</v>
       </c>
       <c r="N84" s="1">
-        <v>45895459.5</v>
+        <v>51171934.72</v>
       </c>
       <c r="O84" s="1">
-        <v>0.88</v>
+        <v>1.02</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B85" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C85" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0165</v>
+        <v>99.9875</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>8250.0</v>
+        <v>-2500.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0165</v>
+        <v>-0.0125</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="M85" s="1">
-        <v>50008250.0</v>
+        <v>19997500.0</v>
       </c>
       <c r="N85" s="1">
-        <v>51113703.47</v>
+        <v>20019815.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.98</v>
+        <v>0.4</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B86" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C86" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0016</v>
+        <v>100.0294</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>640.0</v>
+        <v>8820.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0016</v>
+        <v>0.0294</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M86" s="1">
-        <v>40000640.0</v>
+        <v>30008820.0</v>
       </c>
       <c r="N86" s="1">
-        <v>40877558.33</v>
+        <v>30565861.83</v>
       </c>
       <c r="O86" s="1">
-        <v>0.78</v>
+        <v>0.61</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B87" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C87" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0316</v>
+        <v>99.9866</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>9480.0</v>
+        <v>-4020.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0316</v>
+        <v>-0.0134</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M87" s="1">
-        <v>30009480.0</v>
+        <v>29995980.0</v>
       </c>
       <c r="N87" s="1">
-        <v>30528680.5</v>
+        <v>30082736.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B88" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C88" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.98</v>
+        <v>99.9754</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-6000.0</v>
+        <v>-4920.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.02</v>
+        <v>-0.0246</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M88" s="1">
-        <v>29994000.0</v>
+        <v>19995080.0</v>
       </c>
       <c r="N88" s="1">
-        <v>30043018.67</v>
+        <v>20010157.33</v>
       </c>
       <c r="O88" s="1">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B89" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C89" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9693</v>
+        <v>99.9765</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-3070.0</v>
+        <v>-2350.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.0307</v>
+        <v>-0.0235</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M89" s="1">
-        <v>9996930.0</v>
+        <v>9997650.0</v>
       </c>
       <c r="N89" s="1">
-        <v>10011319.06</v>
+        <v>10024560.83</v>
       </c>
       <c r="O89" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B90" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C90" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0048</v>
+        <v>100.0008</v>
       </c>
       <c r="E90" s="1">
         <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>1440.0</v>
+        <v>80.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0048</v>
+        <v>0.0008</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M90" s="1">
-        <v>30001440.0</v>
+        <v>10000080.0</v>
       </c>
       <c r="N90" s="1">
-        <v>30644059.25</v>
+        <v>10026154.72</v>
       </c>
       <c r="O90" s="1">
-        <v>0.59</v>
+        <v>0.2</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B91" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C91" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9951</v>
+        <v>99.9851</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-490.0</v>
+        <v>-2980.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0049</v>
+        <v>-0.0149</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M91" s="1">
-        <v>9999510.0</v>
+        <v>19997020.0</v>
       </c>
       <c r="N91" s="1">
-        <v>10013451.83</v>
+        <v>20011630.67</v>
       </c>
       <c r="O91" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B92" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C92" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9865</v>
+        <v>99.9948</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-3375.0</v>
+        <v>-1300.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.0135</v>
+        <v>-0.0052</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M92" s="1">
-        <v>24996625.0</v>
+        <v>24998700.0</v>
       </c>
       <c r="N92" s="1">
-        <v>25021427.22</v>
+        <v>25054520.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B93" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C93" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0284</v>
+        <v>100.0245</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>5680.0</v>
+        <v>4900.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0284</v>
+        <v>0.0245</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M93" s="1">
-        <v>20005680.0</v>
+        <v>20004900.0</v>
       </c>
       <c r="N93" s="1">
-        <v>20369739.5</v>
+        <v>20394090.72</v>
       </c>
       <c r="O93" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B94" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C94" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9919</v>
+        <v>100.0086</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-2025.0</v>
+        <v>2150.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.0081</v>
+        <v>0.0086</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M94" s="1">
-        <v>24997975.0</v>
+        <v>25002150.0</v>
       </c>
       <c r="N94" s="1">
-        <v>25038643.33</v>
+        <v>25074127.22</v>
       </c>
       <c r="O94" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B95" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C95" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9955</v>
+        <v>100.0108</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1125.0</v>
+        <v>2700.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.0045</v>
+        <v>0.0108</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M95" s="1">
-        <v>24998875.0</v>
+        <v>25002700.0</v>
       </c>
       <c r="N95" s="1">
-        <v>25039362.78</v>
+        <v>25074357.78</v>
       </c>
       <c r="O95" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B96" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C96" s="1">
         <v>17000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.99</v>
+        <v>100.0067</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>17000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1700.0</v>
+        <v>1139.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.01</v>
+        <v>0.0067</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M96" s="1">
-        <v>16998300.0</v>
+        <v>17001139.0</v>
       </c>
       <c r="N96" s="1">
-        <v>17022761.39</v>
+        <v>17046887.42</v>
       </c>
       <c r="O96" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B97" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C97" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0118</v>
+        <v>100.0259</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2950.0</v>
+        <v>6475.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0118</v>
+        <v>0.0259</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M97" s="1">
-        <v>25002950.0</v>
+        <v>25006475.0</v>
       </c>
       <c r="N97" s="1">
-        <v>25131302.78</v>
+        <v>25166218.33</v>
       </c>
       <c r="O97" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B98" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C98" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0162</v>
+        <v>100.03</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>4050.0</v>
+        <v>7500.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0162</v>
+        <v>0.03</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M98" s="1">
-        <v>25004050.0</v>
+        <v>25007500.0</v>
       </c>
       <c r="N98" s="1">
-        <v>25131833.33</v>
+        <v>25166535.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B99" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C99" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.213</v>
+        <v>98.3409</v>
       </c>
       <c r="E99" s="1">
         <v>97.8384763</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>9783847.63</v>
       </c>
       <c r="I99" s="1">
-        <v>37452.37</v>
+        <v>50242.37</v>
       </c>
       <c r="J99" s="1">
-        <v>0.38279796881914</v>
+        <v>0.5135236350773</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>9821300.0</v>
+        <v>9834090.0</v>
       </c>
       <c r="N99" s="1">
-        <v>9821300.0</v>
+        <v>9834090.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B100" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C100" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.8268</v>
+        <v>99.9395</v>
       </c>
       <c r="E100" s="1">
         <v>98.27945433</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>14741918.15</v>
       </c>
       <c r="I100" s="1">
-        <v>232101.85</v>
+        <v>249006.85</v>
       </c>
       <c r="J100" s="1">
-        <v>1.5744345317777</v>
+        <v>1.6891075331333</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>14974020.0</v>
+        <v>14990925.0</v>
       </c>
       <c r="N100" s="1">
-        <v>14974020.0</v>
+        <v>14990925.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B101" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C101" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.5291</v>
+        <v>99.6518</v>
       </c>
       <c r="E101" s="1">
         <v>99.46908375</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>19893816.75</v>
       </c>
       <c r="I101" s="1">
-        <v>12003.25</v>
+        <v>36543.25</v>
       </c>
       <c r="J101" s="1">
-        <v>0.060336586743718</v>
+        <v>0.18369149801282</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>19905820.0</v>
+        <v>19930360.0</v>
       </c>
       <c r="N101" s="1">
-        <v>19905820.0</v>
+        <v>19930360.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B102" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C102" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.4864</v>
+        <v>99.6098</v>
       </c>
       <c r="E102" s="1">
         <v>99.467847</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>9946784.7</v>
       </c>
       <c r="I102" s="1">
-        <v>1855.3</v>
+        <v>14195.3</v>
       </c>
       <c r="J102" s="1">
-        <v>0.01865225855346</v>
+        <v>0.14271244857647</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>9948640.0</v>
+        <v>9960980.0</v>
       </c>
       <c r="N102" s="1">
-        <v>9948640.0</v>
+        <v>9960980.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B103" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C103" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.1086</v>
+        <v>99.8538</v>
       </c>
       <c r="E103" s="1">
-        <v>97.7417847</v>
+        <v>99.836933</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>9774178.47</v>
+        <v>9983693.3</v>
       </c>
       <c r="I103" s="1">
-        <v>36681.53</v>
+        <v>1686.7</v>
       </c>
       <c r="J103" s="1">
-        <v>0.37529015980818</v>
+        <v>0.016894549434927</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>9810860.0</v>
+        <v>9985380.0</v>
       </c>
       <c r="N103" s="1">
-        <v>9810860.0</v>
+        <v>9985380.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B104" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C104" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.1998</v>
+        <v>98.225</v>
       </c>
       <c r="E104" s="1">
-        <v>97.7707721</v>
+        <v>97.7417847</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>9777077.21</v>
+        <v>9774178.47</v>
       </c>
       <c r="I104" s="1">
-        <v>42902.79</v>
+        <v>48321.53</v>
       </c>
       <c r="J104" s="1">
-        <v>0.43880997437679</v>
+        <v>0.49437945243494</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>9819980.0</v>
+        <v>9822500.0</v>
       </c>
       <c r="N104" s="1">
-        <v>9819980.0</v>
+        <v>9822500.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B105" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C105" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.3546</v>
+        <v>98.3175</v>
       </c>
       <c r="E105" s="1">
-        <v>97.8229635</v>
+        <v>97.7707721</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>9782296.35</v>
+        <v>9777077.21</v>
       </c>
       <c r="I105" s="1">
-        <v>53163.65</v>
+        <v>54672.79</v>
       </c>
       <c r="J105" s="1">
-        <v>0.54346799665295</v>
+        <v>0.55919359974043</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>9835460.0</v>
+        <v>9831750.0</v>
       </c>
       <c r="N105" s="1">
-        <v>9835460.0</v>
+        <v>9831750.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B106" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9853</v>
+        <v>98.4713</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>97.8229635</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>30000000.0</v>
+        <v>9782296.35</v>
       </c>
       <c r="I106" s="1">
-        <v>-4410.0</v>
+        <v>64833.65</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.0147</v>
+        <v>0.66276513898498</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>267</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29995590.0</v>
+        <v>9847130.0</v>
       </c>
       <c r="N106" s="1">
-        <v>30046723.5</v>
+        <v>9847130.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B107" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C107" s="1">
-        <v>60000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0203</v>
+        <v>100.0</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>60000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>12180.0</v>
+        <v>0.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0203</v>
+        <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M107" s="1">
-        <v>60012180.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="N107" s="1">
-        <v>61333651.0</v>
+        <v>30089037.58</v>
       </c>
       <c r="O107" s="1">
-        <v>1.17</v>
+        <v>0.6</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B108" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C108" s="1">
-        <v>20000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0015</v>
+        <v>100.0073</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>20000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>300.0</v>
+        <v>4380.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0015</v>
+        <v>0.0073</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M108" s="1">
-        <v>20000300.0</v>
+        <v>60004380.0</v>
       </c>
       <c r="N108" s="1">
-        <v>20028694.78</v>
+        <v>61402149.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.38</v>
+        <v>1.23</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B109" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0228</v>
+        <v>100.0076</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>6840.0</v>
+        <v>1520.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0228</v>
+        <v>0.0076</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M109" s="1">
-        <v>30006840.0</v>
+        <v>20001520.0</v>
       </c>
       <c r="N109" s="1">
-        <v>30654942.58</v>
+        <v>20054625.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.59</v>
+        <v>0.4</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B110" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C110" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9894</v>
+        <v>100.0113</v>
       </c>
       <c r="E110" s="1">
         <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-3180.0</v>
+        <v>3390.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.0106</v>
+        <v>0.0113</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M110" s="1">
-        <v>29996820.0</v>
+        <v>30003390.0</v>
       </c>
       <c r="N110" s="1">
-        <v>30039412.17</v>
+        <v>30689611.25</v>
       </c>
       <c r="O110" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B111" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C111" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.5871</v>
+        <v>99.9974</v>
       </c>
       <c r="E111" s="1">
-        <v>97.9014285</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>29370428.55</v>
+        <v>30000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>505701.45</v>
+        <v>-780.0</v>
       </c>
       <c r="J111" s="1">
-        <v>1.7218048049217</v>
+        <v>-0.0026</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>283</v>
       </c>
       <c r="M111" s="1">
-        <v>29876130.0</v>
+        <v>29999220.0</v>
       </c>
       <c r="N111" s="1">
-        <v>29876130.0</v>
+        <v>30078877.5</v>
       </c>
       <c r="O111" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B112" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C112" s="1">
-        <v>16000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.6192</v>
+        <v>99.7013</v>
       </c>
       <c r="E112" s="1">
-        <v>99.47650488</v>
+        <v>97.9014285</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>15916240.78</v>
+        <v>29370428.55</v>
       </c>
       <c r="I112" s="1">
-        <v>22831.22</v>
+        <v>539961.45</v>
       </c>
       <c r="J112" s="1">
-        <v>0.14344605812127</v>
+        <v>1.838452745355</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>15939072.0</v>
+        <v>29910390.0</v>
       </c>
       <c r="N112" s="1">
-        <v>15939072.0</v>
+        <v>29910390.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B113" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C113" s="1">
-        <v>50000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9431</v>
+        <v>99.7317</v>
       </c>
       <c r="E113" s="1">
-        <v>97.61155374</v>
+        <v>99.47650488</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>48805776.87</v>
+        <v>15916240.78</v>
       </c>
       <c r="I113" s="1">
-        <v>1165773.13</v>
+        <v>40831.22</v>
       </c>
       <c r="J113" s="1">
-        <v>2.3885966063099</v>
+        <v>0.25653808939173</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>49971550.0</v>
+        <v>15957072.0</v>
       </c>
       <c r="N113" s="1">
-        <v>49971550.0</v>
+        <v>15957072.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.96</v>
+        <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B114" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C114" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.7541</v>
+        <v>99.8672</v>
       </c>
       <c r="E114" s="1">
         <v>97.61480927</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>29284442.78</v>
       </c>
       <c r="I114" s="1">
-        <v>641787.22</v>
+        <v>675717.22</v>
       </c>
       <c r="J114" s="1">
-        <v>2.191563707807</v>
+        <v>2.307427274872</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>29926230.0</v>
+        <v>29960160.0</v>
       </c>
       <c r="N114" s="1">
-        <v>29926230.0</v>
+        <v>29960160.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B115" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C115" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.8298</v>
+        <v>99.9514</v>
       </c>
       <c r="E115" s="1">
         <v>99.4530085</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>19890601.7</v>
       </c>
       <c r="I115" s="1">
-        <v>75358.3</v>
+        <v>99678.3</v>
       </c>
       <c r="J115" s="1">
-        <v>0.37886385307288</v>
+        <v>0.50113265301572</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>19965960.0</v>
+        <v>19990280.0</v>
       </c>
       <c r="N115" s="1">
-        <v>19965960.0</v>
+        <v>19990280.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B116" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C116" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9245</v>
+        <v>99.825</v>
       </c>
       <c r="E116" s="1">
-        <v>99.28424334</v>
+        <v>99.2884329</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>34749485.17</v>
+        <v>19857686.58</v>
       </c>
       <c r="I116" s="1">
-        <v>224089.83</v>
+        <v>107313.42</v>
       </c>
       <c r="J116" s="1">
-        <v>0.64487237409048</v>
+        <v>0.54041249753676</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>34973575.0</v>
+        <v>19965000.0</v>
       </c>
       <c r="N116" s="1">
-        <v>34973575.0</v>
+        <v>19965000.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B117" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C117" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.7082</v>
+        <v>99.9892</v>
       </c>
       <c r="E117" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>19857686.58</v>
+        <v>25000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>83953.42</v>
+        <v>-2700.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.42277543087298</v>
+        <v>-0.0108</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117">
-        <v>0.0</v>
+      <c r="L117" t="s">
+        <v>296</v>
       </c>
       <c r="M117" s="1">
-        <v>19941640.0</v>
+        <v>24997300.0</v>
       </c>
       <c r="N117" s="1">
-        <v>19941640.0</v>
+        <v>25030138.75</v>
       </c>
       <c r="O117" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.9827</v>
+        <v>100.0388</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-4325.0</v>
+        <v>11640.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.0173</v>
+        <v>0.0388</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M118" s="1">
-        <v>24995675.0</v>
+        <v>30011640.0</v>
       </c>
       <c r="N118" s="1">
-        <v>24997239.58</v>
+        <v>30541207.92</v>
       </c>
       <c r="O118" s="1">
-        <v>0.48</v>
+        <v>0.61</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B119" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C119" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0419</v>
+        <v>100.0354</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>12570.0</v>
+        <v>7080.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0419</v>
+        <v>0.0354</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M119" s="1">
-        <v>30012570.0</v>
+        <v>20007080.0</v>
       </c>
       <c r="N119" s="1">
-        <v>30504489.75</v>
+        <v>20112304.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.58</v>
+        <v>0.4</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B120" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0303</v>
+        <v>100.0204</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>6060.0</v>
+        <v>5100.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0303</v>
+        <v>0.0204</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M120" s="1">
-        <v>20006060.0</v>
+        <v>25005100.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20086191.56</v>
+        <v>25081101.04</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B121" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C121" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0142</v>
+        <v>100.0143</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>3550.0</v>
+        <v>4290.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0142</v>
+        <v>0.0143</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="M121" s="1">
-        <v>25003550.0</v>
+        <v>30004290.0</v>
       </c>
       <c r="N121" s="1">
-        <v>25048516.11</v>
+        <v>30082872.5</v>
       </c>
       <c r="O121" s="1">
-        <v>0.48</v>
+        <v>0.6</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B122" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C122" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0102</v>
+        <v>100.0113</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>3060.0</v>
+        <v>2260.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0102</v>
+        <v>0.0113</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M122" s="1">
-        <v>30003060.0</v>
+        <v>20002260.0</v>
       </c>
       <c r="N122" s="1">
-        <v>30045077.17</v>
+        <v>20055723.33</v>
       </c>
       <c r="O122" s="1">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0042</v>
+        <v>100.027</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>840.0</v>
+        <v>5400.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0042</v>
+        <v>0.027</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M123" s="1">
-        <v>20000840.0</v>
+        <v>20005400.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20029426.44</v>
+        <v>20394421.11</v>
       </c>
       <c r="O123" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B124" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0325</v>
+        <v>100.0119</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>6500.0</v>
+        <v>2380.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0325</v>
+        <v>0.0119</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M124" s="1">
-        <v>20006500.0</v>
+        <v>20002380.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20370484.0</v>
+        <v>20038099.94</v>
       </c>
       <c r="O124" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B125" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C125" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0053</v>
+        <v>100.0175</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>1060.0</v>
+        <v>8750.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0053</v>
+        <v>0.0175</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M125" s="1">
-        <v>20001060.0</v>
+        <v>50008750.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20012141.5</v>
+        <v>51045475.28</v>
       </c>
       <c r="O125" s="1">
-        <v>0.38</v>
+        <v>1.02</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B126" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C126" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0251</v>
+        <v>99.9356</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>99.8380959</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>50000000.0</v>
+        <v>19967619.18</v>
       </c>
       <c r="I126" s="1">
-        <v>12550.0</v>
+        <v>19500.82</v>
       </c>
       <c r="J126" s="1">
-        <v>0.0251</v>
+        <v>0.097662219136934</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>320</v>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>50012550.0</v>
+        <v>19987120.0</v>
       </c>
       <c r="N126" s="1">
-        <v>50986905.0</v>
+        <v>19987120.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.97</v>
+        <v>0.4</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B127" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C127" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9634</v>
+        <v>99.9149</v>
       </c>
       <c r="E127" s="1">
-        <v>99.806597</v>
+        <v>99.829956</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>19961319.4</v>
+        <v>19965991.2</v>
       </c>
       <c r="I127" s="1">
-        <v>31360.6</v>
+        <v>16988.8</v>
       </c>
       <c r="J127" s="1">
-        <v>0.15710684935987</v>
+        <v>0.085088688208978</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>19992680.0</v>
+        <v>19982980.0</v>
       </c>
       <c r="N127" s="1">
-        <v>19992680.0</v>
+        <v>19982980.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B128" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C128" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.9207</v>
+        <v>99.8717</v>
       </c>
       <c r="E128" s="1">
-        <v>99.81091378</v>
+        <v>99.82918118</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>39924365.51</v>
+        <v>39931672.47</v>
       </c>
       <c r="I128" s="1">
-        <v>43914.49</v>
+        <v>17007.53</v>
       </c>
       <c r="J128" s="1">
-        <v>0.10999420889732</v>
+        <v>0.042591579435541</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>39968280.0</v>
+        <v>39948680.0</v>
       </c>
       <c r="N128" s="1">
-        <v>39968280.0</v>
+        <v>39948680.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B129" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C129" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0371</v>
+        <v>100.0393</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>11130.0</v>
+        <v>11790.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0371</v>
+        <v>0.0393</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="M129" s="1">
-        <v>30011130.0</v>
+        <v>30011790.0</v>
       </c>
       <c r="N129" s="1">
-        <v>30412069.17</v>
+        <v>30450300.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C130" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.8816</v>
+        <v>99.5702</v>
       </c>
       <c r="E130" s="1">
-        <v>99.2784662</v>
+        <v>99.49610748</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>9927846.62</v>
+        <v>24874026.87</v>
       </c>
       <c r="I130" s="1">
-        <v>60313.38</v>
+        <v>18523.13</v>
       </c>
       <c r="J130" s="1">
-        <v>0.60751724224362</v>
+        <v>0.074467757459651</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>9988160.0</v>
+        <v>24892550.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9988160.0</v>
+        <v>24892550.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B131" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C131" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.3374</v>
+        <v>99.4813</v>
       </c>
       <c r="E131" s="1">
-        <v>97.8384763</v>
+        <v>99.4820302</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>29351542.89</v>
+        <v>9948203.02</v>
       </c>
       <c r="I131" s="1">
-        <v>149677.11</v>
+        <v>-73.02</v>
       </c>
       <c r="J131" s="1">
-        <v>0.50994631035561</v>
+        <v>-0.00073400190821598</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>29501220.0</v>
+        <v>9948130.0</v>
       </c>
       <c r="N131" s="1">
-        <v>29501220.0</v>
+        <v>9948130.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.56</v>
+        <v>0.2</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B132" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C132" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.018</v>
+        <v>98.4655</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>20000000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I132" s="1">
-        <v>3600.0</v>
+        <v>188107.11</v>
       </c>
       <c r="J132" s="1">
-        <v>0.018</v>
+        <v>0.64087639516929</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132" t="s">
-        <v>334</v>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>20003600.0</v>
+        <v>29539650.0</v>
       </c>
       <c r="N132" s="1">
-        <v>20293185.11</v>
+        <v>29539650.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B133" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C133" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.5823</v>
+        <v>100.0087</v>
       </c>
       <c r="E133" s="1">
-        <v>99.47897887</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>14921846.83</v>
+        <v>20000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>15498.17</v>
+        <v>1740.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.10386227774997</v>
+        <v>0.0087</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>0.0</v>
+      <c r="L133" t="s">
+        <v>338</v>
       </c>
       <c r="M133" s="1">
-        <v>14937345.0</v>
+        <v>20001740.0</v>
       </c>
       <c r="N133" s="1">
-        <v>14937345.0</v>
+        <v>20316065.33</v>
       </c>
       <c r="O133" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B134" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C134" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.9963</v>
+        <v>99.7001</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>99.47897887</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>15000000.0</v>
+        <v>14921846.83</v>
       </c>
       <c r="I134" s="1">
-        <v>-555.0</v>
+        <v>33168.17</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.0037</v>
+        <v>0.22227925522809</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>339</v>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>14999445.0</v>
+        <v>14955015.0</v>
       </c>
       <c r="N134" s="1">
-        <v>15016997.04</v>
+        <v>14955015.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B135" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C135" s="1">
-        <v>55600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.517</v>
+        <v>100.0042</v>
       </c>
       <c r="E135" s="1">
-        <v>97.74601079</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>54346782.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>428670.0</v>
+        <v>630.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.7887679531789</v>
+        <v>0.0042</v>
       </c>
       <c r="K135">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M135" s="1">
-        <v>54775452.0</v>
+        <v>15000630.0</v>
       </c>
       <c r="N135" s="1">
-        <v>54792817.48</v>
+        <v>15036669.25</v>
       </c>
       <c r="O135" s="1">
-        <v>1.05</v>
+        <v>0.3</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B136" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C136" s="1">
-        <v>22500000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.03</v>
+        <v>98.585</v>
       </c>
       <c r="E136" s="1">
-        <v>99.97030222</v>
+        <v>97.74601079</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>22493318.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="I136" s="1">
-        <v>13432.0</v>
+        <v>466478.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.059715511957818</v>
+        <v>0.85833600966475</v>
       </c>
       <c r="K136">
-        <v>1.61</v>
+        <v>0.06</v>
       </c>
       <c r="L136" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="M136" s="1">
-        <v>22506750.0</v>
+        <v>54813260.0</v>
       </c>
       <c r="N136" s="1">
-        <v>22868368.15</v>
+        <v>54848904.93</v>
       </c>
       <c r="O136" s="1">
-        <v>0.44</v>
+        <v>1.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B137" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C137" s="1">
-        <v>28377000.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.91</v>
+        <v>100.048</v>
       </c>
       <c r="E137" s="1">
-        <v>98.74371953</v>
+        <v>99.97030222</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>28020505.29</v>
+        <v>22493318.0</v>
       </c>
       <c r="I137" s="1">
-        <v>47185.41</v>
+        <v>17482.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.16839599968541</v>
+        <v>0.077720859145814</v>
       </c>
       <c r="K137">
-        <v>1.04</v>
+        <v>1.74</v>
       </c>
       <c r="L137" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M137" s="1">
-        <v>28067690.7</v>
+        <v>22510800.0</v>
       </c>
       <c r="N137" s="1">
-        <v>28362733.75</v>
+        <v>22901698.97</v>
       </c>
       <c r="O137" s="1">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B138" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C138" s="1">
-        <v>30300000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.935</v>
+        <v>98.951</v>
       </c>
       <c r="E138" s="1">
-        <v>98.85178218</v>
+        <v>98.74371953</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>29952090.0</v>
+        <v>28020505.29</v>
       </c>
       <c r="I138" s="1">
-        <v>328215.0</v>
+        <v>58819.98</v>
       </c>
       <c r="J138" s="1">
-        <v>1.0957999925882</v>
+        <v>0.20991762779164</v>
       </c>
       <c r="K138">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="L138" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="M138" s="1">
-        <v>30280305.0</v>
+        <v>28079325.27</v>
       </c>
       <c r="N138" s="1">
-        <v>30631037.88</v>
+        <v>28397691.89</v>
       </c>
       <c r="O138" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B139" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C139" s="1">
-        <v>12100000.0</v>
+        <v>30300000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.572</v>
+        <v>99.987</v>
       </c>
       <c r="E139" s="1">
-        <v>101.62049587</v>
+        <v>98.85178218</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>12296080.0</v>
+        <v>29952090.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-5868.0</v>
+        <v>343971.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.047722526203473</v>
+        <v>1.1484040011899</v>
       </c>
       <c r="K139">
-        <v>3.67</v>
+        <v>1.23</v>
       </c>
       <c r="L139" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="M139" s="1">
-        <v>12290212.0</v>
+        <v>30296061.0</v>
       </c>
       <c r="N139" s="1">
-        <v>12734679.81</v>
+        <v>30667547.3</v>
       </c>
       <c r="O139" s="1">
-        <v>0.24</v>
+        <v>0.61</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B140" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C140" s="1">
-        <v>14200000.0</v>
+        <v>12100000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.804</v>
+        <v>101.51</v>
       </c>
       <c r="E140" s="1">
-        <v>102.11602113</v>
+        <v>101.62049587</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>14500475.0</v>
+        <v>12296080.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-44307.0</v>
+        <v>-13370.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.3055555076644</v>
+        <v>-0.1087338403784</v>
       </c>
       <c r="K140">
-        <v>0.19</v>
+        <v>0.01</v>
       </c>
       <c r="L140" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M140" s="1">
-        <v>14456168.0</v>
+        <v>12282710.0</v>
       </c>
       <c r="N140" s="1">
-        <v>14482622.79</v>
+        <v>12283994.59</v>
       </c>
       <c r="O140" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B141" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C141" s="1">
-        <v>11800000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.642</v>
+        <v>101.706</v>
       </c>
       <c r="E141" s="1">
-        <v>101.52224576</v>
+        <v>102.11602113</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>11979625.0</v>
+        <v>14500475.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-103869.0</v>
+        <v>-58223.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.86704717384726</v>
+        <v>-0.40152477763659</v>
       </c>
       <c r="K141">
-        <v>1.47</v>
+        <v>0.42</v>
       </c>
       <c r="L141" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M141" s="1">
-        <v>11875756.0</v>
+        <v>14442252.0</v>
       </c>
       <c r="N141" s="1">
-        <v>12049038.19</v>
+        <v>14501775.29</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B142" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C142" s="1">
-        <v>62400000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.166</v>
+        <v>100.544</v>
       </c>
       <c r="E142" s="1">
-        <v>101.28126122</v>
+        <v>101.52224576</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>63199507.0</v>
+        <v>11979625.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-695923.0</v>
+        <v>-115433.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.1011525770288</v>
+        <v>-0.96357774137337</v>
       </c>
       <c r="K142">
-        <v>3.35</v>
+        <v>1.69</v>
       </c>
       <c r="L142" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M142" s="1">
-        <v>62503584.0</v>
+        <v>11864192.0</v>
       </c>
       <c r="N142" s="1">
-        <v>64590992.22</v>
+        <v>12063337.21</v>
       </c>
       <c r="O142" s="1">
-        <v>1.23</v>
+        <v>0.24</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B143" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C143" s="1">
-        <v>6000000.0</v>
+        <v>62400000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>102.424</v>
+        <v>100.123</v>
       </c>
       <c r="E143" s="1">
-        <v>102.4755</v>
+        <v>101.28126122</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>6148530.0</v>
+        <v>63199507.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3090.0</v>
+        <v>-722755.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.050255914828422</v>
+        <v>-1.1436086044152</v>
       </c>
       <c r="K143">
-        <v>3.34</v>
+        <v>3.57</v>
       </c>
       <c r="L143" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M143" s="1">
-        <v>6145440.0</v>
+        <v>62476752.0</v>
       </c>
       <c r="N143" s="1">
-        <v>6346111.23</v>
+        <v>64705201.32</v>
       </c>
       <c r="O143" s="1">
-        <v>0.12</v>
+        <v>1.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B144" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C144" s="1">
-        <v>2200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.368</v>
+        <v>102.324</v>
       </c>
       <c r="E144" s="1">
-        <v>97.9</v>
+        <v>102.4755</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>2153800.0</v>
+        <v>6148530.0</v>
       </c>
       <c r="I144" s="1">
-        <v>10296.0</v>
+        <v>-9090.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.47803881511747</v>
+        <v>-0.14784021546614</v>
       </c>
       <c r="K144">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>602.74</v>
+        <v>3.6</v>
+      </c>
+      <c r="L144" t="s">
+        <v>370</v>
       </c>
       <c r="M144" s="1">
-        <v>2164096.0</v>
+        <v>6139440.0</v>
       </c>
       <c r="N144" s="1">
-        <v>2164698.74</v>
+        <v>6355727.67</v>
       </c>
       <c r="O144" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B145" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C145" s="1">
-        <v>30000000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.552</v>
+        <v>98.474</v>
       </c>
       <c r="E145" s="1">
-        <v>98.92644333</v>
+        <v>98.25995833</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>29677933.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="I145" s="1">
-        <v>187667.0</v>
+        <v>15411.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.632345251268</v>
+        <v>0.21783203483616</v>
       </c>
       <c r="K145">
-        <v>0.62</v>
+        <v>0.05</v>
       </c>
       <c r="L145" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M145" s="1">
-        <v>29865600.0</v>
+        <v>7090128.0</v>
       </c>
       <c r="N145" s="1">
-        <v>30052175.34</v>
+        <v>7094073.21</v>
       </c>
       <c r="O145" s="1">
-        <v>0.57</v>
+        <v>0.14</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B146" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C146" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>98.3</v>
+        <v>99.622</v>
       </c>
       <c r="E146" s="1">
-        <v>98.10766667</v>
+        <v>98.92644333</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>7358075.0</v>
+        <v>29677933.0</v>
       </c>
       <c r="I146" s="1">
-        <v>14425.0</v>
+        <v>208667.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.19604312269174</v>
+        <v>0.70310489615298</v>
       </c>
       <c r="K146">
-        <v>0.5</v>
+        <v>0.68</v>
       </c>
       <c r="L146" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="M146" s="1">
-        <v>7372500.0</v>
+        <v>29886600.0</v>
       </c>
       <c r="N146" s="1">
-        <v>7409897.26</v>
+        <v>30089613.7</v>
       </c>
       <c r="O146" s="1">
-        <v>0.14</v>
+        <v>0.6</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B147" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C147" s="1">
-        <v>7700000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.01</v>
+        <v>98.394</v>
       </c>
       <c r="E147" s="1">
-        <v>101.345</v>
+        <v>98.10766667</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>7803565.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-102795.0</v>
+        <v>21475.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.3172825497064</v>
+        <v>0.29185622598302</v>
       </c>
       <c r="K147">
-        <v>3.84</v>
+        <v>0.03</v>
       </c>
       <c r="L147" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="M147" s="1">
-        <v>7700770.0</v>
+        <v>7379550.0</v>
       </c>
       <c r="N147" s="1">
-        <v>7996692.6</v>
+        <v>7381502.05</v>
       </c>
       <c r="O147" s="1">
         <v>0.15</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B148" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C148" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.429</v>
+        <v>99.544</v>
       </c>
       <c r="E148" s="1">
         <v>96.05</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>24012500.0</v>
       </c>
       <c r="I148" s="1">
-        <v>844750.0</v>
+        <v>873500.0</v>
       </c>
       <c r="J148" s="1">
-        <v>3.5179593961478</v>
+        <v>3.6376887038001</v>
       </c>
       <c r="K148">
         <v>0.01</v>
       </c>
       <c r="L148" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="M148" s="1">
-        <v>24857250.0</v>
+        <v>24886000.0</v>
       </c>
       <c r="N148" s="1">
-        <v>24859085.62</v>
+        <v>24887972.6</v>
       </c>
       <c r="O148" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B149" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C149" s="1">
         <v>4600000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.575</v>
+        <v>98.611</v>
       </c>
       <c r="E149" s="1">
         <v>98.44236957</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>4528349.0</v>
       </c>
       <c r="I149" s="1">
-        <v>6101.0</v>
+        <v>7757.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.13472901492354</v>
+        <v>0.17129863444712</v>
       </c>
       <c r="K149">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
       <c r="L149" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="M149" s="1">
-        <v>4534450.0</v>
+        <v>4536106.0</v>
       </c>
       <c r="N149" s="1">
-        <v>4574306.16</v>
+        <v>4579112.85</v>
       </c>
       <c r="O149" s="1">
         <v>0.09</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B150" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C150" s="1">
-        <v>3900000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.96</v>
+        <v>98.376</v>
       </c>
       <c r="E150" s="1">
-        <v>97.25</v>
+        <v>98.09328567</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3792750.0</v>
+        <v>2942798.57</v>
       </c>
       <c r="I150" s="1">
-        <v>105690.0</v>
+        <v>8481.43</v>
       </c>
       <c r="J150" s="1">
-        <v>2.7866323907455</v>
+        <v>0.28820966839059</v>
       </c>
       <c r="K150">
-        <v>0.36</v>
+        <v>0.04</v>
       </c>
       <c r="L150" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="M150" s="1">
-        <v>3898440.0</v>
+        <v>2951280.0</v>
       </c>
       <c r="N150" s="1">
-        <v>3912664.32</v>
+        <v>2952512.88</v>
       </c>
       <c r="O150" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B151" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C151" s="1">
-        <v>3000000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.296</v>
+        <v>98.53</v>
       </c>
       <c r="E151" s="1">
-        <v>98.09328567</v>
+        <v>98.295</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2942798.57</v>
+        <v>7859668.2</v>
       </c>
       <c r="I151" s="1">
-        <v>6081.43</v>
+        <v>18790.6</v>
       </c>
       <c r="J151" s="1">
-        <v>0.20665464711028</v>
+        <v>0.23907625006358</v>
       </c>
       <c r="K151">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>616.44</v>
+        <v>0.85</v>
+      </c>
+      <c r="L151" t="s">
+        <v>391</v>
       </c>
       <c r="M151" s="1">
-        <v>2948880.0</v>
+        <v>7878458.8</v>
       </c>
       <c r="N151" s="1">
-        <v>2949496.44</v>
+        <v>7946150.96</v>
       </c>
       <c r="O151" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B152" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C152" s="1">
-        <v>7996000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.462</v>
+        <v>98.912</v>
       </c>
       <c r="E152" s="1">
-        <v>98.295</v>
+        <v>98.32807431</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>7859668.2</v>
+        <v>46312523.0</v>
       </c>
       <c r="I152" s="1">
-        <v>13353.32</v>
+        <v>275029.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.16989673940689</v>
+        <v>0.59385449589952</v>
       </c>
       <c r="K152">
-        <v>0.79</v>
+        <v>0.06</v>
       </c>
       <c r="L152" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="M152" s="1">
-        <v>7873021.52</v>
+        <v>46587552.0</v>
       </c>
       <c r="N152" s="1">
-        <v>7936332.31</v>
+        <v>46615295.84</v>
       </c>
       <c r="O152" s="1">
-        <v>0.15</v>
+        <v>0.93</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B153" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C153" s="1">
-        <v>47100000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.818</v>
+        <v>99.682</v>
       </c>
       <c r="E153" s="1">
-        <v>98.32807431</v>
+        <v>98.81190282</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>46312523.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I153" s="1">
-        <v>230755.0</v>
+        <v>620631.62</v>
       </c>
       <c r="J153" s="1">
-        <v>0.49825616280936</v>
+        <v>0.88055908111532</v>
       </c>
       <c r="K153">
-        <v>0.05</v>
+        <v>0.79</v>
       </c>
       <c r="L153" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="M153" s="1">
-        <v>46543278.0</v>
+        <v>71102173.78</v>
       </c>
       <c r="N153" s="1">
-        <v>46567795.81</v>
+        <v>71667187.4</v>
       </c>
       <c r="O153" s="1">
-        <v>0.89</v>
+        <v>1.43</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B154" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C154" s="1">
-        <v>71329000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.619</v>
+        <v>98.236</v>
       </c>
       <c r="E154" s="1">
-        <v>98.81190282</v>
+        <v>97.43695122</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>70481542.16</v>
+        <v>7989830.0</v>
       </c>
       <c r="I154" s="1">
-        <v>575694.35</v>
+        <v>65522.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.8168015800408</v>
+        <v>0.82006751082313</v>
       </c>
       <c r="K154">
-        <v>0.73</v>
+        <v>0.5</v>
       </c>
       <c r="L154" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M154" s="1">
-        <v>71057236.51</v>
+        <v>8055352.0</v>
       </c>
       <c r="N154" s="1">
-        <v>71578280.2</v>
+        <v>8096239.67</v>
       </c>
       <c r="O154" s="1">
-        <v>1.37</v>
+        <v>0.16</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B155" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C155" s="1">
-        <v>8200000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.122</v>
+        <v>99.937</v>
       </c>
       <c r="E155" s="1">
-        <v>97.43695122</v>
+        <v>98.71716364</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>7989830.0</v>
+        <v>54294440.0</v>
       </c>
       <c r="I155" s="1">
-        <v>56174.0</v>
+        <v>670910.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.70306877618172</v>
+        <v>1.2356882214827</v>
       </c>
       <c r="K155">
-        <v>0.47</v>
+        <v>1.27</v>
       </c>
       <c r="L155" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="M155" s="1">
-        <v>8046004.0</v>
+        <v>54965350.0</v>
       </c>
       <c r="N155" s="1">
-        <v>8084645.1</v>
+        <v>55663586.3</v>
       </c>
       <c r="O155" s="1">
-        <v>0.15</v>
+        <v>1.11</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B156" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C156" s="1">
-        <v>55000000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.89</v>
+        <v>99.348</v>
       </c>
       <c r="E156" s="1">
-        <v>98.71716364</v>
+        <v>99.08680851</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>54294440.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="I156" s="1">
-        <v>645060.0</v>
+        <v>49104.0</v>
       </c>
       <c r="J156" s="1">
-        <v>1.1880774532346</v>
+        <v>0.26359864979773</v>
       </c>
       <c r="K156">
-        <v>1.19</v>
+        <v>1.45</v>
       </c>
       <c r="L156" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="M156" s="1">
-        <v>54939500.0</v>
+        <v>18677424.0</v>
       </c>
       <c r="N156" s="1">
-        <v>55596297.95</v>
+        <v>18950539.07</v>
       </c>
       <c r="O156" s="1">
-        <v>1.06</v>
+        <v>0.38</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B157" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C157" s="1">
-        <v>18800000.0</v>
+        <v>11300000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.316</v>
+        <v>100.205</v>
       </c>
       <c r="E157" s="1">
-        <v>99.08680851</v>
+        <v>101.14636283</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>18628320.0</v>
+        <v>11429539.0</v>
       </c>
       <c r="I157" s="1">
-        <v>43088.0</v>
+        <v>-106374.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.23130373538784</v>
+        <v>-0.93069370514419</v>
       </c>
       <c r="K157">
-        <v>1.36</v>
+        <v>3.1</v>
       </c>
       <c r="L157" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="M157" s="1">
-        <v>18671408.0</v>
+        <v>11323165.0</v>
       </c>
       <c r="N157" s="1">
-        <v>18926495.67</v>
+        <v>11673310.21</v>
       </c>
       <c r="O157" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B158" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C158" s="1">
-        <v>11300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.279</v>
+        <v>99.227</v>
       </c>
       <c r="E158" s="1">
-        <v>101.14636283</v>
+        <v>98.83981333</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>11429539.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-98012.0</v>
+        <v>58078.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.85753239916326</v>
+        <v>0.39173148310276</v>
       </c>
       <c r="K158">
-        <v>2.9</v>
+        <v>0.32</v>
       </c>
       <c r="L158" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="M158" s="1">
-        <v>11331527.0</v>
+        <v>14884050.0</v>
       </c>
       <c r="N158" s="1">
-        <v>11659227.0</v>
+        <v>14931669.86</v>
       </c>
       <c r="O158" s="1">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B159" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C159" s="1">
-        <v>15000000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.183</v>
+        <v>99.915</v>
       </c>
       <c r="E159" s="1">
-        <v>98.83981333</v>
+        <v>98.27683929</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>14825972.0</v>
+        <v>5503503.0</v>
       </c>
       <c r="I159" s="1">
-        <v>51478.0</v>
+        <v>91737.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.34721500890464</v>
+        <v>1.666883801099</v>
       </c>
       <c r="K159">
-        <v>0.26</v>
+        <v>1.03</v>
       </c>
       <c r="L159" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="M159" s="1">
-        <v>14877450.0</v>
+        <v>5595240.0</v>
       </c>
       <c r="N159" s="1">
-        <v>14915823.29</v>
+        <v>5652716.71</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B160" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C160" s="1">
-        <v>5600000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.849</v>
+        <v>100.039</v>
       </c>
       <c r="E160" s="1">
-        <v>98.27683929</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>5503503.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>88041.0</v>
+        <v>7956.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.5997265741474</v>
+        <v>0.039</v>
       </c>
       <c r="K160">
-        <v>0.96</v>
+        <v>0.36</v>
       </c>
       <c r="L160" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="M160" s="1">
-        <v>5591544.0</v>
+        <v>20407956.0</v>
       </c>
       <c r="N160" s="1">
-        <v>5645568.66</v>
+        <v>20481513.87</v>
       </c>
       <c r="O160" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B161" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C161" s="1">
-        <v>20400000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.074</v>
+        <v>100.81</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>100.95</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>20400000.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I161" s="1">
-        <v>15096.0</v>
+        <v>-3920.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.074</v>
+        <v>-0.13868251609708</v>
       </c>
       <c r="K161">
-        <v>0.23</v>
+        <v>0.85</v>
       </c>
       <c r="L161" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="M161" s="1">
-        <v>20415096.0</v>
+        <v>2822680.0</v>
       </c>
       <c r="N161" s="1">
-        <v>20462383.2</v>
+        <v>2846575.89</v>
       </c>
       <c r="O161" s="1">
-        <v>0.39</v>
+        <v>0.06</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B162" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C162" s="1">
-        <v>2800000.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.907</v>
+        <v>100.024</v>
       </c>
       <c r="E162" s="1">
-        <v>100.95</v>
+        <v>100.29</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2826600.0</v>
+        <v>4337542.5</v>
       </c>
       <c r="I162" s="1">
-        <v>-1204.0</v>
+        <v>-11504.5</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.042595344229817</v>
+        <v>-0.26523083059129</v>
       </c>
       <c r="K162">
-        <v>0.66</v>
+        <v>2.21</v>
       </c>
       <c r="L162" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="M162" s="1">
-        <v>2825396.0</v>
+        <v>4326038.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2843922.03</v>
+        <v>4421513.86</v>
       </c>
       <c r="O162" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B163" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C163" s="1">
-        <v>4325000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.001</v>
+        <v>98.757</v>
       </c>
       <c r="E163" s="1">
-        <v>100.29</v>
+        <v>98.24951923</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>4337542.5</v>
+        <v>10217950.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-12499.25</v>
+        <v>52778.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.28816432346196</v>
+        <v>0.51652239441375</v>
       </c>
       <c r="K163">
-        <v>2.06</v>
+        <v>0.08</v>
       </c>
       <c r="L163" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="M163" s="1">
-        <v>4325043.25</v>
+        <v>10270728.0</v>
       </c>
       <c r="N163" s="1">
-        <v>4414001.98</v>
+        <v>10278706.08</v>
       </c>
       <c r="O163" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B164" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C164" s="1">
-        <v>10400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.704</v>
+        <v>100.989</v>
       </c>
       <c r="E164" s="1">
-        <v>98.24951923</v>
+        <v>101.48803</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>10217950.0</v>
+        <v>10148803.0</v>
       </c>
       <c r="I164" s="1">
-        <v>47266.0</v>
+        <v>-49903.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.46257811009058</v>
+        <v>-0.4917131606555</v>
       </c>
       <c r="K164">
-        <v>0.03</v>
+        <v>0.88</v>
       </c>
       <c r="L164" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="M164" s="1">
-        <v>10265216.0</v>
+        <v>10098900.0</v>
       </c>
       <c r="N164" s="1">
-        <v>10268207.78</v>
+        <v>10187256.16</v>
       </c>
       <c r="O164" s="1">
         <v>0.2</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B165" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C165" s="1">
-        <v>10000000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.068</v>
+        <v>99.714</v>
       </c>
       <c r="E165" s="1">
-        <v>101.48803</v>
+        <v>99.5472028</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>10148803.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-42003.0</v>
+        <v>23852.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.41387146838893</v>
+        <v>0.16755589118561</v>
       </c>
       <c r="K165">
-        <v>0.68</v>
+        <v>0.33</v>
       </c>
       <c r="L165" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="M165" s="1">
-        <v>10106800.0</v>
+        <v>14259102.0</v>
       </c>
       <c r="N165" s="1">
-        <v>10174608.22</v>
+        <v>14306850.29</v>
       </c>
       <c r="O165" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B166" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C166" s="1">
-        <v>14300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.711</v>
+        <v>98.899</v>
       </c>
       <c r="E166" s="1">
-        <v>99.5472028</v>
+        <v>98.7</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>14235250.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>23423.0</v>
+        <v>19900.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.16454224548217</v>
+        <v>0.2016210739615</v>
       </c>
       <c r="K166">
-        <v>0.23</v>
+        <v>1.12</v>
       </c>
       <c r="L166" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="M166" s="1">
-        <v>14258673.0</v>
+        <v>9889900.0</v>
       </c>
       <c r="N166" s="1">
-        <v>14291729.51</v>
+        <v>10001406.85</v>
       </c>
       <c r="O166" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B167" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C167" s="1">
-        <v>10000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.856</v>
+        <v>98.225</v>
       </c>
       <c r="E167" s="1">
-        <v>98.7</v>
+        <v>98.09</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>9870000.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="I167" s="1">
-        <v>15600.0</v>
+        <v>2295.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.1580547112462</v>
+        <v>0.13762870832909</v>
       </c>
       <c r="K167">
-        <v>1.04</v>
+        <v>0.7</v>
       </c>
       <c r="L167" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="M167" s="1">
-        <v>9885600.0</v>
+        <v>1669825.0</v>
       </c>
       <c r="N167" s="1">
-        <v>9989572.6</v>
+        <v>1681725.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B168" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C168" s="1">
-        <v>1700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.116</v>
+        <v>99.924</v>
       </c>
       <c r="E168" s="1">
-        <v>98.09</v>
+        <v>99.015</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1667530.0</v>
+        <v>14852250.0</v>
       </c>
       <c r="I168" s="1">
-        <v>442.0</v>
+        <v>136350.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.026506269752268</v>
+        <v>0.91804272079988</v>
       </c>
       <c r="K168">
-        <v>0.65</v>
+        <v>1.4</v>
       </c>
       <c r="L168" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M168" s="1">
-        <v>1667972.0</v>
+        <v>14988600.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1679056.93</v>
+        <v>15198291.78</v>
       </c>
       <c r="O168" s="1">
-        <v>0.03</v>
+        <v>0.3</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B169" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C169" s="1">
-        <v>15000000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.893</v>
+        <v>100.804</v>
       </c>
       <c r="E169" s="1">
-        <v>99.015</v>
+        <v>102.17492537</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>14852250.0</v>
+        <v>6845720.0</v>
       </c>
       <c r="I169" s="1">
-        <v>131700.0</v>
+        <v>-91852.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.88673433318184</v>
+        <v>-1.3417434543043</v>
       </c>
       <c r="K169">
-        <v>1.31</v>
+        <v>1.57</v>
       </c>
       <c r="L169" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M169" s="1">
-        <v>14983950.0</v>
+        <v>6753868.0</v>
       </c>
       <c r="N169" s="1">
-        <v>15180285.62</v>
+        <v>6859140.6</v>
       </c>
       <c r="O169" s="1">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B170" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C170" s="1">
-        <v>7500000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.888</v>
+        <v>99.871</v>
       </c>
       <c r="E170" s="1">
-        <v>97.68648</v>
+        <v>97.97079332</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>7326486.0</v>
+        <v>30370945.93</v>
       </c>
       <c r="I170" s="1">
-        <v>165114.0</v>
+        <v>589064.07</v>
       </c>
       <c r="J170" s="1">
-        <v>2.2536588481845</v>
+        <v>1.9395644487257</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.19</v>
+      </c>
+      <c r="L170" t="s">
+        <v>448</v>
       </c>
       <c r="M170" s="1">
-        <v>7491600.0</v>
+        <v>30960010.0</v>
       </c>
       <c r="N170" s="1">
-        <v>7491600.0</v>
+        <v>31018103.15</v>
       </c>
       <c r="O170" s="1">
-        <v>0.14</v>
+        <v>0.62</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B171" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C171" s="1">
-        <v>6700000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.911</v>
+        <v>100.458</v>
       </c>
       <c r="E171" s="1">
-        <v>102.17492537</v>
+        <v>100.493844</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>6845720.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I171" s="1">
-        <v>-84683.0</v>
+        <v>-1792.2</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.2370210876285</v>
+        <v>-0.035667856431086</v>
       </c>
       <c r="K171">
-        <v>1.36</v>
+        <v>1.33</v>
       </c>
       <c r="L171" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="M171" s="1">
-        <v>6761037.0</v>
+        <v>5022900.0</v>
       </c>
       <c r="N171" s="1">
-        <v>6852083.58</v>
+        <v>5089252.74</v>
       </c>
       <c r="O171" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B172" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="C172" s="1">
-        <v>31000000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.762</v>
+        <v>98.971</v>
       </c>
       <c r="E172" s="1">
-        <v>97.97079332</v>
+        <v>98.74</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>30370945.93</v>
+        <v>4245820.0</v>
       </c>
       <c r="I172" s="1">
-        <v>555274.07</v>
+        <v>9933.0</v>
       </c>
       <c r="J172" s="1">
-        <v>1.8283068011112</v>
+        <v>0.23394774154345</v>
       </c>
       <c r="K172">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="L172" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="M172" s="1">
-        <v>30926220.0</v>
+        <v>4255753.0</v>
       </c>
       <c r="N172" s="1">
-        <v>30980915.89</v>
+        <v>4262821.49</v>
       </c>
       <c r="O172" s="1">
-        <v>0.59</v>
+        <v>0.09</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B173" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C173" s="1">
-        <v>15000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.05</v>
+        <v>101.273</v>
       </c>
       <c r="E173" s="1">
-        <v>100.69</v>
+        <v>101.44352113</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>15103500.0</v>
+        <v>7202490.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-96000.0</v>
+        <v>-12107.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.63561426159499</v>
+        <v>-0.16809464504637</v>
       </c>
       <c r="K173">
-        <v>3.5</v>
+        <v>0.45</v>
       </c>
       <c r="L173" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="M173" s="1">
-        <v>15007500.0</v>
+        <v>7190383.0</v>
       </c>
       <c r="N173" s="1">
-        <v>15531883.56</v>
+        <v>7222041.22</v>
       </c>
       <c r="O173" s="1">
-        <v>0.3</v>
+        <v>0.14</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B174" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C174" s="1">
-        <v>4300000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.873</v>
+        <v>100.909</v>
       </c>
       <c r="E174" s="1">
-        <v>98.74</v>
+        <v>101.37056452</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>4245820.0</v>
+        <v>6284975.0</v>
       </c>
       <c r="I174" s="1">
-        <v>5719.0</v>
+        <v>-28617.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.13469718452502</v>
+        <v>-0.45532400685762</v>
       </c>
       <c r="K174">
-        <v>0.14</v>
+        <v>0.78</v>
       </c>
       <c r="L174" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="M174" s="1">
-        <v>4251539.0</v>
+        <v>6256358.0</v>
       </c>
       <c r="N174" s="1">
-        <v>4257723.93</v>
+        <v>6305002.52</v>
       </c>
       <c r="O174" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B175" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C175" s="1">
-        <v>7100000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.354</v>
+        <v>98.843</v>
       </c>
       <c r="E175" s="1">
-        <v>101.44352113</v>
+        <v>98.7658794</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>7202490.0</v>
+        <v>9827205.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-6356.0</v>
+        <v>7673.5</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.088247258934063</v>
+        <v>0.078084256917404</v>
       </c>
       <c r="K175">
-        <v>0.23</v>
+        <v>1.17</v>
       </c>
       <c r="L175" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="M175" s="1">
-        <v>7196134.0</v>
+        <v>9834878.5</v>
       </c>
       <c r="N175" s="1">
-        <v>7212716.88</v>
+        <v>9951756.92</v>
       </c>
       <c r="O175" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B176" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="C176" s="1">
-        <v>6200000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.975</v>
+        <v>100.875</v>
       </c>
       <c r="E176" s="1">
-        <v>101.37056452</v>
+        <v>101.21349288</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>6284975.0</v>
+        <v>21251797.1</v>
       </c>
       <c r="I176" s="1">
-        <v>-24525.0</v>
+        <v>-71073.35</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.39021634930927</v>
+        <v>-0.33443454059704</v>
       </c>
       <c r="K176">
-        <v>0.59</v>
+        <v>0.99</v>
       </c>
       <c r="L176" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="M176" s="1">
-        <v>6260450.0</v>
+        <v>21180723.75</v>
       </c>
       <c r="N176" s="1">
-        <v>6296779.45</v>
+        <v>21389255.6</v>
       </c>
       <c r="O176" s="1">
-        <v>0.12</v>
+        <v>0.43</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B177" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C177" s="1">
-        <v>9950000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.794</v>
+        <v>99.828</v>
       </c>
       <c r="E177" s="1">
-        <v>98.7658794</v>
+        <v>98.14</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>9827205.0</v>
+        <v>5888400.0</v>
       </c>
       <c r="I177" s="1">
-        <v>2798.0</v>
+        <v>101280.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.028471981606164</v>
+        <v>1.7199918483799</v>
       </c>
       <c r="K177">
-        <v>1.11</v>
+        <v>0.95</v>
       </c>
       <c r="L177" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="M177" s="1">
-        <v>9830003.0</v>
+        <v>5989680.0</v>
       </c>
       <c r="N177" s="1">
-        <v>9940066.36</v>
+        <v>6046638.9</v>
       </c>
       <c r="O177" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B178" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C178" s="1">
-        <v>20997000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.971</v>
+        <v>101.126</v>
       </c>
       <c r="E178" s="1">
-        <v>101.21349288</v>
+        <v>102.00865759</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>21251797.1</v>
+        <v>26216225.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-50916.23</v>
+        <v>-226843.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.23958552662824</v>
+        <v>-0.86527713276797</v>
       </c>
       <c r="K178">
-        <v>0.79</v>
+        <v>1.63</v>
       </c>
       <c r="L178" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="M178" s="1">
-        <v>21200880.87</v>
+        <v>25989382.0</v>
       </c>
       <c r="N178" s="1">
-        <v>21367706.35</v>
+        <v>26407623.1</v>
       </c>
       <c r="O178" s="1">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B179" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C179" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.752</v>
+        <v>101.774</v>
       </c>
       <c r="E179" s="1">
-        <v>98.14</v>
+        <v>101.8459</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>5888400.0</v>
+        <v>6110754.0</v>
       </c>
       <c r="I179" s="1">
-        <v>96720.0</v>
+        <v>-4314.0</v>
       </c>
       <c r="J179" s="1">
-        <v>1.6425514571021</v>
+        <v>-0.070596852696083</v>
       </c>
       <c r="K179">
-        <v>0.89</v>
+        <v>1.35</v>
       </c>
       <c r="L179" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="M179" s="1">
-        <v>5985120.0</v>
+        <v>6106440.0</v>
       </c>
       <c r="N179" s="1">
-        <v>6038380.27</v>
+        <v>6187378.36</v>
       </c>
       <c r="O179" s="1">
         <v>0.12</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B180" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C180" s="1">
-        <v>25700000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.22</v>
+        <v>99.074</v>
       </c>
       <c r="E180" s="1">
-        <v>102.00865759</v>
+        <v>99.04783611</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>26216225.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I180" s="1">
-        <v>-202685.0</v>
+        <v>817.36</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.7731280914777</v>
+        <v>0.02641541044589</v>
       </c>
       <c r="K180">
-        <v>1.4</v>
+        <v>0.09</v>
       </c>
       <c r="L180" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="M180" s="1">
-        <v>26013540.0</v>
+        <v>3095071.76</v>
       </c>
       <c r="N180" s="1">
-        <v>26373692.05</v>
+        <v>3097746.42</v>
       </c>
       <c r="O180" s="1">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B181" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="C181" s="1">
         <v>28880000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.912</v>
+        <v>100.0</v>
       </c>
       <c r="E181" s="1">
         <v>98.56853684</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>28466593.44</v>
       </c>
       <c r="I181" s="1">
-        <v>387992.16</v>
+        <v>413406.56</v>
       </c>
       <c r="J181" s="1">
-        <v>1.3629736231621</v>
+        <v>1.4522516045742</v>
       </c>
       <c r="K181">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="L181" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="M181" s="1">
-        <v>28854585.6</v>
+        <v>28880000.0</v>
       </c>
       <c r="N181" s="1">
-        <v>29024700.67</v>
+        <v>29060005.48</v>
       </c>
       <c r="O181" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="B182" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="C182" s="1">
         <v>18844000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.072</v>
+        <v>99.12</v>
       </c>
       <c r="E182" s="1">
         <v>98.91863033</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>18640226.7</v>
       </c>
       <c r="I182" s="1">
-        <v>28900.98</v>
+        <v>37946.1</v>
       </c>
       <c r="J182" s="1">
-        <v>0.15504629029002</v>
+        <v>0.20357102201981</v>
       </c>
       <c r="K182">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="L182" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="M182" s="1">
-        <v>18669127.68</v>
+        <v>18678172.8</v>
       </c>
       <c r="N182" s="1">
-        <v>18708364.5</v>
+        <v>18727735.1</v>
       </c>
       <c r="O182" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B183" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C183" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.487</v>
+        <v>100.391</v>
       </c>
       <c r="E183" s="1">
         <v>101.6185192</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>10161851.92</v>
       </c>
       <c r="I183" s="1">
-        <v>-113151.92</v>
+        <v>-122751.92</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.1134970366701</v>
+        <v>-1.2079680058947</v>
       </c>
       <c r="K183">
-        <v>2.85</v>
+        <v>3.07</v>
       </c>
       <c r="L183" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="M183" s="1">
-        <v>10048700.0</v>
+        <v>10039100.0</v>
       </c>
       <c r="N183" s="1">
-        <v>10333631.51</v>
+        <v>10345949.32</v>
       </c>
       <c r="O183" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B184" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C184" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.904</v>
+        <v>99.062</v>
       </c>
       <c r="E184" s="1">
         <v>98.502</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>14775300.0</v>
       </c>
       <c r="I184" s="1">
-        <v>60300.0</v>
+        <v>84000.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.40811354084181</v>
+        <v>0.56851637530202</v>
       </c>
       <c r="K184">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="L184" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="M184" s="1">
-        <v>14835600.0</v>
+        <v>14859300.0</v>
       </c>
       <c r="N184" s="1">
-        <v>14862569.18</v>
+        <v>14891406.16</v>
       </c>
       <c r="O184" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B185" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="C185" s="1">
         <v>21299000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.021</v>
+        <v>100.023</v>
       </c>
       <c r="E185" s="1">
         <v>99.91202385</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>21280261.96</v>
       </c>
       <c r="I185" s="1">
-        <v>23210.83</v>
+        <v>23636.81</v>
       </c>
       <c r="J185" s="1">
-        <v>0.10907210655409</v>
+        <v>0.11107386762639</v>
       </c>
       <c r="K185">
-        <v>1.95</v>
+        <v>2.08</v>
       </c>
       <c r="L185" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="M185" s="1">
-        <v>21303472.79</v>
+        <v>21303898.77</v>
       </c>
       <c r="N185" s="1">
-        <v>21719240.94</v>
+        <v>21747384.8</v>
       </c>
       <c r="O185" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B186" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C186" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.271</v>
+        <v>99.375</v>
       </c>
       <c r="E186" s="1">
         <v>98.02</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>980200.0</v>
       </c>
       <c r="I186" s="1">
-        <v>12510.0</v>
+        <v>13550.0</v>
       </c>
       <c r="J186" s="1">
-        <v>1.2762701489492</v>
+        <v>1.3823709447052</v>
       </c>
       <c r="K186">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="L186">
-        <v>787.67</v>
+        <v>856.16</v>
       </c>
       <c r="M186" s="1">
-        <v>992710.0</v>
+        <v>993750.0</v>
       </c>
       <c r="N186" s="1">
-        <v>993497.67</v>
+        <v>994606.16</v>
       </c>
       <c r="O186" s="1">
         <v>0.02</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B187" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C187" s="1">
         <v>25720000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>101.036</v>
+        <v>100.929</v>
       </c>
       <c r="E187" s="1">
         <v>101.88829705</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>26205670.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-219210.8</v>
+        <v>-246731.2</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.83650141362537</v>
+        <v>-0.9415183813274</v>
       </c>
       <c r="K187">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="L187" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="M187" s="1">
-        <v>25986459.2</v>
+        <v>25958938.8</v>
       </c>
       <c r="N187" s="1">
-        <v>26355611.67</v>
+        <v>26386225.51</v>
       </c>
       <c r="O187" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="B188" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="C188" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.629</v>
+        <v>99.733</v>
       </c>
       <c r="E188" s="1">
         <v>97.3739688</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>24343492.2</v>
       </c>
       <c r="I188" s="1">
-        <v>563757.8</v>
+        <v>589757.8</v>
       </c>
       <c r="J188" s="1">
-        <v>2.3158460395423</v>
+        <v>2.4226507649548</v>
       </c>
       <c r="K188">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="L188" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="M188" s="1">
-        <v>24907250.0</v>
+        <v>24933250.0</v>
       </c>
       <c r="N188" s="1">
-        <v>24944554.11</v>
+        <v>24973074.66</v>
       </c>
       <c r="O188" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B189" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C189" s="1">
         <v>51391000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.242</v>
+        <v>99.352</v>
       </c>
       <c r="E189" s="1">
         <v>97.58929229</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>50152113.2</v>
       </c>
       <c r="I189" s="1">
-        <v>849343.02</v>
+        <v>905873.12</v>
       </c>
       <c r="J189" s="1">
-        <v>1.6935338628961</v>
+        <v>1.80625114716</v>
       </c>
       <c r="K189">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="L189" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="M189" s="1">
-        <v>51001456.22</v>
+        <v>51057986.32</v>
       </c>
       <c r="N189" s="1">
-        <v>51041935.43</v>
+        <v>51101985.46</v>
       </c>
       <c r="O189" s="1">
-        <v>0.98</v>
+        <v>1.02</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B190" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C190" s="1">
-        <v>34441000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.052</v>
+        <v>99.131</v>
       </c>
       <c r="E190" s="1">
-        <v>98.86830545</v>
+        <v>98.91493274</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>34051233.08</v>
+        <v>43958785.26</v>
       </c>
       <c r="I190" s="1">
-        <v>63266.24</v>
+        <v>96022.45</v>
       </c>
       <c r="J190" s="1">
-        <v>0.18579720696564</v>
+        <v>0.21843745097155</v>
       </c>
       <c r="K190">
-        <v>1.27</v>
+        <v>1.35</v>
       </c>
       <c r="L190" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="M190" s="1">
-        <v>34114499.32</v>
+        <v>44054807.71</v>
       </c>
       <c r="N190" s="1">
-        <v>34553032.33</v>
+        <v>44654152.43</v>
       </c>
       <c r="O190" s="1">
-        <v>0.66</v>
+        <v>0.89</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="B191" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C191" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.739</v>
+        <v>99.843</v>
       </c>
       <c r="E191" s="1">
         <v>98.811</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>19762200.0</v>
       </c>
       <c r="I191" s="1">
-        <v>185600.0</v>
+        <v>206400.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.93916669196749</v>
+        <v>1.0444181315845</v>
       </c>
       <c r="K191">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="L191" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="M191" s="1">
-        <v>19947800.0</v>
+        <v>19968600.0</v>
       </c>
       <c r="N191" s="1">
-        <v>19991087.67</v>
+        <v>20014627.4</v>
       </c>
       <c r="O191" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B192" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C192" s="1">
         <v>5305000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.419</v>
+        <v>98.499</v>
       </c>
       <c r="E192" s="1">
         <v>97.51</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>5172905.5</v>
       </c>
       <c r="I192" s="1">
-        <v>48222.45</v>
+        <v>52466.45</v>
       </c>
       <c r="J192" s="1">
-        <v>0.93221208081222</v>
+        <v>1.0142549482104</v>
       </c>
       <c r="K192">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="L192" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="M192" s="1">
-        <v>5221127.95</v>
+        <v>5225371.95</v>
       </c>
       <c r="N192" s="1">
-        <v>5222523.24</v>
+        <v>5228511.35</v>
       </c>
       <c r="O192" s="1">
         <v>0.1</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B193" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C193" s="1">
         <v>9100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.131</v>
+        <v>99.184</v>
       </c>
       <c r="E193" s="1">
         <v>98.67857143</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>8979750.0</v>
       </c>
       <c r="I193" s="1">
-        <v>41171.0</v>
+        <v>45994.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.45848715164676</v>
+        <v>0.51219688744119</v>
       </c>
       <c r="K193">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="L193" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="M193" s="1">
-        <v>9020921.0</v>
+        <v>9025744.0</v>
       </c>
       <c r="N193" s="1">
-        <v>9047597.71</v>
+        <v>9057407.01</v>
       </c>
       <c r="O193" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B194" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C194" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.402</v>
+        <v>98.493</v>
       </c>
       <c r="E194" s="1">
         <v>98.03</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>2450750.0</v>
       </c>
       <c r="I194" s="1">
-        <v>9300.0</v>
+        <v>11575.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.37947567071305</v>
+        <v>0.47230439661328</v>
       </c>
       <c r="K194">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>684.93</v>
+        <v>0.05</v>
+      </c>
+      <c r="L194" t="s">
+        <v>519</v>
       </c>
       <c r="M194" s="1">
-        <v>2460050.0</v>
+        <v>2462325.0</v>
       </c>
       <c r="N194" s="1">
-        <v>2460734.93</v>
+        <v>2463694.86</v>
       </c>
       <c r="O194" s="1">
         <v>0.05</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="B195" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="C195" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.886</v>
+        <v>100.0</v>
       </c>
       <c r="E195" s="1">
         <v>97.14375</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>9714375.0</v>
       </c>
       <c r="I195" s="1">
-        <v>274225.0</v>
+        <v>285625.0</v>
       </c>
       <c r="J195" s="1">
-        <v>2.8228784661906</v>
+        <v>2.9402303287654</v>
       </c>
       <c r="K195">
         <v>0.12</v>
       </c>
       <c r="L195" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="M195" s="1">
-        <v>9988600.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="N195" s="1">
-        <v>10000380.82</v>
+        <v>10012465.75</v>
       </c>
       <c r="O195" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="B196" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C196" s="1">
         <v>69900000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.541</v>
+        <v>98.613</v>
       </c>
       <c r="E196" s="1">
         <v>98.0770309</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>68555844.6</v>
       </c>
       <c r="I196" s="1">
-        <v>324314.4</v>
+        <v>374642.4</v>
       </c>
       <c r="J196" s="1">
-        <v>0.47306601193854</v>
+        <v>0.54647769593666</v>
       </c>
       <c r="K196">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="L196" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="M196" s="1">
-        <v>68880159.0</v>
+        <v>68930487.0</v>
       </c>
       <c r="N196" s="1">
-        <v>68893085.71</v>
+        <v>68972139.74</v>
       </c>
       <c r="O196" s="1">
-        <v>1.32</v>
+        <v>1.38</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B197" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="C197" s="1">
         <v>21900000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.467</v>
+        <v>99.521</v>
       </c>
       <c r="E197" s="1">
         <v>97.79613699</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>21417354.0</v>
       </c>
       <c r="I197" s="1">
-        <v>365919.0</v>
+        <v>377745.0</v>
       </c>
       <c r="J197" s="1">
-        <v>1.7085163741515</v>
+        <v>1.7637332790969</v>
       </c>
       <c r="K197">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="L197" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="M197" s="1">
-        <v>21783273.0</v>
+        <v>21795099.0</v>
       </c>
       <c r="N197" s="1">
-        <v>21897198.0</v>
+        <v>21919524.0</v>
       </c>
       <c r="O197" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="B198" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="C198" s="1">
-        <v>14000000.0</v>
+        <v>20100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.676</v>
+        <v>100.647</v>
       </c>
       <c r="E198" s="1">
-        <v>100.68847143</v>
+        <v>100.68908458</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>14096386.0</v>
+        <v>20238506.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-1746.0</v>
+        <v>-8459.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.012386153443869</v>
+        <v>-0.041796563441985</v>
       </c>
       <c r="K198">
-        <v>2.93</v>
+        <v>0.09</v>
       </c>
       <c r="L198" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="M198" s="1">
-        <v>14094640.0</v>
+        <v>20230047.0</v>
       </c>
       <c r="N198" s="1">
-        <v>14504283.84</v>
+        <v>20248219.6</v>
       </c>
       <c r="O198" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="B199" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="C199" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.879</v>
+        <v>100.809</v>
       </c>
       <c r="E199" s="1">
         <v>101.18676</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>5059338.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-15388.0</v>
+        <v>-18888.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.30415046395398</v>
+        <v>-0.37332947512105</v>
       </c>
       <c r="K199">
-        <v>1.11</v>
+        <v>1.32</v>
       </c>
       <c r="L199" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="M199" s="1">
-        <v>5043950.0</v>
+        <v>5040450.0</v>
       </c>
       <c r="N199" s="1">
-        <v>5099429.45</v>
+        <v>5106203.42</v>
       </c>
       <c r="O199" s="1">
         <v>0.1</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="B200" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="C200" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.727</v>
+        <v>99.761</v>
       </c>
       <c r="E200" s="1">
         <v>99.71</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
         <v>24927500.0</v>
       </c>
       <c r="I200" s="1">
-        <v>4250.0</v>
+        <v>12750.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.017049443385819</v>
+        <v>0.051148330157457</v>
       </c>
       <c r="K200">
-        <v>0.96</v>
+        <v>1.04</v>
       </c>
       <c r="L200" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="M200" s="1">
-        <v>24931750.0</v>
+        <v>24940250.0</v>
       </c>
       <c r="N200" s="1">
-        <v>25171133.56</v>
+        <v>25200181.51</v>
       </c>
       <c r="O200" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B201" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="C201" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.763</v>
+        <v>100.667</v>
       </c>
       <c r="E201" s="1">
         <v>101.91</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>5095500.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-57350.0</v>
+        <v>-62150.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.125502894711</v>
+        <v>-1.2197036600922</v>
       </c>
       <c r="K201">
-        <v>1.68</v>
+        <v>1.89</v>
       </c>
       <c r="L201" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="M201" s="1">
-        <v>5038150.0</v>
+        <v>5033350.0</v>
       </c>
       <c r="N201" s="1">
-        <v>5122019.86</v>
+        <v>5127836.3</v>
       </c>
       <c r="O201" s="1">
         <v>0.1</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B202" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="C202" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.8688126</v>
+        <v>99.8808176</v>
       </c>
       <c r="E202" s="1">
         <v>0.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>0.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-6559.37</v>
+        <v>-5959.12</v>
       </c>
       <c r="J202" s="1">
         <v>0</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="M202" s="1">
-        <v>-6559.37</v>
+        <v>-5959.12</v>
       </c>
       <c r="N202" s="1">
-        <v>-10129.37</v>
+        <v>-10015.12</v>
       </c>
       <c r="O202" s="1">
         <v>0.0</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B203" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="C203" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.87367529</v>
+        <v>99.88531235</v>
       </c>
       <c r="E203" s="1">
         <v>0.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>0.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-2147.52</v>
+        <v>-1949.69</v>
       </c>
       <c r="J203" s="1">
         <v>0</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="M203" s="1">
-        <v>-2147.52</v>
+        <v>-1949.69</v>
       </c>
       <c r="N203" s="1">
-        <v>-3316.7</v>
+        <v>-3277.73</v>
       </c>
       <c r="O203" s="1">
         <v>0.0</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="B204" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="C204" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.94965988</v>
+        <v>99.95975992</v>
       </c>
       <c r="E204" s="1">
         <v>0.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>0.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-12585.03</v>
+        <v>-10060.02</v>
       </c>
       <c r="J204" s="1">
         <v>0</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="M204" s="1">
-        <v>-12585.03</v>
+        <v>-10060.02</v>
       </c>
       <c r="N204" s="1">
-        <v>-45779.62</v>
+        <v>-45599.47</v>
       </c>
       <c r="O204" s="1">
         <v>0.0</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="B205">
         <v>2615337482</v>
       </c>
       <c r="C205" s="1">
         <v>13500000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.98263837</v>
+        <v>99.98762193</v>
       </c>
       <c r="E205" s="1">
         <v>0.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
         <v>0.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-2343.82</v>
+        <v>-1671.04</v>
       </c>
       <c r="J205" s="1">
         <v>0</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="M205" s="1">
-        <v>-2343.82</v>
+        <v>-1671.04</v>
       </c>
       <c r="N205" s="1">
-        <v>-8495.77</v>
+        <v>-8433.64</v>
       </c>
       <c r="O205" s="1">
         <v>0.0</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="B206">
         <v>2615354222</v>
       </c>
       <c r="C206" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.9820666</v>
+        <v>99.9871972</v>
       </c>
       <c r="E206" s="1">
         <v>0.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
         <v>0.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-896.67</v>
+        <v>-640.14</v>
       </c>
       <c r="J206" s="1">
         <v>0</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="M206" s="1">
-        <v>-896.67</v>
+        <v>-640.14</v>
       </c>
       <c r="N206" s="1">
-        <v>-3297.67</v>
+        <v>-3274.81</v>
       </c>
       <c r="O206" s="1">
         <v>0.0</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B207">
         <v>2621898872</v>
       </c>
       <c r="C207" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.0091684</v>
+        <v>100.0104636</v>
       </c>
       <c r="E207" s="1">
         <v>0.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>0.0</v>
       </c>
       <c r="I207" s="1">
-        <v>458.42</v>
+        <v>523.18</v>
       </c>
       <c r="J207" s="1">
         <v>0</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
-        <v>235.5</v>
+        <v>291.66</v>
       </c>
       <c r="M207" s="1">
-        <v>458.42</v>
+        <v>523.18</v>
       </c>
       <c r="N207" s="1">
-        <v>693.92</v>
+        <v>814.84</v>
       </c>
       <c r="O207" s="1">
         <v>0.0</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="B208">
-        <v>2624616562</v>
+        <v>2631260002</v>
       </c>
       <c r="C208" s="1">
-        <v>3900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.99681256</v>
+        <v>99.99102889</v>
       </c>
       <c r="E208" s="1">
         <v>0.0</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>0.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-124.31</v>
+        <v>-403.7</v>
       </c>
       <c r="J208" s="1">
         <v>0</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
-      <c r="L208">
-        <v>763.16</v>
+      <c r="L208" t="s">
+        <v>556</v>
       </c>
       <c r="M208" s="1">
-        <v>-124.31</v>
+        <v>-403.7</v>
       </c>
       <c r="N208" s="1">
-        <v>638.85</v>
+        <v>-2140.32</v>
       </c>
       <c r="O208" s="1">
         <v>0.0</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="B209">
-        <v>2631260002</v>
+        <v>2642155362</v>
       </c>
       <c r="C209" s="1">
-        <v>4500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.98571556</v>
+        <v>99.9988082</v>
       </c>
       <c r="E209" s="1">
         <v>0.0</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
         <v>0.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-642.8</v>
+        <v>-119.18</v>
       </c>
       <c r="J209" s="1">
         <v>0</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="M209" s="1">
-        <v>-642.8</v>
+        <v>-119.18</v>
       </c>
       <c r="N209" s="1">
-        <v>-2156.0</v>
+        <v>-1262.35</v>
       </c>
       <c r="O209" s="1">
         <v>0.0</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="B210">
-        <v>2642155362</v>
+        <v>2658022692</v>
       </c>
       <c r="C210" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.993208</v>
+        <v>99.9681245</v>
       </c>
       <c r="E210" s="1">
         <v>0.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
         <v>0.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-679.2</v>
+        <v>-1912.53</v>
       </c>
       <c r="J210" s="1">
         <v>0</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
-      <c r="L210">
-        <v>-581.19</v>
+      <c r="L210" t="s">
+        <v>560</v>
       </c>
       <c r="M210" s="1">
-        <v>-679.2</v>
+        <v>-1912.53</v>
       </c>
       <c r="N210" s="1">
-        <v>-1260.39</v>
+        <v>-10880.53</v>
       </c>
       <c r="O210" s="1">
         <v>0.0</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="B211">
-        <v>2658022692</v>
+        <v>2669237052</v>
       </c>
       <c r="C211" s="1">
-        <v>6000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.95775433</v>
+        <v>99.97193037</v>
       </c>
       <c r="E211" s="1">
         <v>0.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
         <v>0.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-2534.74</v>
+        <v>-2301.71</v>
       </c>
       <c r="J211" s="1">
         <v>0</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="M211" s="1">
-        <v>-2534.74</v>
+        <v>-2301.71</v>
       </c>
       <c r="N211" s="1">
-        <v>-10905.01</v>
+        <v>-13478.58</v>
       </c>
       <c r="O211" s="1">
         <v>0.0</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="B212">
-        <v>2661381572</v>
+        <v>2670063452</v>
       </c>
       <c r="C212" s="1">
-        <v>7700000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.99746403</v>
+        <v>99.98776657</v>
       </c>
       <c r="E212" s="1">
         <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-195.27</v>
+        <v>-4281.7</v>
       </c>
       <c r="J212" s="1">
         <v>0</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="M212" s="1">
-        <v>-195.27</v>
+        <v>-4281.7</v>
       </c>
       <c r="N212" s="1">
-        <v>-7569.2</v>
+        <v>-33127.82</v>
       </c>
       <c r="O212" s="1">
         <v>0.0</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="B213">
-        <v>2669237052</v>
+        <v>2674082092</v>
       </c>
       <c r="C213" s="1">
-        <v>8200000.0</v>
+        <v>10900000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.9621439</v>
+        <v>99.99784862</v>
       </c>
       <c r="E213" s="1">
         <v>0.0</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
         <v>0.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-3104.2</v>
+        <v>-234.5</v>
       </c>
       <c r="J213" s="1">
         <v>0</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
-      <c r="L213" t="s">
-        <v>559</v>
+      <c r="L213">
+        <v>836.03</v>
       </c>
       <c r="M213" s="1">
-        <v>-3104.2</v>
+        <v>-234.5</v>
       </c>
       <c r="N213" s="1">
-        <v>-13510.68</v>
+        <v>601.53</v>
       </c>
       <c r="O213" s="1">
         <v>0.0</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="B214">
-        <v>2670063452</v>
+        <v>2674133292</v>
       </c>
       <c r="C214" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.98006689</v>
+        <v>99.9946854</v>
       </c>
       <c r="E214" s="1">
         <v>0.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
         <v>0.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-6976.59</v>
+        <v>-1062.92</v>
       </c>
       <c r="J214" s="1">
         <v>0</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="M214" s="1">
-        <v>-6976.59</v>
+        <v>-1062.92</v>
       </c>
       <c r="N214" s="1">
-        <v>-33222.21</v>
+        <v>-2376.42</v>
       </c>
       <c r="O214" s="1">
         <v>0.0</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="B215">
-        <v>2674082092</v>
+        <v>2675905922</v>
       </c>
       <c r="C215" s="1">
-        <v>10900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.99372229</v>
+        <v>99.97753727</v>
       </c>
       <c r="E215" s="1">
         <v>0.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>0.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-684.27</v>
+        <v>-3369.41</v>
       </c>
       <c r="J215" s="1">
         <v>0</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="M215" s="1">
-        <v>-684.27</v>
+        <v>-3369.41</v>
       </c>
       <c r="N215" s="1">
-        <v>597.57</v>
+        <v>-13307.16</v>
       </c>
       <c r="O215" s="1">
         <v>0.0</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="B216">
-        <v>2674133292</v>
+        <v>2677223832</v>
       </c>
       <c r="C216" s="1">
-        <v>20000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.99100615</v>
+        <v>99.9885422</v>
       </c>
       <c r="E216" s="1">
         <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>0.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-1798.77</v>
+        <v>-1042.66</v>
       </c>
       <c r="J216" s="1">
         <v>0</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
-      <c r="L216">
-        <v>-647.5</v>
+      <c r="L216" t="s">
+        <v>571</v>
       </c>
       <c r="M216" s="1">
-        <v>-1798.77</v>
+        <v>-1042.66</v>
       </c>
       <c r="N216" s="1">
-        <v>-2446.27</v>
+        <v>-5088.52</v>
       </c>
       <c r="O216" s="1">
         <v>0.0</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="B217">
-        <v>2675905922</v>
+        <v>2679849772</v>
       </c>
       <c r="C217" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.97196233</v>
+        <v>99.9933136</v>
       </c>
       <c r="E217" s="1">
         <v>0.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
         <v>0.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-4205.65</v>
+        <v>-1002.96</v>
       </c>
       <c r="J217" s="1">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="M217" s="1">
-        <v>-4205.65</v>
+        <v>-1002.96</v>
       </c>
       <c r="N217" s="1">
-        <v>-13557.15</v>
+        <v>-5353.46</v>
       </c>
       <c r="O217" s="1">
         <v>0.0</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="B218">
-        <v>2677223832</v>
+        <v>2684814892</v>
       </c>
       <c r="C218" s="1">
-        <v>9100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.98387736</v>
+        <v>99.9984072</v>
       </c>
       <c r="E218" s="1">
         <v>0.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>0.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1467.16</v>
+        <v>-79.64</v>
       </c>
       <c r="J218" s="1">
         <v>0</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="M218" s="1">
-        <v>-1467.16</v>
+        <v>-79.64</v>
       </c>
       <c r="N218" s="1">
-        <v>-5130.97</v>
+        <v>-2506.36</v>
       </c>
       <c r="O218" s="1">
         <v>0.0</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="B219">
-        <v>2679849772</v>
+        <v>2686335662</v>
       </c>
       <c r="C219" s="1">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.98820013</v>
+        <v>99.97460236</v>
       </c>
       <c r="E219" s="1">
         <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
         <v>0.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1769.98</v>
+        <v>-3555.67</v>
       </c>
       <c r="J219" s="1">
         <v>0</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="M219" s="1">
-        <v>-1769.98</v>
+        <v>-3555.67</v>
       </c>
       <c r="N219" s="1">
-        <v>-5394.61</v>
+        <v>-18134.49</v>
       </c>
       <c r="O219" s="1">
         <v>0.0</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="B220">
-        <v>2680113452</v>
+        <v>2690521532</v>
       </c>
       <c r="C220" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.9963882</v>
+        <v>99.9988525</v>
       </c>
       <c r="E220" s="1">
         <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
         <v>0.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-541.77</v>
+        <v>-114.75</v>
       </c>
       <c r="J220" s="1">
         <v>0</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
-      <c r="L220">
-        <v>455.95</v>
+      <c r="L220" t="s">
+        <v>579</v>
       </c>
       <c r="M220" s="1">
-        <v>-541.77</v>
+        <v>-114.75</v>
       </c>
       <c r="N220" s="1">
-        <v>-85.82</v>
+        <v>-4416.67</v>
       </c>
       <c r="O220" s="1">
         <v>0.0</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="B221">
-        <v>2681106822</v>
+        <v>2694693442</v>
       </c>
       <c r="C221" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.9954198</v>
+        <v>99.98876567</v>
       </c>
       <c r="E221" s="1">
         <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
         <v>0.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-2290.1</v>
+        <v>-1685.15</v>
       </c>
       <c r="J221" s="1">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="M221" s="1">
-        <v>-2290.1</v>
+        <v>-1685.15</v>
       </c>
       <c r="N221" s="1">
-        <v>-16704.27</v>
+        <v>-8223.28</v>
       </c>
       <c r="O221" s="1">
         <v>0.0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="B222">
-        <v>2684814892</v>
+        <v>2698945062</v>
       </c>
       <c r="C222" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.990993</v>
+        <v>99.99088827</v>
       </c>
       <c r="E222" s="1">
         <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>0.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-450.35</v>
+        <v>-1366.76</v>
       </c>
       <c r="J222" s="1">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="M222" s="1">
-        <v>-450.35</v>
+        <v>-1366.76</v>
       </c>
       <c r="N222" s="1">
-        <v>-2503.58</v>
+        <v>-5746.68</v>
       </c>
       <c r="O222" s="1">
         <v>0.0</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="B223">
-        <v>2686335662</v>
+        <v>2699033752</v>
       </c>
       <c r="C223" s="1">
-        <v>14000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.96692464</v>
+        <v>99.99900867</v>
       </c>
       <c r="E223" s="1">
         <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
         <v>0.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-4630.55</v>
+        <v>-74.35</v>
       </c>
       <c r="J223" s="1">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="M223" s="1">
-        <v>-4630.55</v>
+        <v>-74.35</v>
       </c>
       <c r="N223" s="1">
-        <v>-18208.99</v>
+        <v>-2670.35</v>
       </c>
       <c r="O223" s="1">
         <v>0.0</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="B224">
-        <v>2686706022</v>
+        <v>2699350692</v>
       </c>
       <c r="C224" s="1">
-        <v>15000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.99275413</v>
+        <v>99.99664075</v>
       </c>
       <c r="E224" s="1">
         <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>0.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1086.88</v>
+        <v>-268.74</v>
       </c>
       <c r="J224" s="1">
         <v>0</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="M224" s="1">
-        <v>-1086.88</v>
+        <v>-268.74</v>
       </c>
       <c r="N224" s="1">
-        <v>-7188.3</v>
+        <v>-3272.47</v>
       </c>
       <c r="O224" s="1">
         <v>0.0</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="B225">
-        <v>2690521532</v>
+        <v>2699669522</v>
       </c>
       <c r="C225" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.9917123</v>
+        <v>99.99368144</v>
       </c>
       <c r="E225" s="1">
         <v>0.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
         <v>0.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-828.77</v>
+        <v>-1010.97</v>
       </c>
       <c r="J225" s="1">
         <v>0</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="M225" s="1">
-        <v>-828.77</v>
+        <v>-1010.97</v>
       </c>
       <c r="N225" s="1">
-        <v>-4411.21</v>
+        <v>-7371.15</v>
       </c>
       <c r="O225" s="1">
         <v>0.0</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="B226">
-        <v>2694693442</v>
+        <v>2701398352</v>
       </c>
       <c r="C226" s="1">
-        <v>15000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.9839404</v>
+        <v>99.99607182</v>
       </c>
       <c r="E226" s="1">
         <v>0.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>0.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-2408.94</v>
+        <v>-43.21</v>
       </c>
       <c r="J226" s="1">
         <v>0</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
-      <c r="L226" t="s">
-        <v>583</v>
+      <c r="L226">
+        <v>109.91</v>
       </c>
       <c r="M226" s="1">
-        <v>-2408.94</v>
+        <v>-43.21</v>
       </c>
       <c r="N226" s="1">
-        <v>-8289.27</v>
+        <v>66.7</v>
       </c>
       <c r="O226" s="1">
         <v>0.0</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="B227">
-        <v>2698945062</v>
+        <v>2701563502</v>
       </c>
       <c r="C227" s="1">
-        <v>15000000.0</v>
+        <v>11400000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.98715433</v>
+        <v>99.99913851</v>
       </c>
       <c r="E227" s="1">
         <v>0.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>0.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-1926.85</v>
+        <v>-98.21</v>
       </c>
       <c r="J227" s="1">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
-      <c r="L227" t="s">
-        <v>585</v>
+      <c r="L227">
+        <v>411.26</v>
       </c>
       <c r="M227" s="1">
-        <v>-1926.85</v>
+        <v>-98.21</v>
       </c>
       <c r="N227" s="1">
-        <v>-5821.31</v>
+        <v>313.05</v>
       </c>
       <c r="O227" s="1">
         <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="B228">
-        <v>2699033752</v>
+        <v>2706544732</v>
       </c>
       <c r="C228" s="1">
-        <v>7500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.9930172</v>
+        <v>99.99130628</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-523.71</v>
+        <v>-4346.86</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="M228" s="1">
-        <v>-523.71</v>
+        <v>-4346.86</v>
       </c>
       <c r="N228" s="1">
-        <v>-2666.88</v>
+        <v>-54516.86</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="B229">
-        <v>2699350692</v>
+        <v>2708509012</v>
       </c>
       <c r="C229" s="1">
-        <v>8000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.9904615</v>
+        <v>99.99140832</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-763.08</v>
+        <v>-1073.96</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="M229" s="1">
-        <v>-763.08</v>
+        <v>-1073.96</v>
       </c>
       <c r="N229" s="1">
-        <v>-3271.79</v>
+        <v>-11603.65</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="B230">
-        <v>2699669522</v>
+        <v>2712519372</v>
       </c>
       <c r="C230" s="1">
-        <v>16000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.98780063</v>
+        <v>99.9553202</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-1951.9</v>
+        <v>-2189.31</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="M230" s="1">
-        <v>-1951.9</v>
+        <v>-2189.31</v>
       </c>
       <c r="N230" s="1">
-        <v>-7399.72</v>
+        <v>-7976.7</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="B231">
-        <v>2701398352</v>
+        <v>2715283672</v>
       </c>
       <c r="C231" s="1">
-        <v>1100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.99335727</v>
+        <v>99.96005715</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-73.07</v>
+        <v>-7988.57</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
-      <c r="L231">
-        <v>135.37</v>
+      <c r="L231" t="s">
+        <v>599</v>
       </c>
       <c r="M231" s="1">
-        <v>-73.07</v>
+        <v>-7988.57</v>
       </c>
       <c r="N231" s="1">
-        <v>62.3</v>
+        <v>-27638.79</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="B232">
-        <v>2701563502</v>
+        <v>2715298432</v>
       </c>
       <c r="C232" s="1">
-        <v>11400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.9951657</v>
+        <v>99.9899882</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-551.11</v>
+        <v>-3003.54</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
-      <c r="L232">
-        <v>864.69</v>
+      <c r="L232" t="s">
+        <v>601</v>
       </c>
       <c r="M232" s="1">
-        <v>-551.11</v>
+        <v>-3003.54</v>
       </c>
       <c r="N232" s="1">
-        <v>313.58</v>
+        <v>-24982.04</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="B233">
-        <v>2706544732</v>
+        <v>2716928862</v>
       </c>
       <c r="C233" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.98229356</v>
+        <v>99.9598242</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-8853.22</v>
+        <v>-4017.58</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="M233" s="1">
-        <v>-8853.22</v>
+        <v>-4017.58</v>
       </c>
       <c r="N233" s="1">
-        <v>-54545.44</v>
+        <v>-13768.75</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="B234">
-        <v>2708509012</v>
+        <v>2721415922</v>
       </c>
       <c r="C234" s="1">
-        <v>12500000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.98326656</v>
+        <v>99.93230489</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-2091.68</v>
+        <v>-12185.12</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="M234" s="1">
-        <v>-2091.68</v>
+        <v>-12185.12</v>
       </c>
       <c r="N234" s="1">
-        <v>-11617.83</v>
+        <v>-20558.72</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="B235">
-        <v>2712519372</v>
+        <v>2721858402</v>
       </c>
       <c r="C235" s="1">
-        <v>4900000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.94614041</v>
+        <v>99.96075406</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-2639.12</v>
+        <v>-8594.86</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="M235" s="1">
-        <v>-2639.12</v>
+        <v>-8594.86</v>
       </c>
       <c r="N235" s="1">
-        <v>-8054.93</v>
+        <v>-26701.78</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="B236">
-        <v>2715283672</v>
+        <v>2750042102</v>
       </c>
       <c r="C236" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>99.9518983</v>
+        <v>100.02140394</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-9620.34</v>
+        <v>10701.97</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="M236" s="1">
-        <v>-9620.34</v>
+        <v>10701.97</v>
       </c>
       <c r="N236" s="1">
-        <v>-27991.23</v>
+        <v>83767.25</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="B237">
-        <v>2715298432</v>
+        <v>2751485942</v>
       </c>
       <c r="C237" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.98257043</v>
+        <v>100.0210066</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-5228.87</v>
+        <v>6301.98</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="M237" s="1">
-        <v>-5228.87</v>
+        <v>6301.98</v>
       </c>
       <c r="N237" s="1">
-        <v>-25050.62</v>
+        <v>48969.73</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="B238">
-        <v>2716928862</v>
+        <v>2753098622</v>
       </c>
       <c r="C238" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.9516689</v>
+        <v>100.02824288</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-4833.11</v>
+        <v>11297.15</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="M238" s="1">
-        <v>-4833.11</v>
+        <v>11297.15</v>
       </c>
       <c r="N238" s="1">
-        <v>-13946.78</v>
+        <v>75812.71</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="B239">
-        <v>2721415922</v>
+        <v>2760391592</v>
       </c>
       <c r="C239" s="1">
-        <v>18000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.92455428</v>
+        <v>100.04626967</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-13580.23</v>
+        <v>13880.9</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="M239" s="1">
-        <v>-13580.23</v>
+        <v>13880.9</v>
       </c>
       <c r="N239" s="1">
-        <v>-20982.73</v>
+        <v>78973.4</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="B240">
-        <v>2721858402</v>
+        <v>2767186142</v>
       </c>
       <c r="C240" s="1">
-        <v>21900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.95315023</v>
+        <v>100.047954</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-10260.1</v>
+        <v>7193.1</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="M240" s="1">
-        <v>-10260.1</v>
+        <v>7193.1</v>
       </c>
       <c r="N240" s="1">
-        <v>-27131.86</v>
+        <v>36442.31</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="B241">
-        <v>2750042102</v>
+        <v>2767187832</v>
       </c>
       <c r="C241" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.02772658</v>
+        <v>100.00767513</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>13863.29</v>
+        <v>1151.27</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="M241" s="1">
-        <v>13863.29</v>
+        <v>1151.27</v>
       </c>
       <c r="N241" s="1">
-        <v>83416.07</v>
+        <v>26547.14</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="B242">
-        <v>2751485942</v>
+        <v>2770099252</v>
       </c>
       <c r="C242" s="1">
-        <v>30000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0271384</v>
+        <v>100.08682688</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>8141.52</v>
+        <v>6946.15</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="M242" s="1">
-        <v>8141.52</v>
+        <v>6946.15</v>
       </c>
       <c r="N242" s="1">
-        <v>48760.27</v>
+        <v>20739.73</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="B243">
-        <v>2753098622</v>
+        <v>2773749182</v>
       </c>
       <c r="C243" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.03591693</v>
+        <v>100.03369335</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>14366.77</v>
+        <v>6738.67</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="M243" s="1">
-        <v>14366.77</v>
+        <v>6738.67</v>
       </c>
       <c r="N243" s="1">
-        <v>75507.22</v>
+        <v>30567.67</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="B244">
-        <v>2760391592</v>
+        <v>2777134372</v>
       </c>
       <c r="C244" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.0576456</v>
+        <v>100.0455116</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>17293.68</v>
+        <v>4551.16</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="M244" s="1">
-        <v>17293.68</v>
+        <v>4551.16</v>
       </c>
       <c r="N244" s="1">
-        <v>78696.93</v>
+        <v>12874.16</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="B245">
-        <v>2764514772</v>
+        <v>2780647822</v>
       </c>
       <c r="C245" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0015052</v>
+        <v>100.06176217</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>225.78</v>
+        <v>3705.73</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="M245" s="1">
-        <v>225.78</v>
+        <v>3705.73</v>
       </c>
       <c r="N245" s="1">
-        <v>23578.65</v>
+        <v>10839.91</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="B246">
-        <v>2767186142</v>
+        <v>2786856822</v>
       </c>
       <c r="C246" s="1">
-        <v>15000000.0</v>
+        <v>11400000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.05855473</v>
+        <v>100.00451105</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>8783.21</v>
+        <v>514.26</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="M246" s="1">
-        <v>8783.21</v>
+        <v>514.26</v>
       </c>
       <c r="N246" s="1">
-        <v>36289.71</v>
+        <v>14066.01</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="B247">
-        <v>2767187832</v>
+        <v>2788224262</v>
       </c>
       <c r="C247" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.01743613</v>
+        <v>100.0118575</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>2615.42</v>
+        <v>1185.75</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="M247" s="1">
-        <v>2615.42</v>
+        <v>1185.75</v>
       </c>
       <c r="N247" s="1">
-        <v>26508.58</v>
+        <v>13036.7</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="B248">
-        <v>2770099252</v>
+        <v>2794032762</v>
       </c>
       <c r="C248" s="1">
-        <v>8000000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.09801713</v>
+        <v>100.0331129</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>7841.37</v>
+        <v>1026.5</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="M248" s="1">
-        <v>7841.37</v>
+        <v>1026.5</v>
       </c>
       <c r="N248" s="1">
-        <v>20568.68</v>
+        <v>5622.2</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="B249">
-        <v>2773749182</v>
+        <v>2794077772</v>
       </c>
       <c r="C249" s="1">
-        <v>20000000.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.039889</v>
+        <v>100.04540855</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>7977.8</v>
+        <v>1963.92</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="M249" s="1">
-        <v>7977.8</v>
+        <v>1963.92</v>
       </c>
       <c r="N249" s="1">
-        <v>30344.47</v>
+        <v>8548.78</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="B250">
-        <v>2777134372</v>
+        <v>2794147912</v>
       </c>
       <c r="C250" s="1">
-        <v>10000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.0503294</v>
+        <v>100.01934133</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>5032.94</v>
+        <v>580.24</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="M250" s="1">
-        <v>5032.94</v>
+        <v>580.24</v>
       </c>
       <c r="N250" s="1">
-        <v>12670.94</v>
+        <v>4711.11</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="B251">
-        <v>2780647822</v>
+        <v>2798428692</v>
       </c>
       <c r="C251" s="1">
-        <v>6000000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.06912667</v>
+        <v>100.02775234</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>4147.6</v>
+        <v>1748.12</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="M251" s="1">
-        <v>4147.6</v>
+        <v>1748.12</v>
       </c>
       <c r="N251" s="1">
-        <v>10716.08</v>
+        <v>10616.81</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="B252">
-        <v>2786856822</v>
+        <v>2798594402</v>
       </c>
       <c r="C252" s="1">
-        <v>11400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.01242632</v>
+        <v>100.07803927</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>1416.6</v>
+        <v>11705.89</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="M252" s="1">
-        <v>1416.6</v>
+        <v>11705.89</v>
       </c>
       <c r="N252" s="1">
-        <v>14048.94</v>
+        <v>33556.48</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="B253">
-        <v>2788224262</v>
+        <v>2806083592</v>
       </c>
       <c r="C253" s="1">
-        <v>10000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0194943</v>
+        <v>100.1371239</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>1949.43</v>
+        <v>8223.32</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="M253" s="1">
-        <v>1949.43</v>
+        <v>8223.32</v>
       </c>
       <c r="N253" s="1">
-        <v>12993.43</v>
+        <v>11253.88</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="B254">
-        <v>2794032762</v>
+        <v>2813842962</v>
       </c>
       <c r="C254" s="1">
-        <v>3100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.04305097</v>
+        <v>100.0556119</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>1334.58</v>
+        <v>11122.38</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="M254" s="1">
-        <v>1334.58</v>
+        <v>11122.38</v>
       </c>
       <c r="N254" s="1">
-        <v>5599.84</v>
+        <v>31181.5</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="B255">
-        <v>2794077772</v>
+        <v>2818053322</v>
       </c>
       <c r="C255" s="1">
-        <v>4325000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0553704</v>
+        <v>100.06145752</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>2394.77</v>
+        <v>2387.01</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="M255" s="1">
-        <v>2394.77</v>
+        <v>2387.01</v>
       </c>
       <c r="N255" s="1">
-        <v>8506.71</v>
+        <v>6850.47</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="B256">
-        <v>2794147912</v>
+        <v>2819407592</v>
       </c>
       <c r="C256" s="1">
-        <v>3000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.02873267</v>
+        <v>100.0606263</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>861.98</v>
+        <v>6062.63</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="M256" s="1">
-        <v>861.98</v>
+        <v>6062.63</v>
       </c>
       <c r="N256" s="1">
-        <v>4694.82</v>
+        <v>18094.86</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="B257">
-        <v>2798428692</v>
+        <v>2820059802</v>
       </c>
       <c r="C257" s="1">
-        <v>6299000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.03748722</v>
+        <v>100.01522227</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>2361.32</v>
+        <v>1141.67</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="M257" s="1">
-        <v>2361.32</v>
+        <v>1141.67</v>
       </c>
       <c r="N257" s="1">
-        <v>10575.71</v>
+        <v>8058.54</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="B258">
-        <v>2798594402</v>
+        <v>2820282902</v>
       </c>
       <c r="C258" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.08744933</v>
+        <v>100.04784255</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>13117.4</v>
+        <v>9568.51</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="M258" s="1">
-        <v>13117.4</v>
+        <v>9568.51</v>
       </c>
       <c r="N258" s="1">
-        <v>33230.74</v>
+        <v>31252.95</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="B259">
-        <v>2806083592</v>
+        <v>2821297102</v>
       </c>
       <c r="C259" s="1">
-        <v>5997000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.14609555</v>
+        <v>100.061468</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>8761.35</v>
+        <v>7683.5</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="M259" s="1">
-        <v>8761.35</v>
+        <v>7683.5</v>
       </c>
       <c r="N259" s="1">
-        <v>11203.6</v>
+        <v>22762.66</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="B260">
-        <v>2813842962</v>
+        <v>2829527942</v>
       </c>
       <c r="C260" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.06171105</v>
+        <v>100.0274775</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>12342.21</v>
+        <v>2747.75</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="M260" s="1">
-        <v>12342.21</v>
+        <v>2747.75</v>
       </c>
       <c r="N260" s="1">
-        <v>30759.99</v>
+        <v>13708.75</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="B261">
-        <v>2818053322</v>
+        <v>2832350132</v>
       </c>
       <c r="C261" s="1">
-        <v>3884000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.06885144</v>
+        <v>100.0434467</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>2674.19</v>
+        <v>4344.67</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="M261" s="1">
-        <v>2674.19</v>
+        <v>4344.67</v>
       </c>
       <c r="N261" s="1">
-        <v>6770.5</v>
+        <v>14493.11</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="B262">
-        <v>2819407592</v>
+        <v>2832375032</v>
       </c>
       <c r="C262" s="1">
-        <v>10000000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.0685391</v>
+        <v>100.05672607</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>6853.91</v>
+        <v>6369.77</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="M262" s="1">
-        <v>6853.91</v>
+        <v>6369.77</v>
       </c>
       <c r="N262" s="1">
-        <v>17902.8</v>
+        <v>18254.54</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="B263">
-        <v>2820059802</v>
+        <v>2833851362</v>
       </c>
       <c r="C263" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.02243573</v>
+        <v>100.0605946</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>1682.68</v>
+        <v>6059.46</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="M263" s="1">
-        <v>1682.68</v>
+        <v>6059.46</v>
       </c>
       <c r="N263" s="1">
-        <v>8021.43</v>
+        <v>16587.66</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="B264">
-        <v>2820282902</v>
+        <v>2833853212</v>
       </c>
       <c r="C264" s="1">
-        <v>20000000.0</v>
+        <v>4890000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.05528655</v>
+        <v>100.01120675</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>11057.31</v>
+        <v>548.01</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="M264" s="1">
-        <v>11057.31</v>
+        <v>548.01</v>
       </c>
       <c r="N264" s="1">
-        <v>30955.09</v>
+        <v>4720.68</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="B265">
-        <v>2821297102</v>
+        <v>2834781282</v>
       </c>
       <c r="C265" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.06950992</v>
+        <v>100.0353564</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>8688.74</v>
+        <v>7071.28</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="M265" s="1">
-        <v>8688.74</v>
+        <v>7071.28</v>
       </c>
       <c r="N265" s="1">
-        <v>22522.49</v>
+        <v>23742.39</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="B266">
-        <v>2829527942</v>
+        <v>2837008352</v>
       </c>
       <c r="C266" s="1">
-        <v>10000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.0362517</v>
+        <v>100.01075958</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>3625.17</v>
+        <v>2582.3</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="M266" s="1">
-        <v>3625.17</v>
+        <v>2582.3</v>
       </c>
       <c r="N266" s="1">
-        <v>13643.83</v>
+        <v>22769.1</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="B267">
-        <v>2832350132</v>
+        <v>2837532552</v>
       </c>
       <c r="C267" s="1">
-        <v>10000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.051104</v>
+        <v>100.06292102</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>5110.4</v>
+        <v>2206.64</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="M267" s="1">
-        <v>5110.4</v>
+        <v>2206.64</v>
       </c>
       <c r="N267" s="1">
-        <v>14368.96</v>
+        <v>6005.91</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="B268">
-        <v>2832375032</v>
+        <v>2838401772</v>
       </c>
       <c r="C268" s="1">
-        <v>11229000.0</v>
+        <v>9623000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.06407303</v>
+        <v>100.00163026</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>7194.76</v>
+        <v>156.88</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="M268" s="1">
-        <v>7194.76</v>
+        <v>156.88</v>
       </c>
       <c r="N268" s="1">
-        <v>18040.98</v>
+        <v>7627.96</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="B269">
-        <v>2833851362</v>
+        <v>2838669412</v>
       </c>
       <c r="C269" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0677991</v>
+        <v>100.0643174</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>6779.91</v>
+        <v>9647.61</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="M269" s="1">
-        <v>6779.91</v>
+        <v>9647.61</v>
       </c>
       <c r="N269" s="1">
-        <v>16382.94</v>
+        <v>25633.28</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="B270">
-        <v>2833853212</v>
+        <v>2838694192</v>
       </c>
       <c r="C270" s="1">
-        <v>4890000.0</v>
+        <v>2857000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.01843415</v>
+        <v>100.00167413</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>901.43</v>
+        <v>47.83</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="M270" s="1">
-        <v>901.43</v>
+        <v>47.83</v>
       </c>
       <c r="N270" s="1">
-        <v>4701.15</v>
+        <v>2334.83</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="B271">
-        <v>2834781282</v>
+        <v>2838754542</v>
       </c>
       <c r="C271" s="1">
-        <v>20000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.04174365</v>
+        <v>100.11006344</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>8348.73</v>
+        <v>13427.74</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="M271" s="1">
-        <v>8348.73</v>
+        <v>13427.74</v>
       </c>
       <c r="N271" s="1">
-        <v>23521.17</v>
+        <v>24819.18</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="B272">
-        <v>2837008352</v>
+        <v>2842080552</v>
       </c>
       <c r="C272" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.01798763</v>
+        <v>100.01519885</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>4317.03</v>
+        <v>3039.77</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="M272" s="1">
-        <v>4317.03</v>
+        <v>3039.77</v>
       </c>
       <c r="N272" s="1">
-        <v>22677.03</v>
+        <v>21377.77</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="B273">
-        <v>2837532552</v>
+        <v>2846048702</v>
       </c>
       <c r="C273" s="1">
-        <v>3507000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.07048075</v>
+        <v>100.16573968</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>2471.76</v>
+        <v>8792.49</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273" t="s">
-        <v>675</v>
+      <c r="L273">
+        <v>929.91</v>
       </c>
       <c r="M273" s="1">
-        <v>2471.76</v>
+        <v>8792.49</v>
       </c>
       <c r="N273" s="1">
-        <v>5933.95</v>
+        <v>9722.4</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="B274">
-        <v>2838401772</v>
+        <v>2847414022</v>
       </c>
       <c r="C274" s="1">
-        <v>9623000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.00866435</v>
+        <v>100.04045127</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>833.77</v>
+        <v>4773.25</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="M274" s="1">
-        <v>833.77</v>
+        <v>4773.25</v>
       </c>
       <c r="N274" s="1">
-        <v>7621.3</v>
+        <v>11930.6</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="B275">
-        <v>2838669412</v>
+        <v>2851226042</v>
       </c>
       <c r="C275" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.07170167</v>
+        <v>100.1054388</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>10755.25</v>
+        <v>26359.7</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="M275" s="1">
-        <v>10755.25</v>
+        <v>26359.7</v>
       </c>
       <c r="N275" s="1">
-        <v>25315.42</v>
+        <v>28590.6</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="B276">
-        <v>2838694192</v>
+        <v>2855281272</v>
       </c>
       <c r="C276" s="1">
-        <v>2857000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.00890585</v>
+        <v>100.05278367</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>254.44</v>
+        <v>15096.13</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="M276" s="1">
-        <v>254.44</v>
+        <v>15096.13</v>
       </c>
       <c r="N276" s="1">
-        <v>2332.78</v>
+        <v>35261.99</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="B277">
-        <v>2838754542</v>
+        <v>2856676872</v>
       </c>
       <c r="C277" s="1">
-        <v>12200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.11789066</v>
+        <v>100.11813525</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>14382.66</v>
+        <v>23627.05</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="M277" s="1">
-        <v>14382.66</v>
+        <v>23627.05</v>
       </c>
       <c r="N277" s="1">
-        <v>24499.41</v>
+        <v>26533.05</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="B278">
-        <v>2842080552</v>
+        <v>2858088902</v>
       </c>
       <c r="C278" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.02316135</v>
+        <v>100.1230649</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>4632.27</v>
+        <v>12306.49</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="M278" s="1">
-        <v>4632.27</v>
+        <v>12306.49</v>
       </c>
       <c r="N278" s="1">
-        <v>21283.94</v>
+        <v>13814.49</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="B279">
-        <v>2846048702</v>
+        <v>2859475842</v>
       </c>
       <c r="C279" s="1">
-        <v>5305000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.18068746</v>
+        <v>100.04186955</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>9585.47</v>
+        <v>1842.26</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279">
-        <v>405.6</v>
+      <c r="L279" t="s">
+        <v>694</v>
       </c>
       <c r="M279" s="1">
-        <v>9585.47</v>
+        <v>1842.26</v>
       </c>
       <c r="N279" s="1">
-        <v>9991.07</v>
+        <v>4746.05</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="B280">
-        <v>2847414022</v>
+        <v>2859574782</v>
       </c>
       <c r="C280" s="1">
-        <v>11800000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.04437822</v>
+        <v>100.04035311</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>5236.63</v>
+        <v>4277.43</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="M280" s="1">
-        <v>5236.63</v>
+        <v>4277.43</v>
       </c>
       <c r="N280" s="1">
-        <v>11688.47</v>
+        <v>10988.79</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="B281">
-        <v>2851226042</v>
+        <v>2859756032</v>
       </c>
       <c r="C281" s="1">
-        <v>25000000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.1178434</v>
+        <v>100.04035296</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>29460.85</v>
+        <v>1089.53</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281">
-        <v>619.3</v>
+      <c r="L281" t="s">
+        <v>698</v>
       </c>
       <c r="M281" s="1">
-        <v>29460.85</v>
+        <v>1089.53</v>
       </c>
       <c r="N281" s="1">
-        <v>30080.15</v>
+        <v>2799.03</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="B282">
-        <v>2855281272</v>
+        <v>2859961272</v>
       </c>
       <c r="C282" s="1">
-        <v>28600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.05754601</v>
+        <v>100.1127575</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>16458.16</v>
+        <v>11275.75</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="M282" s="1">
-        <v>16458.16</v>
+        <v>11275.75</v>
       </c>
       <c r="N282" s="1">
-        <v>34619.16</v>
+        <v>12668.75</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="B283">
-        <v>2856676872</v>
+        <v>2862709252</v>
       </c>
       <c r="C283" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.1301854</v>
+        <v>100.05225664</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>26037.08</v>
+        <v>6532.08</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="M283" s="1">
-        <v>26037.08</v>
+        <v>6532.08</v>
       </c>
       <c r="N283" s="1">
-        <v>27483.08</v>
+        <v>13129.31</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="B284">
-        <v>2858088902</v>
+        <v>2863881852</v>
       </c>
       <c r="C284" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.1353844</v>
+        <v>100.05697313</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>13538.44</v>
+        <v>8545.97</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284">
-        <v>750.5</v>
+      <c r="L284" t="s">
+        <v>704</v>
       </c>
       <c r="M284" s="1">
-        <v>13538.44</v>
+        <v>8545.97</v>
       </c>
       <c r="N284" s="1">
-        <v>14288.94</v>
+        <v>16908.22</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="B285">
-        <v>2859475842</v>
+        <v>2863986062</v>
       </c>
       <c r="C285" s="1">
-        <v>4400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.04680932</v>
+        <v>100.00655018</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>2059.61</v>
+        <v>2620.07</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="M285" s="1">
-        <v>2059.61</v>
+        <v>2620.07</v>
       </c>
       <c r="N285" s="1">
-        <v>4664.77</v>
+        <v>17605.07</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="B286">
-        <v>2859574782</v>
+        <v>2865625992</v>
       </c>
       <c r="C286" s="1">
-        <v>10600000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.04504689</v>
+        <v>100.09752045</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>4774.97</v>
+        <v>6436.35</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
-      <c r="L286" t="s">
-        <v>698</v>
+      <c r="L286">
+        <v>807.18</v>
       </c>
       <c r="M286" s="1">
-        <v>4774.97</v>
+        <v>6436.35</v>
       </c>
       <c r="N286" s="1">
-        <v>10793.41</v>
+        <v>7243.53</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="B287">
-        <v>2859756032</v>
+        <v>2870136652</v>
       </c>
       <c r="C287" s="1">
-        <v>2700000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.04504704</v>
+        <v>100.0006538</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>1216.27</v>
+        <v>32.69</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="M287" s="1">
-        <v>1216.27</v>
+        <v>32.69</v>
       </c>
       <c r="N287" s="1">
-        <v>2749.27</v>
+        <v>1604.97</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="B288">
-        <v>2859961272</v>
+        <v>2870139162</v>
       </c>
       <c r="C288" s="1">
-        <v>10000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.1245137</v>
+        <v>100.08004154</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>12451.37</v>
+        <v>7283.78</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
-      <c r="L288">
-        <v>693.0</v>
+      <c r="L288" t="s">
+        <v>711</v>
       </c>
       <c r="M288" s="1">
-        <v>12451.37</v>
+        <v>7283.78</v>
       </c>
       <c r="N288" s="1">
-        <v>13144.37</v>
+        <v>11070.75</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>702</v>
+        <v>712</v>
       </c>
       <c r="B289">
-        <v>2862709252</v>
+        <v>2874472692</v>
       </c>
       <c r="C289" s="1">
-        <v>12500000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.05536208</v>
+        <v>100.06738723</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>6920.26</v>
+        <v>7547.37</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="M289" s="1">
-        <v>6920.26</v>
+        <v>7547.37</v>
       </c>
       <c r="N289" s="1">
-        <v>12820.81</v>
+        <v>12249.87</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>704</v>
+        <v>714</v>
       </c>
       <c r="B290">
-        <v>2863881852</v>
+        <v>2874671812</v>
       </c>
       <c r="C290" s="1">
-        <v>15000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.06045667</v>
+        <v>100.06586192</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>9068.5</v>
+        <v>1712.41</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>705</v>
+        <v>715</v>
       </c>
       <c r="M290" s="1">
-        <v>9068.5</v>
+        <v>1712.41</v>
       </c>
       <c r="N290" s="1">
-        <v>16537.5</v>
+        <v>2778.61</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>706</v>
+        <v>716</v>
       </c>
       <c r="B291">
-        <v>2863986062</v>
+        <v>2874739202</v>
       </c>
       <c r="C291" s="1">
-        <v>40000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.01043758</v>
+        <v>100.06616714</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>4175.03</v>
+        <v>2315.85</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
       <c r="M291" s="1">
-        <v>4175.03</v>
+        <v>2315.85</v>
       </c>
       <c r="N291" s="1">
-        <v>17460.81</v>
+        <v>3757.97</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="B292">
-        <v>2865625992</v>
+        <v>2877252492</v>
       </c>
       <c r="C292" s="1">
-        <v>6600000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.10844394</v>
+        <v>100.09758734</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>7157.3</v>
+        <v>6245.59</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>401.28</v>
+        <v>533.33</v>
       </c>
       <c r="M292" s="1">
-        <v>7157.3</v>
+        <v>6245.59</v>
       </c>
       <c r="N292" s="1">
-        <v>7558.58</v>
+        <v>6778.92</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
       <c r="B293">
-        <v>2868696992</v>
+        <v>2880689452</v>
       </c>
       <c r="C293" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.00253733</v>
+        <v>100.05059513</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>380.6</v>
+        <v>20238.05</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="M293" s="1">
-        <v>380.6</v>
+        <v>20238.05</v>
       </c>
       <c r="N293" s="1">
-        <v>4065.6</v>
+        <v>36743.71</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="B294">
-        <v>2870136652</v>
+        <v>2885535452</v>
       </c>
       <c r="C294" s="1">
-        <v>5000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.0042914</v>
+        <v>100.07708677</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>214.57</v>
+        <v>5010.64</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294" t="s">
-        <v>712</v>
+      <c r="L294">
+        <v>573.16</v>
       </c>
       <c r="M294" s="1">
-        <v>214.57</v>
+        <v>5010.64</v>
       </c>
       <c r="N294" s="1">
-        <v>1604.01</v>
+        <v>5583.8</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="B295">
-        <v>2870139162</v>
+        <v>2891519502</v>
       </c>
       <c r="C295" s="1">
-        <v>9100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.08429385</v>
+        <v>100.05476165</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>7670.74</v>
+        <v>10952.33</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="M295" s="1">
-        <v>7670.74</v>
+        <v>10952.33</v>
       </c>
       <c r="N295" s="1">
-        <v>10874.32</v>
+        <v>19243.83</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="B296">
-        <v>2874472692</v>
+        <v>2892744292</v>
       </c>
       <c r="C296" s="1">
-        <v>11200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.07062938</v>
+        <v>100.04994673</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>7910.49</v>
+        <v>14984.02</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="M296" s="1">
-        <v>7910.49</v>
+        <v>14984.02</v>
       </c>
       <c r="N296" s="1">
-        <v>11966.75</v>
+        <v>25938.69</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="B297">
-        <v>2874671812</v>
+        <v>2892891132</v>
       </c>
       <c r="C297" s="1">
-        <v>2600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.06898154</v>
+        <v>100.0493856</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>1793.52</v>
+        <v>7407.84</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297">
-        <v>919.43</v>
+      <c r="L297" t="s">
+        <v>727</v>
       </c>
       <c r="M297" s="1">
-        <v>1793.52</v>
+        <v>7407.84</v>
       </c>
       <c r="N297" s="1">
-        <v>2712.95</v>
+        <v>12819.34</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="B298">
-        <v>2874739202</v>
+        <v>2905161062</v>
       </c>
       <c r="C298" s="1">
-        <v>3500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.06931114</v>
+        <v>100.0292153</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>2425.89</v>
+        <v>8764.59</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="M298" s="1">
-        <v>2425.89</v>
+        <v>8764.59</v>
       </c>
       <c r="N298" s="1">
-        <v>3669.56</v>
+        <v>14788.59</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>720</v>
+        <v>730</v>
       </c>
       <c r="B299">
-        <v>2877252492</v>
+        <v>2921627832</v>
       </c>
       <c r="C299" s="1">
-        <v>6400000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.10957563</v>
+        <v>100.0296772</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>7012.84</v>
+        <v>2291.08</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299">
-        <v>147.96</v>
+      <c r="L299" t="s">
+        <v>731</v>
       </c>
       <c r="M299" s="1">
-        <v>7012.84</v>
+        <v>2291.08</v>
       </c>
       <c r="N299" s="1">
-        <v>7160.8</v>
+        <v>3777.03</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>721</v>
+        <v>732</v>
       </c>
       <c r="B300">
-        <v>2880689452</v>
+        <v>2922922482</v>
       </c>
       <c r="C300" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.05298423</v>
+        <v>100.0048854</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>21193.69</v>
+        <v>488.54</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300" t="s">
-        <v>722</v>
+      <c r="L300">
+        <v>927.31</v>
       </c>
       <c r="M300" s="1">
-        <v>21193.69</v>
+        <v>488.54</v>
       </c>
       <c r="N300" s="1">
-        <v>35740.02</v>
+        <v>1415.85</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
       <c r="B301">
-        <v>2885535452</v>
+        <v>2922948022</v>
       </c>
       <c r="C301" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.08723354</v>
+        <v>100.03338545</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>5670.18</v>
+        <v>6677.09</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
-      <c r="L301">
-        <v>249.24</v>
+      <c r="L301" t="s">
+        <v>734</v>
       </c>
       <c r="M301" s="1">
-        <v>5670.18</v>
+        <v>6677.09</v>
       </c>
       <c r="N301" s="1">
-        <v>5919.42</v>
+        <v>10757.65</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>724</v>
+        <v>735</v>
       </c>
       <c r="B302">
-        <v>2891519502</v>
+        <v>2922949082</v>
       </c>
       <c r="C302" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.0572641</v>
+        <v>100.0379544</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>11452.82</v>
+        <v>7590.88</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" t="s">
-        <v>725</v>
+        <v>736</v>
       </c>
       <c r="M302" s="1">
-        <v>11452.82</v>
+        <v>7590.88</v>
       </c>
       <c r="N302" s="1">
-        <v>18729.94</v>
+        <v>11779.77</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>726</v>
+        <v>737</v>
       </c>
       <c r="B303">
-        <v>2892744292</v>
+        <v>2924236212</v>
       </c>
       <c r="C303" s="1">
-        <v>30000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.05199583</v>
+        <v>100.04541923</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>15598.75</v>
+        <v>2952.25</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="M303" s="1">
-        <v>15598.75</v>
+        <v>2952.25</v>
       </c>
       <c r="N303" s="1">
-        <v>25165.42</v>
+        <v>4536.09</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>728</v>
+        <v>739</v>
       </c>
       <c r="B304">
-        <v>2892891132</v>
+        <v>2924470772</v>
       </c>
       <c r="C304" s="1">
-        <v>15000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.0513856</v>
+        <v>100.05145118</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>7707.84</v>
+        <v>874.67</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
-      <c r="L304" t="s">
-        <v>729</v>
+      <c r="L304">
+        <v>450.79</v>
       </c>
       <c r="M304" s="1">
-        <v>7707.84</v>
+        <v>874.67</v>
       </c>
       <c r="N304" s="1">
-        <v>12432.84</v>
+        <v>1325.46</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>730</v>
+        <v>740</v>
       </c>
       <c r="B305">
-        <v>2905161062</v>
+        <v>2924746292</v>
       </c>
       <c r="C305" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.0296996</v>
+        <v>100.045142</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>8909.88</v>
+        <v>4514.2</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
       <c r="M305" s="1">
-        <v>8909.88</v>
+        <v>4514.2</v>
       </c>
       <c r="N305" s="1">
-        <v>14054.88</v>
+        <v>6355.87</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>732</v>
+        <v>742</v>
       </c>
       <c r="B306">
-        <v>2921627832</v>
+        <v>2926627582</v>
       </c>
       <c r="C306" s="1">
-        <v>7720000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.03018964</v>
+        <v>100.0620076</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>2330.64</v>
+        <v>12401.52</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306" t="s">
-        <v>733</v>
+        <v>743</v>
       </c>
       <c r="M306" s="1">
-        <v>2330.64</v>
+        <v>12401.52</v>
       </c>
       <c r="N306" s="1">
-        <v>3588.35</v>
+        <v>19192.63</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>734</v>
+        <v>744</v>
       </c>
       <c r="B307">
-        <v>2922922482</v>
+        <v>2926707212</v>
       </c>
       <c r="C307" s="1">
-        <v>10000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.0059839</v>
+        <v>100.05863083</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>598.39</v>
+        <v>4924.99</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307">
-        <v>766.67</v>
+      <c r="L307" t="s">
+        <v>745</v>
       </c>
       <c r="M307" s="1">
-        <v>598.39</v>
+        <v>4924.99</v>
       </c>
       <c r="N307" s="1">
-        <v>1365.06</v>
+        <v>7707.56</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>735</v>
+        <v>746</v>
       </c>
       <c r="B308">
-        <v>2922948022</v>
+        <v>2935657832</v>
       </c>
       <c r="C308" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.03402715</v>
+        <v>100.06813863</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>6805.43</v>
+        <v>27255.45</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308" t="s">
-        <v>736</v>
+        <v>747</v>
       </c>
       <c r="M308" s="1">
-        <v>6805.43</v>
+        <v>27255.45</v>
       </c>
       <c r="N308" s="1">
-        <v>10252.54</v>
+        <v>40821.45</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>737</v>
+        <v>748</v>
       </c>
       <c r="B309">
-        <v>2922949082</v>
+        <v>2935803812</v>
       </c>
       <c r="C309" s="1">
-        <v>20000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.03892975</v>
+        <v>100.08507436</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>7785.95</v>
+        <v>7996.99</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309" t="s">
-        <v>738</v>
+        <v>749</v>
       </c>
       <c r="M309" s="1">
-        <v>7785.95</v>
+        <v>7996.99</v>
       </c>
       <c r="N309" s="1">
-        <v>11326.39</v>
+        <v>9764.19</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>739</v>
+        <v>750</v>
       </c>
       <c r="B310">
-        <v>2924236212</v>
+        <v>2935813452</v>
       </c>
       <c r="C310" s="1">
-        <v>6500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.05848446</v>
+        <v>100.0859025</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>3801.49</v>
+        <v>3092.49</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
-      <c r="L310" t="s">
-        <v>740</v>
+      <c r="L310">
+        <v>682.8</v>
       </c>
       <c r="M310" s="1">
-        <v>3801.49</v>
+        <v>3092.49</v>
       </c>
       <c r="N310" s="1">
-        <v>5142.28</v>
+        <v>3775.29</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="B311">
-        <v>2924470772</v>
+        <v>2935986662</v>
       </c>
       <c r="C311" s="1">
-        <v>1700000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.06480824</v>
+        <v>100.07229553</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>1101.74</v>
+        <v>2779.04</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
-      <c r="L311">
-        <v>382.12</v>
+      <c r="L311" t="s">
+        <v>752</v>
       </c>
       <c r="M311" s="1">
-        <v>1101.74</v>
+        <v>2779.04</v>
       </c>
       <c r="N311" s="1">
-        <v>1483.86</v>
+        <v>3796.9</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>742</v>
+        <v>753</v>
       </c>
       <c r="B312">
-        <v>2924746292</v>
+        <v>2936837392</v>
       </c>
       <c r="C312" s="1">
-        <v>10000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.0477026</v>
+        <v>100.07803385</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>4770.26</v>
+        <v>1014.44</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
-      <c r="L312" t="s">
-        <v>743</v>
+      <c r="L312">
+        <v>225.98</v>
       </c>
       <c r="M312" s="1">
-        <v>4770.26</v>
+        <v>1014.44</v>
       </c>
       <c r="N312" s="1">
-        <v>6257.65</v>
+        <v>1240.42</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="B313">
-        <v>2926627582</v>
+        <v>2937018512</v>
       </c>
       <c r="C313" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.0648422</v>
+        <v>100.0612951</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>12968.44</v>
+        <v>6129.51</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="M313" s="1">
-        <v>12968.44</v>
+        <v>6129.51</v>
       </c>
       <c r="N313" s="1">
-        <v>18737.33</v>
+        <v>9077.85</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="B314">
-        <v>2926707212</v>
+        <v>2937267382</v>
       </c>
       <c r="C314" s="1">
-        <v>8400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.06114952</v>
+        <v>100.0241306</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>5136.56</v>
+        <v>2413.06</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="M314" s="1">
-        <v>5136.56</v>
+        <v>2413.06</v>
       </c>
       <c r="N314" s="1">
-        <v>7496.77</v>
+        <v>4394.73</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B315">
-        <v>2935657832</v>
+        <v>2939595422</v>
       </c>
       <c r="C315" s="1">
-        <v>40000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.07157135</v>
+        <v>100.04632153</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>28628.54</v>
+        <v>3937.33</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
-      <c r="L315" t="s">
-        <v>749</v>
+      <c r="L315">
+        <v>380.73</v>
       </c>
       <c r="M315" s="1">
-        <v>28628.54</v>
+        <v>3937.33</v>
       </c>
       <c r="N315" s="1">
-        <v>40019.09</v>
+        <v>4318.06</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="B316">
-        <v>2935803812</v>
+        <v>2941100752</v>
       </c>
       <c r="C316" s="1">
-        <v>9400000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.09283915</v>
+        <v>100.04890177</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>8726.88</v>
+        <v>3031.91</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
-      <c r="L316" t="s">
-        <v>751</v>
+      <c r="L316">
+        <v>894.66</v>
       </c>
       <c r="M316" s="1">
-        <v>8726.88</v>
+        <v>3031.91</v>
       </c>
       <c r="N316" s="1">
-        <v>9952.95</v>
+        <v>3926.57</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="B317">
-        <v>2935813452</v>
+        <v>2942297552</v>
       </c>
       <c r="C317" s="1">
-        <v>3600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.09371639</v>
+        <v>100.03118047</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>3373.79</v>
+        <v>4677.07</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317">
-        <v>473.76</v>
+      <c r="L317" t="s">
+        <v>761</v>
       </c>
       <c r="M317" s="1">
-        <v>3373.79</v>
+        <v>4677.07</v>
       </c>
       <c r="N317" s="1">
-        <v>3847.55</v>
+        <v>7257.73</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="B318">
-        <v>2935986662</v>
+        <v>2942312882</v>
       </c>
       <c r="C318" s="1">
-        <v>3844000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.07712435</v>
+        <v>100.04015833</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>2964.66</v>
+        <v>1686.65</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>811.24</v>
+        <v>787.92</v>
       </c>
       <c r="M318" s="1">
-        <v>2964.66</v>
+        <v>1686.65</v>
       </c>
       <c r="N318" s="1">
-        <v>3775.9</v>
+        <v>2474.57</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="B319">
-        <v>2936837392</v>
+        <v>2942860832</v>
       </c>
       <c r="C319" s="1">
-        <v>1300000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.08538231</v>
+        <v>100.04220977</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>1109.97</v>
+        <v>1815.02</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>156.67</v>
+        <v>846.81</v>
       </c>
       <c r="M319" s="1">
-        <v>1109.97</v>
+        <v>1815.02</v>
       </c>
       <c r="N319" s="1">
-        <v>1266.64</v>
+        <v>2661.83</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="B320">
-        <v>2937018512</v>
+        <v>2942896542</v>
       </c>
       <c r="C320" s="1">
-        <v>10000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.0643271</v>
+        <v>100.041868</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>6432.71</v>
+        <v>628.02</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
-      <c r="L320" t="s">
-        <v>756</v>
+      <c r="L320">
+        <v>293.06</v>
       </c>
       <c r="M320" s="1">
-        <v>6432.71</v>
+        <v>628.02</v>
       </c>
       <c r="N320" s="1">
-        <v>8893.6</v>
+        <v>921.08</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="B321">
-        <v>2937267382</v>
+        <v>2949187932</v>
       </c>
       <c r="C321" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.0254592</v>
+        <v>100.0381967</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>2545.92</v>
+        <v>11459.01</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="M321" s="1">
-        <v>2545.92</v>
+        <v>11459.01</v>
       </c>
       <c r="N321" s="1">
-        <v>4190.14</v>
+        <v>16464.01</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="B322">
-        <v>2939595422</v>
+        <v>2949233192</v>
       </c>
       <c r="C322" s="1">
-        <v>8500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.05559141</v>
+        <v>100.0360802</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>4725.27</v>
+        <v>9020.05</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
-      <c r="L322">
-        <v>104.78</v>
+      <c r="L322" t="s">
+        <v>768</v>
       </c>
       <c r="M322" s="1">
-        <v>4725.27</v>
+        <v>9020.05</v>
       </c>
       <c r="N322" s="1">
-        <v>4830.05</v>
+        <v>12972.14</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="B323">
-        <v>2941100752</v>
+        <v>2951470492</v>
       </c>
       <c r="C323" s="1">
-        <v>6200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.05342113</v>
+        <v>100.04241864</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>3312.11</v>
+        <v>933.21</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>667.4</v>
+        <v>137.7</v>
       </c>
       <c r="M323" s="1">
-        <v>3312.11</v>
+        <v>933.21</v>
       </c>
       <c r="N323" s="1">
-        <v>3979.51</v>
+        <v>1070.91</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="B324">
-        <v>2942297552</v>
+        <v>2956403482</v>
       </c>
       <c r="C324" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.0317648</v>
+        <v>100.0262662</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>4764.72</v>
+        <v>3939.93</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="M324" s="1">
-        <v>4764.72</v>
+        <v>3939.93</v>
       </c>
       <c r="N324" s="1">
-        <v>6887.55</v>
+        <v>5622.27</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
       <c r="B325">
-        <v>2942312882</v>
+        <v>2957531542</v>
       </c>
       <c r="C325" s="1">
-        <v>4200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.04173262</v>
+        <v>100.02027767</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>1752.77</v>
+        <v>3041.65</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325">
-        <v>649.23</v>
+      <c r="L325" t="s">
+        <v>773</v>
       </c>
       <c r="M325" s="1">
-        <v>1752.77</v>
+        <v>3041.65</v>
       </c>
       <c r="N325" s="1">
-        <v>2402.0</v>
+        <v>4941.65</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
       <c r="B326">
-        <v>2942860832</v>
+        <v>2959056142</v>
       </c>
       <c r="C326" s="1">
-        <v>4300000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.04393116</v>
+        <v>100.01664904</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>1889.04</v>
+        <v>1731.5</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>698.36</v>
+        <v>273.12</v>
       </c>
       <c r="M326" s="1">
-        <v>1889.04</v>
+        <v>1731.5</v>
       </c>
       <c r="N326" s="1">
-        <v>2587.4</v>
+        <v>2004.62</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B327">
-        <v>2942896542</v>
+        <v>2962036292</v>
       </c>
       <c r="C327" s="1">
-        <v>1500000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.04356467</v>
+        <v>100.01609855</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>653.47</v>
+        <v>1883.53</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
-      <c r="L327">
-        <v>241.66</v>
+      <c r="L327" t="s">
+        <v>776</v>
       </c>
       <c r="M327" s="1">
-        <v>653.47</v>
+        <v>1883.53</v>
       </c>
       <c r="N327" s="1">
-        <v>895.13</v>
+        <v>3016.74</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>766</v>
+        <v>777</v>
       </c>
       <c r="B328">
-        <v>2949187932</v>
+        <v>2962647792</v>
       </c>
       <c r="C328" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.03999193</v>
+        <v>100.0148488</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>11997.58</v>
+        <v>2227.32</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="M328" s="1">
-        <v>11997.58</v>
+        <v>2227.32</v>
       </c>
       <c r="N328" s="1">
-        <v>16064.83</v>
+        <v>3277.66</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>768</v>
+        <v>779</v>
       </c>
       <c r="B329">
-        <v>2949233192</v>
+        <v>2963772242</v>
       </c>
       <c r="C329" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.03772828</v>
+        <v>100.0235255</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>9432.07</v>
+        <v>2352.55</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
-      <c r="L329" t="s">
-        <v>769</v>
+      <c r="L329">
+        <v>932.75</v>
       </c>
       <c r="M329" s="1">
-        <v>9432.07</v>
+        <v>2352.55</v>
       </c>
       <c r="N329" s="1">
-        <v>12640.2</v>
+        <v>3285.3</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="B330">
-        <v>2951470492</v>
+        <v>2963783932</v>
       </c>
       <c r="C330" s="1">
-        <v>2200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.05022</v>
+        <v>100.0228777</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>1104.84</v>
+        <v>2287.77</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>69.78</v>
+        <v>907.47</v>
       </c>
       <c r="M330" s="1">
-        <v>1104.84</v>
+        <v>2287.77</v>
       </c>
       <c r="N330" s="1">
-        <v>1174.62</v>
+        <v>3195.24</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="B331">
-        <v>2956403482</v>
+        <v>2963823632</v>
       </c>
       <c r="C331" s="1">
-        <v>15000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.02655887</v>
+        <v>100.01140579</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>3983.83</v>
+        <v>433.42</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331" t="s">
-        <v>772</v>
+      <c r="L331">
+        <v>388.07</v>
       </c>
       <c r="M331" s="1">
-        <v>3983.83</v>
+        <v>433.42</v>
       </c>
       <c r="N331" s="1">
-        <v>5320.5</v>
+        <v>821.49</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="B332">
-        <v>2957531542</v>
+        <v>2963840802</v>
       </c>
       <c r="C332" s="1">
-        <v>15000000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.04670887</v>
+        <v>100.02119325</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>7006.33</v>
+        <v>633.89</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
-      <c r="L332" t="s">
-        <v>774</v>
+      <c r="L332">
+        <v>324.34</v>
       </c>
       <c r="M332" s="1">
-        <v>7006.33</v>
+        <v>633.89</v>
       </c>
       <c r="N332" s="1">
-        <v>8511.03</v>
+        <v>958.23</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="B333">
-        <v>2959056142</v>
+        <v>2965386522</v>
       </c>
       <c r="C333" s="1">
-        <v>10400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.02400644</v>
+        <v>100.0212492</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>2496.67</v>
+        <v>1062.46</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>101.69</v>
+        <v>419.22</v>
       </c>
       <c r="M333" s="1">
-        <v>2496.67</v>
+        <v>1062.46</v>
       </c>
       <c r="N333" s="1">
-        <v>2598.36</v>
+        <v>1481.68</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="B334">
-        <v>2962036292</v>
+        <v>2970036362</v>
       </c>
       <c r="C334" s="1">
-        <v>11700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.02851145</v>
+        <v>100.0266641</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>3335.84</v>
+        <v>2666.41</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>885.04</v>
+        <v>975.13</v>
       </c>
       <c r="M334" s="1">
-        <v>3335.84</v>
+        <v>2666.41</v>
       </c>
       <c r="N334" s="1">
-        <v>4220.88</v>
+        <v>3641.54</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="B335">
-        <v>2962647792</v>
+        <v>2979716702</v>
       </c>
       <c r="C335" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.014071</v>
+        <v>100.0156162</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>2110.65</v>
+        <v>1561.62</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>810.92</v>
+        <v>594.62</v>
       </c>
       <c r="M335" s="1">
-        <v>2110.65</v>
+        <v>1561.62</v>
       </c>
       <c r="N335" s="1">
-        <v>2921.57</v>
+        <v>2156.24</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="B336">
-        <v>2963772242</v>
+        <v>2981484462</v>
       </c>
       <c r="C336" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.0246412</v>
+        <v>100.0117663</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>2464.12</v>
+        <v>2353.26</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>725.94</v>
+        <v>953.77</v>
       </c>
       <c r="M336" s="1">
-        <v>2464.12</v>
+        <v>2353.26</v>
       </c>
       <c r="N336" s="1">
-        <v>3190.06</v>
+        <v>3307.03</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="B337">
-        <v>2963783932</v>
+        <v>2983096392</v>
       </c>
       <c r="C337" s="1">
-        <v>10000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.0244849</v>
+        <v>100.00331873</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>2448.49</v>
+        <v>235.63</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>705.66</v>
+        <v>346.98</v>
       </c>
       <c r="M337" s="1">
-        <v>2448.49</v>
+        <v>235.63</v>
       </c>
       <c r="N337" s="1">
-        <v>3154.15</v>
+        <v>582.61</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="B338">
-        <v>2963823632</v>
+        <v>2991145122</v>
       </c>
       <c r="C338" s="1">
-        <v>3800000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.03745763</v>
+        <v>99.96800622</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>1423.39</v>
+        <v>-2879.44</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>302.83</v>
+        <v>-199.8</v>
       </c>
       <c r="M338" s="1">
-        <v>1423.39</v>
+        <v>-2879.44</v>
       </c>
       <c r="N338" s="1">
-        <v>1726.22</v>
+        <v>-3079.24</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="B339">
-        <v>2963840802</v>
+        <v>2991234142</v>
       </c>
       <c r="C339" s="1">
-        <v>2991000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.03384654</v>
+        <v>99.9709252</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>1012.35</v>
+        <v>-726.87</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>253.52</v>
+        <v>-49.07</v>
       </c>
       <c r="M339" s="1">
-        <v>1012.35</v>
+        <v>-726.87</v>
       </c>
       <c r="N339" s="1">
-        <v>1265.87</v>
+        <v>-775.94</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="B340">
-        <v>2965386522</v>
+        <v>3014423372</v>
       </c>
       <c r="C340" s="1">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.0210908</v>
+        <v>100.001689</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>1054.54</v>
+        <v>101.34</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
       <c r="L340">
-        <v>323.75</v>
+        <v>32.5</v>
       </c>
       <c r="M340" s="1">
-        <v>1054.54</v>
+        <v>101.34</v>
       </c>
       <c r="N340" s="1">
-        <v>1378.29</v>
+        <v>133.84</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>2970036362</v>
+        <v>791</v>
+      </c>
+      <c r="B341" t="s">
+        <v>792</v>
       </c>
       <c r="C341" s="1">
-        <v>10000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.0289409</v>
+        <v>99.99241154</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>2894.09</v>
+        <v>-986.5</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>750.02</v>
+        <v>36.34</v>
       </c>
       <c r="M341" s="1">
-        <v>2894.09</v>
+        <v>-986.5</v>
       </c>
       <c r="N341" s="1">
-        <v>3644.11</v>
+        <v>-950.16</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>2979716702</v>
+        <v>793</v>
+      </c>
+      <c r="B342" t="s">
+        <v>794</v>
       </c>
       <c r="C342" s="1">
-        <v>10000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.0178271</v>
+        <v>99.99924127</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>1782.71</v>
+        <v>-53.87</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
       <c r="L342">
-        <v>439.23</v>
+        <v>80.75</v>
       </c>
       <c r="M342" s="1">
-        <v>1782.71</v>
+        <v>-53.87</v>
       </c>
       <c r="N342" s="1">
-        <v>2221.94</v>
+        <v>26.88</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>2981484462</v>
+        <v>795</v>
+      </c>
+      <c r="B343" t="s">
+        <v>796</v>
       </c>
       <c r="C343" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.0139814</v>
+        <v>99.9988348</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>2796.28</v>
+        <v>-174.78</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
       <c r="L343">
-        <v>690.66</v>
+        <v>89.35</v>
       </c>
       <c r="M343" s="1">
-        <v>2796.28</v>
+        <v>-174.78</v>
       </c>
       <c r="N343" s="1">
-        <v>3486.94</v>
+        <v>-85.43</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>2983096392</v>
+        <v>797</v>
+      </c>
+      <c r="B344" t="s">
+        <v>796</v>
       </c>
       <c r="C344" s="1">
-        <v>7100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.01377775</v>
+        <v>99.993637</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>978.22</v>
+        <v>-1590.75</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>251.66</v>
+        <v>109.01</v>
       </c>
       <c r="M344" s="1">
-        <v>978.22</v>
+        <v>-1590.75</v>
       </c>
       <c r="N344" s="1">
-        <v>1229.88</v>
+        <v>-1481.74</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>2991145122</v>
+        <v>798</v>
+      </c>
+      <c r="B345" t="s">
+        <v>799</v>
       </c>
       <c r="C345" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>99.97185111</v>
+        <v>99.99204413</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-2533.4</v>
+        <v>-2386.76</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
       <c r="L345">
-        <v>-103.05</v>
+        <v>77.24</v>
       </c>
       <c r="M345" s="1">
-        <v>-2533.4</v>
+        <v>-2386.76</v>
       </c>
       <c r="N345" s="1">
-        <v>-2636.45</v>
+        <v>-2309.52</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>2991234142</v>
+        <v>800</v>
+      </c>
+      <c r="B346" t="s">
+        <v>801</v>
       </c>
       <c r="C346" s="1">
-        <v>2500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>99.9748072</v>
+        <v>99.99576307</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-629.82</v>
+        <v>-1271.08</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
       <c r="L346">
-        <v>-26.26</v>
+        <v>25.44</v>
       </c>
       <c r="M346" s="1">
-        <v>-629.82</v>
+        <v>-1271.08</v>
       </c>
       <c r="N346" s="1">
-        <v>-656.08</v>
+        <v>-1245.64</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>3014423372</v>
+        <v>802</v>
+      </c>
+      <c r="B347" t="s">
+        <v>803</v>
       </c>
       <c r="C347" s="1">
-        <v>6000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>99.9995705</v>
+        <v>99.97418269</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-25.77</v>
+        <v>-3356.25</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
       <c r="L347">
-        <v>14.7</v>
+        <v>-92.98</v>
       </c>
       <c r="M347" s="1">
-        <v>-25.77</v>
+        <v>-3356.25</v>
       </c>
       <c r="N347" s="1">
-        <v>-11.07</v>
+        <v>-3449.23</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>790</v>
+        <v>804</v>
       </c>
       <c r="B348" t="s">
-        <v>791</v>
+        <v>805</v>
       </c>
       <c r="C348" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>99.99588708</v>
+        <v>99.9991898</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-534.68</v>
+        <v>-121.53</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
       <c r="L348">
-        <v>14.57</v>
+        <v>36.57</v>
       </c>
       <c r="M348" s="1">
-        <v>-534.68</v>
+        <v>-121.53</v>
       </c>
       <c r="N348" s="1">
-        <v>-520.11</v>
+        <v>-84.96</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>792</v>
+        <v>806</v>
       </c>
       <c r="B349" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="C349" s="1">
-        <v>7100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.0035831</v>
+        <v>99.99178687</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>254.4</v>
+        <v>-2463.94</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>40.16</v>
+        <v>86.46</v>
       </c>
       <c r="M349" s="1">
-        <v>254.4</v>
+        <v>-2463.94</v>
       </c>
       <c r="N349" s="1">
-        <v>294.56</v>
+        <v>-2377.48</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B350" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="C350" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>99.99718076</v>
+        <v>99.9914182</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-704.81</v>
+        <v>-1716.36</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
       <c r="L350">
-        <v>49.7</v>
+        <v>48.75</v>
       </c>
       <c r="M350" s="1">
-        <v>-704.81</v>
+        <v>-1716.36</v>
       </c>
       <c r="N350" s="1">
-        <v>-655.11</v>
+        <v>-1667.61</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>796</v>
+        <v>808</v>
       </c>
       <c r="B351" t="s">
-        <v>795</v>
+        <v>809</v>
       </c>
       <c r="C351" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>99.9980752</v>
+        <v>100.01130348</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-288.72</v>
+        <v>2825.87</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
       <c r="L351">
-        <v>41.09</v>
+        <v>484.95</v>
       </c>
       <c r="M351" s="1">
-        <v>-288.72</v>
+        <v>2825.87</v>
       </c>
       <c r="N351" s="1">
-        <v>-247.63</v>
+        <v>3310.82</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>797</v>
+        <v>810</v>
       </c>
       <c r="B352" t="s">
-        <v>798</v>
+        <v>811</v>
       </c>
       <c r="C352" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>99.9959887</v>
+        <v>99.9915602</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-1203.39</v>
+        <v>-843.98</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352">
-        <v>27.29</v>
+        <v>24.48</v>
       </c>
       <c r="M352" s="1">
-        <v>-1203.39</v>
+        <v>-843.98</v>
       </c>
       <c r="N352" s="1">
-        <v>-1176.1</v>
+        <v>-819.5</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>799</v>
+        <v>812</v>
       </c>
       <c r="B353" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="C353" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>99.99439323</v>
+        <v>99.9952549</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-1682.03</v>
+        <v>-949.02</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
       <c r="L353">
-        <v>1.1</v>
+        <v>104.52</v>
       </c>
       <c r="M353" s="1">
-        <v>-1682.03</v>
+        <v>-949.02</v>
       </c>
       <c r="N353" s="1">
-        <v>-1680.93</v>
+        <v>-844.5</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="B354" t="s">
-        <v>802</v>
+        <v>814</v>
       </c>
       <c r="C354" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>99.98428631</v>
+        <v>100.00676185</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-2042.78</v>
+        <v>1352.37</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
       <c r="L354">
-        <v>-51.52</v>
+        <v>230.34</v>
       </c>
       <c r="M354" s="1">
-        <v>-2042.78</v>
+        <v>1352.37</v>
       </c>
       <c r="N354" s="1">
-        <v>-2094.3</v>
+        <v>1582.71</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>803</v>
+        <v>815</v>
       </c>
       <c r="B355" t="s">
-        <v>804</v>
+        <v>816</v>
       </c>
       <c r="C355" s="1">
-        <v>20000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.996087</v>
+        <v>100.00629265</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-782.6</v>
+        <v>465.09</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355">
-        <v>16.67</v>
+        <v>46.47</v>
       </c>
       <c r="M355" s="1">
-        <v>-782.6</v>
+        <v>465.09</v>
       </c>
       <c r="N355" s="1">
-        <v>-765.93</v>
+        <v>511.56</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>805</v>
+        <v>817</v>
       </c>
       <c r="B356" t="s">
-        <v>804</v>
+        <v>818</v>
       </c>
       <c r="C356" s="1">
-        <v>30000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.9966047</v>
+        <v>100.02290291</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-1018.59</v>
+        <v>10306.31</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
-      <c r="L356">
-        <v>30.84</v>
+      <c r="L356" t="s">
+        <v>819</v>
       </c>
       <c r="M356" s="1">
-        <v>-1018.59</v>
+        <v>10306.31</v>
       </c>
       <c r="N356" s="1">
-        <v>-987.75</v>
+        <v>14263.2</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>806</v>
+        <v>820</v>
       </c>
       <c r="B357" t="s">
-        <v>804</v>
+        <v>821</v>
       </c>
       <c r="C357" s="1">
-        <v>15000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.99656327</v>
+        <v>99.95065794</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-515.51</v>
+        <v>-7648.02</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
       <c r="L357">
-        <v>12.51</v>
+        <v>-281.36</v>
       </c>
       <c r="M357" s="1">
-        <v>-515.51</v>
+        <v>-7648.02</v>
       </c>
       <c r="N357" s="1">
-        <v>-503.0</v>
+        <v>-7929.38</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>807</v>
+        <v>822</v>
       </c>
       <c r="B358" t="s">
-        <v>808</v>
+        <v>823</v>
       </c>
       <c r="C358" s="1">
-        <v>25000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.01755468</v>
+        <v>99.9740505</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>4388.67</v>
+        <v>-1037.98</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358">
-        <v>168.78</v>
+        <v>-10.89</v>
       </c>
       <c r="M358" s="1">
-        <v>4388.67</v>
+        <v>-1037.98</v>
       </c>
       <c r="N358" s="1">
-        <v>4557.45</v>
+        <v>-1048.87</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>809</v>
+        <v>824</v>
       </c>
       <c r="B359" t="s">
-        <v>810</v>
+        <v>825</v>
       </c>
       <c r="C359" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.00104035</v>
+        <v>100.0004592</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>208.07</v>
+        <v>45.92</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
       <c r="L359">
-        <v>24.7</v>
+        <v>62.11</v>
       </c>
       <c r="M359" s="1">
-        <v>208.07</v>
+        <v>45.92</v>
       </c>
       <c r="N359" s="1">
-        <v>232.77</v>
+        <v>108.03</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>811</v>
+        <v>826</v>
       </c>
       <c r="B360" t="s">
-        <v>810</v>
+        <v>827</v>
       </c>
       <c r="C360" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.9971497</v>
+        <v>100.0027655</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-285.03</v>
+        <v>276.55</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
       <c r="L360">
-        <v>4.57</v>
+        <v>0.0</v>
       </c>
       <c r="M360" s="1">
-        <v>-285.03</v>
+        <v>276.55</v>
       </c>
       <c r="N360" s="1">
-        <v>-280.46</v>
+        <v>276.55</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>812</v>
+        <v>828</v>
       </c>
       <c r="B361" t="s">
-        <v>813</v>
+        <v>829</v>
       </c>
       <c r="C361" s="1">
-        <v>20000000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.01367905</v>
+        <v>99.98695979</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>2735.81</v>
+        <v>-619.41</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361">
-        <v>24.67</v>
+        <v>27.27</v>
       </c>
       <c r="M361" s="1">
-        <v>2735.81</v>
+        <v>-619.41</v>
       </c>
       <c r="N361" s="1">
-        <v>2760.48</v>
+        <v>-592.14</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>814</v>
+        <v>830</v>
       </c>
       <c r="B362" t="s">
-        <v>815</v>
+        <v>831</v>
       </c>
       <c r="C362" s="1">
-        <v>45000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.02373436</v>
+        <v>99.9842532</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>10680.46</v>
+        <v>-1181.01</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
-      <c r="L362" t="s">
-        <v>816</v>
+      <c r="L362">
+        <v>-10.08</v>
       </c>
       <c r="M362" s="1">
-        <v>10680.46</v>
+        <v>-1181.01</v>
       </c>
       <c r="N362" s="1">
-        <v>13761.35</v>
+        <v>-1191.09</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>817</v>
+        <v>832</v>
       </c>
       <c r="B363" t="s">
-        <v>818</v>
+        <v>831</v>
       </c>
       <c r="C363" s="1">
-        <v>15500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.97682348</v>
+        <v>99.9803125</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-3592.36</v>
+        <v>-393.75</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
       <c r="L363">
-        <v>-146.69</v>
+        <v>-2.3</v>
       </c>
       <c r="M363" s="1">
-        <v>-3592.36</v>
+        <v>-393.75</v>
       </c>
       <c r="N363" s="1">
-        <v>-3739.05</v>
+        <v>-396.05</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>819</v>
+        <v>833</v>
       </c>
       <c r="B364" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
       <c r="C364" s="1">
-        <v>4000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>99.981263</v>
+        <v>99.95177957</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-749.48</v>
+        <v>-3375.43</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
       <c r="L364">
-        <v>-8.89</v>
+        <v>-103.98</v>
       </c>
       <c r="M364" s="1">
-        <v>-749.48</v>
+        <v>-3375.43</v>
       </c>
       <c r="N364" s="1">
-        <v>-758.37</v>
+        <v>-3479.41</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="B365" t="s">
-        <v>822</v>
+        <v>836</v>
       </c>
       <c r="C365" s="1">
-        <v>10000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.0076625</v>
+        <v>100.00521897</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>766.25</v>
+        <v>101.77</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>0.0</v>
+        <v>36.31</v>
       </c>
       <c r="M365" s="1">
-        <v>766.25</v>
+        <v>101.77</v>
       </c>
       <c r="N365" s="1">
-        <v>766.25</v>
+        <v>138.08</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>823</v>
+        <v>837</v>
       </c>
       <c r="B366" t="s">
-        <v>824</v>
+        <v>838</v>
       </c>
       <c r="C366" s="1">
-        <v>4750000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>99.997684</v>
+        <v>99.99973239</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-110.01</v>
+        <v>-8.36</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>12.23</v>
+        <v>12.56</v>
       </c>
       <c r="M366" s="1">
-        <v>-110.01</v>
+        <v>-8.36</v>
       </c>
       <c r="N366" s="1">
-        <v>-97.78</v>
+        <v>4.2</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>825</v>
+        <v>839</v>
       </c>
       <c r="B367" t="s">
-        <v>826</v>
+        <v>840</v>
       </c>
       <c r="C367" s="1">
-        <v>7500000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.99082173</v>
+        <v>100.00220544</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-688.37</v>
+        <v>57.54</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>-9.1</v>
+        <v>13.51</v>
       </c>
       <c r="M367" s="1">
-        <v>-688.37</v>
+        <v>57.54</v>
       </c>
       <c r="N367" s="1">
-        <v>-697.47</v>
+        <v>71.05</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>827</v>
+        <v>841</v>
       </c>
       <c r="B368" t="s">
-        <v>826</v>
+        <v>842</v>
       </c>
       <c r="C368" s="1">
-        <v>2000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>99.9907095</v>
+        <v>100.006561</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-185.81</v>
+        <v>328.05</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368">
-        <v>-1.93</v>
+        <v>22.5</v>
       </c>
       <c r="M368" s="1">
-        <v>-185.81</v>
+        <v>328.05</v>
       </c>
       <c r="N368" s="1">
-        <v>-187.74</v>
+        <v>350.55</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>828</v>
+        <v>843</v>
       </c>
       <c r="B369" t="s">
-        <v>829</v>
+        <v>844</v>
       </c>
       <c r="C369" s="1">
-        <v>7000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>99.977968</v>
+        <v>100.018233</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-1542.24</v>
+        <v>2734.95</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
       <c r="L369">
-        <v>-44.85</v>
+        <v>14.92</v>
       </c>
       <c r="M369" s="1">
-        <v>-1542.24</v>
+        <v>2734.95</v>
       </c>
       <c r="N369" s="1">
-        <v>-1587.09</v>
+        <v>2749.87</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>830</v>
+        <v>845</v>
       </c>
       <c r="B370" t="s">
-        <v>831</v>
+        <v>846</v>
       </c>
       <c r="C370" s="1">
-        <v>1950000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>100.01917692</v>
+        <v>99.95378014</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>373.95</v>
+        <v>-10168.37</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
       <c r="L370">
-        <v>12.62</v>
+        <v>-411.51</v>
       </c>
       <c r="M370" s="1">
-        <v>373.95</v>
+        <v>-10168.37</v>
       </c>
       <c r="N370" s="1">
-        <v>386.57</v>
+        <v>-10579.88</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>832</v>
+        <v>847</v>
       </c>
       <c r="B371" t="s">
-        <v>833</v>
+        <v>846</v>
       </c>
       <c r="C371" s="1">
-        <v>22000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>99.97882632</v>
+        <v>99.9574906</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-4658.21</v>
+        <v>-4250.94</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
       <c r="L371">
-        <v>-250.35</v>
+        <v>-169.13</v>
       </c>
       <c r="M371" s="1">
-        <v>-4658.21</v>
+        <v>-4250.94</v>
       </c>
       <c r="N371" s="1">
-        <v>-4908.56</v>
+        <v>-4420.07</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>834</v>
+        <v>848</v>
       </c>
       <c r="B372" t="s">
-        <v>833</v>
+        <v>849</v>
       </c>
       <c r="C372" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>99.9780016</v>
+        <v>99.9934706</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-2199.84</v>
+        <v>-326.47</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
       <c r="L372">
-        <v>-103.37</v>
+        <v>65.55</v>
       </c>
       <c r="M372" s="1">
-        <v>-2199.84</v>
+        <v>-326.47</v>
       </c>
       <c r="N372" s="1">
-        <v>-2303.21</v>
+        <v>-260.92</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>835</v>
+        <v>850</v>
       </c>
       <c r="B373" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
       <c r="C373" s="1">
-        <v>5000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.0032952</v>
+        <v>99.97690587</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>164.76</v>
+        <v>-1062.33</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
       <c r="L373">
-        <v>34.94</v>
+        <v>14.69</v>
       </c>
       <c r="M373" s="1">
-        <v>164.76</v>
+        <v>-1062.33</v>
       </c>
       <c r="N373" s="1">
-        <v>199.7</v>
+        <v>-1047.64</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>837</v>
+        <v>851</v>
       </c>
       <c r="B374" t="s">
-        <v>836</v>
+        <v>852</v>
       </c>
       <c r="C374" s="1">
-        <v>4600000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.00284261</v>
+        <v>100.00181247</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>130.76</v>
+        <v>154.06</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
-        <v>6.08</v>
+        <v>32.21</v>
       </c>
       <c r="M374" s="1">
-        <v>130.76</v>
+        <v>154.06</v>
       </c>
       <c r="N374" s="1">
-        <v>136.84</v>
+        <v>186.27</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>838</v>
+        <v>853</v>
       </c>
       <c r="B375" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
       <c r="C375" s="1">
-        <v>8500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>99.99875988</v>
+        <v>99.9771355</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-105.41</v>
+        <v>-1829.16</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
-        <v>13.37</v>
+        <v>-17.41</v>
       </c>
       <c r="M375" s="1">
-        <v>-105.41</v>
+        <v>-1829.16</v>
       </c>
       <c r="N375" s="1">
-        <v>-92.04</v>
+        <v>-1846.57</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>840</v>
+        <v>855</v>
       </c>
       <c r="B376" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="C376" s="1">
-        <v>8000000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>99.98985213</v>
+        <v>99.99955056</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-811.83</v>
+        <v>-24.27</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>-12.73</v>
+        <v>-3.29</v>
       </c>
       <c r="M376" s="1">
-        <v>-811.83</v>
+        <v>-24.27</v>
       </c>
       <c r="N376" s="1">
-        <v>-824.56</v>
+        <v>-27.56</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="B377" t="s">
-        <v>843</v>
+        <v>858</v>
       </c>
       <c r="C377" s="1">
-        <v>5400000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>99.99629056</v>
+        <v>99.95421358</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-200.31</v>
+        <v>-2919.8</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>-3.9</v>
+        <v>-99.81</v>
       </c>
       <c r="M377" s="1">
-        <v>-200.31</v>
+        <v>-2919.8</v>
       </c>
       <c r="N377" s="1">
-        <v>-204.21</v>
+        <v>-3019.61</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>844</v>
+        <v>859</v>
       </c>
       <c r="B378" t="s">
-        <v>845</v>
+        <v>860</v>
       </c>
       <c r="C378" s="1">
-        <v>6377000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>99.97924824</v>
+        <v>99.9681675</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-1323.34</v>
+        <v>-1909.95</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>-52.38</v>
+        <v>-27.31</v>
       </c>
       <c r="M378" s="1">
-        <v>-1323.34</v>
+        <v>-1909.95</v>
       </c>
       <c r="N378" s="1">
-        <v>-1375.72</v>
+        <v>-1937.26</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>846</v>
+        <v>861</v>
       </c>
       <c r="B379" t="s">
-        <v>847</v>
+        <v>862</v>
       </c>
       <c r="C379" s="1">
-        <v>6000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>99.99332033</v>
+        <v>99.9923228</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-400.78</v>
+        <v>-3070.88</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>-15.37</v>
+        <v>133.06</v>
       </c>
       <c r="M379" s="1">
-        <v>-400.78</v>
+        <v>-3070.88</v>
       </c>
       <c r="N379" s="1">
-        <v>-416.15</v>
+        <v>-2937.82</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>848</v>
+        <v>863</v>
       </c>
       <c r="B380" t="s">
-        <v>849</v>
+        <v>864</v>
       </c>
       <c r="C380" s="1">
-        <v>40000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>99.99704058</v>
+        <v>100.00663295</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-1183.77</v>
+        <v>404.61</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
       <c r="L380">
-        <v>48.9</v>
+        <v>28.81</v>
       </c>
       <c r="M380" s="1">
-        <v>-1183.77</v>
+        <v>404.61</v>
       </c>
       <c r="N380" s="1">
-        <v>-1134.87</v>
+        <v>433.42</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>850</v>
+        <v>865</v>
       </c>
       <c r="B381" t="s">
-        <v>851</v>
+        <v>866</v>
       </c>
       <c r="C381" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.00459073</v>
+        <v>100.0058856</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>1836.29</v>
+        <v>882.84</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>292.84</v>
+        <v>51.44</v>
       </c>
       <c r="M381" s="1">
-        <v>1836.29</v>
+        <v>882.84</v>
       </c>
       <c r="N381" s="1">
-        <v>2129.13</v>
+        <v>934.28</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>852</v>
+        <v>867</v>
       </c>
       <c r="B382" t="s">
-        <v>853</v>
+        <v>868</v>
       </c>
       <c r="C382" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>99.99779592</v>
+        <v>100.00065495</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-551.02</v>
+        <v>261.98</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>61.2</v>
+        <v>547.74</v>
       </c>
       <c r="M382" s="1">
-        <v>-551.02</v>
+        <v>261.98</v>
       </c>
       <c r="N382" s="1">
-        <v>-489.82</v>
+        <v>809.72</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>854</v>
+        <v>869</v>
       </c>
       <c r="B383" t="s">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="C383" s="1">
-        <v>7996000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>99.98894197</v>
+        <v>99.9991846</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>-884.2</v>
+        <v>-203.85</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>-22.66</v>
+        <v>135.37</v>
       </c>
       <c r="M383" s="1">
-        <v>-884.2</v>
+        <v>-203.85</v>
       </c>
       <c r="N383" s="1">
-        <v>-906.86</v>
+        <v>-68.48</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="B384" t="s">
-        <v>857</v>
+        <v>872</v>
       </c>
       <c r="C384" s="1">
-        <v>2900000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>99.98291517</v>
+        <v>99.97043622</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-495.46</v>
+        <v>-2363.92</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
       <c r="L384">
-        <v>-5.74</v>
+        <v>-37.74</v>
       </c>
       <c r="M384" s="1">
-        <v>-495.46</v>
+        <v>-2363.92</v>
       </c>
       <c r="N384" s="1">
-        <v>-501.2</v>
+        <v>-2401.66</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>858</v>
+        <v>873</v>
       </c>
       <c r="B385" t="s">
-        <v>859</v>
+        <v>874</v>
       </c>
       <c r="C385" s="1">
-        <v>25000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>99.99769096</v>
+        <v>99.96153552</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-577.26</v>
+        <v>-1115.47</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
       <c r="L385">
-        <v>61.2</v>
+        <v>-22.02</v>
       </c>
       <c r="M385" s="1">
-        <v>-577.26</v>
+        <v>-1115.47</v>
       </c>
       <c r="N385" s="1">
-        <v>-516.06</v>
+        <v>-1137.49</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>860</v>
+        <v>875</v>
       </c>
       <c r="B386" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
       <c r="C386" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>99.9986596</v>
+        <v>100.0013402</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>-335.1</v>
+        <v>335.05</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
       <c r="L386">
-        <v>61.2</v>
+        <v>135.37</v>
       </c>
       <c r="M386" s="1">
-        <v>-335.1</v>
+        <v>335.05</v>
       </c>
       <c r="N386" s="1">
-        <v>-273.9</v>
+        <v>470.42</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>861</v>
+        <v>877</v>
       </c>
       <c r="B387" t="s">
-        <v>862</v>
+        <v>876</v>
       </c>
       <c r="C387" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>99.9713926</v>
+        <v>99.9970234</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-2860.74</v>
+        <v>-744.15</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
-      <c r="L387" t="s">
-        <v>863</v>
+      <c r="L387">
+        <v>135.37</v>
       </c>
       <c r="M387" s="1">
-        <v>-2860.74</v>
+        <v>-744.15</v>
       </c>
       <c r="N387" s="1">
-        <v>-12236.08</v>
+        <v>-608.78</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>864</v>
+        <v>878</v>
       </c>
       <c r="B388" t="s">
-        <v>865</v>
+        <v>879</v>
       </c>
       <c r="C388" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>99.9674852</v>
+        <v>99.9998577</v>
       </c>
       <c r="E388" s="1">
         <v>0.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-1625.74</v>
+        <v>-28.46</v>
       </c>
       <c r="J388" s="1">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0.0</v>
       </c>
-      <c r="L388" t="s">
-        <v>866</v>
+      <c r="L388">
+        <v>63.32</v>
       </c>
       <c r="M388" s="1">
-        <v>-1625.74</v>
+        <v>-28.46</v>
       </c>
       <c r="N388" s="1">
-        <v>-7150.49</v>
+        <v>34.86</v>
       </c>
       <c r="O388" s="1">
         <v>0.0</v>
       </c>
       <c r="P388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>880</v>
+      </c>
+      <c r="B389" t="s">
+        <v>881</v>
+      </c>
+      <c r="C389" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>99.979269</v>
+      </c>
+      <c r="E389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-2073.1</v>
+      </c>
+      <c r="J389" s="1">
+        <v>0</v>
+      </c>
+      <c r="K389">
+        <v>0.0</v>
+      </c>
+      <c r="L389" t="s">
+        <v>882</v>
+      </c>
+      <c r="M389" s="1">
+        <v>-2073.1</v>
+      </c>
+      <c r="N389" s="1">
+        <v>-12195.77</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>883</v>
+      </c>
+      <c r="B390" t="s">
+        <v>884</v>
+      </c>
+      <c r="C390" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>99.9763668</v>
+      </c>
+      <c r="E390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-1181.66</v>
+      </c>
+      <c r="J390" s="1">
+        <v>0</v>
+      </c>
+      <c r="K390">
+        <v>0.0</v>
+      </c>
+      <c r="L390" t="s">
+        <v>885</v>
+      </c>
+      <c r="M390" s="1">
+        <v>-1181.66</v>
+      </c>
+      <c r="N390" s="1">
+        <v>-7131.33</v>
+      </c>
+      <c r="O390" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P390">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>