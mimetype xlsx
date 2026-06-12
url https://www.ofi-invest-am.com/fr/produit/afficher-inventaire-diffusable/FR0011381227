--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="886">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="902">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -130,258 +130,270 @@
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
+    <t>XS3311140738</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
+  </si>
+  <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129160620</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/04/2026</t>
   </si>
   <si>
-    <t>389 190.72</t>
+    <t>410 598.00</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>201 391.83</t>
+    <t>217 515.38</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>110 723.56</t>
+    <t>132 183.33</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>109 256.89</t>
+    <t>130 433.33</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3311089950</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+  </si>
+  <si>
     <t>XS3108486112</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 27/03/2026</t>
   </si>
   <si>
-    <t>BE6371366186</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 24/02/2026</t>
+    <t>BE6372064376</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/03/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
-    <t>DE000CZ452E3</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>66 084.00</t>
+    <t>97 347.75</t>
   </si>
   <si>
     <t>FR0129160661</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 23/04/2026</t>
   </si>
   <si>
-    <t>778 381.44</t>
+    <t>821 196.00</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>117 397.92</t>
+    <t>144 443.54</t>
+  </si>
+  <si>
+    <t>FR0129582690</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3268844308</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>492 051.08</t>
+    <t>524 090.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>231 074.00</t>
+    <t>262 894.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>48 568.00</t>
+    <t>80 384.92</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
@@ -436,2024 +448,1997 @@
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>798 575.56</t>
+    <t>842 327.78</t>
   </si>
   <si>
     <t>FR0129063311</t>
   </si>
   <si>
     <t>EURO LVMH MOET HENNESSY LOUIS VUITTON S 16/04/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>128 928.00</t>
+    <t>150 501.94</t>
   </si>
   <si>
     <t>XS3060578476</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 22/04/2026</t>
   </si>
   <si>
-    <t>390 896.28</t>
-[...11 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
+    <t>412 398.00</t>
+  </si>
+  <si>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>XS3025927727</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
+    <t>XS3318879270</t>
+  </si>
+  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3129352012</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 17/03/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>FR0129628576</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
+  </si>
+  <si>
     <t>FR0129496602</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 23/03/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>114 539.00</t>
+    <t>156 060.44</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>576 289.58</t>
+    <t>608 652.00</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>941 202.75</t>
+    <t>989 383.50</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>22 415.00</t>
-[...8 lines deleted...]
-    <t>1 169 034.72</t>
+    <t>43 619.72</t>
+  </si>
+  <si>
+    <t>FR0129654184</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
+  </si>
+  <si>
+    <t>10 057.33</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>22 315.00</t>
+    <t>43 425.28</t>
   </si>
   <si>
     <t>FR0129178796</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 07/05/2026</t>
   </si>
   <si>
-    <t>557 041.83</t>
+    <t>589 258.33</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>86 756.00</t>
+    <t>118 886.25</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>15 077.33</t>
+    <t>36 464.28</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>26 910.83</t>
+    <t>37 573.33</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>26 074.72</t>
+    <t>36 406.67</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>14 610.67</t>
+    <t>35 336.50</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>55 820.00</t>
+    <t>82 227.29</t>
   </si>
   <si>
     <t>FR0129160687</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2026</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>71 977.22</t>
+    <t>98 634.38</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>71 657.78</t>
+    <t>98 196.88</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>45 748.42</t>
+    <t>63 874.67</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>159 743.33</t>
+    <t>186 474.65</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>159 035.00</t>
+    <t>185 648.26</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
-    <t>FR0129199370</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
     <t>FR0129583292</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/04/2026</t>
   </si>
   <si>
     <t>BE6372032050</t>
   </si>
   <si>
     <t>NEUCP COFINIMMO SA 20/03/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
+    <t>FR0129654614</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
+  </si>
+  <si>
+    <t>10 950.14</t>
+  </si>
+  <si>
+    <t>FR0129654622</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
+  </si>
+  <si>
+    <t>10 998.75</t>
+  </si>
+  <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>89 037.58</t>
-[...8 lines deleted...]
-    <t>1 397 769.00</t>
+    <t>121 312.00</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>53 105.00</t>
-[...8 lines deleted...]
-    <t>686 221.25</t>
+    <t>74 146.67</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>79 657.50</t>
+    <t>111 220.00</t>
+  </si>
+  <si>
+    <t>FR0129671360</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
+  </si>
+  <si>
+    <t>1 222.78</t>
   </si>
   <si>
     <t>FR0129155448</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
-    <t>FR0129521516</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>32 838.75</t>
+    <t>59 464.72</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>529 567.92</t>
+    <t>561 630.67</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>105 224.00</t>
+    <t>126 586.67</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>76 001.04</t>
+    <t>102 428.33</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>78 582.50</t>
+    <t>109 720.00</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>53 463.33</t>
+    <t>74 646.67</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>389 021.11</t>
+    <t>410 330.56</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>35 719.94</t>
+    <t>56 700.11</t>
   </si>
   <si>
     <t>FR0129081545</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 31/03/2026</t>
   </si>
   <si>
-    <t>1 036 725.28</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 09/03/2026</t>
+    <t>1 089 787.22</t>
+  </si>
+  <si>
+    <t>FR0129654796</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129655405</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/04/2026</t>
   </si>
   <si>
     <t>FR0129622504</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 16/03/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>438 510.00</t>
+    <t>470 505.00</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+  </si>
+  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>XS3099050166</t>
   </si>
   <si>
     <t>NEUCP UNICREDIT SPA 13/03/2026</t>
   </si>
   <si>
-    <t>314 325.33</t>
+    <t>335 380.50</t>
   </si>
   <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>36 039.25</t>
+    <t>51 781.33</t>
+  </si>
+  <si>
+    <t>FR0129671766</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
+  </si>
+  <si>
+    <t>1 272.78</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>35 644.93</t>
+    <t>51 182.47</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>390 898.97</t>
+    <t>415 787.67</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>318 366.62</t>
-[...8 lines deleted...]
-    <t>371 486.30</t>
+    <t>338 191.64</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>1 284.59</t>
+    <t>33 250.68</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>59 523.29</t>
+    <t>87 631.51</t>
+  </si>
+  <si>
+    <t>FR001400M8T2</t>
+  </si>
+  <si>
+    <t>ALD SA 4.375 23/11/2026</t>
+  </si>
+  <si>
+    <t>78 390.41</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>199 145.21</t>
+    <t>221 128.77</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>2 228 449.32</t>
+    <t>2 348 334.25</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>216 287.67</t>
+    <t>229 561.64</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>5 621.92</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>203 013.70</t>
+    <t>216 986.30</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
+    <t>3 698.63</t>
+  </si>
+  <si>
+    <t>FR0014002S57</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
+  </si>
+  <si>
+    <t>2 089.04</t>
+  </si>
+  <si>
+    <t>XS1617831026</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
+  </si>
+  <si>
+    <t>173 801.37</t>
+  </si>
+  <si>
+    <t>XS2102357014</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 0.375 14/01/2027</t>
+  </si>
+  <si>
+    <t>1 756.85</t>
+  </si>
+  <si>
+    <t>XS2915279140</t>
+  </si>
+  <si>
+    <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
+  </si>
+  <si>
+    <t>25 647.33</t>
+  </si>
+  <si>
+    <t>DE000A1ZZ028</t>
+  </si>
+  <si>
+    <t>BMW US CAPITAL LLC 1 20/04/2027</t>
+  </si>
+  <si>
+    <t>71 416.33</t>
+  </si>
+  <si>
+    <t>FR0013444759</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 0.125 04/09/2026</t>
+  </si>
+  <si>
+    <t>30 485.96</t>
+  </si>
+  <si>
+    <t>XS1748456974</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 1.125 11/06/2026</t>
+  </si>
+  <si>
+    <t>602 388.06</t>
+  </si>
+  <si>
+    <t>FR0013455540</t>
+  </si>
+  <si>
+    <t>BPCE SA 0.5 24/02/2027</t>
+  </si>
+  <si>
+    <t>1 797.26</t>
+  </si>
+  <si>
+    <t>FR0013323664</t>
+  </si>
+  <si>
+    <t>BPCE SA 1.375 23/03/2026</t>
+  </si>
+  <si>
+    <t>733 458.90</t>
+  </si>
+  <si>
+    <t>FR0014009YD9</t>
+  </si>
+  <si>
+    <t>BPCE SA 1.75 26/04/2027</t>
+  </si>
+  <si>
+    <t>288 438.36</t>
+  </si>
+  <si>
+    <t>FR001400HAC0</t>
+  </si>
+  <si>
+    <t>BPCE SA 3.625 17/04/2026</t>
+  </si>
+  <si>
+    <t>369 223.63</t>
+  </si>
+  <si>
+    <t>ES0213307061</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 1.125 12/11/2026</t>
+  </si>
+  <si>
+    <t>55 479.45</t>
+  </si>
+  <si>
+    <t>XS1968846532</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 1.125 27/03/2026</t>
+  </si>
+  <si>
+    <t>60 410.96</t>
+  </si>
+  <si>
+    <t>FR0014012SC7</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 25/09/2027</t>
+  </si>
+  <si>
+    <t>95 887.93</t>
+  </si>
+  <si>
+    <t>XS2624683301</t>
+  </si>
+  <si>
+    <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
+  </si>
+  <si>
+    <t>28 460.27</t>
+  </si>
+  <si>
+    <t>XS1064307058</t>
+  </si>
+  <si>
+    <t>COCA-COLA EUROPEAN PARTNERS PLC 2.75 06/05/2026</t>
+  </si>
+  <si>
+    <t>101 015.41</t>
+  </si>
+  <si>
+    <t>DE000CZ45VM4</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 0.875 22/01/2027</t>
+  </si>
+  <si>
+    <t>12 216.44</t>
+  </si>
+  <si>
+    <t>XS2723549528</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
+  </si>
+  <si>
+    <t>105 821.92</t>
+  </si>
+  <si>
+    <t>XS1538284230</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
+  </si>
+  <si>
+    <t>60 236.30</t>
+  </si>
+  <si>
+    <t>XS1605365193</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
+  </si>
+  <si>
+    <t>117 910.96</t>
+  </si>
+  <si>
+    <t>FR0013511227</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
+  </si>
+  <si>
+    <t>12 592.81</t>
+  </si>
+  <si>
+    <t>FR0013414091</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 1.625 15/04/2026</t>
+  </si>
+  <si>
+    <t>221 044.52</t>
+  </si>
+  <si>
+    <t>DE000A351ZR8</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
+  </si>
+  <si>
+    <t>117 364.73</t>
+  </si>
+  <si>
+    <t>XS2050404636</t>
+  </si>
+  <si>
+    <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
+  </si>
+  <si>
+    <t>60 980.82</t>
+  </si>
+  <si>
+    <t>XS2534985523</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 21/09/2027</t>
+  </si>
+  <si>
+    <t>73 630.14</t>
+  </si>
+  <si>
+    <t>XS2053052895</t>
+  </si>
+  <si>
+    <t>EDP FINANCE BV 0.375 16/09/2026</t>
+  </si>
+  <si>
+    <t>7 819.52</t>
+  </si>
+  <si>
+    <t>FR001400D6M2</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
+  </si>
+  <si>
+    <t>44 472.26</t>
+  </si>
+  <si>
+    <t>FR001400MF78</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.625 06/12/2026</t>
+  </si>
+  <si>
+    <t>59 112.33</t>
+  </si>
+  <si>
+    <t>XS1877595444</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 1.25 17/03/2027</t>
+  </si>
+  <si>
+    <t>122 671.23</t>
+  </si>
+  <si>
+    <t>XS2719096831</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 3.625 15/11/2026</t>
+  </si>
+  <si>
+    <t>243 982.26</t>
+  </si>
+  <si>
+    <t>XS1398476793</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV 1.125 21/04/2026</t>
+  </si>
+  <si>
+    <t>60 102.74</t>
+  </si>
+  <si>
+    <t>XS2697483118</t>
+  </si>
+  <si>
+    <t>ING BANK NV 4.125 02/10/2026</t>
+  </si>
+  <si>
+    <t>467 616.78</t>
+  </si>
+  <si>
+    <t>XS2554746185</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 14/11/2027</t>
+  </si>
+  <si>
+    <t>254 742.12</t>
+  </si>
+  <si>
+    <t>XS1945110606</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
+  </si>
+  <si>
+    <t>4 493.42</t>
+  </si>
+  <si>
+    <t>XS2081018629</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
+  </si>
+  <si>
+    <t>58 338.96</t>
+  </si>
+  <si>
+    <t>XS2625195891</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
+  </si>
+  <si>
+    <t>325 479.45</t>
+  </si>
+  <si>
+    <t>FR0013508686</t>
+  </si>
+  <si>
+    <t>LA POSTE SA 0.625 21/10/2026</t>
+  </si>
+  <si>
+    <t>36 472.60</t>
+  </si>
+  <si>
+    <t>XS2151069775</t>
+  </si>
+  <si>
+    <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
+  </si>
+  <si>
+    <t>467 046.22</t>
+  </si>
+  <si>
+    <t>XS2013525501</t>
+  </si>
+  <si>
+    <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
+  </si>
+  <si>
+    <t>XS2679903950</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
+  </si>
+  <si>
+    <t>476 700.82</t>
+  </si>
+  <si>
+    <t>XS2329143510</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
+  </si>
+  <si>
+    <t>41 967.12</t>
+  </si>
+  <si>
+    <t>XS2465984107</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
+  </si>
+  <si>
+    <t>175 653.78</t>
+  </si>
+  <si>
+    <t>XS2355599197</t>
+  </si>
+  <si>
+    <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
+  </si>
+  <si>
+    <t>51 668.62</t>
+  </si>
+  <si>
+    <t>XS2449911143</t>
+  </si>
+  <si>
+    <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
+  </si>
+  <si>
+    <t>16 741.47</t>
+  </si>
+  <si>
+    <t>XS2443893255</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 1.125 16/02/2027</t>
+  </si>
+  <si>
+    <t>XS2320747285</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 0.25 24/03/2026</t>
+  </si>
+  <si>
+    <t>48 356.16</t>
+  </si>
+  <si>
+    <t>XS2102924383</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
+  </si>
+  <si>
+    <t>4 621.89</t>
+  </si>
+  <si>
+    <t>FR0013152899</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
+  </si>
+  <si>
+    <t>35 901.37</t>
+  </si>
+  <si>
+    <t>XS2432530637</t>
+  </si>
+  <si>
+    <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
+  </si>
+  <si>
     <t>1 952.05</t>
   </si>
   <si>
-    <t>FR0014002S57</t>
-[...425 lines deleted...]
-    <t>12 465.75</t>
+    <t>XS2115094737</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
+  </si>
+  <si>
+    <t>1 847.26</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>41 652.74</t>
+    <t>66 069.86</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>124 425.00</t>
+    <t>133 350.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>18 172.60</t>
+    <t>83 309.59</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
-    <t>65 753.42</t>
+    <t>74 486.30</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>259 931.51</t>
+    <t>277 397.26</t>
   </si>
   <si>
     <t>XS2671621402</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.875 29/08/2026</t>
   </si>
   <si>
-    <t>94 486.30</t>
+    <t>103 510.27</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-4 056.00</t>
+    <t>-4 559.47</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 328.04</t>
+    <t>-1 492.49</t>
   </si>
   <si>
     <t>SWAP04394352</t>
   </si>
   <si>
     <t>2581142972#S_2026051</t>
   </si>
   <si>
-    <t>-35 539.45</t>
+    <t>-37 980.21</t>
   </si>
   <si>
     <t>SWAP04525662</t>
   </si>
   <si>
-    <t>-6 762.60</t>
+    <t>-7 385.43</t>
   </si>
   <si>
     <t>SWAP04525664</t>
   </si>
   <si>
-    <t>-2 634.67</t>
+    <t>-2 873.26</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
     <t>SWAP04577214</t>
   </si>
   <si>
-    <t>-1 736.62</t>
-[...5 lines deleted...]
-    <t>-1 143.17</t>
+    <t>-1 958.76</t>
   </si>
   <si>
     <t>SWAP04604387</t>
   </si>
   <si>
-    <t>-8 968.00</t>
+    <t>-9 582.33</t>
   </si>
   <si>
     <t>SWAP04609323</t>
   </si>
   <si>
-    <t>-11 176.87</t>
+    <t>-11 976.19</t>
   </si>
   <si>
     <t>SWAP04610454</t>
   </si>
   <si>
-    <t>-28 846.12</t>
-[...2 lines deleted...]
-    <t>SWAP04617236</t>
+    <t>-31 518.66</t>
   </si>
   <si>
     <t>SWAP04617235</t>
   </si>
   <si>
-    <t>-1 313.50</t>
+    <t>-1 975.11</t>
   </si>
   <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-9 937.75</t>
+    <t>-10 521.88</t>
   </si>
   <si>
     <t>SWAP04619122</t>
   </si>
   <si>
-    <t>-4 045.86</t>
+    <t>-4 434.48</t>
   </si>
   <si>
     <t>SWAP04620736</t>
   </si>
   <si>
-    <t>-4 350.50</t>
-[...5 lines deleted...]
-    <t>-2 426.72</t>
+    <t>-5 101.50</t>
   </si>
   <si>
     <t>SWAP04623624</t>
   </si>
   <si>
-    <t>-14 578.82</t>
-[...5 lines deleted...]
-    <t>-4 301.92</t>
+    <t>-15 606.97</t>
   </si>
   <si>
     <t>SWAP04631220</t>
   </si>
   <si>
-    <t>-6 538.13</t>
+    <t>-7 224.00</t>
   </si>
   <si>
     <t>SWAP04636427</t>
   </si>
   <si>
-    <t>-4 379.92</t>
-[...11 lines deleted...]
-    <t>-3 003.73</t>
+    <t>-4 867.50</t>
   </si>
   <si>
     <t>SWAP04636431</t>
   </si>
   <si>
-    <t>-6 360.18</t>
+    <t>-7 292.27</t>
   </si>
   <si>
     <t>SWAP04637545</t>
   </si>
   <si>
-    <t>SWAP04637541</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04649569</t>
   </si>
   <si>
-    <t>-10 529.69</t>
+    <t>-11 564.58</t>
   </si>
   <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-5 787.39</t>
+    <t>-6 168.28</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-19 650.22</t>
+    <t>-20 954.89</t>
   </si>
   <si>
     <t>SWAP04656974</t>
   </si>
   <si>
-    <t>-21 978.50</t>
+    <t>-24 224.67</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-9 751.17</t>
+    <t>-10 401.25</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-8 373.60</t>
+    <t>-9 364.35</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-18 106.92</t>
+    <t>-19 361.67</t>
   </si>
   <si>
     <t>SWAP04683324</t>
   </si>
   <si>
-    <t>73 065.28</t>
+    <t>76 858.06</t>
   </si>
   <si>
     <t>SWAP04683730</t>
   </si>
   <si>
-    <t>42 667.75</t>
+    <t>44 881.33</t>
   </si>
   <si>
     <t>SWAP04684317</t>
   </si>
   <si>
-    <t>64 515.56</t>
+    <t>68 188.89</t>
   </si>
   <si>
     <t>SWAP04691833</t>
   </si>
   <si>
-    <t>65 092.50</t>
+    <t>69 046.00</t>
   </si>
   <si>
     <t>SWAP04694984</t>
   </si>
   <si>
-    <t>29 249.21</t>
-[...5 lines deleted...]
-    <t>25 395.87</t>
+    <t>31 108.00</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>13 793.58</t>
+    <t>14 937.38</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>23 829.00</t>
+    <t>25 401.06</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>8 323.00</t>
+    <t>9 068.89</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>7 134.18</t>
-[...5 lines deleted...]
-    <t>13 551.75</t>
+    <t>7 745.04</t>
   </si>
   <si>
     <t>SWAP04702882</t>
   </si>
   <si>
-    <t>11 850.95</t>
+    <t>12 728.00</t>
   </si>
   <si>
     <t>SWAP04709816</t>
   </si>
   <si>
-    <t>4 595.70</t>
+    <t>4 948.33</t>
   </si>
   <si>
     <t>SWAP04709819</t>
   </si>
   <si>
-    <t>6 584.86</t>
+    <t>7 089.40</t>
   </si>
   <si>
     <t>SWAP04709817</t>
   </si>
   <si>
-    <t>4 130.87</t>
+    <t>4 449.17</t>
   </si>
   <si>
     <t>SWAP04714393</t>
   </si>
   <si>
-    <t>8 868.69</t>
+    <t>9 572.80</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>21 850.59</t>
+    <t>23 718.37</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>3 030.56</t>
+    <t>3 665.17</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>20 059.12</t>
+    <t>21 837.00</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>4 463.46</t>
+    <t>4 857.26</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>12 032.23</t>
+    <t>13 092.72</t>
   </si>
   <si>
     <t>SWAP04724796</t>
   </si>
   <si>
-    <t>6 916.87</t>
+    <t>7 544.02</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>21 684.44</t>
+    <t>23 615.45</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>15 079.16</t>
+    <t>16 421.81</t>
   </si>
   <si>
     <t>SWAP04744259</t>
   </si>
   <si>
-    <t>10 961.00</t>
+    <t>11 977.78</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>10 148.44</t>
+    <t>11 103.75</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>11 884.77</t>
+    <t>12 998.97</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>10 528.20</t>
+    <t>11 526.67</t>
   </si>
   <si>
     <t>SWAP04752151</t>
   </si>
   <si>
-    <t>4 172.67</t>
+    <t>4 577.04</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>16 671.11</t>
+    <t>18 310.06</t>
   </si>
   <si>
     <t>SWAP04756889</t>
   </si>
   <si>
-    <t>20 186.80</t>
+    <t>22 167.40</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>3 799.27</t>
-[...5 lines deleted...]
-    <t>7 471.08</t>
+    <t>4 162.73</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>15 985.67</t>
-[...5 lines deleted...]
-    <t>2 287.00</t>
+    <t>17 532.84</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>11 391.44</t>
+    <t>12 761.34</t>
   </si>
   <si>
     <t>SWAP04761278</t>
   </si>
   <si>
-    <t>18 338.00</t>
+    <t>20 161.17</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
+    <t>1 494.07</t>
+  </si>
+  <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>7 157.35</t>
+    <t>7 920.75</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>2 230.90</t>
+    <t>3 984.44</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>20 165.86</t>
+    <t>22 342.32</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>2 906.00</t>
+    <t>4 488.61</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>1 508.00</t>
+    <t>2 328.33</t>
   </si>
   <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>2 903.79</t>
+    <t>3 225.94</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>6 711.36</t>
+    <t>7 459.45</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>1 709.50</t>
+    <t>1 900.05</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>1 393.00</t>
+    <t>2 152.64</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>6 597.23</t>
+    <t>7 358.54</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>8 362.25</t>
+    <t>9 336.04</t>
   </si>
   <si>
     <t>SWAP04780466</t>
   </si>
   <si>
-    <t>14 985.00</t>
+    <t>16 841.34</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>SWAP04785475</t>
-[...2 lines deleted...]
-    <t>1 572.28</t>
+    <t>1 249.33</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>3 786.97</t>
+    <t>4 418.61</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>4 702.50</t>
+    <t>5 405.87</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 066.20</t>
+    <t>1 226.05</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>1 442.12</t>
+    <t>1 658.23</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>16 505.66</t>
+    <t>18 653.78</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>8 291.50</t>
+    <t>9 410.00</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>10 954.67</t>
+    <t>12 478.50</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>5 411.50</t>
+    <t>6 165.50</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>6 024.00</t>
+    <t>7 009.00</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>1 485.95</t>
+    <t>1 743.86</t>
   </si>
   <si>
     <t>SWAP04827720</t>
   </si>
   <si>
+    <t>1 118.89</t>
+  </si>
+  <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>4 080.56</t>
+    <t>4 792.83</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>4 188.89</t>
+    <t>4 917.00</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
-    <t>1 583.84</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>1 841.67</t>
+    <t>2 237.86</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>6 791.11</t>
+    <t>7 905.34</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>2 782.57</t>
+    <t>3 246.56</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>13 566.00</t>
+    <t>15 946.66</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>1 767.20</t>
+    <t>2 357.75</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 017.86</t>
+    <t>1 242.56</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>2 948.34</t>
+    <t>3 483.75</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>1 981.67</t>
+    <t>2 358.75</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
     <t>SWAP04868402</t>
   </si>
   <si>
+    <t>1 145.19</t>
+  </si>
+  <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>2 580.66</t>
+    <t>3 094.88</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
     <t>SWAP04868932</t>
   </si>
   <si>
+    <t>1 012.37</t>
+  </si>
+  <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>5 005.00</t>
+    <t>6 045.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>3 952.09</t>
+    <t>4 779.17</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>1 682.34</t>
+    <t>2 076.75</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>1 900.00</t>
+    <t>2 351.25</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
-    <t>1 133.21</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>1 050.34</t>
+    <t>1 332.00</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
+    <t>1 170.28</t>
+  </si>
+  <si>
     <t>SWAP04894159</t>
   </si>
   <si>
+    <t>1 139.73</t>
+  </si>
+  <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
+    <t>1 233.56</t>
+  </si>
+  <si>
     <t>SWAP04900107</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
+    <t>1 265.84</t>
+  </si>
+  <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>SWAP04923564</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260108</t>
+  </si>
+  <si>
     <t>SWAP04923563</t>
   </si>
   <si>
-    <t>C00000002Y1T20260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
     <t>SWAP04943178</t>
@@ -2473,77 +2458,83 @@
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>3 956.89</t>
+    <t>4 972.68</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>SWAP05009021</t>
+  </si>
+  <si>
+    <t>C000000051DS20260304</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
     <t>SWAP04932218</t>
   </si>
   <si>
     <t>C00000009R8J20260113</t>
   </si>
   <si>
     <t>SWAP04932219</t>
   </si>
   <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
@@ -2551,59 +2542,71 @@
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
+    <t>SWAP04990588</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260225</t>
+  </si>
+  <si>
+    <t>SWAP04996161</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260226</t>
+  </si>
+  <si>
+    <t>SWAP04922681</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260106</t>
+  </si>
+  <si>
     <t>SWAP04922679</t>
   </si>
   <si>
-    <t>C0000000BHC120260106</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04922724</t>
   </si>
   <si>
     <t>C0000000BHC120260107</t>
   </si>
   <si>
     <t>SWAP04922720</t>
   </si>
   <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
@@ -2617,105 +2620,150 @@
   <si>
     <t>SWAP04938388</t>
   </si>
   <si>
     <t>C0000000BHC120260114</t>
   </si>
   <si>
     <t>SWAP04943176</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987058</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987451</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
+    <t>SWAP04996166</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996167</t>
+  </si>
+  <si>
+    <t>SWAP04996571</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996574</t>
+  </si>
+  <si>
+    <t>SWAP04996569</t>
+  </si>
+  <si>
+    <t>SWAP05009424</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260309</t>
+  </si>
+  <si>
+    <t>SWAP05009699</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260310</t>
+  </si>
+  <si>
+    <t>SWAP05010421</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260311</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
+    <t>SWAP05002490</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260302</t>
+  </si>
+  <si>
+    <t>SWAP04923567</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923565</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP04506693</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-10 122.67</t>
+    <t>-10 895.42</t>
   </si>
   <si>
     <t>SWAP04505309</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-5 949.67</t>
+    <t>-6 390.13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3079,154 +3127,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>43181.1384</v>
+        <v>46094.7506</v>
       </c>
       <c r="D2">
-        <v>110344.68</v>
+        <v>110458.04</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4764808991.91</v>
+        <v>5091535756.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4764808991.91</v>
+        <v>5091535756.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1006.65</v>
+        <v>1007.71</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1006.65</v>
+        <v>1007.71</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1006.65</v>
+        <v>1007.71</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>236813.0</v>
+        <v>228943.0</v>
       </c>
       <c r="D4">
-        <v>1002.65</v>
+        <v>1003.71</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>237442154.63</v>
+        <v>229792933.43</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>237442154.63</v>
+        <v>229792933.43</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P390"/>
+  <dimension ref="A1:P394"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O390" sqref="O390"/>
+      <selection activeCell="O394" sqref="O394"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3245,19489 +3293,19689 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>8328.0</v>
+        <v>22335.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11576.978</v>
+        <v>11588.357</v>
       </c>
       <c r="E2" s="1">
-        <v>11562.370543948</v>
+        <v>11576.170580703</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>96291421.89</v>
+        <v>258553769.92</v>
       </c>
       <c r="I2" s="1">
-        <v>121650.89</v>
+        <v>272183.68</v>
       </c>
       <c r="J2" s="1">
-        <v>0.12633616537408</v>
+        <v>0.10527159595631</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>96413072.78</v>
+        <v>258825953.6</v>
       </c>
       <c r="N2" s="1">
-        <v>96413072.78</v>
+        <v>258825953.6</v>
       </c>
       <c r="O2" s="1">
-        <v>1.93</v>
+        <v>4.86</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>689.0</v>
+        <v>990.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261197.19</v>
+        <v>261443.09</v>
       </c>
       <c r="E3" s="1">
-        <v>260429.95156749</v>
+        <v>260775.66384848</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>179436236.63</v>
+        <v>258167907.21</v>
       </c>
       <c r="I3" s="1">
-        <v>528627.28</v>
+        <v>660751.89</v>
       </c>
       <c r="J3" s="1">
-        <v>0.29460452912309</v>
+        <v>0.25593881793469</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>179964863.91</v>
+        <v>258828659.1</v>
       </c>
       <c r="N3" s="1">
-        <v>179964863.91</v>
+        <v>258828659.1</v>
       </c>
       <c r="O3" s="1">
-        <v>3.6</v>
+        <v>4.86</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.8217</v>
+        <v>98.8296</v>
       </c>
       <c r="E4" s="1">
         <v>98.02335895</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19604671.79</v>
       </c>
       <c r="I4" s="1">
-        <v>159668.21</v>
+        <v>161248.21</v>
       </c>
       <c r="J4" s="1">
-        <v>0.81443959740986</v>
+        <v>0.82249890091121</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19764340.0</v>
+        <v>19765920.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19764340.0</v>
+        <v>19765920.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.6242</v>
+        <v>98.5973</v>
       </c>
       <c r="E5" s="1">
         <v>97.81326225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>19562652.45</v>
       </c>
       <c r="I5" s="1">
-        <v>162187.55</v>
+        <v>156807.55</v>
       </c>
       <c r="J5" s="1">
-        <v>0.82906727712172</v>
+        <v>0.80156589399512</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19724840.0</v>
+        <v>19719460.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19724840.0</v>
+        <v>19719460.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.5778</v>
+        <v>99.6788</v>
       </c>
       <c r="E6" s="1">
         <v>99.4822914</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>29844687.42</v>
       </c>
       <c r="I6" s="1">
-        <v>28652.58</v>
+        <v>58952.58</v>
       </c>
       <c r="J6" s="1">
-        <v>0.096005629399887</v>
+        <v>0.19753123619748</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>29873340.0</v>
+        <v>29903640.0</v>
       </c>
       <c r="N6" s="1">
-        <v>29873340.0</v>
+        <v>29903640.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.8638</v>
+        <v>97.7312</v>
       </c>
       <c r="E7" s="1">
-        <v>98.75546173</v>
+        <v>97.77077208</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>39502184.69</v>
+        <v>24442693.02</v>
       </c>
       <c r="I7" s="1">
-        <v>443335.31</v>
+        <v>-9893.02</v>
       </c>
       <c r="J7" s="1">
-        <v>1.1223058002466</v>
+        <v>-0.040474345408279</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39945520.0</v>
+        <v>24432800.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39945520.0</v>
+        <v>24432800.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.8</v>
+        <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>45000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.3819</v>
+        <v>99.9598</v>
       </c>
       <c r="E8" s="1">
-        <v>97.78527224</v>
+        <v>98.75546173</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>44003372.51</v>
+        <v>39502184.69</v>
       </c>
       <c r="I8" s="1">
-        <v>268482.49</v>
+        <v>481735.31</v>
       </c>
       <c r="J8" s="1">
-        <v>0.61014071123523</v>
+        <v>1.2195156135806</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>44271855.0</v>
+        <v>39983920.0</v>
       </c>
       <c r="N8" s="1">
-        <v>44271855.0</v>
+        <v>39983920.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.89</v>
+        <v>0.75</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>15000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.9406</v>
+        <v>98.445</v>
       </c>
       <c r="E9" s="1">
-        <v>98.36271167</v>
+        <v>97.78527224</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>14754406.75</v>
+        <v>44003372.51</v>
       </c>
       <c r="I9" s="1">
-        <v>86683.25</v>
+        <v>296877.49</v>
       </c>
       <c r="J9" s="1">
-        <v>0.5875075255059</v>
+        <v>0.67466985611735</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>14841090.0</v>
+        <v>44300250.0</v>
       </c>
       <c r="N9" s="1">
-        <v>14841090.0</v>
+        <v>44300250.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.3</v>
+        <v>0.83</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.743</v>
+        <v>99.0537</v>
       </c>
       <c r="E10" s="1">
-        <v>98.942062</v>
+        <v>98.36271167</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>9894206.2</v>
+        <v>14754406.75</v>
       </c>
       <c r="I10" s="1">
-        <v>80093.8</v>
+        <v>103648.25</v>
       </c>
       <c r="J10" s="1">
-        <v>0.80950202958172</v>
+        <v>0.70249012214605</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9974300.0</v>
+        <v>14858055.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9974300.0</v>
+        <v>14858055.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0327</v>
+        <v>99.8399</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>20000000.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>6540.0</v>
+        <v>89783.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.0327</v>
+        <v>0.90743813283374</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>48</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>20006540.0</v>
+        <v>9983990.0</v>
       </c>
       <c r="N11" s="1">
-        <v>20395730.72</v>
+        <v>9983990.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0534</v>
+        <v>100.0253</v>
       </c>
       <c r="E12" s="1">
         <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>8010.0</v>
+        <v>5060.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0534</v>
+        <v>0.0253</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M12" s="1">
-        <v>15008010.0</v>
+        <v>20005060.0</v>
       </c>
       <c r="N12" s="1">
-        <v>15209401.83</v>
+        <v>20415658.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0288</v>
+        <v>100.0496</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>5760.0</v>
+        <v>7440.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0288</v>
+        <v>0.0496</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M13" s="1">
-        <v>20005760.0</v>
+        <v>15007440.0</v>
       </c>
       <c r="N13" s="1">
-        <v>20116483.56</v>
+        <v>15224955.38</v>
       </c>
       <c r="O13" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.029</v>
+        <v>100.034</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>5800.0</v>
+        <v>6800.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.029</v>
+        <v>0.034</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M14" s="1">
-        <v>20005800.0</v>
+        <v>20006800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>20115056.89</v>
+        <v>20138983.33</v>
       </c>
       <c r="O14" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0332</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>6640.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.0332</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" t="s">
         <v>59</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>29670660.0</v>
+        <v>20006640.0</v>
       </c>
       <c r="N15" s="1">
-        <v>29670660.0</v>
+        <v>20137073.33</v>
       </c>
       <c r="O15" s="1">
-        <v>0.59</v>
+        <v>0.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.0407</v>
+        <v>98.9572</v>
       </c>
       <c r="E16" s="1">
-        <v>97.7949414</v>
+        <v>98.0238394</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>19558988.28</v>
+        <v>29407151.82</v>
       </c>
       <c r="I16" s="1">
-        <v>49151.72</v>
+        <v>280008.18</v>
       </c>
       <c r="J16" s="1">
-        <v>0.2512999102835</v>
+        <v>0.95217714967406</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>19608140.0</v>
+        <v>29687160.0</v>
       </c>
       <c r="N16" s="1">
-        <v>19608140.0</v>
+        <v>29687160.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.9956</v>
+        <v>98.02</v>
       </c>
       <c r="E17" s="1">
-        <v>97.8142855</v>
+        <v>97.7949414</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9781428.55</v>
+        <v>19558988.28</v>
       </c>
       <c r="I17" s="1">
-        <v>18131.45</v>
+        <v>45011.72</v>
       </c>
       <c r="J17" s="1">
-        <v>0.18536607313867</v>
+        <v>0.23013317128487</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9799560.0</v>
+        <v>19604000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>9799560.0</v>
+        <v>19604000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.8133</v>
+        <v>97.9681</v>
       </c>
       <c r="E18" s="1">
-        <v>98.39941053</v>
+        <v>97.8142855</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>7379955.79</v>
+        <v>9781428.55</v>
       </c>
       <c r="I18" s="1">
-        <v>106041.71</v>
+        <v>15381.45</v>
       </c>
       <c r="J18" s="1">
-        <v>1.4368881469953</v>
+        <v>0.15725157037517</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7485997.5</v>
+        <v>9796810.0</v>
       </c>
       <c r="N18" s="1">
-        <v>7485997.5</v>
+        <v>9796810.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>20500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.9942</v>
+        <v>99.6639</v>
       </c>
       <c r="E19" s="1">
-        <v>99.80786985</v>
+        <v>99.6192332</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>20460613.32</v>
+        <v>9961923.32</v>
       </c>
       <c r="I19" s="1">
-        <v>38197.68</v>
+        <v>4466.68</v>
       </c>
       <c r="J19" s="1">
-        <v>0.18668883186733</v>
+        <v>0.044837526414528</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>20498811.0</v>
+        <v>9966390.0</v>
       </c>
       <c r="N19" s="1">
-        <v>20498811.0</v>
+        <v>9966390.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.8604</v>
+        <v>99.9133</v>
       </c>
       <c r="E20" s="1">
-        <v>97.7514452</v>
+        <v>98.39941053</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>9775144.52</v>
+        <v>7379955.79</v>
       </c>
       <c r="I20" s="1">
-        <v>10895.48</v>
+        <v>113541.71</v>
       </c>
       <c r="J20" s="1">
-        <v>0.11146106308411</v>
+        <v>1.5385147720512</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9786040.0</v>
+        <v>7493497.5</v>
       </c>
       <c r="N20" s="1">
-        <v>9786040.0</v>
+        <v>7493497.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>50000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.9137</v>
+        <v>99.9308</v>
       </c>
       <c r="E21" s="1">
-        <v>97.5153099</v>
+        <v>99.836933</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>48757654.95</v>
+        <v>15973909.28</v>
       </c>
       <c r="I21" s="1">
-        <v>1199195.05</v>
+        <v>15018.72</v>
       </c>
       <c r="J21" s="1">
-        <v>2.4595010798402</v>
+        <v>0.094020316108869</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>49956850.0</v>
+        <v>15988928.0</v>
       </c>
       <c r="N21" s="1">
-        <v>49956850.0</v>
+        <v>15988928.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.0</v>
+        <v>0.3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.3909</v>
+        <v>97.7743</v>
       </c>
       <c r="E22" s="1">
-        <v>98.14746657</v>
+        <v>97.7514452</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>29444239.97</v>
+        <v>9775144.52</v>
       </c>
       <c r="I22" s="1">
-        <v>73030.03</v>
+        <v>2285.48</v>
       </c>
       <c r="J22" s="1">
-        <v>0.24802823939218</v>
+        <v>0.023380523892244</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>29517270.0</v>
+        <v>9777430.0</v>
       </c>
       <c r="N22" s="1">
-        <v>29517270.0</v>
+        <v>9777430.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.7908</v>
+        <v>98.3903</v>
       </c>
       <c r="E23" s="1">
-        <v>97.87236357</v>
+        <v>98.14746657</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>29361709.07</v>
+        <v>29444239.97</v>
       </c>
       <c r="I23" s="1">
-        <v>275530.93</v>
+        <v>72850.03</v>
       </c>
       <c r="J23" s="1">
-        <v>0.9384022208759</v>
+        <v>0.24741691439217</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>29637240.0</v>
+        <v>29517090.0</v>
       </c>
       <c r="N23" s="1">
-        <v>29637240.0</v>
+        <v>29517090.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.9639</v>
+        <v>98.8364</v>
       </c>
       <c r="E24" s="1">
-        <v>97.75627623</v>
+        <v>97.87236357</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>39102510.49</v>
+        <v>29361709.07</v>
       </c>
       <c r="I24" s="1">
-        <v>83049.51</v>
+        <v>289210.93</v>
       </c>
       <c r="J24" s="1">
-        <v>0.21238920202128</v>
+        <v>0.98499351420758</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>39185560.0</v>
+        <v>29650920.0</v>
       </c>
       <c r="N24" s="1">
-        <v>39185560.0</v>
+        <v>29650920.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.78</v>
+        <v>0.56</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.3095</v>
+        <v>97.8934</v>
       </c>
       <c r="E25" s="1">
-        <v>97.8675211</v>
+        <v>97.75627623</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>19573504.22</v>
+        <v>39102510.49</v>
       </c>
       <c r="I25" s="1">
-        <v>288395.78</v>
+        <v>54849.51</v>
       </c>
       <c r="J25" s="1">
-        <v>1.4733988189265</v>
+        <v>0.140271070355</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19861900.0</v>
+        <v>39157360.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19861900.0</v>
+        <v>39157360.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.4</v>
+        <v>0.74</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.0034</v>
+        <v>99.3888</v>
       </c>
       <c r="E26" s="1">
-        <v>100.0</v>
+        <v>97.8675211</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>30000000.0</v>
+        <v>19573504.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1020.0</v>
+        <v>304255.78</v>
       </c>
       <c r="J26" s="1">
-        <v>0.0034</v>
+        <v>1.5544267218596</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26" t="s">
-        <v>82</v>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>30001020.0</v>
+        <v>19877760.0</v>
       </c>
       <c r="N26" s="1">
-        <v>30067104.0</v>
+        <v>19877760.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" t="s">
         <v>83</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.0247</v>
+        <v>100.0077</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>9880.0</v>
+        <v>2310.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.0247</v>
+        <v>0.0077</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="M27" s="1">
-        <v>40009880.0</v>
+        <v>30002310.0</v>
       </c>
       <c r="N27" s="1">
-        <v>40788261.44</v>
+        <v>30099657.75</v>
       </c>
       <c r="O27" s="1">
-        <v>0.82</v>
+        <v>0.57</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" t="s">
         <v>86</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0151</v>
+        <v>100.0222</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>3775.0</v>
+        <v>8880.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0151</v>
+        <v>0.0222</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="M28" s="1">
-        <v>25003775.0</v>
+        <v>40008880.0</v>
       </c>
       <c r="N28" s="1">
-        <v>25121172.92</v>
+        <v>40830076.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" t="s">
         <v>89</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0209</v>
+      </c>
+      <c r="E29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>5225.0</v>
+      </c>
+      <c r="J29" s="1">
+        <v>0.0209</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" t="s">
         <v>90</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>15948992.0</v>
+        <v>25005225.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15948992.0</v>
+        <v>25149668.54</v>
       </c>
       <c r="O29" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.8217</v>
+        <v>99.4891</v>
       </c>
       <c r="E30" s="1">
-        <v>97.82396035</v>
+        <v>99.43839405</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>19564792.07</v>
+        <v>19887678.81</v>
       </c>
       <c r="I30" s="1">
-        <v>199547.93</v>
+        <v>10141.19</v>
       </c>
       <c r="J30" s="1">
-        <v>1.0199338142008</v>
+        <v>0.050992325936503</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>19764340.0</v>
+        <v>19897820.0</v>
       </c>
       <c r="N30" s="1">
-        <v>19764340.0</v>
+        <v>19897820.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1">
-        <v>15000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.7338</v>
+        <v>99.787</v>
       </c>
       <c r="E31" s="1">
-        <v>97.74661473</v>
+        <v>99.4492995</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>14661992.21</v>
+        <v>15911887.92</v>
       </c>
       <c r="I31" s="1">
-        <v>-1922.21</v>
+        <v>54032.08</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.013110155649169</v>
+        <v>0.3395705165324</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>14660070.0</v>
+        <v>15965920.0</v>
       </c>
       <c r="N31" s="1">
-        <v>14660070.0</v>
+        <v>15965920.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.7369551</v>
+        <v>98.9333</v>
       </c>
       <c r="E32" s="1">
-        <v>97.7369551</v>
+        <v>97.82396035</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9773695.51</v>
+        <v>19564792.07</v>
       </c>
       <c r="I32" s="1">
-        <v>0.0</v>
+        <v>221867.93</v>
       </c>
       <c r="J32" s="1">
-        <v>0.0</v>
+        <v>1.1340162941992</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9773695.51</v>
+        <v>19786660.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9773695.51</v>
+        <v>19786660.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>11500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9189</v>
+        <v>97.8633</v>
       </c>
       <c r="E33" s="1">
-        <v>99.64711087</v>
+        <v>97.74661473</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>11459417.75</v>
+        <v>14661992.21</v>
       </c>
       <c r="I33" s="1">
-        <v>31255.75</v>
+        <v>17502.79</v>
       </c>
       <c r="J33" s="1">
-        <v>0.27275164133012</v>
+        <v>0.1193752509844</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>11490673.5</v>
+        <v>14679495.0</v>
       </c>
       <c r="N33" s="1">
-        <v>11490673.5</v>
+        <v>14679495.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.0416</v>
+        <v>97.8346</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>97.7369551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>30000000.0</v>
+        <v>9773695.51</v>
       </c>
       <c r="I34" s="1">
-        <v>12480.0</v>
+        <v>9764.49</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0416</v>
+        <v>0.099905813415298</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>101</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>30012480.0</v>
+        <v>9783460.0</v>
       </c>
       <c r="N34" s="1">
-        <v>30504531.08</v>
+        <v>9783460.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.61</v>
+        <v>0.18</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" t="s">
         <v>102</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>30000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0136</v>
+        <v>99.6605</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>99.64625582</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>30000000.0</v>
+        <v>10961088.14</v>
       </c>
       <c r="I35" s="1">
-        <v>4080.0</v>
+        <v>1566.86</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0136</v>
+        <v>0.014294748659872</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>104</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>30004080.0</v>
+        <v>10962655.0</v>
       </c>
       <c r="N35" s="1">
-        <v>30235154.0</v>
+        <v>10962655.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.9956</v>
+        <v>100.0385</v>
       </c>
       <c r="E36" s="1">
         <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-1320.0</v>
+        <v>11550.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.0044</v>
+        <v>0.0385</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="M36" s="1">
-        <v>29998680.0</v>
+        <v>30011550.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30047248.0</v>
+        <v>30535640.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" t="s">
+        <v>107</v>
+      </c>
+      <c r="C37" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.0206</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>6180.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>0.0206</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="s">
         <v>108</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>39871720.0</v>
+        <v>30006180.0</v>
       </c>
       <c r="N37" s="1">
-        <v>39871720.0</v>
+        <v>30269074.5</v>
       </c>
       <c r="O37" s="1">
-        <v>0.8</v>
+        <v>0.57</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0027</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>810.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>0.0027</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>111</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>14938290.0</v>
+        <v>30000810.0</v>
       </c>
       <c r="N38" s="1">
-        <v>14938290.0</v>
+        <v>30081194.92</v>
       </c>
       <c r="O38" s="1">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.2527</v>
+        <v>99.776</v>
       </c>
       <c r="E39" s="1">
-        <v>97.7959084</v>
+        <v>97.88689388</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>19559181.68</v>
+        <v>39154757.55</v>
       </c>
       <c r="I39" s="1">
-        <v>91358.32</v>
+        <v>755642.45</v>
       </c>
       <c r="J39" s="1">
-        <v>0.46708661688754</v>
+        <v>1.9298866786113</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19650540.0</v>
+        <v>39910400.0</v>
       </c>
       <c r="N39" s="1">
-        <v>19650540.0</v>
+        <v>39910400.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.39</v>
+        <v>0.75</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.055</v>
+        <v>99.6894</v>
       </c>
       <c r="E40" s="1">
-        <v>97.78527224</v>
+        <v>97.94505827</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>24446318.06</v>
+        <v>14691758.74</v>
       </c>
       <c r="I40" s="1">
-        <v>67431.94</v>
+        <v>261651.26</v>
       </c>
       <c r="J40" s="1">
-        <v>0.27583679405012</v>
+        <v>1.7809389919236</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>24513750.0</v>
+        <v>14953410.0</v>
       </c>
       <c r="N40" s="1">
-        <v>24513750.0</v>
+        <v>14953410.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.62</v>
+        <v>98.2391</v>
       </c>
       <c r="E41" s="1">
-        <v>98.376783</v>
+        <v>97.7959084</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>24594195.75</v>
+        <v>19559181.68</v>
       </c>
       <c r="I41" s="1">
-        <v>60804.25</v>
+        <v>88638.32</v>
       </c>
       <c r="J41" s="1">
-        <v>0.24723008069902</v>
+        <v>0.45318010461877</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>24655000.0</v>
+        <v>19647820.0</v>
       </c>
       <c r="N41" s="1">
-        <v>24655000.0</v>
+        <v>19647820.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.49</v>
+        <v>0.37</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>118</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.4266</v>
+        <v>98.0094</v>
       </c>
       <c r="E42" s="1">
-        <v>98.185719</v>
+        <v>97.78527224</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>24546429.75</v>
+        <v>24446318.06</v>
       </c>
       <c r="I42" s="1">
-        <v>60220.25</v>
+        <v>56031.94</v>
       </c>
       <c r="J42" s="1">
-        <v>0.24533201208212</v>
+        <v>0.22920400471956</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>24606650.0</v>
+        <v>24502350.0</v>
       </c>
       <c r="N42" s="1">
-        <v>24606650.0</v>
+        <v>24502350.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.2404</v>
+        <v>98.6509</v>
       </c>
       <c r="E43" s="1">
-        <v>97.990834</v>
+        <v>98.376783</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>24497708.5</v>
+        <v>24594195.75</v>
       </c>
       <c r="I43" s="1">
-        <v>62391.5</v>
+        <v>68529.25</v>
       </c>
       <c r="J43" s="1">
-        <v>0.25468300433079</v>
+        <v>0.27863993072431</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>24560100.0</v>
+        <v>24662725.0</v>
       </c>
       <c r="N43" s="1">
-        <v>24560100.0</v>
+        <v>24662725.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.9741</v>
+        <v>98.4364</v>
       </c>
       <c r="E44" s="1">
-        <v>97.85057616</v>
+        <v>98.185719</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>12231322.02</v>
+        <v>24546429.75</v>
       </c>
       <c r="I44" s="1">
-        <v>140440.48</v>
+        <v>62670.25</v>
       </c>
       <c r="J44" s="1">
-        <v>1.1482036019521</v>
+        <v>0.25531309700956</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12371762.5</v>
+        <v>24609100.0</v>
       </c>
       <c r="N44" s="1">
-        <v>12371762.5</v>
+        <v>24609100.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.25</v>
+        <v>0.46</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.7752</v>
+        <v>98.2248</v>
       </c>
       <c r="E45" s="1">
-        <v>97.86267907</v>
+        <v>97.990834</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>14679401.86</v>
+        <v>24497708.5</v>
       </c>
       <c r="I45" s="1">
-        <v>136878.14</v>
+        <v>58491.5</v>
       </c>
       <c r="J45" s="1">
-        <v>0.9324503907273</v>
+        <v>0.23876314798994</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>14816280.0</v>
+        <v>24556200.0</v>
       </c>
       <c r="N45" s="1">
-        <v>14816280.0</v>
+        <v>24556200.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.9487</v>
+        <v>99.0431</v>
       </c>
       <c r="E46" s="1">
-        <v>97.85299653</v>
+        <v>97.85057616</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>14677949.48</v>
+        <v>12231322.02</v>
       </c>
       <c r="I46" s="1">
-        <v>164355.52</v>
+        <v>149065.48</v>
       </c>
       <c r="J46" s="1">
-        <v>1.119744418142</v>
+        <v>1.2187192828073</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>14842305.0</v>
+        <v>12380387.5</v>
       </c>
       <c r="N46" s="1">
-        <v>14842305.0</v>
+        <v>12380387.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.9685</v>
+        <v>98.8216</v>
       </c>
       <c r="E47" s="1">
-        <v>97.80703052</v>
+        <v>97.86267907</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>24451757.63</v>
+        <v>14679401.86</v>
       </c>
       <c r="I47" s="1">
-        <v>40367.37</v>
+        <v>143838.14</v>
       </c>
       <c r="J47" s="1">
-        <v>0.16508985002564</v>
+        <v>0.97986376673797</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>24492125.0</v>
+        <v>14823240.0</v>
       </c>
       <c r="N47" s="1">
-        <v>24492125.0</v>
+        <v>14823240.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.7836</v>
+        <v>99.0154</v>
       </c>
       <c r="E48" s="1">
-        <v>99.507892</v>
+        <v>97.85299653</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9453249.74</v>
+        <v>14677949.48</v>
       </c>
       <c r="I48" s="1">
-        <v>26192.26</v>
+        <v>174360.52</v>
       </c>
       <c r="J48" s="1">
-        <v>0.2770714909728</v>
+        <v>1.1879078902512</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9479442.0</v>
+        <v>14852310.0</v>
       </c>
       <c r="N48" s="1">
-        <v>9479442.0</v>
+        <v>14852310.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.5061</v>
+        <v>97.9082</v>
       </c>
       <c r="E49" s="1">
-        <v>98.5230842</v>
+        <v>97.80703052</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>4926154.21</v>
+        <v>24451757.63</v>
       </c>
       <c r="I49" s="1">
-        <v>-849.21</v>
+        <v>25292.37</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.01723880259932</v>
+        <v>0.10343784026784</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>4925305.0</v>
+        <v>24477050.0</v>
       </c>
       <c r="N49" s="1">
-        <v>4925305.0</v>
+        <v>24477050.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>10000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.2509</v>
+        <v>99.8875</v>
       </c>
       <c r="E50" s="1">
-        <v>98.503513</v>
+        <v>99.507892</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9850351.3</v>
+        <v>9453249.74</v>
       </c>
       <c r="I50" s="1">
-        <v>74738.7</v>
+        <v>36062.76</v>
       </c>
       <c r="J50" s="1">
-        <v>0.7587414674236</v>
+        <v>0.38148531977745</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9925090.0</v>
+        <v>9489312.5</v>
       </c>
       <c r="N50" s="1">
-        <v>9925090.0</v>
+        <v>9489312.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.8766</v>
+        <v>98.6134</v>
       </c>
       <c r="E51" s="1">
-        <v>97.87236358</v>
+        <v>98.523084</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>39148945.43</v>
+        <v>4926154.2</v>
       </c>
       <c r="I51" s="1">
-        <v>401694.57</v>
+        <v>4515.8</v>
       </c>
       <c r="J51" s="1">
-        <v>1.0260674089376</v>
+        <v>0.091669887231707</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>39550640.0</v>
+        <v>4930670.0</v>
       </c>
       <c r="N51" s="1">
-        <v>39550640.0</v>
+        <v>4930670.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.79</v>
+        <v>0.09</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0381</v>
+        <v>99.3597</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>98.503513</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>40000000.0</v>
+        <v>9850351.3</v>
       </c>
       <c r="I52" s="1">
-        <v>15240.0</v>
+        <v>85618.7</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0381</v>
+        <v>0.86919438091513</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>140</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>40015240.0</v>
+        <v>9935970.0</v>
       </c>
       <c r="N52" s="1">
-        <v>40813815.56</v>
+        <v>9935970.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.82</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" t="s">
         <v>141</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.7076</v>
+        <v>98.92</v>
       </c>
       <c r="E53" s="1">
-        <v>97.88606878</v>
+        <v>97.87236358</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>48943034.39</v>
+        <v>39148945.43</v>
       </c>
       <c r="I53" s="1">
-        <v>910765.61</v>
+        <v>419054.57</v>
       </c>
       <c r="J53" s="1">
-        <v>1.8608687045078</v>
+        <v>1.07041087671</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>49853800.0</v>
+        <v>39568000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>49853800.0</v>
+        <v>39568000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.0</v>
+        <v>0.74</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" t="s">
         <v>143</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.0286</v>
+      </c>
+      <c r="E54" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>11440.0</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.0286</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" t="s">
         <v>144</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>24620900.0</v>
+        <v>40011440.0</v>
       </c>
       <c r="N54" s="1">
-        <v>24620900.0</v>
+        <v>40853767.78</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.77</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>145</v>
       </c>
       <c r="B55" t="s">
         <v>146</v>
       </c>
       <c r="C55" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.0698</v>
+        <v>99.8028</v>
       </c>
       <c r="E55" s="1">
-        <v>97.780438</v>
+        <v>97.88606878</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>39112175.2</v>
+        <v>48943034.39</v>
       </c>
       <c r="I55" s="1">
-        <v>115744.8</v>
+        <v>958365.61</v>
       </c>
       <c r="J55" s="1">
-        <v>0.29593035776747</v>
+        <v>1.9581246278343</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>39227920.0</v>
+        <v>49901400.0</v>
       </c>
       <c r="N55" s="1">
-        <v>39227920.0</v>
+        <v>49901400.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.78</v>
+        <v>0.94</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>147</v>
       </c>
       <c r="B56" t="s">
         <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.561</v>
+        <v>98.4459</v>
       </c>
       <c r="E56" s="1">
-        <v>97.8035629</v>
+        <v>97.804612</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>19560712.58</v>
+        <v>24451153.0</v>
       </c>
       <c r="I56" s="1">
-        <v>351487.42</v>
+        <v>160322.0</v>
       </c>
       <c r="J56" s="1">
-        <v>1.7969049878039</v>
+        <v>0.65568278109421</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>19912200.0</v>
+        <v>24611475.0</v>
       </c>
       <c r="N56" s="1">
-        <v>19912200.0</v>
+        <v>24611475.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>149</v>
       </c>
       <c r="B57" t="s">
         <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.6295</v>
+        <v>97.964</v>
       </c>
       <c r="E57" s="1">
-        <v>97.8626791</v>
+        <v>97.780438</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>19572535.82</v>
+        <v>39112175.2</v>
       </c>
       <c r="I57" s="1">
-        <v>153364.18</v>
+        <v>73424.8</v>
       </c>
       <c r="J57" s="1">
-        <v>0.78356826836554</v>
+        <v>0.18772875613423</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>19725900.0</v>
+        <v>39185600.0</v>
       </c>
       <c r="N57" s="1">
-        <v>19725900.0</v>
+        <v>39185600.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.74</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>151</v>
       </c>
       <c r="B58" t="s">
         <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.067</v>
+        <v>99.6605</v>
       </c>
       <c r="E58" s="1">
-        <v>97.775605</v>
+        <v>97.8035629</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29332681.5</v>
+        <v>19560712.58</v>
       </c>
       <c r="I58" s="1">
-        <v>87418.5</v>
+        <v>371387.42</v>
       </c>
       <c r="J58" s="1">
-        <v>0.29802423620902</v>
+        <v>1.8986395228757</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29420100.0</v>
+        <v>19932100.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29420100.0</v>
+        <v>19932100.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.37</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>153</v>
       </c>
       <c r="B59" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.994</v>
+        <v>98.6159</v>
       </c>
       <c r="E59" s="1">
-        <v>100.0</v>
+        <v>97.8626791</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>20000000.0</v>
+        <v>19572535.82</v>
       </c>
       <c r="I59" s="1">
-        <v>-1200.0</v>
+        <v>150644.18</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.006</v>
+        <v>0.76967124436715</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59" t="s">
-        <v>155</v>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19998800.0</v>
+        <v>19723180.0</v>
       </c>
       <c r="N59" s="1">
-        <v>20127728.0</v>
+        <v>19723180.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" t="s">
         <v>156</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.0324</v>
+        <v>98.0052</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>97.775605</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>20000000.0</v>
+        <v>29332681.5</v>
       </c>
       <c r="I60" s="1">
-        <v>6480.0</v>
+        <v>68878.5</v>
       </c>
       <c r="J60" s="1">
-        <v>0.0324</v>
+        <v>0.23481828621771</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60" t="s">
-        <v>158</v>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>20006480.0</v>
+        <v>29401560.0</v>
       </c>
       <c r="N60" s="1">
-        <v>20397376.28</v>
+        <v>29401560.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.41</v>
+        <v>0.55</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>157</v>
+      </c>
+      <c r="B61" t="s">
+        <v>158</v>
+      </c>
+      <c r="C61" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.0005</v>
+      </c>
+      <c r="E61" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.0005</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>9993590.0</v>
+        <v>20000100.0</v>
       </c>
       <c r="N61" s="1">
-        <v>9993590.0</v>
+        <v>20150601.94</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" t="s">
         <v>161</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0242</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>4840.0</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.0242</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>162</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>9990670.0</v>
+        <v>20004840.0</v>
       </c>
       <c r="N62" s="1">
-        <v>9990670.0</v>
+        <v>20417238.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>163</v>
       </c>
       <c r="B63" t="s">
         <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.5013</v>
+        <v>99.7906</v>
       </c>
       <c r="E63" s="1">
-        <v>99.4878861</v>
+        <v>99.7875357</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19897577.22</v>
+        <v>9978753.57</v>
       </c>
       <c r="I63" s="1">
-        <v>2682.78</v>
+        <v>306.43</v>
       </c>
       <c r="J63" s="1">
-        <v>0.013482948051099</v>
+        <v>0.0030708244055775</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19900260.0</v>
+        <v>9979060.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19900260.0</v>
+        <v>9979060.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.4</v>
+        <v>0.19</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>165</v>
       </c>
       <c r="B64" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.435</v>
+        <v>99.5862</v>
       </c>
       <c r="E64" s="1">
-        <v>99.2427776</v>
+        <v>99.4878861</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>29772833.28</v>
+        <v>19897577.22</v>
       </c>
       <c r="I64" s="1">
-        <v>57666.72</v>
+        <v>19662.78</v>
       </c>
       <c r="J64" s="1">
-        <v>0.19368905692539</v>
+        <v>0.098819970806476</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>29830500.0</v>
+        <v>19917240.0</v>
       </c>
       <c r="N64" s="1">
-        <v>29830500.0</v>
+        <v>19917240.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>167</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.5579</v>
+        <v>99.5179</v>
       </c>
       <c r="E65" s="1">
-        <v>97.9014285</v>
+        <v>99.2427776</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>39160571.4</v>
+        <v>29772833.28</v>
       </c>
       <c r="I65" s="1">
-        <v>262588.6</v>
+        <v>82536.72</v>
       </c>
       <c r="J65" s="1">
-        <v>0.67054333124465</v>
+        <v>0.27722158393116</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>39423160.0</v>
+        <v>29855370.0</v>
       </c>
       <c r="N65" s="1">
-        <v>39423160.0</v>
+        <v>29855370.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.79</v>
+        <v>0.56</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66" t="s">
         <v>170</v>
       </c>
       <c r="C66" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9109</v>
+        <v>98.6164</v>
       </c>
       <c r="E66" s="1">
-        <v>97.54416312</v>
+        <v>97.9014285</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>12193020.39</v>
+        <v>39160571.4</v>
       </c>
       <c r="I66" s="1">
-        <v>295842.11</v>
+        <v>285988.6</v>
       </c>
       <c r="J66" s="1">
-        <v>2.4263234255118</v>
+        <v>0.73029731123893</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>12488862.5</v>
+        <v>39446560.0</v>
       </c>
       <c r="N66" s="1">
-        <v>12488862.5</v>
+        <v>39446560.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.25</v>
+        <v>0.74</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.241</v>
+        <v>98.1484</v>
       </c>
       <c r="E67" s="1">
         <v>98.20184247</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>14730276.37</v>
       </c>
       <c r="I67" s="1">
-        <v>5873.63</v>
+        <v>-8016.37</v>
       </c>
       <c r="J67" s="1">
-        <v>0.039874540385151</v>
+        <v>-0.054421042746532</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14736150.0</v>
+        <v>14722260.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14736150.0</v>
+        <v>14722260.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>173</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.5238</v>
+        <v>98.1484</v>
       </c>
       <c r="E68" s="1">
-        <v>98.22903955</v>
+        <v>98.15917464</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19645807.91</v>
+        <v>12269896.83</v>
       </c>
       <c r="I68" s="1">
-        <v>258952.09</v>
+        <v>-1346.83</v>
       </c>
       <c r="J68" s="1">
-        <v>1.3181035424264</v>
+        <v>-0.010976701912497</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19904760.0</v>
+        <v>12268550.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19904760.0</v>
+        <v>12268550.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.23</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>174</v>
+      </c>
+      <c r="B69" t="s">
         <v>175</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.8748</v>
+        <v>99.6223</v>
       </c>
       <c r="E69" s="1">
-        <v>98.56951</v>
+        <v>98.22903955</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>23656682.4</v>
+        <v>19645807.91</v>
       </c>
       <c r="I69" s="1">
-        <v>313269.6</v>
+        <v>278652.09</v>
       </c>
       <c r="J69" s="1">
-        <v>1.3242330209413</v>
+        <v>1.4183793879923</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>23969952.0</v>
+        <v>19924460.0</v>
       </c>
       <c r="N69" s="1">
-        <v>23969952.0</v>
+        <v>19924460.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>176</v>
+      </c>
+      <c r="B70" t="s">
         <v>177</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>20000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.8651</v>
+        <v>99.9723</v>
       </c>
       <c r="E70" s="1">
-        <v>97.80461245</v>
+        <v>98.56951</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>19560922.49</v>
+        <v>23656682.4</v>
       </c>
       <c r="I70" s="1">
-        <v>12097.51</v>
+        <v>336669.6</v>
       </c>
       <c r="J70" s="1">
-        <v>0.06184529388215</v>
+        <v>1.4231479896775</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>19573020.0</v>
+        <v>23993352.0</v>
       </c>
       <c r="N70" s="1">
-        <v>19573020.0</v>
+        <v>23993352.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>178</v>
+      </c>
+      <c r="B71" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C71" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>97.9728</v>
+        <v>97.7837</v>
       </c>
       <c r="E71" s="1">
-        <v>97.78527225</v>
+        <v>97.80461245</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19557054.45</v>
+        <v>19560922.49</v>
       </c>
       <c r="I71" s="1">
-        <v>37505.55</v>
+        <v>-4182.49</v>
       </c>
       <c r="J71" s="1">
-        <v>0.19177504514234</v>
+        <v>-0.021381864797727</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19594560.0</v>
+        <v>19556740.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19594560.0</v>
+        <v>19556740.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>180</v>
+      </c>
+      <c r="B72" t="s">
         <v>181</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.2167</v>
+        <v>97.9094</v>
       </c>
       <c r="E72" s="1">
-        <v>98.92074717</v>
+        <v>97.78527225</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>29676224.15</v>
+        <v>19557054.45</v>
       </c>
       <c r="I72" s="1">
-        <v>88785.85</v>
+        <v>24825.55</v>
       </c>
       <c r="J72" s="1">
-        <v>0.29918176096537</v>
+        <v>0.12693910559726</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>29765010.0</v>
+        <v>19581880.0</v>
       </c>
       <c r="N72" s="1">
-        <v>29765010.0</v>
+        <v>19581880.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>182</v>
+      </c>
+      <c r="B73" t="s">
         <v>183</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.9591</v>
+        <v>99.3137</v>
       </c>
       <c r="E73" s="1">
-        <v>97.81428545</v>
+        <v>98.92074717</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>19562857.09</v>
+        <v>29676224.15</v>
       </c>
       <c r="I73" s="1">
-        <v>28962.91</v>
+        <v>117885.85</v>
       </c>
       <c r="J73" s="1">
-        <v>0.1480505115728</v>
+        <v>0.3972400579135</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>19591820.0</v>
+        <v>29794110.0</v>
       </c>
       <c r="N73" s="1">
-        <v>19591820.0</v>
+        <v>29794110.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>184</v>
+      </c>
+      <c r="B74" t="s">
         <v>185</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.6279</v>
+        <v>97.8523</v>
       </c>
       <c r="E74" s="1">
-        <v>97.98818017</v>
+        <v>97.81428545</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29396454.05</v>
+        <v>19562857.09</v>
       </c>
       <c r="I74" s="1">
-        <v>491915.95</v>
+        <v>7602.91</v>
       </c>
       <c r="J74" s="1">
-        <v>1.6733853313169</v>
+        <v>0.03886400623908</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29888370.0</v>
+        <v>19570460.0</v>
       </c>
       <c r="N74" s="1">
-        <v>29888370.0</v>
+        <v>19570460.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>186</v>
+      </c>
+      <c r="B75" t="s">
         <v>187</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.8321</v>
+        <v>99.7261</v>
       </c>
       <c r="E75" s="1">
-        <v>99.8160612</v>
+        <v>97.98818017</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14972409.18</v>
+        <v>29396454.05</v>
       </c>
       <c r="I75" s="1">
-        <v>2405.82</v>
+        <v>521375.95</v>
       </c>
       <c r="J75" s="1">
-        <v>0.016068355941098</v>
+        <v>1.7736015000762</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14974815.0</v>
+        <v>29917830.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14974815.0</v>
+        <v>29917830.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.3</v>
+        <v>0.56</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>188</v>
+      </c>
+      <c r="B76" t="s">
         <v>189</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.9987</v>
+        <v>99.6583</v>
       </c>
       <c r="E76" s="1">
-        <v>97.77932293</v>
+        <v>99.66048992</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>29333796.88</v>
+        <v>24915122.48</v>
       </c>
       <c r="I76" s="1">
-        <v>65813.12</v>
+        <v>-547.48</v>
       </c>
       <c r="J76" s="1">
-        <v>0.22435936360108</v>
+        <v>-0.0021973803277085</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29399610.0</v>
+        <v>24914575.0</v>
       </c>
       <c r="N76" s="1">
-        <v>29399610.0</v>
+        <v>24914575.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>190</v>
+      </c>
+      <c r="B77" t="s">
         <v>191</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>28600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.2402</v>
+        <v>99.9341</v>
       </c>
       <c r="E77" s="1">
-        <v>98.04874822</v>
+        <v>99.8160612</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>28041941.99</v>
+        <v>14972409.18</v>
       </c>
       <c r="I77" s="1">
-        <v>340755.21</v>
+        <v>17705.82</v>
       </c>
       <c r="J77" s="1">
-        <v>1.2151626664142</v>
+        <v>0.11825631925456</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>28382697.2</v>
+        <v>14990115.0</v>
       </c>
       <c r="N77" s="1">
-        <v>28382697.2</v>
+        <v>14990115.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.57</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>192</v>
+      </c>
+      <c r="B78" t="s">
         <v>193</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.0846</v>
+        <v>97.8357</v>
       </c>
       <c r="E78" s="1">
-        <v>97.75025085</v>
+        <v>97.77932293</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>12707532.61</v>
+        <v>29333796.88</v>
       </c>
       <c r="I78" s="1">
-        <v>43465.39</v>
+        <v>16913.12</v>
       </c>
       <c r="J78" s="1">
-        <v>0.34204429242067</v>
+        <v>0.057657452491367</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>12750998.0</v>
+        <v>29350710.0</v>
       </c>
       <c r="N78" s="1">
-        <v>12750998.0</v>
+        <v>29350710.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.25</v>
+        <v>0.55</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>194</v>
+      </c>
+      <c r="B79" t="s">
         <v>195</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.4789</v>
+        <v>99.288</v>
       </c>
       <c r="E79" s="1">
-        <v>98.05766825</v>
+        <v>98.04874822</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19611533.65</v>
+        <v>28041941.99</v>
       </c>
       <c r="I79" s="1">
-        <v>284246.35</v>
+        <v>354426.01</v>
       </c>
       <c r="J79" s="1">
-        <v>1.4493835876013</v>
+        <v>1.2639139262409</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19895780.0</v>
+        <v>28396368.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19895780.0</v>
+        <v>28396368.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>196</v>
+      </c>
+      <c r="B80" t="s">
         <v>197</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>40000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0206</v>
+        <v>97.9402</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>40000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I80" s="1">
-        <v>8240.0</v>
+        <v>24693.39</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0206</v>
+        <v>0.19432088634239</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>199</v>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>40008240.0</v>
+        <v>12732226.0</v>
       </c>
       <c r="N80" s="1">
-        <v>40122779.0</v>
+        <v>12732226.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.8</v>
+        <v>0.24</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B81" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0197</v>
+        <v>99.5453</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>30000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I81" s="1">
-        <v>5910.0</v>
+        <v>297526.35</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0197</v>
+        <v>1.5170988424967</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>202</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>30005910.0</v>
+        <v>19909060.0</v>
       </c>
       <c r="N81" s="1">
-        <v>30582199.58</v>
+        <v>19909060.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.61</v>
+        <v>0.37</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B82" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>45000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.018</v>
+        <v>100.021</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>45000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>8100.0</v>
+        <v>8400.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.018</v>
+        <v>0.021</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="M82" s="1">
-        <v>45008100.0</v>
+        <v>40008400.0</v>
       </c>
       <c r="N82" s="1">
-        <v>45949302.75</v>
+        <v>40164460.44</v>
       </c>
       <c r="O82" s="1">
-        <v>0.92</v>
+        <v>0.75</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B83" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9834</v>
+        <v>100.0117</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-3320.0</v>
+        <v>3510.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.0166</v>
+        <v>0.0117</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="M83" s="1">
-        <v>19996680.0</v>
+        <v>30003510.0</v>
       </c>
       <c r="N83" s="1">
-        <v>20019095.0</v>
+        <v>30612162.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B84" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C84" s="1">
-        <v>50000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0058</v>
+        <v>100.0111</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>50000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>2900.0</v>
+        <v>4995.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0058</v>
+        <v>0.0111</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="M84" s="1">
-        <v>50002900.0</v>
+        <v>45004995.0</v>
       </c>
       <c r="N84" s="1">
-        <v>51171934.72</v>
+        <v>45994378.5</v>
       </c>
       <c r="O84" s="1">
-        <v>1.02</v>
+        <v>0.86</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B85" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9875</v>
+        <v>99.9889</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-2500.0</v>
+        <v>-2220.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.0125</v>
+        <v>-0.0111</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="M85" s="1">
-        <v>19997500.0</v>
+        <v>19997780.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20019815.0</v>
+        <v>20041399.72</v>
       </c>
       <c r="O85" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B86" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C86" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0294</v>
+        <v>99.9729</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>8820.0</v>
+        <v>-5420.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0294</v>
+        <v>-0.0271</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="M86" s="1">
-        <v>30008820.0</v>
+        <v>19994580.0</v>
       </c>
       <c r="N86" s="1">
-        <v>30565861.83</v>
+        <v>20004637.33</v>
       </c>
       <c r="O86" s="1">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B87" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C87" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.9866</v>
+        <v>99.9978</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-4020.0</v>
+        <v>-440.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.0134</v>
+        <v>-0.0022</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="M87" s="1">
-        <v>29995980.0</v>
+        <v>19999560.0</v>
       </c>
       <c r="N87" s="1">
-        <v>30082736.0</v>
+        <v>20042985.28</v>
       </c>
       <c r="O87" s="1">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B88" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.9754</v>
+        <v>100.0252</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-4920.0</v>
+        <v>7560.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.0246</v>
+        <v>0.0252</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="M88" s="1">
-        <v>19995080.0</v>
+        <v>30007560.0</v>
       </c>
       <c r="N88" s="1">
-        <v>20010157.33</v>
+        <v>30596818.33</v>
       </c>
       <c r="O88" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B89" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C89" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9765</v>
+        <v>99.9932</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-2350.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.0235</v>
+        <v>-0.0068</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="M89" s="1">
-        <v>9997650.0</v>
+        <v>29997960.0</v>
       </c>
       <c r="N89" s="1">
-        <v>10024560.83</v>
+        <v>30116846.25</v>
       </c>
       <c r="O89" s="1">
-        <v>0.2</v>
+        <v>0.57</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B90" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C90" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0008</v>
+        <v>99.9834</v>
       </c>
       <c r="E90" s="1">
         <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>80.0</v>
+        <v>-3320.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0008</v>
+        <v>-0.0166</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M90" s="1">
-        <v>10000080.0</v>
+        <v>19996680.0</v>
       </c>
       <c r="N90" s="1">
-        <v>10026154.72</v>
+        <v>20033144.28</v>
       </c>
       <c r="O90" s="1">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B91" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9851</v>
+        <v>99.9839</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-2980.0</v>
+        <v>-1610.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0149</v>
+        <v>-0.0161</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="M91" s="1">
-        <v>19997020.0</v>
+        <v>9998390.0</v>
       </c>
       <c r="N91" s="1">
-        <v>20011630.67</v>
+        <v>10035963.33</v>
       </c>
       <c r="O91" s="1">
-        <v>0.4</v>
+        <v>0.19</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B92" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C92" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9948</v>
+        <v>100.0047</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-1300.0</v>
+        <v>470.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.0052</v>
+        <v>0.0047</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="M92" s="1">
-        <v>24998700.0</v>
+        <v>10000470.0</v>
       </c>
       <c r="N92" s="1">
-        <v>25054520.0</v>
+        <v>10036876.67</v>
       </c>
       <c r="O92" s="1">
-        <v>0.5</v>
+        <v>0.19</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B93" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C93" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0245</v>
+        <v>99.9955</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>4900.0</v>
+        <v>-900.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0245</v>
+        <v>-0.0045</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>48</v>
+        <v>235</v>
       </c>
       <c r="M93" s="1">
-        <v>20004900.0</v>
+        <v>19999100.0</v>
       </c>
       <c r="N93" s="1">
-        <v>20394090.72</v>
+        <v>20034436.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B94" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C94" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0086</v>
+        <v>100.0051</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>2150.0</v>
+        <v>1275.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0086</v>
+        <v>0.0051</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="M94" s="1">
-        <v>25002150.0</v>
+        <v>25001275.0</v>
       </c>
       <c r="N94" s="1">
-        <v>25074127.22</v>
+        <v>25083502.29</v>
       </c>
       <c r="O94" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B95" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C95" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0108</v>
+        <v>100.0194</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>2700.0</v>
+        <v>3880.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0108</v>
+        <v>0.0194</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="M95" s="1">
-        <v>25002700.0</v>
+        <v>20003880.0</v>
       </c>
       <c r="N95" s="1">
-        <v>25074357.78</v>
+        <v>20414478.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B96" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C96" s="1">
-        <v>17000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0067</v>
+        <v>100.0155</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>17000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>1139.0</v>
+        <v>3875.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0067</v>
+        <v>0.0155</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="M96" s="1">
-        <v>17001139.0</v>
+        <v>25003875.0</v>
       </c>
       <c r="N96" s="1">
-        <v>17046887.42</v>
+        <v>25102509.38</v>
       </c>
       <c r="O96" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B97" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C97" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0259</v>
+        <v>100.0155</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>6475.0</v>
+        <v>3875.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0259</v>
+        <v>0.0155</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="M97" s="1">
-        <v>25006475.0</v>
+        <v>25003875.0</v>
       </c>
       <c r="N97" s="1">
-        <v>25166218.33</v>
+        <v>25102071.88</v>
       </c>
       <c r="O97" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B98" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C98" s="1">
-        <v>25000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.03</v>
+        <v>100.0142</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>25000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>7500.0</v>
+        <v>2414.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.03</v>
+        <v>0.0142</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="M98" s="1">
-        <v>25007500.0</v>
+        <v>17002414.0</v>
       </c>
       <c r="N98" s="1">
-        <v>25166535.0</v>
+        <v>17066288.67</v>
       </c>
       <c r="O98" s="1">
-        <v>0.5</v>
+        <v>0.32</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B99" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C99" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.3409</v>
+        <v>100.0326</v>
       </c>
       <c r="E99" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>9783847.63</v>
+        <v>25000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>50242.37</v>
+        <v>8150.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.5135236350773</v>
+        <v>0.0326</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" t="s">
+        <v>252</v>
       </c>
       <c r="M99" s="1">
-        <v>9834090.0</v>
+        <v>25008150.0</v>
       </c>
       <c r="N99" s="1">
-        <v>9834090.0</v>
+        <v>25194624.65</v>
       </c>
       <c r="O99" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>253</v>
+      </c>
+      <c r="B100" t="s">
+        <v>254</v>
+      </c>
+      <c r="C100" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0354</v>
+      </c>
+      <c r="E100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>8850.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>0.0354</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" t="s">
         <v>255</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>14990925.0</v>
+        <v>25008850.0</v>
       </c>
       <c r="N100" s="1">
-        <v>14990925.0</v>
+        <v>25194498.26</v>
       </c>
       <c r="O100" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>256</v>
+      </c>
+      <c r="B101" t="s">
         <v>257</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.6518</v>
+        <v>98.3363</v>
       </c>
       <c r="E101" s="1">
-        <v>99.46908375</v>
+        <v>97.8384763</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>19893816.75</v>
+        <v>9783847.63</v>
       </c>
       <c r="I101" s="1">
-        <v>36543.25</v>
+        <v>49782.37</v>
       </c>
       <c r="J101" s="1">
-        <v>0.18369149801282</v>
+        <v>0.50882200830023</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>19930360.0</v>
+        <v>9833630.0</v>
       </c>
       <c r="N101" s="1">
-        <v>19930360.0</v>
+        <v>9833630.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>258</v>
+      </c>
+      <c r="B102" t="s">
         <v>259</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.6098</v>
+        <v>99.7512</v>
       </c>
       <c r="E102" s="1">
-        <v>99.467847</v>
+        <v>99.46908375</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>9946784.7</v>
+        <v>19893816.75</v>
       </c>
       <c r="I102" s="1">
-        <v>14195.3</v>
+        <v>56423.25</v>
       </c>
       <c r="J102" s="1">
-        <v>0.14271244857647</v>
+        <v>0.28362204552829</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>9960980.0</v>
+        <v>19950240.0</v>
       </c>
       <c r="N102" s="1">
-        <v>9960980.0</v>
+        <v>19950240.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>260</v>
+      </c>
+      <c r="B103" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="C103" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.8538</v>
+        <v>99.7101</v>
       </c>
       <c r="E103" s="1">
-        <v>99.836933</v>
+        <v>99.467847</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>9983693.3</v>
+        <v>9946784.7</v>
       </c>
       <c r="I103" s="1">
-        <v>1686.7</v>
+        <v>24225.3</v>
       </c>
       <c r="J103" s="1">
-        <v>0.016894549434927</v>
+        <v>0.24354905359518</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>9985380.0</v>
+        <v>9971010.0</v>
       </c>
       <c r="N103" s="1">
-        <v>9985380.0</v>
+        <v>9971010.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>262</v>
+      </c>
+      <c r="B104" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="C104" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.225</v>
+        <v>99.9539</v>
       </c>
       <c r="E104" s="1">
-        <v>97.7417847</v>
+        <v>99.836933</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>9774178.47</v>
+        <v>9983693.3</v>
       </c>
       <c r="I104" s="1">
-        <v>48321.53</v>
+        <v>11696.7</v>
       </c>
       <c r="J104" s="1">
-        <v>0.49437945243494</v>
+        <v>0.11715804611105</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>9822500.0</v>
+        <v>9995390.0</v>
       </c>
       <c r="N104" s="1">
-        <v>9822500.0</v>
+        <v>9995390.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>264</v>
+      </c>
+      <c r="B105" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="C105" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.3175</v>
+        <v>98.3418</v>
       </c>
       <c r="E105" s="1">
-        <v>97.7707721</v>
+        <v>97.7417847</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>9777077.21</v>
+        <v>9774178.47</v>
       </c>
       <c r="I105" s="1">
-        <v>54672.79</v>
+        <v>60001.53</v>
       </c>
       <c r="J105" s="1">
-        <v>0.55919359974043</v>
+        <v>0.61387798661712</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>9831750.0</v>
+        <v>9834180.0</v>
       </c>
       <c r="N105" s="1">
-        <v>9831750.0</v>
+        <v>9834180.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>266</v>
+      </c>
+      <c r="B106" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="C106" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.4713</v>
+        <v>98.431</v>
       </c>
       <c r="E106" s="1">
-        <v>97.8229635</v>
+        <v>97.7707721</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>9782296.35</v>
+        <v>9777077.21</v>
       </c>
       <c r="I106" s="1">
-        <v>64833.65</v>
+        <v>66022.79</v>
       </c>
       <c r="J106" s="1">
-        <v>0.66276513898498</v>
+        <v>0.67528146277163</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>9847130.0</v>
+        <v>9843100.0</v>
       </c>
       <c r="N106" s="1">
-        <v>9847130.0</v>
+        <v>9843100.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>268</v>
+      </c>
+      <c r="B107" t="s">
         <v>269</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0</v>
+        <v>98.5835</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>97.8229635</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>30000000.0</v>
+        <v>9782296.35</v>
       </c>
       <c r="I107" s="1">
-        <v>0.0</v>
+        <v>76053.65</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0</v>
+        <v>0.77746213444045</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>271</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>30000000.0</v>
+        <v>9858350.0</v>
       </c>
       <c r="N107" s="1">
-        <v>30089037.58</v>
+        <v>9858350.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.6</v>
+        <v>0.19</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B108" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C108" s="1">
-        <v>60000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0073</v>
+        <v>99.9811</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>60000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>4380.0</v>
+        <v>-4725.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0073</v>
+        <v>-0.0189</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="M108" s="1">
-        <v>60004380.0</v>
+        <v>24995275.0</v>
       </c>
       <c r="N108" s="1">
-        <v>61402149.0</v>
+        <v>25006225.14</v>
       </c>
       <c r="O108" s="1">
-        <v>1.23</v>
+        <v>0.47</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B109" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C109" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0076</v>
+        <v>99.9733</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>1520.0</v>
+        <v>-6675.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0076</v>
+        <v>-0.0267</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M109" s="1">
-        <v>20001520.0</v>
+        <v>24993325.0</v>
       </c>
       <c r="N109" s="1">
-        <v>20054625.0</v>
+        <v>25004323.75</v>
       </c>
       <c r="O109" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B110" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C110" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0113</v>
+        <v>100.0073</v>
       </c>
       <c r="E110" s="1">
         <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>3390.0</v>
+        <v>2190.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0113</v>
+        <v>0.0073</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="M110" s="1">
-        <v>30003390.0</v>
+        <v>30002190.0</v>
       </c>
       <c r="N110" s="1">
-        <v>30689611.25</v>
+        <v>30123502.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B111" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C111" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9974</v>
+        <v>100.0111</v>
       </c>
       <c r="E111" s="1">
         <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-780.0</v>
+        <v>2220.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0026</v>
+        <v>0.0111</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="M111" s="1">
-        <v>29999220.0</v>
+        <v>20002220.0</v>
       </c>
       <c r="N111" s="1">
-        <v>30078877.5</v>
+        <v>20076366.67</v>
       </c>
       <c r="O111" s="1">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B112" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C112" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.7013</v>
+        <v>100.0041</v>
       </c>
       <c r="E112" s="1">
-        <v>97.9014285</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>29370428.55</v>
+        <v>30000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>539961.45</v>
+        <v>1230.0</v>
       </c>
       <c r="J112" s="1">
-        <v>1.838452745355</v>
+        <v>0.0041</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>284</v>
       </c>
       <c r="M112" s="1">
-        <v>29910390.0</v>
+        <v>30001230.0</v>
       </c>
       <c r="N112" s="1">
-        <v>29910390.0</v>
+        <v>30112450.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>285</v>
+      </c>
+      <c r="B113" t="s">
         <v>286</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.9803</v>
+      </c>
+      <c r="E113" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-3940.0</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-0.0197</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" t="s">
         <v>287</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>15957072.0</v>
+        <v>19996060.0</v>
       </c>
       <c r="N113" s="1">
-        <v>15957072.0</v>
+        <v>19997282.78</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>288</v>
       </c>
       <c r="B114" t="s">
         <v>289</v>
       </c>
       <c r="C114" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.8672</v>
+        <v>99.7982</v>
       </c>
       <c r="E114" s="1">
-        <v>97.61480927</v>
+        <v>97.9014285</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>29284442.78</v>
+        <v>29370428.55</v>
       </c>
       <c r="I114" s="1">
-        <v>675717.22</v>
+        <v>569031.45</v>
       </c>
       <c r="J114" s="1">
-        <v>2.307427274872</v>
+        <v>1.9374298506788</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>29960160.0</v>
+        <v>29939460.0</v>
       </c>
       <c r="N114" s="1">
-        <v>29960160.0</v>
+        <v>29939460.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>290</v>
       </c>
       <c r="B115" t="s">
         <v>291</v>
       </c>
       <c r="C115" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9514</v>
+        <v>99.8335</v>
       </c>
       <c r="E115" s="1">
-        <v>99.4530085</v>
+        <v>99.47650488</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>19890601.7</v>
+        <v>15916240.78</v>
       </c>
       <c r="I115" s="1">
-        <v>99678.3</v>
+        <v>57119.22</v>
       </c>
       <c r="J115" s="1">
-        <v>0.50113265301572</v>
+        <v>0.35887381191025</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>19990280.0</v>
+        <v>15973360.0</v>
       </c>
       <c r="N115" s="1">
-        <v>19990280.0</v>
+        <v>15973360.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>292</v>
       </c>
       <c r="B116" t="s">
         <v>293</v>
       </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.825</v>
+        <v>99.9654</v>
       </c>
       <c r="E116" s="1">
-        <v>99.2884329</v>
+        <v>97.61480927</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>19857686.58</v>
+        <v>29284442.78</v>
       </c>
       <c r="I116" s="1">
-        <v>107313.42</v>
+        <v>705177.22</v>
       </c>
       <c r="J116" s="1">
-        <v>0.54041249753676</v>
+        <v>2.4080267645782</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>19965000.0</v>
+        <v>29989620.0</v>
       </c>
       <c r="N116" s="1">
-        <v>19965000.0</v>
+        <v>29989620.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>294</v>
       </c>
       <c r="B117" t="s">
         <v>295</v>
       </c>
       <c r="C117" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9892</v>
+        <v>99.9245</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>99.2884329</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>25000000.0</v>
+        <v>19857686.58</v>
       </c>
       <c r="I117" s="1">
-        <v>-2700.0</v>
+        <v>127213.42</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0108</v>
+        <v>0.64062558086764</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117" t="s">
-        <v>296</v>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>24997300.0</v>
+        <v>19984900.0</v>
       </c>
       <c r="N117" s="1">
-        <v>25030138.75</v>
+        <v>19984900.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>296</v>
+      </c>
+      <c r="B118" t="s">
         <v>297</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0388</v>
+        <v>99.9988</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>11640.0</v>
+        <v>-300.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0388</v>
+        <v>-0.0012</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="M118" s="1">
-        <v>30011640.0</v>
+        <v>24999700.0</v>
       </c>
       <c r="N118" s="1">
-        <v>30541207.92</v>
+        <v>25059164.72</v>
       </c>
       <c r="O118" s="1">
-        <v>0.61</v>
+        <v>0.47</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>299</v>
+      </c>
+      <c r="B119" t="s">
         <v>300</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0354</v>
+        <v>100.0338</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>7080.0</v>
+        <v>10140.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0354</v>
+        <v>0.0338</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="M119" s="1">
-        <v>20007080.0</v>
+        <v>30010140.0</v>
       </c>
       <c r="N119" s="1">
-        <v>20112304.0</v>
+        <v>30571770.67</v>
       </c>
       <c r="O119" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>302</v>
+      </c>
+      <c r="B120" t="s">
         <v>303</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0204</v>
+        <v>100.0385</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>5100.0</v>
+        <v>7700.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0204</v>
+        <v>0.0385</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="M120" s="1">
-        <v>25005100.0</v>
+        <v>20007700.0</v>
       </c>
       <c r="N120" s="1">
-        <v>25081101.04</v>
+        <v>20134286.67</v>
       </c>
       <c r="O120" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>305</v>
+      </c>
+      <c r="B121" t="s">
         <v>306</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0143</v>
+        <v>100.0244</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>4290.0</v>
+        <v>6100.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0143</v>
+        <v>0.0244</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="M121" s="1">
-        <v>30004290.0</v>
+        <v>25006100.0</v>
       </c>
       <c r="N121" s="1">
-        <v>30082872.5</v>
+        <v>25108528.33</v>
       </c>
       <c r="O121" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>308</v>
+      </c>
+      <c r="B122" t="s">
         <v>309</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0113</v>
+        <v>100.0164</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>2260.0</v>
+        <v>4920.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0113</v>
+        <v>0.0164</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="M122" s="1">
-        <v>20002260.0</v>
+        <v>30004920.0</v>
       </c>
       <c r="N122" s="1">
-        <v>20055723.33</v>
+        <v>30114640.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>311</v>
+      </c>
+      <c r="B123" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.027</v>
+        <v>100.0186</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>5400.0</v>
+        <v>3720.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.027</v>
+        <v>0.0186</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="M123" s="1">
-        <v>20005400.0</v>
+        <v>20003720.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20394421.11</v>
+        <v>20078366.67</v>
       </c>
       <c r="O123" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>314</v>
+      </c>
+      <c r="B124" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="C124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0119</v>
+        <v>100.0202</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>2380.0</v>
+        <v>4040.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0119</v>
+        <v>0.0202</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="M124" s="1">
-        <v>20002380.0</v>
+        <v>20004040.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20038099.94</v>
+        <v>20414370.56</v>
       </c>
       <c r="O124" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>317</v>
+      </c>
+      <c r="B125" t="s">
         <v>318</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0175</v>
+        <v>100.0167</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>8750.0</v>
+        <v>3340.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0175</v>
+        <v>0.0167</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="M125" s="1">
-        <v>50008750.0</v>
+        <v>20003340.0</v>
       </c>
       <c r="N125" s="1">
-        <v>51045475.28</v>
+        <v>20060040.11</v>
       </c>
       <c r="O125" s="1">
-        <v>1.02</v>
+        <v>0.38</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>320</v>
+      </c>
+      <c r="B126" t="s">
         <v>321</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.0113</v>
+      </c>
+      <c r="E126" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>5650.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>0.0113</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" t="s">
         <v>322</v>
       </c>
-      <c r="C126" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>19987120.0</v>
+        <v>50005650.0</v>
       </c>
       <c r="N126" s="1">
-        <v>19987120.0</v>
+        <v>51095437.22</v>
       </c>
       <c r="O126" s="1">
-        <v>0.4</v>
+        <v>0.96</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>323</v>
       </c>
       <c r="B127" t="s">
         <v>324</v>
       </c>
       <c r="C127" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.9149</v>
+        <v>99.8466</v>
       </c>
       <c r="E127" s="1">
-        <v>99.829956</v>
+        <v>99.8141239</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>19965991.2</v>
+        <v>19962824.78</v>
       </c>
       <c r="I127" s="1">
-        <v>16988.8</v>
+        <v>6495.22</v>
       </c>
       <c r="J127" s="1">
-        <v>0.085088688208978</v>
+        <v>0.032536577721743</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>19982980.0</v>
+        <v>19969320.0</v>
       </c>
       <c r="N127" s="1">
-        <v>19982980.0</v>
+        <v>19969320.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>325</v>
       </c>
       <c r="B128" t="s">
         <v>326</v>
       </c>
       <c r="C128" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.8717</v>
+        <v>99.8277</v>
       </c>
       <c r="E128" s="1">
-        <v>99.82918118</v>
+        <v>99.810914</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>39931672.47</v>
+        <v>19962182.8</v>
       </c>
       <c r="I128" s="1">
-        <v>17007.53</v>
+        <v>3357.2</v>
       </c>
       <c r="J128" s="1">
-        <v>0.042591579435541</v>
+        <v>0.016817800105507</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>39948680.0</v>
+        <v>19965540.0</v>
       </c>
       <c r="N128" s="1">
-        <v>39948680.0</v>
+        <v>19965540.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.8</v>
+        <v>0.38</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>327</v>
       </c>
       <c r="B129" t="s">
         <v>328</v>
       </c>
       <c r="C129" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0393</v>
+        <v>99.9755</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0</v>
+        <v>99.82918118</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>30000000.0</v>
+        <v>39931672.47</v>
       </c>
       <c r="I129" s="1">
-        <v>11790.0</v>
+        <v>58527.53</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0393</v>
+        <v>0.14656919277291</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129" t="s">
-        <v>329</v>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>30011790.0</v>
+        <v>39990200.0</v>
       </c>
       <c r="N129" s="1">
-        <v>30450300.0</v>
+        <v>39990200.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.61</v>
+        <v>0.75</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>329</v>
+      </c>
+      <c r="B130" t="s">
         <v>330</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.0386</v>
+      </c>
+      <c r="E130" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>11580.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>0.0386</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" t="s">
         <v>331</v>
       </c>
-      <c r="C130" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>24892550.0</v>
+        <v>30011580.0</v>
       </c>
       <c r="N130" s="1">
-        <v>24892550.0</v>
+        <v>30482085.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.5</v>
+        <v>0.57</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>332</v>
       </c>
       <c r="B131" t="s">
         <v>333</v>
       </c>
       <c r="C131" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.4813</v>
+        <v>99.6682</v>
       </c>
       <c r="E131" s="1">
-        <v>99.4820302</v>
+        <v>99.49610748</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>9948203.02</v>
+        <v>24874026.87</v>
       </c>
       <c r="I131" s="1">
-        <v>-73.02</v>
+        <v>43023.13</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.00073400190821598</v>
+        <v>0.17296407302627</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>9948130.0</v>
+        <v>24917050.0</v>
       </c>
       <c r="N131" s="1">
-        <v>9948130.0</v>
+        <v>24917050.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>334</v>
       </c>
       <c r="B132" t="s">
         <v>335</v>
       </c>
       <c r="C132" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.4655</v>
+        <v>99.5773</v>
       </c>
       <c r="E132" s="1">
-        <v>97.8384763</v>
+        <v>99.4820302</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>29351542.89</v>
+        <v>9948203.02</v>
       </c>
       <c r="I132" s="1">
-        <v>188107.11</v>
+        <v>9526.98</v>
       </c>
       <c r="J132" s="1">
-        <v>0.64087639516929</v>
+        <v>0.095765838120179</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>29539650.0</v>
+        <v>9957730.0</v>
       </c>
       <c r="N132" s="1">
-        <v>29539650.0</v>
+        <v>9957730.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.19</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>336</v>
       </c>
       <c r="B133" t="s">
         <v>337</v>
       </c>
       <c r="C133" s="1">
-        <v>20000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0087</v>
+        <v>99.6805</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>99.63533466</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>20000000.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I133" s="1">
-        <v>1740.0</v>
+        <v>3297.07</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0087</v>
+        <v>0.045330647627165</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>338</v>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>20001740.0</v>
+        <v>7276676.5</v>
       </c>
       <c r="N133" s="1">
-        <v>20316065.33</v>
+        <v>7276676.5</v>
       </c>
       <c r="O133" s="1">
-        <v>0.41</v>
+        <v>0.14</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>338</v>
+      </c>
+      <c r="B134" t="s">
         <v>339</v>
       </c>
-      <c r="B134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.7001</v>
+        <v>98.465</v>
       </c>
       <c r="E134" s="1">
-        <v>99.47897887</v>
+        <v>97.8384763</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>14921846.83</v>
+        <v>29351542.89</v>
       </c>
       <c r="I134" s="1">
-        <v>33168.17</v>
+        <v>187957.11</v>
       </c>
       <c r="J134" s="1">
-        <v>0.22227925522809</v>
+        <v>0.64036534878048</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>14955015.0</v>
+        <v>29539500.0</v>
       </c>
       <c r="N134" s="1">
-        <v>14955015.0</v>
+        <v>29539500.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.3</v>
+        <v>0.56</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>340</v>
+      </c>
+      <c r="B135" t="s">
         <v>341</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0042</v>
+        <v>100.0005</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>630.0</v>
+        <v>100.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0042</v>
+        <v>0.0005</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="M135" s="1">
-        <v>15000630.0</v>
+        <v>20000100.0</v>
       </c>
       <c r="N135" s="1">
-        <v>15036669.25</v>
+        <v>20335480.5</v>
       </c>
       <c r="O135" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>343</v>
+      </c>
+      <c r="B136" t="s">
         <v>344</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" s="1">
-        <v>55600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.585</v>
+        <v>99.7933</v>
       </c>
       <c r="E136" s="1">
-        <v>97.74601079</v>
+        <v>99.47897887</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>54346782.0</v>
+        <v>14921846.83</v>
       </c>
       <c r="I136" s="1">
-        <v>466478.0</v>
+        <v>47148.17</v>
       </c>
       <c r="J136" s="1">
-        <v>0.85833600966475</v>
+        <v>0.31596739021077</v>
       </c>
       <c r="K136">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>54813260.0</v>
+        <v>14968995.0</v>
       </c>
       <c r="N136" s="1">
-        <v>54848904.93</v>
+        <v>14968995.0</v>
       </c>
       <c r="O136" s="1">
-        <v>1.1</v>
+        <v>0.28</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>345</v>
+      </c>
+      <c r="B137" t="s">
+        <v>346</v>
+      </c>
+      <c r="C137" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.9587</v>
+      </c>
+      <c r="E137" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-6195.0</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-0.0413</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" t="s">
         <v>347</v>
       </c>
-      <c r="B137" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>22510800.0</v>
+        <v>14993805.0</v>
       </c>
       <c r="N137" s="1">
-        <v>22901698.97</v>
+        <v>15045586.33</v>
       </c>
       <c r="O137" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>348</v>
+      </c>
+      <c r="B138" t="s">
+        <v>349</v>
+      </c>
+      <c r="C138" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="E138" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-6400.0</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-0.032</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" t="s">
         <v>350</v>
       </c>
-      <c r="B138" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>28079325.27</v>
+        <v>19993600.0</v>
       </c>
       <c r="N138" s="1">
-        <v>28397691.89</v>
+        <v>19994872.78</v>
       </c>
       <c r="O138" s="1">
-        <v>0.57</v>
+        <v>0.38</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>351</v>
+      </c>
+      <c r="B139" t="s">
+        <v>352</v>
+      </c>
+      <c r="C139" s="1">
+        <v>55600000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>98.502</v>
+      </c>
+      <c r="E139" s="1">
+        <v>97.74601079</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>54346782.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>420330.0</v>
+      </c>
+      <c r="J139" s="1">
+        <v>0.77342205836585</v>
+      </c>
+      <c r="K139">
+        <v>0.09</v>
+      </c>
+      <c r="L139" t="s">
         <v>353</v>
       </c>
-      <c r="B139" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>30296061.0</v>
+        <v>54767112.0</v>
       </c>
       <c r="N139" s="1">
-        <v>30667547.3</v>
+        <v>54818294.47</v>
       </c>
       <c r="O139" s="1">
-        <v>0.61</v>
+        <v>1.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>354</v>
+      </c>
+      <c r="B140" t="s">
+        <v>355</v>
+      </c>
+      <c r="C140" s="1">
+        <v>22500000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.608</v>
+      </c>
+      <c r="E140" s="1">
+        <v>99.97030222</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>22493318.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-81518.0</v>
+      </c>
+      <c r="J140" s="1">
+        <v>-0.36240984989409</v>
+      </c>
+      <c r="K140">
+        <v>1.85</v>
+      </c>
+      <c r="L140" t="s">
         <v>356</v>
       </c>
-      <c r="B140" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>12282710.0</v>
+        <v>22411800.0</v>
       </c>
       <c r="N140" s="1">
-        <v>12283994.59</v>
+        <v>22827587.67</v>
       </c>
       <c r="O140" s="1">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>357</v>
+      </c>
+      <c r="B141" t="s">
+        <v>358</v>
+      </c>
+      <c r="C141" s="1">
+        <v>28377000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="E141" s="1">
+        <v>98.74371953</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>28020505.29</v>
+      </c>
+      <c r="I141" s="1">
+        <v>7173.84</v>
+      </c>
+      <c r="J141" s="1">
+        <v>0.025602107905457</v>
+      </c>
+      <c r="K141">
+        <v>1.19</v>
+      </c>
+      <c r="L141" t="s">
         <v>359</v>
       </c>
-      <c r="B141" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>14442252.0</v>
+        <v>28027679.13</v>
       </c>
       <c r="N141" s="1">
-        <v>14501775.29</v>
+        <v>28365870.77</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>360</v>
+      </c>
+      <c r="B142" t="s">
+        <v>361</v>
+      </c>
+      <c r="C142" s="1">
+        <v>17400000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>101.226</v>
+      </c>
+      <c r="E142" s="1">
+        <v>101.58646552</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>17676045.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-62721.0</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-0.35483616385905</v>
+      </c>
+      <c r="K142">
+        <v>0.19</v>
+      </c>
+      <c r="L142" t="s">
         <v>362</v>
       </c>
-      <c r="B142" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>11864192.0</v>
+        <v>17613324.0</v>
       </c>
       <c r="N142" s="1">
-        <v>12063337.21</v>
+        <v>17646574.68</v>
       </c>
       <c r="O142" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>363</v>
+      </c>
+      <c r="B143" t="s">
+        <v>364</v>
+      </c>
+      <c r="C143" s="1">
+        <v>14200000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>101.443</v>
+      </c>
+      <c r="E143" s="1">
+        <v>102.11602113</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>14500475.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-95569.0</v>
+      </c>
+      <c r="J143" s="1">
+        <v>-0.65907496133747</v>
+      </c>
+      <c r="K143">
+        <v>0.62</v>
+      </c>
+      <c r="L143" t="s">
         <v>365</v>
       </c>
-      <c r="B143" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>62476752.0</v>
+        <v>14404906.0</v>
       </c>
       <c r="N143" s="1">
-        <v>64705201.32</v>
+        <v>14492537.51</v>
       </c>
       <c r="O143" s="1">
-        <v>1.29</v>
+        <v>0.27</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B144" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C144" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>102.324</v>
+        <v>101.284</v>
       </c>
       <c r="E144" s="1">
-        <v>102.4755</v>
+        <v>101.5</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>6148530.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-9090.0</v>
+        <v>-12960.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.14784021546614</v>
+        <v>-0.2128078817734</v>
       </c>
       <c r="K144">
-        <v>3.6</v>
+        <v>1.31</v>
       </c>
       <c r="L144" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="M144" s="1">
-        <v>6139440.0</v>
+        <v>6077040.0</v>
       </c>
       <c r="N144" s="1">
-        <v>6355727.67</v>
+        <v>6155430.41</v>
       </c>
       <c r="O144" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>369</v>
+      </c>
+      <c r="B145" t="s">
+        <v>370</v>
+      </c>
+      <c r="C145" s="1">
+        <v>11800000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.458</v>
+      </c>
+      <c r="E145" s="1">
+        <v>101.52224576</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>11979625.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-125581.0</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-1.0482882394065</v>
+      </c>
+      <c r="K145">
+        <v>1.87</v>
+      </c>
+      <c r="L145" t="s">
         <v>371</v>
       </c>
-      <c r="B145" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>7090128.0</v>
+        <v>11854044.0</v>
       </c>
       <c r="N145" s="1">
-        <v>7094073.21</v>
+        <v>12075172.77</v>
       </c>
       <c r="O145" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>372</v>
+      </c>
+      <c r="B146" t="s">
+        <v>373</v>
+      </c>
+      <c r="C146" s="1">
+        <v>62400000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.131</v>
+      </c>
+      <c r="E146" s="1">
+        <v>101.28126122</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>63199507.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-717763.0</v>
+      </c>
+      <c r="J146" s="1">
+        <v>-1.1357098086224</v>
+      </c>
+      <c r="K146">
+        <v>3.76</v>
+      </c>
+      <c r="L146" t="s">
         <v>374</v>
       </c>
-      <c r="B146" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>29886600.0</v>
+        <v>62481744.0</v>
       </c>
       <c r="N146" s="1">
-        <v>30089613.7</v>
+        <v>64830078.25</v>
       </c>
       <c r="O146" s="1">
-        <v>0.6</v>
+        <v>1.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>375</v>
+      </c>
+      <c r="B147" t="s">
+        <v>376</v>
+      </c>
+      <c r="C147" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>102.105</v>
+      </c>
+      <c r="E147" s="1">
+        <v>102.4755</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>6148530.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-22230.0</v>
+      </c>
+      <c r="J147" s="1">
+        <v>-0.36154983386273</v>
+      </c>
+      <c r="K147">
+        <v>3.83</v>
+      </c>
+      <c r="L147" t="s">
         <v>377</v>
       </c>
-      <c r="B147" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>7379550.0</v>
+        <v>6126300.0</v>
       </c>
       <c r="N147" s="1">
-        <v>7381502.05</v>
+        <v>6355861.64</v>
       </c>
       <c r="O147" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>378</v>
+      </c>
+      <c r="B148" t="s">
+        <v>379</v>
+      </c>
+      <c r="C148" s="1">
+        <v>7200000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>98.388</v>
+      </c>
+      <c r="E148" s="1">
+        <v>98.25995833</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>7074717.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>9219.0</v>
+      </c>
+      <c r="J148" s="1">
+        <v>0.13030909928977</v>
+      </c>
+      <c r="K148">
+        <v>0.08</v>
+      </c>
+      <c r="L148" t="s">
         <v>380</v>
       </c>
-      <c r="B148" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>24886000.0</v>
+        <v>7083936.0</v>
       </c>
       <c r="N148" s="1">
-        <v>24887972.6</v>
+        <v>7089557.92</v>
       </c>
       <c r="O148" s="1">
-        <v>0.5</v>
+        <v>0.13</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>381</v>
+      </c>
+      <c r="B149" t="s">
+        <v>382</v>
+      </c>
+      <c r="C149" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.637</v>
+      </c>
+      <c r="E149" s="1">
+        <v>98.92644333</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>29677933.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>213167.0</v>
+      </c>
+      <c r="J149" s="1">
+        <v>0.71826767719976</v>
+      </c>
+      <c r="K149">
+        <v>0.72</v>
+      </c>
+      <c r="L149" t="s">
         <v>383</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>4536106.0</v>
+        <v>29891100.0</v>
       </c>
       <c r="N149" s="1">
-        <v>4579112.85</v>
+        <v>30108086.3</v>
       </c>
       <c r="O149" s="1">
-        <v>0.09</v>
+        <v>0.57</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>384</v>
+      </c>
+      <c r="B150" t="s">
+        <v>385</v>
+      </c>
+      <c r="C150" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>98.261</v>
+      </c>
+      <c r="E150" s="1">
+        <v>98.10766667</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>7358075.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>11500.0</v>
+      </c>
+      <c r="J150" s="1">
+        <v>0.15629087770918</v>
+      </c>
+      <c r="K150">
+        <v>0.05</v>
+      </c>
+      <c r="L150" t="s">
         <v>386</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>2951280.0</v>
+        <v>7369575.0</v>
       </c>
       <c r="N150" s="1">
-        <v>2952512.88</v>
+        <v>7373273.63</v>
       </c>
       <c r="O150" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>387</v>
+      </c>
+      <c r="B151" t="s">
+        <v>388</v>
+      </c>
+      <c r="C151" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.638</v>
+      </c>
+      <c r="E151" s="1">
+        <v>96.05</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>24012500.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>897000.0</v>
+      </c>
+      <c r="J151" s="1">
+        <v>3.7355543987507</v>
+      </c>
+      <c r="K151">
+        <v>0.01</v>
+      </c>
+      <c r="L151" t="s">
         <v>389</v>
       </c>
-      <c r="B151" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>7878458.8</v>
+        <v>24909500.0</v>
       </c>
       <c r="N151" s="1">
-        <v>7946150.96</v>
+        <v>24911589.04</v>
       </c>
       <c r="O151" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>390</v>
+      </c>
+      <c r="B152" t="s">
+        <v>391</v>
+      </c>
+      <c r="C152" s="1">
+        <v>17500000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>98.363</v>
+      </c>
+      <c r="E152" s="1">
+        <v>98.59398286</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>17253947.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-40422.0</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-0.23427682952776</v>
+      </c>
+      <c r="K152">
+        <v>0.99</v>
+      </c>
+      <c r="L152" t="s">
         <v>392</v>
       </c>
-      <c r="B152" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>46587552.0</v>
+        <v>17213525.0</v>
       </c>
       <c r="N152" s="1">
-        <v>46615295.84</v>
+        <v>17387326.37</v>
       </c>
       <c r="O152" s="1">
-        <v>0.93</v>
+        <v>0.33</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>393</v>
+      </c>
+      <c r="B153" t="s">
+        <v>394</v>
+      </c>
+      <c r="C153" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>98.319</v>
+      </c>
+      <c r="E153" s="1">
+        <v>98.09328567</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>2942798.57</v>
+      </c>
+      <c r="I153" s="1">
+        <v>6771.43</v>
+      </c>
+      <c r="J153" s="1">
+        <v>0.23010171572837</v>
+      </c>
+      <c r="K153">
+        <v>0.06</v>
+      </c>
+      <c r="L153" t="s">
         <v>395</v>
       </c>
-      <c r="B153" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>71102173.78</v>
+        <v>2949570.0</v>
       </c>
       <c r="N153" s="1">
-        <v>71667187.4</v>
+        <v>2951326.85</v>
       </c>
       <c r="O153" s="1">
-        <v>1.43</v>
+        <v>0.06</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>396</v>
+      </c>
+      <c r="B154" t="s">
+        <v>397</v>
+      </c>
+      <c r="C154" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.135</v>
+      </c>
+      <c r="E154" s="1">
+        <v>100.16216667</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>6009730.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-1630.0</v>
+      </c>
+      <c r="J154" s="1">
+        <v>-0.027122682716195</v>
+      </c>
+      <c r="K154">
+        <v>0.43</v>
+      </c>
+      <c r="L154" t="s">
         <v>398</v>
       </c>
-      <c r="B154" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>8055352.0</v>
+        <v>6008100.0</v>
       </c>
       <c r="N154" s="1">
-        <v>8096239.67</v>
+        <v>6033747.33</v>
       </c>
       <c r="O154" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>399</v>
+      </c>
+      <c r="B155" t="s">
+        <v>400</v>
+      </c>
+      <c r="C155" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.378</v>
+      </c>
+      <c r="E155" s="1">
+        <v>98.295</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>7859668.2</v>
+      </c>
+      <c r="I155" s="1">
+        <v>6636.68</v>
+      </c>
+      <c r="J155" s="1">
+        <v>0.084439696830968</v>
+      </c>
+      <c r="K155">
+        <v>0.89</v>
+      </c>
+      <c r="L155" t="s">
         <v>401</v>
       </c>
-      <c r="B155" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>54965350.0</v>
+        <v>7866304.88</v>
       </c>
       <c r="N155" s="1">
-        <v>55663586.3</v>
+        <v>7937721.21</v>
       </c>
       <c r="O155" s="1">
-        <v>1.11</v>
+        <v>0.15</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>402</v>
+      </c>
+      <c r="B156" t="s">
+        <v>403</v>
+      </c>
+      <c r="C156" s="1">
+        <v>47100000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>98.926</v>
+      </c>
+      <c r="E156" s="1">
+        <v>98.32807431</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>46312523.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>281623.0</v>
+      </c>
+      <c r="J156" s="1">
+        <v>0.6080925455087</v>
+      </c>
+      <c r="K156">
+        <v>0.06</v>
+      </c>
+      <c r="L156" t="s">
         <v>404</v>
       </c>
-      <c r="B156" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>18677424.0</v>
+        <v>46594146.0</v>
       </c>
       <c r="N156" s="1">
-        <v>18950539.07</v>
+        <v>46624631.96</v>
       </c>
       <c r="O156" s="1">
-        <v>0.38</v>
+        <v>0.88</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>405</v>
+      </c>
+      <c r="B157" t="s">
+        <v>406</v>
+      </c>
+      <c r="C157" s="1">
+        <v>71329000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.693</v>
+      </c>
+      <c r="E157" s="1">
+        <v>98.81190282</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>70481542.16</v>
+      </c>
+      <c r="I157" s="1">
+        <v>628477.81</v>
+      </c>
+      <c r="J157" s="1">
+        <v>0.89169134320769</v>
+      </c>
+      <c r="K157">
+        <v>0.84</v>
+      </c>
+      <c r="L157" t="s">
         <v>407</v>
       </c>
-      <c r="B157" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>11323165.0</v>
+        <v>71110019.97</v>
       </c>
       <c r="N157" s="1">
-        <v>11673310.21</v>
+        <v>71712408.03</v>
       </c>
       <c r="O157" s="1">
-        <v>0.23</v>
+        <v>1.35</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>408</v>
+      </c>
+      <c r="B158" t="s">
+        <v>409</v>
+      </c>
+      <c r="C158" s="1">
+        <v>8200000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.123</v>
+      </c>
+      <c r="E158" s="1">
+        <v>97.43695122</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>7989830.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>56256.0</v>
+      </c>
+      <c r="J158" s="1">
+        <v>0.70409508087156</v>
+      </c>
+      <c r="K158">
+        <v>0.02</v>
+      </c>
+      <c r="L158" t="s">
         <v>410</v>
       </c>
-      <c r="B158" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>14884050.0</v>
+        <v>8046086.0</v>
       </c>
       <c r="N158" s="1">
-        <v>14931669.86</v>
+        <v>8047883.26</v>
       </c>
       <c r="O158" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>411</v>
+      </c>
+      <c r="B159" t="s">
+        <v>412</v>
+      </c>
+      <c r="C159" s="1">
+        <v>55000000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.975</v>
+      </c>
+      <c r="E159" s="1">
+        <v>98.71716364</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>54294440.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>691810.0</v>
+      </c>
+      <c r="J159" s="1">
+        <v>1.2741820341088</v>
+      </c>
+      <c r="K159">
+        <v>1.33</v>
+      </c>
+      <c r="L159" t="s">
         <v>413</v>
       </c>
-      <c r="B159" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>5595240.0</v>
+        <v>54986250.0</v>
       </c>
       <c r="N159" s="1">
-        <v>5652716.71</v>
+        <v>55719708.9</v>
       </c>
       <c r="O159" s="1">
-        <v>0.11</v>
+        <v>1.05</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>414</v>
+      </c>
+      <c r="B160" t="s">
+        <v>415</v>
+      </c>
+      <c r="C160" s="1">
+        <v>18800000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>98.989</v>
+      </c>
+      <c r="E160" s="1">
+        <v>99.08680851</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>18628320.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-18388.0</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-0.098709921238201</v>
+      </c>
+      <c r="K160">
+        <v>1.53</v>
+      </c>
+      <c r="L160" t="s">
         <v>416</v>
       </c>
-      <c r="B160" t="s">
-[...26 lines deleted...]
-      <c r="K160">
+      <c r="M160" s="1">
+        <v>18609932.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>18898370.36</v>
+      </c>
+      <c r="O160" s="1">
         <v>0.36</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.41</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>417</v>
+      </c>
+      <c r="B161" t="s">
+        <v>418</v>
+      </c>
+      <c r="C161" s="1">
+        <v>11300000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.129</v>
+      </c>
+      <c r="E161" s="1">
+        <v>101.14636283</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>11429539.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-114962.0</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-1.0058323437192</v>
+      </c>
+      <c r="K161">
+        <v>3.27</v>
+      </c>
+      <c r="L161" t="s">
         <v>419</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>2822680.0</v>
+        <v>11314577.0</v>
       </c>
       <c r="N161" s="1">
-        <v>2846575.89</v>
+        <v>11683800.63</v>
       </c>
       <c r="O161" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>420</v>
+      </c>
+      <c r="B162" t="s">
+        <v>421</v>
+      </c>
+      <c r="C162" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.159</v>
+      </c>
+      <c r="E162" s="1">
+        <v>98.83981333</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>14825972.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>47878.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0.32293329570567</v>
+      </c>
+      <c r="K162">
+        <v>0.37</v>
+      </c>
+      <c r="L162" t="s">
         <v>422</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>4326038.0</v>
+        <v>14873850.0</v>
       </c>
       <c r="N162" s="1">
-        <v>4421513.86</v>
+        <v>14929329.45</v>
       </c>
       <c r="O162" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>423</v>
+      </c>
+      <c r="B163" t="s">
+        <v>424</v>
+      </c>
+      <c r="C163" s="1">
+        <v>5600000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E163" s="1">
+        <v>98.27683929</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>5503503.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>93865.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>1.7055500832833</v>
+      </c>
+      <c r="K163">
+        <v>1.08</v>
+      </c>
+      <c r="L163" t="s">
         <v>425</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>10270728.0</v>
+        <v>5597368.0</v>
       </c>
       <c r="N163" s="1">
-        <v>10278706.08</v>
+        <v>5657778.96</v>
       </c>
       <c r="O163" s="1">
-        <v>0.21</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>426</v>
+      </c>
+      <c r="B164" t="s">
+        <v>427</v>
+      </c>
+      <c r="C164" s="1">
+        <v>20400000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.01</v>
+      </c>
+      <c r="E164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>20400000.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2040.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="K164">
+        <v>0.47</v>
+      </c>
+      <c r="L164" t="s">
         <v>428</v>
       </c>
-      <c r="B164" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>10098900.0</v>
+        <v>20402040.0</v>
       </c>
       <c r="N164" s="1">
-        <v>10187256.16</v>
+        <v>20497927.93</v>
       </c>
       <c r="O164" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>429</v>
+      </c>
+      <c r="B165" t="s">
+        <v>430</v>
+      </c>
+      <c r="C165" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E165" s="1">
+        <v>100.95</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>2826600.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-8400.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-0.29717682020802</v>
+      </c>
+      <c r="K165">
+        <v>1.02</v>
+      </c>
+      <c r="L165" t="s">
         <v>431</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>14259102.0</v>
+        <v>2818200.0</v>
       </c>
       <c r="N165" s="1">
-        <v>14306850.29</v>
+        <v>2846660.27</v>
       </c>
       <c r="O165" s="1">
-        <v>0.29</v>
+        <v>0.05</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>432</v>
+      </c>
+      <c r="B166" t="s">
+        <v>433</v>
+      </c>
+      <c r="C166" s="1">
+        <v>4325000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E166" s="1">
+        <v>100.29</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>4337542.5</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-12542.5</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-0.28916143184764</v>
+      </c>
+      <c r="K166">
+        <v>2.34</v>
+      </c>
+      <c r="L166" t="s">
         <v>434</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>9889900.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="N166" s="1">
-        <v>10001406.85</v>
+        <v>4426015.41</v>
       </c>
       <c r="O166" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>435</v>
+      </c>
+      <c r="B167" t="s">
+        <v>436</v>
+      </c>
+      <c r="C167" s="1">
+        <v>10400000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>98.611</v>
+      </c>
+      <c r="E167" s="1">
+        <v>98.24951923</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>10217950.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>37594.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>0.36792115835368</v>
+      </c>
+      <c r="K167">
+        <v>0.12</v>
+      </c>
+      <c r="L167" t="s">
         <v>437</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>1669825.0</v>
+        <v>10255544.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1681725.0</v>
+        <v>10267760.44</v>
       </c>
       <c r="O167" s="1">
-        <v>0.03</v>
+        <v>0.19</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>438</v>
+      </c>
+      <c r="B168" t="s">
+        <v>439</v>
+      </c>
+      <c r="C168" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.777</v>
+      </c>
+      <c r="E168" s="1">
+        <v>101.48803</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>10148803.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-71103.0</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-0.7006047905354</v>
+      </c>
+      <c r="K168">
+        <v>1.06</v>
+      </c>
+      <c r="L168" t="s">
         <v>440</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>14988600.0</v>
+        <v>10077700.0</v>
       </c>
       <c r="N168" s="1">
-        <v>15198291.78</v>
+        <v>10183521.92</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>441</v>
+      </c>
+      <c r="B169" t="s">
+        <v>442</v>
+      </c>
+      <c r="C169" s="1">
+        <v>14300000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.563</v>
+      </c>
+      <c r="E169" s="1">
+        <v>99.5472028</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>14235250.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>2259.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>0.015869057445426</v>
+      </c>
+      <c r="K169">
+        <v>0.42</v>
+      </c>
+      <c r="L169" t="s">
         <v>443</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>6753868.0</v>
+        <v>14237509.0</v>
       </c>
       <c r="N169" s="1">
-        <v>6859140.6</v>
+        <v>14297745.3</v>
       </c>
       <c r="O169" s="1">
-        <v>0.14</v>
+        <v>0.27</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>444</v>
+      </c>
+      <c r="B170" t="s">
+        <v>445</v>
+      </c>
+      <c r="C170" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>98.667</v>
+      </c>
+      <c r="E170" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>9870000.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-3300.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-0.033434650455927</v>
+      </c>
+      <c r="K170">
+        <v>1.18</v>
+      </c>
+      <c r="L170" t="s">
         <v>446</v>
       </c>
-      <c r="B170" t="s">
-[...26 lines deleted...]
-      <c r="K170">
+      <c r="M170" s="1">
+        <v>9866700.0</v>
+      </c>
+      <c r="N170" s="1">
+        <v>9984610.96</v>
+      </c>
+      <c r="O170" s="1">
         <v>0.19</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.62</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>447</v>
+      </c>
+      <c r="B171" t="s">
+        <v>448</v>
+      </c>
+      <c r="C171" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>97.995</v>
+      </c>
+      <c r="E171" s="1">
+        <v>98.09</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>1667530.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-1615.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-0.096849831787134</v>
+      </c>
+      <c r="K171">
+        <v>0.74</v>
+      </c>
+      <c r="L171" t="s">
         <v>449</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>5022900.0</v>
+        <v>1665915.0</v>
       </c>
       <c r="N171" s="1">
-        <v>5089252.74</v>
+        <v>1678507.81</v>
       </c>
       <c r="O171" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>450</v>
+      </c>
+      <c r="B172" t="s">
+        <v>451</v>
+      </c>
+      <c r="C172" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.938</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.015</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>14852250.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>138450.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>0.93218199262738</v>
+      </c>
+      <c r="K172">
+        <v>1.47</v>
+      </c>
+      <c r="L172" t="s">
         <v>452</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>4255753.0</v>
+        <v>14990700.0</v>
       </c>
       <c r="N172" s="1">
-        <v>4262821.49</v>
+        <v>15211744.52</v>
       </c>
       <c r="O172" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>453</v>
+      </c>
+      <c r="B173" t="s">
+        <v>454</v>
+      </c>
+      <c r="C173" s="1">
+        <v>6700000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.646</v>
+      </c>
+      <c r="E173" s="1">
+        <v>102.17492537</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>6845720.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-102438.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-1.4963802200499</v>
+      </c>
+      <c r="K173">
+        <v>1.75</v>
+      </c>
+      <c r="L173" t="s">
         <v>455</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>7190383.0</v>
+        <v>6743282.0</v>
       </c>
       <c r="N173" s="1">
-        <v>7222041.22</v>
+        <v>6860646.73</v>
       </c>
       <c r="O173" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>456</v>
+      </c>
+      <c r="B174" t="s">
+        <v>457</v>
+      </c>
+      <c r="C174" s="1">
+        <v>31000000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.971</v>
+      </c>
+      <c r="E174" s="1">
+        <v>97.97079332</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>30370945.93</v>
+      </c>
+      <c r="I174" s="1">
+        <v>620064.07</v>
+      </c>
+      <c r="J174" s="1">
+        <v>2.0416356850694</v>
+      </c>
+      <c r="K174">
+        <v>0.2</v>
+      </c>
+      <c r="L174" t="s">
         <v>458</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>6256358.0</v>
+        <v>30991010.0</v>
       </c>
       <c r="N174" s="1">
-        <v>6305002.52</v>
+        <v>31051990.82</v>
       </c>
       <c r="O174" s="1">
-        <v>0.13</v>
+        <v>0.58</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>459</v>
+      </c>
+      <c r="B175" t="s">
+        <v>460</v>
+      </c>
+      <c r="C175" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.327</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.493844</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>5024692.2</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-8342.2</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-0.16602409994387</v>
+      </c>
+      <c r="K175">
+        <v>1.47</v>
+      </c>
+      <c r="L175" t="s">
         <v>461</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>9834878.5</v>
+        <v>5016350.0</v>
       </c>
       <c r="N175" s="1">
-        <v>9951756.92</v>
+        <v>5089980.14</v>
       </c>
       <c r="O175" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>462</v>
+      </c>
+      <c r="B176" t="s">
+        <v>463</v>
+      </c>
+      <c r="C176" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>98.993</v>
+      </c>
+      <c r="E176" s="1">
+        <v>98.74</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>4245820.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>10879.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>0.2562284788333</v>
+      </c>
+      <c r="K176">
+        <v>0.18</v>
+      </c>
+      <c r="L176" t="s">
         <v>464</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>21180723.75</v>
+        <v>4256699.0</v>
       </c>
       <c r="N176" s="1">
-        <v>21389255.6</v>
+        <v>4264518.52</v>
       </c>
       <c r="O176" s="1">
-        <v>0.43</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>465</v>
+      </c>
+      <c r="B177" t="s">
+        <v>466</v>
+      </c>
+      <c r="C177" s="1">
+        <v>7100000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>101.049</v>
+      </c>
+      <c r="E177" s="1">
+        <v>101.44352113</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>7202490.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-28011.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.38890716960385</v>
+      </c>
+      <c r="K177">
+        <v>0.63</v>
+      </c>
+      <c r="L177" t="s">
         <v>467</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>5989680.0</v>
+        <v>7174479.0</v>
       </c>
       <c r="N177" s="1">
-        <v>6046638.9</v>
+        <v>7218951.26</v>
       </c>
       <c r="O177" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>468</v>
+      </c>
+      <c r="B178" t="s">
+        <v>469</v>
+      </c>
+      <c r="C178" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.715</v>
+      </c>
+      <c r="E178" s="1">
+        <v>101.37056452</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>6284975.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-40645.0</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-0.64670106086341</v>
+      </c>
+      <c r="K178">
+        <v>0.95</v>
+      </c>
+      <c r="L178" t="s">
         <v>470</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>25989382.0</v>
+        <v>6244330.0</v>
       </c>
       <c r="N178" s="1">
-        <v>26407623.1</v>
+        <v>6303442.33</v>
       </c>
       <c r="O178" s="1">
-        <v>0.53</v>
+        <v>0.12</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>471</v>
+      </c>
+      <c r="B179" t="s">
+        <v>472</v>
+      </c>
+      <c r="C179" s="1">
+        <v>9950000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="E179" s="1">
+        <v>98.7658794</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>9827205.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-7450.5</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-0.075815046088893</v>
+      </c>
+      <c r="K179">
+        <v>1.23</v>
+      </c>
+      <c r="L179" t="s">
         <v>473</v>
       </c>
-      <c r="B179" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>6106440.0</v>
+        <v>9819754.5</v>
       </c>
       <c r="N179" s="1">
-        <v>6187378.36</v>
+        <v>9942425.73</v>
       </c>
       <c r="O179" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>474</v>
+      </c>
+      <c r="B180" t="s">
+        <v>475</v>
+      </c>
+      <c r="C180" s="1">
+        <v>20997000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.675</v>
+      </c>
+      <c r="E180" s="1">
+        <v>101.21349288</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>21251797.1</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-113067.35</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-0.53203665303204</v>
+      </c>
+      <c r="K180">
+        <v>1.16</v>
+      </c>
+      <c r="L180" t="s">
         <v>476</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>3095071.76</v>
+        <v>21138729.75</v>
       </c>
       <c r="N180" s="1">
-        <v>3097746.42</v>
+        <v>21382712.01</v>
       </c>
       <c r="O180" s="1">
-        <v>0.06</v>
+        <v>0.4</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>477</v>
+      </c>
+      <c r="B181" t="s">
+        <v>478</v>
+      </c>
+      <c r="C181" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.869</v>
+      </c>
+      <c r="E181" s="1">
+        <v>98.14</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>5888400.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>103740.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>1.7617689015692</v>
+      </c>
+      <c r="K181">
+        <v>1.0</v>
+      </c>
+      <c r="L181" t="s">
         <v>479</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>28880000.0</v>
+        <v>5992140.0</v>
       </c>
       <c r="N181" s="1">
-        <v>29060005.48</v>
+        <v>6052242.74</v>
       </c>
       <c r="O181" s="1">
-        <v>0.58</v>
+        <v>0.11</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>480</v>
+      </c>
+      <c r="B182" t="s">
+        <v>481</v>
+      </c>
+      <c r="C182" s="1">
+        <v>25700000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>100.903</v>
+      </c>
+      <c r="E182" s="1">
+        <v>102.00865759</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>26216225.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-284154.0</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-1.0838860285949</v>
+      </c>
+      <c r="K182">
+        <v>1.82</v>
+      </c>
+      <c r="L182" t="s">
         <v>482</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>18678172.8</v>
+        <v>25932071.0</v>
       </c>
       <c r="N182" s="1">
-        <v>18727735.1</v>
+        <v>26399687.78</v>
       </c>
       <c r="O182" s="1">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>483</v>
+      </c>
+      <c r="B183" t="s">
+        <v>484</v>
+      </c>
+      <c r="C183" s="1">
+        <v>16100000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>101.487</v>
+      </c>
+      <c r="E183" s="1">
+        <v>101.68176398</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>16370764.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-31357.0</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-0.19154267937648</v>
+      </c>
+      <c r="K183">
+        <v>1.58</v>
+      </c>
+      <c r="L183" t="s">
         <v>485</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>10039100.0</v>
+        <v>16339407.0</v>
       </c>
       <c r="N183" s="1">
-        <v>10345949.32</v>
+        <v>16594149.12</v>
       </c>
       <c r="O183" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>486</v>
+      </c>
+      <c r="B184" t="s">
+        <v>487</v>
+      </c>
+      <c r="C184" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>98.965</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.04783611</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>3094254.4</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-2587.8</v>
+      </c>
+      <c r="J184" s="1">
+        <v>-0.083632425310601</v>
+      </c>
+      <c r="K184">
+        <v>0.14</v>
+      </c>
+      <c r="L184" t="s">
         <v>488</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>14859300.0</v>
+        <v>3091666.6</v>
       </c>
       <c r="N184" s="1">
-        <v>14891406.16</v>
+        <v>3096160.02</v>
       </c>
       <c r="O184" s="1">
-        <v>0.3</v>
+        <v>0.06</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>489</v>
+      </c>
+      <c r="B185" t="s">
+        <v>490</v>
+      </c>
+      <c r="C185" s="1">
+        <v>18844000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="E185" s="1">
+        <v>98.91863033</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>18640226.7</v>
+      </c>
+      <c r="I185" s="1">
+        <v>18348.34</v>
+      </c>
+      <c r="J185" s="1">
+        <v>0.098434103271931</v>
+      </c>
+      <c r="K185">
+        <v>0.31</v>
+      </c>
+      <c r="L185" t="s">
         <v>491</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>21303898.77</v>
+        <v>18658575.04</v>
       </c>
       <c r="N185" s="1">
-        <v>21747384.8</v>
+        <v>18716914.0</v>
       </c>
       <c r="O185" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>492</v>
+      </c>
+      <c r="B186" t="s">
+        <v>493</v>
+      </c>
+      <c r="C186" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>100.291</v>
+      </c>
+      <c r="E186" s="1">
+        <v>101.6185192</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>10161851.92</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-132751.92</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-1.3063752655038</v>
+      </c>
+      <c r="K186">
+        <v>3.25</v>
+      </c>
+      <c r="L186" t="s">
         <v>494</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>993750.0</v>
+        <v>10029100.0</v>
       </c>
       <c r="N186" s="1">
-        <v>994606.16</v>
+        <v>10354579.45</v>
       </c>
       <c r="O186" s="1">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>495</v>
+      </c>
+      <c r="B187" t="s">
         <v>496</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>98.99</v>
+      </c>
+      <c r="E187" s="1">
+        <v>98.502</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>14775300.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>73200.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>0.49542141276319</v>
+      </c>
+      <c r="K187">
+        <v>0.24</v>
+      </c>
+      <c r="L187" t="s">
         <v>497</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>25958938.8</v>
+        <v>14848500.0</v>
       </c>
       <c r="N187" s="1">
-        <v>26386225.51</v>
+        <v>14884972.6</v>
       </c>
       <c r="O187" s="1">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>498</v>
+      </c>
+      <c r="B188" t="s">
         <v>499</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>21299000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>100.014</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.91202385</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>21280261.96</v>
+      </c>
+      <c r="I188" s="1">
+        <v>21719.9</v>
+      </c>
+      <c r="J188" s="1">
+        <v>0.10206594280102</v>
+      </c>
+      <c r="K188">
+        <v>2.19</v>
+      </c>
+      <c r="L188" t="s">
         <v>500</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>24933250.0</v>
+        <v>21301981.86</v>
       </c>
       <c r="N188" s="1">
-        <v>24973074.66</v>
+        <v>21769028.08</v>
       </c>
       <c r="O188" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>501</v>
+      </c>
+      <c r="B189" t="s">
         <v>502</v>
       </c>
-      <c r="B189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C189" s="1">
-        <v>51391000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.352</v>
+        <v>99.457</v>
       </c>
       <c r="E189" s="1">
-        <v>97.58929229</v>
+        <v>98.02</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>50152113.2</v>
+        <v>980200.0</v>
       </c>
       <c r="I189" s="1">
-        <v>905873.12</v>
+        <v>14370.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.80625114716</v>
+        <v>1.4660273413589</v>
       </c>
       <c r="K189">
         <v>0.09</v>
       </c>
-      <c r="L189" t="s">
-        <v>504</v>
+      <c r="L189">
+        <v>914.38</v>
       </c>
       <c r="M189" s="1">
-        <v>51057986.32</v>
+        <v>994570.0</v>
       </c>
       <c r="N189" s="1">
-        <v>51101985.46</v>
+        <v>995484.38</v>
       </c>
       <c r="O189" s="1">
-        <v>1.02</v>
+        <v>0.02</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>503</v>
+      </c>
+      <c r="B190" t="s">
+        <v>504</v>
+      </c>
+      <c r="C190" s="1">
+        <v>25720000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>100.768</v>
+      </c>
+      <c r="E190" s="1">
+        <v>101.88829705</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>26205670.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-288140.4</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-1.0995345663744</v>
+      </c>
+      <c r="K190">
+        <v>1.85</v>
+      </c>
+      <c r="L190" t="s">
         <v>505</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>44054807.71</v>
+        <v>25917529.6</v>
       </c>
       <c r="N190" s="1">
-        <v>44654152.43</v>
+        <v>26394230.42</v>
       </c>
       <c r="O190" s="1">
-        <v>0.89</v>
+        <v>0.5</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>506</v>
+      </c>
+      <c r="B191" t="s">
+        <v>507</v>
+      </c>
+      <c r="C191" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E191" s="1">
+        <v>97.3739688</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>24343492.2</v>
+      </c>
+      <c r="I191" s="1">
+        <v>612507.8</v>
+      </c>
+      <c r="J191" s="1">
+        <v>2.5161048996906</v>
+      </c>
+      <c r="K191">
+        <v>0.17</v>
+      </c>
+      <c r="L191" t="s">
         <v>508</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>19968600.0</v>
+        <v>24956000.0</v>
       </c>
       <c r="N191" s="1">
-        <v>20014627.4</v>
+        <v>24997967.12</v>
       </c>
       <c r="O191" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>509</v>
+      </c>
+      <c r="B192" t="s">
+        <v>510</v>
+      </c>
+      <c r="C192" s="1">
+        <v>11630000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.928</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.18027403</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>11534665.87</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-29339.47</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-0.25435908010398</v>
+      </c>
+      <c r="K192">
+        <v>1.51</v>
+      </c>
+      <c r="L192" t="s">
         <v>511</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>5225371.95</v>
+        <v>11505326.4</v>
       </c>
       <c r="N192" s="1">
-        <v>5228511.35</v>
+        <v>11680980.18</v>
       </c>
       <c r="O192" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>512</v>
+      </c>
+      <c r="B193" t="s">
+        <v>513</v>
+      </c>
+      <c r="C193" s="1">
+        <v>56431000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.42</v>
+      </c>
+      <c r="E193" s="1">
+        <v>97.75503039</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>55164141.2</v>
+      </c>
+      <c r="I193" s="1">
+        <v>939559.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>1.7032060674952</v>
+      </c>
+      <c r="K193">
+        <v>0.09</v>
+      </c>
+      <c r="L193" t="s">
         <v>514</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>9025744.0</v>
+        <v>56103700.2</v>
       </c>
       <c r="N193" s="1">
-        <v>9057407.01</v>
+        <v>56155368.82</v>
       </c>
       <c r="O193" s="1">
-        <v>0.18</v>
+        <v>1.06</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>515</v>
+      </c>
+      <c r="B194" t="s">
+        <v>516</v>
+      </c>
+      <c r="C194" s="1">
+        <v>44441000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.872</v>
+      </c>
+      <c r="E194" s="1">
+        <v>98.91493274</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>43958785.26</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-19079.74</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-0.043403701642687</v>
+      </c>
+      <c r="K194">
+        <v>0.04</v>
+      </c>
+      <c r="L194" t="s">
         <v>517</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>2462325.0</v>
+        <v>43939705.52</v>
       </c>
       <c r="N194" s="1">
-        <v>2463694.86</v>
+        <v>43956446.99</v>
       </c>
       <c r="O194" s="1">
-        <v>0.05</v>
+        <v>0.83</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B195" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C195" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.0</v>
+        <v>98.602</v>
       </c>
       <c r="E195" s="1">
-        <v>97.14375</v>
+        <v>98.9</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>9714375.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>285625.0</v>
+        <v>-14900.0</v>
       </c>
       <c r="J195" s="1">
-        <v>2.9402303287654</v>
+        <v>-0.30131445904955</v>
       </c>
       <c r="K195">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="L195" t="s">
-        <v>522</v>
+        <v>386</v>
       </c>
       <c r="M195" s="1">
-        <v>10000000.0</v>
+        <v>4930100.0</v>
       </c>
       <c r="N195" s="1">
-        <v>10012465.75</v>
+        <v>4933798.63</v>
       </c>
       <c r="O195" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B196" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="C196" s="1">
-        <v>69900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.613</v>
+        <v>99.938</v>
       </c>
       <c r="E196" s="1">
-        <v>98.0770309</v>
+        <v>98.811</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>68555844.6</v>
+        <v>19762200.0</v>
       </c>
       <c r="I196" s="1">
-        <v>374642.4</v>
+        <v>225400.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.54647769593666</v>
+        <v>1.1405612735424</v>
       </c>
       <c r="K196">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="L196" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="M196" s="1">
-        <v>68930487.0</v>
+        <v>19987600.0</v>
       </c>
       <c r="N196" s="1">
-        <v>68972139.74</v>
+        <v>20035956.16</v>
       </c>
       <c r="O196" s="1">
-        <v>1.38</v>
+        <v>0.38</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B197" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="C197" s="1">
-        <v>21900000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.521</v>
+        <v>98.388</v>
       </c>
       <c r="E197" s="1">
-        <v>97.79613699</v>
+        <v>97.51</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>21417354.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="I197" s="1">
-        <v>377745.0</v>
+        <v>46577.9</v>
       </c>
       <c r="J197" s="1">
-        <v>1.7637332790969</v>
+        <v>0.90042046969542</v>
       </c>
       <c r="K197">
-        <v>0.57</v>
+        <v>0.09</v>
       </c>
       <c r="L197" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="M197" s="1">
-        <v>21795099.0</v>
+        <v>5219483.4</v>
       </c>
       <c r="N197" s="1">
-        <v>21919524.0</v>
+        <v>5224105.29</v>
       </c>
       <c r="O197" s="1">
-        <v>0.44</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B198" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="C198" s="1">
-        <v>20100000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.647</v>
+        <v>99.097</v>
       </c>
       <c r="E198" s="1">
-        <v>100.68908458</v>
+        <v>98.67857143</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>20238506.0</v>
+        <v>8979750.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-8459.0</v>
+        <v>38077.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.041796563441985</v>
+        <v>0.42403184943902</v>
       </c>
       <c r="K198">
-        <v>0.09</v>
+        <v>0.39</v>
       </c>
       <c r="L198" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="M198" s="1">
-        <v>20230047.0</v>
+        <v>9017827.0</v>
       </c>
       <c r="N198" s="1">
-        <v>20248219.6</v>
+        <v>9053728.37</v>
       </c>
       <c r="O198" s="1">
-        <v>0.4</v>
+        <v>0.17</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B199" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C199" s="1">
-        <v>5000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.809</v>
+        <v>98.353</v>
       </c>
       <c r="E199" s="1">
-        <v>101.18676</v>
+        <v>98.03</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>5059338.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-18888.0</v>
+        <v>8075.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.37332947512105</v>
+        <v>0.32949097215138</v>
       </c>
       <c r="K199">
-        <v>1.32</v>
+        <v>0.08</v>
       </c>
       <c r="L199" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="M199" s="1">
-        <v>5040450.0</v>
+        <v>2458825.0</v>
       </c>
       <c r="N199" s="1">
-        <v>5106203.42</v>
+        <v>2460777.05</v>
       </c>
       <c r="O199" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B200" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="C200" s="1">
-        <v>25000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.761</v>
+        <v>97.98</v>
       </c>
       <c r="E200" s="1">
-        <v>99.71</v>
+        <v>98.20403226</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>24927500.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I200" s="1">
-        <v>12750.0</v>
+        <v>-13890.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.051148330157457</v>
+        <v>-0.22812938828804</v>
       </c>
       <c r="K200">
-        <v>1.04</v>
+        <v>0.03</v>
       </c>
       <c r="L200" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="M200" s="1">
-        <v>24940250.0</v>
+        <v>6074760.0</v>
       </c>
       <c r="N200" s="1">
-        <v>25200181.51</v>
+        <v>6076607.26</v>
       </c>
       <c r="O200" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B201" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="C201" s="1">
-        <v>5000000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.667</v>
+        <v>98.486</v>
       </c>
       <c r="E201" s="1">
-        <v>101.91</v>
+        <v>98.0770309</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>5095500.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="I201" s="1">
-        <v>-62150.0</v>
+        <v>285869.4</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.2197036600922</v>
+        <v>0.41698764221774</v>
       </c>
       <c r="K201">
-        <v>1.89</v>
+        <v>0.09</v>
       </c>
       <c r="L201" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="M201" s="1">
-        <v>5033350.0</v>
+        <v>68841714.0</v>
       </c>
       <c r="N201" s="1">
-        <v>5127836.3</v>
+        <v>68907783.86</v>
       </c>
       <c r="O201" s="1">
-        <v>0.1</v>
+        <v>1.29</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B202" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="C202" s="1">
-        <v>5000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.8808176</v>
+        <v>99.547</v>
       </c>
       <c r="E202" s="1">
-        <v>0.0</v>
+        <v>97.79613699</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>0.0</v>
+        <v>21417354.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-5959.12</v>
+        <v>383439.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0</v>
+        <v>1.7903191962929</v>
       </c>
       <c r="K202">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="L202" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="M202" s="1">
-        <v>-5959.12</v>
+        <v>21800793.0</v>
       </c>
       <c r="N202" s="1">
-        <v>-10015.12</v>
+        <v>21934143.0</v>
       </c>
       <c r="O202" s="1">
-        <v>0.0</v>
+        <v>0.41</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B203" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C203" s="1">
-        <v>1700000.0</v>
+        <v>36200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.88531235</v>
+        <v>100.373</v>
       </c>
       <c r="E203" s="1">
-        <v>0.0</v>
+        <v>100.61786188</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>0.0</v>
+        <v>36423666.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-1949.69</v>
+        <v>-88640.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0</v>
+        <v>-0.24335826053314</v>
       </c>
       <c r="K203">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="L203" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="M203" s="1">
-        <v>-1949.69</v>
+        <v>36335026.0</v>
       </c>
       <c r="N203" s="1">
-        <v>-3277.73</v>
+        <v>36418335.59</v>
       </c>
       <c r="O203" s="1">
-        <v>0.0</v>
+        <v>0.68</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B204" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="C204" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.95975992</v>
+        <v>100.647</v>
       </c>
       <c r="E204" s="1">
-        <v>0.0</v>
+        <v>101.18676</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>0.0</v>
+        <v>5059338.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-10060.02</v>
+        <v>-26988.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0</v>
+        <v>-0.53342947239342</v>
       </c>
       <c r="K204">
-        <v>0.0</v>
+        <v>1.49</v>
       </c>
       <c r="L204" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="M204" s="1">
-        <v>-10060.02</v>
+        <v>5032350.0</v>
       </c>
       <c r="N204" s="1">
-        <v>-45599.47</v>
+        <v>5106836.3</v>
       </c>
       <c r="O204" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>2615337482</v>
+        <v>547</v>
+      </c>
+      <c r="B205" t="s">
+        <v>548</v>
       </c>
       <c r="C205" s="1">
-        <v>13500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.98762193</v>
+        <v>99.772</v>
       </c>
       <c r="E205" s="1">
-        <v>0.0</v>
+        <v>99.71</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>0.0</v>
+        <v>24927500.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-1671.04</v>
+        <v>15500.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0</v>
+        <v>0.062180322936516</v>
       </c>
       <c r="K205">
-        <v>0.0</v>
+        <v>1.11</v>
       </c>
       <c r="L205" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="M205" s="1">
-        <v>-1671.04</v>
+        <v>24943000.0</v>
       </c>
       <c r="N205" s="1">
-        <v>-8433.64</v>
+        <v>25220397.26</v>
       </c>
       <c r="O205" s="1">
-        <v>0.0</v>
+        <v>0.47</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>2615354222</v>
+        <v>550</v>
+      </c>
+      <c r="B206" t="s">
+        <v>551</v>
       </c>
       <c r="C206" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.9871972</v>
+        <v>100.559</v>
       </c>
       <c r="E206" s="1">
-        <v>0.0</v>
+        <v>101.91</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>0.0</v>
+        <v>5095500.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-640.14</v>
+        <v>-67550.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0</v>
+        <v>-1.3256795211461</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
+        <v>2.07</v>
       </c>
       <c r="L206" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="M206" s="1">
-        <v>-640.14</v>
+        <v>5027950.0</v>
       </c>
       <c r="N206" s="1">
-        <v>-3274.81</v>
+        <v>5131460.27</v>
       </c>
       <c r="O206" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>553</v>
+      </c>
+      <c r="B207" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>2621898872</v>
       </c>
       <c r="C207" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.0104636</v>
+        <v>99.9783942</v>
       </c>
       <c r="E207" s="1">
         <v>0.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>0.0</v>
       </c>
       <c r="I207" s="1">
-        <v>523.18</v>
+        <v>-1080.29</v>
       </c>
       <c r="J207" s="1">
         <v>0</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
-      <c r="L207">
-        <v>291.66</v>
+      <c r="L207" t="s">
+        <v>555</v>
       </c>
       <c r="M207" s="1">
-        <v>523.18</v>
+        <v>-1080.29</v>
       </c>
       <c r="N207" s="1">
-        <v>814.84</v>
+        <v>-5639.76</v>
       </c>
       <c r="O207" s="1">
         <v>0.0</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>2631260002</v>
+        <v>556</v>
+      </c>
+      <c r="B208" t="s">
+        <v>557</v>
       </c>
       <c r="C208" s="1">
-        <v>4500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.99102889</v>
+        <v>99.98249412</v>
       </c>
       <c r="E208" s="1">
         <v>0.0</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>0.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-403.7</v>
+        <v>-297.6</v>
       </c>
       <c r="J208" s="1">
         <v>0</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="M208" s="1">
-        <v>-403.7</v>
+        <v>-297.6</v>
       </c>
       <c r="N208" s="1">
-        <v>-2140.32</v>
+        <v>-1790.09</v>
       </c>
       <c r="O208" s="1">
         <v>0.0</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>2642155362</v>
+        <v>559</v>
+      </c>
+      <c r="B209" t="s">
+        <v>560</v>
       </c>
       <c r="C209" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.9988082</v>
+        <v>99.97247476</v>
       </c>
       <c r="E209" s="1">
         <v>0.0</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
         <v>0.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-119.18</v>
+        <v>-6881.31</v>
       </c>
       <c r="J209" s="1">
         <v>0</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="M209" s="1">
-        <v>-119.18</v>
+        <v>-6881.31</v>
       </c>
       <c r="N209" s="1">
-        <v>-1262.35</v>
+        <v>-44861.52</v>
       </c>
       <c r="O209" s="1">
         <v>0.0</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="B210">
-        <v>2658022692</v>
+        <v>2615337482</v>
       </c>
       <c r="C210" s="1">
-        <v>6000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.9681245</v>
+        <v>99.99302193</v>
       </c>
       <c r="E210" s="1">
         <v>0.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
         <v>0.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-1912.53</v>
+        <v>-942.04</v>
       </c>
       <c r="J210" s="1">
         <v>0</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="M210" s="1">
-        <v>-1912.53</v>
+        <v>-942.04</v>
       </c>
       <c r="N210" s="1">
-        <v>-10880.53</v>
+        <v>-8327.47</v>
       </c>
       <c r="O210" s="1">
         <v>0.0</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B211">
-        <v>2669237052</v>
+        <v>2615354222</v>
       </c>
       <c r="C211" s="1">
-        <v>8200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.97193037</v>
+        <v>99.9927524</v>
       </c>
       <c r="E211" s="1">
         <v>0.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
         <v>0.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-2301.71</v>
+        <v>-362.38</v>
       </c>
       <c r="J211" s="1">
         <v>0</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="M211" s="1">
-        <v>-2301.71</v>
+        <v>-362.38</v>
       </c>
       <c r="N211" s="1">
-        <v>-13478.58</v>
+        <v>-3235.64</v>
       </c>
       <c r="O211" s="1">
         <v>0.0</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B212">
-        <v>2670063452</v>
+        <v>2621898872</v>
       </c>
       <c r="C212" s="1">
-        <v>35000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.98776657</v>
+        <v>100.0709522</v>
       </c>
       <c r="E212" s="1">
         <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-4281.7</v>
+        <v>3547.61</v>
       </c>
       <c r="J212" s="1">
         <v>0</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
-      <c r="L212" t="s">
-        <v>564</v>
+      <c r="L212">
+        <v>361.06</v>
       </c>
       <c r="M212" s="1">
-        <v>-4281.7</v>
+        <v>3547.61</v>
       </c>
       <c r="N212" s="1">
-        <v>-33127.82</v>
+        <v>3908.67</v>
       </c>
       <c r="O212" s="1">
         <v>0.0</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B213">
-        <v>2674082092</v>
+        <v>2631260002</v>
       </c>
       <c r="C213" s="1">
-        <v>10900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.99784862</v>
+        <v>99.99613089</v>
       </c>
       <c r="E213" s="1">
         <v>0.0</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
         <v>0.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-234.5</v>
+        <v>-174.11</v>
       </c>
       <c r="J213" s="1">
         <v>0</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
-      <c r="L213">
-        <v>836.03</v>
+      <c r="L213" t="s">
+        <v>568</v>
       </c>
       <c r="M213" s="1">
-        <v>-234.5</v>
+        <v>-174.11</v>
       </c>
       <c r="N213" s="1">
-        <v>601.53</v>
+        <v>-2132.87</v>
       </c>
       <c r="O213" s="1">
         <v>0.0</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B214">
-        <v>2674133292</v>
+        <v>2658022692</v>
       </c>
       <c r="C214" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.9946854</v>
+        <v>99.9794755</v>
       </c>
       <c r="E214" s="1">
         <v>0.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
         <v>0.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-1062.92</v>
+        <v>-1231.47</v>
       </c>
       <c r="J214" s="1">
         <v>0</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="M214" s="1">
-        <v>-1062.92</v>
+        <v>-1231.47</v>
       </c>
       <c r="N214" s="1">
-        <v>-2376.42</v>
+        <v>-10813.8</v>
       </c>
       <c r="O214" s="1">
         <v>0.0</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B215">
-        <v>2675905922</v>
+        <v>2669237052</v>
       </c>
       <c r="C215" s="1">
-        <v>15000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.97753727</v>
+        <v>99.98256195</v>
       </c>
       <c r="E215" s="1">
         <v>0.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>0.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-3369.41</v>
+        <v>-1429.92</v>
       </c>
       <c r="J215" s="1">
         <v>0</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="M215" s="1">
-        <v>-3369.41</v>
+        <v>-1429.92</v>
       </c>
       <c r="N215" s="1">
-        <v>-13307.16</v>
+        <v>-13406.11</v>
       </c>
       <c r="O215" s="1">
         <v>0.0</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B216">
-        <v>2677223832</v>
+        <v>2670063452</v>
       </c>
       <c r="C216" s="1">
-        <v>9100000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.9885422</v>
+        <v>99.99541274</v>
       </c>
       <c r="E216" s="1">
         <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>0.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-1042.66</v>
+        <v>-1605.54</v>
       </c>
       <c r="J216" s="1">
         <v>0</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="M216" s="1">
-        <v>-1042.66</v>
+        <v>-1605.54</v>
       </c>
       <c r="N216" s="1">
-        <v>-5088.52</v>
+        <v>-33124.2</v>
       </c>
       <c r="O216" s="1">
         <v>0.0</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B217">
-        <v>2679849772</v>
+        <v>2674133292</v>
       </c>
       <c r="C217" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.9933136</v>
+        <v>99.99808815</v>
       </c>
       <c r="E217" s="1">
         <v>0.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
         <v>0.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-1002.96</v>
+        <v>-382.37</v>
       </c>
       <c r="J217" s="1">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="M217" s="1">
-        <v>-1002.96</v>
+        <v>-382.37</v>
       </c>
       <c r="N217" s="1">
-        <v>-5353.46</v>
+        <v>-2357.48</v>
       </c>
       <c r="O217" s="1">
         <v>0.0</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B218">
-        <v>2684814892</v>
+        <v>2675905922</v>
       </c>
       <c r="C218" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.9984072</v>
+        <v>99.99052907</v>
       </c>
       <c r="E218" s="1">
         <v>0.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>0.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-79.64</v>
+        <v>-1420.64</v>
       </c>
       <c r="J218" s="1">
         <v>0</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="M218" s="1">
-        <v>-79.64</v>
+        <v>-1420.64</v>
       </c>
       <c r="N218" s="1">
-        <v>-2506.36</v>
+        <v>-11942.52</v>
       </c>
       <c r="O218" s="1">
         <v>0.0</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B219">
-        <v>2686335662</v>
+        <v>2677223832</v>
       </c>
       <c r="C219" s="1">
-        <v>14000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.97460236</v>
+        <v>99.99360571</v>
       </c>
       <c r="E219" s="1">
         <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
         <v>0.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-3555.67</v>
+        <v>-581.88</v>
       </c>
       <c r="J219" s="1">
         <v>0</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="M219" s="1">
-        <v>-3555.67</v>
+        <v>-581.88</v>
       </c>
       <c r="N219" s="1">
-        <v>-18134.49</v>
+        <v>-5016.36</v>
       </c>
       <c r="O219" s="1">
         <v>0.0</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B220">
-        <v>2690521532</v>
+        <v>2679849772</v>
       </c>
       <c r="C220" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.9988525</v>
+        <v>99.99830147</v>
       </c>
       <c r="E220" s="1">
         <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
         <v>0.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-114.75</v>
+        <v>-254.78</v>
       </c>
       <c r="J220" s="1">
         <v>0</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="M220" s="1">
-        <v>-114.75</v>
+        <v>-254.78</v>
       </c>
       <c r="N220" s="1">
-        <v>-4416.67</v>
+        <v>-5356.28</v>
       </c>
       <c r="O220" s="1">
         <v>0.0</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B221">
-        <v>2694693442</v>
+        <v>2686335662</v>
       </c>
       <c r="C221" s="1">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.98876567</v>
+        <v>99.98364393</v>
       </c>
       <c r="E221" s="1">
         <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
         <v>0.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1685.15</v>
+        <v>-2289.85</v>
       </c>
       <c r="J221" s="1">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="M221" s="1">
-        <v>-1685.15</v>
+        <v>-2289.85</v>
       </c>
       <c r="N221" s="1">
-        <v>-8223.28</v>
+        <v>-17896.82</v>
       </c>
       <c r="O221" s="1">
         <v>0.0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="B222">
-        <v>2698945062</v>
+        <v>2694693442</v>
       </c>
       <c r="C222" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.99088827</v>
+        <v>99.99397227</v>
       </c>
       <c r="E222" s="1">
         <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>0.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-1366.76</v>
+        <v>-904.16</v>
       </c>
       <c r="J222" s="1">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="M222" s="1">
-        <v>-1366.76</v>
+        <v>-904.16</v>
       </c>
       <c r="N222" s="1">
-        <v>-5746.68</v>
+        <v>-8128.16</v>
       </c>
       <c r="O222" s="1">
         <v>0.0</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B223">
-        <v>2699033752</v>
+        <v>2698945062</v>
       </c>
       <c r="C223" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.99900867</v>
+        <v>99.99504407</v>
       </c>
       <c r="E223" s="1">
         <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
         <v>0.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-74.35</v>
+        <v>-743.39</v>
       </c>
       <c r="J223" s="1">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="M223" s="1">
-        <v>-74.35</v>
+        <v>-743.39</v>
       </c>
       <c r="N223" s="1">
-        <v>-2670.35</v>
+        <v>-5610.89</v>
       </c>
       <c r="O223" s="1">
         <v>0.0</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="B224">
-        <v>2699350692</v>
+        <v>2699669522</v>
       </c>
       <c r="C224" s="1">
-        <v>8000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.99664075</v>
+        <v>99.99945669</v>
       </c>
       <c r="E224" s="1">
         <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>0.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-268.74</v>
+        <v>-86.93</v>
       </c>
       <c r="J224" s="1">
         <v>0</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="M224" s="1">
-        <v>-268.74</v>
+        <v>-86.93</v>
       </c>
       <c r="N224" s="1">
-        <v>-3272.47</v>
+        <v>-7379.2</v>
       </c>
       <c r="O224" s="1">
         <v>0.0</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B225">
-        <v>2699669522</v>
+        <v>2701398352</v>
       </c>
       <c r="C225" s="1">
-        <v>16000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.99368144</v>
+        <v>99.99843182</v>
       </c>
       <c r="E225" s="1">
         <v>0.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
         <v>0.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-1010.97</v>
+        <v>-17.25</v>
       </c>
       <c r="J225" s="1">
         <v>0</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
-      <c r="L225" t="s">
-        <v>589</v>
+      <c r="L225">
+        <v>86.38</v>
       </c>
       <c r="M225" s="1">
-        <v>-1010.97</v>
+        <v>-17.25</v>
       </c>
       <c r="N225" s="1">
-        <v>-7371.15</v>
+        <v>69.13</v>
       </c>
       <c r="O225" s="1">
         <v>0.0</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="B226">
-        <v>2701398352</v>
+        <v>2708509012</v>
       </c>
       <c r="C226" s="1">
-        <v>1100000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.99607182</v>
+        <v>99.99959248</v>
       </c>
       <c r="E226" s="1">
         <v>0.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>0.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-43.21</v>
+        <v>-50.94</v>
       </c>
       <c r="J226" s="1">
         <v>0</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
-      <c r="L226">
-        <v>109.91</v>
+      <c r="L226" t="s">
+        <v>593</v>
       </c>
       <c r="M226" s="1">
-        <v>-43.21</v>
+        <v>-50.94</v>
       </c>
       <c r="N226" s="1">
-        <v>66.7</v>
+        <v>-11615.52</v>
       </c>
       <c r="O226" s="1">
         <v>0.0</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="B227">
-        <v>2701563502</v>
+        <v>2712519372</v>
       </c>
       <c r="C227" s="1">
-        <v>11400000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.99913851</v>
+        <v>99.97212245</v>
       </c>
       <c r="E227" s="1">
         <v>0.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>0.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-98.21</v>
+        <v>-1366.0</v>
       </c>
       <c r="J227" s="1">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
-      <c r="L227">
-        <v>411.26</v>
+      <c r="L227" t="s">
+        <v>595</v>
       </c>
       <c r="M227" s="1">
-        <v>-98.21</v>
+        <v>-1366.0</v>
       </c>
       <c r="N227" s="1">
-        <v>313.05</v>
+        <v>-7534.28</v>
       </c>
       <c r="O227" s="1">
         <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B228">
-        <v>2706544732</v>
+        <v>2715283672</v>
       </c>
       <c r="C228" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.99130628</v>
+        <v>99.9783583</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-4346.86</v>
+        <v>-4328.34</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="M228" s="1">
-        <v>-4346.86</v>
+        <v>-4328.34</v>
       </c>
       <c r="N228" s="1">
-        <v>-54516.86</v>
+        <v>-25283.23</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="B229">
-        <v>2708509012</v>
+        <v>2715298432</v>
       </c>
       <c r="C229" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.99140832</v>
+        <v>99.99740803</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1073.96</v>
+        <v>-777.59</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="M229" s="1">
-        <v>-1073.96</v>
+        <v>-777.59</v>
       </c>
       <c r="N229" s="1">
-        <v>-11603.65</v>
+        <v>-25002.26</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="B230">
-        <v>2712519372</v>
+        <v>2716928862</v>
       </c>
       <c r="C230" s="1">
-        <v>4900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.9553202</v>
+        <v>99.9785506</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-2189.31</v>
+        <v>-2144.94</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="M230" s="1">
-        <v>-2189.31</v>
+        <v>-2144.94</v>
       </c>
       <c r="N230" s="1">
-        <v>-7976.7</v>
+        <v>-12546.19</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B231">
-        <v>2715283672</v>
+        <v>2721415922</v>
       </c>
       <c r="C231" s="1">
-        <v>20000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.96005715</v>
+        <v>100.02636633</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-7988.57</v>
+        <v>4745.94</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="M231" s="1">
-        <v>-7988.57</v>
+        <v>4745.94</v>
       </c>
       <c r="N231" s="1">
-        <v>-27638.79</v>
+        <v>-4618.41</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="B232">
-        <v>2715298432</v>
+        <v>2721858402</v>
       </c>
       <c r="C232" s="1">
-        <v>30000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.9899882</v>
+        <v>99.98504064</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-3003.54</v>
+        <v>-3276.1</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="M232" s="1">
-        <v>-3003.54</v>
+        <v>-3276.1</v>
       </c>
       <c r="N232" s="1">
-        <v>-24982.04</v>
+        <v>-22637.77</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B233">
-        <v>2716928862</v>
+        <v>2750042102</v>
       </c>
       <c r="C233" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.9598242</v>
+        <v>100.014983</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-4017.58</v>
+        <v>7491.5</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="M233" s="1">
-        <v>-4017.58</v>
+        <v>7491.5</v>
       </c>
       <c r="N233" s="1">
-        <v>-13768.75</v>
+        <v>84349.56</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B234">
-        <v>2721415922</v>
+        <v>2751485942</v>
       </c>
       <c r="C234" s="1">
-        <v>18000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.93230489</v>
+        <v>100.0147882</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-12185.12</v>
+        <v>4436.46</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="M234" s="1">
-        <v>-12185.12</v>
+        <v>4436.46</v>
       </c>
       <c r="N234" s="1">
-        <v>-20558.72</v>
+        <v>49317.79</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="B235">
-        <v>2721858402</v>
+        <v>2753098622</v>
       </c>
       <c r="C235" s="1">
-        <v>21900000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.96075406</v>
+        <v>100.02054508</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-8594.86</v>
+        <v>8218.03</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="M235" s="1">
-        <v>-8594.86</v>
+        <v>8218.03</v>
       </c>
       <c r="N235" s="1">
-        <v>-26701.78</v>
+        <v>76406.92</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="B236">
-        <v>2750042102</v>
+        <v>2760391592</v>
       </c>
       <c r="C236" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.02140394</v>
+        <v>100.0352686</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>10701.97</v>
+        <v>10580.58</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="M236" s="1">
-        <v>10701.97</v>
+        <v>10580.58</v>
       </c>
       <c r="N236" s="1">
-        <v>83767.25</v>
+        <v>79626.58</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B237">
-        <v>2751485942</v>
+        <v>2767186142</v>
       </c>
       <c r="C237" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.0210066</v>
+        <v>100.038389</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>6301.98</v>
+        <v>5758.35</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="M237" s="1">
-        <v>6301.98</v>
+        <v>5758.35</v>
       </c>
       <c r="N237" s="1">
-        <v>48969.73</v>
+        <v>36866.35</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="B238">
-        <v>2753098622</v>
+        <v>2770099252</v>
       </c>
       <c r="C238" s="1">
-        <v>40000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.02824288</v>
+        <v>100.08466438</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>11297.15</v>
+        <v>6773.15</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="M238" s="1">
-        <v>11297.15</v>
+        <v>6773.15</v>
       </c>
       <c r="N238" s="1">
-        <v>75812.71</v>
+        <v>21710.53</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="B239">
-        <v>2760391592</v>
+        <v>2773749182</v>
       </c>
       <c r="C239" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.04626967</v>
+        <v>100.02946845</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>13880.9</v>
+        <v>5893.69</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="M239" s="1">
-        <v>13880.9</v>
+        <v>5893.69</v>
       </c>
       <c r="N239" s="1">
-        <v>78973.4</v>
+        <v>31294.75</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="B240">
-        <v>2767186142</v>
+        <v>2777134372</v>
       </c>
       <c r="C240" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.047954</v>
+        <v>100.050514</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>7193.1</v>
+        <v>5051.4</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="M240" s="1">
-        <v>7193.1</v>
+        <v>5051.4</v>
       </c>
       <c r="N240" s="1">
-        <v>36442.31</v>
+        <v>14120.29</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B241">
-        <v>2767187832</v>
+        <v>2780647822</v>
       </c>
       <c r="C241" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.00767513</v>
+        <v>100.06364567</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>1151.27</v>
+        <v>3818.74</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="M241" s="1">
-        <v>1151.27</v>
+        <v>3818.74</v>
       </c>
       <c r="N241" s="1">
-        <v>26547.14</v>
+        <v>11563.78</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B242">
-        <v>2770099252</v>
+        <v>2788224262</v>
       </c>
       <c r="C242" s="1">
-        <v>8000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.08682688</v>
+        <v>100.0032374</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>6946.15</v>
+        <v>323.74</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="M242" s="1">
-        <v>6946.15</v>
+        <v>323.74</v>
       </c>
       <c r="N242" s="1">
-        <v>20739.73</v>
+        <v>13051.74</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B243">
-        <v>2773749182</v>
+        <v>2794032762</v>
       </c>
       <c r="C243" s="1">
-        <v>20000000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.03369335</v>
+        <v>100.0229671</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>6738.67</v>
+        <v>711.98</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="M243" s="1">
-        <v>6738.67</v>
+        <v>711.98</v>
       </c>
       <c r="N243" s="1">
-        <v>30567.67</v>
+        <v>5660.31</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B244">
-        <v>2777134372</v>
+        <v>2794077772</v>
       </c>
       <c r="C244" s="1">
-        <v>10000000.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.0455116</v>
+        <v>100.03652069</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>4551.16</v>
+        <v>1579.52</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="M244" s="1">
-        <v>4551.16</v>
+        <v>1579.52</v>
       </c>
       <c r="N244" s="1">
-        <v>12874.16</v>
+        <v>8668.92</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="B245">
-        <v>2780647822</v>
+        <v>2794147912</v>
       </c>
       <c r="C245" s="1">
-        <v>6000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.06176217</v>
+        <v>100.00910433</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>3705.73</v>
+        <v>273.13</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="M245" s="1">
-        <v>3705.73</v>
+        <v>273.13</v>
       </c>
       <c r="N245" s="1">
-        <v>10839.91</v>
+        <v>4722.3</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="B246">
-        <v>2786856822</v>
+        <v>2798428692</v>
       </c>
       <c r="C246" s="1">
-        <v>11400000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.00451105</v>
+        <v>100.01743229</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>514.26</v>
+        <v>1098.06</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="M246" s="1">
-        <v>514.26</v>
+        <v>1098.06</v>
       </c>
       <c r="N246" s="1">
-        <v>14066.01</v>
+        <v>10670.86</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="B247">
-        <v>2788224262</v>
+        <v>2798594402</v>
       </c>
       <c r="C247" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.0118575</v>
+        <v>100.07955267</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>1185.75</v>
+        <v>11932.9</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="M247" s="1">
-        <v>1185.75</v>
+        <v>11932.9</v>
       </c>
       <c r="N247" s="1">
-        <v>13036.7</v>
+        <v>35651.27</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="B248">
-        <v>2794032762</v>
+        <v>2806083592</v>
       </c>
       <c r="C248" s="1">
-        <v>3100000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.0331129</v>
+        <v>100.26733067</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1026.5</v>
+        <v>16031.82</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="M248" s="1">
-        <v>1026.5</v>
+        <v>16031.82</v>
       </c>
       <c r="N248" s="1">
-        <v>5622.2</v>
+        <v>19696.99</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="B249">
-        <v>2794077772</v>
+        <v>2813842962</v>
       </c>
       <c r="C249" s="1">
-        <v>4325000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.04540855</v>
+        <v>100.06062815</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>1963.92</v>
+        <v>12125.63</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="M249" s="1">
-        <v>1963.92</v>
+        <v>12125.63</v>
       </c>
       <c r="N249" s="1">
-        <v>8548.78</v>
+        <v>33962.63</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="B250">
-        <v>2794147912</v>
+        <v>2818053322</v>
       </c>
       <c r="C250" s="1">
-        <v>3000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.01934133</v>
+        <v>100.06337358</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>580.24</v>
+        <v>2461.43</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="M250" s="1">
-        <v>580.24</v>
+        <v>2461.43</v>
       </c>
       <c r="N250" s="1">
-        <v>4711.11</v>
+        <v>7318.69</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="B251">
-        <v>2798428692</v>
+        <v>2819407592</v>
       </c>
       <c r="C251" s="1">
-        <v>6299000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.02775234</v>
+        <v>100.0593609</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>1748.12</v>
+        <v>5936.09</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="M251" s="1">
-        <v>1748.12</v>
+        <v>5936.09</v>
       </c>
       <c r="N251" s="1">
-        <v>10616.81</v>
+        <v>19028.81</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="B252">
-        <v>2798594402</v>
+        <v>2820059802</v>
       </c>
       <c r="C252" s="1">
-        <v>15000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.07803927</v>
+        <v>100.00718253</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>11705.89</v>
+        <v>538.69</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="M252" s="1">
-        <v>11705.89</v>
+        <v>538.69</v>
       </c>
       <c r="N252" s="1">
-        <v>33556.48</v>
+        <v>8082.71</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="B253">
-        <v>2806083592</v>
+        <v>2820282902</v>
       </c>
       <c r="C253" s="1">
-        <v>5997000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.1371239</v>
+        <v>100.04371565</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>8223.32</v>
+        <v>8743.13</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="M253" s="1">
-        <v>8223.32</v>
+        <v>8743.13</v>
       </c>
       <c r="N253" s="1">
-        <v>11253.88</v>
+        <v>32358.58</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="B254">
-        <v>2813842962</v>
+        <v>2821297102</v>
       </c>
       <c r="C254" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.0556119</v>
+        <v>100.060066</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>11122.38</v>
+        <v>7508.25</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="M254" s="1">
-        <v>11122.38</v>
+        <v>7508.25</v>
       </c>
       <c r="N254" s="1">
-        <v>31181.5</v>
+        <v>23930.06</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="B255">
-        <v>2818053322</v>
+        <v>2829527942</v>
       </c>
       <c r="C255" s="1">
-        <v>3884000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.06145752</v>
+        <v>100.0182937</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>2387.01</v>
+        <v>1829.37</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="M255" s="1">
-        <v>2387.01</v>
+        <v>1829.37</v>
       </c>
       <c r="N255" s="1">
-        <v>6850.47</v>
+        <v>13807.15</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="B256">
-        <v>2819407592</v>
+        <v>2832350132</v>
       </c>
       <c r="C256" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0606263</v>
+        <v>100.0381479</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>6062.63</v>
+        <v>3814.79</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="M256" s="1">
-        <v>6062.63</v>
+        <v>3814.79</v>
       </c>
       <c r="N256" s="1">
-        <v>18094.86</v>
+        <v>14918.54</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B257">
-        <v>2820059802</v>
+        <v>2832375032</v>
       </c>
       <c r="C257" s="1">
-        <v>7500000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.01522227</v>
+        <v>100.05611924</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>1141.67</v>
+        <v>6301.63</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="M257" s="1">
-        <v>1141.67</v>
+        <v>6301.63</v>
       </c>
       <c r="N257" s="1">
-        <v>8058.54</v>
+        <v>19300.6</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="B258">
-        <v>2820282902</v>
+        <v>2833851362</v>
       </c>
       <c r="C258" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.04784255</v>
+        <v>100.0626444</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>9568.51</v>
+        <v>6264.44</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="M258" s="1">
-        <v>9568.51</v>
+        <v>6264.44</v>
       </c>
       <c r="N258" s="1">
-        <v>31252.95</v>
+        <v>17791.11</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="B259">
-        <v>2821297102</v>
+        <v>2833853212</v>
       </c>
       <c r="C259" s="1">
-        <v>12500000.0</v>
+        <v>4890000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.061468</v>
+        <v>100.00305317</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>7683.5</v>
+        <v>149.3</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="M259" s="1">
-        <v>7683.5</v>
+        <v>149.3</v>
       </c>
       <c r="N259" s="1">
-        <v>22762.66</v>
+        <v>4726.34</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="B260">
-        <v>2829527942</v>
+        <v>2834781282</v>
       </c>
       <c r="C260" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.0274775</v>
+        <v>100.03087205</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>2747.75</v>
+        <v>6174.41</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="M260" s="1">
-        <v>2747.75</v>
+        <v>6174.41</v>
       </c>
       <c r="N260" s="1">
-        <v>13708.75</v>
+        <v>24484.47</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="B261">
-        <v>2832350132</v>
+        <v>2837008352</v>
       </c>
       <c r="C261" s="1">
-        <v>10000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.0434467</v>
+        <v>100.00261133</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>4344.67</v>
+        <v>626.72</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="M261" s="1">
-        <v>4344.67</v>
+        <v>626.72</v>
       </c>
       <c r="N261" s="1">
-        <v>14493.11</v>
+        <v>22794.12</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="B262">
-        <v>2832375032</v>
+        <v>2837532552</v>
       </c>
       <c r="C262" s="1">
-        <v>11229000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.05672607</v>
+        <v>100.0645951</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>6369.77</v>
+        <v>2265.35</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="M262" s="1">
-        <v>6369.77</v>
+        <v>2265.35</v>
       </c>
       <c r="N262" s="1">
-        <v>18254.54</v>
+        <v>6428.08</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="B263">
-        <v>2833851362</v>
+        <v>2838669412</v>
       </c>
       <c r="C263" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0605946</v>
+        <v>100.06790347</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>6059.46</v>
+        <v>10185.52</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="M263" s="1">
-        <v>6059.46</v>
+        <v>10185.52</v>
       </c>
       <c r="N263" s="1">
-        <v>16587.66</v>
+        <v>27718.36</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="B264">
-        <v>2833853212</v>
+        <v>2838754542</v>
       </c>
       <c r="C264" s="1">
-        <v>4890000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.01120675</v>
+        <v>100.16403721</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>548.01</v>
+        <v>20012.54</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="M264" s="1">
-        <v>548.01</v>
+        <v>20012.54</v>
       </c>
       <c r="N264" s="1">
-        <v>4720.68</v>
+        <v>32773.88</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="B265">
-        <v>2834781282</v>
+        <v>2842080552</v>
       </c>
       <c r="C265" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.0353564</v>
+        <v>100.00632195</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>7071.28</v>
+        <v>1264.39</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="M265" s="1">
-        <v>7071.28</v>
+        <v>1264.39</v>
       </c>
       <c r="N265" s="1">
-        <v>23742.39</v>
+        <v>21425.56</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="B266">
-        <v>2837008352</v>
+        <v>2846048702</v>
       </c>
       <c r="C266" s="1">
-        <v>24000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.01075958</v>
+        <v>100.37320584</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>2582.3</v>
+        <v>19798.57</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="M266" s="1">
-        <v>2582.3</v>
+        <v>19798.57</v>
       </c>
       <c r="N266" s="1">
-        <v>22769.1</v>
+        <v>21292.64</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="B267">
-        <v>2837532552</v>
+        <v>2847414022</v>
       </c>
       <c r="C267" s="1">
-        <v>3507000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.06292102</v>
+        <v>100.04781288</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>2206.64</v>
+        <v>5641.92</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="M267" s="1">
-        <v>2206.64</v>
+        <v>5641.92</v>
       </c>
       <c r="N267" s="1">
-        <v>6005.91</v>
+        <v>13562.67</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="B268">
-        <v>2838401772</v>
+        <v>2851226042</v>
       </c>
       <c r="C268" s="1">
-        <v>9623000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.00163026</v>
+        <v>100.32562604</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>156.88</v>
+        <v>81406.51</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="M268" s="1">
-        <v>156.88</v>
+        <v>81406.51</v>
       </c>
       <c r="N268" s="1">
-        <v>7627.96</v>
+        <v>85390.95</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="B269">
-        <v>2838669412</v>
+        <v>2855281272</v>
       </c>
       <c r="C269" s="1">
-        <v>15000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0643174</v>
+        <v>100.06693213</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>9647.61</v>
+        <v>19142.59</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="M269" s="1">
-        <v>9647.61</v>
+        <v>19142.59</v>
       </c>
       <c r="N269" s="1">
-        <v>25633.28</v>
+        <v>41484.91</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="B270">
-        <v>2838694192</v>
+        <v>2856676872</v>
       </c>
       <c r="C270" s="1">
-        <v>2857000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.00167413</v>
+        <v>100.32449715</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>47.83</v>
+        <v>64899.43</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="M270" s="1">
-        <v>47.83</v>
+        <v>64899.43</v>
       </c>
       <c r="N270" s="1">
-        <v>2334.83</v>
+        <v>69388.04</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="B271">
-        <v>2838754542</v>
+        <v>2858088902</v>
       </c>
       <c r="C271" s="1">
-        <v>12200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.11006344</v>
+        <v>100.3291301</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>13427.74</v>
+        <v>32913.01</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="M271" s="1">
-        <v>13427.74</v>
+        <v>32913.01</v>
       </c>
       <c r="N271" s="1">
-        <v>24819.18</v>
+        <v>35241.34</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="B272">
-        <v>2842080552</v>
+        <v>2859475842</v>
       </c>
       <c r="C272" s="1">
-        <v>20000000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.01519885</v>
+        <v>100.04379795</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>3039.77</v>
+        <v>1927.11</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="M272" s="1">
-        <v>3039.77</v>
+        <v>1927.11</v>
       </c>
       <c r="N272" s="1">
-        <v>21377.77</v>
+        <v>5153.05</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="B273">
-        <v>2846048702</v>
+        <v>2859574782</v>
       </c>
       <c r="C273" s="1">
-        <v>5305000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.16573968</v>
+        <v>100.0425416</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>8792.49</v>
+        <v>4509.41</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273">
-        <v>929.91</v>
+      <c r="L273" t="s">
+        <v>687</v>
       </c>
       <c r="M273" s="1">
-        <v>8792.49</v>
+        <v>4509.41</v>
       </c>
       <c r="N273" s="1">
-        <v>9722.4</v>
+        <v>11968.86</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="B274">
-        <v>2847414022</v>
+        <v>2859756032</v>
       </c>
       <c r="C274" s="1">
-        <v>11800000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.04045127</v>
+        <v>100.04254148</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>4773.25</v>
+        <v>1148.62</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="M274" s="1">
-        <v>4773.25</v>
+        <v>1148.62</v>
       </c>
       <c r="N274" s="1">
-        <v>11930.6</v>
+        <v>3048.67</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="B275">
-        <v>2851226042</v>
+        <v>2859961272</v>
       </c>
       <c r="C275" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.1054388</v>
+        <v>100.319443</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>26359.7</v>
+        <v>31944.3</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="M275" s="1">
-        <v>26359.7</v>
+        <v>31944.3</v>
       </c>
       <c r="N275" s="1">
-        <v>28590.6</v>
+        <v>34096.94</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="B276">
-        <v>2855281272</v>
+        <v>2862709252</v>
       </c>
       <c r="C276" s="1">
-        <v>28600000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.05278367</v>
+        <v>100.09425392</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>15096.13</v>
+        <v>11781.74</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="M276" s="1">
-        <v>15096.13</v>
+        <v>11781.74</v>
       </c>
       <c r="N276" s="1">
-        <v>35261.99</v>
+        <v>19140.28</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="B277">
-        <v>2856676872</v>
+        <v>2863881852</v>
       </c>
       <c r="C277" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.11813525</v>
+        <v>100.1015528</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>23627.05</v>
+        <v>15232.92</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="M277" s="1">
-        <v>23627.05</v>
+        <v>15232.92</v>
       </c>
       <c r="N277" s="1">
-        <v>26533.05</v>
+        <v>24568.96</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="B278">
-        <v>2858088902</v>
+        <v>2863986062</v>
       </c>
       <c r="C278" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.1230649</v>
+        <v>100.0019845</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>12306.49</v>
+        <v>793.8</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="M278" s="1">
-        <v>12306.49</v>
+        <v>793.8</v>
       </c>
       <c r="N278" s="1">
-        <v>13814.49</v>
+        <v>17635.14</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="B279">
-        <v>2859475842</v>
+        <v>2865625992</v>
       </c>
       <c r="C279" s="1">
-        <v>4400000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.04186955</v>
+        <v>100.30512288</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>1842.26</v>
+        <v>20138.11</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="M279" s="1">
-        <v>1842.26</v>
+        <v>20138.11</v>
       </c>
       <c r="N279" s="1">
-        <v>4746.05</v>
+        <v>21387.44</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="B280">
-        <v>2859574782</v>
+        <v>2870139162</v>
       </c>
       <c r="C280" s="1">
-        <v>10600000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.04035311</v>
+        <v>100.18300275</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>4277.43</v>
+        <v>16653.25</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="M280" s="1">
-        <v>4277.43</v>
+        <v>16653.25</v>
       </c>
       <c r="N280" s="1">
-        <v>10988.79</v>
+        <v>21071.86</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="B281">
-        <v>2859756032</v>
+        <v>2874472692</v>
       </c>
       <c r="C281" s="1">
-        <v>2700000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.04035296</v>
+        <v>100.15280491</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>1089.53</v>
+        <v>17114.15</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="M281" s="1">
-        <v>1089.53</v>
+        <v>17114.15</v>
       </c>
       <c r="N281" s="1">
-        <v>2799.03</v>
+        <v>22520.02</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="B282">
-        <v>2859961272</v>
+        <v>2874671812</v>
       </c>
       <c r="C282" s="1">
-        <v>10000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.1127575</v>
+        <v>100.15141154</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>11275.75</v>
+        <v>3936.7</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="M282" s="1">
-        <v>11275.75</v>
+        <v>3936.7</v>
       </c>
       <c r="N282" s="1">
-        <v>12668.75</v>
+        <v>5162.75</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="B283">
-        <v>2862709252</v>
+        <v>2874739202</v>
       </c>
       <c r="C283" s="1">
-        <v>12500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.05225664</v>
+        <v>100.15169029</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>6532.08</v>
+        <v>5309.16</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="M283" s="1">
-        <v>6532.08</v>
+        <v>5309.16</v>
       </c>
       <c r="N283" s="1">
-        <v>13129.31</v>
+        <v>6967.39</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="B284">
-        <v>2863881852</v>
+        <v>2877252492</v>
       </c>
       <c r="C284" s="1">
-        <v>15000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.05697313</v>
+        <v>100.31823375</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>8545.97</v>
+        <v>20366.96</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284" t="s">
-        <v>704</v>
+      <c r="L284">
+        <v>953.53</v>
       </c>
       <c r="M284" s="1">
-        <v>8545.97</v>
+        <v>20366.96</v>
       </c>
       <c r="N284" s="1">
-        <v>16908.22</v>
+        <v>21320.49</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="B285">
-        <v>2863986062</v>
+        <v>2880689452</v>
       </c>
       <c r="C285" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.00655018</v>
+        <v>100.10956638</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>2620.07</v>
+        <v>43826.55</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="M285" s="1">
-        <v>2620.07</v>
+        <v>43826.55</v>
       </c>
       <c r="N285" s="1">
-        <v>17605.07</v>
+        <v>62480.33</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="B286">
-        <v>2865625992</v>
+        <v>2885535452</v>
       </c>
       <c r="C286" s="1">
-        <v>6600000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.09752045</v>
+        <v>100.28983923</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>6436.35</v>
+        <v>18839.55</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>807.18</v>
+        <v>928.2</v>
       </c>
       <c r="M286" s="1">
-        <v>6436.35</v>
+        <v>18839.55</v>
       </c>
       <c r="N286" s="1">
-        <v>7243.53</v>
+        <v>19767.75</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="B287">
-        <v>2870136652</v>
+        <v>2891519502</v>
       </c>
       <c r="C287" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.0006538</v>
+        <v>100.12033645</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>32.69</v>
+        <v>24067.29</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="M287" s="1">
-        <v>32.69</v>
+        <v>24067.29</v>
       </c>
       <c r="N287" s="1">
-        <v>1604.97</v>
+        <v>33477.29</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="B288">
-        <v>2870139162</v>
+        <v>2892744292</v>
       </c>
       <c r="C288" s="1">
-        <v>9100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.08004154</v>
+        <v>100.11874583</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>7283.78</v>
+        <v>35623.75</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="M288" s="1">
-        <v>7283.78</v>
+        <v>35623.75</v>
       </c>
       <c r="N288" s="1">
-        <v>11070.75</v>
+        <v>48102.25</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="B289">
-        <v>2874472692</v>
+        <v>2892891132</v>
       </c>
       <c r="C289" s="1">
-        <v>11200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.06738723</v>
+        <v>100.1182372</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>7547.37</v>
+        <v>17735.58</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="M289" s="1">
-        <v>7547.37</v>
+        <v>17735.58</v>
       </c>
       <c r="N289" s="1">
-        <v>12249.87</v>
+        <v>23901.08</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="B290">
-        <v>2874671812</v>
+        <v>2905161062</v>
       </c>
       <c r="C290" s="1">
-        <v>2600000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.06586192</v>
+        <v>100.0877191</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>1712.41</v>
+        <v>26315.73</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="M290" s="1">
-        <v>1712.41</v>
+        <v>26315.73</v>
       </c>
       <c r="N290" s="1">
-        <v>2778.61</v>
+        <v>33324.73</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="B291">
-        <v>2874739202</v>
+        <v>2921627832</v>
       </c>
       <c r="C291" s="1">
-        <v>3500000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.06616714</v>
+        <v>100.08808718</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>2315.85</v>
+        <v>6800.33</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="M291" s="1">
-        <v>2315.85</v>
+        <v>6800.33</v>
       </c>
       <c r="N291" s="1">
-        <v>3757.97</v>
+        <v>8544.19</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="B292">
-        <v>2877252492</v>
+        <v>2922922482</v>
       </c>
       <c r="C292" s="1">
-        <v>6400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.09758734</v>
+        <v>100.0037037</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>6245.59</v>
+        <v>370.37</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
-      <c r="L292">
-        <v>533.33</v>
+      <c r="L292" t="s">
+        <v>723</v>
       </c>
       <c r="M292" s="1">
-        <v>6245.59</v>
+        <v>370.37</v>
       </c>
       <c r="N292" s="1">
-        <v>6778.92</v>
+        <v>1489.26</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="B293">
-        <v>2880689452</v>
+        <v>2922948022</v>
       </c>
       <c r="C293" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.05059513</v>
+        <v>100.1008613</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>20238.05</v>
+        <v>20172.26</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="M293" s="1">
-        <v>20238.05</v>
+        <v>20172.26</v>
       </c>
       <c r="N293" s="1">
-        <v>36743.71</v>
+        <v>24965.09</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="B294">
-        <v>2885535452</v>
+        <v>2922949082</v>
       </c>
       <c r="C294" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.07708677</v>
+        <v>100.13775475</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>5010.64</v>
+        <v>27550.95</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294">
-        <v>573.16</v>
+      <c r="L294" t="s">
+        <v>727</v>
       </c>
       <c r="M294" s="1">
-        <v>5010.64</v>
+        <v>27550.95</v>
       </c>
       <c r="N294" s="1">
-        <v>5583.8</v>
+        <v>32467.95</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="B295">
-        <v>2891519502</v>
+        <v>2924236212</v>
       </c>
       <c r="C295" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.05476165</v>
+        <v>100.30818769</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>10952.33</v>
+        <v>20032.2</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
-      <c r="L295" t="s">
-        <v>723</v>
+      <c r="L295">
+        <v>176.58</v>
       </c>
       <c r="M295" s="1">
-        <v>10952.33</v>
+        <v>20032.2</v>
       </c>
       <c r="N295" s="1">
-        <v>19243.83</v>
+        <v>20208.78</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="B296">
-        <v>2892744292</v>
+        <v>2924470772</v>
       </c>
       <c r="C296" s="1">
-        <v>30000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.04994673</v>
+        <v>100.31389353</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>14984.02</v>
+        <v>5336.19</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
-      <c r="L296" t="s">
-        <v>725</v>
+      <c r="L296">
+        <v>50.43</v>
       </c>
       <c r="M296" s="1">
-        <v>14984.02</v>
+        <v>5336.19</v>
       </c>
       <c r="N296" s="1">
-        <v>25938.69</v>
+        <v>5386.62</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="B297">
-        <v>2892891132</v>
+        <v>2924746292</v>
       </c>
       <c r="C297" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.0493856</v>
+        <v>100.1774907</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>7407.84</v>
+        <v>17749.07</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="M297" s="1">
-        <v>7407.84</v>
+        <v>17749.07</v>
       </c>
       <c r="N297" s="1">
-        <v>12819.34</v>
+        <v>19986.93</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="B298">
-        <v>2905161062</v>
+        <v>2926627582</v>
       </c>
       <c r="C298" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.0292153</v>
+        <v>100.1609478</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>8764.59</v>
+        <v>32189.56</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="M298" s="1">
-        <v>8764.59</v>
+        <v>32189.56</v>
       </c>
       <c r="N298" s="1">
-        <v>14788.59</v>
+        <v>40094.9</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="B299">
-        <v>2921627832</v>
+        <v>2926707212</v>
       </c>
       <c r="C299" s="1">
-        <v>7720000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.0296772</v>
+        <v>100.144735</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>2291.08</v>
+        <v>12157.74</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="M299" s="1">
-        <v>2291.08</v>
+        <v>12157.74</v>
       </c>
       <c r="N299" s="1">
-        <v>3777.03</v>
+        <v>15404.3</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="B300">
-        <v>2922922482</v>
+        <v>2935657832</v>
       </c>
       <c r="C300" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.0048854</v>
+        <v>100.17640483</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>488.54</v>
+        <v>70561.93</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300">
-        <v>927.31</v>
+      <c r="L300" t="s">
+        <v>737</v>
       </c>
       <c r="M300" s="1">
-        <v>488.54</v>
+        <v>70561.93</v>
       </c>
       <c r="N300" s="1">
-        <v>1415.85</v>
+        <v>86508.59</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="B301">
-        <v>2922948022</v>
+        <v>2935803812</v>
       </c>
       <c r="C301" s="1">
-        <v>20000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.03338545</v>
+        <v>100.26133351</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>6677.09</v>
+        <v>24565.35</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="M301" s="1">
-        <v>6677.09</v>
+        <v>24565.35</v>
       </c>
       <c r="N301" s="1">
-        <v>10757.65</v>
+        <v>26923.1</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="B302">
-        <v>2922949082</v>
+        <v>2935813452</v>
       </c>
       <c r="C302" s="1">
-        <v>20000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.0379544</v>
+        <v>100.26210806</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>7590.88</v>
+        <v>9435.89</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
-      <c r="L302" t="s">
-        <v>736</v>
+      <c r="L302">
+        <v>910.87</v>
       </c>
       <c r="M302" s="1">
-        <v>7590.88</v>
+        <v>9435.89</v>
       </c>
       <c r="N302" s="1">
-        <v>11779.77</v>
+        <v>10346.76</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="B303">
-        <v>2924236212</v>
+        <v>2935986662</v>
       </c>
       <c r="C303" s="1">
-        <v>6500000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.04541923</v>
+        <v>100.21071306</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>2952.25</v>
+        <v>8099.81</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="M303" s="1">
-        <v>2952.25</v>
+        <v>8099.81</v>
       </c>
       <c r="N303" s="1">
-        <v>4536.09</v>
+        <v>9342.37</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="B304">
-        <v>2924470772</v>
+        <v>2936837392</v>
       </c>
       <c r="C304" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.05145118</v>
+        <v>100.25474846</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>874.67</v>
+        <v>3311.73</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>450.79</v>
+        <v>301.83</v>
       </c>
       <c r="M304" s="1">
-        <v>874.67</v>
+        <v>3311.73</v>
       </c>
       <c r="N304" s="1">
-        <v>1325.46</v>
+        <v>3613.56</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="B305">
-        <v>2924746292</v>
+        <v>2937018512</v>
       </c>
       <c r="C305" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.045142</v>
+        <v>100.1745337</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>4514.2</v>
+        <v>17453.37</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="M305" s="1">
-        <v>4514.2</v>
+        <v>17453.37</v>
       </c>
       <c r="N305" s="1">
-        <v>6355.87</v>
+        <v>20937.12</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="B306">
-        <v>2926627582</v>
+        <v>2937267382</v>
       </c>
       <c r="C306" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.0620076</v>
+        <v>100.0361272</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>12401.52</v>
+        <v>3612.72</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="M306" s="1">
-        <v>12401.52</v>
+        <v>3612.72</v>
       </c>
       <c r="N306" s="1">
-        <v>19192.63</v>
+        <v>5971.47</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="B307">
-        <v>2926707212</v>
+        <v>2939595422</v>
       </c>
       <c r="C307" s="1">
-        <v>8400000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.05863083</v>
+        <v>100.26996694</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>4924.99</v>
+        <v>22947.19</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307" t="s">
-        <v>745</v>
+      <c r="L307">
+        <v>689.83</v>
       </c>
       <c r="M307" s="1">
-        <v>4924.99</v>
+        <v>22947.19</v>
       </c>
       <c r="N307" s="1">
-        <v>7707.56</v>
+        <v>23637.02</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="B308">
-        <v>2935657832</v>
+        <v>2941100752</v>
       </c>
       <c r="C308" s="1">
-        <v>40000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.06813863</v>
+        <v>100.21029823</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>27255.45</v>
+        <v>13038.49</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="M308" s="1">
-        <v>27255.45</v>
+        <v>13038.49</v>
       </c>
       <c r="N308" s="1">
-        <v>40821.45</v>
+        <v>14183.68</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="B309">
-        <v>2935803812</v>
+        <v>2942297552</v>
       </c>
       <c r="C309" s="1">
-        <v>9400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.08507436</v>
+        <v>100.09270233</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>7996.99</v>
+        <v>13905.35</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="M309" s="1">
-        <v>7996.99</v>
+        <v>13905.35</v>
       </c>
       <c r="N309" s="1">
-        <v>9764.19</v>
+        <v>17000.23</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="B310">
-        <v>2935813452</v>
+        <v>2942312882</v>
       </c>
       <c r="C310" s="1">
-        <v>3600000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.0859025</v>
+        <v>100.15723643</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>3092.49</v>
+        <v>6603.93</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310">
-        <v>682.8</v>
+        <v>942.98</v>
       </c>
       <c r="M310" s="1">
-        <v>3092.49</v>
+        <v>6603.93</v>
       </c>
       <c r="N310" s="1">
-        <v>3775.29</v>
+        <v>7546.91</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="B311">
-        <v>2935986662</v>
+        <v>2942860832</v>
       </c>
       <c r="C311" s="1">
-        <v>3844000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.07229553</v>
+        <v>100.15912907</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>2779.04</v>
+        <v>6842.55</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="M311" s="1">
-        <v>2779.04</v>
+        <v>6842.55</v>
       </c>
       <c r="N311" s="1">
-        <v>3796.9</v>
+        <v>7854.92</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="B312">
-        <v>2936837392</v>
+        <v>2942896542</v>
       </c>
       <c r="C312" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.07803385</v>
+        <v>100.158814</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>1014.44</v>
+        <v>2382.21</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>225.98</v>
+        <v>350.43</v>
       </c>
       <c r="M312" s="1">
-        <v>1014.44</v>
+        <v>2382.21</v>
       </c>
       <c r="N312" s="1">
-        <v>1240.42</v>
+        <v>2732.64</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="B313">
-        <v>2937018512</v>
+        <v>2949187932</v>
       </c>
       <c r="C313" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.0612951</v>
+        <v>100.16430573</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>6129.51</v>
+        <v>49291.72</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="M313" s="1">
-        <v>6129.51</v>
+        <v>49291.72</v>
       </c>
       <c r="N313" s="1">
-        <v>9077.85</v>
+        <v>55336.72</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="B314">
-        <v>2937267382</v>
+        <v>2949233192</v>
       </c>
       <c r="C314" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.0241306</v>
+        <v>100.16234848</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>2413.06</v>
+        <v>40587.12</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="M314" s="1">
-        <v>2413.06</v>
+        <v>40587.12</v>
       </c>
       <c r="N314" s="1">
-        <v>4394.73</v>
+        <v>45366.29</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="B315">
-        <v>2939595422</v>
+        <v>2951470492</v>
       </c>
       <c r="C315" s="1">
-        <v>8500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.04632153</v>
+        <v>100.25206818</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>3937.33</v>
+        <v>5545.5</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>380.73</v>
+        <v>213.89</v>
       </c>
       <c r="M315" s="1">
-        <v>3937.33</v>
+        <v>5545.5</v>
       </c>
       <c r="N315" s="1">
-        <v>4318.06</v>
+        <v>5759.39</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="B316">
-        <v>2941100752</v>
+        <v>2956403482</v>
       </c>
       <c r="C316" s="1">
-        <v>6200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.04890177</v>
+        <v>100.13557247</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>3031.91</v>
+        <v>20335.87</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
-      <c r="L316">
-        <v>894.66</v>
+      <c r="L316" t="s">
+        <v>763</v>
       </c>
       <c r="M316" s="1">
-        <v>3031.91</v>
+        <v>20335.87</v>
       </c>
       <c r="N316" s="1">
-        <v>3926.57</v>
+        <v>22412.62</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="B317">
-        <v>2942297552</v>
+        <v>2957531542</v>
       </c>
       <c r="C317" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.03118047</v>
+        <v>100.3702582</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>4677.07</v>
+        <v>55538.73</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="M317" s="1">
-        <v>4677.07</v>
+        <v>55538.73</v>
       </c>
       <c r="N317" s="1">
-        <v>7257.73</v>
+        <v>57889.98</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="B318">
-        <v>2942312882</v>
+        <v>2959056142</v>
       </c>
       <c r="C318" s="1">
-        <v>4200000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.04015833</v>
+        <v>100.23815135</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>1686.65</v>
+        <v>24767.74</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>787.92</v>
+        <v>474.24</v>
       </c>
       <c r="M318" s="1">
-        <v>1686.65</v>
+        <v>24767.74</v>
       </c>
       <c r="N318" s="1">
-        <v>2474.57</v>
+        <v>25241.98</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="B319">
-        <v>2942860832</v>
+        <v>2962036292</v>
       </c>
       <c r="C319" s="1">
-        <v>4300000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.04220977</v>
+        <v>100.28842915</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>1815.02</v>
+        <v>33746.21</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>846.81</v>
+        <v>108.52</v>
       </c>
       <c r="M319" s="1">
-        <v>1815.02</v>
+        <v>33746.21</v>
       </c>
       <c r="N319" s="1">
-        <v>2661.83</v>
+        <v>33854.73</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="B320">
-        <v>2942896542</v>
+        <v>2962647792</v>
       </c>
       <c r="C320" s="1">
-        <v>1500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.041868</v>
+        <v>100.066001</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>628.02</v>
+        <v>9900.15</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
-      <c r="L320">
-        <v>293.06</v>
+      <c r="L320" t="s">
+        <v>769</v>
       </c>
       <c r="M320" s="1">
-        <v>628.02</v>
+        <v>9900.15</v>
       </c>
       <c r="N320" s="1">
-        <v>921.08</v>
+        <v>11232.15</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="B321">
-        <v>2949187932</v>
+        <v>2963772242</v>
       </c>
       <c r="C321" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.0381967</v>
+        <v>100.1574057</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>11459.01</v>
+        <v>15740.57</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="M321" s="1">
-        <v>11459.01</v>
+        <v>15740.57</v>
       </c>
       <c r="N321" s="1">
-        <v>16464.01</v>
+        <v>16910.85</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="B322">
-        <v>2949233192</v>
+        <v>2963783932</v>
       </c>
       <c r="C322" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.0360802</v>
+        <v>100.1659705</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>9020.05</v>
+        <v>16597.05</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="M322" s="1">
-        <v>9020.05</v>
+        <v>16597.05</v>
       </c>
       <c r="N322" s="1">
-        <v>12972.14</v>
+        <v>17736.78</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="B323">
-        <v>2951470492</v>
+        <v>2963823632</v>
       </c>
       <c r="C323" s="1">
-        <v>2200000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.04241864</v>
+        <v>100.36184895</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>933.21</v>
+        <v>13750.26</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>137.7</v>
+        <v>485.34</v>
       </c>
       <c r="M323" s="1">
-        <v>933.21</v>
+        <v>13750.26</v>
       </c>
       <c r="N323" s="1">
-        <v>1070.91</v>
+        <v>14235.6</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="B324">
-        <v>2956403482</v>
+        <v>2963840802</v>
       </c>
       <c r="C324" s="1">
-        <v>15000000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.0262662</v>
+        <v>100.29326546</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>3939.93</v>
+        <v>8771.57</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
-      <c r="L324" t="s">
-        <v>771</v>
+      <c r="L324">
+        <v>31.48</v>
       </c>
       <c r="M324" s="1">
-        <v>3939.93</v>
+        <v>8771.57</v>
       </c>
       <c r="N324" s="1">
-        <v>5622.27</v>
+        <v>8803.05</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B325">
-        <v>2957531542</v>
+        <v>2965386522</v>
       </c>
       <c r="C325" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.02027767</v>
+        <v>100.128697</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>3041.65</v>
+        <v>6434.85</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325" t="s">
-        <v>773</v>
+      <c r="L325">
+        <v>532.03</v>
       </c>
       <c r="M325" s="1">
-        <v>3041.65</v>
+        <v>6434.85</v>
       </c>
       <c r="N325" s="1">
-        <v>4941.65</v>
+        <v>6966.88</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B326">
-        <v>2959056142</v>
+        <v>2970036362</v>
       </c>
       <c r="C326" s="1">
-        <v>10400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.01664904</v>
+        <v>100.1764804</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>1731.5</v>
+        <v>17648.04</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326">
-        <v>273.12</v>
+      <c r="L326" t="s">
+        <v>778</v>
       </c>
       <c r="M326" s="1">
-        <v>1731.5</v>
+        <v>17648.04</v>
       </c>
       <c r="N326" s="1">
-        <v>2004.62</v>
+        <v>18881.6</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="B327">
-        <v>2962036292</v>
+        <v>2979716702</v>
       </c>
       <c r="C327" s="1">
-        <v>11700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.01609855</v>
+        <v>100.1756484</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>1883.53</v>
+        <v>17564.84</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
-      <c r="L327" t="s">
-        <v>776</v>
+      <c r="L327">
+        <v>776.0</v>
       </c>
       <c r="M327" s="1">
-        <v>1883.53</v>
+        <v>17564.84</v>
       </c>
       <c r="N327" s="1">
-        <v>3016.74</v>
+        <v>18340.84</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="B328">
-        <v>2962647792</v>
+        <v>2981484462</v>
       </c>
       <c r="C328" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.0148488</v>
+        <v>100.17567325</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>2227.32</v>
+        <v>35134.65</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="M328" s="1">
-        <v>2227.32</v>
+        <v>35134.65</v>
       </c>
       <c r="N328" s="1">
-        <v>3277.66</v>
+        <v>36400.49</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B329">
-        <v>2963772242</v>
+        <v>2983096392</v>
       </c>
       <c r="C329" s="1">
-        <v>10000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.0235255</v>
+        <v>100.26575958</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>2352.55</v>
+        <v>18868.93</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>932.75</v>
+        <v>73.21</v>
       </c>
       <c r="M329" s="1">
-        <v>2352.55</v>
+        <v>18868.93</v>
       </c>
       <c r="N329" s="1">
-        <v>3285.3</v>
+        <v>18942.14</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="B330">
-        <v>2963783932</v>
+        <v>2991145122</v>
       </c>
       <c r="C330" s="1">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.0228777</v>
+        <v>100.18340189</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>2287.77</v>
+        <v>16506.17</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>907.47</v>
+        <v>-283.25</v>
       </c>
       <c r="M330" s="1">
-        <v>2287.77</v>
+        <v>16506.17</v>
       </c>
       <c r="N330" s="1">
-        <v>3195.24</v>
+        <v>16222.92</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="B331">
-        <v>2963823632</v>
+        <v>2991234142</v>
       </c>
       <c r="C331" s="1">
-        <v>3800000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.01140579</v>
+        <v>100.1848864</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>433.42</v>
+        <v>4622.16</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331">
-        <v>388.07</v>
+        <v>-68.05</v>
       </c>
       <c r="M331" s="1">
-        <v>433.42</v>
+        <v>4622.16</v>
       </c>
       <c r="N331" s="1">
-        <v>821.49</v>
+        <v>4554.11</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B332">
-        <v>2963840802</v>
+        <v>3014423372</v>
       </c>
       <c r="C332" s="1">
-        <v>2991000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.02119325</v>
+        <v>100.0658475</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>633.89</v>
+        <v>3950.85</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>324.34</v>
+        <v>63.8</v>
       </c>
       <c r="M332" s="1">
-        <v>633.89</v>
+        <v>3950.85</v>
       </c>
       <c r="N332" s="1">
-        <v>958.23</v>
+        <v>4014.65</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>2965386522</v>
+        <v>786</v>
+      </c>
+      <c r="B333" t="s">
+        <v>787</v>
       </c>
       <c r="C333" s="1">
-        <v>5000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.0212492</v>
+        <v>100.19439208</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>1062.46</v>
+        <v>25270.97</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>419.22</v>
+        <v>85.56</v>
       </c>
       <c r="M333" s="1">
-        <v>1062.46</v>
+        <v>25270.97</v>
       </c>
       <c r="N333" s="1">
-        <v>1481.68</v>
+        <v>25356.53</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>2970036362</v>
+        <v>788</v>
+      </c>
+      <c r="B334" t="s">
+        <v>789</v>
       </c>
       <c r="C334" s="1">
-        <v>10000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.0266641</v>
+        <v>100.2058</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>2666.41</v>
+        <v>14611.8</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>975.13</v>
+        <v>137.93</v>
       </c>
       <c r="M334" s="1">
-        <v>2666.41</v>
+        <v>14611.8</v>
       </c>
       <c r="N334" s="1">
-        <v>3641.54</v>
+        <v>14749.73</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>2979716702</v>
+        <v>790</v>
+      </c>
+      <c r="B335" t="s">
+        <v>791</v>
       </c>
       <c r="C335" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.0156162</v>
+        <v>100.19553156</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>1561.62</v>
+        <v>48882.89</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>594.62</v>
+        <v>222.09</v>
       </c>
       <c r="M335" s="1">
-        <v>1561.62</v>
+        <v>48882.89</v>
       </c>
       <c r="N335" s="1">
-        <v>2156.24</v>
+        <v>49104.98</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>2981484462</v>
+        <v>792</v>
+      </c>
+      <c r="B336" t="s">
+        <v>791</v>
       </c>
       <c r="C336" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.0117663</v>
+        <v>100.14089947</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>2353.26</v>
+        <v>21134.92</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>953.77</v>
+        <v>170.56</v>
       </c>
       <c r="M336" s="1">
-        <v>2353.26</v>
+        <v>21134.92</v>
       </c>
       <c r="N336" s="1">
-        <v>3307.03</v>
+        <v>21305.48</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>2983096392</v>
+        <v>793</v>
+      </c>
+      <c r="B337" t="s">
+        <v>794</v>
       </c>
       <c r="C337" s="1">
-        <v>7100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.00331873</v>
+        <v>100.19902803</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>235.63</v>
+        <v>59708.41</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>346.98</v>
+        <v>190.53</v>
       </c>
       <c r="M337" s="1">
-        <v>235.63</v>
+        <v>59708.41</v>
       </c>
       <c r="N337" s="1">
-        <v>582.61</v>
+        <v>59898.94</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>2991145122</v>
+        <v>795</v>
+      </c>
+      <c r="B338" t="s">
+        <v>796</v>
       </c>
       <c r="C338" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.96800622</v>
+        <v>100.13134917</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-2879.44</v>
+        <v>39404.75</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>-199.8</v>
+        <v>111.69</v>
       </c>
       <c r="M338" s="1">
-        <v>-2879.44</v>
+        <v>39404.75</v>
       </c>
       <c r="N338" s="1">
-        <v>-3079.24</v>
+        <v>39516.44</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>2991234142</v>
+        <v>797</v>
+      </c>
+      <c r="B339" t="s">
+        <v>798</v>
       </c>
       <c r="C339" s="1">
-        <v>2500000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>99.9709252</v>
+        <v>100.24330569</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-726.87</v>
+        <v>31629.74</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>-49.07</v>
+        <v>-19.1</v>
       </c>
       <c r="M339" s="1">
-        <v>-726.87</v>
+        <v>31629.74</v>
       </c>
       <c r="N339" s="1">
-        <v>-775.94</v>
+        <v>31610.64</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>3014423372</v>
+        <v>799</v>
+      </c>
+      <c r="B340" t="s">
+        <v>800</v>
       </c>
       <c r="C340" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.001689</v>
+        <v>100.1034372</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>101.34</v>
+        <v>15515.58</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
       <c r="L340">
-        <v>32.5</v>
+        <v>92.23</v>
       </c>
       <c r="M340" s="1">
-        <v>101.34</v>
+        <v>15515.58</v>
       </c>
       <c r="N340" s="1">
-        <v>133.84</v>
+        <v>15607.81</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="B341" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="C341" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>99.99241154</v>
+        <v>100.20752783</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-986.5</v>
+        <v>62258.35</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>36.34</v>
+        <v>205.72</v>
       </c>
       <c r="M341" s="1">
-        <v>-986.5</v>
+        <v>62258.35</v>
       </c>
       <c r="N341" s="1">
-        <v>-950.16</v>
+        <v>62464.07</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="B342" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="C342" s="1">
-        <v>7100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.99924127</v>
+        <v>100.20592005</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-53.87</v>
+        <v>41184.01</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
       <c r="L342">
-        <v>80.75</v>
+        <v>122.98</v>
       </c>
       <c r="M342" s="1">
-        <v>-53.87</v>
+        <v>41184.01</v>
       </c>
       <c r="N342" s="1">
-        <v>26.88</v>
+        <v>41306.99</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="B343" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="C343" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.9988348</v>
+        <v>100.22960588</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-174.78</v>
+        <v>57401.47</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
       <c r="L343">
-        <v>89.35</v>
+        <v>869.12</v>
       </c>
       <c r="M343" s="1">
-        <v>-174.78</v>
+        <v>57401.47</v>
       </c>
       <c r="N343" s="1">
-        <v>-85.43</v>
+        <v>58270.59</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="B344" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="C344" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>99.993637</v>
+        <v>100.2148105</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-1590.75</v>
+        <v>21481.05</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>109.01</v>
+        <v>65.67</v>
       </c>
       <c r="M344" s="1">
-        <v>-1590.75</v>
+        <v>21481.05</v>
       </c>
       <c r="N344" s="1">
-        <v>-1481.74</v>
+        <v>21546.72</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="B345" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="C345" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>99.99204413</v>
+        <v>100.2182892</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-2386.76</v>
+        <v>43657.84</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
       <c r="L345">
-        <v>77.24</v>
+        <v>229.13</v>
       </c>
       <c r="M345" s="1">
-        <v>-2386.76</v>
+        <v>43657.84</v>
       </c>
       <c r="N345" s="1">
-        <v>-2309.52</v>
+        <v>43886.97</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="B346" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="C346" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>99.99576307</v>
+        <v>100.23411355</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-1271.08</v>
+        <v>46822.71</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
       <c r="L346">
-        <v>25.44</v>
+        <v>487.77</v>
       </c>
       <c r="M346" s="1">
-        <v>-1271.08</v>
+        <v>46822.71</v>
       </c>
       <c r="N346" s="1">
-        <v>-1245.64</v>
+        <v>47310.48</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="B347" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
       <c r="C347" s="1">
-        <v>13000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>99.97418269</v>
+        <v>100.27377662</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-3356.25</v>
+        <v>20234.83</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
       <c r="L347">
-        <v>-92.98</v>
+        <v>47.35</v>
       </c>
       <c r="M347" s="1">
-        <v>-3356.25</v>
+        <v>20234.83</v>
       </c>
       <c r="N347" s="1">
-        <v>-3449.23</v>
+        <v>20282.18</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="B348" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="C348" s="1">
-        <v>15000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>99.9991898</v>
+        <v>100.16364396</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-121.53</v>
+        <v>73639.78</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
-      <c r="L348">
-        <v>36.57</v>
+      <c r="L348" t="s">
+        <v>814</v>
       </c>
       <c r="M348" s="1">
-        <v>-121.53</v>
+        <v>73639.78</v>
       </c>
       <c r="N348" s="1">
-        <v>-84.96</v>
+        <v>78612.46</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="B349" t="s">
-        <v>805</v>
+        <v>816</v>
       </c>
       <c r="C349" s="1">
-        <v>30000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>99.99178687</v>
+        <v>100.33451045</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-2463.94</v>
+        <v>51849.12</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>86.46</v>
+        <v>-392.22</v>
       </c>
       <c r="M349" s="1">
-        <v>-2463.94</v>
+        <v>51849.12</v>
       </c>
       <c r="N349" s="1">
-        <v>-2377.48</v>
+        <v>51456.9</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="B350" t="s">
-        <v>805</v>
+        <v>818</v>
       </c>
       <c r="C350" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>99.9914182</v>
+        <v>100.2208085</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-1716.36</v>
+        <v>8832.34</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
       <c r="L350">
-        <v>48.75</v>
+        <v>-29.8</v>
       </c>
       <c r="M350" s="1">
-        <v>-1716.36</v>
+        <v>8832.34</v>
       </c>
       <c r="N350" s="1">
-        <v>-1667.61</v>
+        <v>8802.54</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>808</v>
+        <v>819</v>
       </c>
       <c r="B351" t="s">
-        <v>809</v>
+        <v>820</v>
       </c>
       <c r="C351" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.01130348</v>
+        <v>100.2344767</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>2825.87</v>
+        <v>23447.67</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
       <c r="L351">
-        <v>484.95</v>
+        <v>156.43</v>
       </c>
       <c r="M351" s="1">
-        <v>2825.87</v>
+        <v>23447.67</v>
       </c>
       <c r="N351" s="1">
-        <v>3310.82</v>
+        <v>23604.1</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>810</v>
+        <v>821</v>
       </c>
       <c r="B352" t="s">
-        <v>811</v>
+        <v>822</v>
       </c>
       <c r="C352" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>99.9915602</v>
+        <v>100.2606275</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-843.98</v>
+        <v>26062.75</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352">
-        <v>24.48</v>
+        <v>94.06</v>
       </c>
       <c r="M352" s="1">
-        <v>-843.98</v>
+        <v>26062.75</v>
       </c>
       <c r="N352" s="1">
-        <v>-819.5</v>
+        <v>26156.81</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>812</v>
+        <v>823</v>
       </c>
       <c r="B353" t="s">
-        <v>811</v>
+        <v>824</v>
       </c>
       <c r="C353" s="1">
-        <v>20000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>99.9952549</v>
+        <v>100.17924045</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-949.02</v>
+        <v>3943.29</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
       <c r="L353">
-        <v>104.52</v>
+        <v>-15.82</v>
       </c>
       <c r="M353" s="1">
-        <v>-949.02</v>
+        <v>3943.29</v>
       </c>
       <c r="N353" s="1">
-        <v>-844.5</v>
+        <v>3927.47</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>813</v>
+        <v>825</v>
       </c>
       <c r="B354" t="s">
-        <v>814</v>
+        <v>826</v>
       </c>
       <c r="C354" s="1">
-        <v>20000000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.00676185</v>
+        <v>100.25539726</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>1352.37</v>
+        <v>12131.37</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
       <c r="L354">
-        <v>230.34</v>
+        <v>7.87</v>
       </c>
       <c r="M354" s="1">
-        <v>1352.37</v>
+        <v>12131.37</v>
       </c>
       <c r="N354" s="1">
-        <v>1582.71</v>
+        <v>12139.24</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>815</v>
+        <v>827</v>
       </c>
       <c r="B355" t="s">
-        <v>816</v>
+        <v>828</v>
       </c>
       <c r="C355" s="1">
-        <v>7391000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.00629265</v>
+        <v>100.22046013</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>465.09</v>
+        <v>16534.51</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355">
-        <v>46.47</v>
+        <v>-6.63</v>
       </c>
       <c r="M355" s="1">
-        <v>465.09</v>
+        <v>16534.51</v>
       </c>
       <c r="N355" s="1">
-        <v>511.56</v>
+        <v>16527.88</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>817</v>
+        <v>829</v>
       </c>
       <c r="B356" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="C356" s="1">
-        <v>45000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.02290291</v>
+        <v>100.2491095</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>10306.31</v>
+        <v>4982.19</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
-      <c r="L356" t="s">
-        <v>819</v>
+      <c r="L356">
+        <v>0.06</v>
       </c>
       <c r="M356" s="1">
-        <v>10306.31</v>
+        <v>4982.19</v>
       </c>
       <c r="N356" s="1">
-        <v>14263.2</v>
+        <v>4982.25</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="B357" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="C357" s="1">
-        <v>15500000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.95065794</v>
+        <v>100.33560257</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-7648.02</v>
+        <v>23492.18</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
       <c r="L357">
-        <v>-281.36</v>
+        <v>-152.28</v>
       </c>
       <c r="M357" s="1">
-        <v>-7648.02</v>
+        <v>23492.18</v>
       </c>
       <c r="N357" s="1">
-        <v>-7929.38</v>
+        <v>23339.9</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="B358" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="C358" s="1">
-        <v>4000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.9740505</v>
+        <v>100.29134923</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-1037.98</v>
+        <v>5681.31</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358">
-        <v>-10.89</v>
+        <v>65.24</v>
       </c>
       <c r="M358" s="1">
-        <v>-1037.98</v>
+        <v>5681.31</v>
       </c>
       <c r="N358" s="1">
-        <v>-1048.87</v>
+        <v>5746.55</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="B359" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="C359" s="1">
-        <v>10000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.0004592</v>
+        <v>100.22736972</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>45.92</v>
+        <v>7103.03</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
       <c r="L359">
-        <v>62.11</v>
+        <v>40.34</v>
       </c>
       <c r="M359" s="1">
-        <v>45.92</v>
+        <v>7103.03</v>
       </c>
       <c r="N359" s="1">
-        <v>108.03</v>
+        <v>7143.37</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="B360" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="C360" s="1">
-        <v>10000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.0027655</v>
+        <v>100.26990724</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>276.55</v>
+        <v>7041.88</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
       <c r="L360">
-        <v>0.0</v>
+        <v>14.11</v>
       </c>
       <c r="M360" s="1">
-        <v>276.55</v>
+        <v>7041.88</v>
       </c>
       <c r="N360" s="1">
-        <v>276.55</v>
+        <v>7055.99</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="B361" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
       <c r="C361" s="1">
-        <v>4750000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>99.98695979</v>
+        <v>100.2148498</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-619.41</v>
+        <v>10742.49</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361">
-        <v>27.27</v>
+        <v>84.61</v>
       </c>
       <c r="M361" s="1">
-        <v>-619.41</v>
+        <v>10742.49</v>
       </c>
       <c r="N361" s="1">
-        <v>-592.14</v>
+        <v>10827.1</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
       <c r="B362" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="C362" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>99.9842532</v>
+        <v>100.27007693</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-1181.01</v>
+        <v>40511.54</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
       <c r="L362">
-        <v>-10.08</v>
+        <v>302.41</v>
       </c>
       <c r="M362" s="1">
-        <v>-1181.01</v>
+        <v>40511.54</v>
       </c>
       <c r="N362" s="1">
-        <v>-1191.09</v>
+        <v>40813.95</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="B363" t="s">
-        <v>831</v>
+        <v>843</v>
       </c>
       <c r="C363" s="1">
-        <v>2000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.9803125</v>
+        <v>100.314954</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-393.75</v>
+        <v>15747.7</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
       <c r="L363">
-        <v>-2.3</v>
+        <v>37.34</v>
       </c>
       <c r="M363" s="1">
-        <v>-393.75</v>
+        <v>15747.7</v>
       </c>
       <c r="N363" s="1">
-        <v>-396.05</v>
+        <v>15785.04</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="B364" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="C364" s="1">
-        <v>7000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>99.95177957</v>
+        <v>100.246151</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-3375.43</v>
+        <v>9846.04</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
       <c r="L364">
-        <v>-103.98</v>
+        <v>21.63</v>
       </c>
       <c r="M364" s="1">
-        <v>-3375.43</v>
+        <v>9846.04</v>
       </c>
       <c r="N364" s="1">
-        <v>-3479.41</v>
+        <v>9867.67</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
       <c r="B365" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="C365" s="1">
-        <v>1950000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.00521897</v>
+        <v>100.3048137</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>101.77</v>
+        <v>30481.37</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>36.31</v>
+        <v>-218.35</v>
       </c>
       <c r="M365" s="1">
-        <v>101.77</v>
+        <v>30481.37</v>
       </c>
       <c r="N365" s="1">
-        <v>138.08</v>
+        <v>30263.02</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="B366" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
       <c r="C366" s="1">
-        <v>3124000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>99.99973239</v>
+        <v>100.33001436</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-8.36</v>
+        <v>72603.16</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>12.56</v>
+        <v>-537.2</v>
       </c>
       <c r="M366" s="1">
-        <v>-8.36</v>
+        <v>72603.16</v>
       </c>
       <c r="N366" s="1">
-        <v>4.2</v>
+        <v>72065.96</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="B367" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="C367" s="1">
-        <v>2609000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.00220544</v>
+        <v>100.2516434</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>57.54</v>
+        <v>12582.17</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>13.51</v>
+        <v>25.93</v>
       </c>
       <c r="M367" s="1">
-        <v>57.54</v>
+        <v>12582.17</v>
       </c>
       <c r="N367" s="1">
-        <v>71.05</v>
+        <v>12608.1</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="B368" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="C368" s="1">
-        <v>5000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.006561</v>
+        <v>100.352125</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>328.05</v>
+        <v>16197.75</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368">
-        <v>22.5</v>
+        <v>33.07</v>
       </c>
       <c r="M368" s="1">
-        <v>328.05</v>
+        <v>16197.75</v>
       </c>
       <c r="N368" s="1">
-        <v>350.55</v>
+        <v>16230.82</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="B369" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="C369" s="1">
-        <v>15000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.018233</v>
+        <v>100.06621612</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>2734.95</v>
+        <v>5628.37</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
       <c r="L369">
-        <v>14.92</v>
+        <v>69.27</v>
       </c>
       <c r="M369" s="1">
-        <v>2734.95</v>
+        <v>5628.37</v>
       </c>
       <c r="N369" s="1">
-        <v>2749.87</v>
+        <v>5697.64</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="B370" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="C370" s="1">
-        <v>22000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.95378014</v>
+        <v>100.26465413</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-10168.37</v>
+        <v>21172.33</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
       <c r="L370">
-        <v>-411.51</v>
+        <v>-6.19</v>
       </c>
       <c r="M370" s="1">
-        <v>-10168.37</v>
+        <v>21172.33</v>
       </c>
       <c r="N370" s="1">
-        <v>-10579.88</v>
+        <v>21166.14</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="B371" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="C371" s="1">
-        <v>10000000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>99.9574906</v>
+        <v>100.0641687</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-4250.94</v>
+        <v>3465.11</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
       <c r="L371">
-        <v>-169.13</v>
+        <v>8.25</v>
       </c>
       <c r="M371" s="1">
-        <v>-4250.94</v>
+        <v>3465.11</v>
       </c>
       <c r="N371" s="1">
-        <v>-4420.07</v>
+        <v>3473.36</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="B372" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="C372" s="1">
-        <v>5000000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>99.9934706</v>
+        <v>100.33045664</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-326.47</v>
+        <v>21073.22</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
       <c r="L372">
-        <v>65.55</v>
+        <v>-137.01</v>
       </c>
       <c r="M372" s="1">
-        <v>-326.47</v>
+        <v>21073.22</v>
       </c>
       <c r="N372" s="1">
-        <v>-260.92</v>
+        <v>20936.21</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="B373" t="s">
-        <v>849</v>
+        <v>861</v>
       </c>
       <c r="C373" s="1">
-        <v>4600000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>99.97690587</v>
+        <v>100.34135</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-1062.33</v>
+        <v>20481.0</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
       <c r="L373">
-        <v>14.69</v>
+        <v>-27.81</v>
       </c>
       <c r="M373" s="1">
-        <v>-1062.33</v>
+        <v>20481.0</v>
       </c>
       <c r="N373" s="1">
-        <v>-1047.64</v>
+        <v>20453.19</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="B374" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="C374" s="1">
-        <v>8500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.00181247</v>
+        <v>100.20677075</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>154.06</v>
+        <v>82708.3</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
-        <v>32.21</v>
+        <v>302.63</v>
       </c>
       <c r="M374" s="1">
-        <v>154.06</v>
+        <v>82708.3</v>
       </c>
       <c r="N374" s="1">
-        <v>186.27</v>
+        <v>83010.93</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="B375" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="C375" s="1">
-        <v>8000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>99.9771355</v>
+        <v>100.25157377</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-1829.16</v>
+        <v>15346.0</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
-        <v>-17.41</v>
+        <v>107.81</v>
       </c>
       <c r="M375" s="1">
-        <v>-1829.16</v>
+        <v>15346.0</v>
       </c>
       <c r="N375" s="1">
-        <v>-1846.57</v>
+        <v>15453.81</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="B376" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="C376" s="1">
-        <v>5400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>99.99955056</v>
+        <v>100.172523</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-24.27</v>
+        <v>25878.45</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>-3.29</v>
+        <v>217.2</v>
       </c>
       <c r="M376" s="1">
-        <v>-24.27</v>
+        <v>25878.45</v>
       </c>
       <c r="N376" s="1">
-        <v>-27.56</v>
+        <v>26095.65</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="B377" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="C377" s="1">
-        <v>6377000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>99.95421358</v>
+        <v>100.31386244</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-2919.8</v>
+        <v>20809.08</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>-99.81</v>
+        <v>36.68</v>
       </c>
       <c r="M377" s="1">
-        <v>-2919.8</v>
+        <v>20809.08</v>
       </c>
       <c r="N377" s="1">
-        <v>-3019.61</v>
+        <v>20845.76</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="B378" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="C378" s="1">
-        <v>6000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>99.9681675</v>
+        <v>100.25702</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-1909.95</v>
+        <v>13622.06</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>-27.31</v>
+        <v>24.68</v>
       </c>
       <c r="M378" s="1">
-        <v>-1909.95</v>
+        <v>13622.06</v>
       </c>
       <c r="N378" s="1">
-        <v>-1937.26</v>
+        <v>13646.74</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="B379" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="C379" s="1">
-        <v>40000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>99.9923228</v>
+        <v>100.39344766</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-3070.88</v>
+        <v>18492.04</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>133.06</v>
+        <v>40.73</v>
       </c>
       <c r="M379" s="1">
-        <v>-3070.88</v>
+        <v>18492.04</v>
       </c>
       <c r="N379" s="1">
-        <v>-2937.82</v>
+        <v>18532.77</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>863</v>
+        <v>873</v>
       </c>
       <c r="B380" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="C380" s="1">
-        <v>6100000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>100.00663295</v>
+        <v>100.252311</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>404.61</v>
+        <v>15138.66</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
       <c r="L380">
-        <v>28.81</v>
+        <v>36.0</v>
       </c>
       <c r="M380" s="1">
-        <v>404.61</v>
+        <v>15138.66</v>
       </c>
       <c r="N380" s="1">
-        <v>433.42</v>
+        <v>15174.66</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="B381" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="C381" s="1">
-        <v>15000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.0058856</v>
+        <v>100.38686415</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>882.84</v>
+        <v>31722.86</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>51.44</v>
+        <v>61.04</v>
       </c>
       <c r="M381" s="1">
-        <v>882.84</v>
+        <v>31722.86</v>
       </c>
       <c r="N381" s="1">
-        <v>934.28</v>
+        <v>31783.9</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="B382" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="C382" s="1">
-        <v>40000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.00065495</v>
+        <v>99.980558</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>261.98</v>
+        <v>-2430.25</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>547.74</v>
+        <v>0.0</v>
       </c>
       <c r="M382" s="1">
-        <v>261.98</v>
+        <v>-2430.25</v>
       </c>
       <c r="N382" s="1">
-        <v>809.72</v>
+        <v>-2430.25</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="B383" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="C383" s="1">
-        <v>25000000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>99.9991846</v>
+        <v>100.09995158</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>-203.85</v>
+        <v>10095.11</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>135.37</v>
+        <v>0.0</v>
       </c>
       <c r="M383" s="1">
-        <v>-203.85</v>
+        <v>10095.11</v>
       </c>
       <c r="N383" s="1">
-        <v>-68.48</v>
+        <v>10095.11</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="B384" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="C384" s="1">
-        <v>7996000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>99.97043622</v>
+        <v>100.03048948</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-2363.92</v>
+        <v>7622.37</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
       <c r="L384">
-        <v>-37.74</v>
+        <v>0.0</v>
       </c>
       <c r="M384" s="1">
-        <v>-2363.92</v>
+        <v>7622.37</v>
       </c>
       <c r="N384" s="1">
-        <v>-2401.66</v>
+        <v>7622.37</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="B385" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="C385" s="1">
-        <v>2900000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>99.96153552</v>
+        <v>100.20211898</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-1115.47</v>
+        <v>80847.59</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
       <c r="L385">
-        <v>-22.02</v>
+        <v>897.57</v>
       </c>
       <c r="M385" s="1">
-        <v>-1115.47</v>
+        <v>80847.59</v>
       </c>
       <c r="N385" s="1">
-        <v>-1137.49</v>
+        <v>81745.16</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="B386" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="C386" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>100.0013402</v>
+        <v>100.13017916</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>335.05</v>
+        <v>32544.79</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
       <c r="L386">
-        <v>135.37</v>
+        <v>264.14</v>
       </c>
       <c r="M386" s="1">
-        <v>335.05</v>
+        <v>32544.79</v>
       </c>
       <c r="N386" s="1">
-        <v>470.42</v>
+        <v>32808.93</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="B387" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="C387" s="1">
-        <v>25000000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>99.9970234</v>
+        <v>100.30089957</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-744.15</v>
+        <v>24059.93</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
       <c r="L387">
-        <v>135.37</v>
+        <v>-37.53</v>
       </c>
       <c r="M387" s="1">
-        <v>-744.15</v>
+        <v>24059.93</v>
       </c>
       <c r="N387" s="1">
-        <v>-608.78</v>
+        <v>24022.4</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="B388" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="C388" s="1">
-        <v>20000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>99.9998577</v>
+        <v>100.31374448</v>
       </c>
       <c r="E388" s="1">
         <v>0.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-28.46</v>
+        <v>9098.59</v>
       </c>
       <c r="J388" s="1">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0.0</v>
       </c>
       <c r="L388">
-        <v>63.32</v>
+        <v>-33.35</v>
       </c>
       <c r="M388" s="1">
-        <v>-28.46</v>
+        <v>9098.59</v>
       </c>
       <c r="N388" s="1">
-        <v>34.86</v>
+        <v>9065.24</v>
       </c>
       <c r="O388" s="1">
         <v>0.0</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="B389" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="C389" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>99.979269</v>
+        <v>100.26415248</v>
       </c>
       <c r="E389" s="1">
         <v>0.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-2073.1</v>
+        <v>66038.12</v>
       </c>
       <c r="J389" s="1">
         <v>0</v>
       </c>
       <c r="K389">
         <v>0.0</v>
       </c>
-      <c r="L389" t="s">
-        <v>882</v>
+      <c r="L389">
+        <v>69.77</v>
       </c>
       <c r="M389" s="1">
-        <v>-2073.1</v>
+        <v>66038.12</v>
       </c>
       <c r="N389" s="1">
-        <v>-12195.77</v>
+        <v>66107.89</v>
       </c>
       <c r="O389" s="1">
         <v>0.0</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="B390" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="C390" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>99.9763668</v>
+        <v>100.1621962</v>
       </c>
       <c r="E390" s="1">
         <v>0.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>0.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-1181.66</v>
+        <v>40549.05</v>
       </c>
       <c r="J390" s="1">
         <v>0</v>
       </c>
       <c r="K390">
         <v>0.0</v>
       </c>
-      <c r="L390" t="s">
-        <v>885</v>
+      <c r="L390">
+        <v>264.14</v>
       </c>
       <c r="M390" s="1">
-        <v>-1181.66</v>
+        <v>40549.05</v>
       </c>
       <c r="N390" s="1">
-        <v>-7131.33</v>
+        <v>40813.19</v>
       </c>
       <c r="O390" s="1">
         <v>0.0</v>
       </c>
       <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>893</v>
+      </c>
+      <c r="B391" t="s">
+        <v>892</v>
+      </c>
+      <c r="C391" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>100.09911532</v>
+      </c>
+      <c r="E391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>24778.83</v>
+      </c>
+      <c r="J391" s="1">
+        <v>0</v>
+      </c>
+      <c r="K391">
+        <v>0.0</v>
+      </c>
+      <c r="L391">
+        <v>264.14</v>
+      </c>
+      <c r="M391" s="1">
+        <v>24778.83</v>
+      </c>
+      <c r="N391" s="1">
+        <v>25042.97</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>894</v>
+      </c>
+      <c r="B392" t="s">
+        <v>895</v>
+      </c>
+      <c r="C392" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>100.2439416</v>
+      </c>
+      <c r="E392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>48788.32</v>
+      </c>
+      <c r="J392" s="1">
+        <v>0</v>
+      </c>
+      <c r="K392">
+        <v>0.0</v>
+      </c>
+      <c r="L392">
+        <v>248.48</v>
+      </c>
+      <c r="M392" s="1">
+        <v>48788.32</v>
+      </c>
+      <c r="N392" s="1">
+        <v>49036.8</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>896</v>
+      </c>
+      <c r="B393" t="s">
+        <v>897</v>
+      </c>
+      <c r="C393" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>99.9877228</v>
+      </c>
+      <c r="E393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>-1227.72</v>
+      </c>
+      <c r="J393" s="1">
+        <v>0</v>
+      </c>
+      <c r="K393">
+        <v>0.0</v>
+      </c>
+      <c r="L393" t="s">
+        <v>898</v>
+      </c>
+      <c r="M393" s="1">
+        <v>-1227.72</v>
+      </c>
+      <c r="N393" s="1">
+        <v>-12123.14</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>899</v>
+      </c>
+      <c r="B394" t="s">
+        <v>900</v>
+      </c>
+      <c r="C394" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>99.9858816</v>
+      </c>
+      <c r="E394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>-705.92</v>
+      </c>
+      <c r="J394" s="1">
+        <v>0</v>
+      </c>
+      <c r="K394">
+        <v>0.0</v>
+      </c>
+      <c r="L394" t="s">
+        <v>901</v>
+      </c>
+      <c r="M394" s="1">
+        <v>-705.92</v>
+      </c>
+      <c r="N394" s="1">
+        <v>-7096.05</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P394">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>