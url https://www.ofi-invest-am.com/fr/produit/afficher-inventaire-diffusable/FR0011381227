--- v2 (2026-06-12)
+++ v3 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="902">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="935">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C_OFI</t>
   </si>
   <si>
     <t>FR0011381227</t>
   </si>
   <si>
@@ -112,288 +112,336 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
+    <t>XS3325326695</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 17/07/2026</t>
+  </si>
+  <si>
+    <t>XS3332437337</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 25/03/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
+    <t>FR0129628758</t>
+  </si>
+  <si>
+    <t>EURO AIR LIQUIDE FINANCE SA 16/07/2026</t>
+  </si>
+  <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
-    <t>FR0129367936</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129160620</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/04/2026</t>
   </si>
   <si>
-    <t>410 598.00</t>
+    <t>435 771.56</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>217 515.38</t>
+    <t>236 483.83</t>
   </si>
   <si>
     <t>FR0129520062</t>
   </si>
   <si>
     <t>EURO BPCE SA 27/11/2026</t>
   </si>
   <si>
-    <t>132 183.33</t>
+    <t>157 437.50</t>
   </si>
   <si>
     <t>FR0129520070</t>
   </si>
   <si>
     <t>EURO BPCE SA 28/09/2026</t>
   </si>
   <si>
-    <t>130 433.33</t>
+    <t>155 354.17</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>FR0129647659</t>
+  </si>
+  <si>
+    <t>EURO CAPGEMINI SE 23/04/2026</t>
+  </si>
+  <si>
     <t>XS3311089950</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
   </si>
   <si>
-    <t>XS3108486112</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 24/03/2026</t>
+    <t>XS3324629974</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+  </si>
+  <si>
+    <t>XS3325957507</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
+  </si>
+  <si>
+    <t>XS3330163034</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 25/03/2027</t>
+  </si>
+  <si>
+    <t>BE6372997971</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/04/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
+  </si>
+  <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46AL8</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/12/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129572402</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 19/08/2026</t>
   </si>
   <si>
-    <t>97 347.75</t>
+    <t>134 143.58</t>
   </si>
   <si>
     <t>FR0129160661</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 23/04/2026</t>
   </si>
   <si>
-    <t>821 196.00</t>
+    <t>871 543.11</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>144 443.54</t>
+    <t>176 266.46</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
+    <t>ES05306747R1</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 26/06/2026</t>
+  </si>
+  <si>
     <t>XS3183305492</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 11/09/2026</t>
   </si>
   <si>
     <t>XS3304309589</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 18/02/2027</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>524 090.00</t>
+    <t>561 775.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>262 894.50</t>
+    <t>300 332.08</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>80 384.92</t>
+    <t>117 825.75</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3250420521</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 07/12/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
@@ -418,2204 +466,2225 @@
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3282799835</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/01/2027</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
+    <t>XS3325290560</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>842 327.78</t>
+    <t>893 780.00</t>
   </si>
   <si>
     <t>FR0129063311</t>
   </si>
   <si>
     <t>EURO LVMH MOET HENNESSY LOUIS VUITTON S 16/04/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>150 501.94</t>
+    <t>175 881.33</t>
   </si>
   <si>
     <t>XS3060578476</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 22/04/2026</t>
   </si>
   <si>
-    <t>412 398.00</t>
+    <t>437 682.67</t>
   </si>
   <si>
     <t>XS3317639261</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
-    <t>XS3129352012</t>
-[...2 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 17/03/2026</t>
+    <t>XS3323656143</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 18/01/2027</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>FR0129354819</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 13/04/2026</t>
+  </si>
+  <si>
     <t>FR0129628576</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
   </si>
   <si>
-    <t>FR0129496602</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 23/03/2026</t>
+    <t>FR0129628071</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129672830</t>
+  </si>
+  <si>
+    <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
+    <t>FR0129672715</t>
+  </si>
+  <si>
+    <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
+  </si>
+  <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>156 060.44</t>
-[...8 lines deleted...]
-    <t>608 652.00</t>
+    <t>204 922.67</t>
+  </si>
+  <si>
+    <t>FR0129675676</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 25/03/2027</t>
+  </si>
+  <si>
+    <t>11 251.00</t>
+  </si>
+  <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>1 582.64</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>989 383.50</t>
+    <t>1 046 120.63</t>
   </si>
   <si>
     <t>FR0129598563</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 04/12/2026</t>
   </si>
   <si>
-    <t>43 619.72</t>
+    <t>68 569.72</t>
   </si>
   <si>
     <t>FR0129654184</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>10 057.33</t>
+    <t>35 200.67</t>
   </si>
   <si>
     <t>FR0129598571</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 06/11/2026</t>
   </si>
   <si>
-    <t>43 425.28</t>
+    <t>68 264.17</t>
   </si>
   <si>
     <t>FR0129178796</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 07/05/2026</t>
   </si>
   <si>
-    <t>589 258.33</t>
+    <t>627 192.50</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>118 886.25</t>
+    <t>156 697.08</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>36 464.28</t>
+    <t>61 631.11</t>
   </si>
   <si>
     <t>FR0129549962</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 12/01/2027</t>
   </si>
   <si>
-    <t>37 573.33</t>
+    <t>50 117.78</t>
   </si>
   <si>
     <t>FR0129549954</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/07/2026</t>
   </si>
   <si>
-    <t>36 406.67</t>
+    <t>48 562.22</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>35 336.50</t>
+    <t>59 725.56</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>82 227.29</t>
+    <t>113 307.15</t>
   </si>
   <si>
     <t>FR0129160687</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 23/04/2026</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>98 634.38</t>
+    <t>130 004.51</t>
   </si>
   <si>
     <t>FR0129548519</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 09/12/2026</t>
   </si>
   <si>
-    <t>98 196.88</t>
+    <t>129 428.13</t>
   </si>
   <si>
     <t>FR0129549913</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 12/01/2027</t>
   </si>
   <si>
-    <t>63 874.67</t>
+    <t>85 200.22</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>186 474.65</t>
+    <t>217 921.11</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>185 648.26</t>
+    <t>216 955.83</t>
   </si>
   <si>
     <t>FR0129517571</t>
   </si>
   <si>
     <t>NEUCP BPIFRANCE SA 26/11/2026</t>
   </si>
   <si>
     <t>FR0129576197</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 23/04/2026</t>
   </si>
   <si>
     <t>FR0129583292</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/04/2026</t>
   </si>
   <si>
-    <t>BE6372032050</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+    <t>BE6372774685</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129449734</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 27/10/2026</t>
   </si>
   <si>
     <t>FR0129654614</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/02/2027</t>
   </si>
   <si>
-    <t>10 950.14</t>
+    <t>42 238.13</t>
   </si>
   <si>
     <t>FR0129654622</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 05/03/2027</t>
   </si>
   <si>
-    <t>10 998.75</t>
+    <t>42 425.63</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>121 312.00</t>
+    <t>159 292.00</t>
   </si>
   <si>
     <t>FR0129549939</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 11/09/2026</t>
   </si>
   <si>
-    <t>74 146.67</t>
+    <t>98 902.22</t>
   </si>
   <si>
     <t>FR0129549921</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/10/2026</t>
   </si>
   <si>
-    <t>111 220.00</t>
+    <t>148 353.33</t>
   </si>
   <si>
     <t>FR0129671360</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/11/2026</t>
   </si>
   <si>
-    <t>1 222.78</t>
+    <t>25 691.17</t>
   </si>
   <si>
     <t>FR0129155448</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129062271</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129594190</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/02/2027</t>
   </si>
   <si>
-    <t>59 464.72</t>
+    <t>90 798.19</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>561 630.67</t>
+    <t>599 350.50</t>
+  </si>
+  <si>
+    <t>FR0129674976</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 25/03/2027</t>
+  </si>
+  <si>
+    <t>10 045.78</t>
   </si>
   <si>
     <t>FR0129515633</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 02/12/2026</t>
   </si>
   <si>
-    <t>126 586.67</t>
+    <t>151 727.28</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>102 428.33</t>
+    <t>133 520.97</t>
   </si>
   <si>
     <t>FR0129516300</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 11/09/2026</t>
   </si>
   <si>
-    <t>109 720.00</t>
+    <t>146 353.33</t>
   </si>
   <si>
     <t>FR0129516292</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 12/01/2027</t>
   </si>
   <si>
-    <t>74 646.67</t>
+    <t>99 568.89</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>410 330.56</t>
+    <t>435 390.00</t>
   </si>
   <si>
     <t>FR0129516540</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 26/11/2026</t>
   </si>
   <si>
-    <t>56 700.11</t>
-[...8 lines deleted...]
-    <t>1 089 787.22</t>
+    <t>81 385.33</t>
   </si>
   <si>
     <t>FR0129654796</t>
   </si>
   <si>
     <t>NEUCP SAFRAN SA 07/04/2026</t>
   </si>
   <si>
     <t>FR0129655405</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129622504</t>
-[...2 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/03/2026</t>
+    <t>FR0129672517</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>470 505.00</t>
+    <t>508 141.33</t>
   </si>
   <si>
     <t>FR0129620011</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 07/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>XS3099050166</t>
-[...5 lines deleted...]
-    <t>335 380.50</t>
+    <t>FR0129673499</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129571669</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>51 781.33</t>
+    <t>70 306.33</t>
   </si>
   <si>
     <t>FR0129671766</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 12/04/2027</t>
   </si>
   <si>
-    <t>1 272.78</t>
+    <t>26 741.17</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>51 182.47</t>
+    <t>69 461.92</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>415 787.67</t>
+    <t>445 068.49</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>338 191.64</t>
+    <t>361 515.21</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>33 250.68</t>
+    <t>70 195.89</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>87 631.51</t>
+    <t>120 700.00</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>78 390.41</t>
+    <t>92 773.97</t>
   </si>
   <si>
     <t>FR001400CSG4</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4 22/09/2026</t>
   </si>
   <si>
-    <t>221 128.77</t>
+    <t>246 991.78</t>
   </si>
   <si>
     <t>FR001400F6O6</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.125 13/04/2026</t>
   </si>
   <si>
-    <t>2 348 334.25</t>
+    <t>2 489 375.34</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>229 561.64</t>
+    <t>245 178.08</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>5 621.92</t>
+    <t>7 594.52</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>216 986.30</t>
+    <t>233 424.66</t>
   </si>
   <si>
     <t>XS2113889351</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 0.5 04/02/2027</t>
   </si>
   <si>
-    <t>3 698.63</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>2 089.04</t>
+    <t>2 226.03</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>173 801.37</t>
+    <t>185 787.67</t>
   </si>
   <si>
     <t>XS2102357014</t>
   </si>
   <si>
     <t>BMW FINANCE NV 0.375 14/01/2027</t>
   </si>
   <si>
-    <t>1 756.85</t>
+    <t>2 373.29</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>25 647.33</t>
+    <t>33 920.67</t>
   </si>
   <si>
     <t>DE000A1ZZ028</t>
   </si>
   <si>
     <t>BMW US CAPITAL LLC 1 20/04/2027</t>
   </si>
   <si>
-    <t>71 416.33</t>
+    <t>75 797.70</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>30 485.96</t>
+    <t>33 711.99</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>602 388.06</t>
+    <t>646 357.99</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>1 797.26</t>
-[...8 lines deleted...]
-    <t>733 458.90</t>
+    <t>4 043.84</t>
   </si>
   <si>
     <t>FR0014009YD9</t>
   </si>
   <si>
     <t>BPCE SA 1.75 26/04/2027</t>
   </si>
   <si>
-    <t>288 438.36</t>
+    <t>306 465.75</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>369 223.63</t>
+    <t>391 668.84</t>
   </si>
   <si>
     <t>ES0213307061</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 12/11/2026</t>
   </si>
   <si>
-    <t>55 479.45</t>
-[...8 lines deleted...]
-    <t>60 410.96</t>
+    <t>64 726.03</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>95 887.93</t>
+    <t>9 635.03</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>28 460.27</t>
-[...8 lines deleted...]
-    <t>101 015.41</t>
+    <t>33 830.14</t>
   </si>
   <si>
     <t>DE000CZ45VM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 0.875 22/01/2027</t>
   </si>
   <si>
-    <t>12 216.44</t>
+    <t>17 202.74</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>105 821.92</t>
+    <t>126 369.86</t>
   </si>
   <si>
     <t>XS1538284230</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE LONDON 1.875 20/12/2026</t>
   </si>
   <si>
-    <t>60 236.30</t>
+    <t>74 928.08</t>
   </si>
   <si>
     <t>XS1605365193</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA (LONDON BRANCH) 1.375 03/05/2027</t>
   </si>
   <si>
-    <t>117 910.96</t>
+    <t>125 445.21</t>
+  </si>
+  <si>
+    <t>FR0014009UH8</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 22/04/2027</t>
+  </si>
+  <si>
+    <t>353 424.66</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>12 592.81</t>
+    <t>13 407.88</t>
   </si>
   <si>
     <t>FR0013414091</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 1.625 15/04/2026</t>
   </si>
   <si>
-    <t>221 044.52</t>
+    <t>234 400.68</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>117 364.73</t>
-[...8 lines deleted...]
-    <t>60 980.82</t>
+    <t>131 590.75</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>73 630.14</t>
+    <t>241 857.53</t>
   </si>
   <si>
     <t>XS2053052895</t>
   </si>
   <si>
     <t>EDP FINANCE BV 0.375 16/09/2026</t>
   </si>
   <si>
-    <t>7 819.52</t>
+    <t>8 703.08</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>44 472.26</t>
+    <t>59 547.60</t>
   </si>
   <si>
     <t>FR001400MF78</t>
   </si>
   <si>
     <t>ENGIE SA 3.625 06/12/2026</t>
   </si>
   <si>
-    <t>59 112.33</t>
+    <t>71 427.40</t>
+  </si>
+  <si>
+    <t>XS1843436228</t>
+  </si>
+  <si>
+    <t>FIDELITY NATIONAL INFORMATION SERV 1.5 21/05/2027</t>
+  </si>
+  <si>
+    <t>208 029.45</t>
   </si>
   <si>
     <t>XS1877595444</t>
   </si>
   <si>
     <t>HEINEKEN NV 1.25 17/03/2027</t>
   </si>
   <si>
-    <t>122 671.23</t>
+    <t>5 111.30</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>243 982.26</t>
+    <t>285 688.63</t>
   </si>
   <si>
     <t>XS1398476793</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV 1.125 21/04/2026</t>
   </si>
   <si>
-    <t>60 102.74</t>
+    <t>63 801.37</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>467 616.78</t>
+    <t>525 705.82</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>254 742.12</t>
+    <t>296 747.26</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>4 493.42</t>
+    <t>6 633.15</t>
   </si>
   <si>
     <t>XS2081018629</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1 19/11/2026</t>
   </si>
   <si>
-    <t>58 338.96</t>
+    <t>68 664.44</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>325 479.45</t>
+    <t>347 397.26</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>36 472.60</t>
+    <t>41 609.59</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>467 046.22</t>
+    <t>494 764.10</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>476 700.82</t>
+    <t>659 602.19</t>
   </si>
   <si>
     <t>XS2329143510</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 0.184 13/04/2026</t>
   </si>
   <si>
-    <t>41 967.12</t>
+    <t>44 487.67</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>175 653.78</t>
+    <t>186 047.50</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>51 668.62</t>
+    <t>55 464.72</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>16 741.47</t>
+    <t>50 224.42</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>XS2320747285</t>
-[...5 lines deleted...]
-    <t>48 356.16</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>XS2102924383</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 0.6 18/01/2027</t>
   </si>
   <si>
-    <t>4 621.89</t>
+    <t>6 366.00</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>35 901.37</t>
+    <t>40 887.67</t>
   </si>
   <si>
     <t>XS2432530637</t>
   </si>
   <si>
     <t>SANTANDER CONSUMER FINANCE SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>1 952.05</t>
+    <t>2 636.99</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>1 847.26</t>
+    <t>3 121.23</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>66 069.86</t>
+    <t>94 795.89</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>133 350.00</t>
+    <t>143 850.00</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>83 309.59</t>
+    <t>166 175.34</t>
+  </si>
+  <si>
+    <t>FR0014000UC8</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
+  </si>
+  <si>
+    <t>40 363.01</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
-    <t>74 486.30</t>
+    <t>84 760.27</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>277 397.26</t>
-[...8 lines deleted...]
-    <t>103 510.27</t>
+    <t>395 075.34</t>
   </si>
   <si>
     <t>SWAP04352461</t>
   </si>
   <si>
     <t>2554499432#S_2026092</t>
   </si>
   <si>
-    <t>-4 559.47</t>
+    <t>-5 088.41</t>
   </si>
   <si>
     <t>SWAP04352469</t>
   </si>
   <si>
     <t>2554651112#S_2026092</t>
   </si>
   <si>
-    <t>-1 492.49</t>
+    <t>-1 665.25</t>
   </si>
   <si>
     <t>SWAP04394352</t>
   </si>
   <si>
     <t>2581142972#S_2026051</t>
   </si>
   <si>
-    <t>-37 980.21</t>
+    <t>-40 532.01</t>
   </si>
   <si>
     <t>SWAP04525662</t>
   </si>
   <si>
-    <t>-7 385.43</t>
+    <t>-8 029.12</t>
   </si>
   <si>
     <t>SWAP04525664</t>
   </si>
   <si>
-    <t>-2 873.26</t>
+    <t>-3 120.00</t>
   </si>
   <si>
     <t>SWAP04553495</t>
   </si>
   <si>
-    <t>SWAP04577214</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04604387</t>
   </si>
   <si>
-    <t>-9 582.33</t>
+    <t>-10 232.84</t>
   </si>
   <si>
     <t>SWAP04609323</t>
   </si>
   <si>
-    <t>-11 976.19</t>
-[...11 lines deleted...]
-    <t>-1 975.11</t>
+    <t>-12 809.50</t>
   </si>
   <si>
     <t>SWAP04618201</t>
   </si>
   <si>
-    <t>-10 521.88</t>
+    <t>-11 121.80</t>
   </si>
   <si>
     <t>SWAP04619122</t>
   </si>
   <si>
-    <t>-4 434.48</t>
-[...5 lines deleted...]
-    <t>-5 101.50</t>
+    <t>-4 835.51</t>
   </si>
   <si>
     <t>SWAP04623624</t>
   </si>
   <si>
-    <t>-15 606.97</t>
+    <t>-16 683.37</t>
   </si>
   <si>
     <t>SWAP04631220</t>
   </si>
   <si>
-    <t>-7 224.00</t>
+    <t>-7 921.00</t>
   </si>
   <si>
     <t>SWAP04636427</t>
   </si>
   <si>
-    <t>-4 867.50</t>
-[...14 lines deleted...]
-    <t>-11 564.58</t>
+    <t>-5 381.25</t>
   </si>
   <si>
     <t>SWAP04652482</t>
   </si>
   <si>
-    <t>-6 168.28</t>
+    <t>-6 564.34</t>
   </si>
   <si>
     <t>SWAP04656976</t>
   </si>
   <si>
-    <t>-20 954.89</t>
-[...5 lines deleted...]
-    <t>-24 224.67</t>
+    <t>-22 308.00</t>
   </si>
   <si>
     <t>SWAP04659744</t>
   </si>
   <si>
-    <t>-10 401.25</t>
+    <t>-11 083.33</t>
   </si>
   <si>
     <t>SWAP04662905</t>
   </si>
   <si>
-    <t>-9 364.35</t>
+    <t>-10 403.55</t>
   </si>
   <si>
     <t>SWAP04662902</t>
   </si>
   <si>
-    <t>-19 361.67</t>
+    <t>-20 676.34</t>
   </si>
   <si>
     <t>SWAP04683324</t>
   </si>
   <si>
-    <t>76 858.06</t>
+    <t>80 851.66</t>
   </si>
   <si>
     <t>SWAP04683730</t>
   </si>
   <si>
-    <t>44 881.33</t>
+    <t>47 241.00</t>
   </si>
   <si>
     <t>SWAP04684317</t>
   </si>
   <si>
-    <t>68 188.89</t>
+    <t>72 030.00</t>
   </si>
   <si>
     <t>SWAP04691833</t>
   </si>
   <si>
-    <t>69 046.00</t>
+    <t>73 248.00</t>
   </si>
   <si>
     <t>SWAP04694984</t>
   </si>
   <si>
-    <t>31 108.00</t>
+    <t>33 073.33</t>
   </si>
   <si>
     <t>SWAP04695568</t>
   </si>
   <si>
-    <t>14 937.38</t>
+    <t>16 149.47</t>
   </si>
   <si>
     <t>SWAP04697169</t>
   </si>
   <si>
-    <t>25 401.06</t>
+    <t>27 071.00</t>
   </si>
   <si>
     <t>SWAP04698538</t>
   </si>
   <si>
-    <t>9 068.89</t>
+    <t>9 856.25</t>
   </si>
   <si>
     <t>SWAP04699515</t>
   </si>
   <si>
-    <t>7 745.04</t>
-[...5 lines deleted...]
-    <t>12 728.00</t>
+    <t>8 394.10</t>
   </si>
   <si>
     <t>SWAP04709816</t>
   </si>
   <si>
-    <t>4 948.33</t>
+    <t>5 323.85</t>
   </si>
   <si>
     <t>SWAP04709819</t>
   </si>
   <si>
-    <t>7 089.40</t>
-[...5 lines deleted...]
-    <t>4 449.17</t>
+    <t>7 626.53</t>
   </si>
   <si>
     <t>SWAP04714393</t>
   </si>
   <si>
-    <t>9 572.80</t>
+    <t>10 313.63</t>
   </si>
   <si>
     <t>SWAP04714390</t>
   </si>
   <si>
-    <t>23 718.37</t>
+    <t>25 688.08</t>
   </si>
   <si>
     <t>SWAP04716166</t>
   </si>
   <si>
-    <t>3 665.17</t>
+    <t>4 334.97</t>
   </si>
   <si>
     <t>SWAP04723466</t>
   </si>
   <si>
-    <t>21 837.00</t>
+    <t>23 713.28</t>
   </si>
   <si>
     <t>SWAP04724764</t>
   </si>
   <si>
-    <t>4 857.26</t>
+    <t>5 272.79</t>
   </si>
   <si>
     <t>SWAP04724795</t>
   </si>
   <si>
-    <t>13 092.72</t>
-[...5 lines deleted...]
-    <t>7 544.02</t>
+    <t>14 211.64</t>
   </si>
   <si>
     <t>SWAP04724794</t>
   </si>
   <si>
-    <t>23 615.45</t>
+    <t>25 653.27</t>
   </si>
   <si>
     <t>SWAP04726543</t>
   </si>
   <si>
-    <t>16 421.81</t>
+    <t>17 848.05</t>
   </si>
   <si>
     <t>SWAP04744259</t>
   </si>
   <si>
-    <t>11 977.78</t>
+    <t>13 051.25</t>
   </si>
   <si>
     <t>SWAP04749606</t>
   </si>
   <si>
-    <t>11 103.75</t>
+    <t>12 112.61</t>
   </si>
   <si>
     <t>SWAP04749608</t>
   </si>
   <si>
-    <t>12 998.97</t>
+    <t>14 175.49</t>
   </si>
   <si>
     <t>SWAP04752153</t>
   </si>
   <si>
-    <t>11 526.67</t>
-[...5 lines deleted...]
-    <t>4 577.04</t>
+    <t>12 581.11</t>
   </si>
   <si>
     <t>SWAP04753999</t>
   </si>
   <si>
-    <t>18 310.06</t>
-[...5 lines deleted...]
-    <t>22 167.40</t>
+    <t>20 029.33</t>
   </si>
   <si>
     <t>SWAP04756891</t>
   </si>
   <si>
-    <t>4 162.73</t>
+    <t>4 546.55</t>
   </si>
   <si>
     <t>SWAP04757791</t>
   </si>
   <si>
-    <t>17 532.84</t>
+    <t>19 157.33</t>
   </si>
   <si>
     <t>SWAP04757796</t>
   </si>
   <si>
-    <t>12 761.34</t>
-[...5 lines deleted...]
-    <t>20 161.17</t>
+    <t>14 210.56</t>
   </si>
   <si>
     <t>SWAP04761560</t>
   </si>
   <si>
-    <t>1 494.07</t>
+    <t>2 090.44</t>
   </si>
   <si>
     <t>SWAP04761572</t>
   </si>
   <si>
-    <t>7 920.75</t>
+    <t>8 729.21</t>
   </si>
   <si>
     <t>SWAP04765932</t>
   </si>
   <si>
-    <t>3 984.44</t>
+    <t>5 840.00</t>
   </si>
   <si>
     <t>SWAP04772678</t>
   </si>
   <si>
-    <t>22 342.32</t>
+    <t>24 646.29</t>
   </si>
   <si>
     <t>SWAP04773906</t>
   </si>
   <si>
-    <t>4 488.61</t>
+    <t>6 166.66</t>
   </si>
   <si>
     <t>SWAP04774965</t>
   </si>
   <si>
-    <t>2 328.33</t>
+    <t>3 197.92</t>
   </si>
   <si>
     <t>SWAP04777501</t>
   </si>
   <si>
-    <t>3 225.94</t>
+    <t>3 567.13</t>
   </si>
   <si>
     <t>SWAP04777499</t>
   </si>
   <si>
-    <t>7 459.45</t>
+    <t>8 251.98</t>
   </si>
   <si>
     <t>SWAP04777500</t>
   </si>
   <si>
-    <t>1 900.05</t>
+    <t>2 101.92</t>
   </si>
   <si>
     <t>SWAP04777498</t>
   </si>
   <si>
-    <t>2 152.64</t>
+    <t>2 958.34</t>
   </si>
   <si>
     <t>SWAP04780163</t>
   </si>
   <si>
-    <t>7 358.54</t>
+    <t>8 166.08</t>
   </si>
   <si>
     <t>SWAP04780468</t>
   </si>
   <si>
-    <t>9 336.04</t>
-[...5 lines deleted...]
-    <t>16 841.34</t>
+    <t>10 368.75</t>
   </si>
   <si>
     <t>SWAP04781357</t>
   </si>
   <si>
-    <t>1 249.33</t>
+    <t>1 718.75</t>
   </si>
   <si>
     <t>SWAP04785476</t>
   </si>
   <si>
-    <t>4 418.61</t>
+    <t>5 090.09</t>
   </si>
   <si>
     <t>SWAP04790437</t>
   </si>
   <si>
-    <t>5 405.87</t>
+    <t>6 148.80</t>
   </si>
   <si>
     <t>SWAP04790435</t>
   </si>
   <si>
-    <t>1 226.05</t>
+    <t>1 394.90</t>
   </si>
   <si>
     <t>SWAP04790436</t>
   </si>
   <si>
-    <t>1 658.23</t>
+    <t>1 886.50</t>
   </si>
   <si>
     <t>SWAP04793799</t>
   </si>
   <si>
+    <t>1 398.33</t>
+  </si>
+  <si>
     <t>SWAP04795116</t>
   </si>
   <si>
-    <t>18 653.78</t>
+    <t>20 938.66</t>
   </si>
   <si>
     <t>SWAP04796827</t>
   </si>
   <si>
+    <t>1 305.02</t>
+  </si>
+  <si>
     <t>SWAP04804325</t>
   </si>
   <si>
-    <t>9 410.00</t>
+    <t>10 600.00</t>
   </si>
   <si>
     <t>SWAP04806547</t>
   </si>
   <si>
-    <t>12 478.50</t>
+    <t>14 085.50</t>
   </si>
   <si>
     <t>SWAP04806550</t>
   </si>
   <si>
-    <t>6 165.50</t>
+    <t>6 960.67</t>
   </si>
   <si>
     <t>SWAP04817141</t>
   </si>
   <si>
-    <t>7 009.00</t>
+    <t>8 052.00</t>
   </si>
   <si>
     <t>SWAP04826024</t>
   </si>
   <si>
-    <t>1 743.86</t>
+    <t>2 017.58</t>
   </si>
   <si>
     <t>SWAP04827720</t>
   </si>
   <si>
-    <t>1 118.89</t>
+    <t>1 323.44</t>
   </si>
   <si>
     <t>SWAP04827722</t>
   </si>
   <si>
-    <t>4 792.83</t>
+    <t>5 548.84</t>
   </si>
   <si>
     <t>SWAP04827717</t>
   </si>
   <si>
-    <t>4 917.00</t>
+    <t>5 689.67</t>
   </si>
   <si>
     <t>SWAP04829891</t>
   </si>
   <si>
     <t>SWAP04829892</t>
   </si>
   <si>
     <t>SWAP04829893</t>
   </si>
   <si>
-    <t>2 237.86</t>
+    <t>2 660.31</t>
   </si>
   <si>
     <t>SWAP04839966</t>
   </si>
   <si>
-    <t>7 905.34</t>
+    <t>9 092.22</t>
   </si>
   <si>
     <t>SWAP04839965</t>
   </si>
   <si>
-    <t>3 246.56</t>
+    <t>3 737.76</t>
   </si>
   <si>
     <t>SWAP04865157</t>
   </si>
   <si>
-    <t>15 946.66</t>
+    <t>18 468.45</t>
   </si>
   <si>
     <t>SWAP04865158</t>
   </si>
   <si>
-    <t>2 357.75</t>
+    <t>2 983.09</t>
   </si>
   <si>
     <t>SWAP04865155</t>
   </si>
   <si>
+    <t>1 152.36</t>
+  </si>
+  <si>
     <t>SWAP04865156</t>
   </si>
   <si>
-    <t>1 242.56</t>
+    <t>1 481.35</t>
   </si>
   <si>
     <t>SWAP04866299</t>
   </si>
   <si>
     <t>SWAP04866301</t>
   </si>
   <si>
-    <t>3 483.75</t>
+    <t>4 051.52</t>
   </si>
   <si>
     <t>SWAP04866300</t>
   </si>
   <si>
-    <t>2 358.75</t>
+    <t>2 759.86</t>
   </si>
   <si>
     <t>SWAP04868259</t>
   </si>
   <si>
+    <t>1 018.49</t>
+  </si>
+  <si>
     <t>SWAP04868402</t>
   </si>
   <si>
-    <t>1 145.19</t>
+    <t>1 412.88</t>
   </si>
   <si>
     <t>SWAP04868930</t>
   </si>
   <si>
-    <t>3 094.88</t>
+    <t>3 642.87</t>
   </si>
   <si>
     <t>SWAP04868929</t>
   </si>
   <si>
+    <t>1 108.09</t>
+  </si>
+  <si>
     <t>SWAP04868932</t>
   </si>
   <si>
-    <t>1 012.37</t>
+    <t>1 188.58</t>
   </si>
   <si>
     <t>SWAP04868931</t>
   </si>
   <si>
     <t>SWAP04879836</t>
   </si>
   <si>
-    <t>6 045.00</t>
+    <t>7 164.00</t>
   </si>
   <si>
     <t>SWAP04879834</t>
   </si>
   <si>
-    <t>4 779.17</t>
+    <t>5 670.00</t>
   </si>
   <si>
     <t>SWAP04880873</t>
   </si>
   <si>
     <t>SWAP04882207</t>
   </si>
   <si>
-    <t>2 076.75</t>
+    <t>2 500.25</t>
   </si>
   <si>
     <t>SWAP04884426</t>
   </si>
   <si>
-    <t>2 351.25</t>
+    <t>2 830.75</t>
   </si>
   <si>
     <t>SWAP04886877</t>
   </si>
   <si>
     <t>SWAP04892822</t>
   </si>
   <si>
     <t>SWAP04892823</t>
   </si>
   <si>
-    <t>1 332.00</t>
+    <t>1 637.50</t>
   </si>
   <si>
     <t>SWAP04894162</t>
   </si>
   <si>
-    <t>1 170.28</t>
+    <t>1 426.38</t>
   </si>
   <si>
     <t>SWAP04894159</t>
   </si>
   <si>
-    <t>1 139.73</t>
+    <t>1 390.27</t>
   </si>
   <si>
     <t>SWAP04894160</t>
   </si>
   <si>
     <t>SWAP04894163</t>
   </si>
   <si>
     <t>SWAP04895173</t>
   </si>
   <si>
     <t>SWAP04896024</t>
   </si>
   <si>
-    <t>1 233.56</t>
+    <t>1 512.11</t>
   </si>
   <si>
     <t>SWAP04900107</t>
   </si>
   <si>
     <t>SWAP04900882</t>
   </si>
   <si>
-    <t>1 265.84</t>
+    <t>1 607.11</t>
   </si>
   <si>
     <t>SWAP04901579</t>
   </si>
   <si>
     <t>SWAP04902898</t>
   </si>
   <si>
     <t>SWAP04902900</t>
   </si>
   <si>
     <t>SWAP04923570</t>
   </si>
   <si>
     <t>SWAP04922680</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922721</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>SWAP04923563</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260108</t>
+  </si>
+  <si>
     <t>SWAP04923564</t>
   </si>
   <si>
-    <t>C00000002Y1T20260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923743</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925388</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04932215</t>
   </si>
   <si>
     <t>C00000002Y1T20260113</t>
   </si>
   <si>
     <t>SWAP04943180</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
+    <t>SWAP04943173</t>
+  </si>
+  <si>
     <t>SWAP04943178</t>
   </si>
   <si>
-    <t>SWAP04943173</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04947353</t>
   </si>
   <si>
     <t>C00000002Y1T20260121</t>
   </si>
   <si>
+    <t>1 284.62</t>
+  </si>
+  <si>
     <t>SWAP04947593</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947595</t>
   </si>
   <si>
     <t>SWAP04981022</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
     <t>SWAP04987066</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
+    <t>SWAP05011026</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260313</t>
+  </si>
+  <si>
+    <t>-1 781.66</t>
+  </si>
+  <si>
+    <t>SWAP05011147</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260316</t>
+  </si>
+  <si>
+    <t>SWAP05011291</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260318</t>
+  </si>
+  <si>
+    <t>-1 149.34</t>
+  </si>
+  <si>
+    <t>SWAP05011292</t>
+  </si>
+  <si>
+    <t>-1 199.22</t>
+  </si>
+  <si>
+    <t>SWAP05011325</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260319</t>
+  </si>
+  <si>
+    <t>SWAP05011555</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260324</t>
+  </si>
+  <si>
+    <t>SWAP05011962</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260325</t>
+  </si>
+  <si>
     <t>SWAP04892828</t>
   </si>
   <si>
     <t>C000000051DS20251118</t>
   </si>
   <si>
-    <t>4 972.68</t>
+    <t>6 061.99</t>
   </si>
   <si>
     <t>SWAP04932217</t>
   </si>
   <si>
     <t>C000000051DS20260113</t>
   </si>
   <si>
     <t>SWAP04947610</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986430</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
     <t>SWAP04988914</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009021</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
+    <t>SWAP05011028</t>
+  </si>
+  <si>
+    <t>C000000051DS20260313</t>
+  </si>
+  <si>
+    <t>-2 209.44</t>
+  </si>
+  <si>
+    <t>SWAP05011027</t>
+  </si>
+  <si>
+    <t>-2 649.99</t>
+  </si>
+  <si>
+    <t>SWAP05011146</t>
+  </si>
+  <si>
+    <t>C000000051DS20260316</t>
+  </si>
+  <si>
+    <t>SWAP05011170</t>
+  </si>
+  <si>
+    <t>C000000051DS20260317</t>
+  </si>
+  <si>
+    <t>SWAP05011961</t>
+  </si>
+  <si>
+    <t>C000000051DS20260325</t>
+  </si>
+  <si>
+    <t>-1 162.50</t>
+  </si>
+  <si>
+    <t>SWAP05016427</t>
+  </si>
+  <si>
+    <t>C000000051DS20260331</t>
+  </si>
+  <si>
     <t>SWAP04923742</t>
   </si>
   <si>
     <t>C00000009R8J20260109</t>
   </si>
   <si>
+    <t>SWAP04932219</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260113</t>
+  </si>
+  <si>
     <t>SWAP04932218</t>
   </si>
   <si>
-    <t>C00000009R8J20260113</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04944146</t>
   </si>
   <si>
     <t>C00000009R8J20260116</t>
   </si>
   <si>
     <t>SWAP04947351</t>
   </si>
   <si>
     <t>C00000009R8J20260121</t>
   </si>
   <si>
     <t>SWAP04987057</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
     <t>SWAP04987065</t>
   </si>
   <si>
     <t>C00000009R8J20260206</t>
   </si>
   <si>
     <t>SWAP04987258</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04988845</t>
   </si>
   <si>
     <t>C00000009R8J20260217</t>
   </si>
   <si>
     <t>SWAP04990588</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996161</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>SWAP05013728</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260326</t>
+  </si>
+  <si>
+    <t>SWAP05016430</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260331</t>
+  </si>
+  <si>
     <t>SWAP04922681</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04922679</t>
   </si>
   <si>
+    <t>SWAP04922720</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260107</t>
+  </si>
+  <si>
     <t>SWAP04922724</t>
   </si>
   <si>
-    <t>C0000000BHC120260107</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04923566</t>
   </si>
   <si>
     <t>C0000000BHC120260108</t>
   </si>
   <si>
     <t>SWAP04923744</t>
   </si>
   <si>
     <t>C0000000BHC120260109</t>
   </si>
   <si>
     <t>SWAP04925386</t>
   </si>
   <si>
     <t>C0000000BHC120260112</t>
   </si>
   <si>
     <t>SWAP04932216</t>
   </si>
   <si>
     <t>C0000000BHC120260113</t>
   </si>
   <si>
     <t>SWAP04938388</t>
@@ -2647,123 +2716,153 @@
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
     <t>SWAP04996167</t>
   </si>
   <si>
     <t>SWAP04996571</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996574</t>
   </si>
   <si>
     <t>SWAP04996569</t>
   </si>
   <si>
     <t>SWAP05009424</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
+    <t>-1 621.26</t>
+  </si>
+  <si>
     <t>SWAP05009699</t>
   </si>
   <si>
     <t>C0000000BHC120260310</t>
   </si>
   <si>
     <t>SWAP05010421</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
+    <t>-2 919.91</t>
+  </si>
+  <si>
+    <t>SWAP05011025</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260313</t>
+  </si>
+  <si>
+    <t>-2 304.85</t>
+  </si>
+  <si>
     <t>SWAP04922722</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
+    <t>1 283.61</t>
+  </si>
+  <si>
     <t>SWAP04923560</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
     <t>SWAP04925387</t>
   </si>
   <si>
     <t>C0000000KKM920260112</t>
   </si>
   <si>
     <t>SWAP04959566</t>
   </si>
   <si>
     <t>C0000000KKM920260126</t>
   </si>
   <si>
+    <t>SWAP05011168</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260317</t>
+  </si>
+  <si>
     <t>SWAP05002490</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>SWAP05011169</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260317</t>
+  </si>
+  <si>
     <t>SWAP04923567</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923565</t>
   </si>
   <si>
     <t>SWAP04987257</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
     <t>SWAP04506693</t>
   </si>
   <si>
     <t>S 2.1127|OISEST 2026</t>
   </si>
   <si>
-    <t>-10 895.42</t>
+    <t>-11 700.00</t>
   </si>
   <si>
     <t>SWAP04505309</t>
   </si>
   <si>
     <t>S 2.1332|OISEST 2026</t>
   </si>
   <si>
-    <t>-6 390.13</t>
+    <t>-6 849.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3127,154 +3226,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>46094.7506</v>
+        <v>45378.7035</v>
       </c>
       <c r="D2">
-        <v>110458.04</v>
+        <v>110579.55</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5091535756.31</v>
+        <v>5017956463.29</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5091535756.31</v>
+        <v>5017956463.29</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1.0</v>
       </c>
       <c r="D3">
-        <v>1007.71</v>
+        <v>1008.82</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1007.71</v>
+        <v>1008.82</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1007.71</v>
+        <v>1008.82</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>228943.0</v>
+        <v>264346.0</v>
       </c>
       <c r="D4">
-        <v>1003.71</v>
+        <v>1004.82</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>229792933.43</v>
+        <v>265621946.73</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>229792933.43</v>
+        <v>265621946.73</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P394"/>
+  <dimension ref="A1:P404"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O394" sqref="O394"/>
+      <selection activeCell="O404" sqref="O404"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3293,19689 +3392,20189 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>22335.0</v>
+        <v>20813.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11588.357</v>
+        <v>11601.133</v>
       </c>
       <c r="E2" s="1">
-        <v>11576.170580703</v>
+        <v>11587.162980829</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>258553769.92</v>
+        <v>241163623.12</v>
       </c>
       <c r="I2" s="1">
-        <v>272183.68</v>
+        <v>290758.01</v>
       </c>
       <c r="J2" s="1">
-        <v>0.10527159595631</v>
+        <v>0.12056462174452</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>258825953.6</v>
+        <v>241454381.13</v>
       </c>
       <c r="N2" s="1">
-        <v>258825953.6</v>
+        <v>241454381.13</v>
       </c>
       <c r="O2" s="1">
-        <v>4.86</v>
+        <v>4.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>990.0</v>
+        <v>839.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261443.09</v>
+        <v>261719.96</v>
       </c>
       <c r="E3" s="1">
-        <v>260775.66384848</v>
+        <v>261007.98514899</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>258167907.21</v>
+        <v>218985699.54</v>
       </c>
       <c r="I3" s="1">
-        <v>660751.89</v>
+        <v>597346.9</v>
       </c>
       <c r="J3" s="1">
-        <v>0.25593881793469</v>
+        <v>0.27277895371925</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>258828659.1</v>
+        <v>219583046.44</v>
       </c>
       <c r="N3" s="1">
-        <v>258828659.1</v>
+        <v>219583046.44</v>
       </c>
       <c r="O3" s="1">
-        <v>4.86</v>
+        <v>4.16</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.8296</v>
+        <v>99.3155</v>
       </c>
       <c r="E4" s="1">
-        <v>98.02335895</v>
+        <v>99.26379355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>19604671.79</v>
+        <v>19852758.71</v>
       </c>
       <c r="I4" s="1">
-        <v>161248.21</v>
+        <v>10341.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.82249890091121</v>
+        <v>0.052089939494359</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19765920.0</v>
+        <v>19863100.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19765920.0</v>
+        <v>19863100.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.5973</v>
+        <v>97.291</v>
       </c>
       <c r="E5" s="1">
-        <v>97.81326225</v>
+        <v>97.26849795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>19562652.45</v>
+        <v>19453699.59</v>
       </c>
       <c r="I5" s="1">
-        <v>156807.55</v>
+        <v>4500.41</v>
       </c>
       <c r="J5" s="1">
-        <v>0.80156589399512</v>
+        <v>0.023133954439768</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19719460.0</v>
+        <v>19458200.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19719460.0</v>
+        <v>19458200.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.37</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.6788</v>
+        <v>98.8911</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4822914</v>
+        <v>98.02335895</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>29844687.42</v>
+        <v>19604671.79</v>
       </c>
       <c r="I6" s="1">
-        <v>58952.58</v>
+        <v>173548.21</v>
       </c>
       <c r="J6" s="1">
-        <v>0.19753123619748</v>
+        <v>0.88523904842173</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>29903640.0</v>
+        <v>19778220.0</v>
       </c>
       <c r="N6" s="1">
-        <v>29903640.0</v>
+        <v>19778220.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.56</v>
+        <v>0.37</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>97.7312</v>
+        <v>98.6295</v>
       </c>
       <c r="E7" s="1">
-        <v>97.77077208</v>
+        <v>97.81326225</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>24442693.02</v>
+        <v>19562652.45</v>
       </c>
       <c r="I7" s="1">
-        <v>-9893.02</v>
+        <v>163247.55</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.040474345408279</v>
+        <v>0.83448576524703</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>24432800.0</v>
+        <v>19725900.0</v>
       </c>
       <c r="N7" s="1">
-        <v>24432800.0</v>
+        <v>19725900.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.9598</v>
+        <v>99.8018</v>
       </c>
       <c r="E8" s="1">
-        <v>98.75546173</v>
+        <v>99.4822914</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>39502184.69</v>
+        <v>29844687.42</v>
       </c>
       <c r="I8" s="1">
-        <v>481735.31</v>
+        <v>95852.58</v>
       </c>
       <c r="J8" s="1">
-        <v>1.2195156135806</v>
+        <v>0.32117133160445</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>39983920.0</v>
+        <v>29940540.0</v>
       </c>
       <c r="N8" s="1">
-        <v>39983920.0</v>
+        <v>29940540.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.75</v>
+        <v>0.57</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>45000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.445</v>
+        <v>99.3241</v>
       </c>
       <c r="E9" s="1">
-        <v>97.78527224</v>
+        <v>99.26215136</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>44003372.51</v>
+        <v>13896701.19</v>
       </c>
       <c r="I9" s="1">
-        <v>296877.49</v>
+        <v>8672.81</v>
       </c>
       <c r="J9" s="1">
-        <v>0.67466985611735</v>
+        <v>0.062409127759334</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>44300250.0</v>
+        <v>13905374.0</v>
       </c>
       <c r="N9" s="1">
-        <v>44300250.0</v>
+        <v>13905374.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.83</v>
+        <v>0.26</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.0537</v>
+        <v>97.4735</v>
       </c>
       <c r="E10" s="1">
-        <v>98.36271167</v>
+        <v>97.77077208</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>14754406.75</v>
+        <v>24442693.02</v>
       </c>
       <c r="I10" s="1">
-        <v>103648.25</v>
+        <v>-74318.02</v>
       </c>
       <c r="J10" s="1">
-        <v>0.70249012214605</v>
+        <v>-0.30405004857358</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>14858055.0</v>
+        <v>24368375.0</v>
       </c>
       <c r="N10" s="1">
-        <v>14858055.0</v>
+        <v>24368375.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.28</v>
+        <v>0.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.8399</v>
+        <v>98.3643</v>
       </c>
       <c r="E11" s="1">
-        <v>98.942062</v>
+        <v>97.78527224</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9894206.2</v>
+        <v>44003372.51</v>
       </c>
       <c r="I11" s="1">
-        <v>89783.8</v>
+        <v>260562.49</v>
       </c>
       <c r="J11" s="1">
-        <v>0.90743813283374</v>
+        <v>0.59214209079267</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9983990.0</v>
+        <v>44263935.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9983990.0</v>
+        <v>44263935.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.84</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0253</v>
+        <v>99.0842</v>
       </c>
       <c r="E12" s="1">
-        <v>100.0</v>
+        <v>98.36271167</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>20000000.0</v>
+        <v>14754406.75</v>
       </c>
       <c r="I12" s="1">
-        <v>5060.0</v>
+        <v>108223.25</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0253</v>
+        <v>0.73349780735847</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12" t="s">
-        <v>50</v>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>20005060.0</v>
+        <v>14862630.0</v>
       </c>
       <c r="N12" s="1">
-        <v>20415658.0</v>
+        <v>14862630.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0496</v>
+        <v>99.9509</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>15000000.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I13" s="1">
-        <v>7440.0</v>
+        <v>100883.8</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0496</v>
+        <v>1.0196250003361</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>53</v>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>15007440.0</v>
+        <v>9995090.0</v>
       </c>
       <c r="N13" s="1">
-        <v>15224955.38</v>
+        <v>9995090.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.034</v>
+        <v>100.0138</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>6800.0</v>
+        <v>2760.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.034</v>
+        <v>0.0138</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M14" s="1">
-        <v>20006800.0</v>
+        <v>20002760.0</v>
       </c>
       <c r="N14" s="1">
-        <v>20138983.33</v>
+        <v>20438531.56</v>
       </c>
       <c r="O14" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0332</v>
+        <v>100.0449</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>6640.0</v>
+        <v>6735.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0332</v>
+        <v>0.0449</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M15" s="1">
-        <v>20006640.0</v>
+        <v>15006735.0</v>
       </c>
       <c r="N15" s="1">
-        <v>20137073.33</v>
+        <v>15243218.83</v>
       </c>
       <c r="O15" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.0332</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>6640.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.0332</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>29687160.0</v>
+        <v>20006640.0</v>
       </c>
       <c r="N16" s="1">
-        <v>29687160.0</v>
+        <v>20164077.5</v>
       </c>
       <c r="O16" s="1">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C17" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.02</v>
+        <v>100.0352</v>
       </c>
       <c r="E17" s="1">
-        <v>97.7949414</v>
+        <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>19558988.28</v>
+        <v>20000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>45011.72</v>
+        <v>7040.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.23013317128487</v>
+        <v>0.0352</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" t="s">
+        <v>63</v>
       </c>
       <c r="M17" s="1">
-        <v>19604000.0</v>
+        <v>20007040.0</v>
       </c>
       <c r="N17" s="1">
-        <v>19604000.0</v>
+        <v>20162394.17</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.9681</v>
+        <v>99.0187</v>
       </c>
       <c r="E18" s="1">
-        <v>97.8142855</v>
+        <v>98.0238394</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>9781428.55</v>
+        <v>29407151.82</v>
       </c>
       <c r="I18" s="1">
-        <v>15381.45</v>
+        <v>298458.18</v>
       </c>
       <c r="J18" s="1">
-        <v>0.15725157037517</v>
+        <v>1.0149169896726</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9796810.0</v>
+        <v>29705610.0</v>
       </c>
       <c r="N18" s="1">
-        <v>9796810.0</v>
+        <v>29705610.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.18</v>
+        <v>0.56</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.6639</v>
+        <v>97.9029</v>
       </c>
       <c r="E19" s="1">
-        <v>99.6192332</v>
+        <v>97.7949414</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9961923.32</v>
+        <v>19558988.28</v>
       </c>
       <c r="I19" s="1">
-        <v>4466.68</v>
+        <v>21591.72</v>
       </c>
       <c r="J19" s="1">
-        <v>0.044837526414528</v>
+        <v>0.11039282651485</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9966390.0</v>
+        <v>19580580.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9966390.0</v>
+        <v>19580580.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.9133</v>
+        <v>97.8426</v>
       </c>
       <c r="E20" s="1">
-        <v>98.39941053</v>
+        <v>97.8142855</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>7379955.79</v>
+        <v>9781428.55</v>
       </c>
       <c r="I20" s="1">
-        <v>113541.71</v>
+        <v>2831.45</v>
       </c>
       <c r="J20" s="1">
-        <v>1.5385147720512</v>
+        <v>0.028947203218082</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>7493497.5</v>
+        <v>9784260.0</v>
       </c>
       <c r="N20" s="1">
-        <v>7493497.5</v>
+        <v>9784260.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>16000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.9308</v>
+        <v>99.8656</v>
       </c>
       <c r="E21" s="1">
-        <v>99.836933</v>
+        <v>99.8322818</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>15973909.28</v>
+        <v>4991614.09</v>
       </c>
       <c r="I21" s="1">
-        <v>15018.72</v>
+        <v>1665.91</v>
       </c>
       <c r="J21" s="1">
-        <v>0.094020316108869</v>
+        <v>0.033374174564845</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>15988928.0</v>
+        <v>4993280.0</v>
       </c>
       <c r="N21" s="1">
-        <v>15988928.0</v>
+        <v>4993280.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.3</v>
+        <v>0.09</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.7743</v>
+        <v>99.7789</v>
       </c>
       <c r="E22" s="1">
-        <v>97.7514452</v>
+        <v>99.6192332</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>9775144.52</v>
+        <v>9961923.32</v>
       </c>
       <c r="I22" s="1">
-        <v>2285.48</v>
+        <v>15966.68</v>
       </c>
       <c r="J22" s="1">
-        <v>0.023380523892244</v>
+        <v>0.16027708191594</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>9777430.0</v>
+        <v>9977890.0</v>
       </c>
       <c r="N22" s="1">
-        <v>9777430.0</v>
+        <v>9977890.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.3903</v>
+        <v>99.6453</v>
       </c>
       <c r="E23" s="1">
-        <v>98.14746657</v>
+        <v>99.5611428</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>29444239.97</v>
+        <v>9956114.28</v>
       </c>
       <c r="I23" s="1">
-        <v>72850.03</v>
+        <v>8415.72</v>
       </c>
       <c r="J23" s="1">
-        <v>0.24741691439217</v>
+        <v>0.084528157907002</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>29517090.0</v>
+        <v>9964530.0</v>
       </c>
       <c r="N23" s="1">
-        <v>29517090.0</v>
+        <v>9964530.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.55</v>
+        <v>0.19</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.8364</v>
+        <v>97.1926</v>
       </c>
       <c r="E24" s="1">
-        <v>97.87236357</v>
+        <v>97.44325147</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>29361709.07</v>
+        <v>14616487.72</v>
       </c>
       <c r="I24" s="1">
-        <v>289210.93</v>
+        <v>-37597.72</v>
       </c>
       <c r="J24" s="1">
-        <v>0.98499351420758</v>
+        <v>-0.25722814345169</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>29650920.0</v>
+        <v>14578890.0</v>
       </c>
       <c r="N24" s="1">
-        <v>29650920.0</v>
+        <v>14578890.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>40000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.8934</v>
+        <v>97.1452</v>
       </c>
       <c r="E25" s="1">
-        <v>97.75627623</v>
+        <v>97.12268648</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>39102510.49</v>
+        <v>12140335.81</v>
       </c>
       <c r="I25" s="1">
-        <v>54849.51</v>
+        <v>2814.19</v>
       </c>
       <c r="J25" s="1">
-        <v>0.140271070355</v>
+        <v>0.023180495531944</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>39157360.0</v>
+        <v>12143150.0</v>
       </c>
       <c r="N25" s="1">
-        <v>39157360.0</v>
+        <v>12143150.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.74</v>
+        <v>0.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>20000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.3888</v>
+        <v>99.8582</v>
       </c>
       <c r="E26" s="1">
-        <v>97.8675211</v>
+        <v>99.80919807</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19573504.22</v>
+        <v>40921771.21</v>
       </c>
       <c r="I26" s="1">
-        <v>304255.78</v>
+        <v>20090.79</v>
       </c>
       <c r="J26" s="1">
-        <v>1.5544267218596</v>
+        <v>0.049095602184224</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19877760.0</v>
+        <v>40941862.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19877760.0</v>
+        <v>40941862.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.37</v>
+        <v>0.77</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.0077</v>
+        <v>97.7378</v>
       </c>
       <c r="E27" s="1">
-        <v>100.0</v>
+        <v>97.7514452</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>30000000.0</v>
+        <v>9775144.52</v>
       </c>
       <c r="I27" s="1">
-        <v>2310.0</v>
+        <v>-1364.52</v>
       </c>
       <c r="J27" s="1">
-        <v>0.0077</v>
+        <v>-0.013959077507327</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>84</v>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>30002310.0</v>
+        <v>9773780.0</v>
       </c>
       <c r="N27" s="1">
-        <v>30099657.75</v>
+        <v>9773780.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.57</v>
+        <v>0.18</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" t="s">
         <v>85</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0222</v>
+        <v>97.4197</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>97.52492576</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>40000000.0</v>
+        <v>24381231.44</v>
       </c>
       <c r="I28" s="1">
-        <v>8880.0</v>
+        <v>-26306.44</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0222</v>
+        <v>-0.10789627285536</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>87</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>40008880.0</v>
+        <v>24354925.0</v>
       </c>
       <c r="N28" s="1">
-        <v>40830076.0</v>
+        <v>24354925.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.77</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0209</v>
+        <v>98.4385</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>98.14746657</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>25000000.0</v>
+        <v>29444239.97</v>
       </c>
       <c r="I29" s="1">
-        <v>5225.0</v>
+        <v>87310.03</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0209</v>
+        <v>0.2965266893931</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>90</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>25005225.0</v>
+        <v>29531550.0</v>
       </c>
       <c r="N29" s="1">
-        <v>25149668.54</v>
+        <v>29531550.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.4891</v>
+        <v>98.9251</v>
       </c>
       <c r="E30" s="1">
-        <v>99.43839405</v>
+        <v>97.87236357</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>19887678.81</v>
+        <v>29361709.07</v>
       </c>
       <c r="I30" s="1">
-        <v>10141.19</v>
+        <v>315820.93</v>
       </c>
       <c r="J30" s="1">
-        <v>0.050992325936503</v>
+        <v>1.0756217536488</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>19897820.0</v>
+        <v>29677530.0</v>
       </c>
       <c r="N30" s="1">
-        <v>19897820.0</v>
+        <v>29677530.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.37</v>
+        <v>0.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.787</v>
+        <v>98.1434</v>
       </c>
       <c r="E31" s="1">
-        <v>99.4492995</v>
+        <v>98.15181495</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>15911887.92</v>
+        <v>19630362.99</v>
       </c>
       <c r="I31" s="1">
-        <v>54032.08</v>
+        <v>-1682.99</v>
       </c>
       <c r="J31" s="1">
-        <v>0.3395705165324</v>
+        <v>-0.0085734023403303</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>15965920.0</v>
+        <v>19628680.0</v>
       </c>
       <c r="N31" s="1">
-        <v>15965920.0</v>
+        <v>19628680.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.9333</v>
+        <v>97.8722</v>
       </c>
       <c r="E32" s="1">
-        <v>97.82396035</v>
+        <v>97.75627623</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>19564792.07</v>
+        <v>39102510.49</v>
       </c>
       <c r="I32" s="1">
-        <v>221867.93</v>
+        <v>46369.51</v>
       </c>
       <c r="J32" s="1">
-        <v>1.1340162941992</v>
+        <v>0.11858448324401</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>19786660.0</v>
+        <v>39148880.0</v>
       </c>
       <c r="N32" s="1">
-        <v>19786660.0</v>
+        <v>39148880.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.37</v>
+        <v>0.74</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B33" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.8633</v>
+        <v>99.5231</v>
       </c>
       <c r="E33" s="1">
-        <v>97.74661473</v>
+        <v>97.8675211</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>14661992.21</v>
+        <v>19573504.22</v>
       </c>
       <c r="I33" s="1">
-        <v>17502.79</v>
+        <v>331115.78</v>
       </c>
       <c r="J33" s="1">
-        <v>0.1193752509844</v>
+        <v>1.6916530442294</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>14679495.0</v>
+        <v>19904620.0</v>
       </c>
       <c r="N33" s="1">
-        <v>14679495.0</v>
+        <v>19904620.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.8346</v>
+        <v>100.0157</v>
       </c>
       <c r="E34" s="1">
-        <v>97.7369551</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>9773695.51</v>
+        <v>30000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>9764.49</v>
+        <v>4710.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.099905813415298</v>
+        <v>0.0157</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" t="s">
+        <v>98</v>
       </c>
       <c r="M34" s="1">
-        <v>9783460.0</v>
+        <v>30004710.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9783460.0</v>
+        <v>30138853.58</v>
       </c>
       <c r="O34" s="1">
-        <v>0.18</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" t="s">
+        <v>100</v>
+      </c>
+      <c r="C35" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.0133</v>
+      </c>
+      <c r="E35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>5320.0</v>
+      </c>
+      <c r="J35" s="1">
+        <v>0.0133</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" t="s">
         <v>101</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>10962655.0</v>
+        <v>40005320.0</v>
       </c>
       <c r="N35" s="1">
-        <v>10962655.0</v>
+        <v>40876863.11</v>
       </c>
       <c r="O35" s="1">
-        <v>0.21</v>
+        <v>0.77</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>102</v>
+      </c>
+      <c r="B36" t="s">
         <v>103</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0385</v>
+        <v>100.0281</v>
       </c>
       <c r="E36" s="1">
         <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>11550.0</v>
+        <v>7025.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0385</v>
+        <v>0.0281</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M36" s="1">
-        <v>30011550.0</v>
+        <v>25007025.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30535640.0</v>
+        <v>25183291.46</v>
       </c>
       <c r="O36" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" t="s">
         <v>106</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0206</v>
+        <v>99.6137</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>99.43839405</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>30000000.0</v>
+        <v>19887678.81</v>
       </c>
       <c r="I37" s="1">
-        <v>6180.0</v>
+        <v>35061.19</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0206</v>
+        <v>0.17629603904489</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>108</v>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>30006180.0</v>
+        <v>19922740.0</v>
       </c>
       <c r="N37" s="1">
-        <v>30269074.5</v>
+        <v>19922740.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.57</v>
+        <v>0.38</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0027</v>
+        <v>99.9087</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>99.4492995</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>30000000.0</v>
+        <v>15911887.92</v>
       </c>
       <c r="I38" s="1">
-        <v>810.0</v>
+        <v>73504.08</v>
       </c>
       <c r="J38" s="1">
-        <v>0.0027</v>
+        <v>0.46194443028731</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>111</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>30000810.0</v>
+        <v>15985392.0</v>
       </c>
       <c r="N38" s="1">
-        <v>30081194.92</v>
+        <v>15985392.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>0.3</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C39" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.776</v>
+        <v>99.4511</v>
       </c>
       <c r="E39" s="1">
-        <v>97.88689388</v>
+        <v>99.4019866</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>39154757.55</v>
+        <v>29820595.98</v>
       </c>
       <c r="I39" s="1">
-        <v>755642.45</v>
+        <v>14734.02</v>
       </c>
       <c r="J39" s="1">
-        <v>1.9298866786113</v>
+        <v>0.049408871673396</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>39910400.0</v>
+        <v>29835330.0</v>
       </c>
       <c r="N39" s="1">
-        <v>39910400.0</v>
+        <v>29835330.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C40" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.6894</v>
+        <v>98.9442</v>
       </c>
       <c r="E40" s="1">
-        <v>97.94505827</v>
+        <v>97.82396035</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>14691758.74</v>
+        <v>19564792.07</v>
       </c>
       <c r="I40" s="1">
-        <v>261651.26</v>
+        <v>224047.93</v>
       </c>
       <c r="J40" s="1">
-        <v>1.7809389919236</v>
+        <v>1.1451587586435</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>14953410.0</v>
+        <v>19788840.0</v>
       </c>
       <c r="N40" s="1">
-        <v>14953410.0</v>
+        <v>19788840.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.2391</v>
+        <v>97.6709</v>
       </c>
       <c r="E41" s="1">
-        <v>97.7959084</v>
+        <v>97.74661473</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>19559181.68</v>
+        <v>14661992.21</v>
       </c>
       <c r="I41" s="1">
-        <v>88638.32</v>
+        <v>-11357.21</v>
       </c>
       <c r="J41" s="1">
-        <v>0.45318010461877</v>
+        <v>-0.077460210299757</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19647820.0</v>
+        <v>14650635.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19647820.0</v>
+        <v>14650635.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C42" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.0094</v>
+        <v>97.6386</v>
       </c>
       <c r="E42" s="1">
-        <v>97.78527224</v>
+        <v>97.7369551</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>24446318.06</v>
+        <v>9773695.51</v>
       </c>
       <c r="I42" s="1">
-        <v>56031.94</v>
+        <v>-9835.51</v>
       </c>
       <c r="J42" s="1">
-        <v>0.22920400471956</v>
+        <v>-0.10063245770176</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>24502350.0</v>
+        <v>9763860.0</v>
       </c>
       <c r="N42" s="1">
-        <v>24502350.0</v>
+        <v>9763860.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.46</v>
+        <v>0.18</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C43" s="1">
-        <v>25000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.6509</v>
+        <v>99.7771</v>
       </c>
       <c r="E43" s="1">
-        <v>98.376783</v>
+        <v>99.64625582</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>24594195.75</v>
+        <v>10961088.14</v>
       </c>
       <c r="I43" s="1">
-        <v>68529.25</v>
+        <v>14392.86</v>
       </c>
       <c r="J43" s="1">
-        <v>0.27863993072431</v>
+        <v>0.13130867862905</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>24662725.0</v>
+        <v>10975481.0</v>
       </c>
       <c r="N43" s="1">
-        <v>24662725.0</v>
+        <v>10975481.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B44" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C44" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.4364</v>
+        <v>100.032</v>
       </c>
       <c r="E44" s="1">
-        <v>98.185719</v>
+        <v>100.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>24546429.75</v>
+        <v>30000000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>62670.25</v>
+        <v>9600.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.25531309700956</v>
+        <v>0.032</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" t="s">
+        <v>121</v>
       </c>
       <c r="M44" s="1">
-        <v>24609100.0</v>
+        <v>30009600.0</v>
       </c>
       <c r="N44" s="1">
-        <v>24609100.0</v>
+        <v>30571375.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>122</v>
+      </c>
+      <c r="B45" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0267</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>8010.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>0.0267</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>124</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>24556200.0</v>
+        <v>30008010.0</v>
       </c>
       <c r="N45" s="1">
-        <v>24556200.0</v>
+        <v>30308342.08</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>125</v>
+      </c>
+      <c r="B46" t="s">
         <v>126</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0078</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>2340.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.0078</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>127</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>12380387.5</v>
+        <v>30002340.0</v>
       </c>
       <c r="N46" s="1">
-        <v>12380387.5</v>
+        <v>30120165.75</v>
       </c>
       <c r="O46" s="1">
-        <v>0.23</v>
+        <v>0.57</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.8216</v>
+        <v>99.8871</v>
       </c>
       <c r="E47" s="1">
-        <v>97.86267907</v>
+        <v>97.88689388</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>14679401.86</v>
+        <v>39154757.55</v>
       </c>
       <c r="I47" s="1">
-        <v>143838.14</v>
+        <v>800082.45</v>
       </c>
       <c r="J47" s="1">
-        <v>0.97986376673797</v>
+        <v>2.0433850189937</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>14823240.0</v>
+        <v>39954840.0</v>
       </c>
       <c r="N47" s="1">
-        <v>14823240.0</v>
+        <v>39954840.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.28</v>
+        <v>0.76</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.0154</v>
+        <v>99.8053</v>
       </c>
       <c r="E48" s="1">
-        <v>97.85299653</v>
+        <v>97.94505827</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>14677949.48</v>
+        <v>14691758.74</v>
       </c>
       <c r="I48" s="1">
-        <v>174360.52</v>
+        <v>279036.26</v>
       </c>
       <c r="J48" s="1">
-        <v>1.1879078902512</v>
+        <v>1.8992706383089</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>14852310.0</v>
+        <v>14970795.0</v>
       </c>
       <c r="N48" s="1">
-        <v>14852310.0</v>
+        <v>14970795.0</v>
       </c>
       <c r="O48" s="1">
         <v>0.28</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.9082</v>
+        <v>98.2249</v>
       </c>
       <c r="E49" s="1">
-        <v>97.80703052</v>
+        <v>97.7959084</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>24451757.63</v>
+        <v>19559181.68</v>
       </c>
       <c r="I49" s="1">
-        <v>25292.37</v>
+        <v>85798.32</v>
       </c>
       <c r="J49" s="1">
-        <v>0.10343784026784</v>
+        <v>0.43866006974991</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>24477050.0</v>
+        <v>19644980.0</v>
       </c>
       <c r="N49" s="1">
-        <v>24477050.0</v>
+        <v>19644980.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>9500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8875</v>
+        <v>97.9601</v>
       </c>
       <c r="E50" s="1">
-        <v>99.507892</v>
+        <v>97.78527224</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9453249.74</v>
+        <v>24446318.06</v>
       </c>
       <c r="I50" s="1">
-        <v>36062.76</v>
+        <v>43706.94</v>
       </c>
       <c r="J50" s="1">
-        <v>0.38148531977745</v>
+        <v>0.17878741450032</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9489312.5</v>
+        <v>24490025.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9489312.5</v>
+        <v>24490025.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.18</v>
+        <v>0.46</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.6134</v>
+        <v>98.6922</v>
       </c>
       <c r="E51" s="1">
-        <v>98.523084</v>
+        <v>98.376783</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>4926154.2</v>
+        <v>24594195.75</v>
       </c>
       <c r="I51" s="1">
-        <v>4515.8</v>
+        <v>78854.25</v>
       </c>
       <c r="J51" s="1">
-        <v>0.091669887231707</v>
+        <v>0.3206213807581</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4930670.0</v>
+        <v>24673050.0</v>
       </c>
       <c r="N51" s="1">
-        <v>4930670.0</v>
+        <v>24673050.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.09</v>
+        <v>0.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.3597</v>
+        <v>98.4505</v>
       </c>
       <c r="E52" s="1">
-        <v>98.503513</v>
+        <v>98.185719</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9850351.3</v>
+        <v>24546429.75</v>
       </c>
       <c r="I52" s="1">
-        <v>85618.7</v>
+        <v>66195.25</v>
       </c>
       <c r="J52" s="1">
-        <v>0.86919438091513</v>
+        <v>0.26967363756841</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9935970.0</v>
+        <v>24612625.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9935970.0</v>
+        <v>24612625.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.92</v>
+        <v>98.2086</v>
       </c>
       <c r="E53" s="1">
-        <v>97.87236358</v>
+        <v>97.990834</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>39148945.43</v>
+        <v>24497708.5</v>
       </c>
       <c r="I53" s="1">
-        <v>419054.57</v>
+        <v>54441.5</v>
       </c>
       <c r="J53" s="1">
-        <v>1.07041087671</v>
+        <v>0.22223098948214</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>39568000.0</v>
+        <v>24552150.0</v>
       </c>
       <c r="N53" s="1">
-        <v>39568000.0</v>
+        <v>24552150.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.74</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>40000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0286</v>
+        <v>99.1367</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>97.85057616</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>40000000.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="I54" s="1">
-        <v>11440.0</v>
+        <v>160765.48</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0286</v>
+        <v>1.3143753368371</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>144</v>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>40011440.0</v>
+        <v>12392087.5</v>
       </c>
       <c r="N54" s="1">
-        <v>40853767.78</v>
+        <v>12392087.5</v>
       </c>
       <c r="O54" s="1">
-        <v>0.77</v>
+        <v>0.23</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" t="s">
         <v>145</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.8028</v>
+        <v>98.8889</v>
       </c>
       <c r="E55" s="1">
-        <v>97.88606878</v>
+        <v>97.86267907</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>48943034.39</v>
+        <v>14679401.86</v>
       </c>
       <c r="I55" s="1">
-        <v>958365.61</v>
+        <v>153933.14</v>
       </c>
       <c r="J55" s="1">
-        <v>1.9581246278343</v>
+        <v>1.0486335987535</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>49901400.0</v>
+        <v>14833335.0</v>
       </c>
       <c r="N55" s="1">
-        <v>49901400.0</v>
+        <v>14833335.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.94</v>
+        <v>0.28</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" t="s">
         <v>147</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.4459</v>
+        <v>99.1064</v>
       </c>
       <c r="E56" s="1">
-        <v>97.804612</v>
+        <v>97.85299653</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>24451153.0</v>
+        <v>14677949.48</v>
       </c>
       <c r="I56" s="1">
-        <v>160322.0</v>
+        <v>188010.52</v>
       </c>
       <c r="J56" s="1">
-        <v>0.65568278109421</v>
+        <v>1.2809045313596</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>24611475.0</v>
+        <v>14865960.0</v>
       </c>
       <c r="N56" s="1">
-        <v>24611475.0</v>
+        <v>14865960.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" t="s">
         <v>149</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>97.964</v>
+        <v>97.8406</v>
       </c>
       <c r="E57" s="1">
-        <v>97.780438</v>
+        <v>97.80703052</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>39112175.2</v>
+        <v>24451757.63</v>
       </c>
       <c r="I57" s="1">
-        <v>73424.8</v>
+        <v>8392.37</v>
       </c>
       <c r="J57" s="1">
-        <v>0.18772875613423</v>
+        <v>0.034322154370217</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>39185600.0</v>
+        <v>24460150.0</v>
       </c>
       <c r="N57" s="1">
-        <v>39185600.0</v>
+        <v>24460150.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.74</v>
+        <v>0.46</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58" t="s">
         <v>151</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.6605</v>
+        <v>99.4952</v>
       </c>
       <c r="E58" s="1">
-        <v>97.8035629</v>
+        <v>99.42955057</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>19560712.58</v>
+        <v>29828865.17</v>
       </c>
       <c r="I58" s="1">
-        <v>371387.42</v>
+        <v>19694.83</v>
       </c>
       <c r="J58" s="1">
-        <v>1.8986395228757</v>
+        <v>0.066026078725274</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19932100.0</v>
+        <v>29848560.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19932100.0</v>
+        <v>29848560.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.37</v>
+        <v>0.56</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>152</v>
+      </c>
+      <c r="B59" t="s">
         <v>153</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.6159</v>
+        <v>98.7387</v>
       </c>
       <c r="E59" s="1">
-        <v>97.8626791</v>
+        <v>98.523084</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19572535.82</v>
+        <v>4926154.2</v>
       </c>
       <c r="I59" s="1">
-        <v>150644.18</v>
+        <v>10780.8</v>
       </c>
       <c r="J59" s="1">
-        <v>0.76967124436715</v>
+        <v>0.2188482041427</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19723180.0</v>
+        <v>4936935.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19723180.0</v>
+        <v>4936935.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.37</v>
+        <v>0.09</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>154</v>
+      </c>
+      <c r="B60" t="s">
         <v>155</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.0052</v>
+        <v>99.4845</v>
       </c>
       <c r="E60" s="1">
-        <v>97.775605</v>
+        <v>98.503513</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>29332681.5</v>
+        <v>9850351.3</v>
       </c>
       <c r="I60" s="1">
-        <v>68878.5</v>
+        <v>98098.7</v>
       </c>
       <c r="J60" s="1">
-        <v>0.23481828621771</v>
+        <v>0.99589036992011</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>29401560.0</v>
+        <v>9948450.0</v>
       </c>
       <c r="N60" s="1">
-        <v>29401560.0</v>
+        <v>9948450.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.55</v>
+        <v>0.19</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>156</v>
+      </c>
+      <c r="B61" t="s">
         <v>157</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.0005</v>
+        <v>98.9952</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>97.87236358</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>20000000.0</v>
+        <v>39148945.43</v>
       </c>
       <c r="I61" s="1">
-        <v>100.0</v>
+        <v>449134.57</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0005</v>
+        <v>1.1472456411452</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>159</v>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>20000100.0</v>
+        <v>39598080.0</v>
       </c>
       <c r="N61" s="1">
-        <v>20150601.94</v>
+        <v>39598080.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.38</v>
+        <v>0.75</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B62" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0242</v>
+        <v>100.0149</v>
       </c>
       <c r="E62" s="1">
         <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>4840.0</v>
+        <v>5960.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0242</v>
+        <v>0.0149</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="M62" s="1">
-        <v>20004840.0</v>
+        <v>40005960.0</v>
       </c>
       <c r="N62" s="1">
-        <v>20417238.0</v>
+        <v>40899740.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.38</v>
+        <v>0.77</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C63" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.7906</v>
+        <v>99.9153</v>
       </c>
       <c r="E63" s="1">
-        <v>99.7875357</v>
+        <v>97.88606878</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>9978753.57</v>
+        <v>48943034.39</v>
       </c>
       <c r="I63" s="1">
-        <v>306.43</v>
+        <v>1014615.61</v>
       </c>
       <c r="J63" s="1">
-        <v>0.0030708244055775</v>
+        <v>2.0730541590762</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>9979060.0</v>
+        <v>49957650.0</v>
       </c>
       <c r="N63" s="1">
-        <v>9979060.0</v>
+        <v>49957650.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.19</v>
+        <v>0.95</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.5862</v>
+        <v>98.4969</v>
       </c>
       <c r="E64" s="1">
-        <v>99.4878861</v>
+        <v>97.804612</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19897577.22</v>
+        <v>24451153.0</v>
       </c>
       <c r="I64" s="1">
-        <v>19662.78</v>
+        <v>173072.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.098819970806476</v>
+        <v>0.7078275613424</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19917240.0</v>
+        <v>24624225.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19917240.0</v>
+        <v>24624225.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C65" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.5179</v>
+        <v>97.9607</v>
       </c>
       <c r="E65" s="1">
-        <v>99.2427776</v>
+        <v>97.780438</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>29772833.28</v>
+        <v>39112175.2</v>
       </c>
       <c r="I65" s="1">
-        <v>82536.72</v>
+        <v>72104.8</v>
       </c>
       <c r="J65" s="1">
-        <v>0.27722158393116</v>
+        <v>0.18435384795474</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>29855370.0</v>
+        <v>39184280.0</v>
       </c>
       <c r="N65" s="1">
-        <v>29855370.0</v>
+        <v>39184280.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.56</v>
+        <v>0.74</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C66" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.6164</v>
+        <v>99.7714</v>
       </c>
       <c r="E66" s="1">
-        <v>97.9014285</v>
+        <v>97.8035629</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>39160571.4</v>
+        <v>19560712.58</v>
       </c>
       <c r="I66" s="1">
-        <v>285988.6</v>
+        <v>393567.42</v>
       </c>
       <c r="J66" s="1">
-        <v>0.73029731123893</v>
+        <v>2.0120300750311</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>39446560.0</v>
+        <v>19954280.0</v>
       </c>
       <c r="N66" s="1">
-        <v>39446560.0</v>
+        <v>19954280.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.74</v>
+        <v>0.38</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B67" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.1484</v>
+        <v>98.6822</v>
       </c>
       <c r="E67" s="1">
-        <v>98.20184247</v>
+        <v>97.8626791</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>14730276.37</v>
+        <v>19572535.82</v>
       </c>
       <c r="I67" s="1">
-        <v>-8016.37</v>
+        <v>163904.18</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.054421042746532</v>
+        <v>0.83741923635933</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14722260.0</v>
+        <v>19736440.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14722260.0</v>
+        <v>19736440.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B68" t="s">
         <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.1484</v>
+        <v>97.9438</v>
       </c>
       <c r="E68" s="1">
-        <v>98.15917464</v>
+        <v>97.775605</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>12269896.83</v>
+        <v>29332681.5</v>
       </c>
       <c r="I68" s="1">
-        <v>-1346.83</v>
+        <v>50458.5</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.010976701912497</v>
+        <v>0.17202143622635</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>12268550.0</v>
+        <v>29383140.0</v>
       </c>
       <c r="N68" s="1">
-        <v>12268550.0</v>
+        <v>29383140.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.23</v>
+        <v>0.56</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>173</v>
+      </c>
+      <c r="B69" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C69" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.6223</v>
+        <v>100.0012</v>
       </c>
       <c r="E69" s="1">
-        <v>98.22903955</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>19645807.91</v>
+        <v>20000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>278652.09</v>
+        <v>240.0</v>
       </c>
       <c r="J69" s="1">
-        <v>1.4183793879923</v>
+        <v>0.0012</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>175</v>
       </c>
       <c r="M69" s="1">
-        <v>19924460.0</v>
+        <v>20000240.0</v>
       </c>
       <c r="N69" s="1">
-        <v>19924460.0</v>
+        <v>20176121.33</v>
       </c>
       <c r="O69" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>176</v>
       </c>
       <c r="B70" t="s">
         <v>177</v>
       </c>
       <c r="C70" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.9723</v>
+        <v>100.0109</v>
       </c>
       <c r="E70" s="1">
-        <v>98.56951</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>23656682.4</v>
+        <v>20000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>336669.6</v>
+        <v>2180.0</v>
       </c>
       <c r="J70" s="1">
-        <v>1.4231479896775</v>
+        <v>0.0109</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" t="s">
+        <v>178</v>
       </c>
       <c r="M70" s="1">
-        <v>23993352.0</v>
+        <v>20002180.0</v>
       </c>
       <c r="N70" s="1">
-        <v>23993352.0</v>
+        <v>20439862.67</v>
       </c>
       <c r="O70" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B71" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C71" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>97.7837</v>
+        <v>99.9161</v>
       </c>
       <c r="E71" s="1">
-        <v>97.80461245</v>
+        <v>99.7875357</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19560922.49</v>
+        <v>9978753.57</v>
       </c>
       <c r="I71" s="1">
-        <v>-4182.49</v>
+        <v>12856.43</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.021381864797727</v>
+        <v>0.12883803482883</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19556740.0</v>
+        <v>9991610.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19556740.0</v>
+        <v>9991610.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.19</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B72" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C72" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.9094</v>
+        <v>99.7091</v>
       </c>
       <c r="E72" s="1">
-        <v>97.78527225</v>
+        <v>99.4878861</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19557054.45</v>
+        <v>19897577.22</v>
       </c>
       <c r="I72" s="1">
-        <v>24825.55</v>
+        <v>44242.78</v>
       </c>
       <c r="J72" s="1">
-        <v>0.12693910559726</v>
+        <v>0.22235259856426</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19581880.0</v>
+        <v>19941820.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19581880.0</v>
+        <v>19941820.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B73" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C73" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.3137</v>
+        <v>99.6418</v>
       </c>
       <c r="E73" s="1">
-        <v>98.92074717</v>
+        <v>99.2427776</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>29676224.15</v>
+        <v>29772833.28</v>
       </c>
       <c r="I73" s="1">
-        <v>117885.85</v>
+        <v>119706.72</v>
       </c>
       <c r="J73" s="1">
-        <v>0.3972400579135</v>
+        <v>0.40206694093979</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>29794110.0</v>
+        <v>29892540.0</v>
       </c>
       <c r="N73" s="1">
-        <v>29794110.0</v>
+        <v>29892540.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B74" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.8523</v>
+        <v>98.6381</v>
       </c>
       <c r="E74" s="1">
-        <v>97.81428545</v>
+        <v>97.9014285</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>19562857.09</v>
+        <v>39160571.4</v>
       </c>
       <c r="I74" s="1">
-        <v>7602.91</v>
+        <v>294668.6</v>
       </c>
       <c r="J74" s="1">
-        <v>0.03886400623908</v>
+        <v>0.75246246279236</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19570460.0</v>
+        <v>39455240.0</v>
       </c>
       <c r="N74" s="1">
-        <v>19570460.0</v>
+        <v>39455240.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.75</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B75" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C75" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.7261</v>
+        <v>98.1538</v>
       </c>
       <c r="E75" s="1">
-        <v>97.98818017</v>
+        <v>98.20184247</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>29396454.05</v>
+        <v>14730276.37</v>
       </c>
       <c r="I75" s="1">
-        <v>521375.95</v>
+        <v>-7206.37</v>
       </c>
       <c r="J75" s="1">
-        <v>1.7736015000762</v>
+        <v>-0.048922164248572</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>29917830.0</v>
+        <v>14723070.0</v>
       </c>
       <c r="N75" s="1">
-        <v>29917830.0</v>
+        <v>14723070.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>189</v>
+      </c>
+      <c r="B76" t="s">
         <v>188</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.6583</v>
+        <v>98.1538</v>
       </c>
       <c r="E76" s="1">
-        <v>99.66048992</v>
+        <v>98.15917464</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>24915122.48</v>
+        <v>12269896.83</v>
       </c>
       <c r="I76" s="1">
-        <v>-547.48</v>
+        <v>-671.83</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.0021973803277085</v>
+        <v>-0.00547543316222</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>24914575.0</v>
+        <v>12269225.0</v>
       </c>
       <c r="N76" s="1">
-        <v>24914575.0</v>
+        <v>12269225.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>190</v>
       </c>
       <c r="B77" t="s">
         <v>191</v>
       </c>
       <c r="C77" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.9341</v>
+        <v>99.7388</v>
       </c>
       <c r="E77" s="1">
-        <v>99.8160612</v>
+        <v>98.22903955</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>14972409.18</v>
+        <v>19645807.91</v>
       </c>
       <c r="I77" s="1">
-        <v>17705.82</v>
+        <v>301952.09</v>
       </c>
       <c r="J77" s="1">
-        <v>0.11825631925456</v>
+        <v>1.5369797535601</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>14990115.0</v>
+        <v>19947760.0</v>
       </c>
       <c r="N77" s="1">
-        <v>14990115.0</v>
+        <v>19947760.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>192</v>
       </c>
       <c r="B78" t="s">
         <v>193</v>
       </c>
       <c r="C78" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.8357</v>
+        <v>97.8315</v>
       </c>
       <c r="E78" s="1">
-        <v>97.77932293</v>
+        <v>97.87169836</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>29333796.88</v>
+        <v>24467924.59</v>
       </c>
       <c r="I78" s="1">
-        <v>16913.12</v>
+        <v>-10049.59</v>
       </c>
       <c r="J78" s="1">
-        <v>0.057657452491367</v>
+        <v>-0.041072506836592</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>29350710.0</v>
+        <v>24457875.0</v>
       </c>
       <c r="N78" s="1">
-        <v>29350710.0</v>
+        <v>24457875.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>194</v>
       </c>
       <c r="B79" t="s">
         <v>195</v>
       </c>
       <c r="C79" s="1">
-        <v>28600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.288</v>
+        <v>97.6878</v>
       </c>
       <c r="E79" s="1">
-        <v>98.04874822</v>
+        <v>97.80461245</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>28041941.99</v>
+        <v>19560922.49</v>
       </c>
       <c r="I79" s="1">
-        <v>354426.01</v>
+        <v>-23362.49</v>
       </c>
       <c r="J79" s="1">
-        <v>1.2639139262409</v>
+        <v>-0.11943450014662</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>28396368.0</v>
+        <v>19537560.0</v>
       </c>
       <c r="N79" s="1">
-        <v>28396368.0</v>
+        <v>19537560.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.53</v>
+        <v>0.37</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>196</v>
       </c>
       <c r="B80" t="s">
         <v>197</v>
       </c>
       <c r="C80" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.9402</v>
+        <v>97.832</v>
       </c>
       <c r="E80" s="1">
-        <v>97.75025085</v>
+        <v>97.78527225</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>12707532.61</v>
+        <v>19557054.45</v>
       </c>
       <c r="I80" s="1">
-        <v>24693.39</v>
+        <v>9345.55</v>
       </c>
       <c r="J80" s="1">
-        <v>0.19432088634239</v>
+        <v>0.047786081610056</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>12732226.0</v>
+        <v>19566400.0</v>
       </c>
       <c r="N80" s="1">
-        <v>12732226.0</v>
+        <v>19566400.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>198</v>
       </c>
       <c r="B81" t="s">
         <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.5453</v>
+        <v>99.3649</v>
       </c>
       <c r="E81" s="1">
-        <v>98.05766825</v>
+        <v>98.92074717</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>19611533.65</v>
+        <v>29676224.15</v>
       </c>
       <c r="I81" s="1">
-        <v>297526.35</v>
+        <v>133245.85</v>
       </c>
       <c r="J81" s="1">
-        <v>1.5170988424967</v>
+        <v>0.44899866413767</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>19909060.0</v>
+        <v>29809470.0</v>
       </c>
       <c r="N81" s="1">
-        <v>19909060.0</v>
+        <v>29809470.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.37</v>
+        <v>0.56</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>200</v>
       </c>
       <c r="B82" t="s">
         <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.021</v>
+        <v>97.7861</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>97.81428545</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>40000000.0</v>
+        <v>19562857.09</v>
       </c>
       <c r="I82" s="1">
-        <v>8400.0</v>
+        <v>-5637.09</v>
       </c>
       <c r="J82" s="1">
-        <v>0.021</v>
+        <v>-0.028815269538934</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>202</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>40008400.0</v>
+        <v>19557220.0</v>
       </c>
       <c r="N82" s="1">
-        <v>40164460.44</v>
+        <v>19557220.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.75</v>
+        <v>0.37</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>202</v>
+      </c>
+      <c r="B83" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C83" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0117</v>
+        <v>99.84</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>97.98818017</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>30000000.0</v>
+        <v>29396454.05</v>
       </c>
       <c r="I83" s="1">
-        <v>3510.0</v>
+        <v>555545.95</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0117</v>
+        <v>1.889840009462</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>205</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>30003510.0</v>
+        <v>29952000.0</v>
       </c>
       <c r="N83" s="1">
-        <v>30612162.0</v>
+        <v>29952000.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B84" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>45000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0111</v>
+        <v>99.9257</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.84676293</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>45000000.0</v>
+        <v>7488507.22</v>
       </c>
       <c r="I84" s="1">
-        <v>4995.0</v>
+        <v>5920.28</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0111</v>
+        <v>0.079058213153462</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>208</v>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>45004995.0</v>
+        <v>7494427.5</v>
       </c>
       <c r="N84" s="1">
-        <v>45994378.5</v>
+        <v>7494427.5</v>
       </c>
       <c r="O84" s="1">
-        <v>0.86</v>
+        <v>0.14</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9889</v>
+        <v>99.7837</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>99.66048992</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>24915122.48</v>
       </c>
       <c r="I85" s="1">
-        <v>-2220.0</v>
+        <v>30802.52</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.0111</v>
+        <v>0.12362981568614</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>211</v>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19997780.0</v>
+        <v>24945925.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20041399.72</v>
+        <v>24945925.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.9729</v>
+        <v>99.5684</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>99.50867593</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>20000000.0</v>
+        <v>14926301.39</v>
       </c>
       <c r="I86" s="1">
-        <v>-5420.0</v>
+        <v>8958.61</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.0271</v>
+        <v>0.060018954233377</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>214</v>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19994580.0</v>
+        <v>14935260.0</v>
       </c>
       <c r="N86" s="1">
-        <v>20004637.33</v>
+        <v>14935260.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.9978</v>
+        <v>97.3331</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>97.46047776</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>20000000.0</v>
+        <v>24365119.44</v>
       </c>
       <c r="I87" s="1">
-        <v>-440.0</v>
+        <v>-31844.44</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.0022</v>
+        <v>-0.1306968351968</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87" t="s">
-        <v>217</v>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>19999560.0</v>
+        <v>24333275.0</v>
       </c>
       <c r="N87" s="1">
-        <v>20042985.28</v>
+        <v>24333275.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.0252</v>
+        <v>97.8227</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>97.77932293</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>30000000.0</v>
+        <v>29333796.88</v>
       </c>
       <c r="I88" s="1">
-        <v>7560.0</v>
+        <v>13013.12</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0252</v>
+        <v>0.044362208047034</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>220</v>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>30007560.0</v>
+        <v>29346810.0</v>
       </c>
       <c r="N88" s="1">
-        <v>30596818.33</v>
+        <v>29346810.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>30000000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9932</v>
+        <v>99.3963</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>30000000.0</v>
+        <v>28041941.99</v>
       </c>
       <c r="I89" s="1">
-        <v>-2040.0</v>
+        <v>385399.81</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.0068</v>
+        <v>1.3743691864759</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>223</v>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>29997960.0</v>
+        <v>28427341.8</v>
       </c>
       <c r="N89" s="1">
-        <v>30116846.25</v>
+        <v>28427341.8</v>
       </c>
       <c r="O89" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.9834</v>
+        <v>97.8926</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>20000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I90" s="1">
-        <v>-3320.0</v>
+        <v>18505.39</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.0166</v>
+        <v>0.14562535913099</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>226</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>19996680.0</v>
+        <v>12726038.0</v>
       </c>
       <c r="N90" s="1">
-        <v>20033144.28</v>
+        <v>12726038.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.38</v>
+        <v>0.24</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9839</v>
+        <v>97.3186</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>97.42790335</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>10000000.0</v>
+        <v>19485580.67</v>
       </c>
       <c r="I91" s="1">
-        <v>-1610.0</v>
+        <v>-21860.67</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0161</v>
+        <v>-0.11218895844175</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>229</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>9998390.0</v>
+        <v>19463720.0</v>
       </c>
       <c r="N91" s="1">
-        <v>10035963.33</v>
+        <v>19463720.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0047</v>
+        <v>99.6644</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>10000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I92" s="1">
-        <v>470.0</v>
+        <v>321346.35</v>
       </c>
       <c r="J92" s="1">
-        <v>0.0047</v>
+        <v>1.6385579819251</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>232</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>10000470.0</v>
+        <v>19932880.0</v>
       </c>
       <c r="N92" s="1">
-        <v>10036876.67</v>
+        <v>19932880.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9955</v>
+        <v>100.0111</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-900.0</v>
+        <v>4440.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.0045</v>
+        <v>0.0111</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="M93" s="1">
-        <v>19999100.0</v>
+        <v>40004440.0</v>
       </c>
       <c r="N93" s="1">
-        <v>20034436.5</v>
+        <v>40209362.67</v>
       </c>
       <c r="O93" s="1">
-        <v>0.38</v>
+        <v>0.76</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="B94" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="C94" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0051</v>
+        <v>99.9673</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>1275.0</v>
+        <v>-9810.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0051</v>
+        <v>-0.0327</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="M94" s="1">
-        <v>25001275.0</v>
+        <v>29990190.0</v>
       </c>
       <c r="N94" s="1">
-        <v>25083502.29</v>
+        <v>30001441.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="B95" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="C95" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0194</v>
+        <v>99.9706</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>3880.0</v>
+        <v>-7350.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0194</v>
+        <v>-0.0294</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>50</v>
+        <v>230</v>
       </c>
       <c r="M95" s="1">
-        <v>20003880.0</v>
+        <v>24992650.0</v>
       </c>
       <c r="N95" s="1">
-        <v>20414478.0</v>
+        <v>24994232.64</v>
       </c>
       <c r="O95" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="B96" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="C96" s="1">
-        <v>25000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0155</v>
+        <v>100.0005</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>25000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>3875.0</v>
+        <v>225.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0155</v>
+        <v>0.0005</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="M96" s="1">
-        <v>25003875.0</v>
+        <v>45000225.0</v>
       </c>
       <c r="N96" s="1">
-        <v>25102509.38</v>
+        <v>46046345.63</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.87</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="B97" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="C97" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0155</v>
+        <v>99.992</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>3875.0</v>
+        <v>-1600.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0155</v>
+        <v>-0.008</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="M97" s="1">
-        <v>25003875.0</v>
+        <v>19998400.0</v>
       </c>
       <c r="N97" s="1">
-        <v>25102071.88</v>
+        <v>20066969.72</v>
       </c>
       <c r="O97" s="1">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="B98" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="C98" s="1">
-        <v>17000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0142</v>
+        <v>99.9652</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>17000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>2414.0</v>
+        <v>-6960.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0142</v>
+        <v>-0.0348</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="M98" s="1">
-        <v>17002414.0</v>
+        <v>19993040.0</v>
       </c>
       <c r="N98" s="1">
-        <v>17066288.67</v>
+        <v>20028240.67</v>
       </c>
       <c r="O98" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="B99" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="C99" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0326</v>
+        <v>99.9976</v>
       </c>
       <c r="E99" s="1">
         <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>8150.0</v>
+        <v>-480.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0326</v>
+        <v>-0.0024</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="M99" s="1">
-        <v>25008150.0</v>
+        <v>19999520.0</v>
       </c>
       <c r="N99" s="1">
-        <v>25194624.65</v>
+        <v>20067784.17</v>
       </c>
       <c r="O99" s="1">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="B100" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="C100" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0354</v>
+        <v>100.0132</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>8850.0</v>
+        <v>3960.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0354</v>
+        <v>0.0132</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="M100" s="1">
-        <v>25008850.0</v>
+        <v>30003960.0</v>
       </c>
       <c r="N100" s="1">
-        <v>25194498.26</v>
+        <v>30631152.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>0.58</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="B101" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="C101" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.3363</v>
+        <v>99.989</v>
       </c>
       <c r="E101" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>9783847.63</v>
+        <v>30000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>49782.37</v>
+        <v>-3300.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.50882200830023</v>
+        <v>-0.011</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101">
-        <v>0.0</v>
+      <c r="L101" t="s">
+        <v>248</v>
       </c>
       <c r="M101" s="1">
-        <v>9833630.0</v>
+        <v>29996700.0</v>
       </c>
       <c r="N101" s="1">
-        <v>9833630.0</v>
+        <v>30153397.08</v>
       </c>
       <c r="O101" s="1">
-        <v>0.18</v>
+        <v>0.57</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="B102" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="C102" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.7512</v>
+        <v>99.9766</v>
       </c>
       <c r="E102" s="1">
-        <v>99.46908375</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>19893816.75</v>
+        <v>20000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>56423.25</v>
+        <v>-4680.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.28362204552829</v>
+        <v>-0.0234</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" t="s">
+        <v>251</v>
       </c>
       <c r="M102" s="1">
-        <v>19950240.0</v>
+        <v>19995320.0</v>
       </c>
       <c r="N102" s="1">
-        <v>19950240.0</v>
+        <v>20056951.11</v>
       </c>
       <c r="O102" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="B103" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="C103" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.7101</v>
+        <v>99.9801</v>
       </c>
       <c r="E103" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>9946784.7</v>
+        <v>10000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>24225.3</v>
+        <v>-1990.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.24354905359518</v>
+        <v>-0.0199</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" t="s">
+        <v>254</v>
       </c>
       <c r="M103" s="1">
-        <v>9971010.0</v>
+        <v>9998010.0</v>
       </c>
       <c r="N103" s="1">
-        <v>9971010.0</v>
+        <v>10048127.78</v>
       </c>
       <c r="O103" s="1">
         <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="B104" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="C104" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.9539</v>
+        <v>100.0033</v>
       </c>
       <c r="E104" s="1">
-        <v>99.836933</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>9983693.3</v>
+        <v>10000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>11696.7</v>
+        <v>330.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.11715804611105</v>
+        <v>0.0033</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>257</v>
       </c>
       <c r="M104" s="1">
-        <v>9995390.0</v>
+        <v>10000330.0</v>
       </c>
       <c r="N104" s="1">
-        <v>9995390.0</v>
+        <v>10048892.22</v>
       </c>
       <c r="O104" s="1">
         <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B105" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C105" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.3418</v>
+        <v>99.9925</v>
       </c>
       <c r="E105" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>9774178.47</v>
+        <v>20000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>60001.53</v>
+        <v>-1500.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.61387798661712</v>
+        <v>-0.0075</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>0.0</v>
+      <c r="L105" t="s">
+        <v>260</v>
       </c>
       <c r="M105" s="1">
-        <v>9834180.0</v>
+        <v>19998500.0</v>
       </c>
       <c r="N105" s="1">
-        <v>9834180.0</v>
+        <v>20058225.56</v>
       </c>
       <c r="O105" s="1">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B106" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C106" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.431</v>
+        <v>100.0024</v>
       </c>
       <c r="E106" s="1">
-        <v>97.7707721</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>9777077.21</v>
+        <v>25000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>66022.79</v>
+        <v>600.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.67528146277163</v>
+        <v>0.0024</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" t="s">
+        <v>263</v>
       </c>
       <c r="M106" s="1">
-        <v>9843100.0</v>
+        <v>25000600.0</v>
       </c>
       <c r="N106" s="1">
-        <v>9843100.0</v>
+        <v>25113907.15</v>
       </c>
       <c r="O106" s="1">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B107" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C107" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.5835</v>
+        <v>100.0099</v>
       </c>
       <c r="E107" s="1">
-        <v>97.8229635</v>
+        <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>9782296.35</v>
+        <v>20000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>76053.65</v>
+        <v>1980.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.77746213444045</v>
+        <v>0.0099</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>0.0</v>
+      <c r="L107" t="s">
+        <v>54</v>
       </c>
       <c r="M107" s="1">
-        <v>9858350.0</v>
+        <v>20001980.0</v>
       </c>
       <c r="N107" s="1">
-        <v>9858350.0</v>
+        <v>20437751.56</v>
       </c>
       <c r="O107" s="1">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B108" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C108" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9811</v>
+        <v>100.0049</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-4725.0</v>
+        <v>1225.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.0189</v>
+        <v>0.0049</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="M108" s="1">
-        <v>24995275.0</v>
+        <v>25001225.0</v>
       </c>
       <c r="N108" s="1">
-        <v>25006225.14</v>
+        <v>25131229.51</v>
       </c>
       <c r="O108" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B109" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C109" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9733</v>
+        <v>100.0135</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-6675.0</v>
+        <v>3375.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.0267</v>
+        <v>0.0135</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="M109" s="1">
-        <v>24993325.0</v>
+        <v>25003375.0</v>
       </c>
       <c r="N109" s="1">
-        <v>25004323.75</v>
+        <v>25132803.13</v>
       </c>
       <c r="O109" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B110" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C110" s="1">
-        <v>30000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0073</v>
+        <v>100.0037</v>
       </c>
       <c r="E110" s="1">
         <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>30000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>2190.0</v>
+        <v>629.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0073</v>
+        <v>0.0037</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="M110" s="1">
-        <v>30002190.0</v>
+        <v>17000629.0</v>
       </c>
       <c r="N110" s="1">
-        <v>30123502.0</v>
+        <v>17085829.22</v>
       </c>
       <c r="O110" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B111" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.0111</v>
+        <v>100.0331</v>
       </c>
       <c r="E111" s="1">
         <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>2220.0</v>
+        <v>8275.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0111</v>
+        <v>0.0331</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="M111" s="1">
-        <v>20002220.0</v>
+        <v>25008275.0</v>
       </c>
       <c r="N111" s="1">
-        <v>20076366.67</v>
+        <v>25226196.11</v>
       </c>
       <c r="O111" s="1">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B112" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C112" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.0041</v>
+        <v>100.0371</v>
       </c>
       <c r="E112" s="1">
         <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>1230.0</v>
+        <v>9275.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0041</v>
+        <v>0.0371</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="M112" s="1">
-        <v>30001230.0</v>
+        <v>25009275.0</v>
       </c>
       <c r="N112" s="1">
-        <v>30112450.0</v>
+        <v>25226230.83</v>
       </c>
       <c r="O112" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B113" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9803</v>
+        <v>98.3423</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>20000000.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I113" s="1">
-        <v>-3940.0</v>
+        <v>50382.37</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.0197</v>
+        <v>0.51495456496597</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>287</v>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>19996060.0</v>
+        <v>9834230.0</v>
       </c>
       <c r="N113" s="1">
-        <v>19997282.78</v>
+        <v>9834230.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C114" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.7982</v>
+        <v>99.8678</v>
       </c>
       <c r="E114" s="1">
-        <v>97.9014285</v>
+        <v>99.46908375</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>29370428.55</v>
+        <v>19893816.75</v>
       </c>
       <c r="I114" s="1">
-        <v>569031.45</v>
+        <v>79743.25</v>
       </c>
       <c r="J114" s="1">
-        <v>1.9374298506788</v>
+        <v>0.40084439804644</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>29939460.0</v>
+        <v>19973560.0</v>
       </c>
       <c r="N114" s="1">
-        <v>29939460.0</v>
+        <v>19973560.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="C115" s="1">
-        <v>16000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.8335</v>
+        <v>99.8253</v>
       </c>
       <c r="E115" s="1">
-        <v>99.47650488</v>
+        <v>99.467847</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>15916240.78</v>
+        <v>9946784.7</v>
       </c>
       <c r="I115" s="1">
-        <v>57119.22</v>
+        <v>35745.3</v>
       </c>
       <c r="J115" s="1">
-        <v>0.35887381191025</v>
+        <v>0.35936537361666</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>15973360.0</v>
+        <v>9982530.0</v>
       </c>
       <c r="N115" s="1">
-        <v>15973360.0</v>
+        <v>9982530.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C116" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9654</v>
+        <v>99.8705</v>
       </c>
       <c r="E116" s="1">
-        <v>97.61480927</v>
+        <v>99.7996522</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>29284442.78</v>
+        <v>9979965.22</v>
       </c>
       <c r="I116" s="1">
-        <v>705177.22</v>
+        <v>7084.78</v>
       </c>
       <c r="J116" s="1">
-        <v>2.4080267645782</v>
+        <v>0.070990026957228</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>29989620.0</v>
+        <v>9987050.0</v>
       </c>
       <c r="N116" s="1">
-        <v>29989620.0</v>
+        <v>9987050.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.56</v>
+        <v>0.19</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C117" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9245</v>
+        <v>98.1939</v>
       </c>
       <c r="E117" s="1">
-        <v>99.2884329</v>
+        <v>97.7417847</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>19857686.58</v>
+        <v>9774178.47</v>
       </c>
       <c r="I117" s="1">
-        <v>127213.42</v>
+        <v>45211.53</v>
       </c>
       <c r="J117" s="1">
-        <v>0.64062558086764</v>
+        <v>0.46256092150116</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>19984900.0</v>
+        <v>9819390.0</v>
       </c>
       <c r="N117" s="1">
-        <v>19984900.0</v>
+        <v>9819390.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B118" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.9988</v>
+        <v>98.3248</v>
       </c>
       <c r="E118" s="1">
-        <v>100.0</v>
+        <v>97.7707721</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>25000000.0</v>
+        <v>9777077.21</v>
       </c>
       <c r="I118" s="1">
-        <v>-300.0</v>
+        <v>55402.79</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.0012</v>
+        <v>0.56666004379442</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>298</v>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>24999700.0</v>
+        <v>9832480.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25059164.72</v>
+        <v>9832480.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.47</v>
+        <v>0.19</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="B119" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="C119" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0338</v>
+        <v>98.5426</v>
       </c>
       <c r="E119" s="1">
-        <v>100.0</v>
+        <v>97.8229635</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>30000000.0</v>
+        <v>9782296.35</v>
       </c>
       <c r="I119" s="1">
-        <v>10140.0</v>
+        <v>71963.65</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0338</v>
+        <v>0.73565191060686</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119" t="s">
-        <v>301</v>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>30010140.0</v>
+        <v>9854260.0</v>
       </c>
       <c r="N119" s="1">
-        <v>30571770.67</v>
+        <v>9854260.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="B120" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0385</v>
+        <v>99.989</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>7700.0</v>
+        <v>-2750.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0385</v>
+        <v>-0.011</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="M120" s="1">
-        <v>20007700.0</v>
+        <v>24997250.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20134286.67</v>
+        <v>25039488.13</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="B121" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="C121" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0244</v>
+        <v>99.9837</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>6100.0</v>
+        <v>-4075.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0244</v>
+        <v>-0.0163</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="M121" s="1">
-        <v>25006100.0</v>
+        <v>24995925.0</v>
       </c>
       <c r="N121" s="1">
-        <v>25108528.33</v>
+        <v>25038350.63</v>
       </c>
       <c r="O121" s="1">
         <v>0.47</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="B122" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="C122" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0164</v>
+        <v>100.0125</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>4920.0</v>
+        <v>3750.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0164</v>
+        <v>0.0125</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="M122" s="1">
-        <v>30004920.0</v>
+        <v>30003750.0</v>
       </c>
       <c r="N122" s="1">
-        <v>30114640.0</v>
+        <v>30163042.0</v>
       </c>
       <c r="O122" s="1">
         <v>0.57</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B123" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0186</v>
+        <v>100.0154</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>3720.0</v>
+        <v>3080.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0186</v>
+        <v>0.0154</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="M123" s="1">
-        <v>20003720.0</v>
+        <v>20003080.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20078366.67</v>
+        <v>20101982.22</v>
       </c>
       <c r="O123" s="1">
         <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B124" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="C124" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0202</v>
+        <v>100.0091</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>4040.0</v>
+        <v>2730.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0202</v>
+        <v>0.0091</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="M124" s="1">
-        <v>20004040.0</v>
+        <v>30002730.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20414370.56</v>
+        <v>30151083.33</v>
       </c>
       <c r="O124" s="1">
-        <v>0.38</v>
+        <v>0.57</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B125" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C125" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0167</v>
+        <v>99.99</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>3340.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0167</v>
+        <v>-0.01</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="M125" s="1">
-        <v>20003340.0</v>
+        <v>19998000.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20060040.11</v>
+        <v>20023691.17</v>
       </c>
       <c r="O125" s="1">
         <v>0.38</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B126" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C126" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0113</v>
+        <v>99.9143</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>97.9014285</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>50000000.0</v>
+        <v>29370428.55</v>
       </c>
       <c r="I126" s="1">
-        <v>5650.0</v>
+        <v>603861.45</v>
       </c>
       <c r="J126" s="1">
-        <v>0.0113</v>
+        <v>2.0560185186675</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>322</v>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>50005650.0</v>
+        <v>29974290.0</v>
       </c>
       <c r="N126" s="1">
-        <v>51095437.22</v>
+        <v>29974290.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.96</v>
+        <v>0.57</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B127" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="C127" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.8466</v>
+        <v>99.9533</v>
       </c>
       <c r="E127" s="1">
-        <v>99.8141239</v>
+        <v>99.47650488</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>19962824.78</v>
+        <v>15916240.78</v>
       </c>
       <c r="I127" s="1">
-        <v>6495.22</v>
+        <v>76287.22</v>
       </c>
       <c r="J127" s="1">
-        <v>0.032536577721743</v>
+        <v>0.47930425943204</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>19969320.0</v>
+        <v>15992528.0</v>
       </c>
       <c r="N127" s="1">
-        <v>19969320.0</v>
+        <v>15992528.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="B128" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="C128" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.8277</v>
+        <v>100.0057</v>
       </c>
       <c r="E128" s="1">
-        <v>99.810914</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>19962182.8</v>
+        <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>3357.2</v>
+        <v>1425.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.016817800105507</v>
+        <v>0.0057</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
-      <c r="L128">
-        <v>0.0</v>
+      <c r="L128" t="s">
+        <v>319</v>
       </c>
       <c r="M128" s="1">
-        <v>19965540.0</v>
+        <v>25001425.0</v>
       </c>
       <c r="N128" s="1">
-        <v>19965540.0</v>
+        <v>25092223.19</v>
       </c>
       <c r="O128" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="B129" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="C129" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.9755</v>
+        <v>100.0253</v>
       </c>
       <c r="E129" s="1">
-        <v>99.82918118</v>
+        <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>39931672.47</v>
+        <v>30000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>58527.53</v>
+        <v>7590.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.14656919277291</v>
+        <v>0.0253</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129">
-        <v>0.0</v>
+      <c r="L129" t="s">
+        <v>322</v>
       </c>
       <c r="M129" s="1">
-        <v>39990200.0</v>
+        <v>30007590.0</v>
       </c>
       <c r="N129" s="1">
-        <v>39990200.0</v>
+        <v>30606940.5</v>
       </c>
       <c r="O129" s="1">
-        <v>0.75</v>
+        <v>0.58</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="B130" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C130" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0386</v>
+        <v>99.992</v>
       </c>
       <c r="E130" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>11580.0</v>
+        <v>-1600.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0386</v>
+        <v>-0.008</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="M130" s="1">
-        <v>30011580.0</v>
+        <v>19998400.0</v>
       </c>
       <c r="N130" s="1">
-        <v>30482085.0</v>
+        <v>20008445.78</v>
       </c>
       <c r="O130" s="1">
-        <v>0.57</v>
+        <v>0.38</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B131" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C131" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.6682</v>
+        <v>100.0433</v>
       </c>
       <c r="E131" s="1">
-        <v>99.49610748</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>24874026.87</v>
+        <v>20000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>43023.13</v>
+        <v>8660.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.17296407302627</v>
+        <v>0.0433</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131">
-        <v>0.0</v>
+      <c r="L131" t="s">
+        <v>328</v>
       </c>
       <c r="M131" s="1">
-        <v>24917050.0</v>
+        <v>20008660.0</v>
       </c>
       <c r="N131" s="1">
-        <v>24917050.0</v>
+        <v>20160387.28</v>
       </c>
       <c r="O131" s="1">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B132" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C132" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.5773</v>
+        <v>100.0303</v>
       </c>
       <c r="E132" s="1">
-        <v>99.4820302</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>9948203.02</v>
+        <v>25000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>9526.98</v>
+        <v>7575.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.095765838120179</v>
+        <v>0.0303</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>0.0</v>
+      <c r="L132" t="s">
+        <v>331</v>
       </c>
       <c r="M132" s="1">
-        <v>9957730.0</v>
+        <v>25007575.0</v>
       </c>
       <c r="N132" s="1">
-        <v>9957730.0</v>
+        <v>25141095.97</v>
       </c>
       <c r="O132" s="1">
-        <v>0.19</v>
+        <v>0.48</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B133" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C133" s="1">
-        <v>7300000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.6805</v>
+        <v>100.0252</v>
       </c>
       <c r="E133" s="1">
-        <v>99.63533466</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>7273379.43</v>
+        <v>30000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>3297.07</v>
+        <v>7560.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.045330647627165</v>
+        <v>0.0252</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>0.0</v>
+      <c r="L133" t="s">
+        <v>334</v>
       </c>
       <c r="M133" s="1">
-        <v>7276676.5</v>
+        <v>30007560.0</v>
       </c>
       <c r="N133" s="1">
-        <v>7276676.5</v>
+        <v>30153913.33</v>
       </c>
       <c r="O133" s="1">
-        <v>0.14</v>
+        <v>0.57</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B134" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C134" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.465</v>
+        <v>100.0236</v>
       </c>
       <c r="E134" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>29351542.89</v>
+        <v>20000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>187957.11</v>
+        <v>4720.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.64036534878048</v>
+        <v>0.0236</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>0.0</v>
+      <c r="L134" t="s">
+        <v>337</v>
       </c>
       <c r="M134" s="1">
-        <v>29539500.0</v>
+        <v>20004720.0</v>
       </c>
       <c r="N134" s="1">
-        <v>29539500.0</v>
+        <v>20104288.89</v>
       </c>
       <c r="O134" s="1">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B135" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C135" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0005</v>
+        <v>100.0121</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>100.0</v>
+        <v>2420.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0005</v>
+        <v>0.0121</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="M135" s="1">
-        <v>20000100.0</v>
+        <v>20002420.0</v>
       </c>
       <c r="N135" s="1">
-        <v>20335480.5</v>
+        <v>20437810.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>341</v>
+      </c>
+      <c r="B136" t="s">
+        <v>342</v>
+      </c>
+      <c r="C136" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.0232</v>
+      </c>
+      <c r="E136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>4640.0</v>
+      </c>
+      <c r="J136" s="1">
+        <v>0.0232</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" t="s">
         <v>343</v>
       </c>
-      <c r="B136" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>14968995.0</v>
+        <v>20004640.0</v>
       </c>
       <c r="N136" s="1">
-        <v>14968995.0</v>
+        <v>20086025.33</v>
       </c>
       <c r="O136" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>344</v>
+      </c>
+      <c r="B137" t="s">
         <v>345</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.9587</v>
+        <v>99.9636</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>99.8141239</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>15000000.0</v>
+        <v>19962824.78</v>
       </c>
       <c r="I137" s="1">
-        <v>-6195.0</v>
+        <v>29895.22</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.0413</v>
+        <v>0.14975445774563</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>347</v>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>14993805.0</v>
+        <v>19992720.0</v>
       </c>
       <c r="N137" s="1">
-        <v>15045586.33</v>
+        <v>19992720.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B138" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C138" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.968</v>
+        <v>99.9502</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>99.810914</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>20000000.0</v>
+        <v>19962182.8</v>
       </c>
       <c r="I138" s="1">
-        <v>-6400.0</v>
+        <v>27857.2</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.032</v>
+        <v>0.1395498692658</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>350</v>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>19993600.0</v>
+        <v>19990040.0</v>
       </c>
       <c r="N138" s="1">
-        <v>19994872.78</v>
+        <v>19990040.0</v>
       </c>
       <c r="O138" s="1">
         <v>0.38</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B139" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C139" s="1">
-        <v>55600000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.502</v>
+        <v>99.9066</v>
       </c>
       <c r="E139" s="1">
-        <v>97.74601079</v>
+        <v>99.80919808</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>54346782.0</v>
+        <v>39923679.23</v>
       </c>
       <c r="I139" s="1">
-        <v>420330.0</v>
+        <v>38960.77</v>
       </c>
       <c r="J139" s="1">
-        <v>0.77342205836585</v>
+        <v>0.097588125021112</v>
       </c>
       <c r="K139">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>54767112.0</v>
+        <v>39962640.0</v>
       </c>
       <c r="N139" s="1">
-        <v>54818294.47</v>
+        <v>39962640.0</v>
       </c>
       <c r="O139" s="1">
-        <v>1.03</v>
+        <v>0.76</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B140" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C140" s="1">
-        <v>22500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.608</v>
+        <v>100.0321</v>
       </c>
       <c r="E140" s="1">
-        <v>99.97030222</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>22493318.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-81518.0</v>
+        <v>9630.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.36240984989409</v>
+        <v>0.0321</v>
       </c>
       <c r="K140">
-        <v>1.85</v>
+        <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="M140" s="1">
-        <v>22411800.0</v>
+        <v>30009630.0</v>
       </c>
       <c r="N140" s="1">
-        <v>22827587.67</v>
+        <v>30517771.33</v>
       </c>
       <c r="O140" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B141" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C141" s="1">
-        <v>28377000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.769</v>
+        <v>99.7883</v>
       </c>
       <c r="E141" s="1">
-        <v>98.74371953</v>
+        <v>99.49610748</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>28020505.29</v>
+        <v>24874026.87</v>
       </c>
       <c r="I141" s="1">
-        <v>7173.84</v>
+        <v>73048.13</v>
       </c>
       <c r="J141" s="1">
-        <v>0.025602107905457</v>
+        <v>0.2936723128176</v>
       </c>
       <c r="K141">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>28027679.13</v>
+        <v>24947075.0</v>
       </c>
       <c r="N141" s="1">
-        <v>28365870.77</v>
+        <v>24947075.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B142" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="C142" s="1">
-        <v>17400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.226</v>
+        <v>99.6948</v>
       </c>
       <c r="E142" s="1">
-        <v>101.58646552</v>
+        <v>99.4820302</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>17676045.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I142" s="1">
-        <v>-62721.0</v>
+        <v>21276.98</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.35483616385905</v>
+        <v>0.21387762148827</v>
       </c>
       <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>9969480.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>9969480.0</v>
+      </c>
+      <c r="O142" s="1">
         <v>0.19</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.33</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="B143" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C143" s="1">
-        <v>14200000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.443</v>
+        <v>99.7959</v>
       </c>
       <c r="E143" s="1">
-        <v>102.11602113</v>
+        <v>99.63533466</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>14500475.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I143" s="1">
-        <v>-95569.0</v>
+        <v>11721.27</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.65907496133747</v>
+        <v>0.16115301164757</v>
       </c>
       <c r="K143">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>14404906.0</v>
+        <v>7285100.7</v>
       </c>
       <c r="N143" s="1">
-        <v>14492537.51</v>
+        <v>7285100.7</v>
       </c>
       <c r="O143" s="1">
-        <v>0.27</v>
+        <v>0.14</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="B144" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="C144" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>101.284</v>
+        <v>98.4927</v>
       </c>
       <c r="E144" s="1">
-        <v>101.5</v>
+        <v>97.8384763</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>6090000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I144" s="1">
-        <v>-12960.0</v>
+        <v>196267.11</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.2128078817734</v>
+        <v>0.66867731872067</v>
       </c>
       <c r="K144">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>6077040.0</v>
+        <v>29547810.0</v>
       </c>
       <c r="N144" s="1">
-        <v>6155430.41</v>
+        <v>29547810.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="B145" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="C145" s="1">
-        <v>11800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.458</v>
+        <v>99.6293</v>
       </c>
       <c r="E145" s="1">
-        <v>101.52224576</v>
+        <v>99.5457396</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>11979625.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I145" s="1">
-        <v>-125581.0</v>
+        <v>16712.08</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.0482882394065</v>
+        <v>0.083941713965627</v>
       </c>
       <c r="K145">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>11854044.0</v>
+        <v>19925860.0</v>
       </c>
       <c r="N145" s="1">
-        <v>12075172.77</v>
+        <v>19925860.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="B146" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="C146" s="1">
-        <v>62400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.131</v>
+        <v>99.9134</v>
       </c>
       <c r="E146" s="1">
-        <v>101.28126122</v>
+        <v>99.47897887</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>63199507.0</v>
+        <v>14921846.83</v>
       </c>
       <c r="I146" s="1">
-        <v>-717763.0</v>
+        <v>65163.17</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.1357098086224</v>
+        <v>0.43669641393846</v>
       </c>
       <c r="K146">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>62481744.0</v>
+        <v>14987010.0</v>
       </c>
       <c r="N146" s="1">
-        <v>64830078.25</v>
+        <v>14987010.0</v>
       </c>
       <c r="O146" s="1">
-        <v>1.22</v>
+        <v>0.28</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="B147" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="C147" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>102.105</v>
+        <v>99.9856</v>
       </c>
       <c r="E147" s="1">
-        <v>102.4755</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>6148530.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-22230.0</v>
+        <v>-2160.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.36154983386273</v>
+        <v>-0.0144</v>
       </c>
       <c r="K147">
-        <v>3.83</v>
+        <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="M147" s="1">
-        <v>6126300.0</v>
+        <v>14997840.0</v>
       </c>
       <c r="N147" s="1">
-        <v>6355861.64</v>
+        <v>15068146.33</v>
       </c>
       <c r="O147" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="B148" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="C148" s="1">
-        <v>7200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.388</v>
+        <v>99.9992</v>
       </c>
       <c r="E148" s="1">
-        <v>98.25995833</v>
+        <v>100.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>7074717.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>9219.0</v>
+        <v>-160.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.13030909928977</v>
+        <v>-0.0008</v>
       </c>
       <c r="K148">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="M148" s="1">
-        <v>7083936.0</v>
+        <v>19999840.0</v>
       </c>
       <c r="N148" s="1">
-        <v>7089557.92</v>
+        <v>20026581.17</v>
       </c>
       <c r="O148" s="1">
-        <v>0.13</v>
+        <v>0.38</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="B149" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="C149" s="1">
-        <v>30000000.0</v>
+        <v>55600000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.637</v>
+        <v>98.4</v>
       </c>
       <c r="E149" s="1">
-        <v>98.92644333</v>
+        <v>97.74601079</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>29677933.0</v>
+        <v>54346782.0</v>
       </c>
       <c r="I149" s="1">
-        <v>213167.0</v>
+        <v>363618.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.71826767719976</v>
+        <v>0.66906997363708</v>
       </c>
       <c r="K149">
-        <v>0.72</v>
+        <v>0.12</v>
       </c>
       <c r="L149" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="M149" s="1">
-        <v>29891100.0</v>
+        <v>54710400.0</v>
       </c>
       <c r="N149" s="1">
-        <v>30108086.3</v>
+        <v>54779861.92</v>
       </c>
       <c r="O149" s="1">
-        <v>0.57</v>
+        <v>1.04</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="B150" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="C150" s="1">
-        <v>7500000.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.261</v>
+        <v>99.263</v>
       </c>
       <c r="E150" s="1">
-        <v>98.10766667</v>
+        <v>99.97030222</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>7358075.0</v>
+        <v>22493318.0</v>
       </c>
       <c r="I150" s="1">
-        <v>11500.0</v>
+        <v>-159143.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.15629087770918</v>
+        <v>-0.70751233766401</v>
       </c>
       <c r="K150">
-        <v>0.05</v>
+        <v>1.98</v>
       </c>
       <c r="L150" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="M150" s="1">
-        <v>7369575.0</v>
+        <v>22334175.0</v>
       </c>
       <c r="N150" s="1">
-        <v>7373273.63</v>
+        <v>22779243.49</v>
       </c>
       <c r="O150" s="1">
-        <v>0.14</v>
+        <v>0.43</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="B151" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="C151" s="1">
-        <v>25000000.0</v>
+        <v>28377000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.638</v>
+        <v>98.532</v>
       </c>
       <c r="E151" s="1">
-        <v>96.05</v>
+        <v>98.74371953</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>24012500.0</v>
+        <v>28020505.29</v>
       </c>
       <c r="I151" s="1">
-        <v>897000.0</v>
+        <v>-60079.65</v>
       </c>
       <c r="J151" s="1">
-        <v>3.7355543987507</v>
+        <v>-0.21441315700128</v>
       </c>
       <c r="K151">
-        <v>0.01</v>
+        <v>1.27</v>
       </c>
       <c r="L151" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="M151" s="1">
-        <v>24909500.0</v>
+        <v>27960425.64</v>
       </c>
       <c r="N151" s="1">
-        <v>24911589.04</v>
+        <v>28321940.85</v>
       </c>
       <c r="O151" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="B152" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="C152" s="1">
-        <v>17500000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.363</v>
+        <v>100.979</v>
       </c>
       <c r="E152" s="1">
-        <v>98.59398286</v>
+        <v>101.58646552</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>17253947.0</v>
+        <v>17676045.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-40422.0</v>
+        <v>-105699.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.23427682952776</v>
+        <v>-0.59797878993859</v>
       </c>
       <c r="K152">
-        <v>0.99</v>
+        <v>0.4</v>
       </c>
       <c r="L152" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="M152" s="1">
-        <v>17213525.0</v>
+        <v>17570346.0</v>
       </c>
       <c r="N152" s="1">
-        <v>17387326.37</v>
+        <v>17640541.89</v>
       </c>
       <c r="O152" s="1">
         <v>0.33</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B153" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="C153" s="1">
-        <v>3000000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.319</v>
+        <v>101.153</v>
       </c>
       <c r="E153" s="1">
-        <v>98.09328567</v>
+        <v>102.11602113</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>2942798.57</v>
+        <v>14500475.0</v>
       </c>
       <c r="I153" s="1">
-        <v>6771.43</v>
+        <v>-136749.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.23010171572837</v>
+        <v>-0.94306565819396</v>
       </c>
       <c r="K153">
-        <v>0.06</v>
+        <v>0.85</v>
       </c>
       <c r="L153" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="M153" s="1">
-        <v>2949570.0</v>
+        <v>14363726.0</v>
       </c>
       <c r="N153" s="1">
-        <v>2951326.85</v>
+        <v>14484426.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.06</v>
+        <v>0.27</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="B154" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C154" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.135</v>
+        <v>101.013</v>
       </c>
       <c r="E154" s="1">
-        <v>100.16216667</v>
+        <v>101.5</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>6009730.0</v>
+        <v>6090000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-1630.0</v>
+        <v>-29220.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.027122682716195</v>
+        <v>-0.47980295566502</v>
       </c>
       <c r="K154">
-        <v>0.43</v>
+        <v>1.55</v>
       </c>
       <c r="L154" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="M154" s="1">
-        <v>6008100.0</v>
+        <v>6060780.0</v>
       </c>
       <c r="N154" s="1">
-        <v>6033747.33</v>
+        <v>6153553.97</v>
       </c>
       <c r="O154" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="B155" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="C155" s="1">
-        <v>7996000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.378</v>
+        <v>100.309</v>
       </c>
       <c r="E155" s="1">
-        <v>98.295</v>
+        <v>101.52224576</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>7859668.2</v>
+        <v>11979625.0</v>
       </c>
       <c r="I155" s="1">
-        <v>6636.68</v>
+        <v>-143163.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.084439696830968</v>
+        <v>-1.1950541022778</v>
       </c>
       <c r="K155">
-        <v>0.89</v>
+        <v>2.09</v>
       </c>
       <c r="L155" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="M155" s="1">
-        <v>7866304.88</v>
+        <v>11836462.0</v>
       </c>
       <c r="N155" s="1">
-        <v>7937721.21</v>
+        <v>12083453.78</v>
       </c>
       <c r="O155" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="B156" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="C156" s="1">
-        <v>47100000.0</v>
+        <v>62400000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.926</v>
+        <v>100.041</v>
       </c>
       <c r="E156" s="1">
-        <v>98.32807431</v>
+        <v>101.28126122</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>46312523.0</v>
+        <v>63199507.0</v>
       </c>
       <c r="I156" s="1">
-        <v>281623.0</v>
+        <v>-773923.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.6080925455087</v>
+        <v>-1.2245712612916</v>
       </c>
       <c r="K156">
-        <v>0.06</v>
+        <v>3.99</v>
       </c>
       <c r="L156" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="M156" s="1">
-        <v>46594146.0</v>
+        <v>62425584.0</v>
       </c>
       <c r="N156" s="1">
-        <v>46624631.96</v>
+        <v>64914959.34</v>
       </c>
       <c r="O156" s="1">
-        <v>0.88</v>
+        <v>1.23</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="B157" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="C157" s="1">
-        <v>71329000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.693</v>
+        <v>101.762</v>
       </c>
       <c r="E157" s="1">
-        <v>98.81190282</v>
+        <v>102.4755</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>70481542.16</v>
+        <v>6148530.0</v>
       </c>
       <c r="I157" s="1">
-        <v>628477.81</v>
+        <v>-42810.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.89169134320769</v>
+        <v>-0.69626398505009</v>
       </c>
       <c r="K157">
-        <v>0.84</v>
+        <v>4.09</v>
       </c>
       <c r="L157" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="M157" s="1">
-        <v>71110019.97</v>
+        <v>6105720.0</v>
       </c>
       <c r="N157" s="1">
-        <v>71712408.03</v>
+        <v>6350898.08</v>
       </c>
       <c r="O157" s="1">
-        <v>1.35</v>
+        <v>0.12</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="B158" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="C158" s="1">
-        <v>8200000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.123</v>
+        <v>98.143</v>
       </c>
       <c r="E158" s="1">
-        <v>97.43695122</v>
+        <v>98.25995833</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>7989830.0</v>
+        <v>7074717.0</v>
       </c>
       <c r="I158" s="1">
-        <v>56256.0</v>
+        <v>-8421.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.70409508087156</v>
+        <v>-0.11902949616218</v>
       </c>
       <c r="K158">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="L158" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="M158" s="1">
-        <v>8046086.0</v>
+        <v>7066296.0</v>
       </c>
       <c r="N158" s="1">
-        <v>8047883.26</v>
+        <v>7073890.52</v>
       </c>
       <c r="O158" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="B159" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="C159" s="1">
-        <v>55000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.975</v>
+        <v>99.681</v>
       </c>
       <c r="E159" s="1">
-        <v>98.71716364</v>
+        <v>98.92644333</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>54294440.0</v>
+        <v>29677933.0</v>
       </c>
       <c r="I159" s="1">
-        <v>691810.0</v>
+        <v>226367.0</v>
       </c>
       <c r="J159" s="1">
-        <v>1.2741820341088</v>
+        <v>0.76274516827031</v>
       </c>
       <c r="K159">
-        <v>1.33</v>
+        <v>0.78</v>
       </c>
       <c r="L159" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="M159" s="1">
-        <v>54986250.0</v>
+        <v>29904300.0</v>
       </c>
       <c r="N159" s="1">
-        <v>55719708.9</v>
+        <v>30137724.66</v>
       </c>
       <c r="O159" s="1">
-        <v>1.05</v>
+        <v>0.57</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="B160" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="C160" s="1">
-        <v>18800000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.989</v>
+        <v>98.146</v>
       </c>
       <c r="E160" s="1">
-        <v>99.08680851</v>
+        <v>98.10766667</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>18628320.0</v>
+        <v>7358075.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-18388.0</v>
+        <v>2875.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.098709921238201</v>
+        <v>0.039072719427296</v>
       </c>
       <c r="K160">
-        <v>1.53</v>
+        <v>0.08</v>
       </c>
       <c r="L160" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="M160" s="1">
-        <v>18609932.0</v>
+        <v>7360950.0</v>
       </c>
       <c r="N160" s="1">
-        <v>18898370.36</v>
+        <v>7366703.42</v>
       </c>
       <c r="O160" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="B161" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="C161" s="1">
-        <v>11300000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.129</v>
+        <v>99.757</v>
       </c>
       <c r="E161" s="1">
-        <v>101.14636283</v>
+        <v>96.05</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>11429539.0</v>
+        <v>24012500.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-114962.0</v>
+        <v>926750.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.0058323437192</v>
+        <v>3.8594482040604</v>
       </c>
       <c r="K161">
-        <v>3.27</v>
+        <v>0.01</v>
       </c>
       <c r="L161" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="M161" s="1">
-        <v>11314577.0</v>
+        <v>24939250.0</v>
       </c>
       <c r="N161" s="1">
-        <v>11683800.63</v>
+        <v>24941476.03</v>
       </c>
       <c r="O161" s="1">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="B162" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="C162" s="1">
-        <v>15000000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.159</v>
+        <v>98.144</v>
       </c>
       <c r="E162" s="1">
-        <v>98.83981333</v>
+        <v>98.59398286</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>14825972.0</v>
+        <v>17253947.0</v>
       </c>
       <c r="I162" s="1">
-        <v>47878.0</v>
+        <v>-78747.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.32293329570567</v>
+        <v>-0.4563999182332</v>
       </c>
       <c r="K162">
-        <v>0.37</v>
+        <v>1.06</v>
       </c>
       <c r="L162" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="M162" s="1">
-        <v>14873850.0</v>
+        <v>17175200.0</v>
       </c>
       <c r="N162" s="1">
-        <v>14929329.45</v>
+        <v>17360987.67</v>
       </c>
       <c r="O162" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="B163" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="C163" s="1">
-        <v>5600000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.953</v>
+        <v>98.199</v>
       </c>
       <c r="E163" s="1">
-        <v>98.27683929</v>
+        <v>98.09328567</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>5503503.0</v>
+        <v>2942798.57</v>
       </c>
       <c r="I163" s="1">
-        <v>93865.0</v>
+        <v>3171.43</v>
       </c>
       <c r="J163" s="1">
-        <v>1.7055500832833</v>
+        <v>0.10776918380792</v>
       </c>
       <c r="K163">
-        <v>1.08</v>
+        <v>0.08</v>
       </c>
       <c r="L163" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="M163" s="1">
-        <v>5597368.0</v>
+        <v>2945970.0</v>
       </c>
       <c r="N163" s="1">
-        <v>5657778.96</v>
+        <v>2948343.29</v>
       </c>
       <c r="O163" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="B164" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="C164" s="1">
-        <v>20400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.01</v>
+        <v>100.116</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>100.16216667</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>20400000.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I164" s="1">
-        <v>2040.0</v>
+        <v>-2770.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.01</v>
+        <v>-0.046091920934884</v>
       </c>
       <c r="K164">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="L164" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="M164" s="1">
-        <v>20402040.0</v>
+        <v>6006960.0</v>
       </c>
       <c r="N164" s="1">
-        <v>20497927.93</v>
+        <v>6040880.67</v>
       </c>
       <c r="O164" s="1">
-        <v>0.39</v>
+        <v>0.11</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="B165" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="C165" s="1">
-        <v>2800000.0</v>
+        <v>7996000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.65</v>
+        <v>98.265</v>
       </c>
       <c r="E165" s="1">
-        <v>100.95</v>
+        <v>98.295</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>2826600.0</v>
+        <v>7859668.2</v>
       </c>
       <c r="I165" s="1">
-        <v>-8400.0</v>
+        <v>-2398.8</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.29717682020802</v>
+        <v>-0.030520372348543</v>
       </c>
       <c r="K165">
-        <v>1.02</v>
+        <v>0.95</v>
       </c>
       <c r="L165" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="M165" s="1">
-        <v>2818200.0</v>
+        <v>7857269.4</v>
       </c>
       <c r="N165" s="1">
-        <v>2846660.27</v>
+        <v>7933067.1</v>
       </c>
       <c r="O165" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="B166" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="C166" s="1">
-        <v>4325000.0</v>
+        <v>47100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0</v>
+        <v>98.99</v>
       </c>
       <c r="E166" s="1">
-        <v>100.29</v>
+        <v>98.32807431</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>4337542.5</v>
+        <v>46312523.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-12542.5</v>
+        <v>311767.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.28916143184764</v>
+        <v>0.67318077229349</v>
       </c>
       <c r="K166">
-        <v>2.34</v>
+        <v>0.07</v>
       </c>
       <c r="L166" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="M166" s="1">
-        <v>4325000.0</v>
+        <v>46624290.0</v>
       </c>
       <c r="N166" s="1">
-        <v>4426015.41</v>
+        <v>46658001.99</v>
       </c>
       <c r="O166" s="1">
-        <v>0.08</v>
+        <v>0.88</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="B167" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="C167" s="1">
-        <v>10400000.0</v>
+        <v>71329000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.611</v>
+        <v>99.751</v>
       </c>
       <c r="E167" s="1">
-        <v>98.24951923</v>
+        <v>98.81190282</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>10217950.0</v>
+        <v>70481542.16</v>
       </c>
       <c r="I167" s="1">
-        <v>37594.0</v>
+        <v>669848.63</v>
       </c>
       <c r="J167" s="1">
-        <v>0.36792115835368</v>
+        <v>0.95038872514931</v>
       </c>
       <c r="K167">
-        <v>0.12</v>
+        <v>0.91</v>
       </c>
       <c r="L167" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="M167" s="1">
-        <v>10255544.0</v>
+        <v>71151390.79</v>
       </c>
       <c r="N167" s="1">
-        <v>10267760.44</v>
+        <v>71797748.78</v>
       </c>
       <c r="O167" s="1">
-        <v>0.19</v>
+        <v>1.36</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="B168" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="C168" s="1">
-        <v>10000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.777</v>
+        <v>97.988</v>
       </c>
       <c r="E168" s="1">
-        <v>101.48803</v>
+        <v>97.43695122</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>10148803.0</v>
+        <v>7989830.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-71103.0</v>
+        <v>45186.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.7006047905354</v>
+        <v>0.56554394774357</v>
       </c>
       <c r="K168">
-        <v>1.06</v>
+        <v>0.05</v>
       </c>
       <c r="L168" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="M168" s="1">
-        <v>10077700.0</v>
+        <v>8035016.0</v>
       </c>
       <c r="N168" s="1">
-        <v>10183521.92</v>
+        <v>8039059.84</v>
       </c>
       <c r="O168" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="B169" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="C169" s="1">
-        <v>14300000.0</v>
+        <v>18800000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.563</v>
+        <v>98.743</v>
       </c>
       <c r="E169" s="1">
-        <v>99.5472028</v>
+        <v>99.08680851</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>14235250.0</v>
+        <v>18628320.0</v>
       </c>
       <c r="I169" s="1">
-        <v>2259.0</v>
+        <v>-64636.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.015869057445426</v>
+        <v>-0.34697707576421</v>
       </c>
       <c r="K169">
-        <v>0.42</v>
+        <v>1.63</v>
       </c>
       <c r="L169" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="M169" s="1">
-        <v>14237509.0</v>
+        <v>18563684.0</v>
       </c>
       <c r="N169" s="1">
-        <v>14297745.3</v>
+        <v>18870149.75</v>
       </c>
       <c r="O169" s="1">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="B170" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="C170" s="1">
-        <v>10000000.0</v>
+        <v>11300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.667</v>
+        <v>100.049</v>
       </c>
       <c r="E170" s="1">
-        <v>98.7</v>
+        <v>101.14636283</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>9870000.0</v>
+        <v>11429539.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-3300.0</v>
+        <v>-124002.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.033434650455927</v>
+        <v>-1.0849256474824</v>
       </c>
       <c r="K170">
-        <v>1.18</v>
+        <v>3.47</v>
       </c>
       <c r="L170" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="M170" s="1">
-        <v>9866700.0</v>
+        <v>11305537.0</v>
       </c>
       <c r="N170" s="1">
-        <v>9984610.96</v>
+        <v>11697205.84</v>
       </c>
       <c r="O170" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="B171" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="C171" s="1">
-        <v>1700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.995</v>
+        <v>99.107</v>
       </c>
       <c r="E171" s="1">
-        <v>98.09</v>
+        <v>98.83981333</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1667530.0</v>
+        <v>14825972.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-1615.0</v>
+        <v>40078.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.096849831787134</v>
+        <v>0.2703229171079</v>
       </c>
       <c r="K171">
-        <v>0.74</v>
+        <v>0.43</v>
       </c>
       <c r="L171" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="M171" s="1">
-        <v>1665915.0</v>
+        <v>14866050.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1678507.81</v>
+        <v>14930776.03</v>
       </c>
       <c r="O171" s="1">
-        <v>0.03</v>
+        <v>0.28</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="B172" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="C172" s="1">
-        <v>15000000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.938</v>
+        <v>100.011</v>
       </c>
       <c r="E172" s="1">
-        <v>99.015</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>14852250.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>138450.0</v>
+        <v>2244.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.93218199262738</v>
+        <v>0.011</v>
       </c>
       <c r="K172">
-        <v>1.47</v>
+        <v>0.05</v>
       </c>
       <c r="L172" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="M172" s="1">
-        <v>14990700.0</v>
+        <v>20402244.0</v>
       </c>
       <c r="N172" s="1">
-        <v>15211744.52</v>
+        <v>20411879.03</v>
       </c>
       <c r="O172" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="B173" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="C173" s="1">
-        <v>6700000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.646</v>
+        <v>100.499</v>
       </c>
       <c r="E173" s="1">
-        <v>102.17492537</v>
+        <v>100.95</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>6845720.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-102438.0</v>
+        <v>-12628.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.4963802200499</v>
+        <v>-0.44675581971273</v>
       </c>
       <c r="K173">
-        <v>1.75</v>
+        <v>1.21</v>
       </c>
       <c r="L173" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="M173" s="1">
-        <v>6743282.0</v>
+        <v>2813972.0</v>
       </c>
       <c r="N173" s="1">
-        <v>6860646.73</v>
+        <v>2847802.14</v>
       </c>
       <c r="O173" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="B174" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="C174" s="1">
-        <v>31000000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.971</v>
+        <v>98.493</v>
       </c>
       <c r="E174" s="1">
-        <v>97.97079332</v>
+        <v>98.24951923</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>30370945.93</v>
+        <v>10217950.0</v>
       </c>
       <c r="I174" s="1">
-        <v>620064.07</v>
+        <v>25322.0</v>
       </c>
       <c r="J174" s="1">
-        <v>2.0416356850694</v>
+        <v>0.24781878948321</v>
       </c>
       <c r="K174">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="L174" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="M174" s="1">
-        <v>30991010.0</v>
+        <v>10243272.0</v>
       </c>
       <c r="N174" s="1">
-        <v>31051990.82</v>
+        <v>10260474.74</v>
       </c>
       <c r="O174" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="B175" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="C175" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.327</v>
+        <v>100.629</v>
       </c>
       <c r="E175" s="1">
-        <v>100.493844</v>
+        <v>101.48803</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>5024692.2</v>
+        <v>10148803.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-8342.2</v>
+        <v>-85903.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.16602409994387</v>
+        <v>-0.84643479630061</v>
       </c>
       <c r="K175">
-        <v>1.47</v>
+        <v>1.26</v>
       </c>
       <c r="L175" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="M175" s="1">
-        <v>5016350.0</v>
+        <v>10062900.0</v>
       </c>
       <c r="N175" s="1">
-        <v>5089980.14</v>
+        <v>10189269.86</v>
       </c>
       <c r="O175" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="B176" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="C176" s="1">
-        <v>4300000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.993</v>
+        <v>99.415</v>
       </c>
       <c r="E176" s="1">
-        <v>98.74</v>
+        <v>99.5472028</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>4245820.0</v>
+        <v>14235250.0</v>
       </c>
       <c r="I176" s="1">
-        <v>10879.0</v>
+        <v>-18905.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.2562284788333</v>
+        <v>-0.13280413059131</v>
       </c>
       <c r="K176">
-        <v>0.18</v>
+        <v>0.52</v>
       </c>
       <c r="L176" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="M176" s="1">
-        <v>4256699.0</v>
+        <v>14216345.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4264518.52</v>
+        <v>14291273.08</v>
       </c>
       <c r="O176" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B177" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="C177" s="1">
-        <v>7100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.049</v>
+        <v>98.355</v>
       </c>
       <c r="E177" s="1">
-        <v>101.44352113</v>
+        <v>98.7</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>7202490.0</v>
+        <v>9870000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-28011.0</v>
+        <v>-34500.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.38890716960385</v>
+        <v>-0.34954407294833</v>
       </c>
       <c r="K177">
-        <v>0.63</v>
+        <v>1.25</v>
       </c>
       <c r="L177" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="M177" s="1">
-        <v>7174479.0</v>
+        <v>9835500.0</v>
       </c>
       <c r="N177" s="1">
-        <v>7218951.26</v>
+        <v>9960945.21</v>
       </c>
       <c r="O177" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="B178" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="C178" s="1">
-        <v>6200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.715</v>
+        <v>99.974</v>
       </c>
       <c r="E178" s="1">
-        <v>101.37056452</v>
+        <v>99.94</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>6284975.0</v>
+        <v>19988000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-40645.0</v>
+        <v>6800.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.64670106086341</v>
+        <v>0.034020412247348</v>
       </c>
       <c r="K178">
-        <v>0.95</v>
+        <v>1.77</v>
       </c>
       <c r="L178" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="M178" s="1">
-        <v>6244330.0</v>
+        <v>19994800.0</v>
       </c>
       <c r="N178" s="1">
-        <v>6303442.33</v>
+        <v>20348224.66</v>
       </c>
       <c r="O178" s="1">
-        <v>0.12</v>
+        <v>0.39</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="B179" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="C179" s="1">
-        <v>9950000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.691</v>
+        <v>97.795</v>
       </c>
       <c r="E179" s="1">
-        <v>98.7658794</v>
+        <v>98.09</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>9827205.0</v>
+        <v>1667530.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-7450.5</v>
+        <v>-5015.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.075815046088893</v>
+        <v>-0.30074421449689</v>
       </c>
       <c r="K179">
-        <v>1.23</v>
+        <v>0.79</v>
       </c>
       <c r="L179" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="M179" s="1">
-        <v>9819754.5</v>
+        <v>1662515.0</v>
       </c>
       <c r="N179" s="1">
-        <v>9942425.73</v>
+        <v>1675922.88</v>
       </c>
       <c r="O179" s="1">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="B180" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="C180" s="1">
-        <v>20997000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.675</v>
+        <v>99.974</v>
       </c>
       <c r="E180" s="1">
-        <v>101.21349288</v>
+        <v>99.015</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>21251797.1</v>
+        <v>14852250.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-113067.35</v>
+        <v>143850.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.53203665303204</v>
+        <v>0.96854012018381</v>
       </c>
       <c r="K180">
-        <v>1.16</v>
+        <v>1.56</v>
       </c>
       <c r="L180" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="M180" s="1">
-        <v>21138729.75</v>
+        <v>14996100.0</v>
       </c>
       <c r="N180" s="1">
-        <v>21382712.01</v>
+        <v>15230500.68</v>
       </c>
       <c r="O180" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="B181" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="C181" s="1">
-        <v>6000000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.869</v>
+        <v>100.522</v>
       </c>
       <c r="E181" s="1">
-        <v>98.14</v>
+        <v>102.17492537</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>5888400.0</v>
+        <v>6845720.0</v>
       </c>
       <c r="I181" s="1">
-        <v>103740.0</v>
+        <v>-110746.0</v>
       </c>
       <c r="J181" s="1">
-        <v>1.7617689015692</v>
+        <v>-1.617740719749</v>
       </c>
       <c r="K181">
-        <v>1.0</v>
+        <v>1.96</v>
       </c>
       <c r="L181" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="M181" s="1">
-        <v>5992140.0</v>
+        <v>6734974.0</v>
       </c>
       <c r="N181" s="1">
-        <v>6052242.74</v>
+        <v>6866564.75</v>
       </c>
       <c r="O181" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="B182" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="C182" s="1">
-        <v>25700000.0</v>
+        <v>14713000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.903</v>
+        <v>100.18</v>
       </c>
       <c r="E182" s="1">
-        <v>102.00865759</v>
+        <v>100.30797118</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>26216225.0</v>
+        <v>14758311.8</v>
       </c>
       <c r="I182" s="1">
-        <v>-284154.0</v>
+        <v>-18828.4</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.0838860285949</v>
+        <v>-0.12757827761845</v>
       </c>
       <c r="K182">
-        <v>1.82</v>
+        <v>1.64</v>
       </c>
       <c r="L182" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="M182" s="1">
-        <v>25932071.0</v>
+        <v>14739483.4</v>
       </c>
       <c r="N182" s="1">
-        <v>26399687.78</v>
+        <v>14981340.93</v>
       </c>
       <c r="O182" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="B183" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="C183" s="1">
-        <v>16100000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>101.487</v>
+        <v>98.995</v>
       </c>
       <c r="E183" s="1">
-        <v>101.68176398</v>
+        <v>98.74</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>16370764.0</v>
+        <v>4245820.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-31357.0</v>
+        <v>10965.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.19154267937648</v>
+        <v>0.2582540004051</v>
       </c>
       <c r="K183">
-        <v>1.58</v>
+        <v>0.2</v>
       </c>
       <c r="L183" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="M183" s="1">
-        <v>16339407.0</v>
+        <v>4256785.0</v>
       </c>
       <c r="N183" s="1">
-        <v>16594149.12</v>
+        <v>4265488.08</v>
       </c>
       <c r="O183" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="B184" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="C184" s="1">
-        <v>3124000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.965</v>
+        <v>100.824</v>
       </c>
       <c r="E184" s="1">
-        <v>99.04783611</v>
+        <v>101.44352113</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>3094254.4</v>
+        <v>7202490.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-2587.8</v>
+        <v>-43986.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.083632425310601</v>
+        <v>-0.61070546436024</v>
       </c>
       <c r="K184">
+        <v>0.84</v>
+      </c>
+      <c r="L184" t="s">
+        <v>478</v>
+      </c>
+      <c r="M184" s="1">
+        <v>7158504.0</v>
+      </c>
+      <c r="N184" s="1">
+        <v>7218051.6</v>
+      </c>
+      <c r="O184" s="1">
         <v>0.14</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="B185" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="C185" s="1">
-        <v>18844000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.016</v>
+        <v>100.527</v>
       </c>
       <c r="E185" s="1">
-        <v>98.91863033</v>
+        <v>101.37056452</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>18640226.7</v>
+        <v>6284975.0</v>
       </c>
       <c r="I185" s="1">
-        <v>18348.34</v>
+        <v>-52301.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.098434103271931</v>
+        <v>-0.83215923691025</v>
       </c>
       <c r="K185">
-        <v>0.31</v>
+        <v>1.15</v>
       </c>
       <c r="L185" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="M185" s="1">
-        <v>18658575.04</v>
+        <v>6232674.0</v>
       </c>
       <c r="N185" s="1">
-        <v>18716914.0</v>
+        <v>6304101.4</v>
       </c>
       <c r="O185" s="1">
-        <v>0.35</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="B186" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="C186" s="1">
-        <v>10000000.0</v>
+        <v>16070000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.291</v>
+        <v>97.983</v>
       </c>
       <c r="E186" s="1">
-        <v>101.6185192</v>
+        <v>98.32599876</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>10161851.92</v>
+        <v>15800988.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-132751.92</v>
+        <v>-55119.9</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.3063752655038</v>
+        <v>-0.34883831314852</v>
       </c>
       <c r="K186">
-        <v>3.25</v>
+        <v>1.29</v>
       </c>
       <c r="L186" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="M186" s="1">
-        <v>10029100.0</v>
+        <v>15745868.1</v>
       </c>
       <c r="N186" s="1">
-        <v>10354579.45</v>
+        <v>15953897.55</v>
       </c>
       <c r="O186" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="B187" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="C187" s="1">
-        <v>15000000.0</v>
+        <v>9950000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.99</v>
+        <v>98.452</v>
       </c>
       <c r="E187" s="1">
-        <v>98.502</v>
+        <v>98.7658794</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>14775300.0</v>
+        <v>9827205.0</v>
       </c>
       <c r="I187" s="1">
-        <v>73200.0</v>
+        <v>-31231.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.49542141276319</v>
+        <v>-0.31780145015801</v>
       </c>
       <c r="K187">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="L187" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="M187" s="1">
-        <v>14848500.0</v>
+        <v>9795974.0</v>
       </c>
       <c r="N187" s="1">
-        <v>14884972.6</v>
+        <v>9801085.3</v>
       </c>
       <c r="O187" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="B188" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="C188" s="1">
-        <v>21299000.0</v>
+        <v>20997000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.014</v>
+        <v>100.494</v>
       </c>
       <c r="E188" s="1">
-        <v>99.91202385</v>
+        <v>101.21349288</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>21280261.96</v>
+        <v>21251797.1</v>
       </c>
       <c r="I188" s="1">
-        <v>21719.9</v>
+        <v>-151071.92</v>
       </c>
       <c r="J188" s="1">
-        <v>0.10206594280102</v>
+        <v>-0.71086656478571</v>
       </c>
       <c r="K188">
-        <v>2.19</v>
+        <v>1.36</v>
       </c>
       <c r="L188" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="M188" s="1">
-        <v>21301981.86</v>
+        <v>21100725.18</v>
       </c>
       <c r="N188" s="1">
-        <v>21769028.08</v>
+        <v>21386413.81</v>
       </c>
       <c r="O188" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="B189" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="C189" s="1">
-        <v>1000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.457</v>
+        <v>99.932</v>
       </c>
       <c r="E189" s="1">
-        <v>98.02</v>
+        <v>98.14</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>980200.0</v>
+        <v>5888400.0</v>
       </c>
       <c r="I189" s="1">
-        <v>14370.0</v>
+        <v>107520.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.4660273413589</v>
+        <v>1.8259629101284</v>
       </c>
       <c r="K189">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>914.38</v>
+        <v>1.06</v>
+      </c>
+      <c r="L189" t="s">
+        <v>493</v>
       </c>
       <c r="M189" s="1">
-        <v>994570.0</v>
+        <v>5995920.0</v>
       </c>
       <c r="N189" s="1">
-        <v>995484.38</v>
+        <v>6059721.37</v>
       </c>
       <c r="O189" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="B190" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="C190" s="1">
-        <v>25720000.0</v>
+        <v>25700000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.768</v>
+        <v>100.719</v>
       </c>
       <c r="E190" s="1">
-        <v>101.88829705</v>
+        <v>102.00865759</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>26205670.0</v>
+        <v>26216225.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-288140.4</v>
+        <v>-331442.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.0995345663744</v>
+        <v>-1.2642628753758</v>
       </c>
       <c r="K190">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="L190" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="M190" s="1">
-        <v>25917529.6</v>
+        <v>25884783.0</v>
       </c>
       <c r="N190" s="1">
-        <v>26394230.42</v>
+        <v>26410488.82</v>
       </c>
       <c r="O190" s="1">
         <v>0.5</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="B191" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="C191" s="1">
-        <v>25000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.824</v>
+        <v>101.216</v>
       </c>
       <c r="E191" s="1">
-        <v>97.3739688</v>
+        <v>101.68176398</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>24343492.2</v>
+        <v>16370764.0</v>
       </c>
       <c r="I191" s="1">
-        <v>612507.8</v>
+        <v>-74988.0</v>
       </c>
       <c r="J191" s="1">
-        <v>2.5161048996906</v>
+        <v>-0.45806047903445</v>
       </c>
       <c r="K191">
-        <v>0.17</v>
+        <v>1.84</v>
       </c>
       <c r="L191" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="M191" s="1">
-        <v>24956000.0</v>
+        <v>16295776.0</v>
       </c>
       <c r="N191" s="1">
-        <v>24997967.12</v>
+        <v>16592523.26</v>
       </c>
       <c r="O191" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="B192" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="C192" s="1">
-        <v>11630000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.928</v>
+        <v>98.872</v>
       </c>
       <c r="E192" s="1">
-        <v>99.18027403</v>
+        <v>99.04783611</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>11534665.87</v>
+        <v>3094254.4</v>
       </c>
       <c r="I192" s="1">
-        <v>-29339.47</v>
+        <v>-5493.12</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.25435908010398</v>
+        <v>-0.17752645031385</v>
       </c>
       <c r="K192">
-        <v>1.51</v>
+        <v>0.21</v>
       </c>
       <c r="L192" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="M192" s="1">
-        <v>11505326.4</v>
+        <v>3088761.28</v>
       </c>
       <c r="N192" s="1">
-        <v>11680980.18</v>
+        <v>3095394.43</v>
       </c>
       <c r="O192" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="B193" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="C193" s="1">
-        <v>56431000.0</v>
+        <v>18844000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.42</v>
+        <v>98.976</v>
       </c>
       <c r="E193" s="1">
-        <v>97.75503039</v>
+        <v>98.91863033</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>55164141.2</v>
+        <v>18640226.7</v>
       </c>
       <c r="I193" s="1">
-        <v>939559.0</v>
+        <v>10810.74</v>
       </c>
       <c r="J193" s="1">
-        <v>1.7032060674952</v>
+        <v>0.057996826830438</v>
       </c>
       <c r="K193">
-        <v>0.09</v>
+        <v>0.36</v>
       </c>
       <c r="L193" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="M193" s="1">
-        <v>56103700.2</v>
+        <v>18651037.44</v>
       </c>
       <c r="N193" s="1">
-        <v>56155368.82</v>
+        <v>18719701.88</v>
       </c>
       <c r="O193" s="1">
-        <v>1.06</v>
+        <v>0.35</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="B194" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="C194" s="1">
-        <v>44441000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.872</v>
+        <v>100.18</v>
       </c>
       <c r="E194" s="1">
-        <v>98.91493274</v>
+        <v>101.6185192</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>43958785.26</v>
+        <v>10161851.92</v>
       </c>
       <c r="I194" s="1">
-        <v>-19079.74</v>
+        <v>-143851.92</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.043403701642687</v>
+        <v>-1.4156073236698</v>
       </c>
       <c r="K194">
-        <v>0.04</v>
+        <v>3.47</v>
       </c>
       <c r="L194" t="s">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="M194" s="1">
-        <v>43939705.52</v>
+        <v>10018000.0</v>
       </c>
       <c r="N194" s="1">
-        <v>43956446.99</v>
+        <v>10365397.26</v>
       </c>
       <c r="O194" s="1">
-        <v>0.83</v>
+        <v>0.2</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="B195" t="s">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="C195" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.602</v>
+        <v>98.988</v>
       </c>
       <c r="E195" s="1">
-        <v>98.9</v>
+        <v>98.502</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>4945000.0</v>
+        <v>14775300.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-14900.0</v>
+        <v>72900.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.30131445904955</v>
+        <v>0.49339099713711</v>
       </c>
       <c r="K195">
-        <v>0.07</v>
+        <v>0.28</v>
       </c>
       <c r="L195" t="s">
-        <v>386</v>
+        <v>511</v>
       </c>
       <c r="M195" s="1">
-        <v>4930100.0</v>
+        <v>14848200.0</v>
       </c>
       <c r="N195" s="1">
-        <v>4933798.63</v>
+        <v>14889809.59</v>
       </c>
       <c r="O195" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="B196" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="C196" s="1">
-        <v>20000000.0</v>
+        <v>21299000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.938</v>
+        <v>100.005</v>
       </c>
       <c r="E196" s="1">
-        <v>98.811</v>
+        <v>99.91202385</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>19762200.0</v>
+        <v>21280261.96</v>
       </c>
       <c r="I196" s="1">
-        <v>225400.0</v>
+        <v>19802.99</v>
       </c>
       <c r="J196" s="1">
-        <v>1.1405612735424</v>
+        <v>0.09305801797564</v>
       </c>
       <c r="K196">
-        <v>0.24</v>
+        <v>2.32</v>
       </c>
       <c r="L196" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="M196" s="1">
-        <v>19987600.0</v>
+        <v>21300064.95</v>
       </c>
       <c r="N196" s="1">
-        <v>20035956.16</v>
+        <v>21794829.05</v>
       </c>
       <c r="O196" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="B197" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="C197" s="1">
-        <v>5305000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.388</v>
+        <v>99.565</v>
       </c>
       <c r="E197" s="1">
-        <v>97.51</v>
+        <v>98.02</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>5172905.5</v>
+        <v>980200.0</v>
       </c>
       <c r="I197" s="1">
-        <v>46577.9</v>
+        <v>15450.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.90042046969542</v>
+        <v>1.5762089369516</v>
       </c>
       <c r="K197">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>0.1</v>
+      </c>
+      <c r="L197">
+        <v>982.88</v>
       </c>
       <c r="M197" s="1">
-        <v>5219483.4</v>
+        <v>995650.0</v>
       </c>
       <c r="N197" s="1">
-        <v>5224105.29</v>
+        <v>996632.88</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="B198" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="C198" s="1">
-        <v>9100000.0</v>
+        <v>31720000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.097</v>
+        <v>100.617</v>
       </c>
       <c r="E198" s="1">
-        <v>98.67857143</v>
+        <v>101.67080706</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>8979750.0</v>
+        <v>32249980.0</v>
       </c>
       <c r="I198" s="1">
-        <v>38077.0</v>
+        <v>-334267.6</v>
       </c>
       <c r="J198" s="1">
-        <v>0.42403184943902</v>
+        <v>-1.0364893249546</v>
       </c>
       <c r="K198">
-        <v>0.39</v>
+        <v>2.08</v>
       </c>
       <c r="L198" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="M198" s="1">
-        <v>9017827.0</v>
+        <v>31915712.4</v>
       </c>
       <c r="N198" s="1">
-        <v>9053728.37</v>
+        <v>32575314.59</v>
       </c>
       <c r="O198" s="1">
-        <v>0.17</v>
+        <v>0.62</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
       <c r="B199" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="C199" s="1">
-        <v>2500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.353</v>
+        <v>99.937</v>
       </c>
       <c r="E199" s="1">
-        <v>98.03</v>
+        <v>97.3739688</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>2450750.0</v>
+        <v>24343492.2</v>
       </c>
       <c r="I199" s="1">
-        <v>8075.0</v>
+        <v>640757.8</v>
       </c>
       <c r="J199" s="1">
-        <v>0.32949097215138</v>
+        <v>2.6321523417252</v>
       </c>
       <c r="K199">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="L199" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="M199" s="1">
-        <v>2458825.0</v>
+        <v>24984250.0</v>
       </c>
       <c r="N199" s="1">
-        <v>2460777.05</v>
+        <v>25028737.67</v>
       </c>
       <c r="O199" s="1">
-        <v>0.05</v>
+        <v>0.47</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="B200" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="C200" s="1">
-        <v>6200000.0</v>
+        <v>11630000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.98</v>
+        <v>98.682</v>
       </c>
       <c r="E200" s="1">
-        <v>98.20403226</v>
+        <v>99.18027403</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>6088650.0</v>
+        <v>11534665.87</v>
       </c>
       <c r="I200" s="1">
-        <v>-13890.0</v>
+        <v>-57949.27</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.22812938828804</v>
+        <v>-0.50239227259038</v>
       </c>
       <c r="K200">
-        <v>0.03</v>
+        <v>1.6</v>
       </c>
       <c r="L200" t="s">
-        <v>534</v>
+        <v>525</v>
       </c>
       <c r="M200" s="1">
-        <v>6074760.0</v>
+        <v>11476716.6</v>
       </c>
       <c r="N200" s="1">
-        <v>6076607.26</v>
+        <v>11662764.1</v>
       </c>
       <c r="O200" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>535</v>
+        <v>526</v>
       </c>
       <c r="B201" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="C201" s="1">
-        <v>69900000.0</v>
+        <v>56431000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.486</v>
+        <v>99.533</v>
       </c>
       <c r="E201" s="1">
-        <v>98.0770309</v>
+        <v>97.75503039</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>68555844.6</v>
+        <v>55164141.2</v>
       </c>
       <c r="I201" s="1">
-        <v>285869.4</v>
+        <v>1003326.03</v>
       </c>
       <c r="J201" s="1">
-        <v>0.41698764221774</v>
+        <v>1.8188011417823</v>
       </c>
       <c r="K201">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="L201" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="M201" s="1">
-        <v>68841714.0</v>
+        <v>56167467.23</v>
       </c>
       <c r="N201" s="1">
-        <v>68907783.86</v>
+        <v>56222931.95</v>
       </c>
       <c r="O201" s="1">
-        <v>1.29</v>
+        <v>1.06</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="B202" t="s">
-        <v>539</v>
+        <v>530</v>
       </c>
       <c r="C202" s="1">
-        <v>21900000.0</v>
+        <v>44441000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.547</v>
+        <v>98.753</v>
       </c>
       <c r="E202" s="1">
-        <v>97.79613699</v>
+        <v>98.91493274</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>21417354.0</v>
+        <v>43958785.26</v>
       </c>
       <c r="I202" s="1">
-        <v>383439.0</v>
+        <v>-71964.53</v>
       </c>
       <c r="J202" s="1">
-        <v>1.7903191962929</v>
+        <v>-0.16370909608707</v>
       </c>
       <c r="K202">
-        <v>0.61</v>
+        <v>0.11</v>
       </c>
       <c r="L202" t="s">
-        <v>540</v>
+        <v>531</v>
       </c>
       <c r="M202" s="1">
-        <v>21800793.0</v>
+        <v>43886820.73</v>
       </c>
       <c r="N202" s="1">
-        <v>21934143.0</v>
+        <v>43937045.15</v>
       </c>
       <c r="O202" s="1">
-        <v>0.41</v>
+        <v>0.83</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>541</v>
+        <v>532</v>
       </c>
       <c r="B203" t="s">
-        <v>542</v>
+        <v>533</v>
       </c>
       <c r="C203" s="1">
-        <v>36200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.373</v>
+        <v>98.543</v>
       </c>
       <c r="E203" s="1">
-        <v>100.61786188</v>
+        <v>98.9</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>36423666.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-88640.0</v>
+        <v>-17850.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.24335826053314</v>
+        <v>-0.36097067745197</v>
       </c>
       <c r="K203">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="L203" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="M203" s="1">
-        <v>36335026.0</v>
+        <v>4927150.0</v>
       </c>
       <c r="N203" s="1">
-        <v>36418335.59</v>
+        <v>4933930.82</v>
       </c>
       <c r="O203" s="1">
-        <v>0.68</v>
+        <v>0.09</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
       <c r="B204" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="C204" s="1">
-        <v>5000000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.647</v>
+        <v>98.26</v>
       </c>
       <c r="E204" s="1">
-        <v>101.18676</v>
+        <v>97.51</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>5059338.0</v>
+        <v>5172905.5</v>
       </c>
       <c r="I204" s="1">
-        <v>-26988.0</v>
+        <v>39787.5</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.53342947239342</v>
+        <v>0.76915188185827</v>
       </c>
       <c r="K204">
-        <v>1.49</v>
+        <v>0.12</v>
       </c>
       <c r="L204" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="M204" s="1">
-        <v>5032350.0</v>
+        <v>5212693.0</v>
       </c>
       <c r="N204" s="1">
-        <v>5106836.3</v>
+        <v>5219059.0</v>
       </c>
       <c r="O204" s="1">
         <v>0.1</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="B205" t="s">
-        <v>548</v>
+        <v>539</v>
       </c>
       <c r="C205" s="1">
-        <v>25000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.772</v>
+        <v>99.071</v>
       </c>
       <c r="E205" s="1">
-        <v>99.71</v>
+        <v>98.67857143</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>24927500.0</v>
+        <v>8979750.0</v>
       </c>
       <c r="I205" s="1">
-        <v>15500.0</v>
+        <v>35711.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.062180322936516</v>
+        <v>0.3976836771625</v>
       </c>
       <c r="K205">
-        <v>1.11</v>
+        <v>0.45</v>
       </c>
       <c r="L205" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="M205" s="1">
-        <v>24943000.0</v>
+        <v>9015461.0</v>
       </c>
       <c r="N205" s="1">
-        <v>25220397.26</v>
+        <v>9056348.67</v>
       </c>
       <c r="O205" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
       <c r="B206" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="C206" s="1">
-        <v>5000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.559</v>
+        <v>98.267</v>
       </c>
       <c r="E206" s="1">
-        <v>101.91</v>
+        <v>98.03</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>5095500.0</v>
+        <v>2450750.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-67550.0</v>
+        <v>5925.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.3256795211461</v>
+        <v>0.24176272569622</v>
       </c>
       <c r="K206">
-        <v>2.07</v>
+        <v>0.11</v>
       </c>
       <c r="L206" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="M206" s="1">
-        <v>5027950.0</v>
+        <v>2456675.0</v>
       </c>
       <c r="N206" s="1">
-        <v>5131460.27</v>
+        <v>2459311.99</v>
       </c>
       <c r="O206" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="B207" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="C207" s="1">
-        <v>5000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.9783942</v>
+        <v>97.915</v>
       </c>
       <c r="E207" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1080.29</v>
+        <v>-17920.0</v>
       </c>
       <c r="J207" s="1">
-        <v>0</v>
+        <v>-0.29431811649545</v>
       </c>
       <c r="K207">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L207" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="M207" s="1">
-        <v>-1080.29</v>
+        <v>6070730.0</v>
       </c>
       <c r="N207" s="1">
-        <v>-5639.76</v>
+        <v>6073851.23</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="B208" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="C208" s="1">
-        <v>1700000.0</v>
+        <v>69900000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.98249412</v>
+        <v>98.369</v>
       </c>
       <c r="E208" s="1">
-        <v>0.0</v>
+        <v>98.0770309</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>0.0</v>
+        <v>68555844.6</v>
       </c>
       <c r="I208" s="1">
-        <v>-297.6</v>
+        <v>204086.4</v>
       </c>
       <c r="J208" s="1">
-        <v>0</v>
+        <v>0.29769365572078</v>
       </c>
       <c r="K208">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L208" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="M208" s="1">
-        <v>-297.6</v>
+        <v>68759931.0</v>
       </c>
       <c r="N208" s="1">
-        <v>-1790.09</v>
+        <v>68854726.89</v>
       </c>
       <c r="O208" s="1">
-        <v>0.0</v>
+        <v>1.3</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="B209" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="C209" s="1">
-        <v>25000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.97247476</v>
+        <v>99.591</v>
       </c>
       <c r="E209" s="1">
-        <v>0.0</v>
+        <v>97.79613699</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>0.0</v>
+        <v>21417354.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-6881.31</v>
+        <v>393075.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0</v>
+        <v>1.8353107484706</v>
       </c>
       <c r="K209">
-        <v>0.0</v>
+        <v>0.66</v>
       </c>
       <c r="L209" t="s">
-        <v>561</v>
+        <v>552</v>
       </c>
       <c r="M209" s="1">
-        <v>-6881.31</v>
+        <v>21810429.0</v>
       </c>
       <c r="N209" s="1">
-        <v>-44861.52</v>
+        <v>21954279.0</v>
       </c>
       <c r="O209" s="1">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>2615337482</v>
+        <v>553</v>
+      </c>
+      <c r="B210" t="s">
+        <v>554</v>
       </c>
       <c r="C210" s="1">
-        <v>13500000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.99302193</v>
+        <v>100.112</v>
       </c>
       <c r="E210" s="1">
-        <v>0.0</v>
+        <v>100.55187143</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>0.0</v>
+        <v>42231786.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-942.04</v>
+        <v>-184746.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0</v>
+        <v>-0.43745722712272</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
+        <v>0.4</v>
       </c>
       <c r="L210" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="M210" s="1">
-        <v>-942.04</v>
+        <v>42047040.0</v>
       </c>
       <c r="N210" s="1">
-        <v>-8327.47</v>
+        <v>42213215.34</v>
       </c>
       <c r="O210" s="1">
-        <v>0.0</v>
+        <v>0.8</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2615354222</v>
+        <v>556</v>
+      </c>
+      <c r="B211" t="s">
+        <v>557</v>
       </c>
       <c r="C211" s="1">
-        <v>5000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.9927524</v>
+        <v>97.493</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>97.46343662</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>6919904.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-362.38</v>
+        <v>2099.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>0.030332790743918</v>
       </c>
       <c r="K211">
-        <v>0.0</v>
+        <v>0.57</v>
       </c>
       <c r="L211" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="M211" s="1">
-        <v>-362.38</v>
+        <v>6922003.0</v>
       </c>
       <c r="N211" s="1">
-        <v>-3235.64</v>
+        <v>6962366.01</v>
       </c>
       <c r="O211" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>2621898872</v>
+        <v>559</v>
+      </c>
+      <c r="B212" t="s">
+        <v>560</v>
       </c>
       <c r="C212" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.0709522</v>
+        <v>100.45</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>101.18676</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>5059338.0</v>
       </c>
       <c r="I212" s="1">
-        <v>3547.61</v>
+        <v>-36838.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>-0.72811897524933</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>361.06</v>
+        <v>1.7</v>
+      </c>
+      <c r="L212" t="s">
+        <v>561</v>
       </c>
       <c r="M212" s="1">
-        <v>3547.61</v>
+        <v>5022500.0</v>
       </c>
       <c r="N212" s="1">
-        <v>3908.67</v>
+        <v>5107260.27</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>2631260002</v>
+        <v>562</v>
+      </c>
+      <c r="B213" t="s">
+        <v>563</v>
       </c>
       <c r="C213" s="1">
-        <v>4500000.0</v>
+        <v>33150000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.99613089</v>
+        <v>99.811</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>99.7321267</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>33061200.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-174.11</v>
+        <v>26146.5</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>0.079085151174186</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>1.19</v>
       </c>
       <c r="L213" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="M213" s="1">
-        <v>-174.11</v>
+        <v>33087346.5</v>
       </c>
       <c r="N213" s="1">
-        <v>-2132.87</v>
+        <v>33482421.84</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>2658022692</v>
+        <v>565</v>
+      </c>
+      <c r="B214" t="s">
+        <v>566</v>
       </c>
       <c r="C214" s="1">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.9794755</v>
+        <v>100.0609412</v>
       </c>
       <c r="E214" s="1">
         <v>0.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
         <v>0.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-1231.47</v>
+        <v>3047.06</v>
       </c>
       <c r="J214" s="1">
         <v>0</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="M214" s="1">
-        <v>-1231.47</v>
+        <v>3047.06</v>
       </c>
       <c r="N214" s="1">
-        <v>-10813.8</v>
+        <v>-2041.35</v>
       </c>
       <c r="O214" s="1">
         <v>0.0</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>2669237052</v>
+        <v>568</v>
+      </c>
+      <c r="B215" t="s">
+        <v>569</v>
       </c>
       <c r="C215" s="1">
-        <v>8200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.98256195</v>
+        <v>100.06462706</v>
       </c>
       <c r="E215" s="1">
         <v>0.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>0.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-1429.92</v>
+        <v>1098.66</v>
       </c>
       <c r="J215" s="1">
         <v>0</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="M215" s="1">
-        <v>-1429.92</v>
+        <v>1098.66</v>
       </c>
       <c r="N215" s="1">
-        <v>-13406.11</v>
+        <v>-566.59</v>
       </c>
       <c r="O215" s="1">
         <v>0.0</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>2670063452</v>
+        <v>571</v>
+      </c>
+      <c r="B216" t="s">
+        <v>572</v>
       </c>
       <c r="C216" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.99541274</v>
+        <v>99.98139904</v>
       </c>
       <c r="E216" s="1">
         <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>0.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-1605.54</v>
+        <v>-4650.24</v>
       </c>
       <c r="J216" s="1">
         <v>0</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="M216" s="1">
-        <v>-1605.54</v>
+        <v>-4650.24</v>
       </c>
       <c r="N216" s="1">
-        <v>-33124.2</v>
+        <v>-45182.25</v>
       </c>
       <c r="O216" s="1">
         <v>0.0</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B217">
-        <v>2674133292</v>
+        <v>2615337482</v>
       </c>
       <c r="C217" s="1">
-        <v>20000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.99808815</v>
+        <v>99.99707459</v>
       </c>
       <c r="E217" s="1">
         <v>0.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
         <v>0.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-382.37</v>
+        <v>-394.93</v>
       </c>
       <c r="J217" s="1">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="M217" s="1">
-        <v>-382.37</v>
+        <v>-394.93</v>
       </c>
       <c r="N217" s="1">
-        <v>-2357.48</v>
+        <v>-8424.05</v>
       </c>
       <c r="O217" s="1">
         <v>0.0</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B218">
-        <v>2675905922</v>
+        <v>2615354222</v>
       </c>
       <c r="C218" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.99052907</v>
+        <v>99.9969686</v>
       </c>
       <c r="E218" s="1">
         <v>0.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>0.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1420.64</v>
+        <v>-151.57</v>
       </c>
       <c r="J218" s="1">
         <v>0</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="M218" s="1">
-        <v>-1420.64</v>
+        <v>-151.57</v>
       </c>
       <c r="N218" s="1">
-        <v>-11942.52</v>
+        <v>-3271.57</v>
       </c>
       <c r="O218" s="1">
         <v>0.0</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B219">
-        <v>2677223832</v>
+        <v>2621898872</v>
       </c>
       <c r="C219" s="1">
-        <v>9100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.99360571</v>
+        <v>100.1195164</v>
       </c>
       <c r="E219" s="1">
         <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
         <v>0.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-581.88</v>
+        <v>5975.82</v>
       </c>
       <c r="J219" s="1">
         <v>0</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
-      <c r="L219" t="s">
-        <v>580</v>
+      <c r="L219">
+        <v>436.92</v>
       </c>
       <c r="M219" s="1">
-        <v>-581.88</v>
+        <v>5975.82</v>
       </c>
       <c r="N219" s="1">
-        <v>-5016.36</v>
+        <v>6412.74</v>
       </c>
       <c r="O219" s="1">
         <v>0.0</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B220">
-        <v>2679849772</v>
+        <v>2658022692</v>
       </c>
       <c r="C220" s="1">
-        <v>15000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.99830147</v>
+        <v>99.9891865</v>
       </c>
       <c r="E220" s="1">
         <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
         <v>0.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-254.78</v>
+        <v>-648.81</v>
       </c>
       <c r="J220" s="1">
         <v>0</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="M220" s="1">
-        <v>-254.78</v>
+        <v>-648.81</v>
       </c>
       <c r="N220" s="1">
-        <v>-5356.28</v>
+        <v>-10881.65</v>
       </c>
       <c r="O220" s="1">
         <v>0.0</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B221">
-        <v>2686335662</v>
+        <v>2669237052</v>
       </c>
       <c r="C221" s="1">
-        <v>14000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.98364393</v>
+        <v>99.99177122</v>
       </c>
       <c r="E221" s="1">
         <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
         <v>0.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-2289.85</v>
+        <v>-674.76</v>
       </c>
       <c r="J221" s="1">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="M221" s="1">
-        <v>-2289.85</v>
+        <v>-674.76</v>
       </c>
       <c r="N221" s="1">
-        <v>-17896.82</v>
+        <v>-13484.26</v>
       </c>
       <c r="O221" s="1">
         <v>0.0</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B222">
-        <v>2694693442</v>
+        <v>2675905922</v>
       </c>
       <c r="C222" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.99397227</v>
+        <v>100.00310473</v>
       </c>
       <c r="E222" s="1">
         <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>0.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-904.16</v>
+        <v>465.71</v>
       </c>
       <c r="J222" s="1">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="M222" s="1">
-        <v>-904.16</v>
+        <v>465.71</v>
       </c>
       <c r="N222" s="1">
-        <v>-8128.16</v>
+        <v>-10656.09</v>
       </c>
       <c r="O222" s="1">
         <v>0.0</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B223">
-        <v>2698945062</v>
+        <v>2677223832</v>
       </c>
       <c r="C223" s="1">
-        <v>15000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.99504407</v>
+        <v>99.9973044</v>
       </c>
       <c r="E223" s="1">
         <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
         <v>0.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-743.39</v>
+        <v>-245.3</v>
       </c>
       <c r="J223" s="1">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="M223" s="1">
-        <v>-743.39</v>
+        <v>-245.3</v>
       </c>
       <c r="N223" s="1">
-        <v>-5610.89</v>
+        <v>-5080.81</v>
       </c>
       <c r="O223" s="1">
         <v>0.0</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="B224">
-        <v>2699669522</v>
+        <v>2686335662</v>
       </c>
       <c r="C224" s="1">
-        <v>16000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.99945669</v>
+        <v>99.989742</v>
       </c>
       <c r="E224" s="1">
         <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
         <v>0.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-86.93</v>
+        <v>-1436.12</v>
       </c>
       <c r="J224" s="1">
         <v>0</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="M224" s="1">
-        <v>-86.93</v>
+        <v>-1436.12</v>
       </c>
       <c r="N224" s="1">
-        <v>-7379.2</v>
+        <v>-18119.49</v>
       </c>
       <c r="O224" s="1">
         <v>0.0</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B225">
-        <v>2701398352</v>
+        <v>2694693442</v>
       </c>
       <c r="C225" s="1">
-        <v>1100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.99843182</v>
+        <v>99.99801427</v>
       </c>
       <c r="E225" s="1">
         <v>0.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
         <v>0.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-17.25</v>
+        <v>-297.86</v>
       </c>
       <c r="J225" s="1">
         <v>0</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
-      <c r="L225">
-        <v>86.38</v>
+      <c r="L225" t="s">
+        <v>590</v>
       </c>
       <c r="M225" s="1">
-        <v>-17.25</v>
+        <v>-297.86</v>
       </c>
       <c r="N225" s="1">
-        <v>69.13</v>
+        <v>-8218.86</v>
       </c>
       <c r="O225" s="1">
         <v>0.0</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="B226">
-        <v>2708509012</v>
+        <v>2698945062</v>
       </c>
       <c r="C226" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.99959248</v>
+        <v>99.9977176</v>
       </c>
       <c r="E226" s="1">
         <v>0.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>0.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-50.94</v>
+        <v>-342.36</v>
       </c>
       <c r="J226" s="1">
         <v>0</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="M226" s="1">
-        <v>-50.94</v>
+        <v>-342.36</v>
       </c>
       <c r="N226" s="1">
-        <v>-11615.52</v>
+        <v>-5723.61</v>
       </c>
       <c r="O226" s="1">
         <v>0.0</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B227">
         <v>2712519372</v>
       </c>
       <c r="C227" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.97212245</v>
+        <v>99.98870837</v>
       </c>
       <c r="E227" s="1">
         <v>0.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>0.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-1366.0</v>
+        <v>-553.29</v>
       </c>
       <c r="J227" s="1">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="M227" s="1">
-        <v>-1366.0</v>
+        <v>-553.29</v>
       </c>
       <c r="N227" s="1">
-        <v>-7534.28</v>
+        <v>-7117.63</v>
       </c>
       <c r="O227" s="1">
         <v>0.0</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="B228">
         <v>2715283672</v>
       </c>
       <c r="C228" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.9783583</v>
+        <v>99.9958241</v>
       </c>
       <c r="E228" s="1">
         <v>0.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>0.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-4328.34</v>
+        <v>-835.18</v>
       </c>
       <c r="J228" s="1">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="M228" s="1">
-        <v>-4328.34</v>
+        <v>-835.18</v>
       </c>
       <c r="N228" s="1">
-        <v>-25283.23</v>
+        <v>-23143.18</v>
       </c>
       <c r="O228" s="1">
         <v>0.0</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="B229">
-        <v>2715298432</v>
+        <v>2716928862</v>
       </c>
       <c r="C229" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.99740803</v>
+        <v>99.9963656</v>
       </c>
       <c r="E229" s="1">
         <v>0.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>0.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-777.59</v>
+        <v>-363.44</v>
       </c>
       <c r="J229" s="1">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="M229" s="1">
-        <v>-777.59</v>
+        <v>-363.44</v>
       </c>
       <c r="N229" s="1">
-        <v>-25002.26</v>
+        <v>-11446.77</v>
       </c>
       <c r="O229" s="1">
         <v>0.0</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="B230">
-        <v>2716928862</v>
+        <v>2721415922</v>
       </c>
       <c r="C230" s="1">
-        <v>10000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.9785506</v>
+        <v>100.10490606</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-2144.94</v>
+        <v>18883.09</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="M230" s="1">
-        <v>-2144.94</v>
+        <v>18883.09</v>
       </c>
       <c r="N230" s="1">
-        <v>-12546.19</v>
+        <v>8479.54</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="B231">
-        <v>2721415922</v>
+        <v>2721858402</v>
       </c>
       <c r="C231" s="1">
-        <v>18000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.02636633</v>
+        <v>100.00556324</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>4745.94</v>
+        <v>1218.35</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="M231" s="1">
-        <v>4745.94</v>
+        <v>1218.35</v>
       </c>
       <c r="N231" s="1">
-        <v>-4618.41</v>
+        <v>-19457.99</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="B232">
-        <v>2721858402</v>
+        <v>2750042102</v>
       </c>
       <c r="C232" s="1">
-        <v>21900000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.98504064</v>
+        <v>100.00643476</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-3276.1</v>
+        <v>3217.38</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="M232" s="1">
-        <v>-3276.1</v>
+        <v>3217.38</v>
       </c>
       <c r="N232" s="1">
-        <v>-22637.77</v>
+        <v>84069.04</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="B233">
-        <v>2750042102</v>
+        <v>2751485942</v>
       </c>
       <c r="C233" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.014983</v>
+        <v>100.00635703</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>7491.5</v>
+        <v>1907.11</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="M233" s="1">
-        <v>7491.5</v>
+        <v>1907.11</v>
       </c>
       <c r="N233" s="1">
-        <v>84349.56</v>
+        <v>49148.11</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="B234">
-        <v>2751485942</v>
+        <v>2753098622</v>
       </c>
       <c r="C234" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0147882</v>
+        <v>100.0102138</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>4436.46</v>
+        <v>4085.52</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="M234" s="1">
-        <v>4436.46</v>
+        <v>4085.52</v>
       </c>
       <c r="N234" s="1">
-        <v>49317.79</v>
+        <v>76115.52</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B235">
-        <v>2753098622</v>
+        <v>2760391592</v>
       </c>
       <c r="C235" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.02054508</v>
+        <v>100.02002387</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>8218.03</v>
+        <v>6007.16</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="M235" s="1">
-        <v>8218.03</v>
+        <v>6007.16</v>
       </c>
       <c r="N235" s="1">
-        <v>76406.92</v>
+        <v>79255.16</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="B236">
-        <v>2760391592</v>
+        <v>2767186142</v>
       </c>
       <c r="C236" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.0352686</v>
+        <v>100.0239078</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>10580.58</v>
+        <v>3586.17</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="M236" s="1">
-        <v>10580.58</v>
+        <v>3586.17</v>
       </c>
       <c r="N236" s="1">
-        <v>79626.58</v>
+        <v>36659.5</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="B237">
-        <v>2767186142</v>
+        <v>2770099252</v>
       </c>
       <c r="C237" s="1">
-        <v>15000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.038389</v>
+        <v>100.08059688</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>5758.35</v>
+        <v>6447.75</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="M237" s="1">
-        <v>5758.35</v>
+        <v>6447.75</v>
       </c>
       <c r="N237" s="1">
-        <v>36866.35</v>
+        <v>22597.22</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="B238">
-        <v>2770099252</v>
+        <v>2773749182</v>
       </c>
       <c r="C238" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.08466438</v>
+        <v>100.02077405</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>6773.15</v>
+        <v>4154.81</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="M238" s="1">
-        <v>6773.15</v>
+        <v>4154.81</v>
       </c>
       <c r="N238" s="1">
-        <v>21710.53</v>
+        <v>31225.81</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="B239">
-        <v>2773749182</v>
+        <v>2777134372</v>
       </c>
       <c r="C239" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.02946845</v>
+        <v>100.0538892</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>5893.69</v>
+        <v>5388.92</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="M239" s="1">
-        <v>5893.69</v>
+        <v>5388.92</v>
       </c>
       <c r="N239" s="1">
-        <v>31294.75</v>
+        <v>15245.17</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B240">
-        <v>2777134372</v>
+        <v>2780647822</v>
       </c>
       <c r="C240" s="1">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.050514</v>
+        <v>100.06383567</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>5051.4</v>
+        <v>3830.14</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="M240" s="1">
-        <v>5051.4</v>
+        <v>3830.14</v>
       </c>
       <c r="N240" s="1">
-        <v>14120.29</v>
+        <v>12224.24</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="B241">
-        <v>2780647822</v>
+        <v>2794032762</v>
       </c>
       <c r="C241" s="1">
-        <v>6000000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.06364567</v>
+        <v>100.01027742</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>3818.74</v>
+        <v>318.6</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="M241" s="1">
-        <v>3818.74</v>
+        <v>318.6</v>
       </c>
       <c r="N241" s="1">
-        <v>11563.78</v>
+        <v>5642.45</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B242">
-        <v>2788224262</v>
+        <v>2794077772</v>
       </c>
       <c r="C242" s="1">
-        <v>10000000.0</v>
+        <v>4325000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0032374</v>
+        <v>100.02267584</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>323.74</v>
+        <v>980.73</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="M242" s="1">
-        <v>323.74</v>
+        <v>980.73</v>
       </c>
       <c r="N242" s="1">
-        <v>13051.74</v>
+        <v>8607.26</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="B243">
-        <v>2794032762</v>
+        <v>2798428692</v>
       </c>
       <c r="C243" s="1">
-        <v>3100000.0</v>
+        <v>6299000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0229671</v>
+        <v>100.00530973</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>711.98</v>
+        <v>334.46</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="M243" s="1">
-        <v>711.98</v>
+        <v>334.46</v>
       </c>
       <c r="N243" s="1">
-        <v>5660.31</v>
+        <v>10648.09</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="B244">
-        <v>2794077772</v>
+        <v>2798594402</v>
       </c>
       <c r="C244" s="1">
-        <v>4325000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.03652069</v>
+        <v>100.07862927</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>1579.52</v>
+        <v>11794.39</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="M244" s="1">
-        <v>1579.52</v>
+        <v>11794.39</v>
       </c>
       <c r="N244" s="1">
-        <v>8668.92</v>
+        <v>37482.47</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B245">
-        <v>2794147912</v>
+        <v>2806083592</v>
       </c>
       <c r="C245" s="1">
-        <v>3000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.00910433</v>
+        <v>100.36996448</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>273.13</v>
+        <v>22186.77</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="M245" s="1">
-        <v>273.13</v>
+        <v>22186.77</v>
       </c>
       <c r="N245" s="1">
-        <v>4722.3</v>
+        <v>26521.74</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="B246">
-        <v>2798428692</v>
+        <v>2813842962</v>
       </c>
       <c r="C246" s="1">
-        <v>6299000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.01743229</v>
+        <v>100.0633901</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1098.06</v>
+        <v>12678.02</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="M246" s="1">
-        <v>1098.06</v>
+        <v>12678.02</v>
       </c>
       <c r="N246" s="1">
-        <v>10670.86</v>
+        <v>36391.3</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B247">
-        <v>2798594402</v>
+        <v>2818053322</v>
       </c>
       <c r="C247" s="1">
-        <v>15000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.07955267</v>
+        <v>100.0636743</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>11932.9</v>
+        <v>2473.11</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="M247" s="1">
-        <v>11932.9</v>
+        <v>2473.11</v>
       </c>
       <c r="N247" s="1">
-        <v>35651.27</v>
+        <v>7745.9</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B248">
-        <v>2806083592</v>
+        <v>2819407592</v>
       </c>
       <c r="C248" s="1">
-        <v>5997000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.26733067</v>
+        <v>100.0570064</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>16031.82</v>
+        <v>5700.64</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="M248" s="1">
-        <v>16031.82</v>
+        <v>5700.64</v>
       </c>
       <c r="N248" s="1">
-        <v>19696.99</v>
+        <v>19912.28</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="B249">
-        <v>2813842962</v>
+        <v>2820282902</v>
       </c>
       <c r="C249" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.06062815</v>
+        <v>100.0371013</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>12125.63</v>
+        <v>7420.26</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="M249" s="1">
-        <v>12125.63</v>
+        <v>7420.26</v>
       </c>
       <c r="N249" s="1">
-        <v>33962.63</v>
+        <v>33073.53</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="B250">
-        <v>2818053322</v>
+        <v>2821297102</v>
       </c>
       <c r="C250" s="1">
-        <v>3884000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.06337358</v>
+        <v>100.05749048</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>2461.43</v>
+        <v>7186.31</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="M250" s="1">
-        <v>2461.43</v>
+        <v>7186.31</v>
       </c>
       <c r="N250" s="1">
-        <v>7318.69</v>
+        <v>25034.36</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="B251">
-        <v>2819407592</v>
+        <v>2829527942</v>
       </c>
       <c r="C251" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.0593609</v>
+        <v>100.0070626</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>5936.09</v>
+        <v>706.26</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="M251" s="1">
-        <v>5936.09</v>
+        <v>706.26</v>
       </c>
       <c r="N251" s="1">
-        <v>19028.81</v>
+        <v>13757.51</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="B252">
-        <v>2820059802</v>
+        <v>2832350132</v>
       </c>
       <c r="C252" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.00718253</v>
+        <v>100.0289932</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>538.69</v>
+        <v>2899.32</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="M252" s="1">
-        <v>538.69</v>
+        <v>2899.32</v>
       </c>
       <c r="N252" s="1">
-        <v>8082.71</v>
+        <v>15011.93</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B253">
-        <v>2820282902</v>
+        <v>2832375032</v>
       </c>
       <c r="C253" s="1">
-        <v>20000000.0</v>
+        <v>11229000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.04371565</v>
+        <v>100.05445178</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>8743.13</v>
+        <v>6114.39</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="M253" s="1">
-        <v>8743.13</v>
+        <v>6114.39</v>
       </c>
       <c r="N253" s="1">
-        <v>32358.58</v>
+        <v>20289.88</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B254">
-        <v>2821297102</v>
+        <v>2833851362</v>
       </c>
       <c r="C254" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.060066</v>
+        <v>100.0630785</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>7508.25</v>
+        <v>6307.85</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="M254" s="1">
-        <v>7508.25</v>
+        <v>6307.85</v>
       </c>
       <c r="N254" s="1">
-        <v>23930.06</v>
+        <v>18888.96</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="B255">
-        <v>2829527942</v>
+        <v>2834781282</v>
       </c>
       <c r="C255" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0182937</v>
+        <v>100.0221222</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>1829.37</v>
+        <v>4424.44</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="M255" s="1">
-        <v>1829.37</v>
+        <v>4424.44</v>
       </c>
       <c r="N255" s="1">
-        <v>13807.15</v>
+        <v>24453.77</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B256">
-        <v>2832350132</v>
+        <v>2837532552</v>
       </c>
       <c r="C256" s="1">
-        <v>10000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0381479</v>
+        <v>100.06463216</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>3814.79</v>
+        <v>2266.65</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="M256" s="1">
-        <v>3814.79</v>
+        <v>2266.65</v>
       </c>
       <c r="N256" s="1">
-        <v>14918.54</v>
+        <v>6813.2</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="B257">
-        <v>2832375032</v>
+        <v>2838669412</v>
       </c>
       <c r="C257" s="1">
-        <v>11229000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.05611924</v>
+        <v>100.06921507</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>6301.63</v>
+        <v>10382.26</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="M257" s="1">
-        <v>6301.63</v>
+        <v>10382.26</v>
       </c>
       <c r="N257" s="1">
-        <v>19300.6</v>
+        <v>29539.59</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="B258">
-        <v>2833851362</v>
+        <v>2838754542</v>
       </c>
       <c r="C258" s="1">
-        <v>10000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.0626444</v>
+        <v>100.20554</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>6264.44</v>
+        <v>25075.88</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="M258" s="1">
-        <v>6264.44</v>
+        <v>25075.88</v>
       </c>
       <c r="N258" s="1">
-        <v>17791.11</v>
+        <v>39286.44</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B259">
-        <v>2833853212</v>
+        <v>2846048702</v>
       </c>
       <c r="C259" s="1">
-        <v>4890000.0</v>
+        <v>5305000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.00305317</v>
+        <v>100.53284298</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>149.3</v>
+        <v>28267.32</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="M259" s="1">
-        <v>149.3</v>
+        <v>28267.32</v>
       </c>
       <c r="N259" s="1">
-        <v>4726.34</v>
+        <v>30357.76</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B260">
-        <v>2834781282</v>
+        <v>2847414022</v>
       </c>
       <c r="C260" s="1">
-        <v>20000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.03087205</v>
+        <v>100.05302958</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>6174.41</v>
+        <v>6257.49</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="M260" s="1">
-        <v>6174.41</v>
+        <v>6257.49</v>
       </c>
       <c r="N260" s="1">
-        <v>24484.47</v>
+        <v>14986.7</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B261">
-        <v>2837008352</v>
+        <v>2851226042</v>
       </c>
       <c r="C261" s="1">
-        <v>24000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.00261133</v>
+        <v>100.49535884</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>626.72</v>
+        <v>123839.71</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="M261" s="1">
-        <v>626.72</v>
+        <v>123839.71</v>
       </c>
       <c r="N261" s="1">
-        <v>22794.12</v>
+        <v>129679.71</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B262">
-        <v>2837532552</v>
+        <v>2855281272</v>
       </c>
       <c r="C262" s="1">
-        <v>3507000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.0645951</v>
+        <v>100.07520224</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>2265.35</v>
+        <v>21507.84</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="M262" s="1">
-        <v>2265.35</v>
+        <v>21507.84</v>
       </c>
       <c r="N262" s="1">
-        <v>6428.08</v>
+        <v>46154.13</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B263">
-        <v>2838669412</v>
+        <v>2856676872</v>
       </c>
       <c r="C263" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.06790347</v>
+        <v>100.4843367</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>10185.52</v>
+        <v>96867.34</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="M263" s="1">
-        <v>10185.52</v>
+        <v>96867.34</v>
       </c>
       <c r="N263" s="1">
-        <v>27718.36</v>
+        <v>103034.0</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="B264">
-        <v>2838754542</v>
+        <v>2858088902</v>
       </c>
       <c r="C264" s="1">
-        <v>12200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.16403721</v>
+        <v>100.4886606</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>20012.54</v>
+        <v>48866.06</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="M264" s="1">
-        <v>20012.54</v>
+        <v>48866.06</v>
       </c>
       <c r="N264" s="1">
-        <v>32773.88</v>
+        <v>52063.98</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="B265">
-        <v>2842080552</v>
+        <v>2859475842</v>
       </c>
       <c r="C265" s="1">
-        <v>20000000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.00632195</v>
+        <v>100.04478545</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1264.39</v>
+        <v>1970.56</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="M265" s="1">
-        <v>1264.39</v>
+        <v>1970.56</v>
       </c>
       <c r="N265" s="1">
-        <v>21425.56</v>
+        <v>5537.69</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="B266">
-        <v>2846048702</v>
+        <v>2859574782</v>
       </c>
       <c r="C266" s="1">
-        <v>5305000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.37320584</v>
+        <v>100.04380264</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>19798.57</v>
+        <v>4643.08</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="M266" s="1">
-        <v>19798.57</v>
+        <v>4643.08</v>
       </c>
       <c r="N266" s="1">
-        <v>21292.64</v>
+        <v>12895.06</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B267">
-        <v>2847414022</v>
+        <v>2859756032</v>
       </c>
       <c r="C267" s="1">
-        <v>11800000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.04781288</v>
+        <v>100.04380259</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>5641.92</v>
+        <v>1182.67</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="M267" s="1">
-        <v>5641.92</v>
+        <v>1182.67</v>
       </c>
       <c r="N267" s="1">
-        <v>13562.67</v>
+        <v>3284.59</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B268">
-        <v>2851226042</v>
+        <v>2859961272</v>
       </c>
       <c r="C268" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.32562604</v>
+        <v>100.4796196</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>81406.51</v>
+        <v>47961.96</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="M268" s="1">
-        <v>81406.51</v>
+        <v>47961.96</v>
       </c>
       <c r="N268" s="1">
-        <v>85390.95</v>
+        <v>50920.3</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="B269">
-        <v>2855281272</v>
+        <v>2862709252</v>
       </c>
       <c r="C269" s="1">
-        <v>28600000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.06693213</v>
+        <v>100.1240528</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>19142.59</v>
+        <v>15506.6</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="M269" s="1">
-        <v>19142.59</v>
+        <v>15506.6</v>
       </c>
       <c r="N269" s="1">
-        <v>41484.91</v>
+        <v>23672.68</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="B270">
-        <v>2856676872</v>
+        <v>2863881852</v>
       </c>
       <c r="C270" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.32449715</v>
+        <v>100.13385813</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>64899.43</v>
+        <v>20078.72</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="M270" s="1">
-        <v>64899.43</v>
+        <v>20078.72</v>
       </c>
       <c r="N270" s="1">
-        <v>69388.04</v>
+        <v>30447.47</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="B271">
-        <v>2858088902</v>
+        <v>2865625992</v>
       </c>
       <c r="C271" s="1">
-        <v>10000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.3291301</v>
+        <v>100.4662547</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>32913.01</v>
+        <v>30772.81</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="M271" s="1">
-        <v>32913.01</v>
+        <v>30772.81</v>
       </c>
       <c r="N271" s="1">
-        <v>35241.34</v>
+        <v>32491.56</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B272">
-        <v>2859475842</v>
+        <v>2870139162</v>
       </c>
       <c r="C272" s="1">
-        <v>4400000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.04379795</v>
+        <v>100.26423132</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>1927.11</v>
+        <v>24045.05</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="M272" s="1">
-        <v>1927.11</v>
+        <v>24045.05</v>
       </c>
       <c r="N272" s="1">
-        <v>5153.05</v>
+        <v>29135.14</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="B273">
-        <v>2859574782</v>
+        <v>2874472692</v>
       </c>
       <c r="C273" s="1">
-        <v>10600000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.0425416</v>
+        <v>100.22129205</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>4509.41</v>
+        <v>24784.71</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="M273" s="1">
-        <v>4509.41</v>
+        <v>24784.71</v>
       </c>
       <c r="N273" s="1">
-        <v>11968.86</v>
+        <v>30933.51</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="B274">
-        <v>2859756032</v>
+        <v>2874671812</v>
       </c>
       <c r="C274" s="1">
-        <v>2700000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.04254148</v>
+        <v>100.22003692</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>1148.62</v>
+        <v>5720.96</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="M274" s="1">
-        <v>1148.62</v>
+        <v>5720.96</v>
       </c>
       <c r="N274" s="1">
-        <v>3048.67</v>
+        <v>7115.86</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="B275">
-        <v>2859961272</v>
+        <v>2874739202</v>
       </c>
       <c r="C275" s="1">
-        <v>10000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.319443</v>
+        <v>100.22028771</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>31944.3</v>
+        <v>7710.07</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="M275" s="1">
-        <v>31944.3</v>
+        <v>7710.07</v>
       </c>
       <c r="N275" s="1">
-        <v>34096.94</v>
+        <v>9596.57</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="B276">
-        <v>2862709252</v>
+        <v>2877252492</v>
       </c>
       <c r="C276" s="1">
-        <v>12500000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.09425392</v>
+        <v>100.48844484</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>11781.74</v>
+        <v>31260.47</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="M276" s="1">
-        <v>11781.74</v>
+        <v>31260.47</v>
       </c>
       <c r="N276" s="1">
-        <v>19140.28</v>
+        <v>32658.8</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="B277">
-        <v>2863881852</v>
+        <v>2880689452</v>
       </c>
       <c r="C277" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.1015528</v>
+        <v>100.15638085</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>15232.92</v>
+        <v>62552.34</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="M277" s="1">
-        <v>15232.92</v>
+        <v>62552.34</v>
       </c>
       <c r="N277" s="1">
-        <v>24568.96</v>
+        <v>83491.0</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B278">
-        <v>2863986062</v>
+        <v>2885535452</v>
       </c>
       <c r="C278" s="1">
-        <v>40000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.0019845</v>
+        <v>100.45498323</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>793.8</v>
+        <v>29573.91</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="M278" s="1">
-        <v>793.8</v>
+        <v>29573.91</v>
       </c>
       <c r="N278" s="1">
-        <v>17635.14</v>
+        <v>30878.93</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B279">
-        <v>2865625992</v>
+        <v>2891519502</v>
       </c>
       <c r="C279" s="1">
-        <v>6600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.30512288</v>
+        <v>100.1733056</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>20138.11</v>
+        <v>34661.12</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="M279" s="1">
-        <v>20138.11</v>
+        <v>34661.12</v>
       </c>
       <c r="N279" s="1">
-        <v>21387.44</v>
+        <v>45261.12</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="B280">
-        <v>2870139162</v>
+        <v>2892744292</v>
       </c>
       <c r="C280" s="1">
-        <v>9100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.18300275</v>
+        <v>100.17468263</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>16653.25</v>
+        <v>52404.79</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="M280" s="1">
-        <v>16653.25</v>
+        <v>52404.79</v>
       </c>
       <c r="N280" s="1">
-        <v>21071.86</v>
+        <v>66490.29</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="B281">
-        <v>2874472692</v>
+        <v>2892891132</v>
       </c>
       <c r="C281" s="1">
-        <v>11200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.15280491</v>
+        <v>100.17422907</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>17114.15</v>
+        <v>26134.36</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="M281" s="1">
-        <v>17114.15</v>
+        <v>26134.36</v>
       </c>
       <c r="N281" s="1">
-        <v>22520.02</v>
+        <v>33095.03</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="B282">
-        <v>2874671812</v>
+        <v>2905161062</v>
       </c>
       <c r="C282" s="1">
-        <v>2600000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.15141154</v>
+        <v>100.1342598</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>3936.7</v>
+        <v>40277.94</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M282" s="1">
-        <v>3936.7</v>
+        <v>40277.94</v>
       </c>
       <c r="N282" s="1">
-        <v>5162.75</v>
+        <v>48329.94</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="B283">
-        <v>2874739202</v>
+        <v>2921627832</v>
       </c>
       <c r="C283" s="1">
-        <v>3500000.0</v>
+        <v>7720000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.15169029</v>
+        <v>100.13452927</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>5309.16</v>
+        <v>10385.66</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="M283" s="1">
-        <v>5309.16</v>
+        <v>10385.66</v>
       </c>
       <c r="N283" s="1">
-        <v>6967.39</v>
+        <v>12403.24</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="B284">
-        <v>2877252492</v>
+        <v>2922922482</v>
       </c>
       <c r="C284" s="1">
-        <v>6400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.31823375</v>
+        <v>100.0011113</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>20366.96</v>
+        <v>111.13</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284">
-        <v>953.53</v>
+      <c r="L284" t="s">
+        <v>708</v>
       </c>
       <c r="M284" s="1">
-        <v>20366.96</v>
+        <v>111.13</v>
       </c>
       <c r="N284" s="1">
-        <v>21320.49</v>
+        <v>1434.57</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>709</v>
       </c>
       <c r="B285">
-        <v>2880689452</v>
+        <v>2922948022</v>
       </c>
       <c r="C285" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.10956638</v>
+        <v>100.15588315</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>43826.55</v>
+        <v>31176.63</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" t="s">
         <v>710</v>
       </c>
       <c r="M285" s="1">
-        <v>43826.55</v>
+        <v>31176.63</v>
       </c>
       <c r="N285" s="1">
-        <v>62480.33</v>
+        <v>36725.47</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>711</v>
       </c>
       <c r="B286">
-        <v>2885535452</v>
+        <v>2922949082</v>
       </c>
       <c r="C286" s="1">
-        <v>6500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.28983923</v>
+        <v>100.2175831</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>18839.55</v>
+        <v>43516.62</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
-      <c r="L286">
-        <v>928.2</v>
+      <c r="L286" t="s">
+        <v>712</v>
       </c>
       <c r="M286" s="1">
-        <v>18839.55</v>
+        <v>43516.62</v>
       </c>
       <c r="N286" s="1">
-        <v>19767.75</v>
+        <v>49206.29</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B287">
-        <v>2891519502</v>
+        <v>2924236212</v>
       </c>
       <c r="C287" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.12033645</v>
+        <v>100.50894954</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>24067.29</v>
+        <v>33081.72</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
-      <c r="L287" t="s">
-        <v>713</v>
+      <c r="L287">
+        <v>413.29</v>
       </c>
       <c r="M287" s="1">
-        <v>24067.29</v>
+        <v>33081.72</v>
       </c>
       <c r="N287" s="1">
-        <v>33477.29</v>
+        <v>33495.01</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>714</v>
       </c>
       <c r="B288">
-        <v>2892744292</v>
+        <v>2924470772</v>
       </c>
       <c r="C288" s="1">
-        <v>30000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.11874583</v>
+        <v>100.51431647</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>35623.75</v>
+        <v>8743.38</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
-      <c r="L288" t="s">
-        <v>715</v>
+      <c r="L288">
+        <v>118.01</v>
       </c>
       <c r="M288" s="1">
-        <v>35623.75</v>
+        <v>8743.38</v>
       </c>
       <c r="N288" s="1">
-        <v>48102.25</v>
+        <v>8861.39</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="B289">
-        <v>2892891132</v>
+        <v>2924746292</v>
       </c>
       <c r="C289" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.1182372</v>
+        <v>100.2833144</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>17735.58</v>
+        <v>28331.44</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="M289" s="1">
-        <v>17735.58</v>
+        <v>28331.44</v>
       </c>
       <c r="N289" s="1">
-        <v>23901.08</v>
+        <v>30991.75</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B290">
-        <v>2905161062</v>
+        <v>2926627582</v>
       </c>
       <c r="C290" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.0877191</v>
+        <v>100.2395134</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>26315.73</v>
+        <v>47902.68</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="M290" s="1">
-        <v>26315.73</v>
+        <v>47902.68</v>
       </c>
       <c r="N290" s="1">
-        <v>33324.73</v>
+        <v>56994.9</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="B291">
-        <v>2921627832</v>
+        <v>2926707212</v>
       </c>
       <c r="C291" s="1">
-        <v>7720000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.08808718</v>
+        <v>100.21394607</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>6800.33</v>
+        <v>17971.47</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="M291" s="1">
-        <v>6800.33</v>
+        <v>17971.47</v>
       </c>
       <c r="N291" s="1">
-        <v>8544.19</v>
+        <v>21709.23</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B292">
-        <v>2922922482</v>
+        <v>2935657832</v>
       </c>
       <c r="C292" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.0037037</v>
+        <v>100.26206568</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>370.37</v>
+        <v>104826.27</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="M292" s="1">
-        <v>370.37</v>
+        <v>104826.27</v>
       </c>
       <c r="N292" s="1">
-        <v>1489.26</v>
+        <v>123294.72</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B293">
-        <v>2922948022</v>
+        <v>2935803812</v>
       </c>
       <c r="C293" s="1">
-        <v>20000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.1008613</v>
+        <v>100.40081947</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>20172.26</v>
+        <v>37677.03</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="M293" s="1">
-        <v>20172.26</v>
+        <v>37677.03</v>
       </c>
       <c r="N293" s="1">
-        <v>24965.09</v>
+        <v>40660.12</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="B294">
-        <v>2922949082</v>
+        <v>2935813452</v>
       </c>
       <c r="C294" s="1">
-        <v>20000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.13775475</v>
+        <v>100.40153806</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>27550.95</v>
+        <v>14455.37</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="M294" s="1">
-        <v>27550.95</v>
+        <v>14455.37</v>
       </c>
       <c r="N294" s="1">
-        <v>32467.95</v>
+        <v>15607.73</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="B295">
-        <v>2924236212</v>
+        <v>2935986662</v>
       </c>
       <c r="C295" s="1">
-        <v>6500000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.30818769</v>
+        <v>100.32115062</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>20032.2</v>
+        <v>12345.03</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
-      <c r="L295">
-        <v>176.58</v>
+      <c r="L295" t="s">
+        <v>728</v>
       </c>
       <c r="M295" s="1">
-        <v>20032.2</v>
+        <v>12345.03</v>
       </c>
       <c r="N295" s="1">
-        <v>20208.78</v>
+        <v>13826.38</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>729</v>
       </c>
       <c r="B296">
-        <v>2924470772</v>
+        <v>2936837392</v>
       </c>
       <c r="C296" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.31389353</v>
+        <v>100.39471</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>5336.19</v>
+        <v>5131.23</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
-        <v>50.43</v>
+        <v>382.17</v>
       </c>
       <c r="M296" s="1">
-        <v>5336.19</v>
+        <v>5131.23</v>
       </c>
       <c r="N296" s="1">
-        <v>5386.62</v>
+        <v>5513.4</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>730</v>
       </c>
       <c r="B297">
-        <v>2924746292</v>
+        <v>2937018512</v>
       </c>
       <c r="C297" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.1774907</v>
+        <v>100.2643039</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>17749.07</v>
+        <v>26430.39</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297" t="s">
         <v>731</v>
       </c>
       <c r="M297" s="1">
-        <v>17749.07</v>
+        <v>26430.39</v>
       </c>
       <c r="N297" s="1">
-        <v>19986.93</v>
+        <v>30481.91</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>732</v>
       </c>
       <c r="B298">
-        <v>2926627582</v>
+        <v>2937267382</v>
       </c>
       <c r="C298" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.1609478</v>
+        <v>100.0452162</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>32189.56</v>
+        <v>4521.62</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298" t="s">
         <v>733</v>
       </c>
       <c r="M298" s="1">
-        <v>32189.56</v>
+        <v>4521.62</v>
       </c>
       <c r="N298" s="1">
-        <v>40094.9</v>
+        <v>7281.48</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>734</v>
       </c>
       <c r="B299">
-        <v>2926707212</v>
+        <v>2939595422</v>
       </c>
       <c r="C299" s="1">
-        <v>8400000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.144735</v>
+        <v>100.4433</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>12157.74</v>
+        <v>37680.5</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299" t="s">
         <v>735</v>
       </c>
       <c r="M299" s="1">
-        <v>12157.74</v>
+        <v>37680.5</v>
       </c>
       <c r="N299" s="1">
-        <v>15404.3</v>
+        <v>38698.99</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
         <v>736</v>
       </c>
       <c r="B300">
-        <v>2935657832</v>
+        <v>2941100752</v>
       </c>
       <c r="C300" s="1">
-        <v>40000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.17640483</v>
+        <v>100.33947919</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>70561.93</v>
+        <v>21047.71</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300" t="s">
         <v>737</v>
       </c>
       <c r="M300" s="1">
-        <v>70561.93</v>
+        <v>21047.71</v>
       </c>
       <c r="N300" s="1">
-        <v>86508.59</v>
+        <v>22460.59</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
         <v>738</v>
       </c>
       <c r="B301">
-        <v>2935803812</v>
+        <v>2942297552</v>
       </c>
       <c r="C301" s="1">
-        <v>9400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.26133351</v>
+        <v>100.1421874</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>24565.35</v>
+        <v>21328.11</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301" t="s">
         <v>739</v>
       </c>
       <c r="M301" s="1">
-        <v>24565.35</v>
+        <v>21328.11</v>
       </c>
       <c r="N301" s="1">
-        <v>26923.1</v>
+        <v>24970.98</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
         <v>740</v>
       </c>
       <c r="B302">
-        <v>2935813452</v>
+        <v>2942312882</v>
       </c>
       <c r="C302" s="1">
-        <v>3600000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.26210806</v>
+        <v>100.25050167</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>9435.89</v>
+        <v>10521.07</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
-      <c r="L302">
-        <v>910.87</v>
+      <c r="L302" t="s">
+        <v>741</v>
       </c>
       <c r="M302" s="1">
-        <v>9435.89</v>
+        <v>10521.07</v>
       </c>
       <c r="N302" s="1">
-        <v>10346.76</v>
+        <v>11629.16</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B303">
-        <v>2935986662</v>
+        <v>2942860832</v>
       </c>
       <c r="C303" s="1">
-        <v>3844000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.21071306</v>
+        <v>100.25222791</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>8099.81</v>
+        <v>10845.8</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="M303" s="1">
-        <v>8099.81</v>
+        <v>10845.8</v>
       </c>
       <c r="N303" s="1">
-        <v>9342.37</v>
+        <v>12034.38</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B304">
-        <v>2936837392</v>
+        <v>2942896542</v>
       </c>
       <c r="C304" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.25474846</v>
+        <v>100.25194</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>3311.73</v>
+        <v>3779.1</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>301.83</v>
+        <v>411.48</v>
       </c>
       <c r="M304" s="1">
-        <v>3311.73</v>
+        <v>3779.1</v>
       </c>
       <c r="N304" s="1">
-        <v>3613.56</v>
+        <v>4190.58</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B305">
-        <v>2937018512</v>
+        <v>2949187932</v>
       </c>
       <c r="C305" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.1745337</v>
+        <v>100.26500497</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>17453.37</v>
+        <v>79501.49</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="M305" s="1">
-        <v>17453.37</v>
+        <v>79501.49</v>
       </c>
       <c r="N305" s="1">
-        <v>20937.12</v>
+        <v>86665.49</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B306">
-        <v>2937267382</v>
+        <v>2949233192</v>
       </c>
       <c r="C306" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.0361272</v>
+        <v>100.26321432</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>3612.72</v>
+        <v>65803.58</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
       <c r="L306" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="M306" s="1">
-        <v>3612.72</v>
+        <v>65803.58</v>
       </c>
       <c r="N306" s="1">
-        <v>5971.47</v>
+        <v>71473.58</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B307">
-        <v>2939595422</v>
+        <v>2951470492</v>
       </c>
       <c r="C307" s="1">
-        <v>8500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.26996694</v>
+        <v>100.41581136</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>22947.19</v>
+        <v>9147.85</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307">
-        <v>689.83</v>
+        <v>294.92</v>
       </c>
       <c r="M307" s="1">
-        <v>22947.19</v>
+        <v>9147.85</v>
       </c>
       <c r="N307" s="1">
-        <v>23637.02</v>
+        <v>9442.77</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B308">
-        <v>2941100752</v>
+        <v>2956403482</v>
       </c>
       <c r="C308" s="1">
-        <v>6200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.21029823</v>
+        <v>100.22290953</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>13038.49</v>
+        <v>33436.43</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="M308" s="1">
-        <v>13038.49</v>
+        <v>33436.43</v>
       </c>
       <c r="N308" s="1">
-        <v>14183.68</v>
+        <v>35936.68</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B309">
-        <v>2942297552</v>
+        <v>2957531542</v>
       </c>
       <c r="C309" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.09270233</v>
+        <v>100.62297907</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>13905.35</v>
+        <v>93446.86</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="M309" s="1">
-        <v>13905.35</v>
+        <v>93446.86</v>
       </c>
       <c r="N309" s="1">
-        <v>17000.23</v>
+        <v>96277.61</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B310">
-        <v>2942312882</v>
+        <v>2959056142</v>
       </c>
       <c r="C310" s="1">
-        <v>4200000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.15723643</v>
+        <v>100.4105851</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>6603.93</v>
+        <v>42700.85</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310">
-        <v>942.98</v>
+        <v>691.49</v>
       </c>
       <c r="M310" s="1">
-        <v>6603.93</v>
+        <v>42700.85</v>
       </c>
       <c r="N310" s="1">
-        <v>7546.91</v>
+        <v>43392.34</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B311">
-        <v>2942860832</v>
+        <v>2962036292</v>
       </c>
       <c r="C311" s="1">
-        <v>4300000.0</v>
+        <v>11700000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.15912907</v>
+        <v>100.49618735</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>6842.55</v>
+        <v>58053.92</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
-      <c r="L311" t="s">
-        <v>755</v>
+      <c r="L311">
+        <v>345.9</v>
       </c>
       <c r="M311" s="1">
-        <v>6842.55</v>
+        <v>58053.92</v>
       </c>
       <c r="N311" s="1">
-        <v>7854.92</v>
+        <v>58399.82</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
         <v>756</v>
       </c>
       <c r="B312">
-        <v>2942896542</v>
+        <v>2962647792</v>
       </c>
       <c r="C312" s="1">
-        <v>1500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.158814</v>
+        <v>100.1051624</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>2382.21</v>
+        <v>15774.36</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
-      <c r="L312">
-        <v>350.43</v>
+      <c r="L312" t="s">
+        <v>757</v>
       </c>
       <c r="M312" s="1">
-        <v>2382.21</v>
+        <v>15774.36</v>
       </c>
       <c r="N312" s="1">
-        <v>2732.64</v>
+        <v>17411.86</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B313">
-        <v>2949187932</v>
+        <v>2963772242</v>
       </c>
       <c r="C313" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.16430573</v>
+        <v>100.2648406</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>49291.72</v>
+        <v>26484.06</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="M313" s="1">
-        <v>49291.72</v>
+        <v>26484.06</v>
       </c>
       <c r="N313" s="1">
-        <v>55336.72</v>
+        <v>27910.44</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B314">
-        <v>2949233192</v>
+        <v>2963783932</v>
       </c>
       <c r="C314" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.16234848</v>
+        <v>100.2810405</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>40587.12</v>
+        <v>28104.05</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="M314" s="1">
-        <v>40587.12</v>
+        <v>28104.05</v>
       </c>
       <c r="N314" s="1">
-        <v>45366.29</v>
+        <v>29494.32</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B315">
-        <v>2951470492</v>
+        <v>2963823632</v>
       </c>
       <c r="C315" s="1">
-        <v>2200000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.25206818</v>
+        <v>100.61501816</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>5545.5</v>
+        <v>23370.69</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>213.89</v>
+        <v>590.06</v>
       </c>
       <c r="M315" s="1">
-        <v>5545.5</v>
+        <v>23370.69</v>
       </c>
       <c r="N315" s="1">
-        <v>5759.39</v>
+        <v>23960.75</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B316">
-        <v>2956403482</v>
+        <v>2963840802</v>
       </c>
       <c r="C316" s="1">
-        <v>15000000.0</v>
+        <v>2991000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.13557247</v>
+        <v>100.50074089</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>20335.87</v>
+        <v>14977.16</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
-      <c r="L316" t="s">
-        <v>763</v>
+      <c r="L316">
+        <v>100.48</v>
       </c>
       <c r="M316" s="1">
-        <v>20335.87</v>
+        <v>14977.16</v>
       </c>
       <c r="N316" s="1">
-        <v>22412.62</v>
+        <v>15077.64</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
         <v>764</v>
       </c>
       <c r="B317">
-        <v>2957531542</v>
+        <v>2965386522</v>
       </c>
       <c r="C317" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.3702582</v>
+        <v>100.2147444</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>55538.73</v>
+        <v>10737.22</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
-      <c r="L317" t="s">
-        <v>765</v>
+      <c r="L317">
+        <v>650.87</v>
       </c>
       <c r="M317" s="1">
-        <v>55538.73</v>
+        <v>10737.22</v>
       </c>
       <c r="N317" s="1">
-        <v>57889.98</v>
+        <v>11388.09</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="B318">
-        <v>2959056142</v>
+        <v>2970036362</v>
       </c>
       <c r="C318" s="1">
-        <v>10400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.23815135</v>
+        <v>100.2969585</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>24767.74</v>
+        <v>29695.85</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
-      <c r="L318">
-        <v>474.24</v>
+      <c r="L318" t="s">
+        <v>766</v>
       </c>
       <c r="M318" s="1">
-        <v>24767.74</v>
+        <v>29695.85</v>
       </c>
       <c r="N318" s="1">
-        <v>25241.98</v>
+        <v>31207.96</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
         <v>767</v>
       </c>
       <c r="B319">
-        <v>2962036292</v>
+        <v>2979716702</v>
       </c>
       <c r="C319" s="1">
-        <v>11700000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.28842915</v>
+        <v>100.3043987</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>33746.21</v>
+        <v>30439.87</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>108.52</v>
+        <v>973.11</v>
       </c>
       <c r="M319" s="1">
-        <v>33746.21</v>
+        <v>30439.87</v>
       </c>
       <c r="N319" s="1">
-        <v>33854.73</v>
+        <v>31412.98</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
         <v>768</v>
       </c>
       <c r="B320">
-        <v>2962647792</v>
+        <v>2981484462</v>
       </c>
       <c r="C320" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.066001</v>
+        <v>100.3074778</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>9900.15</v>
+        <v>61495.56</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320" t="s">
         <v>769</v>
       </c>
       <c r="M320" s="1">
-        <v>9900.15</v>
+        <v>61495.56</v>
       </c>
       <c r="N320" s="1">
-        <v>11232.15</v>
+        <v>63102.67</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
         <v>770</v>
       </c>
       <c r="B321">
-        <v>2963772242</v>
+        <v>2983096392</v>
       </c>
       <c r="C321" s="1">
-        <v>10000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.1574057</v>
+        <v>100.46706831</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>15740.57</v>
+        <v>33161.85</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
-      <c r="L321" t="s">
-        <v>771</v>
+      <c r="L321">
+        <v>166.85</v>
       </c>
       <c r="M321" s="1">
-        <v>15740.57</v>
+        <v>33161.85</v>
       </c>
       <c r="N321" s="1">
-        <v>16910.85</v>
+        <v>33328.7</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="B322">
-        <v>2963783932</v>
+        <v>2991145122</v>
       </c>
       <c r="C322" s="1">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.1659705</v>
+        <v>100.35265256</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>16597.05</v>
+        <v>31738.73</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
-      <c r="L322" t="s">
-        <v>773</v>
+      <c r="L322">
+        <v>-365.63</v>
       </c>
       <c r="M322" s="1">
-        <v>16597.05</v>
+        <v>31738.73</v>
       </c>
       <c r="N322" s="1">
-        <v>17736.78</v>
+        <v>31373.1</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="B323">
-        <v>2963823632</v>
+        <v>2991234142</v>
       </c>
       <c r="C323" s="1">
-        <v>3800000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.36184895</v>
+        <v>100.353122</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>13750.26</v>
+        <v>8828.05</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>485.34</v>
+        <v>-87.08</v>
       </c>
       <c r="M323" s="1">
-        <v>13750.26</v>
+        <v>8828.05</v>
       </c>
       <c r="N323" s="1">
-        <v>14235.6</v>
+        <v>8740.97</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="B324">
-        <v>2963840802</v>
+        <v>3014423372</v>
       </c>
       <c r="C324" s="1">
-        <v>2991000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.29326546</v>
+        <v>100.11817117</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>8771.57</v>
+        <v>7090.27</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>31.48</v>
+        <v>98.8</v>
       </c>
       <c r="M324" s="1">
-        <v>8771.57</v>
+        <v>7090.27</v>
       </c>
       <c r="N324" s="1">
-        <v>8803.05</v>
+        <v>7189.07</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>2965386522</v>
+        <v>774</v>
+      </c>
+      <c r="B325" t="s">
+        <v>775</v>
       </c>
       <c r="C325" s="1">
-        <v>5000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.128697</v>
+        <v>100.35780054</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>6434.85</v>
+        <v>46514.07</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>532.03</v>
+        <v>143.17</v>
       </c>
       <c r="M325" s="1">
-        <v>6434.85</v>
+        <v>46514.07</v>
       </c>
       <c r="N325" s="1">
-        <v>6966.88</v>
+        <v>46657.24</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
+        <v>776</v>
+      </c>
+      <c r="B326" t="s">
         <v>777</v>
       </c>
-      <c r="B326">
-[...1 lines deleted...]
-      </c>
       <c r="C326" s="1">
-        <v>10000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.1764804</v>
+        <v>100.3724831</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>17648.04</v>
+        <v>26446.3</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326" t="s">
-        <v>778</v>
+      <c r="L326">
+        <v>201.28</v>
       </c>
       <c r="M326" s="1">
-        <v>17648.04</v>
+        <v>26446.3</v>
       </c>
       <c r="N326" s="1">
-        <v>18881.6</v>
+        <v>26647.58</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
+        <v>778</v>
+      </c>
+      <c r="B327" t="s">
         <v>779</v>
       </c>
-      <c r="B327">
-[...1 lines deleted...]
-      </c>
       <c r="C327" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.1756484</v>
+        <v>100.25681547</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>17564.84</v>
+        <v>38522.32</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>776.0</v>
+        <v>262.73</v>
       </c>
       <c r="M327" s="1">
-        <v>17564.84</v>
+        <v>38522.32</v>
       </c>
       <c r="N327" s="1">
-        <v>18340.84</v>
+        <v>38785.05</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
         <v>780</v>
       </c>
-      <c r="B328">
-        <v>2981484462</v>
+      <c r="B328" t="s">
+        <v>779</v>
       </c>
       <c r="C328" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.17567325</v>
+        <v>100.35885292</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>35134.65</v>
+        <v>89713.23</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
-      <c r="L328" t="s">
-        <v>781</v>
+      <c r="L328">
+        <v>352.25</v>
       </c>
       <c r="M328" s="1">
-        <v>35134.65</v>
+        <v>89713.23</v>
       </c>
       <c r="N328" s="1">
-        <v>36400.49</v>
+        <v>90065.48</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
+        <v>781</v>
+      </c>
+      <c r="B329" t="s">
         <v>782</v>
       </c>
-      <c r="B329">
-[...1 lines deleted...]
-      </c>
       <c r="C329" s="1">
-        <v>7100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.26575958</v>
+        <v>100.36615743</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>18868.93</v>
+        <v>109847.23</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329">
-        <v>73.21</v>
+        <v>323.12</v>
       </c>
       <c r="M329" s="1">
-        <v>18868.93</v>
+        <v>109847.23</v>
       </c>
       <c r="N329" s="1">
-        <v>18942.14</v>
+        <v>110170.35</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
         <v>783</v>
       </c>
-      <c r="B330">
-        <v>2991145122</v>
+      <c r="B330" t="s">
+        <v>784</v>
       </c>
       <c r="C330" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.18340189</v>
+        <v>100.24162703</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>16506.17</v>
+        <v>72488.11</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>-283.25</v>
+        <v>215.82</v>
       </c>
       <c r="M330" s="1">
-        <v>16506.17</v>
+        <v>72488.11</v>
       </c>
       <c r="N330" s="1">
-        <v>16222.92</v>
+        <v>72703.93</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-        <v>2991234142</v>
+        <v>785</v>
+      </c>
+      <c r="B331" t="s">
+        <v>786</v>
       </c>
       <c r="C331" s="1">
-        <v>2500000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.1848864</v>
+        <v>100.45712046</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>4622.16</v>
+        <v>59425.66</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331">
-        <v>-68.05</v>
+        <v>-66.24</v>
       </c>
       <c r="M331" s="1">
-        <v>4622.16</v>
+        <v>59425.66</v>
       </c>
       <c r="N331" s="1">
-        <v>4554.11</v>
+        <v>59359.42</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>3014423372</v>
+        <v>787</v>
+      </c>
+      <c r="B332" t="s">
+        <v>788</v>
       </c>
       <c r="C332" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.0658475</v>
+        <v>100.18716547</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>3950.85</v>
+        <v>28074.82</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>63.8</v>
+        <v>157.5</v>
       </c>
       <c r="M332" s="1">
-        <v>3950.85</v>
+        <v>28074.82</v>
       </c>
       <c r="N332" s="1">
-        <v>4014.65</v>
+        <v>28232.32</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="B333" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C333" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.19439208</v>
+        <v>100.37863</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>25270.97</v>
+        <v>75726.0</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>85.56</v>
+        <v>210.01</v>
       </c>
       <c r="M333" s="1">
-        <v>25270.97</v>
+        <v>75726.0</v>
       </c>
       <c r="N333" s="1">
-        <v>25356.53</v>
+        <v>75936.01</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
+        <v>790</v>
+      </c>
+      <c r="B334" t="s">
         <v>788</v>
       </c>
-      <c r="B334" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C334" s="1">
-        <v>7100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.2058</v>
+        <v>100.38115023</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>14611.8</v>
+        <v>114345.07</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>137.93</v>
+        <v>344.59</v>
       </c>
       <c r="M334" s="1">
-        <v>14611.8</v>
+        <v>114345.07</v>
       </c>
       <c r="N334" s="1">
-        <v>14749.73</v>
+        <v>114689.66</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B335" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C335" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.19553156</v>
+        <v>100.40477108</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>48882.89</v>
+        <v>101192.77</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
-      <c r="L335">
-        <v>222.09</v>
+      <c r="L335" t="s">
+        <v>793</v>
       </c>
       <c r="M335" s="1">
-        <v>48882.89</v>
+        <v>101192.77</v>
       </c>
       <c r="N335" s="1">
-        <v>49104.98</v>
+        <v>102477.39</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="B336" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="C336" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.14089947</v>
+        <v>100.3940059</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>21134.92</v>
+        <v>39400.59</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>170.56</v>
+        <v>113.48</v>
       </c>
       <c r="M336" s="1">
-        <v>21134.92</v>
+        <v>39400.59</v>
       </c>
       <c r="N336" s="1">
-        <v>21305.48</v>
+        <v>39514.07</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="B337" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C337" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.19902803</v>
+        <v>100.3972595</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>59708.41</v>
+        <v>79451.9</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>190.53</v>
+        <v>369.18</v>
       </c>
       <c r="M337" s="1">
-        <v>59708.41</v>
+        <v>79451.9</v>
       </c>
       <c r="N337" s="1">
-        <v>59898.94</v>
+        <v>79821.08</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B338" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C338" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.13134917</v>
+        <v>100.4160827</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>39404.75</v>
+        <v>83216.54</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>111.69</v>
+        <v>767.64</v>
       </c>
       <c r="M338" s="1">
-        <v>39404.75</v>
+        <v>83216.54</v>
       </c>
       <c r="N338" s="1">
-        <v>39516.44</v>
+        <v>83984.18</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B339" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="C339" s="1">
-        <v>13000000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.24330569</v>
+        <v>100.48580787</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>31629.74</v>
+        <v>35906.06</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>-19.1</v>
+        <v>149.89</v>
       </c>
       <c r="M339" s="1">
-        <v>31629.74</v>
+        <v>35906.06</v>
       </c>
       <c r="N339" s="1">
-        <v>31610.64</v>
+        <v>36055.95</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B340" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="C340" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.1034372</v>
+        <v>100.1419613</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>15515.58</v>
+        <v>28392.26</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
-      <c r="L340">
-        <v>92.23</v>
+      <c r="L340" t="s">
+        <v>803</v>
       </c>
       <c r="M340" s="1">
-        <v>15515.58</v>
+        <v>28392.26</v>
       </c>
       <c r="N340" s="1">
-        <v>15607.81</v>
+        <v>26610.6</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="B341" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="C341" s="1">
-        <v>30000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.20752783</v>
+        <v>100.077918</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>62258.35</v>
+        <v>4675.08</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>205.72</v>
+        <v>-330.77</v>
       </c>
       <c r="M341" s="1">
-        <v>62258.35</v>
+        <v>4675.08</v>
       </c>
       <c r="N341" s="1">
-        <v>62464.07</v>
+        <v>4344.31</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="B342" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="C342" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.20592005</v>
+        <v>100.2058154</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>41184.01</v>
+        <v>20581.54</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
-      <c r="L342">
-        <v>122.98</v>
+      <c r="L342" t="s">
+        <v>808</v>
       </c>
       <c r="M342" s="1">
-        <v>41184.01</v>
+        <v>20581.54</v>
       </c>
       <c r="N342" s="1">
-        <v>41306.99</v>
+        <v>19432.2</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="B343" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="C343" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.22960588</v>
+        <v>100.24883693</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>57401.47</v>
+        <v>37325.54</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
-      <c r="L343">
-        <v>869.12</v>
+      <c r="L343" t="s">
+        <v>810</v>
       </c>
       <c r="M343" s="1">
-        <v>57401.47</v>
+        <v>37325.54</v>
       </c>
       <c r="N343" s="1">
-        <v>58270.59</v>
+        <v>36126.32</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="B344" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="C344" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.2148105</v>
+        <v>100.00422227</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>21481.05</v>
+        <v>633.34</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344">
-        <v>65.67</v>
+        <v>-203.76</v>
       </c>
       <c r="M344" s="1">
-        <v>21481.05</v>
+        <v>633.34</v>
       </c>
       <c r="N344" s="1">
-        <v>21546.72</v>
+        <v>429.58</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="B345" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="C345" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.2182892</v>
+        <v>100.00882512</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>43657.84</v>
+        <v>1103.14</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
       <c r="L345">
-        <v>229.13</v>
+        <v>-898.71</v>
       </c>
       <c r="M345" s="1">
-        <v>43657.84</v>
+        <v>1103.14</v>
       </c>
       <c r="N345" s="1">
-        <v>43886.97</v>
+        <v>204.43</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="B346" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="C346" s="1">
-        <v>20000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.23411355</v>
+        <v>99.99633833</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>46822.71</v>
+        <v>-65.91</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
       <c r="L346">
-        <v>487.77</v>
+        <v>-110.82</v>
       </c>
       <c r="M346" s="1">
-        <v>46822.71</v>
+        <v>-65.91</v>
       </c>
       <c r="N346" s="1">
-        <v>47310.48</v>
+        <v>-176.73</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="B347" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="C347" s="1">
-        <v>7391000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.27377662</v>
+        <v>100.278082</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>20234.83</v>
+        <v>125136.9</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
-      <c r="L347">
-        <v>47.35</v>
+      <c r="L347" t="s">
+        <v>819</v>
       </c>
       <c r="M347" s="1">
-        <v>20234.83</v>
+        <v>125136.9</v>
       </c>
       <c r="N347" s="1">
-        <v>20282.18</v>
+        <v>131198.89</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="B348" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="C348" s="1">
-        <v>45000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.16364396</v>
+        <v>100.63150639</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>73639.78</v>
+        <v>97883.49</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
-      <c r="L348" t="s">
-        <v>814</v>
+      <c r="L348">
+        <v>-502.03</v>
       </c>
       <c r="M348" s="1">
-        <v>73639.78</v>
+        <v>97883.49</v>
       </c>
       <c r="N348" s="1">
-        <v>78612.46</v>
+        <v>97381.46</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="B349" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
       <c r="C349" s="1">
-        <v>15500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.33451045</v>
+        <v>100.41777425</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>51849.12</v>
+        <v>16710.97</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
       <c r="L349">
-        <v>-392.22</v>
+        <v>-47.94</v>
       </c>
       <c r="M349" s="1">
-        <v>51849.12</v>
+        <v>16710.97</v>
       </c>
       <c r="N349" s="1">
-        <v>51456.9</v>
+        <v>16663.03</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="B350" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="C350" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.2208085</v>
+        <v>100.4215228</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>8832.34</v>
+        <v>42152.28</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
       <c r="L350">
-        <v>-29.8</v>
+        <v>260.15</v>
       </c>
       <c r="M350" s="1">
-        <v>8832.34</v>
+        <v>42152.28</v>
       </c>
       <c r="N350" s="1">
-        <v>8802.54</v>
+        <v>42412.43</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
       <c r="B351" t="s">
-        <v>820</v>
+        <v>827</v>
       </c>
       <c r="C351" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.2344767</v>
+        <v>100.4653148</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>23447.67</v>
+        <v>46531.48</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
       <c r="L351">
-        <v>156.43</v>
+        <v>214.61</v>
       </c>
       <c r="M351" s="1">
-        <v>23447.67</v>
+        <v>46531.48</v>
       </c>
       <c r="N351" s="1">
-        <v>23604.1</v>
+        <v>46746.09</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="B352" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="C352" s="1">
-        <v>10000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.2606275</v>
+        <v>100.37752864</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>26062.75</v>
+        <v>8305.63</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352">
-        <v>94.06</v>
+        <v>-79.3</v>
       </c>
       <c r="M352" s="1">
-        <v>26062.75</v>
+        <v>8305.63</v>
       </c>
       <c r="N352" s="1">
-        <v>26156.81</v>
+        <v>8226.33</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="B353" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="C353" s="1">
-        <v>2200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.17924045</v>
+        <v>100.2173204</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>3943.29</v>
+        <v>43464.08</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
-      <c r="L353">
-        <v>-15.82</v>
+      <c r="L353" t="s">
+        <v>832</v>
       </c>
       <c r="M353" s="1">
-        <v>3943.29</v>
+        <v>43464.08</v>
       </c>
       <c r="N353" s="1">
-        <v>3927.47</v>
+        <v>41254.64</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="B354" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="C354" s="1">
-        <v>4750000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.25539726</v>
+        <v>100.23539136</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>12131.37</v>
+        <v>58847.84</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
-      <c r="L354">
-        <v>7.87</v>
+      <c r="L354" t="s">
+        <v>834</v>
       </c>
       <c r="M354" s="1">
-        <v>12131.37</v>
+        <v>58847.84</v>
       </c>
       <c r="N354" s="1">
-        <v>12139.24</v>
+        <v>56197.85</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
       <c r="B355" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="C355" s="1">
-        <v>7500000.0</v>
+        <v>6070000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.22046013</v>
+        <v>100.29483542</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>16534.51</v>
+        <v>17896.51</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355">
-        <v>-6.63</v>
+        <v>-650.28</v>
       </c>
       <c r="M355" s="1">
-        <v>16534.51</v>
+        <v>17896.51</v>
       </c>
       <c r="N355" s="1">
-        <v>16527.88</v>
+        <v>17246.23</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="B356" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="C356" s="1">
-        <v>2000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.2491095</v>
+        <v>100.0125066</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>4982.19</v>
+        <v>3751.98</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356">
-        <v>0.06</v>
+        <v>-438.49</v>
       </c>
       <c r="M356" s="1">
-        <v>4982.19</v>
+        <v>3751.98</v>
       </c>
       <c r="N356" s="1">
-        <v>4982.25</v>
+        <v>3313.49</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="B357" t="s">
-        <v>831</v>
+        <v>840</v>
       </c>
       <c r="C357" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.33560257</v>
+        <v>100.00331195</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>23492.18</v>
+        <v>662.39</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
-      <c r="L357">
-        <v>-152.28</v>
+      <c r="L357" t="s">
+        <v>841</v>
       </c>
       <c r="M357" s="1">
-        <v>23492.18</v>
+        <v>662.39</v>
       </c>
       <c r="N357" s="1">
-        <v>23339.9</v>
+        <v>-500.11</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="B358" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="C358" s="1">
-        <v>1950000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.29134923</v>
+        <v>100.0050248</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>5681.31</v>
+        <v>502.48</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358">
-        <v>65.24</v>
+        <v>0.0</v>
       </c>
       <c r="M358" s="1">
-        <v>5681.31</v>
+        <v>502.48</v>
       </c>
       <c r="N358" s="1">
-        <v>5746.55</v>
+        <v>502.48</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
       <c r="B359" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="C359" s="1">
-        <v>3124000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.22736972</v>
+        <v>100.46850442</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>7103.03</v>
+        <v>22253.96</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
       <c r="L359">
-        <v>40.34</v>
+        <v>23.62</v>
       </c>
       <c r="M359" s="1">
-        <v>7103.03</v>
+        <v>22253.96</v>
       </c>
       <c r="N359" s="1">
-        <v>7143.37</v>
+        <v>22277.58</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>836</v>
+        <v>846</v>
       </c>
       <c r="B360" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="C360" s="1">
-        <v>2609000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.26990724</v>
+        <v>100.462585</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>7041.88</v>
+        <v>9251.7</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
       <c r="L360">
-        <v>14.11</v>
+        <v>-0.53</v>
       </c>
       <c r="M360" s="1">
-        <v>7041.88</v>
+        <v>9251.7</v>
       </c>
       <c r="N360" s="1">
-        <v>7055.99</v>
+        <v>9251.17</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="B361" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="C361" s="1">
-        <v>5000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.2148498</v>
+        <v>100.40941067</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>10742.49</v>
+        <v>30705.8</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
       <c r="L361">
-        <v>84.61</v>
+        <v>0.32</v>
       </c>
       <c r="M361" s="1">
-        <v>10742.49</v>
+        <v>30705.8</v>
       </c>
       <c r="N361" s="1">
-        <v>10827.1</v>
+        <v>30706.12</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
       <c r="B362" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="C362" s="1">
-        <v>15000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.27007693</v>
+        <v>100.63256929</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>40511.54</v>
+        <v>44279.85</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
       <c r="L362">
-        <v>302.41</v>
+        <v>-199.99</v>
       </c>
       <c r="M362" s="1">
-        <v>40511.54</v>
+        <v>44279.85</v>
       </c>
       <c r="N362" s="1">
-        <v>40813.95</v>
+        <v>44079.86</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="B363" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="C363" s="1">
-        <v>5000000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.314954</v>
+        <v>100.5174441</v>
       </c>
       <c r="E363" s="1">
         <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>15747.7</v>
+        <v>10090.16</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
       <c r="L363">
-        <v>37.34</v>
+        <v>18.15</v>
       </c>
       <c r="M363" s="1">
-        <v>15747.7</v>
+        <v>10090.16</v>
       </c>
       <c r="N363" s="1">
-        <v>15785.04</v>
+        <v>10108.31</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="B364" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="C364" s="1">
-        <v>4000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.246151</v>
+        <v>100.40966549</v>
       </c>
       <c r="E364" s="1">
         <v>0.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>0.0</v>
       </c>
       <c r="I364" s="1">
-        <v>9846.04</v>
+        <v>12797.95</v>
       </c>
       <c r="J364" s="1">
         <v>0</v>
       </c>
       <c r="K364">
         <v>0.0</v>
       </c>
       <c r="L364">
-        <v>21.63</v>
+        <v>70.97</v>
       </c>
       <c r="M364" s="1">
-        <v>9846.04</v>
+        <v>12797.95</v>
       </c>
       <c r="N364" s="1">
-        <v>9867.67</v>
+        <v>12868.92</v>
       </c>
       <c r="O364" s="1">
         <v>0.0</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="B365" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="C365" s="1">
-        <v>10000000.0</v>
+        <v>2609000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.3048137</v>
+        <v>100.4821652</v>
       </c>
       <c r="E365" s="1">
         <v>0.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>30481.37</v>
+        <v>12579.69</v>
       </c>
       <c r="J365" s="1">
         <v>0</v>
       </c>
       <c r="K365">
         <v>0.0</v>
       </c>
       <c r="L365">
-        <v>-218.35</v>
+        <v>44.5</v>
       </c>
       <c r="M365" s="1">
-        <v>30481.37</v>
+        <v>12579.69</v>
       </c>
       <c r="N365" s="1">
-        <v>30263.02</v>
+        <v>12624.19</v>
       </c>
       <c r="O365" s="1">
         <v>0.0</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="B366" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="C366" s="1">
-        <v>22000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.33001436</v>
+        <v>100.3826604</v>
       </c>
       <c r="E366" s="1">
         <v>0.0</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>72603.16</v>
+        <v>19133.02</v>
       </c>
       <c r="J366" s="1">
         <v>0</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
-        <v>-537.2</v>
+        <v>152.22</v>
       </c>
       <c r="M366" s="1">
-        <v>72603.16</v>
+        <v>19133.02</v>
       </c>
       <c r="N366" s="1">
-        <v>72065.96</v>
+        <v>19285.24</v>
       </c>
       <c r="O366" s="1">
         <v>0.0</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="B367" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="C367" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.2516434</v>
+        <v>100.4701368</v>
       </c>
       <c r="E367" s="1">
         <v>0.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>0.0</v>
       </c>
       <c r="I367" s="1">
-        <v>12582.17</v>
+        <v>70520.52</v>
       </c>
       <c r="J367" s="1">
         <v>0</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
-        <v>25.93</v>
+        <v>611.69</v>
       </c>
       <c r="M367" s="1">
-        <v>12582.17</v>
+        <v>70520.52</v>
       </c>
       <c r="N367" s="1">
-        <v>12608.1</v>
+        <v>71132.21</v>
       </c>
       <c r="O367" s="1">
         <v>0.0</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="B368" t="s">
-        <v>850</v>
+        <v>862</v>
       </c>
       <c r="C368" s="1">
-        <v>4600000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.352125</v>
+        <v>100.5615682</v>
       </c>
       <c r="E368" s="1">
         <v>0.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>16197.75</v>
+        <v>28078.41</v>
       </c>
       <c r="J368" s="1">
         <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368">
-        <v>33.07</v>
+        <v>100.62</v>
       </c>
       <c r="M368" s="1">
-        <v>16197.75</v>
+        <v>28078.41</v>
       </c>
       <c r="N368" s="1">
-        <v>16230.82</v>
+        <v>28179.03</v>
       </c>
       <c r="O368" s="1">
         <v>0.0</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="B369" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="C369" s="1">
-        <v>8500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.06621612</v>
+        <v>100.44037025</v>
       </c>
       <c r="E369" s="1">
         <v>0.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>5628.37</v>
+        <v>17614.81</v>
       </c>
       <c r="J369" s="1">
         <v>0</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
       <c r="L369">
-        <v>69.27</v>
+        <v>68.23</v>
       </c>
       <c r="M369" s="1">
-        <v>5628.37</v>
+        <v>17614.81</v>
       </c>
       <c r="N369" s="1">
-        <v>5697.64</v>
+        <v>17683.04</v>
       </c>
       <c r="O369" s="1">
         <v>0.0</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="B370" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="C370" s="1">
-        <v>8000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>100.26465413</v>
+        <v>99.96009113</v>
       </c>
       <c r="E370" s="1">
         <v>0.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>21172.33</v>
+        <v>-2115.17</v>
       </c>
       <c r="J370" s="1">
         <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
       <c r="L370">
-        <v>-6.19</v>
+        <v>-86.31</v>
       </c>
       <c r="M370" s="1">
-        <v>21172.33</v>
+        <v>-2115.17</v>
       </c>
       <c r="N370" s="1">
-        <v>21166.14</v>
+        <v>-2201.48</v>
       </c>
       <c r="O370" s="1">
         <v>0.0</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="B371" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="C371" s="1">
-        <v>5400000.0</v>
+        <v>5850000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.0641687</v>
+        <v>100.00890034</v>
       </c>
       <c r="E371" s="1">
         <v>0.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>3465.11</v>
+        <v>520.67</v>
       </c>
       <c r="J371" s="1">
         <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
       <c r="L371">
-        <v>8.25</v>
+        <v>0.0</v>
       </c>
       <c r="M371" s="1">
-        <v>3465.11</v>
+        <v>520.67</v>
       </c>
       <c r="N371" s="1">
-        <v>3473.36</v>
+        <v>520.67</v>
       </c>
       <c r="O371" s="1">
         <v>0.0</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="B372" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="C372" s="1">
-        <v>6377000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.33045664</v>
+        <v>100.5759192</v>
       </c>
       <c r="E372" s="1">
         <v>0.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>21073.22</v>
+        <v>57591.92</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
       <c r="L372">
-        <v>-137.01</v>
+        <v>-265.71</v>
       </c>
       <c r="M372" s="1">
-        <v>21073.22</v>
+        <v>57591.92</v>
       </c>
       <c r="N372" s="1">
-        <v>20936.21</v>
+        <v>57326.21</v>
       </c>
       <c r="O372" s="1">
         <v>0.0</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="B373" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
       <c r="C373" s="1">
-        <v>6000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.34135</v>
+        <v>100.62162191</v>
       </c>
       <c r="E373" s="1">
         <v>0.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>20481.0</v>
+        <v>136756.82</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
       <c r="L373">
-        <v>-27.81</v>
+        <v>-659.72</v>
       </c>
       <c r="M373" s="1">
-        <v>20481.0</v>
+        <v>136756.82</v>
       </c>
       <c r="N373" s="1">
-        <v>20453.19</v>
+        <v>136097.1</v>
       </c>
       <c r="O373" s="1">
         <v>0.0</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="B374" t="s">
-        <v>863</v>
+        <v>873</v>
       </c>
       <c r="C374" s="1">
-        <v>40000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.20677075</v>
+        <v>100.64268391</v>
       </c>
       <c r="E374" s="1">
         <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>82708.3</v>
+        <v>29563.46</v>
       </c>
       <c r="J374" s="1">
         <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
-        <v>302.63</v>
+        <v>54.46</v>
       </c>
       <c r="M374" s="1">
-        <v>82708.3</v>
+        <v>29563.46</v>
       </c>
       <c r="N374" s="1">
-        <v>83010.93</v>
+        <v>29617.92</v>
       </c>
       <c r="O374" s="1">
         <v>0.0</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>864</v>
+        <v>874</v>
       </c>
       <c r="B375" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="C375" s="1">
-        <v>6100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.25157377</v>
+        <v>100.456868</v>
       </c>
       <c r="E375" s="1">
         <v>0.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>0.0</v>
       </c>
       <c r="I375" s="1">
-        <v>15346.0</v>
+        <v>22843.4</v>
       </c>
       <c r="J375" s="1">
         <v>0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
-        <v>107.81</v>
+        <v>59.81</v>
       </c>
       <c r="M375" s="1">
-        <v>15346.0</v>
+        <v>22843.4</v>
       </c>
       <c r="N375" s="1">
-        <v>15453.81</v>
+        <v>22903.21</v>
       </c>
       <c r="O375" s="1">
         <v>0.0</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
       <c r="B376" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="C376" s="1">
-        <v>15000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.172523</v>
+        <v>100.11772847</v>
       </c>
       <c r="E376" s="1">
         <v>0.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>25878.45</v>
+        <v>10006.92</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
-        <v>217.2</v>
+        <v>112.05</v>
       </c>
       <c r="M376" s="1">
-        <v>25878.45</v>
+        <v>10006.92</v>
       </c>
       <c r="N376" s="1">
-        <v>26095.65</v>
+        <v>10118.97</v>
       </c>
       <c r="O376" s="1">
         <v>0.0</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
       <c r="B377" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="C377" s="1">
-        <v>6630000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.31386244</v>
+        <v>100.49223525</v>
       </c>
       <c r="E377" s="1">
         <v>0.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>0.0</v>
       </c>
       <c r="I377" s="1">
-        <v>20809.08</v>
+        <v>39378.82</v>
       </c>
       <c r="J377" s="1">
         <v>0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
-        <v>36.68</v>
+        <v>-8.0</v>
       </c>
       <c r="M377" s="1">
-        <v>20809.08</v>
+        <v>39378.82</v>
       </c>
       <c r="N377" s="1">
-        <v>20845.76</v>
+        <v>39370.82</v>
       </c>
       <c r="O377" s="1">
         <v>0.0</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="B378" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="C378" s="1">
-        <v>5300000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.25702</v>
+        <v>100.11590778</v>
       </c>
       <c r="E378" s="1">
         <v>0.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>0.0</v>
       </c>
       <c r="I378" s="1">
-        <v>13622.06</v>
+        <v>6259.02</v>
       </c>
       <c r="J378" s="1">
         <v>0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
-        <v>24.68</v>
+        <v>22.81</v>
       </c>
       <c r="M378" s="1">
-        <v>13622.06</v>
+        <v>6259.02</v>
       </c>
       <c r="N378" s="1">
-        <v>13646.74</v>
+        <v>6281.83</v>
       </c>
       <c r="O378" s="1">
         <v>0.0</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>871</v>
+        <v>881</v>
       </c>
       <c r="B379" t="s">
-        <v>872</v>
+        <v>882</v>
       </c>
       <c r="C379" s="1">
-        <v>4700000.0</v>
+        <v>6377000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>100.39344766</v>
+        <v>100.62207558</v>
       </c>
       <c r="E379" s="1">
         <v>0.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>0.0</v>
       </c>
       <c r="I379" s="1">
-        <v>18492.04</v>
+        <v>39669.76</v>
       </c>
       <c r="J379" s="1">
         <v>0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
-        <v>40.73</v>
+        <v>-173.34</v>
       </c>
       <c r="M379" s="1">
-        <v>18492.04</v>
+        <v>39669.76</v>
       </c>
       <c r="N379" s="1">
-        <v>18532.77</v>
+        <v>39496.42</v>
       </c>
       <c r="O379" s="1">
         <v>0.0</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>873</v>
+        <v>883</v>
       </c>
       <c r="B380" t="s">
-        <v>872</v>
+        <v>884</v>
       </c>
       <c r="C380" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>100.252311</v>
+        <v>100.63062033</v>
       </c>
       <c r="E380" s="1">
         <v>0.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>0.0</v>
       </c>
       <c r="I380" s="1">
-        <v>15138.66</v>
+        <v>37837.22</v>
       </c>
       <c r="J380" s="1">
         <v>0</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
       <c r="L380">
-        <v>36.0</v>
+        <v>-25.66</v>
       </c>
       <c r="M380" s="1">
-        <v>15138.66</v>
+        <v>37837.22</v>
       </c>
       <c r="N380" s="1">
-        <v>15174.66</v>
+        <v>37811.56</v>
       </c>
       <c r="O380" s="1">
         <v>0.0</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B381" t="s">
-        <v>872</v>
+        <v>886</v>
       </c>
       <c r="C381" s="1">
-        <v>8200000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.38686415</v>
+        <v>100.37942453</v>
       </c>
       <c r="E381" s="1">
         <v>0.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>0.0</v>
       </c>
       <c r="I381" s="1">
-        <v>31722.86</v>
+        <v>151769.81</v>
       </c>
       <c r="J381" s="1">
         <v>0</v>
       </c>
       <c r="K381">
         <v>0.0</v>
       </c>
       <c r="L381">
-        <v>61.04</v>
+        <v>498.89</v>
       </c>
       <c r="M381" s="1">
-        <v>31722.86</v>
+        <v>151769.81</v>
       </c>
       <c r="N381" s="1">
-        <v>31783.9</v>
+        <v>152268.7</v>
       </c>
       <c r="O381" s="1">
         <v>0.0</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>875</v>
+        <v>887</v>
       </c>
       <c r="B382" t="s">
-        <v>876</v>
+        <v>888</v>
       </c>
       <c r="C382" s="1">
-        <v>12500000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>99.980558</v>
+        <v>100.44664787</v>
       </c>
       <c r="E382" s="1">
         <v>0.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>0.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-2430.25</v>
+        <v>27245.52</v>
       </c>
       <c r="J382" s="1">
         <v>0</v>
       </c>
       <c r="K382">
         <v>0.0</v>
       </c>
       <c r="L382">
-        <v>0.0</v>
+        <v>193.68</v>
       </c>
       <c r="M382" s="1">
-        <v>-2430.25</v>
+        <v>27245.52</v>
       </c>
       <c r="N382" s="1">
-        <v>-2430.25</v>
+        <v>27439.2</v>
       </c>
       <c r="O382" s="1">
         <v>0.0</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>877</v>
+        <v>889</v>
       </c>
       <c r="B383" t="s">
-        <v>878</v>
+        <v>890</v>
       </c>
       <c r="C383" s="1">
-        <v>10100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.09995158</v>
+        <v>100.30885787</v>
       </c>
       <c r="E383" s="1">
         <v>0.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>0.0</v>
       </c>
       <c r="I383" s="1">
-        <v>10095.11</v>
+        <v>46328.68</v>
       </c>
       <c r="J383" s="1">
         <v>0</v>
       </c>
       <c r="K383">
         <v>0.0</v>
       </c>
       <c r="L383">
-        <v>0.0</v>
+        <v>398.32</v>
       </c>
       <c r="M383" s="1">
-        <v>10095.11</v>
+        <v>46328.68</v>
       </c>
       <c r="N383" s="1">
-        <v>10095.11</v>
+        <v>46727.0</v>
       </c>
       <c r="O383" s="1">
         <v>0.0</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>879</v>
+        <v>891</v>
       </c>
       <c r="B384" t="s">
-        <v>880</v>
+        <v>892</v>
       </c>
       <c r="C384" s="1">
-        <v>25000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>100.03048948</v>
+        <v>100.56055083</v>
       </c>
       <c r="E384" s="1">
         <v>0.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>0.0</v>
       </c>
       <c r="I384" s="1">
-        <v>7622.37</v>
+        <v>37164.52</v>
       </c>
       <c r="J384" s="1">
         <v>0</v>
       </c>
       <c r="K384">
         <v>0.0</v>
       </c>
       <c r="L384">
-        <v>0.0</v>
+        <v>115.76</v>
       </c>
       <c r="M384" s="1">
-        <v>7622.37</v>
+        <v>37164.52</v>
       </c>
       <c r="N384" s="1">
-        <v>7622.37</v>
+        <v>37280.28</v>
       </c>
       <c r="O384" s="1">
         <v>0.0</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>881</v>
+        <v>893</v>
       </c>
       <c r="B385" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="C385" s="1">
-        <v>40000000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.20211898</v>
+        <v>100.46184094</v>
       </c>
       <c r="E385" s="1">
         <v>0.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>0.0</v>
       </c>
       <c r="I385" s="1">
-        <v>80847.59</v>
+        <v>24477.57</v>
       </c>
       <c r="J385" s="1">
         <v>0</v>
       </c>
       <c r="K385">
         <v>0.0</v>
       </c>
       <c r="L385">
-        <v>897.57</v>
+        <v>77.6</v>
       </c>
       <c r="M385" s="1">
-        <v>80847.59</v>
+        <v>24477.57</v>
       </c>
       <c r="N385" s="1">
-        <v>81745.16</v>
+        <v>24555.17</v>
       </c>
       <c r="O385" s="1">
         <v>0.0</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="B386" t="s">
-        <v>884</v>
+        <v>895</v>
       </c>
       <c r="C386" s="1">
-        <v>25000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>100.13017916</v>
+        <v>100.68227638</v>
       </c>
       <c r="E386" s="1">
         <v>0.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>0.0</v>
       </c>
       <c r="I386" s="1">
-        <v>32544.79</v>
+        <v>32066.99</v>
       </c>
       <c r="J386" s="1">
         <v>0</v>
       </c>
       <c r="K386">
         <v>0.0</v>
       </c>
       <c r="L386">
-        <v>264.14</v>
+        <v>140.92</v>
       </c>
       <c r="M386" s="1">
-        <v>32544.79</v>
+        <v>32066.99</v>
       </c>
       <c r="N386" s="1">
-        <v>32808.93</v>
+        <v>32207.91</v>
       </c>
       <c r="O386" s="1">
         <v>0.0</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="B387" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
       <c r="C387" s="1">
-        <v>7996000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>100.30089957</v>
+        <v>100.44712783</v>
       </c>
       <c r="E387" s="1">
         <v>0.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>0.0</v>
       </c>
       <c r="I387" s="1">
-        <v>24059.93</v>
+        <v>26827.67</v>
       </c>
       <c r="J387" s="1">
         <v>0</v>
       </c>
       <c r="K387">
         <v>0.0</v>
       </c>
       <c r="L387">
-        <v>-37.53</v>
+        <v>123.9</v>
       </c>
       <c r="M387" s="1">
-        <v>24059.93</v>
+        <v>26827.67</v>
       </c>
       <c r="N387" s="1">
-        <v>24022.4</v>
+        <v>26951.57</v>
       </c>
       <c r="O387" s="1">
         <v>0.0</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="B388" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="C388" s="1">
-        <v>2900000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>100.31374448</v>
+        <v>100.6760072</v>
       </c>
       <c r="E388" s="1">
         <v>0.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>9098.59</v>
+        <v>55432.59</v>
       </c>
       <c r="J388" s="1">
         <v>0</v>
       </c>
       <c r="K388">
         <v>0.0</v>
       </c>
       <c r="L388">
-        <v>-33.35</v>
+        <v>210.78</v>
       </c>
       <c r="M388" s="1">
-        <v>9098.59</v>
+        <v>55432.59</v>
       </c>
       <c r="N388" s="1">
-        <v>9065.24</v>
+        <v>55643.37</v>
       </c>
       <c r="O388" s="1">
         <v>0.0</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="B389" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="C389" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>100.26415248</v>
+        <v>100.13094216</v>
       </c>
       <c r="E389" s="1">
         <v>0.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
         <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>66038.12</v>
+        <v>16367.77</v>
       </c>
       <c r="J389" s="1">
         <v>0</v>
       </c>
       <c r="K389">
         <v>0.0</v>
       </c>
-      <c r="L389">
-        <v>69.77</v>
+      <c r="L389" t="s">
+        <v>900</v>
       </c>
       <c r="M389" s="1">
-        <v>66038.12</v>
+        <v>16367.77</v>
       </c>
       <c r="N389" s="1">
-        <v>66107.89</v>
+        <v>14746.51</v>
       </c>
       <c r="O389" s="1">
         <v>0.0</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="B390" t="s">
-        <v>892</v>
+        <v>902</v>
       </c>
       <c r="C390" s="1">
-        <v>25000000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>100.1621962</v>
+        <v>100.30364713</v>
       </c>
       <c r="E390" s="1">
         <v>0.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>0.0</v>
       </c>
       <c r="I390" s="1">
-        <v>40549.05</v>
+        <v>30668.36</v>
       </c>
       <c r="J390" s="1">
         <v>0</v>
       </c>
       <c r="K390">
         <v>0.0</v>
       </c>
       <c r="L390">
-        <v>264.14</v>
+        <v>-743.61</v>
       </c>
       <c r="M390" s="1">
-        <v>40549.05</v>
+        <v>30668.36</v>
       </c>
       <c r="N390" s="1">
-        <v>40813.19</v>
+        <v>29924.75</v>
       </c>
       <c r="O390" s="1">
         <v>0.0</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>893</v>
+        <v>903</v>
       </c>
       <c r="B391" t="s">
-        <v>892</v>
+        <v>904</v>
       </c>
       <c r="C391" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.09911532</v>
+        <v>100.2652388</v>
       </c>
       <c r="E391" s="1">
         <v>0.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
         <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>24778.83</v>
+        <v>66309.7</v>
       </c>
       <c r="J391" s="1">
         <v>0</v>
       </c>
       <c r="K391">
         <v>0.0</v>
       </c>
-      <c r="L391">
-        <v>264.14</v>
+      <c r="L391" t="s">
+        <v>905</v>
       </c>
       <c r="M391" s="1">
-        <v>24778.83</v>
+        <v>66309.7</v>
       </c>
       <c r="N391" s="1">
-        <v>25042.97</v>
+        <v>63389.79</v>
       </c>
       <c r="O391" s="1">
         <v>0.0</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>894</v>
+        <v>906</v>
       </c>
       <c r="B392" t="s">
-        <v>895</v>
+        <v>907</v>
       </c>
       <c r="C392" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>100.2439416</v>
+        <v>100.1817822</v>
       </c>
       <c r="E392" s="1">
         <v>0.0</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>0.0</v>
       </c>
       <c r="I392" s="1">
-        <v>48788.32</v>
+        <v>45445.55</v>
       </c>
       <c r="J392" s="1">
         <v>0</v>
       </c>
       <c r="K392">
         <v>0.0</v>
       </c>
-      <c r="L392">
-        <v>248.48</v>
+      <c r="L392" t="s">
+        <v>908</v>
       </c>
       <c r="M392" s="1">
-        <v>48788.32</v>
+        <v>45445.55</v>
       </c>
       <c r="N392" s="1">
-        <v>49036.8</v>
+        <v>43140.7</v>
       </c>
       <c r="O392" s="1">
         <v>0.0</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>896</v>
+        <v>909</v>
       </c>
       <c r="B393" t="s">
-        <v>897</v>
+        <v>910</v>
       </c>
       <c r="C393" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>99.9877228</v>
+        <v>100.36499125</v>
       </c>
       <c r="E393" s="1">
         <v>0.0</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
         <v>0.0</v>
       </c>
       <c r="I393" s="1">
-        <v>-1227.72</v>
+        <v>145996.5</v>
       </c>
       <c r="J393" s="1">
         <v>0</v>
       </c>
       <c r="K393">
         <v>0.0</v>
       </c>
       <c r="L393" t="s">
-        <v>898</v>
+        <v>911</v>
       </c>
       <c r="M393" s="1">
-        <v>-1227.72</v>
+        <v>145996.5</v>
       </c>
       <c r="N393" s="1">
-        <v>-12123.14</v>
+        <v>147280.11</v>
       </c>
       <c r="O393" s="1">
         <v>0.0</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>899</v>
+        <v>912</v>
       </c>
       <c r="B394" t="s">
-        <v>900</v>
+        <v>913</v>
       </c>
       <c r="C394" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>99.9858816</v>
+        <v>100.236372</v>
       </c>
       <c r="E394" s="1">
         <v>0.0</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
         <v>0.0</v>
       </c>
       <c r="I394" s="1">
-        <v>-705.92</v>
+        <v>59093.0</v>
       </c>
       <c r="J394" s="1">
         <v>0</v>
       </c>
       <c r="K394">
         <v>0.0</v>
       </c>
-      <c r="L394" t="s">
-        <v>901</v>
+      <c r="L394">
+        <v>410.8</v>
       </c>
       <c r="M394" s="1">
-        <v>-705.92</v>
+        <v>59093.0</v>
       </c>
       <c r="N394" s="1">
-        <v>-7096.05</v>
+        <v>59503.8</v>
       </c>
       <c r="O394" s="1">
         <v>0.0</v>
       </c>
       <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>914</v>
+      </c>
+      <c r="B395" t="s">
+        <v>915</v>
+      </c>
+      <c r="C395" s="1">
+        <v>7996000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>100.55973999</v>
+      </c>
+      <c r="E395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>44756.81</v>
+      </c>
+      <c r="J395" s="1">
+        <v>0</v>
+      </c>
+      <c r="K395">
+        <v>0.0</v>
+      </c>
+      <c r="L395">
+        <v>-33.75</v>
+      </c>
+      <c r="M395" s="1">
+        <v>44756.81</v>
+      </c>
+      <c r="N395" s="1">
+        <v>44723.06</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>916</v>
+      </c>
+      <c r="B396" t="s">
+        <v>917</v>
+      </c>
+      <c r="C396" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>100.58829069</v>
+      </c>
+      <c r="E396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>17060.43</v>
+      </c>
+      <c r="J396" s="1">
+        <v>0</v>
+      </c>
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396">
+        <v>-43.98</v>
+      </c>
+      <c r="M396" s="1">
+        <v>17060.43</v>
+      </c>
+      <c r="N396" s="1">
+        <v>17016.45</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>918</v>
+      </c>
+      <c r="B397" t="s">
+        <v>919</v>
+      </c>
+      <c r="C397" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>100.023854</v>
+      </c>
+      <c r="E397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>4770.8</v>
+      </c>
+      <c r="J397" s="1">
+        <v>0</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>-505.66</v>
+      </c>
+      <c r="M397" s="1">
+        <v>4770.8</v>
+      </c>
+      <c r="N397" s="1">
+        <v>4265.14</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>920</v>
+      </c>
+      <c r="B398" t="s">
+        <v>921</v>
+      </c>
+      <c r="C398" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D398" s="1">
+        <v>100.47774676</v>
+      </c>
+      <c r="E398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>119436.69</v>
+      </c>
+      <c r="J398" s="1">
+        <v>0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>260.94</v>
+      </c>
+      <c r="M398" s="1">
+        <v>119436.69</v>
+      </c>
+      <c r="N398" s="1">
+        <v>119697.63</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>922</v>
+      </c>
+      <c r="B399" t="s">
+        <v>923</v>
+      </c>
+      <c r="C399" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="D399" s="1">
+        <v>100.02315857</v>
+      </c>
+      <c r="E399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>3242.2</v>
+      </c>
+      <c r="J399" s="1">
+        <v>0</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>-351.62</v>
+      </c>
+      <c r="M399" s="1">
+        <v>3242.2</v>
+      </c>
+      <c r="N399" s="1">
+        <v>2890.58</v>
+      </c>
+      <c r="O399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>924</v>
+      </c>
+      <c r="B400" t="s">
+        <v>925</v>
+      </c>
+      <c r="C400" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D400" s="1">
+        <v>100.2975232</v>
+      </c>
+      <c r="E400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F400" t="s">
+        <v>8</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>74380.8</v>
+      </c>
+      <c r="J400" s="1">
+        <v>0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400">
+        <v>410.8</v>
+      </c>
+      <c r="M400" s="1">
+        <v>74380.8</v>
+      </c>
+      <c r="N400" s="1">
+        <v>74791.6</v>
+      </c>
+      <c r="O400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>926</v>
+      </c>
+      <c r="B401" t="s">
+        <v>925</v>
+      </c>
+      <c r="C401" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>100.17783056</v>
+      </c>
+      <c r="E401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>44457.64</v>
+      </c>
+      <c r="J401" s="1">
+        <v>0</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401">
+        <v>410.8</v>
+      </c>
+      <c r="M401" s="1">
+        <v>44457.64</v>
+      </c>
+      <c r="N401" s="1">
+        <v>44868.44</v>
+      </c>
+      <c r="O401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>927</v>
+      </c>
+      <c r="B402" t="s">
+        <v>928</v>
+      </c>
+      <c r="C402" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D402" s="1">
+        <v>100.4384971</v>
+      </c>
+      <c r="E402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F402" t="s">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>1.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>87699.42</v>
+      </c>
+      <c r="J402" s="1">
+        <v>0</v>
+      </c>
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402">
+        <v>452.25</v>
+      </c>
+      <c r="M402" s="1">
+        <v>87699.42</v>
+      </c>
+      <c r="N402" s="1">
+        <v>88151.67</v>
+      </c>
+      <c r="O402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" t="s">
+        <v>929</v>
+      </c>
+      <c r="B403" t="s">
+        <v>930</v>
+      </c>
+      <c r="C403" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>99.9949889</v>
+      </c>
+      <c r="E403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F403" t="s">
+        <v>8</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I403" s="1">
+        <v>-501.11</v>
+      </c>
+      <c r="J403" s="1">
+        <v>0</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403" t="s">
+        <v>931</v>
+      </c>
+      <c r="M403" s="1">
+        <v>-501.11</v>
+      </c>
+      <c r="N403" s="1">
+        <v>-12201.11</v>
+      </c>
+      <c r="O403" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P403">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:16">
+      <c r="A404" t="s">
+        <v>932</v>
+      </c>
+      <c r="B404" t="s">
+        <v>933</v>
+      </c>
+      <c r="C404" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D404" s="1">
+        <v>99.9942642</v>
+      </c>
+      <c r="E404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F404" t="s">
+        <v>8</v>
+      </c>
+      <c r="G404">
+        <v>1.0</v>
+      </c>
+      <c r="H404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I404" s="1">
+        <v>-286.79</v>
+      </c>
+      <c r="J404" s="1">
+        <v>0</v>
+      </c>
+      <c r="K404">
+        <v>0.0</v>
+      </c>
+      <c r="L404" t="s">
+        <v>934</v>
+      </c>
+      <c r="M404" s="1">
+        <v>-286.79</v>
+      </c>
+      <c r="N404" s="1">
+        <v>-7136.16</v>
+      </c>
+      <c r="O404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P404">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>