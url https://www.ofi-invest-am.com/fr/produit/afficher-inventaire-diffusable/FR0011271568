--- v0 (2026-05-02)
+++ v1 (2026-06-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011271568</t>
   </si>
   <si>
@@ -124,98 +124,98 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
+    <t>NL0015073VL9</t>
+  </si>
+  <si>
+    <t>APERAM RTS</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>AT0000652011</t>
@@ -274,56 +274,50 @@
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
-    <t>NL0015001W49</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
@@ -352,120 +346,120 @@
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>DE0007493991</t>
   </si>
   <si>
     <t>STROEER SE &amp; CO</t>
   </si>
   <si>
-    <t>NL0014559478</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES SE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE</t>
   </si>
   <si>
+    <t>FR0014015MS9</t>
+  </si>
+  <si>
+    <t>WORLDLINE RTS 03-26</t>
+  </si>
+  <si>
     <t>FR0011223569</t>
   </si>
   <si>
     <t>AMUNDI EUROZ MI CA I</t>
+  </si>
+  <si>
+    <t>CFH6 Index</t>
+  </si>
+  <si>
+    <t>CAC 40 FUT 0326</t>
+  </si>
+  <si>
+    <t>VGH6 Index</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 0326</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -829,96 +823,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>173243.569</v>
+        <v>172286.385</v>
       </c>
       <c r="D2">
-        <v>427.51</v>
+        <v>408.81</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>74063433.54</v>
+        <v>70432684.82</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>74063433.54</v>
+        <v>70432684.82</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="O56" sqref="O56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -940,2836 +934,2786 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>238.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1265.6</v>
+        <v>913.6</v>
       </c>
       <c r="E2" s="1">
         <v>1571.29537815</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>373968.3</v>
       </c>
       <c r="I2" s="1">
-        <v>-72755.5</v>
+        <v>-156531.5</v>
       </c>
       <c r="J2" s="1">
-        <v>-19.454991238562</v>
+        <v>-41.856890009126</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>301212.8</v>
+        <v>217436.8</v>
       </c>
       <c r="N2" s="1">
-        <v>301212.8</v>
+        <v>217436.8</v>
       </c>
       <c r="O2" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>8555.0</v>
       </c>
       <c r="D3" s="1">
-        <v>159.44</v>
+        <v>170.88</v>
       </c>
       <c r="E3" s="1">
         <v>92.43558387</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>790786.42</v>
       </c>
       <c r="I3" s="1">
-        <v>573222.78</v>
+        <v>671091.98</v>
       </c>
       <c r="J3" s="1">
-        <v>72.487686371751</v>
+        <v>84.863872599127</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1364009.2</v>
+        <v>1461878.4</v>
       </c>
       <c r="N3" s="1">
-        <v>1364009.2</v>
+        <v>1461878.4</v>
       </c>
       <c r="O3" s="1">
-        <v>1.84</v>
+        <v>2.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>18000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>168.38</v>
       </c>
       <c r="E4" s="1">
         <v>125.28629722</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2255153.35</v>
       </c>
       <c r="I4" s="1">
-        <v>1233246.65</v>
+        <v>775686.65</v>
       </c>
       <c r="J4" s="1">
-        <v>54.685711284335</v>
+        <v>34.396181971395</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3488400.0</v>
+        <v>3030840.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3488400.0</v>
+        <v>3030840.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.71</v>
+        <v>4.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>2700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>379.2</v>
+        <v>354.1</v>
       </c>
       <c r="E5" s="1">
         <v>256.31428519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>692048.57</v>
       </c>
       <c r="I5" s="1">
-        <v>331791.43</v>
+        <v>264021.43</v>
       </c>
       <c r="J5" s="1">
-        <v>47.943373396466</v>
+        <v>38.150708121541</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1023840.0</v>
+        <v>956070.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1023840.0</v>
+        <v>956070.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.38</v>
+        <v>1.36</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>14000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>61.12</v>
+        <v>63.76</v>
       </c>
       <c r="E6" s="1">
         <v>58.15162643</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>814122.77</v>
       </c>
       <c r="I6" s="1">
-        <v>41557.23</v>
+        <v>78517.23</v>
       </c>
       <c r="J6" s="1">
-        <v>5.1045409281453</v>
+        <v>9.6443967535756</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>855680.0</v>
+        <v>892640.0</v>
       </c>
       <c r="N6" s="1">
-        <v>855680.0</v>
+        <v>892640.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.16</v>
+        <v>1.27</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>30385.0</v>
       </c>
       <c r="D7" s="1">
-        <v>36.36</v>
+        <v>33.52</v>
       </c>
       <c r="E7" s="1">
         <v>36.88916274</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1120877.21</v>
       </c>
       <c r="I7" s="1">
-        <v>-16078.61</v>
+        <v>-102372.01</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.4344666709746</v>
+        <v>-9.1332046977742</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1104798.6</v>
+        <v>1018505.2</v>
       </c>
       <c r="N7" s="1">
-        <v>1104798.6</v>
+        <v>1018505.2</v>
       </c>
       <c r="O7" s="1">
-        <v>1.49</v>
+        <v>1.45</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>4000.0</v>
+        <v>30385.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1224.8</v>
+        <v>0.0</v>
       </c>
       <c r="E8" s="1">
-        <v>704.272155</v>
+        <v>0.0</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2817088.62</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>2082111.38</v>
+        <v>0.0</v>
       </c>
       <c r="J8" s="1">
-        <v>73.910041921223</v>
+        <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4899200.0</v>
+        <v>0.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4899200.0</v>
+        <v>0.0</v>
       </c>
       <c r="O8" s="1">
-        <v>6.61</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>40000.0</v>
+        <v>4200.0</v>
       </c>
       <c r="D9" s="1">
-        <v>38.93</v>
+        <v>1179.6</v>
       </c>
       <c r="E9" s="1">
-        <v>29.416634</v>
+        <v>725.48804762</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1176665.36</v>
+        <v>3047049.8</v>
       </c>
       <c r="I9" s="1">
-        <v>380534.64</v>
+        <v>1907270.2</v>
       </c>
       <c r="J9" s="1">
-        <v>32.34009030401</v>
+        <v>62.593995017738</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1557200.0</v>
+        <v>4954320.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1557200.0</v>
+        <v>4954320.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.1</v>
+        <v>7.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>60000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.45</v>
+        <v>38.3</v>
       </c>
       <c r="E10" s="1">
-        <v>9.54028767</v>
+        <v>29.416634</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>572417.26</v>
+        <v>1176665.36</v>
       </c>
       <c r="I10" s="1">
-        <v>174582.74</v>
+        <v>355334.64</v>
       </c>
       <c r="J10" s="1">
-        <v>30.499209615028</v>
+        <v>30.198444866262</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>747000.0</v>
+        <v>1532000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>747000.0</v>
+        <v>1532000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.01</v>
+        <v>2.18</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>130000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>11.048</v>
+        <v>9.545</v>
       </c>
       <c r="E11" s="1">
-        <v>2.94149515</v>
+        <v>9.54028767</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>382394.37</v>
+        <v>572417.26</v>
       </c>
       <c r="I11" s="1">
-        <v>1053845.63</v>
+        <v>282.74</v>
       </c>
       <c r="J11" s="1">
-        <v>275.59130381548</v>
+        <v>0.049394038188157</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1436240.0</v>
+        <v>572700.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1436240.0</v>
+        <v>572700.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.94</v>
+        <v>0.81</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>55000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.91</v>
+        <v>9.536</v>
       </c>
       <c r="E12" s="1">
-        <v>15.09152727</v>
+        <v>4.83853159</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>830034.0</v>
+        <v>822550.37</v>
       </c>
       <c r="I12" s="1">
-        <v>375016.0</v>
+        <v>798569.63</v>
       </c>
       <c r="J12" s="1">
-        <v>45.180799822658</v>
+        <v>97.084587050882</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1205050.0</v>
+        <v>1621120.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1205050.0</v>
+        <v>1621120.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.63</v>
+        <v>2.3</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>6500.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>164.6</v>
+        <v>18.01</v>
       </c>
       <c r="E13" s="1">
-        <v>134.38678769</v>
+        <v>15.09152727</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>873514.12</v>
+        <v>830034.0</v>
       </c>
       <c r="I13" s="1">
-        <v>196385.88</v>
+        <v>160516.0</v>
       </c>
       <c r="J13" s="1">
-        <v>22.482278821091</v>
+        <v>19.338484929533</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1069900.0</v>
+        <v>990550.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1069900.0</v>
+        <v>990550.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.44</v>
+        <v>1.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>40000.0</v>
+        <v>6300.0</v>
       </c>
       <c r="D14" s="1">
-        <v>92.38</v>
+        <v>185.1</v>
       </c>
       <c r="E14" s="1">
-        <v>63.7249325</v>
+        <v>138.0883127</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2548997.3</v>
+        <v>869956.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1146202.7</v>
+        <v>296173.63</v>
       </c>
       <c r="J14" s="1">
-        <v>44.966807144127</v>
+        <v>34.044653296808</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3695200.0</v>
+        <v>1166130.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3695200.0</v>
+        <v>1166130.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.99</v>
+        <v>1.66</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>5000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>27.48</v>
+        <v>84.89</v>
       </c>
       <c r="E15" s="1">
-        <v>27.3374</v>
+        <v>63.7249325</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>136687.0</v>
+        <v>2548997.3</v>
       </c>
       <c r="I15" s="1">
-        <v>713.0</v>
+        <v>846602.7</v>
       </c>
       <c r="J15" s="1">
-        <v>0.52162970875065</v>
+        <v>33.213165820144</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>137400.0</v>
+        <v>3395600.0</v>
       </c>
       <c r="N15" s="1">
-        <v>137400.0</v>
+        <v>3395600.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.19</v>
+        <v>4.82</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
         <v>10000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.96</v>
+        <v>71.92</v>
       </c>
       <c r="E16" s="1">
         <v>56.094024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>560940.24</v>
       </c>
       <c r="I16" s="1">
-        <v>128659.76</v>
+        <v>158259.76</v>
       </c>
       <c r="J16" s="1">
-        <v>22.936446848598</v>
+        <v>28.213301295696</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>689600.0</v>
+        <v>719200.0</v>
       </c>
       <c r="N16" s="1">
-        <v>689600.0</v>
+        <v>719200.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.93</v>
+        <v>1.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>11000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>28.74</v>
+        <v>33.33</v>
       </c>
       <c r="E17" s="1">
-        <v>13.38530727</v>
+        <v>25.79649267</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>147238.38</v>
+        <v>773894.78</v>
       </c>
       <c r="I17" s="1">
-        <v>168901.62</v>
+        <v>226005.22</v>
       </c>
       <c r="J17" s="1">
-        <v>114.71303881502</v>
+        <v>29.203610857796</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>316140.0</v>
+        <v>999900.0</v>
       </c>
       <c r="N17" s="1">
-        <v>316140.0</v>
+        <v>999900.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.43</v>
+        <v>1.42</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
         <v>75000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>9.318</v>
+        <v>9.71</v>
       </c>
       <c r="E18" s="1">
         <v>7.4403</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>558022.5</v>
       </c>
       <c r="I18" s="1">
-        <v>140827.5</v>
+        <v>170227.5</v>
       </c>
       <c r="J18" s="1">
-        <v>25.236885609451</v>
+        <v>30.505490370012</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>698850.0</v>
+        <v>728250.0</v>
       </c>
       <c r="N18" s="1">
-        <v>698850.0</v>
+        <v>728250.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.94</v>
+        <v>1.03</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
         <v>35000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>25.06</v>
+        <v>27.64</v>
       </c>
       <c r="E19" s="1">
         <v>13.06030657</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>457110.73</v>
       </c>
       <c r="I19" s="1">
-        <v>419989.27</v>
+        <v>510289.27</v>
       </c>
       <c r="J19" s="1">
-        <v>91.879109904071</v>
+        <v>111.63362321423</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>877100.0</v>
+        <v>967400.0</v>
       </c>
       <c r="N19" s="1">
-        <v>877100.0</v>
+        <v>967400.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.18</v>
+        <v>1.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
         <v>4000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>110.3</v>
+        <v>91.45</v>
       </c>
       <c r="E20" s="1">
         <v>85.6756</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>342702.4</v>
       </c>
       <c r="I20" s="1">
-        <v>98497.6</v>
+        <v>23097.6</v>
       </c>
       <c r="J20" s="1">
-        <v>28.741438635971</v>
+        <v>6.7398419153178</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>441200.0</v>
+        <v>365800.0</v>
       </c>
       <c r="N20" s="1">
-        <v>441200.0</v>
+        <v>365800.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>5000.0</v>
+        <v>3500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>256.7</v>
+        <v>204.7</v>
       </c>
       <c r="E21" s="1">
         <v>192.10774</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>960538.7</v>
+        <v>672377.09</v>
       </c>
       <c r="I21" s="1">
-        <v>322961.3</v>
+        <v>44072.91</v>
       </c>
       <c r="J21" s="1">
-        <v>33.622934713614</v>
+        <v>6.5547905565908</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1283500.0</v>
+        <v>716450.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1283500.0</v>
+        <v>716450.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.73</v>
+        <v>1.02</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
         <v>1000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>2032.0</v>
+        <v>1873.0</v>
       </c>
       <c r="E22" s="1">
         <v>2098.02834</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2098028.34</v>
       </c>
       <c r="I22" s="1">
-        <v>-66028.34</v>
+        <v>-225028.34</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.1471614916317</v>
+        <v>-10.725705449718</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2032000.0</v>
+        <v>1873000.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2032000.0</v>
+        <v>1873000.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.74</v>
+        <v>2.66</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
         <v>25000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>26.42</v>
+        <v>21.52</v>
       </c>
       <c r="E23" s="1">
         <v>27.7219264</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>693048.16</v>
       </c>
       <c r="I23" s="1">
-        <v>-32548.16</v>
+        <v>-155048.16</v>
       </c>
       <c r="J23" s="1">
-        <v>-4.6963778101655</v>
+        <v>-22.371917126221</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>660500.0</v>
+        <v>538000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>660500.0</v>
+        <v>538000.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.76</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
         <v>9505.0</v>
       </c>
       <c r="D24" s="1">
-        <v>55.5</v>
+        <v>51.62</v>
       </c>
       <c r="E24" s="1">
         <v>46.44</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>441412.2</v>
       </c>
       <c r="I24" s="1">
-        <v>86115.3</v>
+        <v>49235.9</v>
       </c>
       <c r="J24" s="1">
-        <v>19.509043927649</v>
+        <v>11.154177433247</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>527527.5</v>
+        <v>490648.1</v>
       </c>
       <c r="N24" s="1">
-        <v>527527.5</v>
+        <v>490648.1</v>
       </c>
       <c r="O24" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
         <v>160000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.979</v>
+        <v>5.144</v>
       </c>
       <c r="E25" s="1">
         <v>2.11395213</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>338232.34</v>
       </c>
       <c r="I25" s="1">
-        <v>618407.66</v>
+        <v>484807.66</v>
       </c>
       <c r="J25" s="1">
-        <v>182.83516590992</v>
+        <v>143.33569049015</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>956640.0</v>
+        <v>823040.0</v>
       </c>
       <c r="N25" s="1">
-        <v>956640.0</v>
+        <v>823040.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.29</v>
+        <v>1.17</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
         <v>8000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>16.78</v>
+        <v>19.63</v>
       </c>
       <c r="E26" s="1">
         <v>18.3467375</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>146773.9</v>
       </c>
       <c r="I26" s="1">
-        <v>-12533.9</v>
+        <v>10266.1</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.5395972989748</v>
+        <v>6.9944997032851</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>134240.0</v>
+        <v>157040.0</v>
       </c>
       <c r="N26" s="1">
-        <v>134240.0</v>
+        <v>157040.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
         <v>36480.0</v>
       </c>
       <c r="D27" s="1">
-        <v>24.37</v>
+        <v>24.41</v>
       </c>
       <c r="E27" s="1">
         <v>24.42634375</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>891073.02</v>
       </c>
       <c r="I27" s="1">
-        <v>-2055.42</v>
+        <v>-596.22</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.23066796478699</v>
+        <v>-0.066910341421851</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>889017.6</v>
+        <v>890476.8</v>
       </c>
       <c r="N27" s="1">
-        <v>889017.6</v>
+        <v>890476.8</v>
       </c>
       <c r="O27" s="1">
-        <v>1.2</v>
+        <v>1.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
         <v>3400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>388.7</v>
+        <v>353.65</v>
       </c>
       <c r="E28" s="1">
         <v>395.89217353</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1346033.39</v>
       </c>
       <c r="I28" s="1">
-        <v>-24453.39</v>
+        <v>-143623.39</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.8167001042968</v>
+        <v>-10.670120894995</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1321580.0</v>
+        <v>1202410.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1321580.0</v>
+        <v>1202410.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.78</v>
+        <v>1.71</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>5400.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>538.3</v>
+        <v>473.7</v>
       </c>
       <c r="E29" s="1">
-        <v>452.71545185</v>
+        <v>464.11479667</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2444663.44</v>
+        <v>2784688.78</v>
       </c>
       <c r="I29" s="1">
-        <v>462156.56</v>
+        <v>57511.22</v>
       </c>
       <c r="J29" s="1">
-        <v>18.904711071394</v>
+        <v>2.0652656200956</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2906820.0</v>
+        <v>2842200.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2906820.0</v>
+        <v>2842200.0</v>
       </c>
       <c r="O29" s="1">
-        <v>3.92</v>
+        <v>4.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>1806.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>517.6</v>
+        <v>537.6</v>
       </c>
       <c r="E30" s="1">
-        <v>215.23079734</v>
+        <v>215.2308</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>388706.82</v>
+        <v>215230.8</v>
       </c>
       <c r="I30" s="1">
-        <v>546078.78</v>
+        <v>322369.2</v>
       </c>
       <c r="J30" s="1">
-        <v>140.48603006245</v>
+        <v>149.77837744412</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>934785.6</v>
+        <v>537600.0</v>
       </c>
       <c r="N30" s="1">
-        <v>934785.6</v>
+        <v>537600.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.26</v>
+        <v>0.76</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
         <v>165000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>5.584</v>
+        <v>7.204</v>
       </c>
       <c r="E31" s="1">
         <v>4.35699903</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>718904.84</v>
       </c>
       <c r="I31" s="1">
-        <v>202455.16</v>
+        <v>469755.16</v>
       </c>
       <c r="J31" s="1">
-        <v>28.161607591903</v>
+        <v>65.343162803021</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>921360.0</v>
+        <v>1188660.0</v>
       </c>
       <c r="N31" s="1">
-        <v>921360.0</v>
+        <v>1188660.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.24</v>
+        <v>1.69</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>15.89</v>
+        <v>17.52</v>
       </c>
       <c r="E32" s="1">
         <v>12.35053543</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>432268.74</v>
       </c>
       <c r="I32" s="1">
-        <v>123881.26</v>
+        <v>180931.26</v>
       </c>
       <c r="J32" s="1">
-        <v>28.658389686009</v>
+        <v>41.856198067896</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>556150.0</v>
+        <v>613200.0</v>
       </c>
       <c r="N32" s="1">
-        <v>556150.0</v>
+        <v>613200.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.75</v>
+        <v>0.87</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>10000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>11.31</v>
+        <v>46.615</v>
       </c>
       <c r="E33" s="1">
-        <v>4.740342</v>
+        <v>41.1521</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>47403.42</v>
+        <v>617281.5</v>
       </c>
       <c r="I33" s="1">
-        <v>65696.58</v>
+        <v>81943.5</v>
       </c>
       <c r="J33" s="1">
-        <v>138.59038018776</v>
+        <v>13.274899701352</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>113100.0</v>
+        <v>699225.0</v>
       </c>
       <c r="N33" s="1">
-        <v>113100.0</v>
+        <v>699225.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.15</v>
+        <v>0.99</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>15000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>48.445</v>
+        <v>75.62</v>
       </c>
       <c r="E34" s="1">
-        <v>41.1521</v>
+        <v>68.1458376</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>617281.5</v>
+        <v>1703645.94</v>
       </c>
       <c r="I34" s="1">
-        <v>109393.5</v>
+        <v>186854.06</v>
       </c>
       <c r="J34" s="1">
-        <v>17.721817355615</v>
+        <v>10.967892777064</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>726675.0</v>
+        <v>1890500.0</v>
       </c>
       <c r="N34" s="1">
-        <v>726675.0</v>
+        <v>1890500.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.98</v>
+        <v>2.68</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>25000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>86.38</v>
+        <v>28.47</v>
       </c>
       <c r="E35" s="1">
-        <v>68.1458376</v>
+        <v>40.933376</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1703645.94</v>
+        <v>818667.52</v>
       </c>
       <c r="I35" s="1">
-        <v>455854.06</v>
+        <v>-249267.52</v>
       </c>
       <c r="J35" s="1">
-        <v>26.757558557032</v>
+        <v>-30.447955233402</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2159500.0</v>
+        <v>569400.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2159500.0</v>
+        <v>569400.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.92</v>
+        <v>0.81</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>31.87</v>
+        <v>32.92</v>
       </c>
       <c r="E36" s="1">
-        <v>40.933376</v>
+        <v>25.959984</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>818667.52</v>
+        <v>259599.84</v>
       </c>
       <c r="I36" s="1">
-        <v>-181267.52</v>
+        <v>69600.16</v>
       </c>
       <c r="J36" s="1">
-        <v>-22.141774966228</v>
+        <v>26.810555815443</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>637400.0</v>
+        <v>329200.0</v>
       </c>
       <c r="N36" s="1">
-        <v>637400.0</v>
+        <v>329200.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.86</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>10000.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>36.39</v>
+        <v>304.4</v>
       </c>
       <c r="E37" s="1">
-        <v>25.959984</v>
+        <v>149.89988211</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>259599.84</v>
+        <v>1424048.88</v>
       </c>
       <c r="I37" s="1">
-        <v>104300.16</v>
+        <v>1467751.12</v>
       </c>
       <c r="J37" s="1">
-        <v>40.17728208153</v>
+        <v>103.06887218647</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>363900.0</v>
+        <v>2891800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>363900.0</v>
+        <v>2891800.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>4.11</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>9500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>302.2</v>
+        <v>71.8</v>
       </c>
       <c r="E38" s="1">
-        <v>149.89988211</v>
+        <v>58.62636</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1424048.88</v>
+        <v>879395.4</v>
       </c>
       <c r="I38" s="1">
-        <v>1446851.12</v>
+        <v>197604.6</v>
       </c>
       <c r="J38" s="1">
-        <v>101.60122593545</v>
+        <v>22.47050644113</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2870900.0</v>
+        <v>1077000.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2870900.0</v>
+        <v>1077000.0</v>
       </c>
       <c r="O38" s="1">
-        <v>3.88</v>
+        <v>1.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>18000.0</v>
+        <v>33500.0</v>
       </c>
       <c r="D39" s="1">
-        <v>84.42</v>
+        <v>76.39</v>
       </c>
       <c r="E39" s="1">
-        <v>58.62636</v>
+        <v>86.42310687</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1055274.48</v>
+        <v>2895174.08</v>
       </c>
       <c r="I39" s="1">
-        <v>464285.52</v>
+        <v>-336109.08</v>
       </c>
       <c r="J39" s="1">
-        <v>43.996659523122</v>
+        <v>-11.609287411139</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1519560.0</v>
+        <v>2559065.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1519560.0</v>
+        <v>2559065.0</v>
       </c>
       <c r="O39" s="1">
-        <v>2.05</v>
+        <v>3.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>33500.0</v>
+        <v>8750.0</v>
       </c>
       <c r="D40" s="1">
-        <v>80.45</v>
+        <v>166.44</v>
       </c>
       <c r="E40" s="1">
-        <v>86.42310687</v>
+        <v>181.31803543</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2895174.08</v>
+        <v>1586532.81</v>
       </c>
       <c r="I40" s="1">
-        <v>-200099.08</v>
+        <v>-130182.81</v>
       </c>
       <c r="J40" s="1">
-        <v>-6.911469724128</v>
+        <v>-8.2054911930879</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2695075.0</v>
+        <v>1456350.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2695075.0</v>
+        <v>1456350.0</v>
       </c>
       <c r="O40" s="1">
-        <v>3.64</v>
+        <v>2.07</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>9750.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D41" s="1">
-        <v>175.1</v>
+        <v>248.0</v>
       </c>
       <c r="E41" s="1">
-        <v>181.31803487</v>
+        <v>103.17003135</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1767850.84</v>
+        <v>1908645.58</v>
       </c>
       <c r="I41" s="1">
-        <v>-60625.84</v>
+        <v>2679354.42</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.4293526709527</v>
+        <v>140.37988236664</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1707225.0</v>
+        <v>4588000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1707225.0</v>
+        <v>4588000.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.31</v>
+        <v>6.51</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>18500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>246.6</v>
+        <v>220.35</v>
       </c>
       <c r="E42" s="1">
-        <v>103.17003135</v>
+        <v>129.05461125</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1908645.58</v>
+        <v>1032436.89</v>
       </c>
       <c r="I42" s="1">
-        <v>2653454.42</v>
+        <v>730363.11</v>
       </c>
       <c r="J42" s="1">
-        <v>139.02289915973</v>
+        <v>70.741671193093</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4562100.0</v>
+        <v>1762800.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4562100.0</v>
+        <v>1762800.0</v>
       </c>
       <c r="O42" s="1">
-        <v>6.16</v>
+        <v>2.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>8555.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>260.35</v>
+        <v>38.78</v>
       </c>
       <c r="E43" s="1">
-        <v>129.05461134</v>
+        <v>47.8141</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1104062.2</v>
+        <v>334698.7</v>
       </c>
       <c r="I43" s="1">
-        <v>1123232.05</v>
+        <v>-63238.7</v>
       </c>
       <c r="J43" s="1">
-        <v>101.73630163228</v>
+        <v>-18.894217396124</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2227294.25</v>
+        <v>271460.0</v>
       </c>
       <c r="N43" s="1">
-        <v>2227294.25</v>
+        <v>271460.0</v>
       </c>
       <c r="O43" s="1">
-        <v>3.01</v>
+        <v>0.39</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>7000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>42.34</v>
+        <v>64.12</v>
       </c>
       <c r="E44" s="1">
-        <v>47.8141</v>
+        <v>29.70210083</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>334698.7</v>
+        <v>1069275.63</v>
       </c>
       <c r="I44" s="1">
-        <v>-38318.7</v>
+        <v>1239044.37</v>
       </c>
       <c r="J44" s="1">
-        <v>-11.448714918821</v>
+        <v>115.8769858058</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>296380.0</v>
+        <v>2308320.0</v>
       </c>
       <c r="N44" s="1">
-        <v>296380.0</v>
+        <v>2308320.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.4</v>
+        <v>3.28</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>36000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>75.68</v>
+        <v>28.615</v>
       </c>
       <c r="E45" s="1">
-        <v>29.70210083</v>
+        <v>26.20147978</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1069275.63</v>
+        <v>1179066.59</v>
       </c>
       <c r="I45" s="1">
-        <v>1655204.37</v>
+        <v>108608.41</v>
       </c>
       <c r="J45" s="1">
-        <v>154.79679173087</v>
+        <v>9.2113889852481</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2724480.0</v>
+        <v>1287675.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2724480.0</v>
+        <v>1287675.0</v>
       </c>
       <c r="O45" s="1">
-        <v>3.68</v>
+        <v>1.83</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>9505.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>43.6</v>
+        <v>33.15</v>
       </c>
       <c r="E46" s="1">
-        <v>79.97765281</v>
+        <v>46.9482775</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>760187.59</v>
+        <v>938965.55</v>
       </c>
       <c r="I46" s="1">
-        <v>-345769.59</v>
+        <v>-275965.55</v>
       </c>
       <c r="J46" s="1">
-        <v>-45.484771725884</v>
+        <v>-29.390380722701</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>414418.0</v>
+        <v>663000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>414418.0</v>
+        <v>663000.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.56</v>
+        <v>0.94</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>45000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>24.1</v>
+        <v>72.33</v>
       </c>
       <c r="E47" s="1">
-        <v>26.20147978</v>
+        <v>45.91576419</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1179066.59</v>
+        <v>2846777.38</v>
       </c>
       <c r="I47" s="1">
-        <v>-94566.59</v>
+        <v>1637682.62</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.0204621861094</v>
+        <v>57.527597047297</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1084500.0</v>
+        <v>4484460.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1084500.0</v>
+        <v>4484460.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.46</v>
+        <v>6.37</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>20000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>33.9</v>
+        <v>63.5</v>
       </c>
       <c r="E48" s="1">
-        <v>46.9482775</v>
+        <v>42.27655722</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>938965.55</v>
+        <v>760978.03</v>
       </c>
       <c r="I48" s="1">
-        <v>-260965.55</v>
+        <v>382021.97</v>
       </c>
       <c r="J48" s="1">
-        <v>-27.792878024119</v>
+        <v>50.201445368929</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>678000.0</v>
+        <v>1143000.0</v>
       </c>
       <c r="N48" s="1">
-        <v>678000.0</v>
+        <v>1143000.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.92</v>
+        <v>1.62</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>15000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="D49" s="1">
-        <v>32.74</v>
+        <v>249.6</v>
       </c>
       <c r="E49" s="1">
-        <v>20.64584533</v>
+        <v>258.8688</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>309687.68</v>
+        <v>388303.2</v>
       </c>
       <c r="I49" s="1">
-        <v>181412.32</v>
+        <v>-13903.2</v>
       </c>
       <c r="J49" s="1">
-        <v>58.579120745133</v>
+        <v>-3.5805010105505</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>491100.0</v>
+        <v>374400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>491100.0</v>
+        <v>374400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.66</v>
+        <v>0.53</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>5000.0</v>
+        <v>9030.0</v>
       </c>
       <c r="D50" s="1">
-        <v>55.96</v>
+        <v>129.35</v>
       </c>
       <c r="E50" s="1">
-        <v>108.702476</v>
+        <v>98.98390476</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>543512.38</v>
+        <v>893824.66</v>
       </c>
       <c r="I50" s="1">
-        <v>-263712.38</v>
+        <v>274205.84</v>
       </c>
       <c r="J50" s="1">
-        <v>-48.520031871215</v>
+        <v>30.67781101497</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>279800.0</v>
+        <v>1168030.5</v>
       </c>
       <c r="N50" s="1">
-        <v>279800.0</v>
+        <v>1168030.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.38</v>
+        <v>1.66</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>62000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>60.63</v>
+        <v>23.38</v>
       </c>
       <c r="E51" s="1">
-        <v>45.91576419</v>
+        <v>29.72967029</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2846777.38</v>
+        <v>1040538.46</v>
       </c>
       <c r="I51" s="1">
-        <v>912282.62</v>
+        <v>-222238.46</v>
       </c>
       <c r="J51" s="1">
-        <v>32.046152481372</v>
+        <v>-21.358024575084</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>3759060.0</v>
+        <v>818300.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3759060.0</v>
+        <v>818300.0</v>
       </c>
       <c r="O51" s="1">
-        <v>5.08</v>
+        <v>1.16</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>18000.0</v>
+        <v>55553.0</v>
       </c>
       <c r="D52" s="1">
-        <v>75.09</v>
+        <v>0.37</v>
       </c>
       <c r="E52" s="1">
-        <v>42.27655722</v>
+        <v>29.37544021</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>760978.03</v>
+        <v>1631893.83</v>
       </c>
       <c r="I52" s="1">
-        <v>590641.97</v>
+        <v>-1611339.22</v>
       </c>
       <c r="J52" s="1">
-        <v>77.616165870124</v>
+        <v>-98.740444407465</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1351620.0</v>
+        <v>20554.61</v>
       </c>
       <c r="N52" s="1">
-        <v>1351620.0</v>
+        <v>20554.61</v>
       </c>
       <c r="O52" s="1">
-        <v>1.82</v>
+        <v>0.03</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>1500.0</v>
+        <v>55553.0</v>
       </c>
       <c r="D53" s="1">
-        <v>260.6</v>
+        <v>0.82</v>
       </c>
       <c r="E53" s="1">
-        <v>258.8688</v>
+        <v>0.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>388303.2</v>
+        <v>0.0</v>
       </c>
       <c r="I53" s="1">
-        <v>2596.8</v>
+        <v>45553.46</v>
       </c>
       <c r="J53" s="1">
-        <v>0.66875575581144</v>
+        <v>0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>390900.0</v>
+        <v>45553.46</v>
       </c>
       <c r="N53" s="1">
-        <v>390900.0</v>
+        <v>45553.46</v>
       </c>
       <c r="O53" s="1">
-        <v>0.53</v>
+        <v>0.06</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>9030.0</v>
+        <v>21.25</v>
       </c>
       <c r="D54" s="1">
-        <v>121.75</v>
+        <v>183725.99</v>
       </c>
       <c r="E54" s="1">
-        <v>98.98390476</v>
+        <v>80317.03482353</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>893824.66</v>
+        <v>1706736.99</v>
       </c>
       <c r="I54" s="1">
-        <v>205577.84</v>
+        <v>2197440.3</v>
       </c>
       <c r="J54" s="1">
-        <v>22.999795060476</v>
+        <v>128.75096238466</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1099402.5</v>
+        <v>3904177.29</v>
       </c>
       <c r="N54" s="1">
-        <v>1099402.5</v>
+        <v>3904177.29</v>
       </c>
       <c r="O54" s="1">
-        <v>1.48</v>
+        <v>5.54</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>30000.0</v>
+        <v>-10.0</v>
       </c>
       <c r="D55" s="1">
-        <v>28.54</v>
+        <v>7913.5</v>
       </c>
       <c r="E55" s="1">
-        <v>30.77916533</v>
+        <v>8430.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>923374.96</v>
+        <v>0.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-67174.96</v>
+        <v>51650.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.2749384497063</v>
+        <v>0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>856200.0</v>
+        <v>51650.0</v>
       </c>
       <c r="N55" s="1">
-        <v>856200.0</v>
+        <v>51650.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.16</v>
+        <v>0.07</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
-        <v>55553.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D56" s="1">
-        <v>1.356</v>
+        <v>5716.0</v>
       </c>
       <c r="E56" s="1">
-        <v>29.37544021</v>
+        <v>6016.0765957</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1631893.83</v>
+        <v>0.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-1556563.96</v>
+        <v>150038.3</v>
       </c>
       <c r="J56" s="1">
-        <v>-95.383898841017</v>
+        <v>0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>75329.87</v>
+        <v>150038.3</v>
       </c>
       <c r="N56" s="1">
-        <v>75329.87</v>
+        <v>150038.3</v>
       </c>
       <c r="O56" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P57">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>