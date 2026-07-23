--- v1 (2026-06-13)
+++ v2 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011271568</t>
   </si>
   <si>
@@ -124,110 +124,104 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
-    <t>NL0015073VL9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
-    <t>DE0005557508</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>FR0000052292</t>
@@ -334,50 +328,56 @@
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY A</t>
+  </si>
+  <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>DE0007493991</t>
   </si>
   <si>
     <t>STROEER SE &amp; CO</t>
   </si>
   <si>
     <t>FR0000120271</t>
@@ -394,72 +394,54 @@
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE</t>
   </si>
   <si>
-    <t>FR0014015MS9</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0011223569</t>
   </si>
   <si>
     <t>AMUNDI EUROZ MI CA I</t>
-  </si>
-[...10 lines deleted...]
-    <t>EURO STOXX 50 0326</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -823,96 +805,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>172286.385</v>
+        <v>171577.114</v>
       </c>
       <c r="D2">
-        <v>408.81</v>
+        <v>431.03</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>70432684.82</v>
+        <v>73955698.82</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>70432684.82</v>
+        <v>73955698.82</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O53" sqref="O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -934,2786 +916,2636 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>238.0</v>
       </c>
       <c r="D2" s="1">
-        <v>913.6</v>
+        <v>930.6</v>
       </c>
       <c r="E2" s="1">
         <v>1571.29537815</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>373968.3</v>
       </c>
       <c r="I2" s="1">
-        <v>-156531.5</v>
+        <v>-152485.5</v>
       </c>
       <c r="J2" s="1">
-        <v>-41.856890009126</v>
+        <v>-40.774980125321</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>217436.8</v>
+        <v>221482.8</v>
       </c>
       <c r="N2" s="1">
-        <v>217436.8</v>
+        <v>221482.8</v>
       </c>
       <c r="O2" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>8555.0</v>
       </c>
       <c r="D3" s="1">
-        <v>170.88</v>
+        <v>187.86</v>
       </c>
       <c r="E3" s="1">
         <v>92.43558387</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>790786.42</v>
       </c>
       <c r="I3" s="1">
-        <v>671091.98</v>
+        <v>816355.88</v>
       </c>
       <c r="J3" s="1">
-        <v>84.863872599127</v>
+        <v>103.23342173731</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1461878.4</v>
+        <v>1607142.3</v>
       </c>
       <c r="N3" s="1">
-        <v>1461878.4</v>
+        <v>1607142.3</v>
       </c>
       <c r="O3" s="1">
-        <v>2.08</v>
+        <v>2.17</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>18000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>168.38</v>
+        <v>168.16</v>
       </c>
       <c r="E4" s="1">
         <v>125.28629722</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2255153.35</v>
       </c>
       <c r="I4" s="1">
-        <v>775686.65</v>
+        <v>771726.65</v>
       </c>
       <c r="J4" s="1">
-        <v>34.396181971395</v>
+        <v>34.220584156727</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3030840.0</v>
+        <v>3026880.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3030840.0</v>
+        <v>3026880.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.3</v>
+        <v>4.09</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>2700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>354.1</v>
+        <v>390.1</v>
       </c>
       <c r="E5" s="1">
         <v>256.31428519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>692048.57</v>
       </c>
       <c r="I5" s="1">
-        <v>264021.43</v>
+        <v>361221.43</v>
       </c>
       <c r="J5" s="1">
-        <v>38.150708121541</v>
+        <v>52.19596508956</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>956070.0</v>
+        <v>1053270.0</v>
       </c>
       <c r="N5" s="1">
-        <v>956070.0</v>
+        <v>1053270.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.36</v>
+        <v>1.42</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>14000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>63.76</v>
+        <v>61.92</v>
       </c>
       <c r="E6" s="1">
         <v>58.15162643</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>814122.77</v>
       </c>
       <c r="I6" s="1">
-        <v>78517.23</v>
+        <v>52757.23</v>
       </c>
       <c r="J6" s="1">
-        <v>9.6443967535756</v>
+        <v>6.4802548146393</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>892640.0</v>
+        <v>866880.0</v>
       </c>
       <c r="N6" s="1">
-        <v>892640.0</v>
+        <v>866880.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.27</v>
+        <v>1.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>30385.0</v>
+        <v>30764.0</v>
       </c>
       <c r="D7" s="1">
-        <v>33.52</v>
+        <v>41.44</v>
       </c>
       <c r="E7" s="1">
-        <v>36.88916274</v>
+        <v>36.85446756</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1120877.21</v>
+        <v>1133790.84</v>
       </c>
       <c r="I7" s="1">
-        <v>-102372.01</v>
+        <v>141069.32</v>
       </c>
       <c r="J7" s="1">
-        <v>-9.1332046977742</v>
+        <v>12.44227021626</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1018505.2</v>
+        <v>1274860.16</v>
       </c>
       <c r="N7" s="1">
-        <v>1018505.2</v>
+        <v>1274860.16</v>
       </c>
       <c r="O7" s="1">
-        <v>1.45</v>
+        <v>1.72</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>30385.0</v>
+        <v>3600.0</v>
       </c>
       <c r="D8" s="1">
-        <v>0.0</v>
+        <v>1223.8</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0</v>
+        <v>725.48804722</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>0.0</v>
+        <v>2611756.97</v>
       </c>
       <c r="I8" s="1">
-        <v>0.0</v>
+        <v>1793923.03</v>
       </c>
       <c r="J8" s="1">
-        <v>0</v>
+        <v>68.68644558456</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>0.0</v>
+        <v>4405680.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.0</v>
+        <v>4405680.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>5.96</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>4200.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1179.6</v>
+        <v>41.29</v>
       </c>
       <c r="E9" s="1">
-        <v>725.48804762</v>
+        <v>29.416634</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>3047049.8</v>
+        <v>1176665.36</v>
       </c>
       <c r="I9" s="1">
-        <v>1907270.2</v>
+        <v>474934.64</v>
       </c>
       <c r="J9" s="1">
-        <v>62.593995017738</v>
+        <v>40.362762102557</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>4954320.0</v>
+        <v>1651600.0</v>
       </c>
       <c r="N9" s="1">
-        <v>4954320.0</v>
+        <v>1651600.0</v>
       </c>
       <c r="O9" s="1">
-        <v>7.03</v>
+        <v>2.23</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>40000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>38.3</v>
+        <v>10.89</v>
       </c>
       <c r="E10" s="1">
-        <v>29.416634</v>
+        <v>9.54028767</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1176665.36</v>
+        <v>572417.26</v>
       </c>
       <c r="I10" s="1">
-        <v>355334.64</v>
+        <v>80982.74</v>
       </c>
       <c r="J10" s="1">
-        <v>30.198444866262</v>
+        <v>14.147501422302</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1532000.0</v>
+        <v>653400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1532000.0</v>
+        <v>653400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.18</v>
+        <v>0.88</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>60000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>9.545</v>
+        <v>10.326</v>
       </c>
       <c r="E11" s="1">
-        <v>9.54028767</v>
+        <v>5.69098975</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>572417.26</v>
+        <v>1138197.95</v>
       </c>
       <c r="I11" s="1">
-        <v>282.74</v>
+        <v>927002.05</v>
       </c>
       <c r="J11" s="1">
-        <v>0.049394038188157</v>
+        <v>81.444712670586</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>572700.0</v>
+        <v>2065200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>572700.0</v>
+        <v>2065200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.81</v>
+        <v>2.79</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>170000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>9.536</v>
+        <v>18.66</v>
       </c>
       <c r="E12" s="1">
-        <v>4.83853159</v>
+        <v>15.09152727</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>822550.37</v>
+        <v>830034.0</v>
       </c>
       <c r="I12" s="1">
-        <v>798569.63</v>
+        <v>196266.0</v>
       </c>
       <c r="J12" s="1">
-        <v>97.084587050882</v>
+        <v>23.64553741172</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1621120.0</v>
+        <v>1026300.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1621120.0</v>
+        <v>1026300.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.3</v>
+        <v>1.39</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>55000.0</v>
+        <v>6300.0</v>
       </c>
       <c r="D13" s="1">
-        <v>18.01</v>
+        <v>241.8</v>
       </c>
       <c r="E13" s="1">
-        <v>15.09152727</v>
+        <v>138.0883127</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>830034.0</v>
+        <v>869956.37</v>
       </c>
       <c r="I13" s="1">
-        <v>160516.0</v>
+        <v>653383.63</v>
       </c>
       <c r="J13" s="1">
-        <v>19.338484929533</v>
+        <v>75.10533315596</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>990550.0</v>
+        <v>1523340.0</v>
       </c>
       <c r="N13" s="1">
-        <v>990550.0</v>
+        <v>1523340.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.41</v>
+        <v>2.06</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>6300.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>185.1</v>
+        <v>90.31</v>
       </c>
       <c r="E14" s="1">
-        <v>138.0883127</v>
+        <v>63.7249325</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>869956.37</v>
+        <v>2548997.3</v>
       </c>
       <c r="I14" s="1">
-        <v>296173.63</v>
+        <v>1063402.7</v>
       </c>
       <c r="J14" s="1">
-        <v>34.044653296808</v>
+        <v>41.718471023881</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1166130.0</v>
+        <v>3612400.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1166130.0</v>
+        <v>3612400.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.66</v>
+        <v>4.88</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>40000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>84.89</v>
+        <v>34.47</v>
       </c>
       <c r="E15" s="1">
-        <v>63.7249325</v>
+        <v>32.884889</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2548997.3</v>
+        <v>657697.78</v>
       </c>
       <c r="I15" s="1">
-        <v>846602.7</v>
+        <v>31702.22</v>
       </c>
       <c r="J15" s="1">
-        <v>33.213165820144</v>
+        <v>4.8201804786387</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3395600.0</v>
+        <v>689400.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3395600.0</v>
+        <v>689400.0</v>
       </c>
       <c r="O15" s="1">
-        <v>4.82</v>
+        <v>0.93</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>10000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>71.92</v>
+        <v>68.1</v>
       </c>
       <c r="E16" s="1">
-        <v>56.094024</v>
+        <v>60.107216</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>560940.24</v>
+        <v>901608.24</v>
       </c>
       <c r="I16" s="1">
-        <v>158259.76</v>
+        <v>119891.76</v>
       </c>
       <c r="J16" s="1">
-        <v>28.213301295696</v>
+        <v>13.29754484054</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>719200.0</v>
+        <v>1021500.0</v>
       </c>
       <c r="N16" s="1">
-        <v>719200.0</v>
+        <v>1021500.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.02</v>
+        <v>1.38</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>30000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>33.33</v>
+        <v>9.884</v>
       </c>
       <c r="E17" s="1">
-        <v>25.79649267</v>
+        <v>7.4403</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>773894.78</v>
+        <v>558022.5</v>
       </c>
       <c r="I17" s="1">
-        <v>226005.22</v>
+        <v>183277.5</v>
       </c>
       <c r="J17" s="1">
-        <v>29.203610857796</v>
+        <v>32.844105748424</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>999900.0</v>
+        <v>741300.0</v>
       </c>
       <c r="N17" s="1">
-        <v>999900.0</v>
+        <v>741300.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.42</v>
+        <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>75000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>9.71</v>
+        <v>28.68</v>
       </c>
       <c r="E18" s="1">
-        <v>7.4403</v>
+        <v>13.06030657</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>558022.5</v>
+        <v>457110.73</v>
       </c>
       <c r="I18" s="1">
-        <v>170227.5</v>
+        <v>546689.27</v>
       </c>
       <c r="J18" s="1">
-        <v>30.505490370012</v>
+        <v>119.59668284313</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>728250.0</v>
+        <v>1003800.0</v>
       </c>
       <c r="N18" s="1">
-        <v>728250.0</v>
+        <v>1003800.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.03</v>
+        <v>1.36</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>35000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.64</v>
+        <v>100.0</v>
       </c>
       <c r="E19" s="1">
-        <v>13.06030657</v>
+        <v>85.6756</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>457110.73</v>
+        <v>342702.4</v>
       </c>
       <c r="I19" s="1">
-        <v>510289.27</v>
+        <v>57297.6</v>
       </c>
       <c r="J19" s="1">
-        <v>111.63362321423</v>
+        <v>16.719345998161</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>967400.0</v>
+        <v>400000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>967400.0</v>
+        <v>400000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.37</v>
+        <v>0.54</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>4000.0</v>
+        <v>3500.0</v>
       </c>
       <c r="D20" s="1">
-        <v>91.45</v>
+        <v>191.8</v>
       </c>
       <c r="E20" s="1">
-        <v>85.6756</v>
+        <v>192.10774</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>342702.4</v>
+        <v>672377.09</v>
       </c>
       <c r="I20" s="1">
-        <v>23097.6</v>
+        <v>-1077.09</v>
       </c>
       <c r="J20" s="1">
-        <v>6.7398419153178</v>
+        <v>-0.1601913592862</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>365800.0</v>
+        <v>671300.0</v>
       </c>
       <c r="N20" s="1">
-        <v>365800.0</v>
+        <v>671300.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.52</v>
+        <v>0.91</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>3500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>204.7</v>
+        <v>1674.0</v>
       </c>
       <c r="E21" s="1">
-        <v>192.10774</v>
+        <v>2098.02834</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>672377.09</v>
+        <v>2098028.34</v>
       </c>
       <c r="I21" s="1">
-        <v>44072.91</v>
+        <v>-424028.34</v>
       </c>
       <c r="J21" s="1">
-        <v>6.5547905565908</v>
+        <v>-20.210801346945</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>716450.0</v>
+        <v>1674000.0</v>
       </c>
       <c r="N21" s="1">
-        <v>716450.0</v>
+        <v>1674000.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.02</v>
+        <v>2.26</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>1000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1873.0</v>
+        <v>22.24</v>
       </c>
       <c r="E22" s="1">
-        <v>2098.02834</v>
+        <v>27.7219264</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2098028.34</v>
+        <v>693048.16</v>
       </c>
       <c r="I22" s="1">
-        <v>-225028.34</v>
+        <v>-137048.16</v>
       </c>
       <c r="J22" s="1">
-        <v>-10.725705449718</v>
+        <v>-19.774695022637</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1873000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1873000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.66</v>
+        <v>0.75</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>25000.0</v>
+        <v>9505.0</v>
       </c>
       <c r="D23" s="1">
-        <v>21.52</v>
+        <v>53.52</v>
       </c>
       <c r="E23" s="1">
-        <v>27.7219264</v>
+        <v>46.44</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>693048.16</v>
+        <v>441412.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-155048.16</v>
+        <v>67295.4</v>
       </c>
       <c r="J23" s="1">
-        <v>-22.371917126221</v>
+        <v>15.245478036176</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>538000.0</v>
+        <v>508707.6</v>
       </c>
       <c r="N23" s="1">
-        <v>538000.0</v>
+        <v>508707.6</v>
       </c>
       <c r="O23" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>9505.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>51.62</v>
+        <v>5.678</v>
       </c>
       <c r="E24" s="1">
-        <v>46.44</v>
+        <v>2.11395213</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>441412.2</v>
+        <v>338232.34</v>
       </c>
       <c r="I24" s="1">
-        <v>49235.9</v>
+        <v>570247.66</v>
       </c>
       <c r="J24" s="1">
-        <v>11.154177433247</v>
+        <v>168.59643285441</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>490648.1</v>
+        <v>908480.0</v>
       </c>
       <c r="N24" s="1">
-        <v>490648.1</v>
+        <v>908480.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.7</v>
+        <v>1.23</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>160000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.144</v>
+        <v>18.95</v>
       </c>
       <c r="E25" s="1">
-        <v>2.11395213</v>
+        <v>18.3467375</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>338232.34</v>
+        <v>146773.9</v>
       </c>
       <c r="I25" s="1">
-        <v>484807.66</v>
+        <v>4826.1</v>
       </c>
       <c r="J25" s="1">
-        <v>143.33569049015</v>
+        <v>3.2881186641494</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>823040.0</v>
+        <v>151600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>823040.0</v>
+        <v>151600.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.17</v>
+        <v>0.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>8000.0</v>
+        <v>36480.0</v>
       </c>
       <c r="D26" s="1">
-        <v>19.63</v>
+        <v>23.71</v>
       </c>
       <c r="E26" s="1">
-        <v>18.3467375</v>
+        <v>24.42634375</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>146773.9</v>
+        <v>891073.02</v>
       </c>
       <c r="I26" s="1">
-        <v>10266.1</v>
+        <v>-26132.22</v>
       </c>
       <c r="J26" s="1">
-        <v>6.9944997032851</v>
+        <v>-2.9326687503118</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>157040.0</v>
+        <v>864940.8</v>
       </c>
       <c r="N26" s="1">
-        <v>157040.0</v>
+        <v>864940.8</v>
       </c>
       <c r="O26" s="1">
-        <v>0.22</v>
+        <v>1.17</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>36480.0</v>
+        <v>3400.0</v>
       </c>
       <c r="D27" s="1">
-        <v>24.41</v>
+        <v>375.85</v>
       </c>
       <c r="E27" s="1">
-        <v>24.42634375</v>
+        <v>395.89217353</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>891073.02</v>
+        <v>1346033.39</v>
       </c>
       <c r="I27" s="1">
-        <v>-596.22</v>
+        <v>-68143.39</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.066910341421851</v>
+        <v>-5.0625334041676</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>890476.8</v>
+        <v>1277890.0</v>
       </c>
       <c r="N27" s="1">
-        <v>890476.8</v>
+        <v>1277890.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.26</v>
+        <v>1.73</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>3400.0</v>
+        <v>5500.0</v>
       </c>
       <c r="D28" s="1">
-        <v>353.65</v>
+        <v>475.2</v>
       </c>
       <c r="E28" s="1">
-        <v>395.89217353</v>
+        <v>464.11479636</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1346033.39</v>
+        <v>2552631.38</v>
       </c>
       <c r="I28" s="1">
-        <v>-143623.39</v>
+        <v>60968.62</v>
       </c>
       <c r="J28" s="1">
-        <v>-10.670120894995</v>
+        <v>2.3884615882141</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1202410.0</v>
+        <v>2613600.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1202410.0</v>
+        <v>2613600.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.71</v>
+        <v>3.53</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>6000.0</v>
+        <v>750.0</v>
       </c>
       <c r="D29" s="1">
-        <v>473.7</v>
+        <v>557.6</v>
       </c>
       <c r="E29" s="1">
-        <v>464.11479667</v>
+        <v>215.2308</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2784688.78</v>
+        <v>161423.1</v>
       </c>
       <c r="I29" s="1">
-        <v>57511.22</v>
+        <v>256776.9</v>
       </c>
       <c r="J29" s="1">
-        <v>2.0652656200956</v>
+        <v>159.07072779546</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2842200.0</v>
+        <v>418200.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2842200.0</v>
+        <v>418200.0</v>
       </c>
       <c r="O29" s="1">
-        <v>4.04</v>
+        <v>0.57</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>1000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>537.6</v>
+        <v>9.05</v>
       </c>
       <c r="E30" s="1">
-        <v>215.2308</v>
+        <v>4.35699894</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>215230.8</v>
+        <v>370344.91</v>
       </c>
       <c r="I30" s="1">
-        <v>322369.2</v>
+        <v>398905.09</v>
       </c>
       <c r="J30" s="1">
-        <v>149.77837744412</v>
+        <v>107.71177873081</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>537600.0</v>
+        <v>769250.0</v>
       </c>
       <c r="N30" s="1">
-        <v>537600.0</v>
+        <v>769250.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.76</v>
+        <v>1.04</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>165000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>7.204</v>
+        <v>17.93</v>
       </c>
       <c r="E31" s="1">
-        <v>4.35699903</v>
+        <v>12.35053543</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>718904.84</v>
+        <v>432268.74</v>
       </c>
       <c r="I31" s="1">
-        <v>469755.16</v>
+        <v>195281.26</v>
       </c>
       <c r="J31" s="1">
-        <v>65.343162803021</v>
+        <v>45.175892200764</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1188660.0</v>
+        <v>627550.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1188660.0</v>
+        <v>627550.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.69</v>
+        <v>0.85</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>35000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>17.52</v>
+        <v>41.55</v>
       </c>
       <c r="E32" s="1">
-        <v>12.35053543</v>
+        <v>41.1521</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>432268.74</v>
+        <v>617281.5</v>
       </c>
       <c r="I32" s="1">
-        <v>180931.26</v>
+        <v>5968.5</v>
       </c>
       <c r="J32" s="1">
-        <v>41.856198067896</v>
+        <v>0.96690083859633</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>613200.0</v>
+        <v>623250.0</v>
       </c>
       <c r="N32" s="1">
-        <v>613200.0</v>
+        <v>623250.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.87</v>
+        <v>0.84</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>15000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>46.615</v>
+        <v>77.88</v>
       </c>
       <c r="E33" s="1">
-        <v>41.1521</v>
+        <v>68.1458376</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>617281.5</v>
+        <v>1703645.94</v>
       </c>
       <c r="I33" s="1">
-        <v>81943.5</v>
+        <v>243354.06</v>
       </c>
       <c r="J33" s="1">
-        <v>13.274899701352</v>
+        <v>14.28430956728</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>699225.0</v>
+        <v>1947000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>699225.0</v>
+        <v>1947000.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.99</v>
+        <v>2.63</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>25000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>75.62</v>
+        <v>30.87</v>
       </c>
       <c r="E34" s="1">
-        <v>68.1458376</v>
+        <v>40.933376</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1703645.94</v>
+        <v>818667.52</v>
       </c>
       <c r="I34" s="1">
-        <v>186854.06</v>
+        <v>-201267.52</v>
       </c>
       <c r="J34" s="1">
-        <v>10.967892777064</v>
+        <v>-24.584769162456</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1890500.0</v>
+        <v>617400.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1890500.0</v>
+        <v>617400.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.68</v>
+        <v>0.83</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>28.47</v>
+        <v>35.25</v>
       </c>
       <c r="E35" s="1">
-        <v>40.933376</v>
+        <v>25.959984</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>818667.52</v>
+        <v>259599.84</v>
       </c>
       <c r="I35" s="1">
-        <v>-249267.52</v>
+        <v>92900.16</v>
       </c>
       <c r="J35" s="1">
-        <v>-30.447955233402</v>
+        <v>35.785908034458</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>569400.0</v>
+        <v>352500.0</v>
       </c>
       <c r="N35" s="1">
-        <v>569400.0</v>
+        <v>352500.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.81</v>
+        <v>0.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>10000.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D36" s="1">
-        <v>32.92</v>
+        <v>279.0</v>
       </c>
       <c r="E36" s="1">
-        <v>25.959984</v>
+        <v>149.89988211</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>259599.84</v>
+        <v>1424048.88</v>
       </c>
       <c r="I36" s="1">
-        <v>69600.16</v>
+        <v>1226451.12</v>
       </c>
       <c r="J36" s="1">
-        <v>26.810555815443</v>
+        <v>86.124229106518</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>329200.0</v>
+        <v>2650500.0</v>
       </c>
       <c r="N36" s="1">
-        <v>329200.0</v>
+        <v>2650500.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>3.58</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>9500.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>304.4</v>
+        <v>78.02</v>
       </c>
       <c r="E37" s="1">
-        <v>149.89988211</v>
+        <v>58.62636</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1424048.88</v>
+        <v>791455.86</v>
       </c>
       <c r="I37" s="1">
-        <v>1467751.12</v>
+        <v>261814.14</v>
       </c>
       <c r="J37" s="1">
-        <v>103.06887218647</v>
+        <v>33.080068419735</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2891800.0</v>
+        <v>1053270.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2891800.0</v>
+        <v>1053270.0</v>
       </c>
       <c r="O37" s="1">
-        <v>4.11</v>
+        <v>1.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>15000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>71.8</v>
+        <v>81.76</v>
       </c>
       <c r="E38" s="1">
-        <v>58.62636</v>
+        <v>86.42310677</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>879395.4</v>
+        <v>2679116.31</v>
       </c>
       <c r="I38" s="1">
-        <v>197604.6</v>
+        <v>-144556.31</v>
       </c>
       <c r="J38" s="1">
-        <v>22.47050644113</v>
+        <v>-5.3956713062599</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1077000.0</v>
+        <v>2534560.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1077000.0</v>
+        <v>2534560.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.53</v>
+        <v>3.43</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>33500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D39" s="1">
-        <v>76.39</v>
+        <v>140.7</v>
       </c>
       <c r="E39" s="1">
-        <v>86.42310687</v>
+        <v>181.31803538</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2895174.08</v>
+        <v>1178567.23</v>
       </c>
       <c r="I39" s="1">
-        <v>-336109.08</v>
+        <v>-264017.23</v>
       </c>
       <c r="J39" s="1">
-        <v>-11.609287411139</v>
+        <v>-22.401541743189</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2559065.0</v>
+        <v>914550.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2559065.0</v>
+        <v>914550.0</v>
       </c>
       <c r="O39" s="1">
-        <v>3.63</v>
+        <v>1.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>8750.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D40" s="1">
-        <v>166.44</v>
+        <v>274.85</v>
       </c>
       <c r="E40" s="1">
-        <v>181.31803543</v>
+        <v>103.17003135</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1586532.81</v>
+        <v>1908645.58</v>
       </c>
       <c r="I40" s="1">
-        <v>-130182.81</v>
+        <v>3176079.42</v>
       </c>
       <c r="J40" s="1">
-        <v>-8.2054911930879</v>
+        <v>166.4048817277</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1456350.0</v>
+        <v>5084725.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1456350.0</v>
+        <v>5084725.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.07</v>
+        <v>6.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>18500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>248.0</v>
+        <v>243.4</v>
       </c>
       <c r="E41" s="1">
-        <v>103.17003135</v>
+        <v>129.05461125</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1908645.58</v>
+        <v>1032436.89</v>
       </c>
       <c r="I41" s="1">
-        <v>2679354.42</v>
+        <v>914763.11</v>
       </c>
       <c r="J41" s="1">
-        <v>140.37988236664</v>
+        <v>88.602327063304</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4588000.0</v>
+        <v>1947200.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4588000.0</v>
+        <v>1947200.0</v>
       </c>
       <c r="O41" s="1">
-        <v>6.51</v>
+        <v>2.63</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>8000.0</v>
+        <v>2200.0</v>
       </c>
       <c r="D42" s="1">
-        <v>220.35</v>
+        <v>182.8</v>
       </c>
       <c r="E42" s="1">
-        <v>129.05461125</v>
+        <v>167.8389</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1032436.89</v>
+        <v>369245.58</v>
       </c>
       <c r="I42" s="1">
-        <v>730363.11</v>
+        <v>32914.42</v>
       </c>
       <c r="J42" s="1">
-        <v>70.741671193093</v>
+        <v>8.9139645219314</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1762800.0</v>
+        <v>402160.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1762800.0</v>
+        <v>402160.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.5</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
         <v>7000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>38.78</v>
+        <v>35.97</v>
       </c>
       <c r="E43" s="1">
         <v>47.8141</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>334698.7</v>
       </c>
       <c r="I43" s="1">
-        <v>-63238.7</v>
+        <v>-82908.7</v>
       </c>
       <c r="J43" s="1">
-        <v>-18.894217396124</v>
+        <v>-24.771144913321</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>271460.0</v>
+        <v>251790.0</v>
       </c>
       <c r="N43" s="1">
-        <v>271460.0</v>
+        <v>251790.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
         <v>36000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>64.12</v>
+        <v>69.71</v>
       </c>
       <c r="E44" s="1">
         <v>29.70210083</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1069275.63</v>
       </c>
       <c r="I44" s="1">
-        <v>1239044.37</v>
+        <v>1440284.37</v>
       </c>
       <c r="J44" s="1">
-        <v>115.8769858058</v>
+        <v>134.69720337683</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2308320.0</v>
+        <v>2509560.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2308320.0</v>
+        <v>2509560.0</v>
       </c>
       <c r="O44" s="1">
-        <v>3.28</v>
+        <v>3.39</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>45000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>28.615</v>
+        <v>42.87</v>
       </c>
       <c r="E45" s="1">
-        <v>26.20147978</v>
+        <v>26.75179255</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1179066.59</v>
+        <v>1471348.59</v>
       </c>
       <c r="I45" s="1">
-        <v>108608.41</v>
+        <v>886501.41</v>
       </c>
       <c r="J45" s="1">
-        <v>9.2113889852481</v>
+        <v>60.250943659789</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1287675.0</v>
+        <v>2357850.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1287675.0</v>
+        <v>2357850.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.83</v>
+        <v>3.19</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
         <v>20000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>33.15</v>
+        <v>36.46</v>
       </c>
       <c r="E46" s="1">
         <v>46.9482775</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>938965.55</v>
       </c>
       <c r="I46" s="1">
-        <v>-275965.55</v>
+        <v>-209765.55</v>
       </c>
       <c r="J46" s="1">
-        <v>-29.390380722701</v>
+        <v>-22.340068812961</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>663000.0</v>
+        <v>729200.0</v>
       </c>
       <c r="N46" s="1">
-        <v>663000.0</v>
+        <v>729200.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
         <v>62000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>72.33</v>
+        <v>76.6</v>
       </c>
       <c r="E47" s="1">
         <v>45.91576419</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2846777.38</v>
       </c>
       <c r="I47" s="1">
-        <v>1637682.62</v>
+        <v>1902422.62</v>
       </c>
       <c r="J47" s="1">
-        <v>57.527597047297</v>
+        <v>66.827235363237</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4484460.0</v>
+        <v>4749200.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4484460.0</v>
+        <v>4749200.0</v>
       </c>
       <c r="O47" s="1">
-        <v>6.37</v>
+        <v>6.42</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>18000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>63.5</v>
+        <v>64.45</v>
       </c>
       <c r="E48" s="1">
-        <v>42.27655722</v>
+        <v>44.90831133</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>760978.03</v>
+        <v>673624.67</v>
       </c>
       <c r="I48" s="1">
-        <v>382021.97</v>
+        <v>293125.33</v>
       </c>
       <c r="J48" s="1">
-        <v>50.201445368929</v>
+        <v>43.514637015892</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1143000.0</v>
+        <v>966750.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1143000.0</v>
+        <v>966750.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.62</v>
+        <v>1.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
         <v>1500.0</v>
       </c>
       <c r="D49" s="1">
-        <v>249.6</v>
+        <v>246.3</v>
       </c>
       <c r="E49" s="1">
         <v>258.8688</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>388303.2</v>
       </c>
       <c r="I49" s="1">
-        <v>-13903.2</v>
+        <v>-18853.2</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.5805010105505</v>
+        <v>-4.8552780404591</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>374400.0</v>
+        <v>369450.0</v>
       </c>
       <c r="N49" s="1">
-        <v>374400.0</v>
+        <v>369450.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>9030.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>129.35</v>
+        <v>131.05</v>
       </c>
       <c r="E50" s="1">
-        <v>98.98390476</v>
+        <v>98.983905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>893824.66</v>
+        <v>791871.24</v>
       </c>
       <c r="I50" s="1">
-        <v>274205.84</v>
+        <v>256528.76</v>
       </c>
       <c r="J50" s="1">
-        <v>30.67781101497</v>
+        <v>32.395261633697</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1168030.5</v>
+        <v>1048400.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1168030.5</v>
+        <v>1048400.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.66</v>
+        <v>1.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
         <v>35000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>23.38</v>
+        <v>24.86</v>
       </c>
       <c r="E51" s="1">
         <v>29.72967029</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>1040538.46</v>
       </c>
       <c r="I51" s="1">
-        <v>-222238.46</v>
+        <v>-170438.46</v>
       </c>
       <c r="J51" s="1">
-        <v>-21.358024575084</v>
+        <v>-16.379832803105</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>818300.0</v>
+        <v>870100.0</v>
       </c>
       <c r="N51" s="1">
-        <v>818300.0</v>
+        <v>870100.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>55553.0</v>
+        <v>388871.0</v>
       </c>
       <c r="D52" s="1">
-        <v>0.37</v>
+        <v>0.2864</v>
       </c>
       <c r="E52" s="1">
-        <v>29.37544021</v>
+        <v>4.36963433</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1631893.83</v>
+        <v>1699224.07</v>
       </c>
       <c r="I52" s="1">
-        <v>-1611339.22</v>
+        <v>-1587851.42</v>
       </c>
       <c r="J52" s="1">
-        <v>-98.740444407465</v>
+        <v>-93.445676060839</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>20554.61</v>
+        <v>111372.65</v>
       </c>
       <c r="N52" s="1">
-        <v>20554.61</v>
+        <v>111372.65</v>
       </c>
       <c r="O52" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>55553.0</v>
+        <v>21.25</v>
       </c>
       <c r="D53" s="1">
-        <v>0.82</v>
+        <v>192551.84</v>
       </c>
       <c r="E53" s="1">
-        <v>0.0</v>
+        <v>80317.03482353</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>0.0</v>
+        <v>1706736.99</v>
       </c>
       <c r="I53" s="1">
-        <v>45553.46</v>
+        <v>2384989.61</v>
       </c>
       <c r="J53" s="1">
-        <v>0</v>
+        <v>139.73972697457</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>45553.46</v>
+        <v>4091726.6</v>
       </c>
       <c r="N53" s="1">
-        <v>45553.46</v>
+        <v>4091726.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.06</v>
+        <v>5.53</v>
       </c>
       <c r="P53">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P56">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>