--- v2 (2026-07-23)
+++ v3 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011271568</t>
   </si>
   <si>
@@ -194,50 +194,56 @@
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
+  </si>
+  <si>
+    <t>FR0014017CN7</t>
+  </si>
+  <si>
+    <t>ESSI RTS 05-26</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
@@ -805,96 +811,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>171577.114</v>
+        <v>171505.672</v>
       </c>
       <c r="D2">
-        <v>431.03</v>
+        <v>437.6</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>73955698.82</v>
+        <v>75051932.12</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>73955698.82</v>
+        <v>75051932.12</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -916,2636 +922,2686 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>238.0</v>
       </c>
       <c r="D2" s="1">
-        <v>930.6</v>
+        <v>880.0</v>
       </c>
       <c r="E2" s="1">
         <v>1571.29537815</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>373968.3</v>
       </c>
       <c r="I2" s="1">
-        <v>-152485.5</v>
+        <v>-164528.3</v>
       </c>
       <c r="J2" s="1">
-        <v>-40.774980125321</v>
+        <v>-43.995253073589</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>221482.8</v>
+        <v>209440.0</v>
       </c>
       <c r="N2" s="1">
-        <v>221482.8</v>
+        <v>209440.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>8555.0</v>
       </c>
       <c r="D3" s="1">
-        <v>187.86</v>
+        <v>177.02</v>
       </c>
       <c r="E3" s="1">
         <v>92.43558387</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>790786.42</v>
       </c>
       <c r="I3" s="1">
-        <v>816355.88</v>
+        <v>723619.68</v>
       </c>
       <c r="J3" s="1">
-        <v>103.23342173731</v>
+        <v>91.506336186198</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1607142.3</v>
+        <v>1514406.1</v>
       </c>
       <c r="N3" s="1">
-        <v>1607142.3</v>
+        <v>1514406.1</v>
       </c>
       <c r="O3" s="1">
-        <v>2.17</v>
+        <v>2.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>18000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>168.16</v>
+        <v>173.44</v>
       </c>
       <c r="E4" s="1">
-        <v>125.28629722</v>
+        <v>130.7195175</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2255153.35</v>
+        <v>2614390.35</v>
       </c>
       <c r="I4" s="1">
-        <v>771726.65</v>
+        <v>854409.65</v>
       </c>
       <c r="J4" s="1">
-        <v>34.220584156727</v>
+        <v>32.681028294034</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3026880.0</v>
+        <v>3468800.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3026880.0</v>
+        <v>3468800.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.09</v>
+        <v>4.62</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>2700.0</v>
       </c>
       <c r="D5" s="1">
-        <v>390.1</v>
+        <v>372.3</v>
       </c>
       <c r="E5" s="1">
         <v>256.31428519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>692048.57</v>
       </c>
       <c r="I5" s="1">
-        <v>361221.43</v>
+        <v>313161.43</v>
       </c>
       <c r="J5" s="1">
-        <v>52.19596508956</v>
+        <v>45.251365810929</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1053270.0</v>
+        <v>1005210.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1053270.0</v>
+        <v>1005210.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.42</v>
+        <v>1.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>14000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>61.92</v>
+        <v>68.54</v>
       </c>
       <c r="E6" s="1">
         <v>58.15162643</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>814122.77</v>
       </c>
       <c r="I6" s="1">
-        <v>52757.23</v>
+        <v>145437.23</v>
       </c>
       <c r="J6" s="1">
-        <v>6.4802548146393</v>
+        <v>17.864287225378</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>866880.0</v>
+        <v>959560.0</v>
       </c>
       <c r="N6" s="1">
-        <v>866880.0</v>
+        <v>959560.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.17</v>
+        <v>1.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>30764.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.44</v>
+        <v>47.82</v>
       </c>
       <c r="E7" s="1">
         <v>36.85446756</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1133790.84</v>
       </c>
       <c r="I7" s="1">
-        <v>141069.32</v>
+        <v>337343.64</v>
       </c>
       <c r="J7" s="1">
-        <v>12.44227021626</v>
+        <v>29.75360428913</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1274860.16</v>
+        <v>1471134.48</v>
       </c>
       <c r="N7" s="1">
-        <v>1274860.16</v>
+        <v>1471134.48</v>
       </c>
       <c r="O7" s="1">
-        <v>1.72</v>
+        <v>1.96</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>3600.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1223.8</v>
+        <v>1327.0</v>
       </c>
       <c r="E8" s="1">
         <v>725.48804722</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2611756.97</v>
       </c>
       <c r="I8" s="1">
-        <v>1793923.03</v>
+        <v>2165443.03</v>
       </c>
       <c r="J8" s="1">
-        <v>68.68644558456</v>
+        <v>82.911352582702</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4405680.0</v>
+        <v>4777200.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4405680.0</v>
+        <v>4777200.0</v>
       </c>
       <c r="O8" s="1">
-        <v>5.96</v>
+        <v>6.37</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
         <v>40000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>41.29</v>
+        <v>38.9</v>
       </c>
       <c r="E9" s="1">
         <v>29.416634</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1176665.36</v>
       </c>
       <c r="I9" s="1">
-        <v>474934.64</v>
+        <v>379334.64</v>
       </c>
       <c r="J9" s="1">
-        <v>40.362762102557</v>
+        <v>32.238107187926</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1651600.0</v>
+        <v>1556000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1651600.0</v>
+        <v>1556000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.23</v>
+        <v>2.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.89</v>
+        <v>11.36</v>
       </c>
       <c r="E10" s="1">
         <v>9.54028767</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>572417.26</v>
       </c>
       <c r="I10" s="1">
-        <v>80982.74</v>
+        <v>109182.74</v>
       </c>
       <c r="J10" s="1">
-        <v>14.147501422302</v>
+        <v>19.073977608572</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>653400.0</v>
+        <v>681600.0</v>
       </c>
       <c r="N10" s="1">
-        <v>653400.0</v>
+        <v>681600.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
         <v>200000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.326</v>
+        <v>10.278</v>
       </c>
       <c r="E11" s="1">
         <v>5.69098975</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1138197.95</v>
       </c>
       <c r="I11" s="1">
-        <v>927002.05</v>
+        <v>917402.05</v>
       </c>
       <c r="J11" s="1">
-        <v>81.444712670586</v>
+        <v>80.601274145679</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2065200.0</v>
+        <v>2055600.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2065200.0</v>
+        <v>2055600.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.79</v>
+        <v>2.74</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
         <v>55000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.66</v>
+        <v>18.645</v>
       </c>
       <c r="E12" s="1">
         <v>15.09152727</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>830034.0</v>
       </c>
       <c r="I12" s="1">
-        <v>196266.0</v>
+        <v>195441.0</v>
       </c>
       <c r="J12" s="1">
-        <v>23.64553741172</v>
+        <v>23.546143892901</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1026300.0</v>
+        <v>1025475.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1026300.0</v>
+        <v>1025475.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.39</v>
+        <v>1.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
         <v>6300.0</v>
       </c>
       <c r="D13" s="1">
-        <v>241.8</v>
+        <v>258.2</v>
       </c>
       <c r="E13" s="1">
         <v>138.0883127</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>869956.37</v>
       </c>
       <c r="I13" s="1">
-        <v>653383.63</v>
+        <v>756703.63</v>
       </c>
       <c r="J13" s="1">
-        <v>75.10533315596</v>
+        <v>86.981790822452</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1523340.0</v>
+        <v>1626660.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1523340.0</v>
+        <v>1626660.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.06</v>
+        <v>2.17</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
         <v>40000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>90.31</v>
+        <v>91.41</v>
       </c>
       <c r="E14" s="1">
         <v>63.7249325</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2548997.3</v>
       </c>
       <c r="I14" s="1">
-        <v>1063402.7</v>
+        <v>1107402.7</v>
       </c>
       <c r="J14" s="1">
-        <v>41.718471023881</v>
+        <v>43.444639976668</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3612400.0</v>
+        <v>3656400.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3612400.0</v>
+        <v>3656400.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.88</v>
+        <v>4.87</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
         <v>20000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>34.47</v>
+        <v>36.16</v>
       </c>
       <c r="E15" s="1">
         <v>32.884889</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>657697.78</v>
       </c>
       <c r="I15" s="1">
-        <v>31702.22</v>
+        <v>65502.22</v>
       </c>
       <c r="J15" s="1">
-        <v>4.8201804786387</v>
+        <v>9.9593190051516</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>689400.0</v>
+        <v>723200.0</v>
       </c>
       <c r="N15" s="1">
-        <v>689400.0</v>
+        <v>723200.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.93</v>
+        <v>0.96</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>15000.0</v>
+        <v>16500.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.1</v>
+        <v>61.44</v>
       </c>
       <c r="E16" s="1">
-        <v>60.107216</v>
+        <v>60.34946</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>901608.24</v>
+        <v>995766.09</v>
       </c>
       <c r="I16" s="1">
-        <v>119891.76</v>
+        <v>17993.91</v>
       </c>
       <c r="J16" s="1">
-        <v>13.29754484054</v>
+        <v>1.80704185257</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1021500.0</v>
+        <v>1013760.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1021500.0</v>
+        <v>1013760.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
         <v>75000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>9.884</v>
+        <v>9.737</v>
       </c>
       <c r="E17" s="1">
         <v>7.4403</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>558022.5</v>
       </c>
       <c r="I17" s="1">
-        <v>183277.5</v>
+        <v>172252.5</v>
       </c>
       <c r="J17" s="1">
-        <v>32.844105748424</v>
+        <v>30.868378963214</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>741300.0</v>
+        <v>730275.0</v>
       </c>
       <c r="N17" s="1">
-        <v>741300.0</v>
+        <v>730275.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.97</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
         <v>35000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.68</v>
+        <v>27.4</v>
       </c>
       <c r="E18" s="1">
         <v>13.06030657</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>457110.73</v>
       </c>
       <c r="I18" s="1">
-        <v>546689.27</v>
+        <v>501889.27</v>
       </c>
       <c r="J18" s="1">
-        <v>119.59668284313</v>
+        <v>109.7959940691</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1003800.0</v>
+        <v>959000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1003800.0</v>
+        <v>959000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.36</v>
+        <v>1.28</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
         <v>4000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0</v>
+        <v>96.95</v>
       </c>
       <c r="E19" s="1">
         <v>85.6756</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>342702.4</v>
       </c>
       <c r="I19" s="1">
-        <v>57297.6</v>
+        <v>45097.6</v>
       </c>
       <c r="J19" s="1">
-        <v>16.719345998161</v>
+        <v>13.159405945217</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>400000.0</v>
+        <v>387800.0</v>
       </c>
       <c r="N19" s="1">
-        <v>400000.0</v>
+        <v>387800.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
         <v>3500.0</v>
       </c>
       <c r="D20" s="1">
-        <v>191.8</v>
+        <v>0.0</v>
       </c>
       <c r="E20" s="1">
-        <v>192.10774</v>
+        <v>0.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>672377.09</v>
+        <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-1077.09</v>
+        <v>0.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.1601913592862</v>
+        <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>671300.0</v>
+        <v>0.0</v>
       </c>
       <c r="N20" s="1">
-        <v>671300.0</v>
+        <v>0.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.91</v>
+        <v>0.0</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>1000.0</v>
+        <v>3500.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1674.0</v>
+        <v>170.45</v>
       </c>
       <c r="E21" s="1">
-        <v>2098.02834</v>
+        <v>192.10774</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2098028.34</v>
+        <v>672377.09</v>
       </c>
       <c r="I21" s="1">
-        <v>-424028.34</v>
+        <v>-75802.09</v>
       </c>
       <c r="J21" s="1">
-        <v>-20.210801346945</v>
+        <v>-11.27374670068</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1674000.0</v>
+        <v>596575.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1674000.0</v>
+        <v>596575.0</v>
       </c>
       <c r="O21" s="1">
-        <v>2.26</v>
+        <v>0.79</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>25000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>22.24</v>
+        <v>1582.5</v>
       </c>
       <c r="E22" s="1">
-        <v>27.7219264</v>
+        <v>2098.02834</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>693048.16</v>
+        <v>2098028.34</v>
       </c>
       <c r="I22" s="1">
-        <v>-137048.16</v>
+        <v>-515528.34</v>
       </c>
       <c r="J22" s="1">
-        <v>-19.774695022637</v>
+        <v>-24.57203890773</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>556000.0</v>
+        <v>1582500.0</v>
       </c>
       <c r="N22" s="1">
-        <v>556000.0</v>
+        <v>1582500.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.75</v>
+        <v>2.11</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>9505.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>53.52</v>
+        <v>22.24</v>
       </c>
       <c r="E23" s="1">
-        <v>46.44</v>
+        <v>27.7219264</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>441412.2</v>
+        <v>693048.16</v>
       </c>
       <c r="I23" s="1">
-        <v>67295.4</v>
+        <v>-137048.16</v>
       </c>
       <c r="J23" s="1">
-        <v>15.245478036176</v>
+        <v>-19.774695022637</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>508707.6</v>
+        <v>556000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>508707.6</v>
+        <v>556000.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.69</v>
+        <v>0.74</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>160000.0</v>
+        <v>9505.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.678</v>
+        <v>49.05</v>
       </c>
       <c r="E24" s="1">
-        <v>2.11395213</v>
+        <v>46.44</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>338232.34</v>
+        <v>441412.2</v>
       </c>
       <c r="I24" s="1">
-        <v>570247.66</v>
+        <v>24808.05</v>
       </c>
       <c r="J24" s="1">
-        <v>168.59643285441</v>
+        <v>5.6201550387597</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>908480.0</v>
+        <v>466220.25</v>
       </c>
       <c r="N24" s="1">
-        <v>908480.0</v>
+        <v>466220.25</v>
       </c>
       <c r="O24" s="1">
-        <v>1.23</v>
+        <v>0.62</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>8000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.95</v>
+        <v>5.714</v>
       </c>
       <c r="E25" s="1">
-        <v>18.3467375</v>
+        <v>2.11395213</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>146773.9</v>
+        <v>338232.34</v>
       </c>
       <c r="I25" s="1">
-        <v>4826.1</v>
+        <v>576007.66</v>
       </c>
       <c r="J25" s="1">
-        <v>3.2881186641494</v>
+        <v>170.29940424975</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>151600.0</v>
+        <v>914240.0</v>
       </c>
       <c r="N25" s="1">
-        <v>151600.0</v>
+        <v>914240.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.2</v>
+        <v>1.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>36480.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>23.71</v>
+        <v>18.38</v>
       </c>
       <c r="E26" s="1">
-        <v>24.42634375</v>
+        <v>18.3467375</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>891073.02</v>
+        <v>146773.9</v>
       </c>
       <c r="I26" s="1">
-        <v>-26132.22</v>
+        <v>266.1</v>
       </c>
       <c r="J26" s="1">
-        <v>-2.9326687503118</v>
+        <v>0.18129926369743</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>864940.8</v>
+        <v>147040.0</v>
       </c>
       <c r="N26" s="1">
-        <v>864940.8</v>
+        <v>147040.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.17</v>
+        <v>0.2</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>3400.0</v>
+        <v>36480.0</v>
       </c>
       <c r="D27" s="1">
-        <v>375.85</v>
+        <v>21.86</v>
       </c>
       <c r="E27" s="1">
-        <v>395.89217353</v>
+        <v>24.42634375</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1346033.39</v>
+        <v>891073.02</v>
       </c>
       <c r="I27" s="1">
-        <v>-68143.39</v>
+        <v>-93620.22</v>
       </c>
       <c r="J27" s="1">
-        <v>-5.0625334041676</v>
+        <v>-10.50645883095</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1277890.0</v>
+        <v>797452.8</v>
       </c>
       <c r="N27" s="1">
-        <v>1277890.0</v>
+        <v>797452.8</v>
       </c>
       <c r="O27" s="1">
-        <v>1.73</v>
+        <v>1.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>5500.0</v>
+        <v>3400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>475.2</v>
+        <v>355.6</v>
       </c>
       <c r="E28" s="1">
-        <v>464.11479636</v>
+        <v>395.89217353</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2552631.38</v>
+        <v>1346033.39</v>
       </c>
       <c r="I28" s="1">
-        <v>60968.62</v>
+        <v>-136993.39</v>
       </c>
       <c r="J28" s="1">
-        <v>2.3884615882141</v>
+        <v>-10.177562534314</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2613600.0</v>
+        <v>1209040.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2613600.0</v>
+        <v>1209040.0</v>
       </c>
       <c r="O28" s="1">
-        <v>3.53</v>
+        <v>1.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>750.0</v>
+        <v>5500.0</v>
       </c>
       <c r="D29" s="1">
-        <v>557.6</v>
+        <v>452.3</v>
       </c>
       <c r="E29" s="1">
-        <v>215.2308</v>
+        <v>464.11479636</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>161423.1</v>
+        <v>2552631.38</v>
       </c>
       <c r="I29" s="1">
-        <v>256776.9</v>
+        <v>-64981.38</v>
       </c>
       <c r="J29" s="1">
-        <v>159.07072779546</v>
+        <v>-2.5456625076826</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>418200.0</v>
+        <v>2487650.0</v>
       </c>
       <c r="N29" s="1">
-        <v>418200.0</v>
+        <v>2487650.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.57</v>
+        <v>3.31</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>85000.0</v>
+        <v>750.0</v>
       </c>
       <c r="D30" s="1">
-        <v>9.05</v>
+        <v>462.1</v>
       </c>
       <c r="E30" s="1">
-        <v>4.35699894</v>
+        <v>215.2308</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>370344.91</v>
+        <v>161423.1</v>
       </c>
       <c r="I30" s="1">
-        <v>398905.09</v>
+        <v>185151.9</v>
       </c>
       <c r="J30" s="1">
-        <v>107.71177873081</v>
+        <v>114.6997548678</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>769250.0</v>
+        <v>346575.0</v>
       </c>
       <c r="N30" s="1">
-        <v>769250.0</v>
+        <v>346575.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.04</v>
+        <v>0.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>35000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>17.93</v>
+        <v>11.92</v>
       </c>
       <c r="E31" s="1">
-        <v>12.35053543</v>
+        <v>4.35699894</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>432268.74</v>
+        <v>370344.91</v>
       </c>
       <c r="I31" s="1">
-        <v>195281.26</v>
+        <v>642855.09</v>
       </c>
       <c r="J31" s="1">
-        <v>45.175892200764</v>
+        <v>173.58280690289</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>627550.0</v>
+        <v>1013200.0</v>
       </c>
       <c r="N31" s="1">
-        <v>627550.0</v>
+        <v>1013200.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.85</v>
+        <v>1.35</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>15000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>41.55</v>
+        <v>18.445</v>
       </c>
       <c r="E32" s="1">
-        <v>41.1521</v>
+        <v>12.35053543</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>617281.5</v>
+        <v>432268.74</v>
       </c>
       <c r="I32" s="1">
-        <v>5968.5</v>
+        <v>213306.26</v>
       </c>
       <c r="J32" s="1">
-        <v>0.96690083859633</v>
+        <v>49.345751904244</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>623250.0</v>
+        <v>645575.0</v>
       </c>
       <c r="N32" s="1">
-        <v>623250.0</v>
+        <v>645575.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>25000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>77.88</v>
+        <v>40.015</v>
       </c>
       <c r="E33" s="1">
-        <v>68.1458376</v>
+        <v>41.1521</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1703645.94</v>
+        <v>617281.5</v>
       </c>
       <c r="I33" s="1">
-        <v>243354.06</v>
+        <v>-17056.5</v>
       </c>
       <c r="J33" s="1">
-        <v>14.28430956728</v>
+        <v>-2.763163969761</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1947000.0</v>
+        <v>600225.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1947000.0</v>
+        <v>600225.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.63</v>
+        <v>0.8</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>20000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>30.87</v>
+        <v>76.44</v>
       </c>
       <c r="E34" s="1">
-        <v>40.933376</v>
+        <v>68.1458376</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>818667.52</v>
+        <v>1703645.94</v>
       </c>
       <c r="I34" s="1">
-        <v>-201267.52</v>
+        <v>207354.06</v>
       </c>
       <c r="J34" s="1">
-        <v>-24.584769162456</v>
+        <v>12.17119444431</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>617400.0</v>
+        <v>1911000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>617400.0</v>
+        <v>1911000.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.83</v>
+        <v>2.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>10000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>35.25</v>
+        <v>28.1</v>
       </c>
       <c r="E35" s="1">
-        <v>25.959984</v>
+        <v>40.933376</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>259599.84</v>
+        <v>818667.52</v>
       </c>
       <c r="I35" s="1">
-        <v>92900.16</v>
+        <v>-256667.52</v>
       </c>
       <c r="J35" s="1">
-        <v>35.785908034458</v>
+        <v>-31.351863086006</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>352500.0</v>
+        <v>562000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>352500.0</v>
+        <v>562000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.48</v>
+        <v>0.75</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>9500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>279.0</v>
+        <v>37.34</v>
       </c>
       <c r="E36" s="1">
-        <v>149.89988211</v>
+        <v>25.959984</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1424048.88</v>
+        <v>259599.84</v>
       </c>
       <c r="I36" s="1">
-        <v>1226451.12</v>
+        <v>113800.16</v>
       </c>
       <c r="J36" s="1">
-        <v>86.124229106518</v>
+        <v>43.83676045409</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2650500.0</v>
+        <v>373400.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2650500.0</v>
+        <v>373400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>3.58</v>
+        <v>0.5</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>13500.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>78.02</v>
+        <v>281.5</v>
       </c>
       <c r="E37" s="1">
-        <v>58.62636</v>
+        <v>149.89988211</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>791455.86</v>
+        <v>1424048.88</v>
       </c>
       <c r="I37" s="1">
-        <v>261814.14</v>
+        <v>1250201.12</v>
       </c>
       <c r="J37" s="1">
-        <v>33.080068419735</v>
+        <v>87.792008937221</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1053270.0</v>
+        <v>2674250.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1053270.0</v>
+        <v>2674250.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.42</v>
+        <v>3.56</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>31000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D38" s="1">
-        <v>81.76</v>
+        <v>75.94</v>
       </c>
       <c r="E38" s="1">
-        <v>86.42310677</v>
+        <v>58.62636</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2679116.31</v>
+        <v>791455.86</v>
       </c>
       <c r="I38" s="1">
-        <v>-144556.31</v>
+        <v>233734.14</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.3956713062599</v>
+        <v>29.532176311134</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2534560.0</v>
+        <v>1025190.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2534560.0</v>
+        <v>1025190.0</v>
       </c>
       <c r="O38" s="1">
-        <v>3.43</v>
+        <v>1.37</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>6500.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>140.7</v>
+        <v>72.72</v>
       </c>
       <c r="E39" s="1">
-        <v>181.31803538</v>
+        <v>86.4231069</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1178567.23</v>
+        <v>2506270.1</v>
       </c>
       <c r="I39" s="1">
-        <v>-264017.23</v>
+        <v>-397390.1</v>
       </c>
       <c r="J39" s="1">
-        <v>-22.401541743189</v>
+        <v>-15.855836926754</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>914550.0</v>
+        <v>2108880.0</v>
       </c>
       <c r="N39" s="1">
-        <v>914550.0</v>
+        <v>2108880.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.24</v>
+        <v>2.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>18500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D40" s="1">
-        <v>274.85</v>
+        <v>136.26</v>
       </c>
       <c r="E40" s="1">
-        <v>103.17003135</v>
+        <v>181.31803538</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1908645.58</v>
+        <v>1178567.23</v>
       </c>
       <c r="I40" s="1">
-        <v>3176079.42</v>
+        <v>-292877.23</v>
       </c>
       <c r="J40" s="1">
-        <v>166.4048817277</v>
+        <v>-24.850277739353</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>5084725.0</v>
+        <v>885690.0</v>
       </c>
       <c r="N40" s="1">
-        <v>5084725.0</v>
+        <v>885690.0</v>
       </c>
       <c r="O40" s="1">
-        <v>6.88</v>
+        <v>1.18</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>8000.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D41" s="1">
-        <v>243.4</v>
+        <v>268.4</v>
       </c>
       <c r="E41" s="1">
-        <v>129.05461125</v>
+        <v>103.17003135</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1032436.89</v>
+        <v>1908645.58</v>
       </c>
       <c r="I41" s="1">
-        <v>914763.11</v>
+        <v>3056754.42</v>
       </c>
       <c r="J41" s="1">
-        <v>88.602327063304</v>
+        <v>160.15306623873</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1947200.0</v>
+        <v>4965400.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1947200.0</v>
+        <v>4965400.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.63</v>
+        <v>6.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>2200.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>182.8</v>
+        <v>266.8</v>
       </c>
       <c r="E42" s="1">
-        <v>167.8389</v>
+        <v>129.05461125</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>369245.58</v>
+        <v>1032436.89</v>
       </c>
       <c r="I42" s="1">
-        <v>32914.42</v>
+        <v>1101963.11</v>
       </c>
       <c r="J42" s="1">
-        <v>8.9139645219314</v>
+        <v>106.73418595107</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>402160.0</v>
+        <v>2134400.0</v>
       </c>
       <c r="N42" s="1">
-        <v>402160.0</v>
+        <v>2134400.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.54</v>
+        <v>2.84</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>7000.0</v>
+        <v>2200.0</v>
       </c>
       <c r="D43" s="1">
-        <v>35.97</v>
+        <v>177.24</v>
       </c>
       <c r="E43" s="1">
-        <v>47.8141</v>
+        <v>167.8389</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>334698.7</v>
+        <v>369245.58</v>
       </c>
       <c r="I43" s="1">
-        <v>-82908.7</v>
+        <v>20682.42</v>
       </c>
       <c r="J43" s="1">
-        <v>-24.771144913321</v>
+        <v>5.601264069295</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>251790.0</v>
+        <v>389928.0</v>
       </c>
       <c r="N43" s="1">
-        <v>251790.0</v>
+        <v>389928.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>36000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>69.71</v>
+        <v>33.93</v>
       </c>
       <c r="E44" s="1">
-        <v>29.70210083</v>
+        <v>47.8141</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1069275.63</v>
+        <v>334698.7</v>
       </c>
       <c r="I44" s="1">
-        <v>1440284.37</v>
+        <v>-97188.7</v>
       </c>
       <c r="J44" s="1">
-        <v>134.69720337683</v>
+        <v>-29.037668804809</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2509560.0</v>
+        <v>237510.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2509560.0</v>
+        <v>237510.0</v>
       </c>
       <c r="O44" s="1">
-        <v>3.39</v>
+        <v>0.32</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>55000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>42.87</v>
+        <v>66.52</v>
       </c>
       <c r="E45" s="1">
-        <v>26.75179255</v>
+        <v>29.70210083</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1471348.59</v>
+        <v>1069275.63</v>
       </c>
       <c r="I45" s="1">
-        <v>886501.41</v>
+        <v>1325444.37</v>
       </c>
       <c r="J45" s="1">
-        <v>60.250943659789</v>
+        <v>123.95722233004</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2357850.0</v>
+        <v>2394720.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2357850.0</v>
+        <v>2394720.0</v>
       </c>
       <c r="O45" s="1">
         <v>3.19</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>20000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>36.46</v>
+        <v>52.34</v>
       </c>
       <c r="E46" s="1">
-        <v>46.9482775</v>
+        <v>26.75179255</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>938965.55</v>
+        <v>1471348.59</v>
       </c>
       <c r="I46" s="1">
-        <v>-209765.55</v>
+        <v>1407351.41</v>
       </c>
       <c r="J46" s="1">
-        <v>-22.340068812961</v>
+        <v>95.65044066138</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>729200.0</v>
+        <v>2878700.0</v>
       </c>
       <c r="N46" s="1">
-        <v>729200.0</v>
+        <v>2878700.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.99</v>
+        <v>3.84</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>62000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>76.6</v>
+        <v>39.0</v>
       </c>
       <c r="E47" s="1">
-        <v>45.91576419</v>
+        <v>46.9482775</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2846777.38</v>
+        <v>938965.55</v>
       </c>
       <c r="I47" s="1">
-        <v>1902422.62</v>
+        <v>-158965.55</v>
       </c>
       <c r="J47" s="1">
-        <v>66.827235363237</v>
+        <v>-16.929859673765</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4749200.0</v>
+        <v>780000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4749200.0</v>
+        <v>780000.0</v>
       </c>
       <c r="O47" s="1">
-        <v>6.42</v>
+        <v>1.04</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>15000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>64.45</v>
+        <v>77.81</v>
       </c>
       <c r="E48" s="1">
-        <v>44.90831133</v>
+        <v>45.91576419</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>673624.67</v>
+        <v>2846777.38</v>
       </c>
       <c r="I48" s="1">
-        <v>293125.33</v>
+        <v>1977442.62</v>
       </c>
       <c r="J48" s="1">
-        <v>43.514637015892</v>
+        <v>69.462495869628</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>966750.0</v>
+        <v>4824220.0</v>
       </c>
       <c r="N48" s="1">
-        <v>966750.0</v>
+        <v>4824220.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.31</v>
+        <v>6.43</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>1500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>246.3</v>
+        <v>71.16</v>
       </c>
       <c r="E49" s="1">
-        <v>258.8688</v>
+        <v>44.90831133</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>388303.2</v>
+        <v>673624.67</v>
       </c>
       <c r="I49" s="1">
-        <v>-18853.2</v>
+        <v>393775.33</v>
       </c>
       <c r="J49" s="1">
-        <v>-4.8552780404591</v>
+        <v>58.456191932519</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>369450.0</v>
+        <v>1067400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>369450.0</v>
+        <v>1067400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.5</v>
+        <v>1.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>8000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="D50" s="1">
-        <v>131.05</v>
+        <v>239.1</v>
       </c>
       <c r="E50" s="1">
-        <v>98.983905</v>
+        <v>248.95928</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>791871.24</v>
+        <v>622398.2</v>
       </c>
       <c r="I50" s="1">
-        <v>256528.76</v>
+        <v>-24648.2</v>
       </c>
       <c r="J50" s="1">
-        <v>32.395261633697</v>
+        <v>-3.9601978283356</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1048400.0</v>
+        <v>597750.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1048400.0</v>
+        <v>597750.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.42</v>
+        <v>0.8</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>35000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>24.86</v>
+        <v>126.05</v>
       </c>
       <c r="E51" s="1">
-        <v>29.72967029</v>
+        <v>98.983905</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1040538.46</v>
+        <v>791871.24</v>
       </c>
       <c r="I51" s="1">
-        <v>-170438.46</v>
+        <v>216528.76</v>
       </c>
       <c r="J51" s="1">
-        <v>-16.379832803105</v>
+        <v>27.343935359996</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>870100.0</v>
+        <v>1008400.0</v>
       </c>
       <c r="N51" s="1">
-        <v>870100.0</v>
+        <v>1008400.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.18</v>
+        <v>1.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>388871.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>0.2864</v>
+        <v>22.82</v>
       </c>
       <c r="E52" s="1">
-        <v>4.36963433</v>
+        <v>29.72967029</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1699224.07</v>
+        <v>1040538.46</v>
       </c>
       <c r="I52" s="1">
-        <v>-1587851.42</v>
+        <v>-241838.46</v>
       </c>
       <c r="J52" s="1">
-        <v>-93.445676060839</v>
+        <v>-23.241664705022</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>111372.65</v>
+        <v>798700.0</v>
       </c>
       <c r="N52" s="1">
-        <v>111372.65</v>
+        <v>798700.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.15</v>
+        <v>1.06</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
+        <v>388871.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>0.2618</v>
+      </c>
+      <c r="E53" s="1">
+        <v>4.36963433</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1699224.07</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1597417.64</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-94.008651843073</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>101806.43</v>
+      </c>
+      <c r="N53" s="1">
+        <v>101806.43</v>
+      </c>
+      <c r="O53" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>128</v>
+      </c>
+      <c r="B54" t="s">
+        <v>129</v>
+      </c>
+      <c r="C54" s="1">
         <v>21.25</v>
       </c>
-      <c r="D53" s="1">
-[...2 lines deleted...]
-      <c r="E53" s="1">
+      <c r="D54" s="1">
+        <v>197356.13</v>
+      </c>
+      <c r="E54" s="1">
         <v>80317.03482353</v>
       </c>
-      <c r="F53" t="s">
-[...5 lines deleted...]
-      <c r="H53" s="1">
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
         <v>1706736.99</v>
       </c>
-      <c r="I53" s="1">
-[...20 lines deleted...]
-      <c r="P53">
+      <c r="I54" s="1">
+        <v>2487080.77</v>
+      </c>
+      <c r="J54" s="1">
+        <v>145.72138440616</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>4193817.76</v>
+      </c>
+      <c r="N54" s="1">
+        <v>4193817.76</v>
+      </c>
+      <c r="O54" s="1">
+        <v>5.59</v>
+      </c>
+      <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>