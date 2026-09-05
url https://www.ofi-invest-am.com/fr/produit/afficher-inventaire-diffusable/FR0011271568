--- v3 (2026-08-14)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011271568</t>
   </si>
   <si>
@@ -88,86 +88,98 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>DE000A1EWWW0</t>
+  </si>
+  <si>
+    <t>ADIDAS AG</t>
+  </si>
+  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
+    <t>NL00150744L5</t>
+  </si>
+  <si>
+    <t>APERAM RTS 12-49</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
@@ -194,56 +206,50 @@
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
-  </si>
-[...4 lines deleted...]
-    <t>ESSI RTS 05-26</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
@@ -811,96 +817,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>171505.672</v>
+        <v>172025.35</v>
       </c>
       <c r="D2">
-        <v>437.6</v>
+        <v>457.01</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>75051932.12</v>
+        <v>78618503.01</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>75051932.12</v>
+        <v>78618503.01</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="O55" sqref="O55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -919,2689 +925,2739 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>238.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D2" s="1">
-        <v>880.0</v>
+        <v>161.45</v>
       </c>
       <c r="E2" s="1">
-        <v>1571.29537815</v>
+        <v>156.17990769</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>373968.3</v>
+        <v>1015169.4</v>
       </c>
       <c r="I2" s="1">
-        <v>-164528.3</v>
+        <v>34255.6</v>
       </c>
       <c r="J2" s="1">
-        <v>-43.995253073589</v>
+        <v>3.3743727894083</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>209440.0</v>
+        <v>1049425.0</v>
       </c>
       <c r="N2" s="1">
-        <v>209440.0</v>
+        <v>1049425.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.28</v>
+        <v>1.33</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>8555.0</v>
+        <v>238.0</v>
       </c>
       <c r="D3" s="1">
-        <v>177.02</v>
+        <v>817.4</v>
       </c>
       <c r="E3" s="1">
-        <v>92.43558387</v>
+        <v>1571.29537815</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>790786.42</v>
+        <v>373968.3</v>
       </c>
       <c r="I3" s="1">
-        <v>723619.68</v>
+        <v>-179427.1</v>
       </c>
       <c r="J3" s="1">
-        <v>91.506336186198</v>
+        <v>-47.979227116309</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1514406.1</v>
+        <v>194541.2</v>
       </c>
       <c r="N3" s="1">
-        <v>1514406.1</v>
+        <v>194541.2</v>
       </c>
       <c r="O3" s="1">
-        <v>2.02</v>
+        <v>0.25</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>20000.0</v>
+        <v>8555.0</v>
       </c>
       <c r="D4" s="1">
-        <v>173.44</v>
+        <v>183.4</v>
       </c>
       <c r="E4" s="1">
-        <v>130.7195175</v>
+        <v>92.43558387</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2614390.35</v>
+        <v>790786.42</v>
       </c>
       <c r="I4" s="1">
-        <v>854409.65</v>
+        <v>778200.58</v>
       </c>
       <c r="J4" s="1">
-        <v>32.681028294034</v>
+        <v>98.408440043773</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3468800.0</v>
+        <v>1568987.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3468800.0</v>
+        <v>1568987.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.62</v>
+        <v>2.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
-        <v>2700.0</v>
+        <v>22000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>372.3</v>
+        <v>178.96</v>
       </c>
       <c r="E5" s="1">
-        <v>256.31428519</v>
+        <v>134.23231591</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>692048.57</v>
+        <v>2953110.95</v>
       </c>
       <c r="I5" s="1">
-        <v>313161.43</v>
+        <v>984009.05</v>
       </c>
       <c r="J5" s="1">
-        <v>45.251365810929</v>
+        <v>33.321099906524</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1005210.0</v>
+        <v>3937120.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1005210.0</v>
+        <v>3937120.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.34</v>
+        <v>5.01</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
-        <v>14000.0</v>
+        <v>2700.0</v>
       </c>
       <c r="D6" s="1">
-        <v>68.54</v>
+        <v>372.8</v>
       </c>
       <c r="E6" s="1">
-        <v>58.15162643</v>
+        <v>256.31428519</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>814122.77</v>
+        <v>692048.57</v>
       </c>
       <c r="I6" s="1">
-        <v>145437.23</v>
+        <v>314511.43</v>
       </c>
       <c r="J6" s="1">
-        <v>17.864287225378</v>
+        <v>45.446438824373</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>959560.0</v>
+        <v>1006560.0</v>
       </c>
       <c r="N6" s="1">
-        <v>959560.0</v>
+        <v>1006560.0</v>
       </c>
       <c r="O6" s="1">
         <v>1.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>30764.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>47.82</v>
+        <v>67.7</v>
       </c>
       <c r="E7" s="1">
-        <v>36.85446756</v>
+        <v>58.15162643</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1133790.84</v>
+        <v>814122.77</v>
       </c>
       <c r="I7" s="1">
-        <v>337343.64</v>
+        <v>133677.23</v>
       </c>
       <c r="J7" s="1">
-        <v>29.75360428913</v>
+        <v>16.419787644559</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1471134.48</v>
+        <v>947800.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1471134.48</v>
+        <v>947800.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.96</v>
+        <v>1.21</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>3600.0</v>
+        <v>30764.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1327.0</v>
+        <v>51.65</v>
       </c>
       <c r="E8" s="1">
-        <v>725.48804722</v>
+        <v>36.85446756</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2611756.97</v>
+        <v>1133790.84</v>
       </c>
       <c r="I8" s="1">
-        <v>2165443.03</v>
+        <v>455169.76</v>
       </c>
       <c r="J8" s="1">
-        <v>82.911352582702</v>
+        <v>40.145831483345</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4777200.0</v>
+        <v>1588960.6</v>
       </c>
       <c r="N8" s="1">
-        <v>4777200.0</v>
+        <v>1588960.6</v>
       </c>
       <c r="O8" s="1">
-        <v>6.37</v>
+        <v>2.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>40000.0</v>
+        <v>30764.0</v>
       </c>
       <c r="D9" s="1">
-        <v>38.9</v>
+        <v>0.0</v>
       </c>
       <c r="E9" s="1">
-        <v>29.416634</v>
+        <v>0.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1176665.36</v>
+        <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>379334.64</v>
+        <v>0.0</v>
       </c>
       <c r="J9" s="1">
-        <v>32.238107187926</v>
+        <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1556000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1556000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.07</v>
+        <v>0.0</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>60000.0</v>
+        <v>3600.0</v>
       </c>
       <c r="D10" s="1">
-        <v>11.36</v>
+        <v>1462.2</v>
       </c>
       <c r="E10" s="1">
-        <v>9.54028767</v>
+        <v>725.48804722</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>572417.26</v>
+        <v>2611756.97</v>
       </c>
       <c r="I10" s="1">
-        <v>109182.74</v>
+        <v>2652163.03</v>
       </c>
       <c r="J10" s="1">
-        <v>19.073977608572</v>
+        <v>101.54708345624</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>681600.0</v>
+        <v>5263920.0</v>
       </c>
       <c r="N10" s="1">
-        <v>681600.0</v>
+        <v>5263920.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.91</v>
+        <v>6.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>200000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.278</v>
+        <v>39.52</v>
       </c>
       <c r="E11" s="1">
-        <v>5.69098975</v>
+        <v>29.416634</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1138197.95</v>
+        <v>1176665.36</v>
       </c>
       <c r="I11" s="1">
-        <v>917402.05</v>
+        <v>404134.64</v>
       </c>
       <c r="J11" s="1">
-        <v>80.601274145679</v>
+        <v>34.345758253647</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2055600.0</v>
+        <v>1580800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2055600.0</v>
+        <v>1580800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.74</v>
+        <v>2.01</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>55000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.645</v>
+        <v>11.21</v>
       </c>
       <c r="E12" s="1">
-        <v>15.09152727</v>
+        <v>9.54028767</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>830034.0</v>
+        <v>572417.26</v>
       </c>
       <c r="I12" s="1">
-        <v>195441.0</v>
+        <v>100182.74</v>
       </c>
       <c r="J12" s="1">
-        <v>23.546143892901</v>
+        <v>17.501697974656</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1025475.0</v>
+        <v>672600.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1025475.0</v>
+        <v>672600.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.37</v>
+        <v>0.86</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>6300.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>258.2</v>
+        <v>10.674</v>
       </c>
       <c r="E13" s="1">
-        <v>138.0883127</v>
+        <v>5.69098975</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>869956.37</v>
+        <v>1138197.95</v>
       </c>
       <c r="I13" s="1">
-        <v>756703.63</v>
+        <v>996602.05</v>
       </c>
       <c r="J13" s="1">
-        <v>86.981790822452</v>
+        <v>87.559641976161</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1626660.0</v>
+        <v>2134800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1626660.0</v>
+        <v>2134800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.17</v>
+        <v>2.72</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>40000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>91.41</v>
+        <v>19.41</v>
       </c>
       <c r="E14" s="1">
-        <v>63.7249325</v>
+        <v>15.09152727</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2548997.3</v>
+        <v>830034.0</v>
       </c>
       <c r="I14" s="1">
-        <v>1107402.7</v>
+        <v>237516.0</v>
       </c>
       <c r="J14" s="1">
-        <v>43.444639976668</v>
+        <v>28.615213352706</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3656400.0</v>
+        <v>1067550.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3656400.0</v>
+        <v>1067550.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.87</v>
+        <v>1.36</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>20000.0</v>
+        <v>6300.0</v>
       </c>
       <c r="D15" s="1">
-        <v>36.16</v>
+        <v>271.4</v>
       </c>
       <c r="E15" s="1">
-        <v>32.884889</v>
+        <v>138.0883127</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>657697.78</v>
+        <v>869956.37</v>
       </c>
       <c r="I15" s="1">
-        <v>65502.22</v>
+        <v>839863.63</v>
       </c>
       <c r="J15" s="1">
-        <v>9.9593190051516</v>
+        <v>96.540890895483</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>723200.0</v>
+        <v>1709820.0</v>
       </c>
       <c r="N15" s="1">
-        <v>723200.0</v>
+        <v>1709820.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.96</v>
+        <v>2.17</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>16500.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>61.44</v>
+        <v>93.65</v>
       </c>
       <c r="E16" s="1">
-        <v>60.34946</v>
+        <v>63.7249325</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>995766.09</v>
+        <v>2548997.3</v>
       </c>
       <c r="I16" s="1">
-        <v>17993.91</v>
+        <v>1197002.7</v>
       </c>
       <c r="J16" s="1">
-        <v>1.80704185257</v>
+        <v>46.959747662345</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1013760.0</v>
+        <v>3746000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1013760.0</v>
+        <v>3746000.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.35</v>
+        <v>4.76</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>75000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>9.737</v>
+        <v>37.1</v>
       </c>
       <c r="E17" s="1">
-        <v>7.4403</v>
+        <v>33.7053312</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>558022.5</v>
+        <v>842633.28</v>
       </c>
       <c r="I17" s="1">
-        <v>172252.5</v>
+        <v>84866.72</v>
       </c>
       <c r="J17" s="1">
-        <v>30.868378963214</v>
+        <v>10.071607900414</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>730275.0</v>
+        <v>927500.0</v>
       </c>
       <c r="N17" s="1">
-        <v>730275.0</v>
+        <v>927500.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.97</v>
+        <v>1.18</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>35000.0</v>
+        <v>16500.0</v>
       </c>
       <c r="D18" s="1">
-        <v>27.4</v>
+        <v>64.42</v>
       </c>
       <c r="E18" s="1">
-        <v>13.06030657</v>
+        <v>60.34946</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>457110.73</v>
+        <v>995766.09</v>
       </c>
       <c r="I18" s="1">
-        <v>501889.27</v>
+        <v>67163.91</v>
       </c>
       <c r="J18" s="1">
-        <v>109.7959940691</v>
+        <v>6.7449485049245</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>959000.0</v>
+        <v>1062930.0</v>
       </c>
       <c r="N18" s="1">
-        <v>959000.0</v>
+        <v>1062930.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>4000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.95</v>
+        <v>9.638</v>
       </c>
       <c r="E19" s="1">
-        <v>85.6756</v>
+        <v>7.4403</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>342702.4</v>
+        <v>558022.5</v>
       </c>
       <c r="I19" s="1">
-        <v>45097.6</v>
+        <v>164827.5</v>
       </c>
       <c r="J19" s="1">
-        <v>13.159405945217</v>
+        <v>29.537787454807</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>387800.0</v>
+        <v>722850.0</v>
       </c>
       <c r="N19" s="1">
-        <v>387800.0</v>
+        <v>722850.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.52</v>
+        <v>0.92</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>3500.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.0</v>
+        <v>26.94</v>
       </c>
       <c r="E20" s="1">
-        <v>0.0</v>
+        <v>13.06030657</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>0.0</v>
+        <v>457110.73</v>
       </c>
       <c r="I20" s="1">
-        <v>0.0</v>
+        <v>485789.27</v>
       </c>
       <c r="J20" s="1">
-        <v>0</v>
+        <v>106.27387154093</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>0.0</v>
+        <v>942900.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.0</v>
+        <v>942900.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.0</v>
+        <v>1.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>3500.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>170.45</v>
+        <v>102.6</v>
       </c>
       <c r="E21" s="1">
-        <v>192.10774</v>
+        <v>85.6756</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>672377.09</v>
+        <v>342702.4</v>
       </c>
       <c r="I21" s="1">
-        <v>-75802.09</v>
+        <v>67697.6</v>
       </c>
       <c r="J21" s="1">
-        <v>-11.27374670068</v>
+        <v>19.754048994113</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>596575.0</v>
+        <v>410400.0</v>
       </c>
       <c r="N21" s="1">
-        <v>596575.0</v>
+        <v>410400.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.79</v>
+        <v>0.52</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>1000.0</v>
+        <v>3579.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1582.5</v>
+        <v>174.05</v>
       </c>
       <c r="E22" s="1">
-        <v>2098.02834</v>
+        <v>191.73144174</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2098028.34</v>
+        <v>686206.83</v>
       </c>
       <c r="I22" s="1">
-        <v>-515528.34</v>
+        <v>-63281.88</v>
       </c>
       <c r="J22" s="1">
-        <v>-24.57203890773</v>
+        <v>-9.2219834069562</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1582500.0</v>
+        <v>622924.95</v>
       </c>
       <c r="N22" s="1">
-        <v>1582500.0</v>
+        <v>622924.95</v>
       </c>
       <c r="O22" s="1">
-        <v>2.11</v>
+        <v>0.79</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>25000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.24</v>
+        <v>1619.0</v>
       </c>
       <c r="E23" s="1">
-        <v>27.7219264</v>
+        <v>2098.02834</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>693048.16</v>
+        <v>2098028.34</v>
       </c>
       <c r="I23" s="1">
-        <v>-137048.16</v>
+        <v>-479028.34</v>
       </c>
       <c r="J23" s="1">
-        <v>-19.774695022637</v>
+        <v>-22.832310263264</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>556000.0</v>
+        <v>1619000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>556000.0</v>
+        <v>1619000.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.74</v>
+        <v>2.06</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>9505.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>49.05</v>
+        <v>22.1</v>
       </c>
       <c r="E24" s="1">
-        <v>46.44</v>
+        <v>27.7219264</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>441412.2</v>
+        <v>693048.16</v>
       </c>
       <c r="I24" s="1">
-        <v>24808.05</v>
+        <v>-140548.16</v>
       </c>
       <c r="J24" s="1">
-        <v>5.6201550387597</v>
+        <v>-20.279710431668</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>466220.25</v>
+        <v>552500.0</v>
       </c>
       <c r="N24" s="1">
-        <v>466220.25</v>
+        <v>552500.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.62</v>
+        <v>0.7</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>160000.0</v>
+        <v>9505.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.714</v>
+        <v>55.0</v>
       </c>
       <c r="E25" s="1">
-        <v>2.11395213</v>
+        <v>46.44</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>338232.34</v>
+        <v>441412.2</v>
       </c>
       <c r="I25" s="1">
-        <v>576007.66</v>
+        <v>81362.8</v>
       </c>
       <c r="J25" s="1">
-        <v>170.29940424975</v>
+        <v>18.432385874246</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>914240.0</v>
+        <v>522775.0</v>
       </c>
       <c r="N25" s="1">
-        <v>914240.0</v>
+        <v>522775.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.22</v>
+        <v>0.66</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>8000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>18.38</v>
+        <v>5.673</v>
       </c>
       <c r="E26" s="1">
-        <v>18.3467375</v>
+        <v>2.11395215</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>146773.9</v>
+        <v>285383.54</v>
       </c>
       <c r="I26" s="1">
-        <v>266.1</v>
+        <v>480471.46</v>
       </c>
       <c r="J26" s="1">
-        <v>0.18129926369743</v>
+        <v>168.35990611091</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>147040.0</v>
+        <v>765855.0</v>
       </c>
       <c r="N26" s="1">
-        <v>147040.0</v>
+        <v>765855.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.2</v>
+        <v>0.97</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>36480.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>21.86</v>
+        <v>18.69</v>
       </c>
       <c r="E27" s="1">
-        <v>24.42634375</v>
+        <v>18.3467375</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>891073.02</v>
+        <v>146773.9</v>
       </c>
       <c r="I27" s="1">
-        <v>-93620.22</v>
+        <v>2746.1</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.50645883095</v>
+        <v>1.8709729727152</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>797452.8</v>
+        <v>149520.0</v>
       </c>
       <c r="N27" s="1">
-        <v>797452.8</v>
+        <v>149520.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.06</v>
+        <v>0.19</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>3400.0</v>
+        <v>37834.0</v>
       </c>
       <c r="D28" s="1">
-        <v>355.6</v>
+        <v>22.73</v>
       </c>
       <c r="E28" s="1">
-        <v>395.89217353</v>
+        <v>24.37167601</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1346033.39</v>
+        <v>922077.99</v>
       </c>
       <c r="I28" s="1">
-        <v>-136993.39</v>
+        <v>-62111.17</v>
       </c>
       <c r="J28" s="1">
-        <v>-10.177562534314</v>
+        <v>-6.7359996305735</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1209040.0</v>
+        <v>859966.82</v>
       </c>
       <c r="N28" s="1">
-        <v>1209040.0</v>
+        <v>859966.82</v>
       </c>
       <c r="O28" s="1">
-        <v>1.61</v>
+        <v>1.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>5500.0</v>
+        <v>3400.0</v>
       </c>
       <c r="D29" s="1">
-        <v>452.3</v>
+        <v>375.5</v>
       </c>
       <c r="E29" s="1">
-        <v>464.11479636</v>
+        <v>395.89217353</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2552631.38</v>
+        <v>1346033.39</v>
       </c>
       <c r="I29" s="1">
-        <v>-64981.38</v>
+        <v>-69333.39</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.5456625076826</v>
+        <v>-5.1509413150591</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2487650.0</v>
+        <v>1276700.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2487650.0</v>
+        <v>1276700.0</v>
       </c>
       <c r="O29" s="1">
-        <v>3.31</v>
+        <v>1.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>750.0</v>
+        <v>5500.0</v>
       </c>
       <c r="D30" s="1">
-        <v>462.1</v>
+        <v>479.05</v>
       </c>
       <c r="E30" s="1">
-        <v>215.2308</v>
+        <v>464.11479636</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>161423.1</v>
+        <v>2552631.38</v>
       </c>
       <c r="I30" s="1">
-        <v>185151.9</v>
+        <v>82143.62</v>
       </c>
       <c r="J30" s="1">
-        <v>114.6997548678</v>
+        <v>3.2179977353409</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>346575.0</v>
+        <v>2634775.0</v>
       </c>
       <c r="N30" s="1">
-        <v>346575.0</v>
+        <v>2634775.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>3.35</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>85000.0</v>
+        <v>750.0</v>
       </c>
       <c r="D31" s="1">
-        <v>11.92</v>
+        <v>448.1</v>
       </c>
       <c r="E31" s="1">
-        <v>4.35699894</v>
+        <v>215.2308</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>370344.91</v>
+        <v>161423.1</v>
       </c>
       <c r="I31" s="1">
-        <v>642855.09</v>
+        <v>174651.9</v>
       </c>
       <c r="J31" s="1">
-        <v>173.58280690289</v>
+        <v>108.19510962186</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1013200.0</v>
+        <v>336075.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1013200.0</v>
+        <v>336075.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.35</v>
+        <v>0.43</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>35000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>18.445</v>
+        <v>13.08</v>
       </c>
       <c r="E32" s="1">
-        <v>12.35053543</v>
+        <v>4.35699894</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>432268.74</v>
+        <v>370344.91</v>
       </c>
       <c r="I32" s="1">
-        <v>213306.26</v>
+        <v>741455.09</v>
       </c>
       <c r="J32" s="1">
-        <v>49.345751904244</v>
+        <v>200.20663710485</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>645575.0</v>
+        <v>1111800.0</v>
       </c>
       <c r="N32" s="1">
-        <v>645575.0</v>
+        <v>1111800.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.86</v>
+        <v>1.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>15000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>40.015</v>
+        <v>17.435</v>
       </c>
       <c r="E33" s="1">
-        <v>41.1521</v>
+        <v>12.35053543</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>617281.5</v>
+        <v>432268.74</v>
       </c>
       <c r="I33" s="1">
-        <v>-17056.5</v>
+        <v>177956.26</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.763163969761</v>
+        <v>41.167968796448</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>600225.0</v>
+        <v>610225.0</v>
       </c>
       <c r="N33" s="1">
-        <v>600225.0</v>
+        <v>610225.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>25000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>76.44</v>
+        <v>40.15</v>
       </c>
       <c r="E34" s="1">
-        <v>68.1458376</v>
+        <v>41.1521</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1703645.94</v>
+        <v>617281.5</v>
       </c>
       <c r="I34" s="1">
-        <v>207354.06</v>
+        <v>-15031.5</v>
       </c>
       <c r="J34" s="1">
-        <v>12.17119444431</v>
+        <v>-2.4351126673973</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1911000.0</v>
+        <v>602250.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1911000.0</v>
+        <v>602250.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.55</v>
+        <v>0.77</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>20000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>28.1</v>
+        <v>87.44</v>
       </c>
       <c r="E35" s="1">
-        <v>40.933376</v>
+        <v>68.1458376</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>818667.52</v>
+        <v>1703645.94</v>
       </c>
       <c r="I35" s="1">
-        <v>-256667.52</v>
+        <v>482354.06</v>
       </c>
       <c r="J35" s="1">
-        <v>-31.351863086006</v>
+        <v>28.313046078107</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>562000.0</v>
+        <v>2186000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>562000.0</v>
+        <v>2186000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.75</v>
+        <v>2.78</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>10000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>37.34</v>
+        <v>26.81</v>
       </c>
       <c r="E36" s="1">
-        <v>25.959984</v>
+        <v>40.933376</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>259599.84</v>
+        <v>818667.52</v>
       </c>
       <c r="I36" s="1">
-        <v>113800.16</v>
+        <v>-282467.52</v>
       </c>
       <c r="J36" s="1">
-        <v>43.83676045409</v>
+        <v>-34.503325599139</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>373400.0</v>
+        <v>536200.0</v>
       </c>
       <c r="N36" s="1">
-        <v>373400.0</v>
+        <v>536200.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.5</v>
+        <v>0.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>9500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>281.5</v>
+        <v>36.71</v>
       </c>
       <c r="E37" s="1">
-        <v>149.89988211</v>
+        <v>25.959984</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1424048.88</v>
+        <v>259599.84</v>
       </c>
       <c r="I37" s="1">
-        <v>1250201.12</v>
+        <v>107500.16</v>
       </c>
       <c r="J37" s="1">
-        <v>87.792008937221</v>
+        <v>41.409948480708</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2674250.0</v>
+        <v>367100.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2674250.0</v>
+        <v>367100.0</v>
       </c>
       <c r="O37" s="1">
-        <v>3.56</v>
+        <v>0.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>13500.0</v>
+        <v>9500.0</v>
       </c>
       <c r="D38" s="1">
-        <v>75.94</v>
+        <v>298.5</v>
       </c>
       <c r="E38" s="1">
-        <v>58.62636</v>
+        <v>149.89988211</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>791455.86</v>
+        <v>1424048.88</v>
       </c>
       <c r="I38" s="1">
-        <v>233734.14</v>
+        <v>1411701.12</v>
       </c>
       <c r="J38" s="1">
-        <v>29.532176311134</v>
+        <v>99.132911786006</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1025190.0</v>
+        <v>2835750.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1025190.0</v>
+        <v>2835750.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.37</v>
+        <v>3.61</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>29000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="D39" s="1">
-        <v>72.72</v>
+        <v>77.26</v>
       </c>
       <c r="E39" s="1">
-        <v>86.4231069</v>
+        <v>58.62636</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2506270.1</v>
+        <v>791455.86</v>
       </c>
       <c r="I39" s="1">
-        <v>-397390.1</v>
+        <v>251554.14</v>
       </c>
       <c r="J39" s="1">
-        <v>-15.855836926754</v>
+        <v>31.783723226207</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2108880.0</v>
+        <v>1043010.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2108880.0</v>
+        <v>1043010.0</v>
       </c>
       <c r="O39" s="1">
-        <v>2.81</v>
+        <v>1.33</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>6500.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>136.26</v>
+        <v>77.95</v>
       </c>
       <c r="E40" s="1">
-        <v>181.31803538</v>
+        <v>86.4231069</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1178567.23</v>
+        <v>2506270.1</v>
       </c>
       <c r="I40" s="1">
-        <v>-292877.23</v>
+        <v>-245720.1</v>
       </c>
       <c r="J40" s="1">
-        <v>-24.850277739353</v>
+        <v>-9.8042146375205</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>885690.0</v>
+        <v>2260550.0</v>
       </c>
       <c r="N40" s="1">
-        <v>885690.0</v>
+        <v>2260550.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.18</v>
+        <v>2.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>18500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D41" s="1">
-        <v>268.4</v>
+        <v>161.48</v>
       </c>
       <c r="E41" s="1">
-        <v>103.17003135</v>
+        <v>181.31803538</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1908645.58</v>
+        <v>1178567.23</v>
       </c>
       <c r="I41" s="1">
-        <v>3056754.42</v>
+        <v>-128947.23</v>
       </c>
       <c r="J41" s="1">
-        <v>160.15306623873</v>
+        <v>-10.94101606745</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4965400.0</v>
+        <v>1049620.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4965400.0</v>
+        <v>1049620.0</v>
       </c>
       <c r="O41" s="1">
-        <v>6.62</v>
+        <v>1.34</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>8000.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D42" s="1">
-        <v>266.8</v>
+        <v>269.05</v>
       </c>
       <c r="E42" s="1">
-        <v>129.05461125</v>
+        <v>103.17003135</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1032436.89</v>
+        <v>1908645.58</v>
       </c>
       <c r="I42" s="1">
-        <v>1101963.11</v>
+        <v>3068779.42</v>
       </c>
       <c r="J42" s="1">
-        <v>106.73418595107</v>
+        <v>160.78309415622</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2134400.0</v>
+        <v>4977425.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2134400.0</v>
+        <v>4977425.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.84</v>
+        <v>6.33</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>2200.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>177.24</v>
+        <v>268.8</v>
       </c>
       <c r="E43" s="1">
-        <v>167.8389</v>
+        <v>129.05461125</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>369245.58</v>
+        <v>1032436.89</v>
       </c>
       <c r="I43" s="1">
-        <v>20682.42</v>
+        <v>1117963.11</v>
       </c>
       <c r="J43" s="1">
-        <v>5.601264069295</v>
+        <v>108.28391747993</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>389928.0</v>
+        <v>2150400.0</v>
       </c>
       <c r="N43" s="1">
-        <v>389928.0</v>
+        <v>2150400.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.52</v>
+        <v>2.74</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>7000.0</v>
+        <v>2200.0</v>
       </c>
       <c r="D44" s="1">
-        <v>33.93</v>
+        <v>158.02</v>
       </c>
       <c r="E44" s="1">
-        <v>47.8141</v>
+        <v>167.8389</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>334698.7</v>
+        <v>369245.58</v>
       </c>
       <c r="I44" s="1">
-        <v>-97188.7</v>
+        <v>-21601.58</v>
       </c>
       <c r="J44" s="1">
-        <v>-29.037668804809</v>
+        <v>-5.8501932507899</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>237510.0</v>
+        <v>347644.0</v>
       </c>
       <c r="N44" s="1">
-        <v>237510.0</v>
+        <v>347644.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>36000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>66.52</v>
+        <v>34.84</v>
       </c>
       <c r="E45" s="1">
-        <v>29.70210083</v>
+        <v>47.8141</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1069275.63</v>
+        <v>334698.7</v>
       </c>
       <c r="I45" s="1">
-        <v>1325444.37</v>
+        <v>-90818.7</v>
       </c>
       <c r="J45" s="1">
-        <v>123.95722233004</v>
+        <v>-27.13446451988</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2394720.0</v>
+        <v>243880.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2394720.0</v>
+        <v>243880.0</v>
       </c>
       <c r="O45" s="1">
-        <v>3.19</v>
+        <v>0.31</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>55000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>52.34</v>
+        <v>70.26</v>
       </c>
       <c r="E46" s="1">
-        <v>26.75179255</v>
+        <v>29.70210083</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1471348.59</v>
+        <v>1069275.63</v>
       </c>
       <c r="I46" s="1">
-        <v>1407351.41</v>
+        <v>1460084.37</v>
       </c>
       <c r="J46" s="1">
-        <v>95.65044066138</v>
+        <v>136.54892424697</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2878700.0</v>
+        <v>2529360.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2878700.0</v>
+        <v>2529360.0</v>
       </c>
       <c r="O46" s="1">
-        <v>3.84</v>
+        <v>3.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>20000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>39.0</v>
+        <v>62.82</v>
       </c>
       <c r="E47" s="1">
-        <v>46.9482775</v>
+        <v>26.75179255</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>938965.55</v>
+        <v>1471348.59</v>
       </c>
       <c r="I47" s="1">
-        <v>-158965.55</v>
+        <v>1983751.41</v>
       </c>
       <c r="J47" s="1">
-        <v>-16.929859673765</v>
+        <v>134.82538560084</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>780000.0</v>
+        <v>3455100.0</v>
       </c>
       <c r="N47" s="1">
-        <v>780000.0</v>
+        <v>3455100.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.04</v>
+        <v>4.39</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>62000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>77.81</v>
+        <v>34.9</v>
       </c>
       <c r="E48" s="1">
-        <v>45.91576419</v>
+        <v>46.9482775</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2846777.38</v>
+        <v>938965.55</v>
       </c>
       <c r="I48" s="1">
-        <v>1977442.62</v>
+        <v>-240965.55</v>
       </c>
       <c r="J48" s="1">
-        <v>69.462495869628</v>
+        <v>-25.662874426011</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4824220.0</v>
+        <v>698000.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4824220.0</v>
+        <v>698000.0</v>
       </c>
       <c r="O48" s="1">
-        <v>6.43</v>
+        <v>0.89</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>15000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>71.16</v>
+        <v>77.37</v>
       </c>
       <c r="E49" s="1">
-        <v>44.90831133</v>
+        <v>45.91576419</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>673624.67</v>
+        <v>2846777.38</v>
       </c>
       <c r="I49" s="1">
-        <v>393775.33</v>
+        <v>1950162.62</v>
       </c>
       <c r="J49" s="1">
-        <v>58.456191932519</v>
+        <v>68.504219321849</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1067400.0</v>
+        <v>4796940.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1067400.0</v>
+        <v>4796940.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.42</v>
+        <v>6.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>2500.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>239.1</v>
+        <v>73.15</v>
       </c>
       <c r="E50" s="1">
-        <v>248.95928</v>
+        <v>49.70280944</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>622398.2</v>
+        <v>894650.57</v>
       </c>
       <c r="I50" s="1">
-        <v>-24648.2</v>
+        <v>422049.43</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.9601978283356</v>
+        <v>47.174779087214</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>597750.0</v>
+        <v>1316700.0</v>
       </c>
       <c r="N50" s="1">
-        <v>597750.0</v>
+        <v>1316700.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>8000.0</v>
+        <v>3400.0</v>
       </c>
       <c r="D51" s="1">
-        <v>126.05</v>
+        <v>261.0</v>
       </c>
       <c r="E51" s="1">
-        <v>98.983905</v>
+        <v>250.34123529</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>791871.24</v>
+        <v>851160.2</v>
       </c>
       <c r="I51" s="1">
-        <v>216528.76</v>
+        <v>36239.8</v>
       </c>
       <c r="J51" s="1">
-        <v>27.343935359996</v>
+        <v>4.2576943799769</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1008400.0</v>
+        <v>887400.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1008400.0</v>
+        <v>887400.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.34</v>
+        <v>1.13</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>35000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>22.82</v>
+        <v>124.25</v>
       </c>
       <c r="E52" s="1">
-        <v>29.72967029</v>
+        <v>98.983905</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1040538.46</v>
+        <v>791871.24</v>
       </c>
       <c r="I52" s="1">
-        <v>-241838.46</v>
+        <v>202128.76</v>
       </c>
       <c r="J52" s="1">
-        <v>-23.241664705022</v>
+        <v>25.525457901464</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>798700.0</v>
+        <v>994000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>798700.0</v>
+        <v>994000.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.06</v>
+        <v>1.26</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>388871.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>0.2618</v>
+        <v>23.88</v>
       </c>
       <c r="E53" s="1">
-        <v>4.36963433</v>
+        <v>29.72967029</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1699224.07</v>
+        <v>1040538.46</v>
       </c>
       <c r="I53" s="1">
-        <v>-1597417.64</v>
+        <v>-204738.46</v>
       </c>
       <c r="J53" s="1">
-        <v>-94.008651843073</v>
+        <v>-19.676203030496</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>101806.43</v>
+        <v>835800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>101806.43</v>
+        <v>835800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.14</v>
+        <v>1.06</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
+        <v>388871.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>0.3003</v>
+      </c>
+      <c r="E54" s="1">
+        <v>4.36963433</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1699224.07</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1582446.11</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-93.127571456777</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>116777.96</v>
+      </c>
+      <c r="N54" s="1">
+        <v>116777.96</v>
+      </c>
+      <c r="O54" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" t="s">
+        <v>130</v>
+      </c>
+      <c r="B55" t="s">
+        <v>131</v>
+      </c>
+      <c r="C55" s="1">
         <v>21.25</v>
       </c>
-      <c r="D54" s="1">
-[...2 lines deleted...]
-      <c r="E54" s="1">
+      <c r="D55" s="1">
+        <v>203175.04</v>
+      </c>
+      <c r="E55" s="1">
         <v>80317.03482353</v>
       </c>
-      <c r="F54" t="s">
-[...5 lines deleted...]
-      <c r="H54" s="1">
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
         <v>1706736.99</v>
       </c>
-      <c r="I54" s="1">
-[...20 lines deleted...]
-      <c r="P54">
+      <c r="I55" s="1">
+        <v>2610732.61</v>
+      </c>
+      <c r="J55" s="1">
+        <v>152.9663108784</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>4317469.6</v>
+      </c>
+      <c r="N55" s="1">
+        <v>4317469.6</v>
+      </c>
+      <c r="O55" s="1">
+        <v>5.49</v>
+      </c>
+      <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>