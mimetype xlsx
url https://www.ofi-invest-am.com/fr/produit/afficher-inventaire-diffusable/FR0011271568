--- v4 (2026-09-05)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011271568</t>
   </si>
   <si>
@@ -130,56 +130,50 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
-    <t>NL00150744L5</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
@@ -400,51 +394,51 @@
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>FR0011981968</t>
+    <t>FR00140182K6</t>
   </si>
   <si>
     <t>WORLDLINE</t>
   </si>
   <si>
     <t>FR0011223569</t>
   </si>
   <si>
     <t>AMUNDI EUROZ MI CA I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -762,2903 +756,2853 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>171875.561</v>
+      </c>
+      <c r="C2">
+        <v>468.23</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>80477317.86</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>80477317.86</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="N54" sqref="N54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8800.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D2" s="1">
+        <v>160.82164545</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1415230.48</v>
+      </c>
+      <c r="H2" s="1">
+        <v>183729.52</v>
+      </c>
+      <c r="I2" s="1">
+        <v>12.982303772881</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1598960.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1598960.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="1">
+        <v>238.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1571.29537815</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>373968.3</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-177642.1</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-47.501913932277</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>196326.2</v>
+      </c>
+      <c r="M3" s="1">
+        <v>196326.2</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="1">
+        <v>9410.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D4" s="1">
+        <v>84.03681403</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>790786.42</v>
+      </c>
+      <c r="H4" s="1">
+        <v>835826.18</v>
+      </c>
+      <c r="I4" s="1">
+        <v>105.69556568764</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1626612.6</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1626612.6</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>134.23231591</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2953110.95</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1268689.05</v>
+      </c>
+      <c r="I5" s="1">
+        <v>42.961103442456</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>4221800.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>4221800.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>5.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2700.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D6" s="1">
+        <v>256.31428519</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>692048.57</v>
+      </c>
+      <c r="H6" s="1">
+        <v>409281.43</v>
+      </c>
+      <c r="I6" s="1">
+        <v>59.140564368192</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1101330.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1101330.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="1">
+        <v>14000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D7" s="1">
+        <v>58.15162643</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>814122.77</v>
+      </c>
+      <c r="H7" s="1">
+        <v>231397.23</v>
+      </c>
+      <c r="I7" s="1">
+        <v>28.422891304219</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1045520.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1045520.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="1">
+        <v>23254.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>42.78</v>
+      </c>
+      <c r="D8" s="1">
+        <v>37.01231143</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>860684.29</v>
+      </c>
+      <c r="H8" s="1">
+        <v>134121.83</v>
+      </c>
+      <c r="I8" s="1">
+        <v>15.583162323086</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>994806.12</v>
+      </c>
+      <c r="M8" s="1">
+        <v>994806.12</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3600.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D9" s="1">
+        <v>725.48804722</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2611756.97</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3069763.03</v>
+      </c>
+      <c r="I9" s="1">
+        <v>117.53632000454</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>5681520.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>5681520.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>7.06</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D10" s="1">
+        <v>29.416634</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1176665.36</v>
+      </c>
+      <c r="H10" s="1">
+        <v>559734.64</v>
+      </c>
+      <c r="I10" s="1">
+        <v>47.569568972439</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1736400.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1736400.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>11.46</v>
+      </c>
+      <c r="D11" s="1">
+        <v>9.54028767</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>572417.26</v>
+      </c>
+      <c r="H11" s="1">
+        <v>115182.74</v>
+      </c>
+      <c r="I11" s="1">
+        <v>20.122164031182</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>687600.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>687600.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D12" s="1">
+        <v>5.69098975</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1138197.95</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1227802.05</v>
+      </c>
+      <c r="I12" s="1">
+        <v>107.87245311767</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2366000.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2366000.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.94</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D13" s="1">
+        <v>15.09152727</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>830034.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>350816.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>42.265256603946</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1180850.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1180850.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1">
+        <v>6300.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>282.7</v>
+      </c>
+      <c r="D14" s="1">
+        <v>138.0883127</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>869956.37</v>
+      </c>
+      <c r="H14" s="1">
+        <v>911053.63</v>
+      </c>
+      <c r="I14" s="1">
+        <v>104.72405989739</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1781010.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1781010.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D15" s="1">
+        <v>63.7249325</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2548997.3</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1495802.7</v>
+      </c>
+      <c r="I15" s="1">
+        <v>58.682004096277</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>4044800.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>4044800.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>5.03</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D16" s="1">
+        <v>33.7053312</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>842633.28</v>
+      </c>
+      <c r="H16" s="1">
+        <v>103116.72</v>
+      </c>
+      <c r="I16" s="1">
+        <v>12.237437382013</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>945750.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>945750.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="1">
+        <v>16500.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D17" s="1">
+        <v>60.34946</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>995766.09</v>
+      </c>
+      <c r="H17" s="1">
+        <v>194213.91</v>
+      </c>
+      <c r="I17" s="1">
+        <v>19.503969049599</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1189980.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1189980.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="1">
+        <v>75000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D18" s="1">
+        <v>7.4403</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>558022.5</v>
+      </c>
+      <c r="H18" s="1">
+        <v>199327.5</v>
+      </c>
+      <c r="I18" s="1">
+        <v>35.720333857506</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>757350.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>757350.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D19" s="1">
+        <v>13.06030657</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>457110.73</v>
+      </c>
+      <c r="H19" s="1">
+        <v>498739.27</v>
+      </c>
+      <c r="I19" s="1">
+        <v>109.10688313967</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>955850.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>955850.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D20" s="1">
+        <v>85.6756</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>342702.4</v>
+      </c>
+      <c r="H20" s="1">
+        <v>120097.6</v>
+      </c>
+      <c r="I20" s="1">
+        <v>35.044283319872</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>462800.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>462800.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3579.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D21" s="1">
+        <v>191.73144174</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>686206.83</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-82608.48</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-12.038422876088</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>603598.35</v>
+      </c>
+      <c r="M21" s="1">
+        <v>603598.35</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>2098.02834</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2098028.34</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-472028.34</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-22.498663673914</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1626000.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1626000.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>22.04</v>
+      </c>
+      <c r="D23" s="1">
+        <v>27.7219264</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>693048.16</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-142048.16</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-20.496145606966</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="1">
+        <v>9505.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>46.44</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>441412.2</v>
+      </c>
+      <c r="H24" s="1">
+        <v>90867.8</v>
+      </c>
+      <c r="I24" s="1">
+        <v>20.585701981051</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>532280.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>532280.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D25" s="1">
+        <v>2.11395215</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>285383.54</v>
+      </c>
+      <c r="H25" s="1">
+        <v>518136.46</v>
+      </c>
+      <c r="I25" s="1">
+        <v>181.5579342803</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>803520.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>803520.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>19.05</v>
+      </c>
+      <c r="D26" s="1">
+        <v>18.3467375</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>146773.9</v>
+      </c>
+      <c r="H26" s="1">
+        <v>5626.1</v>
+      </c>
+      <c r="I26" s="1">
+        <v>3.8331746993164</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>152400.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>152400.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="1">
+        <v>37834.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>23.89</v>
+      </c>
+      <c r="D27" s="1">
+        <v>24.37167601</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>922077.99</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-18223.73</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-1.9763762065289</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>903854.26</v>
+      </c>
+      <c r="M27" s="1">
+        <v>903854.26</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="1">
+        <v>3400.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>395.89217353</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1346033.39</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-26833.39</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-1.9935159260797</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1319200.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1319200.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5500.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D29" s="1">
+        <v>464.11479636</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2552631.38</v>
+      </c>
+      <c r="H29" s="1">
+        <v>173993.62</v>
+      </c>
+      <c r="I29" s="1">
+        <v>6.816245438462</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2726625.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2726625.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>3.39</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" s="1">
+        <v>750.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D30" s="1">
+        <v>215.2308</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>161423.1</v>
+      </c>
+      <c r="H30" s="1">
+        <v>196851.9</v>
+      </c>
+      <c r="I30" s="1">
+        <v>121.94778814185</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>358275.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>358275.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D31" s="1">
+        <v>12.4423</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>870961.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-73661.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-8.4574395409209</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>797300.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>797300.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>16.98</v>
+      </c>
+      <c r="D32" s="1">
+        <v>12.35053543</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>432268.74</v>
+      </c>
+      <c r="H32" s="1">
+        <v>162031.26</v>
+      </c>
+      <c r="I32" s="1">
+        <v>37.483917990461</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>594300.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>594300.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D33" s="1">
+        <v>41.1521</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>617281.5</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-55156.5</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-8.9353884734922</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>562125.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>562125.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>86.62</v>
+      </c>
+      <c r="D34" s="1">
+        <v>68.1458376</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1703645.94</v>
+      </c>
+      <c r="H34" s="1">
+        <v>461854.06</v>
+      </c>
+      <c r="I34" s="1">
+        <v>27.10974441086</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2165500.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2165500.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D35" s="1">
+        <v>40.933376</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>818667.52</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-297267.52</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-36.311141304348</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>521400.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>521400.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>36.86</v>
+      </c>
+      <c r="D36" s="1">
+        <v>25.959984</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>259599.84</v>
+      </c>
+      <c r="H36" s="1">
+        <v>109000.16</v>
+      </c>
+      <c r="I36" s="1">
+        <v>41.987760855323</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>368600.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>368600.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="1">
+        <v>9500.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D37" s="1">
+        <v>149.89988211</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1424048.88</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1736601.12</v>
+      </c>
+      <c r="I37" s="1">
+        <v>121.94813987003</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3160650.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3160650.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>3.93</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="1">
+        <v>13500.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D38" s="1">
+        <v>58.62636</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>791455.86</v>
+      </c>
+      <c r="H38" s="1">
+        <v>296644.14</v>
+      </c>
+      <c r="I38" s="1">
+        <v>37.480819208288</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1088100.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1088100.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D39" s="1">
+        <v>86.4231069</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2506270.1</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-329240.1</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-13.136656739431</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2177030.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2177030.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.71</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>101</v>
+      </c>
+      <c r="B40" s="1">
         <v>6500.0</v>
       </c>
-      <c r="D2" s="1">
-[...532 lines deleted...]
-      <c r="O12" s="1">
+      <c r="C40" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D40" s="1">
+        <v>181.31803538</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1178567.23</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-300157.23</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-25.467976909557</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>878410.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>878410.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="1">
+        <v>18500.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D41" s="1">
+        <v>103.17003135</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1908645.58</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3198279.42</v>
+      </c>
+      <c r="I41" s="1">
+        <v>167.56801019077</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>5106925.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>5106925.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>6.35</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D42" s="1">
+        <v>129.05461125</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1032436.89</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1107563.11</v>
+      </c>
+      <c r="I42" s="1">
+        <v>107.27659198617</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2140000.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2140000.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>2.66</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4500.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D43" s="1">
+        <v>158.71398222</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>714212.92</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-21572.92</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-3.0205166268905</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>692640.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>692640.0</v>
+      </c>
+      <c r="N43" s="1">
         <v>0.86</v>
       </c>
-      <c r="P12">
-[...360 lines deleted...]
-      <c r="C20" s="1">
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B44" s="1">
+        <v>7000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>34.22</v>
+      </c>
+      <c r="D44" s="1">
+        <v>47.8141</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>334698.7</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-95158.7</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-28.431153153568</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>239540.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>239540.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>111</v>
+      </c>
+      <c r="B45" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D45" s="1">
+        <v>29.70210083</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1069275.63</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1694804.37</v>
+      </c>
+      <c r="I45" s="1">
+        <v>158.50023347114</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2764080.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2764080.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>3.43</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>113</v>
+      </c>
+      <c r="B46" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>62.58</v>
+      </c>
+      <c r="D46" s="1">
+        <v>26.7517926</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1337589.63</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1791410.37</v>
+      </c>
+      <c r="I46" s="1">
+        <v>133.92824898022</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>3129000.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>3129000.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>3.89</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>115</v>
+      </c>
+      <c r="B47" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>33.76</v>
+      </c>
+      <c r="D47" s="1">
+        <v>46.9482775</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>938965.55</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-263765.55</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-28.091078527854</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>675200.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>675200.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>117</v>
+      </c>
+      <c r="B48" s="1">
+        <v>62000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>68.36</v>
+      </c>
+      <c r="D48" s="1">
+        <v>45.91576419</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2846777.38</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1391542.62</v>
+      </c>
+      <c r="I48" s="1">
+        <v>48.881329104842</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>4238320.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>4238320.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>5.27</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>119</v>
+      </c>
+      <c r="B49" s="1">
+        <v>18000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D49" s="1">
+        <v>49.70280944</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>894650.57</v>
+      </c>
+      <c r="H49" s="1">
+        <v>492969.43</v>
+      </c>
+      <c r="I49" s="1">
+        <v>55.101896375028</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1387620.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1387620.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>121</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3400.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D50" s="1">
+        <v>250.34123529</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>851160.2</v>
+      </c>
+      <c r="H50" s="1">
+        <v>27739.8</v>
+      </c>
+      <c r="I50" s="1">
+        <v>3.2590574606284</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>878900.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>878900.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>123</v>
+      </c>
+      <c r="B51" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D51" s="1">
+        <v>98.983905</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>791871.24</v>
+      </c>
+      <c r="H51" s="1">
+        <v>248928.76</v>
+      </c>
+      <c r="I51" s="1">
+        <v>31.435509641694</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1040800.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1040800.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>125</v>
+      </c>
+      <c r="B52" s="1">
         <v>35000.0</v>
       </c>
-      <c r="D20" s="1">
-[...1590 lines deleted...]
-      <c r="A52" t="s">
+      <c r="C52" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D52" s="1">
+        <v>29.72967029</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1040538.46</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-213138.46</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-20.483477371898</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>827400.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>827400.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>124</v>
       </c>
-      <c r="B52" t="s">
-[...45 lines deleted...]
-    <row r="53" spans="1:16">
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>127</v>
+      </c>
+      <c r="B53" s="1">
+        <v>9721.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>10.762</v>
+      </c>
+      <c r="D53" s="1">
+        <v>174.79930768</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1699224.07</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-1594606.67</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-93.843225161</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>104617.4</v>
+      </c>
+      <c r="M53" s="1">
+        <v>104617.4</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>126</v>
       </c>
-      <c r="B53" t="s">
-[...45 lines deleted...]
-    <row r="54" spans="1:16">
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>129</v>
+      </c>
+      <c r="B54" s="1">
+        <v>21.25</v>
+      </c>
+      <c r="C54" s="1">
+        <v>200455.64</v>
+      </c>
+      <c r="D54" s="1">
+        <v>80317.03482353</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1706736.99</v>
+      </c>
+      <c r="H54" s="1">
+        <v>2552945.36</v>
+      </c>
+      <c r="I54" s="1">
+        <v>149.58047871219</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>4259682.35</v>
+      </c>
+      <c r="M54" s="1">
+        <v>4259682.35</v>
+      </c>
+      <c r="N54" s="1">
+        <v>5.29</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>128</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">