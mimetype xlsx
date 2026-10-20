--- v5 (2026-09-28)
+++ v6 (2026-10-20)
@@ -166,122 +166,128 @@
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND</t>
   </si>
   <si>
+    <t>FR0013280286</t>
+  </si>
+  <si>
+    <t>BIOMERIEUX</t>
+  </si>
+  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT</t>
+  </si>
+  <si>
+    <t>NL0000008977</t>
+  </si>
+  <si>
+    <t>HEINEKEN HLDG</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
-    <t>ES0148396007</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
-    <t>FR0000077919</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHIL</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>FI0009000681</t>
@@ -340,108 +346,102 @@
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>DE0007493991</t>
   </si>
   <si>
     <t>STROEER SE &amp; CO</t>
   </si>
   <si>
+    <t>NL0014559478</t>
+  </si>
+  <si>
+    <t>TECHNIP ENERGIES</t>
+  </si>
+  <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES SE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
-  </si>
-[...4 lines deleted...]
-    <t>WORLDLINE</t>
   </si>
   <si>
     <t>FR0011223569</t>
   </si>
   <si>
     <t>AMUNDI EUROZ MI CA I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -766,108 +766,108 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>171875.561</v>
+        <v>171503.563</v>
       </c>
       <c r="C2">
-        <v>468.23</v>
+        <v>463.5</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>80477317.86</v>
+        <v>79492433.84</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>80477317.86</v>
+        <v>79492433.84</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -916,2687 +916,2687 @@
       </c>
       <c r="K1" t="s">
         <v>19</v>
       </c>
       <c r="L1" t="s">
         <v>20</v>
       </c>
       <c r="M1" t="s">
         <v>21</v>
       </c>
       <c r="N1" t="s">
         <v>22</v>
       </c>
       <c r="O1" t="s">
         <v>23</v>
       </c>
       <c r="Z1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="1">
-        <v>8800.0</v>
+        <v>8500.0</v>
       </c>
       <c r="C2" s="1">
-        <v>181.7</v>
+        <v>181.5</v>
       </c>
       <c r="D2" s="1">
-        <v>160.82164545</v>
+        <v>160.82164588</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>1415230.48</v>
+        <v>1366983.99</v>
       </c>
       <c r="H2" s="1">
-        <v>183729.52</v>
+        <v>175766.01</v>
       </c>
       <c r="I2" s="1">
-        <v>12.982303772881</v>
+        <v>12.857942103623</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1598960.0</v>
+        <v>1542750.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1598960.0</v>
+        <v>1542750.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1.99</v>
+        <v>1.94</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="1">
         <v>238.0</v>
       </c>
       <c r="C3" s="1">
-        <v>824.9</v>
+        <v>821.2</v>
       </c>
       <c r="D3" s="1">
         <v>1571.29537815</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>373968.3</v>
       </c>
       <c r="H3" s="1">
-        <v>-177642.1</v>
+        <v>-178522.7</v>
       </c>
       <c r="I3" s="1">
-        <v>-47.501913932277</v>
+        <v>-47.7373884364</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>196326.2</v>
+        <v>195445.6</v>
       </c>
       <c r="M3" s="1">
-        <v>196326.2</v>
+        <v>195445.6</v>
       </c>
       <c r="N3" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="1">
-        <v>9410.0</v>
+        <v>9000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>172.86</v>
+        <v>177.7</v>
       </c>
       <c r="D4" s="1">
-        <v>84.03681403</v>
+        <v>84.03681444</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>790786.42</v>
+        <v>756331.33</v>
       </c>
       <c r="H4" s="1">
-        <v>835826.18</v>
+        <v>842968.67</v>
       </c>
       <c r="I4" s="1">
-        <v>105.69556568764</v>
+        <v>111.45494528172</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>1626612.6</v>
+        <v>1599300.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1626612.6</v>
+        <v>1599300.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2.02</v>
+        <v>2.01</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="1">
         <v>22000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>191.9</v>
+        <v>191.78</v>
       </c>
       <c r="D5" s="1">
         <v>134.23231591</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>2953110.95</v>
       </c>
       <c r="H5" s="1">
-        <v>1268689.05</v>
+        <v>1266049.05</v>
       </c>
       <c r="I5" s="1">
-        <v>42.961103442456</v>
+        <v>42.871706191737</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>4221800.0</v>
+        <v>4219160.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4221800.0</v>
+        <v>4219160.0</v>
       </c>
       <c r="N5" s="1">
-        <v>5.25</v>
+        <v>5.31</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="1">
         <v>2700.0</v>
       </c>
       <c r="C6" s="1">
-        <v>407.9</v>
+        <v>422.8</v>
       </c>
       <c r="D6" s="1">
         <v>256.31428519</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>692048.57</v>
       </c>
       <c r="H6" s="1">
-        <v>409281.43</v>
+        <v>449511.43</v>
       </c>
       <c r="I6" s="1">
-        <v>59.140564368192</v>
+        <v>64.953740168844</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1101330.0</v>
+        <v>1141560.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1101330.0</v>
+        <v>1141560.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1.37</v>
+        <v>1.44</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="1">
-        <v>14000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>74.68</v>
+        <v>71.18</v>
       </c>
       <c r="D7" s="1">
-        <v>58.15162643</v>
+        <v>58.151626</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>814122.77</v>
+        <v>581516.26</v>
       </c>
       <c r="H7" s="1">
-        <v>231397.23</v>
+        <v>130283.74</v>
       </c>
       <c r="I7" s="1">
-        <v>28.422891304219</v>
+        <v>22.404143952914</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1045520.0</v>
+        <v>711800.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1045520.0</v>
+        <v>711800.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1.3</v>
+        <v>0.9</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="1">
-        <v>23254.0</v>
+        <v>29000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>42.78</v>
+        <v>47.06</v>
       </c>
       <c r="D8" s="1">
-        <v>37.01231143</v>
+        <v>38.31229207</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>860684.29</v>
+        <v>1111056.47</v>
       </c>
       <c r="H8" s="1">
-        <v>134121.83</v>
+        <v>253683.53</v>
       </c>
       <c r="I8" s="1">
-        <v>15.583162323086</v>
+        <v>22.832640540764</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>994806.12</v>
+        <v>1364740.0</v>
       </c>
       <c r="M8" s="1">
-        <v>994806.12</v>
+        <v>1364740.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1.24</v>
+        <v>1.72</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="1">
-        <v>3600.0</v>
+        <v>2500.0</v>
       </c>
       <c r="C9" s="1">
-        <v>1578.2</v>
+        <v>1520.8</v>
       </c>
       <c r="D9" s="1">
-        <v>725.48804722</v>
+        <v>725.488048</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>2611756.97</v>
+        <v>1813720.12</v>
       </c>
       <c r="H9" s="1">
-        <v>3069763.03</v>
+        <v>1988279.88</v>
       </c>
       <c r="I9" s="1">
-        <v>117.53632000454</v>
+        <v>109.62440445332</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>5681520.0</v>
+        <v>3802000.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5681520.0</v>
+        <v>3802000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>7.06</v>
+        <v>4.78</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="1">
-        <v>40000.0</v>
+        <v>57500.0</v>
       </c>
       <c r="C10" s="1">
-        <v>43.41</v>
+        <v>44.76</v>
       </c>
       <c r="D10" s="1">
-        <v>29.416634</v>
+        <v>33.86535843</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1176665.36</v>
+        <v>1947258.11</v>
       </c>
       <c r="H10" s="1">
-        <v>559734.64</v>
+        <v>626441.89</v>
       </c>
       <c r="I10" s="1">
-        <v>47.569568972439</v>
+        <v>32.170459929424</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1736400.0</v>
+        <v>2573700.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1736400.0</v>
+        <v>2573700.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2.16</v>
+        <v>3.24</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="1">
-        <v>60000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>11.46</v>
+        <v>11.51</v>
       </c>
       <c r="D11" s="1">
-        <v>9.54028767</v>
+        <v>10.78380454</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>572417.26</v>
+        <v>1401894.59</v>
       </c>
       <c r="H11" s="1">
-        <v>115182.74</v>
+        <v>94405.41</v>
       </c>
       <c r="I11" s="1">
-        <v>20.122164031182</v>
+        <v>6.734130417038</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>687600.0</v>
+        <v>1496300.0</v>
       </c>
       <c r="M11" s="1">
-        <v>687600.0</v>
+        <v>1496300.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.85</v>
+        <v>1.88</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="1">
-        <v>200000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>11.83</v>
+        <v>11.752</v>
       </c>
       <c r="D12" s="1">
-        <v>5.69098975</v>
+        <v>6.01358548</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>1138197.95</v>
+        <v>1262852.95</v>
       </c>
       <c r="H12" s="1">
-        <v>1227802.05</v>
+        <v>1205067.05</v>
       </c>
       <c r="I12" s="1">
-        <v>107.87245311767</v>
+        <v>95.424178246565</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2366000.0</v>
+        <v>2467920.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2366000.0</v>
+        <v>2467920.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2.94</v>
+        <v>3.1</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="1">
-        <v>55000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>21.47</v>
+        <v>22.22</v>
       </c>
       <c r="D13" s="1">
-        <v>15.09152727</v>
+        <v>15.0915272</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>830034.0</v>
+        <v>754576.36</v>
       </c>
       <c r="H13" s="1">
-        <v>350816.0</v>
+        <v>356423.64</v>
       </c>
       <c r="I13" s="1">
-        <v>42.265256603946</v>
+        <v>47.234933254469</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>1180850.0</v>
+        <v>1111000.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1180850.0</v>
+        <v>1111000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1.47</v>
+        <v>1.4</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="1">
-        <v>6300.0</v>
+        <v>3000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>282.7</v>
+        <v>223.5</v>
       </c>
       <c r="D14" s="1">
-        <v>138.0883127</v>
+        <v>138.08831333</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>869956.37</v>
+        <v>414264.94</v>
       </c>
       <c r="H14" s="1">
-        <v>911053.63</v>
+        <v>256235.06</v>
       </c>
       <c r="I14" s="1">
-        <v>104.72405989739</v>
+        <v>61.852943674162</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1781010.0</v>
+        <v>670500.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1781010.0</v>
+        <v>670500.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2.21</v>
+        <v>0.84</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="1">
-        <v>40000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>101.12</v>
+        <v>72.2</v>
       </c>
       <c r="D15" s="1">
-        <v>63.7249325</v>
+        <v>69.527</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>2548997.3</v>
+        <v>417162.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1495802.7</v>
+        <v>16038.0</v>
       </c>
       <c r="I15" s="1">
-        <v>58.682004096277</v>
+        <v>3.8445495994362</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>4044800.0</v>
+        <v>433200.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4044800.0</v>
+        <v>433200.0</v>
       </c>
       <c r="N15" s="1">
-        <v>5.03</v>
+        <v>0.54</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="1">
-        <v>25000.0</v>
+        <v>42500.0</v>
       </c>
       <c r="C16" s="1">
-        <v>37.83</v>
+        <v>103.3</v>
       </c>
       <c r="D16" s="1">
-        <v>33.7053312</v>
+        <v>66.04953059</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>842633.28</v>
+        <v>2807105.05</v>
       </c>
       <c r="H16" s="1">
-        <v>103116.72</v>
+        <v>1583144.95</v>
       </c>
       <c r="I16" s="1">
-        <v>12.237437382013</v>
+        <v>56.39778069581</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>945750.0</v>
+        <v>4390250.0</v>
       </c>
       <c r="M16" s="1">
-        <v>945750.0</v>
+        <v>4390250.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1.18</v>
+        <v>5.52</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="1">
-        <v>16500.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>72.12</v>
+        <v>36.91</v>
       </c>
       <c r="D17" s="1">
-        <v>60.34946</v>
+        <v>33.705331</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>995766.09</v>
+        <v>674106.62</v>
       </c>
       <c r="H17" s="1">
-        <v>194213.91</v>
+        <v>64093.38</v>
       </c>
       <c r="I17" s="1">
-        <v>19.503969049599</v>
+        <v>9.5078995070542</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1189980.0</v>
+        <v>738200.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1189980.0</v>
+        <v>738200.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1.48</v>
+        <v>0.93</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="1">
-        <v>75000.0</v>
+        <v>16500.0</v>
       </c>
       <c r="C18" s="1">
-        <v>10.098</v>
+        <v>73.14</v>
       </c>
       <c r="D18" s="1">
-        <v>7.4403</v>
+        <v>60.34946</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>558022.5</v>
+        <v>995766.09</v>
       </c>
       <c r="H18" s="1">
-        <v>199327.5</v>
+        <v>211043.91</v>
       </c>
       <c r="I18" s="1">
-        <v>35.720333857506</v>
+        <v>21.194125017854</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>757350.0</v>
+        <v>1206810.0</v>
       </c>
       <c r="M18" s="1">
-        <v>757350.0</v>
+        <v>1206810.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.94</v>
+        <v>1.52</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="1">
-        <v>35000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>27.31</v>
+        <v>9.9</v>
       </c>
       <c r="D19" s="1">
-        <v>13.06030657</v>
+        <v>7.4403</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>457110.73</v>
+        <v>558022.5</v>
       </c>
       <c r="H19" s="1">
-        <v>498739.27</v>
+        <v>184477.5</v>
       </c>
       <c r="I19" s="1">
-        <v>109.10688313967</v>
+        <v>33.059150840692</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>955850.0</v>
+        <v>742500.0</v>
       </c>
       <c r="M19" s="1">
-        <v>955850.0</v>
+        <v>742500.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1.19</v>
+        <v>0.93</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="1">
-        <v>4000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>115.7</v>
+        <v>26.89</v>
       </c>
       <c r="D20" s="1">
-        <v>85.6756</v>
+        <v>16.13117178</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>342702.4</v>
+        <v>725902.73</v>
       </c>
       <c r="H20" s="1">
-        <v>120097.6</v>
+        <v>484147.27</v>
       </c>
       <c r="I20" s="1">
-        <v>35.044283319872</v>
+        <v>66.695887753446</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>462800.0</v>
+        <v>1210050.0</v>
       </c>
       <c r="M20" s="1">
-        <v>462800.0</v>
+        <v>1210050.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.58</v>
+        <v>1.52</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="1">
-        <v>3579.0</v>
+        <v>3500.0</v>
       </c>
       <c r="C21" s="1">
-        <v>168.65</v>
+        <v>112.6</v>
       </c>
       <c r="D21" s="1">
-        <v>191.73144174</v>
+        <v>85.6756</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>686206.83</v>
+        <v>299864.6</v>
       </c>
       <c r="H21" s="1">
-        <v>-82608.48</v>
+        <v>94235.4</v>
       </c>
       <c r="I21" s="1">
-        <v>-12.038422876088</v>
+        <v>31.425983593929</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>603598.35</v>
+        <v>394100.0</v>
       </c>
       <c r="M21" s="1">
-        <v>603598.35</v>
+        <v>394100.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="1">
-        <v>1000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>1626.0</v>
+        <v>168.25</v>
       </c>
       <c r="D22" s="1">
-        <v>2098.02834</v>
+        <v>183.49932286</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>2098028.34</v>
+        <v>1284495.26</v>
       </c>
       <c r="H22" s="1">
-        <v>-472028.34</v>
+        <v>-106745.26</v>
       </c>
       <c r="I22" s="1">
-        <v>-22.498663673914</v>
+        <v>-8.3102883540419</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>1626000.0</v>
+        <v>1177750.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1626000.0</v>
+        <v>1177750.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2.02</v>
+        <v>1.48</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="1">
-        <v>25000.0</v>
+        <v>5500.0</v>
       </c>
       <c r="C23" s="1">
-        <v>22.04</v>
+        <v>188.3</v>
       </c>
       <c r="D23" s="1">
-        <v>27.7219264</v>
+        <v>188.54798545</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>693048.16</v>
+        <v>1037013.92</v>
       </c>
       <c r="H23" s="1">
-        <v>-142048.16</v>
+        <v>-1363.92</v>
       </c>
       <c r="I23" s="1">
-        <v>-20.496145606966</v>
+        <v>-0.13152378899601</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>551000.0</v>
+        <v>1035650.0</v>
       </c>
       <c r="M23" s="1">
-        <v>551000.0</v>
+        <v>1035650.0</v>
       </c>
       <c r="N23" s="1">
-        <v>0.68</v>
+        <v>1.3</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>69</v>
       </c>
       <c r="B24" s="1">
-        <v>9505.0</v>
+        <v>6000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>56.0</v>
+        <v>71.15</v>
       </c>
       <c r="D24" s="1">
-        <v>46.44</v>
+        <v>68.8195</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>441412.2</v>
+        <v>412917.0</v>
       </c>
       <c r="H24" s="1">
-        <v>90867.8</v>
+        <v>13983.0</v>
       </c>
       <c r="I24" s="1">
-        <v>20.585701981051</v>
+        <v>3.3863948444845</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>532280.0</v>
+        <v>426900.0</v>
       </c>
       <c r="M24" s="1">
-        <v>532280.0</v>
+        <v>426900.0</v>
       </c>
       <c r="N24" s="1">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="1">
-        <v>135000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>5.952</v>
+        <v>1676.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2.11395215</v>
+        <v>2098.02834</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>285383.54</v>
+        <v>2098028.34</v>
       </c>
       <c r="H25" s="1">
-        <v>518136.46</v>
+        <v>-422028.34</v>
       </c>
       <c r="I25" s="1">
-        <v>181.5579342803</v>
+        <v>-20.115473749988</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>803520.0</v>
+        <v>1676000.0</v>
       </c>
       <c r="M25" s="1">
-        <v>803520.0</v>
+        <v>1676000.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1.0</v>
+        <v>2.11</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="1">
-        <v>8000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>19.05</v>
+        <v>21.86</v>
       </c>
       <c r="D26" s="1">
-        <v>18.3467375</v>
+        <v>27.7219265</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>146773.9</v>
+        <v>554438.53</v>
       </c>
       <c r="H26" s="1">
-        <v>5626.1</v>
+        <v>-117238.53</v>
       </c>
       <c r="I26" s="1">
-        <v>3.8331746993164</v>
+        <v>-21.14545141731</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>152400.0</v>
+        <v>437200.0</v>
       </c>
       <c r="M26" s="1">
-        <v>152400.0</v>
+        <v>437200.0</v>
       </c>
       <c r="N26" s="1">
-        <v>0.19</v>
+        <v>0.55</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="1">
-        <v>37834.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>23.89</v>
+        <v>6.341</v>
       </c>
       <c r="D27" s="1">
-        <v>24.37167601</v>
+        <v>2.11395217</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>922077.99</v>
+        <v>253674.26</v>
       </c>
       <c r="H27" s="1">
-        <v>-18223.73</v>
+        <v>507245.74</v>
       </c>
       <c r="I27" s="1">
-        <v>-1.9763762065289</v>
+        <v>199.95948347302</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>903854.26</v>
+        <v>760920.0</v>
       </c>
       <c r="M27" s="1">
-        <v>903854.26</v>
+        <v>760920.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1.12</v>
+        <v>0.96</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="1">
-        <v>3400.0</v>
+        <v>35000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>388.0</v>
+        <v>23.66</v>
       </c>
       <c r="D28" s="1">
-        <v>395.89217353</v>
+        <v>24.371676</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1346033.39</v>
+        <v>853008.66</v>
       </c>
       <c r="H28" s="1">
-        <v>-26833.39</v>
+        <v>-24908.66</v>
       </c>
       <c r="I28" s="1">
-        <v>-1.9935159260797</v>
+        <v>-2.9200946213137</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1319200.0</v>
+        <v>828100.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1319200.0</v>
+        <v>828100.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1.64</v>
+        <v>1.04</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>79</v>
       </c>
       <c r="B29" s="1">
-        <v>5500.0</v>
+        <v>3400.0</v>
       </c>
       <c r="C29" s="1">
-        <v>495.75</v>
+        <v>380.4</v>
       </c>
       <c r="D29" s="1">
-        <v>464.11479636</v>
+        <v>395.89217353</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>2552631.38</v>
+        <v>1346033.39</v>
       </c>
       <c r="H29" s="1">
-        <v>173993.62</v>
+        <v>-52673.39</v>
       </c>
       <c r="I29" s="1">
-        <v>6.816245438462</v>
+        <v>-3.9132305625791</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>2726625.0</v>
+        <v>1293360.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2726625.0</v>
+        <v>1293360.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3.39</v>
+        <v>1.63</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="1">
-        <v>750.0</v>
+        <v>5500.0</v>
       </c>
       <c r="C30" s="1">
-        <v>477.7</v>
+        <v>486.85</v>
       </c>
       <c r="D30" s="1">
-        <v>215.2308</v>
+        <v>464.11479636</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>161423.1</v>
+        <v>2552631.38</v>
       </c>
       <c r="H30" s="1">
-        <v>196851.9</v>
+        <v>125043.62</v>
       </c>
       <c r="I30" s="1">
-        <v>121.94778814185</v>
+        <v>4.8986164230262</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>358275.0</v>
+        <v>2677675.0</v>
       </c>
       <c r="M30" s="1">
-        <v>358275.0</v>
+        <v>2677675.0</v>
       </c>
       <c r="N30" s="1">
-        <v>0.45</v>
+        <v>3.37</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="1">
-        <v>70000.0</v>
+        <v>750.0</v>
       </c>
       <c r="C31" s="1">
-        <v>11.39</v>
+        <v>516.6</v>
       </c>
       <c r="D31" s="1">
-        <v>12.4423</v>
+        <v>215.2308</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>870961.0</v>
+        <v>161423.1</v>
       </c>
       <c r="H31" s="1">
-        <v>-73661.0</v>
+        <v>226026.9</v>
       </c>
       <c r="I31" s="1">
-        <v>-8.4574395409209</v>
+        <v>140.02140957521</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>797300.0</v>
+        <v>387450.0</v>
       </c>
       <c r="M31" s="1">
-        <v>797300.0</v>
+        <v>387450.0</v>
       </c>
       <c r="N31" s="1">
-        <v>0.99</v>
+        <v>0.49</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="1">
-        <v>35000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>16.98</v>
+        <v>8.918</v>
       </c>
       <c r="D32" s="1">
-        <v>12.35053543</v>
+        <v>11.98654</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>432268.74</v>
+        <v>1198654.0</v>
       </c>
       <c r="H32" s="1">
-        <v>162031.26</v>
+        <v>-306854.0</v>
       </c>
       <c r="I32" s="1">
-        <v>37.483917990461</v>
+        <v>-25.599881200079</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>594300.0</v>
+        <v>891800.0</v>
       </c>
       <c r="M32" s="1">
-        <v>594300.0</v>
+        <v>891800.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.74</v>
+        <v>1.12</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="1">
-        <v>15000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>37.475</v>
+        <v>16.435</v>
       </c>
       <c r="D33" s="1">
-        <v>41.1521</v>
+        <v>12.350534</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>617281.5</v>
+        <v>61752.67</v>
       </c>
       <c r="H33" s="1">
-        <v>-55156.5</v>
+        <v>20422.33</v>
       </c>
       <c r="I33" s="1">
-        <v>-8.9353884734922</v>
+        <v>33.071169230415</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>562125.0</v>
+        <v>82175.0</v>
       </c>
       <c r="M33" s="1">
-        <v>562125.0</v>
+        <v>82175.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="1">
-        <v>25000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>86.62</v>
+        <v>39.975</v>
       </c>
       <c r="D34" s="1">
-        <v>68.1458376</v>
+        <v>41.1521</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>1703645.94</v>
+        <v>411521.0</v>
       </c>
       <c r="H34" s="1">
-        <v>461854.06</v>
+        <v>-11771.0</v>
       </c>
       <c r="I34" s="1">
-        <v>27.10974441086</v>
+        <v>-2.8603643556465</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>2165500.0</v>
+        <v>399750.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2165500.0</v>
+        <v>399750.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2.69</v>
+        <v>0.5</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>91</v>
       </c>
       <c r="B35" s="1">
-        <v>20000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>26.07</v>
+        <v>88.22</v>
       </c>
       <c r="D35" s="1">
-        <v>40.933376</v>
+        <v>68.14583739</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>818667.52</v>
+        <v>1567354.26</v>
       </c>
       <c r="H35" s="1">
-        <v>-297267.52</v>
+        <v>461705.74</v>
       </c>
       <c r="I35" s="1">
-        <v>-36.311141304348</v>
+        <v>29.457650499511</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>521400.0</v>
+        <v>2029060.0</v>
       </c>
       <c r="M35" s="1">
-        <v>521400.0</v>
+        <v>2029060.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.65</v>
+        <v>2.55</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="1">
-        <v>10000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>36.86</v>
+        <v>25.9</v>
       </c>
       <c r="D36" s="1">
-        <v>25.959984</v>
+        <v>40.933376</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>259599.84</v>
+        <v>818667.52</v>
       </c>
       <c r="H36" s="1">
-        <v>109000.16</v>
+        <v>-300667.52</v>
       </c>
       <c r="I36" s="1">
-        <v>41.987760855323</v>
+        <v>-36.726450317707</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>368600.0</v>
+        <v>518000.0</v>
       </c>
       <c r="M36" s="1">
-        <v>368600.0</v>
+        <v>518000.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="1">
-        <v>9500.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>332.7</v>
+        <v>37.77</v>
       </c>
       <c r="D37" s="1">
-        <v>149.89988211</v>
+        <v>25.959984</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1424048.88</v>
+        <v>259599.84</v>
       </c>
       <c r="H37" s="1">
-        <v>1736601.12</v>
+        <v>118100.16</v>
       </c>
       <c r="I37" s="1">
-        <v>121.94813987003</v>
+        <v>45.493155927985</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>3160650.0</v>
+        <v>377700.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3160650.0</v>
+        <v>377700.0</v>
       </c>
       <c r="N37" s="1">
-        <v>3.93</v>
+        <v>0.48</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>97</v>
       </c>
       <c r="B38" s="1">
-        <v>13500.0</v>
+        <v>9500.0</v>
       </c>
       <c r="C38" s="1">
-        <v>80.6</v>
+        <v>324.7</v>
       </c>
       <c r="D38" s="1">
-        <v>58.62636</v>
+        <v>149.89988211</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>791455.86</v>
+        <v>1424048.88</v>
       </c>
       <c r="H38" s="1">
-        <v>296644.14</v>
+        <v>1660601.12</v>
       </c>
       <c r="I38" s="1">
-        <v>37.480819208288</v>
+        <v>116.61124441178</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1088100.0</v>
+        <v>3084650.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1088100.0</v>
+        <v>3084650.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1.35</v>
+        <v>3.88</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>99</v>
       </c>
       <c r="B39" s="1">
-        <v>29000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="C39" s="1">
-        <v>75.07</v>
+        <v>74.6</v>
       </c>
       <c r="D39" s="1">
-        <v>86.4231069</v>
+        <v>58.62636</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>2506270.1</v>
+        <v>791455.86</v>
       </c>
       <c r="H39" s="1">
-        <v>-329240.1</v>
+        <v>215644.14</v>
       </c>
       <c r="I39" s="1">
-        <v>-13.136656739431</v>
+        <v>27.246515048862</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>2177030.0</v>
+        <v>1007100.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2177030.0</v>
+        <v>1007100.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2.71</v>
+        <v>1.27</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>101</v>
       </c>
       <c r="B40" s="1">
-        <v>6500.0</v>
+        <v>27000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>135.14</v>
+        <v>76.91</v>
       </c>
       <c r="D40" s="1">
-        <v>181.31803538</v>
+        <v>86.42310704</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1178567.23</v>
+        <v>2333423.89</v>
       </c>
       <c r="H40" s="1">
-        <v>-300157.23</v>
+        <v>-256853.89</v>
       </c>
       <c r="I40" s="1">
-        <v>-25.467976909557</v>
+        <v>-11.007596652317</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>878410.0</v>
+        <v>2076570.0</v>
       </c>
       <c r="M40" s="1">
-        <v>878410.0</v>
+        <v>2076570.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1.09</v>
+        <v>2.61</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>103</v>
       </c>
       <c r="B41" s="1">
-        <v>18500.0</v>
+        <v>6000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>276.05</v>
+        <v>138.26</v>
       </c>
       <c r="D41" s="1">
-        <v>103.17003135</v>
+        <v>181.318035</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>1908645.58</v>
+        <v>1087908.21</v>
       </c>
       <c r="H41" s="1">
-        <v>3198279.42</v>
+        <v>-258348.21</v>
       </c>
       <c r="I41" s="1">
-        <v>167.56801019077</v>
+        <v>-23.747243345098</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>5106925.0</v>
+        <v>829560.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5106925.0</v>
+        <v>829560.0</v>
       </c>
       <c r="N41" s="1">
-        <v>6.35</v>
+        <v>1.04</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>105</v>
       </c>
       <c r="B42" s="1">
-        <v>8000.0</v>
+        <v>18500.0</v>
       </c>
       <c r="C42" s="1">
-        <v>267.5</v>
+        <v>264.7</v>
       </c>
       <c r="D42" s="1">
-        <v>129.05461125</v>
+        <v>103.17003135</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1032436.89</v>
+        <v>1908645.58</v>
       </c>
       <c r="H42" s="1">
-        <v>1107563.11</v>
+        <v>2988304.42</v>
       </c>
       <c r="I42" s="1">
-        <v>107.27659198617</v>
+        <v>156.56675347762</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>2140000.0</v>
+        <v>4896950.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2140000.0</v>
+        <v>4896950.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2.66</v>
+        <v>6.16</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>107</v>
       </c>
       <c r="B43" s="1">
-        <v>4500.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>153.92</v>
+        <v>265.15</v>
       </c>
       <c r="D43" s="1">
-        <v>158.71398222</v>
+        <v>129.05461125</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>714212.92</v>
+        <v>1032436.89</v>
       </c>
       <c r="H43" s="1">
-        <v>-21572.92</v>
+        <v>1088763.11</v>
       </c>
       <c r="I43" s="1">
-        <v>-3.0205166268905</v>
+        <v>105.45565743975</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>692640.0</v>
+        <v>2121200.0</v>
       </c>
       <c r="M43" s="1">
-        <v>692640.0</v>
+        <v>2121200.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.86</v>
+        <v>2.67</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>109</v>
       </c>
       <c r="B44" s="1">
-        <v>7000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="C44" s="1">
-        <v>34.22</v>
+        <v>152.64</v>
       </c>
       <c r="D44" s="1">
-        <v>47.8141</v>
+        <v>158.713984</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>334698.7</v>
+        <v>396784.96</v>
       </c>
       <c r="H44" s="1">
-        <v>-95158.7</v>
+        <v>-15184.96</v>
       </c>
       <c r="I44" s="1">
-        <v>-28.431153153568</v>
+        <v>-3.8269998943508</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>239540.0</v>
+        <v>381600.0</v>
       </c>
       <c r="M44" s="1">
-        <v>239540.0</v>
+        <v>381600.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.3</v>
+        <v>0.48</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>111</v>
       </c>
       <c r="B45" s="1">
         <v>36000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>76.78</v>
+        <v>75.15</v>
       </c>
       <c r="D45" s="1">
-        <v>29.70210083</v>
+        <v>32.37890639</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>1069275.63</v>
+        <v>1165640.63</v>
       </c>
       <c r="H45" s="1">
-        <v>1694804.37</v>
+        <v>1539759.37</v>
       </c>
       <c r="I45" s="1">
-        <v>158.50023347114</v>
+        <v>132.09554732148</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>2764080.0</v>
+        <v>2705400.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2764080.0</v>
+        <v>2705400.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3.43</v>
+        <v>3.4</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>113</v>
       </c>
       <c r="B46" s="1">
-        <v>50000.0</v>
+        <v>47500.0</v>
       </c>
       <c r="C46" s="1">
-        <v>62.58</v>
+        <v>54.91</v>
       </c>
       <c r="D46" s="1">
-        <v>26.7517926</v>
+        <v>26.75179263</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>1337589.63</v>
+        <v>1270710.15</v>
       </c>
       <c r="H46" s="1">
-        <v>1791410.37</v>
+        <v>1337514.85</v>
       </c>
       <c r="I46" s="1">
-        <v>133.92824898022</v>
+        <v>105.25727287218</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>3129000.0</v>
+        <v>2608225.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3129000.0</v>
+        <v>2608225.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3.89</v>
+        <v>3.28</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>115</v>
       </c>
       <c r="B47" s="1">
         <v>20000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>33.76</v>
+        <v>35.9</v>
       </c>
       <c r="D47" s="1">
         <v>46.9482775</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
         <v>938965.55</v>
       </c>
       <c r="H47" s="1">
-        <v>-263765.55</v>
+        <v>-220965.55</v>
       </c>
       <c r="I47" s="1">
-        <v>-28.091078527854</v>
+        <v>-23.532870827902</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>675200.0</v>
+        <v>718000.0</v>
       </c>
       <c r="M47" s="1">
-        <v>675200.0</v>
+        <v>718000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.84</v>
+        <v>0.9</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>117</v>
       </c>
       <c r="B48" s="1">
-        <v>62000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>68.36</v>
+        <v>33.66</v>
       </c>
       <c r="D48" s="1">
-        <v>45.91576419</v>
+        <v>33.3483</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2846777.38</v>
+        <v>333483.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1391542.62</v>
+        <v>3117.0</v>
       </c>
       <c r="I48" s="1">
-        <v>48.881329104842</v>
+        <v>0.93468032853249</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>4238320.0</v>
+        <v>336600.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4238320.0</v>
+        <v>336600.0</v>
       </c>
       <c r="N48" s="1">
-        <v>5.27</v>
+        <v>0.42</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>119</v>
       </c>
       <c r="B49" s="1">
-        <v>18000.0</v>
+        <v>52500.0</v>
       </c>
       <c r="C49" s="1">
-        <v>77.09</v>
+        <v>71.14</v>
       </c>
       <c r="D49" s="1">
-        <v>49.70280944</v>
+        <v>45.91576419</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>894650.57</v>
+        <v>2410577.62</v>
       </c>
       <c r="H49" s="1">
-        <v>492969.43</v>
+        <v>1324272.38</v>
       </c>
       <c r="I49" s="1">
-        <v>55.101896375028</v>
+        <v>54.935894576172</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1387620.0</v>
+        <v>3734850.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1387620.0</v>
+        <v>3734850.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1.72</v>
+        <v>4.7</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>121</v>
       </c>
       <c r="B50" s="1">
-        <v>3400.0</v>
+        <v>24000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>258.5</v>
+        <v>81.1</v>
       </c>
       <c r="D50" s="1">
-        <v>250.34123529</v>
+        <v>57.78448208</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>851160.2</v>
+        <v>1386827.57</v>
       </c>
       <c r="H50" s="1">
-        <v>27739.8</v>
+        <v>559572.43</v>
       </c>
       <c r="I50" s="1">
-        <v>3.2590574606284</v>
+        <v>40.349099059229</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>878900.0</v>
+        <v>1946400.0</v>
       </c>
       <c r="M50" s="1">
-        <v>878900.0</v>
+        <v>1946400.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1.09</v>
+        <v>2.45</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>123</v>
       </c>
       <c r="B51" s="1">
-        <v>8000.0</v>
+        <v>3400.0</v>
       </c>
       <c r="C51" s="1">
-        <v>130.1</v>
+        <v>238.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.983905</v>
+        <v>250.34123529</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>791871.24</v>
+        <v>851160.2</v>
       </c>
       <c r="H51" s="1">
-        <v>248928.76</v>
+        <v>-41960.2</v>
       </c>
       <c r="I51" s="1">
-        <v>31.435509641694</v>
+        <v>-4.9297652780287</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1040800.0</v>
+        <v>809200.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1040800.0</v>
+        <v>809200.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1.29</v>
+        <v>1.02</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>125</v>
       </c>
       <c r="B52" s="1">
-        <v>35000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>23.64</v>
+        <v>118.25</v>
       </c>
       <c r="D52" s="1">
-        <v>29.72967029</v>
+        <v>98.983905</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1040538.46</v>
+        <v>791871.24</v>
       </c>
       <c r="H52" s="1">
-        <v>-213138.46</v>
+        <v>154128.76</v>
       </c>
       <c r="I52" s="1">
-        <v>-20.483477371898</v>
+        <v>19.463866373023</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>827400.0</v>
+        <v>946000.0</v>
       </c>
       <c r="M52" s="1">
-        <v>827400.0</v>
+        <v>946000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1.03</v>
+        <v>1.19</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>127</v>
       </c>
       <c r="B53" s="1">
-        <v>9721.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>10.762</v>
+        <v>22.3</v>
       </c>
       <c r="D53" s="1">
-        <v>174.79930768</v>
+        <v>29.72967033</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1699224.07</v>
+        <v>891890.11</v>
       </c>
       <c r="H53" s="1">
-        <v>-1594606.67</v>
+        <v>-222890.11</v>
       </c>
       <c r="I53" s="1">
-        <v>-93.843225161</v>
+        <v>-24.990759231538</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>104617.4</v>
+        <v>669000.0</v>
       </c>
       <c r="M53" s="1">
-        <v>104617.4</v>
+        <v>669000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.13</v>
+        <v>0.84</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>129</v>
       </c>
       <c r="B54" s="1">
         <v>21.25</v>
       </c>
       <c r="C54" s="1">
-        <v>200455.64</v>
+        <v>202250.24</v>
       </c>
       <c r="D54" s="1">
         <v>80317.03482353</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>1706736.99</v>
       </c>
       <c r="H54" s="1">
-        <v>2552945.36</v>
+        <v>2591080.61</v>
       </c>
       <c r="I54" s="1">
-        <v>149.58047871219</v>
+        <v>151.81487394845</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>4259682.35</v>
+        <v>4297817.6</v>
       </c>
       <c r="M54" s="1">
-        <v>4259682.35</v>
+        <v>4297817.6</v>
       </c>
       <c r="N54" s="1">
-        <v>5.29</v>
+        <v>5.41</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>