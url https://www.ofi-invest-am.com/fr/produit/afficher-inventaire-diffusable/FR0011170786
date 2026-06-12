--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -139,93 +139,93 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968927</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
-    <t>12 928.87</t>
-[...5 lines deleted...]
-    <t>EUROPEAN UNION 06/03/2026</t>
+    <t>21 188.55</t>
+  </si>
+  <si>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
     <t>BE0312811830</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 09/04/2026</t>
   </si>
   <si>
-    <t>BE0312810824</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
+    <t>BE0312813851</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
-    <t>FR0129287258</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
+    <t>FR0129287290</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129437515</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
@@ -649,240 +649,240 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>642054.1338</v>
+        <v>650793.4271</v>
       </c>
       <c r="D2">
-        <v>1687.84</v>
+        <v>1655.6</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1083689162.89</v>
+        <v>1077459218.95</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1083689162.89</v>
+        <v>1077459218.95</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2762.827</v>
+        <v>2926.4166</v>
       </c>
       <c r="D3">
-        <v>93700.82</v>
+        <v>91943.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>258879163.95</v>
+        <v>269064184.23</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>258879163.95</v>
+        <v>269064184.23</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3111.6646</v>
+        <v>3511.9396</v>
       </c>
       <c r="D4">
-        <v>154770.86</v>
+        <v>151892.51</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>481595025.88</v>
+        <v>533437340.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>481595025.88</v>
+        <v>533437340.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>122569.0552</v>
+        <v>124910.8813</v>
       </c>
       <c r="D5">
-        <v>2743.95</v>
+        <v>2692.36</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>336324231.86</v>
+        <v>336305277.63</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>336324231.86</v>
+        <v>336305277.63</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>5105.5796</v>
       </c>
       <c r="D6">
-        <v>2536.65</v>
+        <v>2492.72</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12951076.64</v>
+        <v>12726782.91</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10980141.280204</v>
+        <v>11045157.656759</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>1871.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D7">
-        <v>130.42</v>
+        <v>127.92</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>244016.96</v>
+        <v>264940.17</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>244016.96</v>
+        <v>264940.17</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>4406.5735</v>
+        <v>5865.0234</v>
       </c>
       <c r="D8">
-        <v>1415.34</v>
+        <v>1387.99</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>6236840.94</v>
+        <v>8140598.83</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>6236840.94</v>
+        <v>8140598.83</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -931,987 +931,987 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>38673.0</v>
+        <v>43361.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.18</v>
+        <v>4782.95</v>
       </c>
       <c r="E2" s="1">
-        <v>4766.7590130065</v>
+        <v>4775.562689283</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>184344871.31</v>
+        <v>207073173.77</v>
       </c>
       <c r="I2" s="1">
-        <v>441683.83</v>
+        <v>320321.18</v>
       </c>
       <c r="J2" s="1">
-        <v>0.23959648394951</v>
+        <v>0.15468984908484</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>184786555.14</v>
+        <v>207393494.95</v>
       </c>
       <c r="N2" s="1">
-        <v>184786555.14</v>
+        <v>207393494.95</v>
       </c>
       <c r="O2" s="1">
-        <v>8.48</v>
+        <v>9.28</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>-10788162.21</v>
+        <v>-10909613.09</v>
       </c>
       <c r="D3" s="1">
-        <v>0.84654819</v>
+        <v>0.86716601</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8422415106</v>
+        <v>0.8629431351</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>169431.38</v>
+        <v>442617.74</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" s="1">
-        <v>156502.51</v>
+        <v>421429.19</v>
       </c>
       <c r="N3" s="1">
-        <v>169431.38</v>
+        <v>442617.74</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>11603000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.95</v>
+        <v>99.701</v>
       </c>
       <c r="E4" s="1">
-        <v>99.45985004</v>
+        <v>99.636311</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>11540326.4</v>
+        <v>59781786.6</v>
       </c>
       <c r="I4" s="1">
-        <v>56872.1</v>
+        <v>38813.4</v>
       </c>
       <c r="J4" s="1">
-        <v>0.49281188441949</v>
+        <v>0.064925125539825</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11597198.5</v>
+        <v>59820600.0</v>
       </c>
       <c r="N4" s="1">
-        <v>11597198.5</v>
+        <v>59820600.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>2.68</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.755</v>
+        <v>99.861</v>
       </c>
       <c r="E5" s="1">
         <v>99.4967372</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9949673.72</v>
       </c>
       <c r="I5" s="1">
-        <v>25826.28</v>
+        <v>36426.28</v>
       </c>
       <c r="J5" s="1">
-        <v>0.25956911479505</v>
+        <v>0.36610527164101</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9975500.0</v>
+        <v>9986100.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9975500.0</v>
+        <v>9986100.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.766</v>
+        <v>99.868</v>
       </c>
       <c r="E6" s="1">
         <v>99.50273508</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>49751367.54</v>
       </c>
       <c r="I6" s="1">
-        <v>131632.46</v>
+        <v>182632.46</v>
       </c>
       <c r="J6" s="1">
-        <v>0.2645805864415</v>
+        <v>0.36709033144298</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>49883000.0</v>
+        <v>49934000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>49883000.0</v>
+        <v>49934000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.29</v>
+        <v>2.23</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
-        <v>228000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.918</v>
+        <v>99.508</v>
       </c>
       <c r="E7" s="1">
-        <v>99.55398436</v>
+        <v>99.47801591</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>226983084.34</v>
+        <v>266601082.63</v>
       </c>
       <c r="I7" s="1">
-        <v>829955.66</v>
+        <v>80357.37</v>
       </c>
       <c r="J7" s="1">
-        <v>0.36564648084383</v>
+        <v>0.030141426736636</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>227813040.0</v>
+        <v>266681440.0</v>
       </c>
       <c r="N7" s="1">
-        <v>227813040.0</v>
+        <v>266681440.0</v>
       </c>
       <c r="O7" s="1">
-        <v>10.46</v>
+        <v>11.93</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>111000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.573</v>
+        <v>99.672</v>
       </c>
       <c r="E8" s="1">
-        <v>99.46934392</v>
+        <v>99.52875594</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>110410971.75</v>
+        <v>202043374.55</v>
       </c>
       <c r="I8" s="1">
-        <v>115058.25</v>
+        <v>290785.45</v>
       </c>
       <c r="J8" s="1">
-        <v>0.10420907286327</v>
+        <v>0.14392228928449</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>110526030.0</v>
+        <v>202334160.0</v>
       </c>
       <c r="N8" s="1">
-        <v>110526030.0</v>
+        <v>202334160.0</v>
       </c>
       <c r="O8" s="1">
-        <v>5.07</v>
+        <v>9.05</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>257000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.962</v>
+        <v>99.548</v>
       </c>
       <c r="E9" s="1">
-        <v>99.47867789</v>
+        <v>99.512664</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>255660202.18</v>
+        <v>995126.64</v>
       </c>
       <c r="I9" s="1">
-        <v>1242137.82</v>
+        <v>353.36</v>
       </c>
       <c r="J9" s="1">
-        <v>0.48585497836909</v>
+        <v>0.035509048375994</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>256902340.0</v>
+        <v>995480.0</v>
       </c>
       <c r="N9" s="1">
-        <v>256902340.0</v>
+        <v>995480.0</v>
       </c>
       <c r="O9" s="1">
-        <v>11.8</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>72000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.923</v>
+        <v>99.503</v>
       </c>
       <c r="E10" s="1">
-        <v>99.6154016</v>
+        <v>99.45326188</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>71723089.15</v>
+        <v>433616221.8</v>
       </c>
       <c r="I10" s="1">
-        <v>221470.85</v>
+        <v>216858.2</v>
       </c>
       <c r="J10" s="1">
-        <v>0.30878598875854</v>
+        <v>0.050011551482044</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>71944560.0</v>
+        <v>433833080.0</v>
       </c>
       <c r="N10" s="1">
-        <v>71944560.0</v>
+        <v>433833080.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.3</v>
+        <v>19.4</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.575</v>
+        <v>99.674</v>
       </c>
       <c r="E11" s="1">
         <v>99.465011</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>9946501.1</v>
       </c>
       <c r="I11" s="1">
-        <v>10998.9</v>
+        <v>20898.9</v>
       </c>
       <c r="J11" s="1">
-        <v>0.11058059401411</v>
+        <v>0.2101130818756</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9957500.0</v>
+        <v>9967400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9957500.0</v>
+        <v>9967400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>333000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.73</v>
+        <v>99.833</v>
       </c>
       <c r="E12" s="1">
         <v>99.45282855</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>331177919.08</v>
       </c>
       <c r="I12" s="1">
-        <v>922980.92</v>
+        <v>1265970.92</v>
       </c>
       <c r="J12" s="1">
-        <v>0.27869639454345</v>
+        <v>0.38226308188566</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>332100900.0</v>
+        <v>332443890.0</v>
       </c>
       <c r="N12" s="1">
-        <v>332100900.0</v>
+        <v>332443890.0</v>
       </c>
       <c r="O12" s="1">
-        <v>15.25</v>
+        <v>14.87</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1">
         <v>110000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.492</v>
+        <v>99.588</v>
       </c>
       <c r="E13" s="1">
         <v>99.45742658</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>109403169.24</v>
       </c>
       <c r="I13" s="1">
-        <v>38030.76</v>
+        <v>143630.76</v>
       </c>
       <c r="J13" s="1">
-        <v>0.03476202770376</v>
+        <v>0.13128573970733</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>109441200.0</v>
+        <v>109546800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>109441200.0</v>
+        <v>109546800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>5.02</v>
+        <v>4.9</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="1">
         <v>537000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.653</v>
+        <v>99.754</v>
       </c>
       <c r="E14" s="1">
         <v>99.5007375</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>534318960.36</v>
       </c>
       <c r="I14" s="1">
-        <v>817649.64</v>
+        <v>1360019.64</v>
       </c>
       <c r="J14" s="1">
-        <v>0.15302650676089</v>
+        <v>0.25453329207777</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>535136610.0</v>
+        <v>535678980.0</v>
       </c>
       <c r="N14" s="1">
-        <v>535136610.0</v>
+        <v>535678980.0</v>
       </c>
       <c r="O14" s="1">
-        <v>24.57</v>
+        <v>23.96</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>-644544705.32</v>
+        <v>-717410188.87</v>
       </c>
       <c r="D15" s="1">
-        <v>-6.26075169</v>
+        <v>4.89871312</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>40353343.53</v>
+        <v>-35143867.05</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>40353343.53</v>
+        <v>-35143867.05</v>
       </c>
       <c r="N15" s="1">
-        <v>40353343.53</v>
+        <v>-35143867.05</v>
       </c>
       <c r="O15" s="1">
-        <v>1.85</v>
+        <v>-1.57</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="1">
-        <v>-581747565.96</v>
+        <v>-761431160.94</v>
       </c>
       <c r="D16" s="1">
-        <v>-6.26054164</v>
+        <v>4.89882691</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>36420548.61</v>
+        <v>-37301194.61</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>36420548.61</v>
+        <v>-37301194.61</v>
       </c>
       <c r="N16" s="1">
-        <v>36420548.61</v>
+        <v>-37301194.61</v>
       </c>
       <c r="O16" s="1">
-        <v>1.67</v>
+        <v>-1.67</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>-65129100.92</v>
+        <v>-71713856.52</v>
       </c>
       <c r="D17" s="1">
-        <v>-6.2580913</v>
+        <v>4.89741135</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>4075838.6</v>
+        <v>-3512122.55</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4075838.6</v>
+        <v>-3512122.55</v>
       </c>
       <c r="N17" s="1">
-        <v>4075838.6</v>
+        <v>-3512122.55</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>-0.16</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>-337182684.52</v>
+        <v>-361272907.43</v>
       </c>
       <c r="D18" s="1">
-        <v>-6.23839552</v>
+        <v>4.91189121</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>21034789.49</v>
+        <v>-17745332.18</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>21034789.49</v>
+        <v>-17745332.18</v>
       </c>
       <c r="N18" s="1">
-        <v>21034789.49</v>
+        <v>-17745332.18</v>
       </c>
       <c r="O18" s="1">
-        <v>0.97</v>
+        <v>-0.79</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>-327420762.02</v>
+        <v>-380524024.07</v>
       </c>
       <c r="D19" s="1">
-        <v>-6.26054164</v>
+        <v>4.89882691</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>20498313.14</v>
+        <v>-18641213.29</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>20498313.14</v>
+        <v>-18641213.29</v>
       </c>
       <c r="N19" s="1">
-        <v>20498313.14</v>
+        <v>-18641213.29</v>
       </c>
       <c r="O19" s="1">
-        <v>0.94</v>
+        <v>-0.83</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>-589930240.84</v>
+        <v>-651433407.95</v>
       </c>
       <c r="D20" s="1">
-        <v>-6.26054164</v>
+        <v>4.89882691</v>
       </c>
       <c r="E20" s="1">
         <v>0.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>36932828.37</v>
+        <v>-31912595.09</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>36932828.37</v>
+        <v>-31912595.09</v>
       </c>
       <c r="N20" s="1">
-        <v>36932828.37</v>
+        <v>-31912595.09</v>
       </c>
       <c r="O20" s="1">
-        <v>1.7</v>
+        <v>-1.43</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>