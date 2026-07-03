--- v1 (2026-06-12)
+++ v2 (2026-07-03)
@@ -82,50 +82,56 @@
   <si>
     <t>FR0013304441</t>
   </si>
   <si>
     <t>RFCUS</t>
   </si>
   <si>
     <t>FR0014002U38</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>VYV</t>
   </si>
   <si>
     <t>FR0014010X01</t>
   </si>
   <si>
     <t>UFFA</t>
   </si>
   <si>
     <t>FR0014013XJ0</t>
   </si>
   <si>
+    <t>UFFCT</t>
+  </si>
+  <si>
+    <t>FR0014016MW9</t>
+  </si>
+  <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
   </si>
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
@@ -133,156 +139,150 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01968927</t>
-[...5 lines deleted...]
-    <t>21 188.55</t>
+    <t>OACT01988107</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
+  </si>
+  <si>
+    <t>3 064.58</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
-    <t>BE0312811830</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
-    <t>EQS-00000203</t>
-[...5 lines deleted...]
-    <t>EQS-00000193</t>
+    <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
-    <t>EQS-00000206</t>
+    <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
-    <t>EQS-00000189</t>
+    <t>EQS-00000217</t>
+  </si>
+  <si>
+    <t>EQSGOL</t>
+  </si>
+  <si>
+    <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
-    <t>EQS-00000192</t>
+    <t>EQS-00000219</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
   <si>
-    <t>EQS-00000194</t>
+    <t>EQS-00000222</t>
   </si>
   <si>
     <t>EQSUBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -594,1326 +594,1305 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>650793.4271</v>
+        <v>658028.4191</v>
       </c>
       <c r="D2">
-        <v>1655.6</v>
+        <v>1481.42</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1077459218.95</v>
+        <v>974822303.77</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1077459218.95</v>
+        <v>974822303.77</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2926.4166</v>
+        <v>3017.8982</v>
       </c>
       <c r="D3">
-        <v>91943.22</v>
+        <v>82305.76</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>269064184.23</v>
+        <v>248390422.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>269064184.23</v>
+        <v>248390422.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3511.9396</v>
+        <v>3176.2221</v>
       </c>
       <c r="D4">
-        <v>151892.51</v>
+        <v>135998.57</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>533437340.03</v>
+        <v>431961680.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>533437340.03</v>
+        <v>431961680.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>124910.8813</v>
+        <v>130441.332</v>
       </c>
       <c r="D5">
-        <v>2692.36</v>
+        <v>2410.01</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>336305277.63</v>
+        <v>314364978.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>336305277.63</v>
+        <v>314364978.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5105.5796</v>
+        <v>5152.6657</v>
       </c>
       <c r="D6">
-        <v>2492.72</v>
+        <v>2235.99</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12726782.91</v>
+        <v>11521323.78</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>11045157.656759</v>
+        <v>9974308.5274002</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2071.0</v>
+        <v>2093.0</v>
       </c>
       <c r="D7">
-        <v>127.92</v>
+        <v>114.46</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>264940.17</v>
+        <v>239585.14</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>264940.17</v>
+        <v>239585.14</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>5865.0234</v>
+        <v>7804.7932</v>
       </c>
       <c r="D8">
-        <v>1387.99</v>
+        <v>1241.6</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>8140598.83</v>
+        <v>9690490.12</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>8140598.83</v>
+        <v>9690490.12</v>
       </c>
       <c r="I8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="D9">
+        <v>101.45</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1014.57</v>
+      </c>
+      <c r="G9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9">
+        <v>1014.57</v>
+      </c>
+      <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O20" sqref="O20"/>
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>43361.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4782.95</v>
+        <v>4788.12</v>
       </c>
       <c r="E2" s="1">
-        <v>4775.562689283</v>
+        <v>4787.1444409996</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>207073173.77</v>
+        <v>50954365.43</v>
       </c>
       <c r="I2" s="1">
-        <v>320321.18</v>
+        <v>10383.85</v>
       </c>
       <c r="J2" s="1">
-        <v>0.15468984908484</v>
+        <v>0.020378724987293</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>207393494.95</v>
+        <v>50964749.28</v>
       </c>
       <c r="N2" s="1">
-        <v>207393494.95</v>
+        <v>50964749.28</v>
       </c>
       <c r="O2" s="1">
-        <v>9.28</v>
+        <v>2.56</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-10909613.09</v>
+        <v>-9731657.44</v>
       </c>
       <c r="D3" s="1">
-        <v>0.86716601</v>
+        <v>0.8635204</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8629431351</v>
+        <v>0.870184</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>442617.74</v>
+        <v>-30450.26</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M3" s="1">
-        <v>421429.19</v>
+        <v>-33514.839999999</v>
       </c>
       <c r="N3" s="1">
-        <v>442617.74</v>
+        <v>-30450.260000001</v>
       </c>
       <c r="O3" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C4" s="1">
         <v>60000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.701</v>
+        <v>99.832</v>
       </c>
       <c r="E4" s="1">
         <v>99.636311</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>59781786.6</v>
       </c>
       <c r="I4" s="1">
-        <v>38813.4</v>
+        <v>117413.4</v>
       </c>
       <c r="J4" s="1">
-        <v>0.064925125539825</v>
+        <v>0.19640329718751</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>59820600.0</v>
+        <v>59899200.0</v>
       </c>
       <c r="N4" s="1">
-        <v>59820600.0</v>
+        <v>59899200.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.68</v>
+        <v>3.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.861</v>
+        <v>99.989</v>
       </c>
       <c r="E5" s="1">
         <v>99.4967372</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9949673.72</v>
       </c>
       <c r="I5" s="1">
-        <v>36426.28</v>
+        <v>49226.28</v>
       </c>
       <c r="J5" s="1">
-        <v>0.36610527164101</v>
+        <v>0.49475270632292</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9986100.0</v>
+        <v>9998900.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9986100.0</v>
+        <v>9998900.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>50000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.868</v>
+        <v>99.631</v>
       </c>
       <c r="E6" s="1">
-        <v>99.50273508</v>
+        <v>99.47801591</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>49751367.54</v>
+        <v>266601082.63</v>
       </c>
       <c r="I6" s="1">
-        <v>182632.46</v>
+        <v>409997.37</v>
       </c>
       <c r="J6" s="1">
-        <v>0.36709033144298</v>
+        <v>0.15378683610562</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>49934000.0</v>
+        <v>267011080.0</v>
       </c>
       <c r="N6" s="1">
-        <v>49934000.0</v>
+        <v>267011080.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.23</v>
+        <v>13.42</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>268000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.508</v>
+        <v>99.797</v>
       </c>
       <c r="E7" s="1">
-        <v>99.47801591</v>
+        <v>99.52875594</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>266601082.63</v>
+        <v>202043374.55</v>
       </c>
       <c r="I7" s="1">
-        <v>80357.37</v>
+        <v>544535.45</v>
       </c>
       <c r="J7" s="1">
-        <v>0.030141426736636</v>
+        <v>0.26951413339478</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>266681440.0</v>
+        <v>202587910.0</v>
       </c>
       <c r="N7" s="1">
-        <v>266681440.0</v>
+        <v>202587910.0</v>
       </c>
       <c r="O7" s="1">
-        <v>11.93</v>
+        <v>10.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>203000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.672</v>
+        <v>99.675</v>
       </c>
       <c r="E8" s="1">
-        <v>99.52875594</v>
+        <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>202043374.55</v>
+        <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>290785.45</v>
+        <v>1623.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.14392228928449</v>
+        <v>0.16313099607101</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>202334160.0</v>
+        <v>996750.0</v>
       </c>
       <c r="N8" s="1">
-        <v>202334160.0</v>
+        <v>996750.0</v>
       </c>
       <c r="O8" s="1">
-        <v>9.05</v>
+        <v>0.05</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>1000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.548</v>
+        <v>99.629</v>
       </c>
       <c r="E9" s="1">
-        <v>99.512664</v>
+        <v>99.45326188</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>995126.64</v>
+        <v>433616221.8</v>
       </c>
       <c r="I9" s="1">
-        <v>353.36</v>
+        <v>766218.2</v>
       </c>
       <c r="J9" s="1">
-        <v>0.035509048375994</v>
+        <v>0.1767042286424</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>995480.0</v>
+        <v>434382440.0</v>
       </c>
       <c r="N9" s="1">
-        <v>995480.0</v>
+        <v>434382440.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.04</v>
+        <v>21.83</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>436000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.503</v>
+        <v>99.804</v>
       </c>
       <c r="E10" s="1">
-        <v>99.45326188</v>
+        <v>99.465011</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>433616221.8</v>
+        <v>9946501.1</v>
       </c>
       <c r="I10" s="1">
-        <v>216858.2</v>
+        <v>33898.9</v>
       </c>
       <c r="J10" s="1">
-        <v>0.050011551482044</v>
+        <v>0.34081230836037</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>433833080.0</v>
+        <v>9980400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>433833080.0</v>
+        <v>9980400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>19.4</v>
+        <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>213000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.674</v>
+        <v>99.962</v>
       </c>
       <c r="E11" s="1">
-        <v>99.465011</v>
+        <v>99.45282855</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9946501.1</v>
+        <v>211834524.81</v>
       </c>
       <c r="I11" s="1">
-        <v>20898.9</v>
+        <v>1084535.19</v>
       </c>
       <c r="J11" s="1">
-        <v>0.2101130818756</v>
+        <v>0.51197281980959</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9967400.0</v>
+        <v>212919060.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9967400.0</v>
+        <v>212919060.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.45</v>
+        <v>10.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>333000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.833</v>
+        <v>99.715</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45282855</v>
+        <v>99.45742658</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>331177919.08</v>
+        <v>109403169.24</v>
       </c>
       <c r="I12" s="1">
-        <v>1265970.92</v>
+        <v>283330.76</v>
       </c>
       <c r="J12" s="1">
-        <v>0.38226308188566</v>
+        <v>0.25897856704539</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>332443890.0</v>
+        <v>109686500.0</v>
       </c>
       <c r="N12" s="1">
-        <v>332443890.0</v>
+        <v>109686500.0</v>
       </c>
       <c r="O12" s="1">
-        <v>14.87</v>
+        <v>5.51</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>110000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.588</v>
+        <v>99.884</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45742658</v>
+        <v>99.5007375</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109403169.24</v>
+        <v>434818222.86</v>
       </c>
       <c r="I13" s="1">
-        <v>143630.76</v>
+        <v>1674857.14</v>
       </c>
       <c r="J13" s="1">
-        <v>0.13128573970733</v>
+        <v>0.38518559065526</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>109546800.0</v>
+        <v>436493080.0</v>
       </c>
       <c r="N13" s="1">
-        <v>109546800.0</v>
+        <v>436493080.0</v>
       </c>
       <c r="O13" s="1">
-        <v>4.9</v>
+        <v>21.94</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>537000000.0</v>
+        <v>-615770885.37</v>
       </c>
       <c r="D14" s="1">
-        <v>99.754</v>
+        <v>0.33428123</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5007375</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>534318960.36</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>1360019.64</v>
+        <v>-2058406.49</v>
       </c>
       <c r="J14" s="1">
-        <v>0.25453329207777</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>535678980.0</v>
+        <v>-2058406.49</v>
       </c>
       <c r="N14" s="1">
-        <v>535678980.0</v>
+        <v>-2058406.49</v>
       </c>
       <c r="O14" s="1">
-        <v>23.96</v>
+        <v>-0.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-717410188.87</v>
+        <v>-62657700.66</v>
       </c>
       <c r="D15" s="1">
-        <v>4.89871312</v>
+        <v>0.33369623</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-35143867.05</v>
+        <v>-209086.38</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-35143867.05</v>
+        <v>-209086.38</v>
       </c>
       <c r="N15" s="1">
-        <v>-35143867.05</v>
+        <v>-209086.38</v>
       </c>
       <c r="O15" s="1">
-        <v>-1.57</v>
+        <v>-0.01</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-761431160.94</v>
+        <v>-625303567.2</v>
       </c>
       <c r="D16" s="1">
-        <v>4.89882691</v>
+        <v>0.33426373</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-37301194.61</v>
+        <v>-2090163.03</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-37301194.61</v>
+        <v>-2090163.03</v>
       </c>
       <c r="N16" s="1">
-        <v>-37301194.61</v>
+        <v>-2090163.03</v>
       </c>
       <c r="O16" s="1">
-        <v>-1.67</v>
+        <v>-0.11</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-71713856.52</v>
+        <v>-306209601.04</v>
       </c>
       <c r="D17" s="1">
-        <v>4.89741135</v>
+        <v>0.33618154</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-3512122.55</v>
+        <v>-1029420.15</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-3512122.55</v>
+        <v>-1029420.15</v>
       </c>
       <c r="N17" s="1">
-        <v>-3512122.55</v>
+        <v>-1029420.15</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.16</v>
+        <v>-0.05</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-361272907.43</v>
+        <v>-319442030.04</v>
       </c>
       <c r="D18" s="1">
-        <v>4.91189121</v>
+        <v>0.33428123</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-17745332.18</v>
+        <v>-1067834.75</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-17745332.18</v>
+        <v>-1067834.75</v>
       </c>
       <c r="N18" s="1">
-        <v>-17745332.18</v>
+        <v>-1067834.75</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.79</v>
+        <v>-0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>-380524024.07</v>
+        <v>-569169215.84</v>
       </c>
       <c r="D19" s="1">
-        <v>4.89882691</v>
+        <v>0.33428123</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-18641213.29</v>
+        <v>-1902625.86</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-18641213.29</v>
+        <v>-1902625.86</v>
       </c>
       <c r="N19" s="1">
-        <v>-18641213.29</v>
+        <v>-1902625.86</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.83</v>
+        <v>-0.1</v>
       </c>
       <c r="P19">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P20">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>