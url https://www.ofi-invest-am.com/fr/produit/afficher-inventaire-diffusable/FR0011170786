--- v3 (2026-07-24)
+++ v4 (2026-09-05)
@@ -139,147 +139,147 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01988107</t>
-[...11 lines deleted...]
-    <t>EUROPEAN UNION 08/05/2026</t>
+    <t>OACT02006724</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/07/26</t>
+  </si>
+  <si>
+    <t>4 683.92</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
-    <t>BE0312812846</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129437499</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
     <t>FR0128984012</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
+  </si>
+  <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129437507</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
+    <t>FR0129437556</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 26/08/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
     <t>EQS-00000217</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
+  </si>
+  <si>
+    <t>EQS-00000228</t>
+  </si>
+  <si>
+    <t>EQSMAC</t>
   </si>
   <si>
     <t>EQS-00000219</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
   <si>
     <t>EQS-00000222</t>
   </si>
   <si>
     <t>EQSUBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -611,313 +611,313 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>675830.4047</v>
+        <v>663598.7297</v>
       </c>
       <c r="D2">
-        <v>1516.47</v>
+        <v>1361.66</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1024879418.08</v>
+        <v>903600022.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1024879418.08</v>
+        <v>903600022.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3235.5711</v>
+        <v>3312.747</v>
       </c>
       <c r="D3">
-        <v>84290.93</v>
+        <v>75751.51</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>272729326.61</v>
+        <v>250945612.73</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>272729326.61</v>
+        <v>250945612.73</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3266.0951</v>
+        <v>3382.8146</v>
       </c>
       <c r="D4">
-        <v>139308.15</v>
+        <v>125245.43</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>454993677.74</v>
+        <v>423682078.85</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>454993677.74</v>
+        <v>423682078.85</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>132955.4002</v>
+        <v>135377.6001</v>
       </c>
       <c r="D5">
-        <v>2467.98</v>
+        <v>2217.7</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>328132566.17</v>
+        <v>300227603.31</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>328132566.17</v>
+        <v>300227603.31</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5586.489</v>
+        <v>5921.2013</v>
       </c>
       <c r="D6">
-        <v>2293.81</v>
+        <v>2067.54</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12814361.05</v>
+        <v>12242353.45</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10946831.582095</v>
+        <v>10591187.343196</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2393.0</v>
+        <v>2463.0</v>
       </c>
       <c r="D7">
-        <v>117.17</v>
+        <v>105.21</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>280404.83</v>
+        <v>259144.63</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>280404.83</v>
+        <v>259144.63</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9478.4418</v>
+        <v>11798.845</v>
       </c>
       <c r="D8">
-        <v>1270.59</v>
+        <v>1140.23</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>12043265.68</v>
+        <v>13453402.86</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>12043265.68</v>
+        <v>13453402.86</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>457.5434</v>
+        <v>2821.8598</v>
       </c>
       <c r="D9">
-        <v>103.81</v>
+        <v>93.15</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>47499.11</v>
+        <v>262878.49</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>47499.11</v>
+        <v>262878.49</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -966,987 +966,987 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>39939.0</v>
+        <v>36679.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4794.4</v>
+        <v>4806.42</v>
       </c>
       <c r="E2" s="1">
-        <v>4789.4170550089</v>
+        <v>4791.658997519</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>191284527.76</v>
+        <v>175753260.37</v>
       </c>
       <c r="I2" s="1">
-        <v>199013.84</v>
+        <v>541418.81</v>
       </c>
       <c r="J2" s="1">
-        <v>0.1040407409478</v>
+        <v>0.30805619700038</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>191483541.6</v>
+        <v>176294679.18</v>
       </c>
       <c r="N2" s="1">
-        <v>191483541.6</v>
+        <v>176294679.18</v>
       </c>
       <c r="O2" s="1">
-        <v>9.1</v>
+        <v>9.26</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-11133452.16</v>
+        <v>-10698016.08</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85304241</v>
+        <v>0.86331749</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8438010347</v>
+        <v>0.8632756134</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-149394.92</v>
+        <v>70119.87</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>43</v>
       </c>
       <c r="M3" s="1">
-        <v>-162950.63</v>
+        <v>65435.95</v>
       </c>
       <c r="N3" s="1">
-        <v>-149394.92</v>
+        <v>70119.869999999</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.944</v>
+        <v>99.63</v>
       </c>
       <c r="E4" s="1">
-        <v>99.636311</v>
+        <v>99.44946435</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>59781786.6</v>
+        <v>19889892.87</v>
       </c>
       <c r="I4" s="1">
-        <v>184613.4</v>
+        <v>36107.13</v>
       </c>
       <c r="J4" s="1">
-        <v>0.30881211569545</v>
+        <v>0.18153506525146</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>59966400.0</v>
+        <v>19926000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>59966400.0</v>
+        <v>19926000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.85</v>
+        <v>1.05</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="1">
         <v>268000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.752</v>
+        <v>99.989</v>
       </c>
       <c r="E5" s="1">
         <v>99.47801591</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>266601082.63</v>
       </c>
       <c r="I5" s="1">
-        <v>734277.37</v>
+        <v>1369437.37</v>
       </c>
       <c r="J5" s="1">
-        <v>0.27542175101331</v>
+        <v>0.5136653446755</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>267335360.0</v>
+        <v>267970520.0</v>
       </c>
       <c r="N5" s="1">
-        <v>267335360.0</v>
+        <v>267970520.0</v>
       </c>
       <c r="O5" s="1">
-        <v>12.71</v>
+        <v>14.08</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>203000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.916</v>
+        <v>99.594</v>
       </c>
       <c r="E6" s="1">
-        <v>99.52875594</v>
+        <v>99.45360893</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>202043374.55</v>
+        <v>141224124.68</v>
       </c>
       <c r="I6" s="1">
-        <v>786105.45</v>
+        <v>199355.32</v>
       </c>
       <c r="J6" s="1">
-        <v>0.38907756898777</v>
+        <v>0.14116236900156</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>202829480.0</v>
+        <v>141423480.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202829480.0</v>
+        <v>141423480.0</v>
       </c>
       <c r="O6" s="1">
-        <v>9.64</v>
+        <v>7.43</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>1000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.799</v>
+        <v>99.641</v>
       </c>
       <c r="E7" s="1">
-        <v>99.512664</v>
+        <v>99.40682841</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>995126.64</v>
+        <v>434407840.15</v>
       </c>
       <c r="I7" s="1">
-        <v>2863.36</v>
+        <v>1023329.85</v>
       </c>
       <c r="J7" s="1">
-        <v>0.2877382520882</v>
+        <v>0.23556891828809</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>997990.0</v>
+        <v>435431170.0</v>
       </c>
       <c r="N7" s="1">
-        <v>997990.0</v>
+        <v>435431170.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.05</v>
+        <v>22.88</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
         <v>436000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.756</v>
+        <v>99.995</v>
       </c>
       <c r="E8" s="1">
         <v>99.45326188</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>433616221.8</v>
       </c>
       <c r="I8" s="1">
-        <v>1319938.2</v>
+        <v>2361978.2</v>
       </c>
       <c r="J8" s="1">
-        <v>0.30440240324053</v>
+        <v>0.54471629087009</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>434936160.0</v>
+        <v>435978200.0</v>
       </c>
       <c r="N8" s="1">
-        <v>434936160.0</v>
+        <v>435978200.0</v>
       </c>
       <c r="O8" s="1">
-        <v>20.67</v>
+        <v>22.91</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.918</v>
+        <v>99.78</v>
       </c>
       <c r="E9" s="1">
-        <v>99.465011</v>
+        <v>99.438216</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>9946501.1</v>
+        <v>4971910.8</v>
       </c>
       <c r="I9" s="1">
-        <v>45298.9</v>
+        <v>17089.2</v>
       </c>
       <c r="J9" s="1">
-        <v>0.45542547620087</v>
+        <v>0.34371493551332</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9991800.0</v>
+        <v>4989000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>9991800.0</v>
+        <v>4989000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.538</v>
+        <v>99.957</v>
       </c>
       <c r="E10" s="1">
-        <v>99.438216</v>
+        <v>99.6028392</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4971910.8</v>
+        <v>19920567.84</v>
       </c>
       <c r="I10" s="1">
-        <v>4989.2</v>
+        <v>70832.16</v>
       </c>
       <c r="J10" s="1">
-        <v>0.10034773753383</v>
+        <v>0.35557299655771</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4976900.0</v>
+        <v>19991400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4976900.0</v>
+        <v>19991400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.24</v>
+        <v>1.05</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>20000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.716</v>
+        <v>99.55</v>
       </c>
       <c r="E11" s="1">
-        <v>99.6028392</v>
+        <v>99.43075821</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>19920567.84</v>
+        <v>178975364.77</v>
       </c>
       <c r="I11" s="1">
-        <v>22632.16</v>
+        <v>214635.23</v>
       </c>
       <c r="J11" s="1">
-        <v>0.11361202241713</v>
+        <v>0.11992445456157</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19943200.0</v>
+        <v>179190000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19943200.0</v>
+        <v>179190000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.95</v>
+        <v>9.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>164000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.493</v>
+        <v>99.735</v>
       </c>
       <c r="E12" s="1">
         <v>99.39176656</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>163002497.16</v>
       </c>
       <c r="I12" s="1">
-        <v>166022.84</v>
+        <v>562902.84</v>
       </c>
       <c r="J12" s="1">
-        <v>0.1018529426804</v>
+        <v>0.3453338751292</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>163168520.0</v>
+        <v>163565400.0</v>
       </c>
       <c r="N12" s="1">
-        <v>163168520.0</v>
+        <v>163565400.0</v>
       </c>
       <c r="O12" s="1">
-        <v>7.75</v>
+        <v>8.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>110000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.839</v>
+        <v>99.503</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45742658</v>
+        <v>99.43221718</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109403169.24</v>
+        <v>27841020.81</v>
       </c>
       <c r="I13" s="1">
-        <v>419730.76</v>
+        <v>19819.19</v>
       </c>
       <c r="J13" s="1">
-        <v>0.38365502838334</v>
+        <v>0.071187009036972</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>109822900.0</v>
+        <v>27860840.0</v>
       </c>
       <c r="N13" s="1">
-        <v>109822900.0</v>
+        <v>27860840.0</v>
       </c>
       <c r="O13" s="1">
-        <v>5.22</v>
+        <v>1.46</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>437000000.0</v>
+        <v>-532274482.58</v>
       </c>
       <c r="D14" s="1">
-        <v>99.995</v>
+        <v>5.35629553</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5007375</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>434818222.86</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>2159927.14</v>
+        <v>-28510194.32</v>
       </c>
       <c r="J14" s="1">
-        <v>0.4967425527369</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>436978150.0</v>
+        <v>-28510194.32</v>
       </c>
       <c r="N14" s="1">
-        <v>436978150.0</v>
+        <v>-28510194.32</v>
       </c>
       <c r="O14" s="1">
-        <v>20.77</v>
+        <v>-1.5</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-661770885.37</v>
+        <v>-91554511.12</v>
       </c>
       <c r="D15" s="1">
-        <v>-1.56156986</v>
+        <v>5.34854869</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>10334014.69</v>
+        <v>-4896837.61</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>10334014.69</v>
+        <v>-4896837.61</v>
       </c>
       <c r="N15" s="1">
-        <v>10334014.69</v>
+        <v>-4896837.61</v>
       </c>
       <c r="O15" s="1">
-        <v>0.49</v>
+        <v>-0.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-62657700.66</v>
+        <v>-577077429.72</v>
       </c>
       <c r="D16" s="1">
-        <v>-1.56094997</v>
+        <v>5.35623427</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>978055.36</v>
+        <v>-30909619.06</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>978055.36</v>
+        <v>-30909619.06</v>
       </c>
       <c r="N16" s="1">
-        <v>978055.36</v>
+        <v>-30909619.06</v>
       </c>
       <c r="O16" s="1">
-        <v>0.05</v>
+        <v>-1.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-652703567.2</v>
+        <v>-460318468.09</v>
       </c>
       <c r="D17" s="1">
-        <v>-1.56177991</v>
+        <v>5.35834386</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>10193793.18</v>
+        <v>-24665446.37</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>10193793.18</v>
+        <v>-24665446.37</v>
       </c>
       <c r="N17" s="1">
-        <v>10193793.18</v>
+        <v>-24665446.37</v>
       </c>
       <c r="O17" s="1">
-        <v>0.48</v>
+        <v>-1.3</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-324109601.04</v>
+        <v>-44393310.59</v>
       </c>
       <c r="D18" s="1">
-        <v>-1.53876621</v>
+        <v>5.35623428</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>4987289.02</v>
+        <v>-2377809.72</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4987289.02</v>
+        <v>-2377809.72</v>
       </c>
       <c r="N18" s="1">
-        <v>4987289.02</v>
+        <v>-2377809.72</v>
       </c>
       <c r="O18" s="1">
-        <v>0.24</v>
+        <v>-0.12</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>-319442030.04</v>
+        <v>-314720863.79</v>
       </c>
       <c r="D19" s="1">
-        <v>-1.56156986</v>
+        <v>5.35629553</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>4988310.46</v>
+        <v>-16857379.56</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4988310.46</v>
+        <v>-16857379.56</v>
       </c>
       <c r="N19" s="1">
-        <v>4988310.46</v>
+        <v>-16857379.56</v>
       </c>
       <c r="O19" s="1">
-        <v>0.24</v>
+        <v>-0.89</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>-566269215.84</v>
+        <v>-518606120.35</v>
       </c>
       <c r="D20" s="1">
-        <v>-1.56156986</v>
+        <v>5.35629553</v>
       </c>
       <c r="E20" s="1">
         <v>0.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>8842689.4</v>
+        <v>-27778076.44</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>8842689.4</v>
+        <v>-27778076.44</v>
       </c>
       <c r="N20" s="1">
-        <v>8842689.4</v>
+        <v>-27778076.44</v>
       </c>
       <c r="O20" s="1">
-        <v>0.42</v>
+        <v>-1.46</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>