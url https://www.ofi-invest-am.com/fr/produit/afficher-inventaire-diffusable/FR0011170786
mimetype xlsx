--- v4 (2026-09-05)
+++ v5 (2026-09-26)
@@ -145,93 +145,93 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT02006724</t>
   </si>
   <si>
     <t>EUR/USD 31/07/26</t>
   </si>
   <si>
-    <t>4 683.92</t>
+    <t>16 897.30</t>
+  </si>
+  <si>
+    <t>EU000A4EF4A1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 04/09/2026</t>
   </si>
   <si>
     <t>EU000A4EEWF1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
-    <t>BE0312813851</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
+    <t>BE0312816888</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
   </si>
   <si>
     <t>FI4000592183</t>
   </si>
   <si>
     <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
-    <t>FR0129437515</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
-    <t>FR0128984012</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+    <t>FR0129570562</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
   </si>
   <si>
     <t>FR0129570547</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437556</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 26/08/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
@@ -600,1356 +600,1356 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>655674.2462</v>
+      </c>
+      <c r="C2">
+        <v>1240.01</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>813043875.96</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>813043875.96</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3099.3314</v>
+      </c>
+      <c r="C3">
+        <v>69013.47</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>213895630.53</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>213895630.53</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3461.2253</v>
+      </c>
+      <c r="C4">
+        <v>114127.93</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>395022479.56</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>395022479.56</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>141365.9775</v>
+      </c>
+      <c r="C5">
+        <v>2020.32</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>285605277.08</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>285605277.08</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8440.8896</v>
+      </c>
+      <c r="C6">
+        <v>1887.99</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>15936319.2</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6">
+        <v>13985361.298815</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2463.0</v>
+      </c>
+      <c r="C7">
+        <v>95.81</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>235992.02</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>235992.02</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>13278.9368</v>
+      </c>
+      <c r="C8">
+        <v>1038.06</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>13784339.14</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>13784339.14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3816.8629</v>
+      </c>
+      <c r="C9">
+        <v>84.8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>323705.48</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>323705.48</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>22</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O20" sqref="O20"/>
+      <selection activeCell="N20" sqref="N20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z1" t="s">
         <v>24</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2637.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4798.2627682973</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>12653018.92</v>
+      </c>
+      <c r="H2" s="1">
+        <v>37596.32</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.2971331998925</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>12690615.24</v>
+      </c>
+      <c r="M2" s="1">
+        <v>12690615.24</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>39</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-13457081.88</v>
+      </c>
+      <c r="C3" s="1">
+        <v>0.87641416</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.8804815048</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>301290.43</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L3" s="1">
+        <v>284393.13</v>
+      </c>
+      <c r="M3" s="1">
+        <v>301290.43</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="1">
+        <v>58333333.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.582</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.46057835</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...23 lines deleted...]
-      <c r="P2">
+      <c r="G4" s="1">
+        <v>58018670.37</v>
+      </c>
+      <c r="H4" s="1">
+        <v>70829.3</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.12208018478932</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>58089499.67</v>
+      </c>
+      <c r="M4" s="1">
+        <v>58089499.67</v>
+      </c>
+      <c r="N4" s="1">
+        <v>3.35</v>
+      </c>
+      <c r="O4">
         <v>1</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J3" s="1">
+      <c r="Z4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="1">
+        <v>70000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>99.761</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.5861113</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>69710277.91</v>
+      </c>
+      <c r="H5" s="1">
+        <v>122422.09</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.17561555292902</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>69832700.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>69832700.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>4.02</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.41247778</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>169001212.22</v>
+      </c>
+      <c r="H6" s="1">
+        <v>209987.78</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.12425223301159</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>169211200.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>169211200.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>9.75</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>142000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.723</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.45360893</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>141224124.68</v>
+      </c>
+      <c r="H7" s="1">
+        <v>382535.32</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.27087108584797</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>141606660.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>141606660.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>8.16</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>437000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.771</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.40682841</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>434407840.15</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1591429.85</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.36634464273262</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>435999270.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>435999270.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>25.12</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.907</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.438216</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>4971910.8</v>
+      </c>
+      <c r="H9" s="1">
+        <v>23439.2</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.47143243197364</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>4995350.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>4995350.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="1">
+        <v>387000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.498</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.3675612</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>384552461.84</v>
+      </c>
+      <c r="H10" s="1">
+        <v>504798.16</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.13126899710501</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>385057260.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>385057260.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>22.18</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.678</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.43075821</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>178975364.77</v>
+      </c>
+      <c r="H11" s="1">
+        <v>445035.23</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.24865725546748</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>179420400.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>179420400.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>10.34</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>164000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.863</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.39176656</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>163002497.16</v>
+      </c>
+      <c r="H12" s="1">
+        <v>772822.84</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.47411717824262</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>163775320.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>163775320.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>9.43</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>28000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.43221718</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>27841020.81</v>
+      </c>
+      <c r="H13" s="1">
+        <v>56499.19</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.2029350517913</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>27897520.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>27897520.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>-497374482.58</v>
+      </c>
+      <c r="C14" s="1">
+        <v>12.13897799</v>
+      </c>
+      <c r="D14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-60376178.97</v>
+      </c>
+      <c r="I14" s="1">
         <v>0</v>
       </c>
-      <c r="K3">
-[...14 lines deleted...]
-      <c r="P3">
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>-60376178.97</v>
+      </c>
+      <c r="M14" s="1">
+        <v>-60376178.97</v>
+      </c>
+      <c r="N14" s="1">
+        <v>-3.48</v>
+      </c>
+      <c r="O14">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G4">
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1">
+        <v>-91554511.12</v>
+      </c>
+      <c r="C15" s="1">
+        <v>12.13436872</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...23 lines deleted...]
-      <c r="P4">
+      <c r="G15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-11109561.96</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>-11109561.96</v>
+      </c>
+      <c r="M15" s="1">
+        <v>-11109561.96</v>
+      </c>
+      <c r="N15" s="1">
+        <v>-0.64</v>
+      </c>
+      <c r="O15">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5">
+      <c r="Z15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
+        <v>-505377429.72</v>
+      </c>
+      <c r="C16" s="1">
+        <v>12.13873293</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-61346416.48</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>-61346416.48</v>
+      </c>
+      <c r="M16" s="1">
+        <v>-61346416.48</v>
+      </c>
+      <c r="N16" s="1">
+        <v>-3.53</v>
+      </c>
+      <c r="O16">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G6">
+      <c r="Z16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1">
+        <v>-460318468.09</v>
+      </c>
+      <c r="C17" s="1">
+        <v>12.14717129</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...23 lines deleted...]
-      <c r="P6">
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-55915672.8</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>-55915672.8</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-55915672.8</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-3.22</v>
+      </c>
+      <c r="O17">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G7">
+      <c r="Z17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="1">
+        <v>-115893310.59</v>
+      </c>
+      <c r="C18" s="1">
+        <v>12.13873293</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...23 lines deleted...]
-      <c r="P7">
+      <c r="G18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-14067979.46</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>-14067979.46</v>
+      </c>
+      <c r="M18" s="1">
+        <v>-14067979.46</v>
+      </c>
+      <c r="N18" s="1">
+        <v>-0.81</v>
+      </c>
+      <c r="O18">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G8">
+      <c r="Z18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
+        <v>-314720863.79</v>
+      </c>
+      <c r="C19" s="1">
+        <v>12.13897798</v>
+      </c>
+      <c r="D19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...23 lines deleted...]
-      <c r="P8">
+      <c r="G19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-38203896.35</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>-38203896.35</v>
+      </c>
+      <c r="M19" s="1">
+        <v>-38203896.35</v>
+      </c>
+      <c r="N19" s="1">
+        <v>-2.2</v>
+      </c>
+      <c r="O19">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G9">
+      <c r="Z19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1">
+        <v>-471206120.35</v>
+      </c>
+      <c r="C20" s="1">
+        <v>12.13897798</v>
+      </c>
+      <c r="D20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
         <v>1.0</v>
       </c>
-      <c r="H9" s="1">
-[...23 lines deleted...]
-      <c r="P9">
+      <c r="G20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-57199607.19</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>-57199607.19</v>
+      </c>
+      <c r="M20" s="1">
+        <v>-57199607.19</v>
+      </c>
+      <c r="N20" s="1">
+        <v>-3.3</v>
+      </c>
+      <c r="O20">
         <v>1</v>
       </c>
-    </row>
-[...501 lines deleted...]
-      <c r="A20" t="s">
+      <c r="Z20" t="s">
         <v>76</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">