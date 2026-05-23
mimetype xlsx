--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -133,123 +133,117 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OVCT01725380</t>
-[...4 lines deleted...]
-  <si>
     <t>OACT01968927</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
-    <t>1 602.43</t>
-[...5 lines deleted...]
-    <t>EUROPEAN UNION 06/02/2026</t>
+    <t>12 928.87</t>
   </si>
   <si>
     <t>EU000A4D7LB6</t>
   </si>
   <si>
     <t>EUROPEAN UNION 06/03/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
     <t>BE0312811830</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 09/04/2026</t>
   </si>
   <si>
     <t>BE0312810824</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
   </si>
   <si>
-    <t>FR0129287233</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 04/02/2026</t>
+    <t>BE0312812846</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287258</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 04/03/2026</t>
   </si>
   <si>
     <t>FR0129132702</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
   </si>
   <si>
+    <t>FR0129437499</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
+  </si>
+  <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129287241</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 18/02/2026</t>
+    <t>FR0129437507</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000203</t>
   </si>
   <si>
     <t>EQS GOLDMAN</t>
   </si>
   <si>
     <t>EQS-00000193</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000206</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
@@ -655,270 +649,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>656378.432</v>
+        <v>642054.1338</v>
       </c>
       <c r="D2">
-        <v>1567.27</v>
+        <v>1687.84</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1028727221.87</v>
+        <v>1083689162.89</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1028727221.87</v>
+        <v>1083689162.89</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2718.3802</v>
+        <v>2762.827</v>
       </c>
       <c r="D3">
-        <v>86964.52</v>
+        <v>93700.82</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>236402648.05</v>
+        <v>258879163.95</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>236402648.05</v>
+        <v>258879163.95</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3504.7755</v>
+        <v>3111.6646</v>
       </c>
       <c r="D4">
-        <v>143611.08</v>
+        <v>154770.86</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>503324619.11</v>
+        <v>481595025.88</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>503324619.11</v>
+        <v>481595025.88</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>110349.319</v>
+        <v>122569.0552</v>
       </c>
       <c r="D5">
-        <v>2546.85</v>
+        <v>2743.95</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>281044048.3</v>
+        <v>336324231.86</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>281044048.3</v>
+        <v>336324231.86</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5086.6738</v>
+        <v>5105.5796</v>
       </c>
       <c r="D6">
-        <v>2348.32</v>
+        <v>2536.65</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>11945148.38</v>
+        <v>12951076.64</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10040893.018955</v>
+        <v>10980141.280204</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>1871.0</v>
       </c>
       <c r="D7">
-        <v>121.1</v>
+        <v>130.42</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>226585.95</v>
+        <v>244016.96</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>226585.95</v>
+        <v>244016.96</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>1095.7104</v>
+        <v>4406.5735</v>
       </c>
       <c r="D8">
-        <v>1314.68</v>
+        <v>1415.34</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1440513.14</v>
+        <v>6236840.94</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1440513.14</v>
+        <v>6236840.94</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O21" sqref="O21"/>
+      <selection activeCell="O20" sqref="O20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -937,1039 +931,989 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>44096.0</v>
+        <v>38673.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4771.34</v>
+        <v>4778.18</v>
       </c>
       <c r="E2" s="1">
-        <v>4744.7815740657</v>
+        <v>4766.7590130065</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>209225888.29</v>
+        <v>184344871.31</v>
       </c>
       <c r="I2" s="1">
-        <v>1171120.35</v>
+        <v>441683.83</v>
       </c>
       <c r="J2" s="1">
-        <v>0.55973969548967</v>
+        <v>0.23959648394951</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>210397008.64</v>
+        <v>184786555.14</v>
       </c>
       <c r="N2" s="1">
-        <v>210397008.64</v>
+        <v>184786555.14</v>
       </c>
       <c r="O2" s="1">
-        <v>10.21</v>
+        <v>8.48</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>36044.74</v>
+        <v>-10788162.21</v>
       </c>
       <c r="D3" s="1">
-        <v>0.84058336</v>
+        <v>0.84654819</v>
       </c>
       <c r="E3" s="1">
-        <v>0.838249668</v>
+        <v>0.8422415106</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-100.34</v>
+        <v>169431.38</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" t="s">
+        <v>41</v>
       </c>
       <c r="M3" s="1">
-        <v>-100.34</v>
+        <v>156502.51</v>
       </c>
       <c r="N3" s="1">
-        <v>-100.34</v>
+        <v>169431.38</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>-10972919.44</v>
+        <v>11603000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>0.8384095</v>
+        <v>99.95</v>
       </c>
       <c r="E4" s="1">
-        <v>0.8383867823</v>
+        <v>99.45985004</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>11540326.4</v>
       </c>
       <c r="I4" s="1">
-        <v>59440.3</v>
+        <v>56872.1</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.49281188441949</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4" t="s">
-        <v>43</v>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>57837.87</v>
+        <v>11597198.5</v>
       </c>
       <c r="N4" s="1">
-        <v>59440.299999999</v>
+        <v>11597198.5</v>
       </c>
       <c r="O4" s="1">
-        <v>0.01</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>135000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.983</v>
+        <v>99.755</v>
       </c>
       <c r="E5" s="1">
-        <v>99.57184499</v>
+        <v>99.4967372</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>134421990.74</v>
+        <v>9949673.72</v>
       </c>
       <c r="I5" s="1">
-        <v>555059.26</v>
+        <v>25826.28</v>
       </c>
       <c r="J5" s="1">
-        <v>0.41292295772765</v>
+        <v>0.25956911479505</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>134977050.0</v>
+        <v>9975500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>134977050.0</v>
+        <v>9975500.0</v>
       </c>
       <c r="O5" s="1">
-        <v>6.55</v>
+        <v>0.46</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
-        <v>11603000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.827</v>
+        <v>99.766</v>
       </c>
       <c r="E6" s="1">
-        <v>99.45985004</v>
+        <v>99.50273508</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>11540326.4</v>
+        <v>49751367.54</v>
       </c>
       <c r="I6" s="1">
-        <v>42600.41</v>
+        <v>131632.46</v>
       </c>
       <c r="J6" s="1">
-        <v>0.36914389180535</v>
+        <v>0.2645805864415</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>11582926.81</v>
+        <v>49883000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>11582926.81</v>
+        <v>49883000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.56</v>
+        <v>2.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
-        <v>10000000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.634</v>
+        <v>99.918</v>
       </c>
       <c r="E7" s="1">
-        <v>99.4967372</v>
+        <v>99.55398436</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>9949673.72</v>
+        <v>226983084.34</v>
       </c>
       <c r="I7" s="1">
-        <v>13726.28</v>
+        <v>829955.66</v>
       </c>
       <c r="J7" s="1">
-        <v>0.13795708669731</v>
+        <v>0.36564648084383</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9963400.0</v>
+        <v>227813040.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9963400.0</v>
+        <v>227813040.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.48</v>
+        <v>10.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>50000000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.644</v>
+        <v>99.573</v>
       </c>
       <c r="E8" s="1">
-        <v>99.50273508</v>
+        <v>99.46934392</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>49751367.54</v>
+        <v>110410971.75</v>
       </c>
       <c r="I8" s="1">
-        <v>70632.46</v>
+        <v>115058.25</v>
       </c>
       <c r="J8" s="1">
-        <v>0.14197089143974</v>
+        <v>0.10420907286327</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>49822000.0</v>
+        <v>110526030.0</v>
       </c>
       <c r="N8" s="1">
-        <v>49822000.0</v>
+        <v>110526030.0</v>
       </c>
       <c r="O8" s="1">
-        <v>2.42</v>
+        <v>5.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>228000000.0</v>
+        <v>257000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.798</v>
+        <v>99.962</v>
       </c>
       <c r="E9" s="1">
-        <v>99.55398436</v>
+        <v>99.47867789</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>226983084.34</v>
+        <v>255660202.18</v>
       </c>
       <c r="I9" s="1">
-        <v>556355.66</v>
+        <v>1242137.82</v>
       </c>
       <c r="J9" s="1">
-        <v>0.24510886422119</v>
+        <v>0.48585497836909</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>227539440.0</v>
+        <v>256902340.0</v>
       </c>
       <c r="N9" s="1">
-        <v>227539440.0</v>
+        <v>256902340.0</v>
       </c>
       <c r="O9" s="1">
-        <v>11.04</v>
+        <v>11.8</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>212000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.995</v>
+        <v>99.923</v>
       </c>
       <c r="E10" s="1">
-        <v>99.49119415</v>
+        <v>99.6154016</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>210921331.6</v>
+        <v>71723089.15</v>
       </c>
       <c r="I10" s="1">
-        <v>1068068.4</v>
+        <v>221470.85</v>
       </c>
       <c r="J10" s="1">
-        <v>0.50638235208259</v>
+        <v>0.30878598875854</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>211989400.0</v>
+        <v>71944560.0</v>
       </c>
       <c r="N10" s="1">
-        <v>211989400.0</v>
+        <v>71944560.0</v>
       </c>
       <c r="O10" s="1">
-        <v>10.28</v>
+        <v>3.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>257000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.84</v>
+        <v>99.575</v>
       </c>
       <c r="E11" s="1">
-        <v>99.47867789</v>
+        <v>99.465011</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>255660202.18</v>
+        <v>9946501.1</v>
       </c>
       <c r="I11" s="1">
-        <v>928597.82</v>
+        <v>10998.9</v>
       </c>
       <c r="J11" s="1">
-        <v>0.36321563234399</v>
+        <v>0.11058059401411</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>256588800.0</v>
+        <v>9957500.0</v>
       </c>
       <c r="N11" s="1">
-        <v>256588800.0</v>
+        <v>9957500.0</v>
       </c>
       <c r="O11" s="1">
-        <v>12.45</v>
+        <v>0.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>72000000.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.802</v>
+        <v>99.73</v>
       </c>
       <c r="E12" s="1">
-        <v>99.6154016</v>
+        <v>99.45282855</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>71723089.15</v>
+        <v>331177919.08</v>
       </c>
       <c r="I12" s="1">
-        <v>134350.85</v>
+        <v>922980.92</v>
       </c>
       <c r="J12" s="1">
-        <v>0.18731882799836</v>
+        <v>0.27869639454345</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>71857440.0</v>
+        <v>332100900.0</v>
       </c>
       <c r="N12" s="1">
-        <v>71857440.0</v>
+        <v>332100900.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.49</v>
+        <v>15.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1">
-        <v>333000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.611</v>
+        <v>99.492</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45282855</v>
+        <v>99.45742658</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>331177919.08</v>
+        <v>109403169.24</v>
       </c>
       <c r="I13" s="1">
-        <v>526710.92</v>
+        <v>38030.76</v>
       </c>
       <c r="J13" s="1">
-        <v>0.15904167809955</v>
+        <v>0.03476202770376</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>331704630.0</v>
+        <v>109441200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>331704630.0</v>
+        <v>109441200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>16.09</v>
+        <v>5.02</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="1">
-        <v>98000000.0</v>
+        <v>537000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.918</v>
+        <v>99.653</v>
       </c>
       <c r="E14" s="1">
-        <v>99.46250859</v>
+        <v>99.5007375</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>97473258.42</v>
+        <v>534318960.36</v>
       </c>
       <c r="I14" s="1">
-        <v>446381.58</v>
+        <v>817649.64</v>
       </c>
       <c r="J14" s="1">
-        <v>0.4579528654686</v>
+        <v>0.15302650676089</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>97919640.0</v>
+        <v>535136610.0</v>
       </c>
       <c r="N14" s="1">
-        <v>97919640.0</v>
+        <v>535136610.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.75</v>
+        <v>24.57</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>212000000.0</v>
+        <v>-644544705.32</v>
       </c>
       <c r="D15" s="1">
-        <v>99.53</v>
+        <v>-6.26075169</v>
       </c>
       <c r="E15" s="1">
-        <v>99.4630528</v>
+        <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>210861671.93</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>141928.07</v>
+        <v>40353343.53</v>
       </c>
       <c r="J15" s="1">
-        <v>0.067308614553296</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>211003600.0</v>
+        <v>40353343.53</v>
       </c>
       <c r="N15" s="1">
-        <v>211003600.0</v>
+        <v>40353343.53</v>
       </c>
       <c r="O15" s="1">
-        <v>10.24</v>
+        <v>1.85</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="1">
-        <v>-527239851.7</v>
+        <v>-581747565.96</v>
       </c>
       <c r="D16" s="1">
-        <v>-7.36006269</v>
+        <v>-6.26054164</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>38805183.61</v>
+        <v>36420548.61</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>38805183.61</v>
+        <v>36420548.61</v>
       </c>
       <c r="N16" s="1">
-        <v>38805183.61</v>
+        <v>36420548.61</v>
       </c>
       <c r="O16" s="1">
-        <v>1.88</v>
+        <v>1.67</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>-508244381.76</v>
+        <v>-65129100.92</v>
       </c>
       <c r="D17" s="1">
-        <v>-7.35980014</v>
+        <v>-6.2580913</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>37405770.72</v>
+        <v>4075838.6</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>37405770.72</v>
+        <v>4075838.6</v>
       </c>
       <c r="N17" s="1">
-        <v>37405770.72</v>
+        <v>4075838.6</v>
       </c>
       <c r="O17" s="1">
-        <v>1.81</v>
+        <v>0.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>-46684283.16</v>
+        <v>-337182684.52</v>
       </c>
       <c r="D18" s="1">
-        <v>-7.35849637</v>
+        <v>-6.23839552</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>3435261.28</v>
+        <v>21034789.49</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3435261.28</v>
+        <v>21034789.49</v>
       </c>
       <c r="N18" s="1">
-        <v>3435261.28</v>
+        <v>21034789.49</v>
       </c>
       <c r="O18" s="1">
-        <v>0.17</v>
+        <v>0.97</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>-640358242.47</v>
+        <v>-327420762.02</v>
       </c>
       <c r="D19" s="1">
-        <v>-7.36006269</v>
+        <v>-6.26054164</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>47130768.09</v>
+        <v>20498313.14</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>47130768.09</v>
+        <v>20498313.14</v>
       </c>
       <c r="N19" s="1">
-        <v>47130768.09</v>
+        <v>20498313.14</v>
       </c>
       <c r="O19" s="1">
-        <v>2.29</v>
+        <v>0.94</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>-304920760.34</v>
+        <v>-589930240.84</v>
       </c>
       <c r="D20" s="1">
-        <v>-7.35980013</v>
+        <v>-6.26054164</v>
       </c>
       <c r="E20" s="1">
         <v>0.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>22441558.52</v>
+        <v>36932828.37</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>22441558.52</v>
+        <v>36932828.37</v>
       </c>
       <c r="N20" s="1">
-        <v>22441558.52</v>
+        <v>36932828.37</v>
       </c>
       <c r="O20" s="1">
-        <v>1.09</v>
+        <v>1.7</v>
       </c>
       <c r="P20">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>