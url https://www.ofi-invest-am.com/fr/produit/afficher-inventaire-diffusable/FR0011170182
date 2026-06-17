--- v1 (2026-05-23)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -127,162 +127,150 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>OACT01968927</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
-    <t>12 928.87</t>
-[...5 lines deleted...]
-    <t>EUROPEAN UNION 06/03/2026</t>
+    <t>23 567.12</t>
+  </si>
+  <si>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
-    <t>BE0312811830</t>
-[...8 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
+    <t>BE0312813851</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
-    <t>FR0129287258</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
+    <t>FR0129287290</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129437515</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
-    <t>EQS-00000203</t>
-[...5 lines deleted...]
-    <t>EQS-00000193</t>
+    <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
-    <t>EQS-00000206</t>
+    <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
-    <t>EQS-00000189</t>
+    <t>EQS-00000217</t>
+  </si>
+  <si>
+    <t>EQSGOL</t>
+  </si>
+  <si>
+    <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
-    <t>EQS-00000192</t>
+    <t>EQS-00000219</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
   <si>
-    <t>EQS-00000194</t>
+    <t>EQS-00000222</t>
   </si>
   <si>
     <t>EQSUBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -649,270 +637,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>642054.1338</v>
+        <v>653947.0577</v>
       </c>
       <c r="D2">
-        <v>1687.84</v>
+        <v>1607.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1083689162.89</v>
+        <v>1051039820.58</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1083689162.89</v>
+        <v>1051039820.58</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2762.827</v>
+        <v>2923.1352</v>
       </c>
       <c r="D3">
-        <v>93700.82</v>
+        <v>89265.42</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>258879163.95</v>
+        <v>260934900.04</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>258879163.95</v>
+        <v>260934900.04</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3111.6646</v>
+        <v>3543.4526</v>
       </c>
       <c r="D4">
-        <v>154770.86</v>
+        <v>147475.77</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>481595025.88</v>
+        <v>522573422.28</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>481595025.88</v>
+        <v>522573422.28</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>122569.0552</v>
+        <v>125218.1153</v>
       </c>
       <c r="D5">
-        <v>2743.95</v>
+        <v>2613.91</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>336324231.86</v>
+        <v>327309150.18</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>336324231.86</v>
+        <v>327309150.18</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>5105.5796</v>
       </c>
       <c r="D6">
-        <v>2536.65</v>
+        <v>2421.7</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12951076.64</v>
+        <v>12364191.58</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10980141.280204</v>
+        <v>10729079.816036</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>1871.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D7">
-        <v>130.42</v>
+        <v>124.19</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>244016.96</v>
+        <v>257197.49</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>244016.96</v>
+        <v>257197.49</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>4406.5735</v>
+        <v>6162.6336</v>
       </c>
       <c r="D8">
-        <v>1415.34</v>
+        <v>1347.33</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>6236840.94</v>
+        <v>8303133.53</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>6236840.94</v>
+        <v>8303133.53</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O20" sqref="O20"/>
+      <selection activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -931,989 +919,889 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>38673.0</v>
+        <v>-10240030.05</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.18</v>
+        <v>0.8673248</v>
       </c>
       <c r="E2" s="1">
-        <v>4766.7590130065</v>
+        <v>0.8732173187</v>
       </c>
       <c r="F2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G2">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
-        <v>184344871.31</v>
+        <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>441683.83</v>
+        <v>448162.56</v>
       </c>
       <c r="J2" s="1">
-        <v>0.23959648394951</v>
+        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" t="s">
+        <v>39</v>
       </c>
       <c r="M2" s="1">
-        <v>184786555.14</v>
+        <v>424595.44</v>
       </c>
       <c r="N2" s="1">
-        <v>184786555.14</v>
+        <v>448162.56</v>
       </c>
       <c r="O2" s="1">
-        <v>8.48</v>
+        <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>-10788162.21</v>
+        <v>60000000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.84654819</v>
+        <v>99.72</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8422415106</v>
+        <v>99.636311</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.0</v>
+        <v>59781786.6</v>
       </c>
       <c r="I3" s="1">
-        <v>169431.38</v>
+        <v>50213.4</v>
       </c>
       <c r="J3" s="1">
-        <v>0</v>
+        <v>0.083994478679565</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3" t="s">
-        <v>41</v>
+      <c r="L3">
+        <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>156502.51</v>
+        <v>59832000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>169431.38</v>
+        <v>59832000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>2.74</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>11603000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.95</v>
+        <v>99.878</v>
       </c>
       <c r="E4" s="1">
-        <v>99.45985004</v>
+        <v>99.4967372</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>11540326.4</v>
+        <v>9949673.72</v>
       </c>
       <c r="I4" s="1">
-        <v>56872.1</v>
+        <v>38126.28</v>
       </c>
       <c r="J4" s="1">
-        <v>0.49281188441949</v>
+        <v>0.3831912590597</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11597198.5</v>
+        <v>9987800.0</v>
       </c>
       <c r="N4" s="1">
-        <v>11597198.5</v>
+        <v>9987800.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>10000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.755</v>
+        <v>99.526</v>
       </c>
       <c r="E5" s="1">
-        <v>99.4967372</v>
+        <v>99.47801591</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9949673.72</v>
+        <v>266601082.63</v>
       </c>
       <c r="I5" s="1">
-        <v>25826.28</v>
+        <v>128597.37</v>
       </c>
       <c r="J5" s="1">
-        <v>0.25956911479505</v>
+        <v>0.048235876888194</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9975500.0</v>
+        <v>266729680.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9975500.0</v>
+        <v>266729680.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.46</v>
+        <v>12.23</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
-        <v>50000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.766</v>
+        <v>99.69</v>
       </c>
       <c r="E6" s="1">
-        <v>99.50273508</v>
+        <v>99.52875594</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>49751367.54</v>
+        <v>202043374.55</v>
       </c>
       <c r="I6" s="1">
-        <v>131632.46</v>
+        <v>327325.45</v>
       </c>
       <c r="J6" s="1">
-        <v>0.2645805864415</v>
+        <v>0.16200751483637</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>49883000.0</v>
+        <v>202370700.0</v>
       </c>
       <c r="N6" s="1">
-        <v>49883000.0</v>
+        <v>202370700.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.29</v>
+        <v>9.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
-        <v>228000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.918</v>
+        <v>99.566</v>
       </c>
       <c r="E7" s="1">
-        <v>99.55398436</v>
+        <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>226983084.34</v>
+        <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>829955.66</v>
+        <v>533.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.36564648084383</v>
+        <v>0.053597198443004</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>227813040.0</v>
+        <v>995660.0</v>
       </c>
       <c r="N7" s="1">
-        <v>227813040.0</v>
+        <v>995660.0</v>
       </c>
       <c r="O7" s="1">
-        <v>10.46</v>
+        <v>0.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>111000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.573</v>
+        <v>99.522</v>
       </c>
       <c r="E8" s="1">
-        <v>99.46934392</v>
+        <v>99.45326188</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>110410971.75</v>
+        <v>433616221.8</v>
       </c>
       <c r="I8" s="1">
-        <v>115058.25</v>
+        <v>299698.2</v>
       </c>
       <c r="J8" s="1">
-        <v>0.10420907286327</v>
+        <v>0.069116002799875</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>110526030.0</v>
+        <v>433915920.0</v>
       </c>
       <c r="N8" s="1">
-        <v>110526030.0</v>
+        <v>433915920.0</v>
       </c>
       <c r="O8" s="1">
-        <v>5.07</v>
+        <v>19.89</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>257000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.962</v>
+        <v>99.691</v>
       </c>
       <c r="E9" s="1">
-        <v>99.47867789</v>
+        <v>99.465011</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>255660202.18</v>
+        <v>9946501.1</v>
       </c>
       <c r="I9" s="1">
-        <v>1242137.82</v>
+        <v>22598.9</v>
       </c>
       <c r="J9" s="1">
-        <v>0.48585497836909</v>
+        <v>0.22720451918514</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>256902340.0</v>
+        <v>9969100.0</v>
       </c>
       <c r="N9" s="1">
-        <v>256902340.0</v>
+        <v>9969100.0</v>
       </c>
       <c r="O9" s="1">
-        <v>11.8</v>
+        <v>0.46</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>72000000.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.923</v>
+        <v>99.85</v>
       </c>
       <c r="E10" s="1">
-        <v>99.6154016</v>
+        <v>99.45282855</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>71723089.15</v>
+        <v>331177919.08</v>
       </c>
       <c r="I10" s="1">
-        <v>221470.85</v>
+        <v>1322580.92</v>
       </c>
       <c r="J10" s="1">
-        <v>0.30878598875854</v>
+        <v>0.39935661280622</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>71944560.0</v>
+        <v>332500500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>71944560.0</v>
+        <v>332500500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.3</v>
+        <v>15.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.575</v>
+        <v>99.605</v>
       </c>
       <c r="E11" s="1">
-        <v>99.465011</v>
+        <v>99.45742658</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9946501.1</v>
+        <v>109403169.24</v>
       </c>
       <c r="I11" s="1">
-        <v>10998.9</v>
+        <v>162330.76</v>
       </c>
       <c r="J11" s="1">
-        <v>0.11058059401411</v>
+        <v>0.14837848037463</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9957500.0</v>
+        <v>109565500.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9957500.0</v>
+        <v>109565500.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.46</v>
+        <v>5.02</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>333000000.0</v>
+        <v>537000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.73</v>
+        <v>99.771</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45282855</v>
+        <v>99.5007375</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>331177919.08</v>
+        <v>534318960.36</v>
       </c>
       <c r="I12" s="1">
-        <v>922980.92</v>
+        <v>1451309.64</v>
       </c>
       <c r="J12" s="1">
-        <v>0.27869639454345</v>
+        <v>0.27161859257665</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>332100900.0</v>
+        <v>535770270.0</v>
       </c>
       <c r="N12" s="1">
-        <v>332100900.0</v>
+        <v>535770270.0</v>
       </c>
       <c r="O12" s="1">
-        <v>15.25</v>
+        <v>24.56</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1">
-        <v>110000000.0</v>
+        <v>-702623076.29</v>
       </c>
       <c r="D13" s="1">
-        <v>99.492</v>
+        <v>-0.37774742</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45742658</v>
+        <v>0.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109403169.24</v>
+        <v>0.0</v>
       </c>
       <c r="I13" s="1">
-        <v>38030.76</v>
+        <v>2654140.54</v>
       </c>
       <c r="J13" s="1">
-        <v>0.03476202770376</v>
+        <v>0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>109441200.0</v>
+        <v>2654140.54</v>
       </c>
       <c r="N13" s="1">
-        <v>109441200.0</v>
+        <v>2654140.54</v>
       </c>
       <c r="O13" s="1">
-        <v>5.02</v>
+        <v>0.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="1">
-        <v>537000000.0</v>
+        <v>-66366889.45</v>
       </c>
       <c r="D14" s="1">
-        <v>99.653</v>
+        <v>-0.37746126</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5007375</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>534318960.36</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>817649.64</v>
+        <v>250509.3</v>
       </c>
       <c r="J14" s="1">
-        <v>0.15302650676089</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>535136610.0</v>
+        <v>250509.3</v>
       </c>
       <c r="N14" s="1">
-        <v>535136610.0</v>
+        <v>250509.3</v>
       </c>
       <c r="O14" s="1">
-        <v>24.57</v>
+        <v>0.01</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>-644544705.32</v>
+        <v>-663920266.19</v>
       </c>
       <c r="D15" s="1">
-        <v>-6.26075169</v>
+        <v>-0.37778242</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>40353343.53</v>
+        <v>2508174.05</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>40353343.53</v>
+        <v>2508174.05</v>
       </c>
       <c r="N15" s="1">
-        <v>40353343.53</v>
+        <v>2508174.05</v>
       </c>
       <c r="O15" s="1">
-        <v>1.85</v>
+        <v>0.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="1">
-        <v>-581747565.96</v>
+        <v>-334336490.61</v>
       </c>
       <c r="D16" s="1">
-        <v>-6.26054164</v>
+        <v>-0.37372763</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>36420548.61</v>
+        <v>1249507.84</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>36420548.61</v>
+        <v>1249507.84</v>
       </c>
       <c r="N16" s="1">
-        <v>36420548.61</v>
+        <v>1249507.84</v>
       </c>
       <c r="O16" s="1">
-        <v>1.67</v>
+        <v>0.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>-65129100.92</v>
+        <v>-338352248.35</v>
       </c>
       <c r="D17" s="1">
-        <v>-6.2580913</v>
+        <v>-0.37774742</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>4075838.6</v>
+        <v>1278116.89</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4075838.6</v>
+        <v>1278116.89</v>
       </c>
       <c r="N17" s="1">
-        <v>4075838.6</v>
+        <v>1278116.89</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>-337182684.52</v>
+        <v>-602862697.32</v>
       </c>
       <c r="D18" s="1">
-        <v>-6.23839552</v>
+        <v>-0.37774742</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>21034789.49</v>
+        <v>2277298.29</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>21034789.49</v>
+        <v>2277298.29</v>
       </c>
       <c r="N18" s="1">
-        <v>21034789.49</v>
+        <v>2277298.29</v>
       </c>
       <c r="O18" s="1">
-        <v>0.97</v>
+        <v>0.1</v>
       </c>
       <c r="P18">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P20">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>