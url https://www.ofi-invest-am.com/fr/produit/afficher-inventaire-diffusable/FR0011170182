--- v2 (2026-06-17)
+++ v3 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -82,150 +82,168 @@
   <si>
     <t>FR0013304441</t>
   </si>
   <si>
     <t>RFCUS</t>
   </si>
   <si>
     <t>FR0014002U38</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>VYV</t>
   </si>
   <si>
     <t>FR0014010X01</t>
   </si>
   <si>
     <t>UFFA</t>
   </si>
   <si>
     <t>FR0014013XJ0</t>
   </si>
   <si>
+    <t>UFFCT</t>
+  </si>
+  <si>
+    <t>FR0014016MW9</t>
+  </si>
+  <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
   </si>
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>OACT01968927</t>
-[...5 lines deleted...]
-    <t>23 567.12</t>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
+    <t>OACT01988107</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
+  </si>
+  <si>
+    <t>15 052.88</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
-    <t>EU000A4D85N4</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129437473</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0128984012</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
@@ -582,54 +600,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -637,1171 +655,1300 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>653947.0577</v>
+        <v>676957.7484</v>
       </c>
       <c r="D2">
-        <v>1607.22</v>
+        <v>1495.46</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1051039820.58</v>
+        <v>1012364038.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1051039820.58</v>
+        <v>1012364038.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2923.1352</v>
+        <v>3220.1755</v>
       </c>
       <c r="D3">
-        <v>89265.42</v>
+        <v>83128.08</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>260934900.04</v>
+        <v>267687018.67</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>260934900.04</v>
+        <v>267687018.67</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3543.4526</v>
+        <v>3267.8256</v>
       </c>
       <c r="D4">
-        <v>147475.77</v>
+        <v>137390.24</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>522573422.28</v>
+        <v>448967367.5</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>522573422.28</v>
+        <v>448967367.5</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>125218.1153</v>
+        <v>132971.3068</v>
       </c>
       <c r="D5">
-        <v>2613.91</v>
+        <v>2433.92</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>327309150.18</v>
+        <v>323641791.86</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>327309150.18</v>
+        <v>323641791.86</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5105.5796</v>
+        <v>5586.489</v>
       </c>
       <c r="D6">
-        <v>2421.7</v>
+        <v>2262.35</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12364191.58</v>
+        <v>12638616.99</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10729079.816036</v>
+        <v>10769101.048057</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2071.0</v>
+        <v>2433.0</v>
       </c>
       <c r="D7">
-        <v>124.19</v>
+        <v>115.55</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>257197.49</v>
+        <v>281141.24</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>257197.49</v>
+        <v>281141.24</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>6162.6336</v>
+        <v>9519.4418</v>
       </c>
       <c r="D8">
-        <v>1347.33</v>
+        <v>1252.93</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>8303133.53</v>
+        <v>11927269.89</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>8303133.53</v>
+        <v>11927269.89</v>
       </c>
       <c r="I8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="1">
+        <v>457.5434</v>
+      </c>
+      <c r="D9">
+        <v>102.37</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>46839.01</v>
+      </c>
+      <c r="G9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9">
+        <v>46839.01</v>
+      </c>
+      <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O18" sqref="O18"/>
+      <selection activeCell="O20" sqref="O20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>-10240030.05</v>
+        <v>39233.0</v>
       </c>
       <c r="D2" s="1">
-        <v>0.8673248</v>
+        <v>4795.41</v>
       </c>
       <c r="E2" s="1">
-        <v>0.8732173187</v>
+        <v>4789.4170550302</v>
       </c>
       <c r="F2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>0.0</v>
+        <v>187903199.32</v>
       </c>
       <c r="I2" s="1">
-        <v>448162.56</v>
+        <v>235121.21</v>
       </c>
       <c r="J2" s="1">
-        <v>0</v>
+        <v>0.12512890192976</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2" t="s">
-        <v>39</v>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>424595.44</v>
+        <v>188138320.53</v>
       </c>
       <c r="N2" s="1">
-        <v>448162.56</v>
+        <v>188138320.53</v>
       </c>
       <c r="O2" s="1">
-        <v>0.03</v>
+        <v>9.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>60000000.0</v>
+        <v>-11133452.16</v>
       </c>
       <c r="D3" s="1">
-        <v>99.72</v>
+        <v>0.85096639</v>
       </c>
       <c r="E3" s="1">
-        <v>99.636311</v>
+        <v>0.8438010347</v>
       </c>
       <c r="F3" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G3">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
-        <v>59781786.6</v>
+        <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>50213.4</v>
+        <v>-176019.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0.083994478679565</v>
+        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" t="s">
+        <v>43</v>
       </c>
       <c r="M3" s="1">
-        <v>59832000.0</v>
+        <v>-191071.88</v>
       </c>
       <c r="N3" s="1">
-        <v>59832000.0</v>
+        <v>-176019.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.74</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C4" s="1">
-        <v>10000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.878</v>
+        <v>99.95</v>
       </c>
       <c r="E4" s="1">
-        <v>99.4967372</v>
+        <v>99.636311</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9949673.72</v>
+        <v>59781786.6</v>
       </c>
       <c r="I4" s="1">
-        <v>38126.28</v>
+        <v>188213.4</v>
       </c>
       <c r="J4" s="1">
-        <v>0.3831912590597</v>
+        <v>0.31483401668695</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9987800.0</v>
+        <v>59970000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9987800.0</v>
+        <v>59970000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.46</v>
+        <v>2.89</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C5" s="1">
         <v>268000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.526</v>
+        <v>99.758</v>
       </c>
       <c r="E5" s="1">
         <v>99.47801591</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>266601082.63</v>
       </c>
       <c r="I5" s="1">
-        <v>128597.37</v>
+        <v>750357.37</v>
       </c>
       <c r="J5" s="1">
-        <v>0.048235876888194</v>
+        <v>0.28145323439717</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>266729680.0</v>
+        <v>267351440.0</v>
       </c>
       <c r="N5" s="1">
-        <v>266729680.0</v>
+        <v>267351440.0</v>
       </c>
       <c r="O5" s="1">
-        <v>12.23</v>
+        <v>12.88</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C6" s="1">
         <v>203000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.69</v>
+        <v>99.918</v>
       </c>
       <c r="E6" s="1">
         <v>99.52875594</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>202043374.55</v>
       </c>
       <c r="I6" s="1">
-        <v>327325.45</v>
+        <v>790165.45</v>
       </c>
       <c r="J6" s="1">
-        <v>0.16200751483637</v>
+        <v>0.39108703849354</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>202370700.0</v>
+        <v>202833540.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202370700.0</v>
+        <v>202833540.0</v>
       </c>
       <c r="O6" s="1">
-        <v>9.28</v>
+        <v>9.77</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.566</v>
+        <v>99.806</v>
       </c>
       <c r="E7" s="1">
         <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>533.36</v>
+        <v>2933.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.053597198443004</v>
+        <v>0.29477253266981</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>995660.0</v>
+        <v>998060.0</v>
       </c>
       <c r="N7" s="1">
-        <v>995660.0</v>
+        <v>998060.0</v>
       </c>
       <c r="O7" s="1">
         <v>0.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C8" s="1">
         <v>436000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.522</v>
+        <v>99.763</v>
       </c>
       <c r="E8" s="1">
         <v>99.45326188</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>433616221.8</v>
       </c>
       <c r="I8" s="1">
-        <v>299698.2</v>
+        <v>1350458.2</v>
       </c>
       <c r="J8" s="1">
-        <v>0.069116002799875</v>
+        <v>0.311440885305</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>433915920.0</v>
+        <v>434966680.0</v>
       </c>
       <c r="N8" s="1">
-        <v>433915920.0</v>
+        <v>434966680.0</v>
       </c>
       <c r="O8" s="1">
-        <v>19.89</v>
+        <v>20.96</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.691</v>
+        <v>99.923</v>
       </c>
       <c r="E9" s="1">
         <v>99.465011</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>9946501.1</v>
       </c>
       <c r="I9" s="1">
-        <v>22598.9</v>
+        <v>45798.9</v>
       </c>
       <c r="J9" s="1">
-        <v>0.22720451918514</v>
+        <v>0.46045236952721</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9969100.0</v>
+        <v>9992300.0</v>
       </c>
       <c r="N9" s="1">
-        <v>9969100.0</v>
+        <v>9992300.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>333000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.85</v>
+        <v>99.542</v>
       </c>
       <c r="E10" s="1">
-        <v>99.45282855</v>
+        <v>99.438216</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>331177919.08</v>
+        <v>4971910.8</v>
       </c>
       <c r="I10" s="1">
-        <v>1322580.92</v>
+        <v>5189.2</v>
       </c>
       <c r="J10" s="1">
-        <v>0.39935661280622</v>
+        <v>0.10437033584754</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>332500500.0</v>
+        <v>4977100.0</v>
       </c>
       <c r="N10" s="1">
-        <v>332500500.0</v>
+        <v>4977100.0</v>
       </c>
       <c r="O10" s="1">
-        <v>15.24</v>
+        <v>0.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>110000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.605</v>
+        <v>99.721</v>
       </c>
       <c r="E11" s="1">
-        <v>99.45742658</v>
+        <v>99.6028392</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>109403169.24</v>
+        <v>19920567.84</v>
       </c>
       <c r="I11" s="1">
-        <v>162330.76</v>
+        <v>23632.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.14837848037463</v>
+        <v>0.11863195963996</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>109565500.0</v>
+        <v>19944200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>109565500.0</v>
+        <v>19944200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>5.02</v>
+        <v>0.96</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>537000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.771</v>
+        <v>99.5</v>
       </c>
       <c r="E12" s="1">
-        <v>99.5007375</v>
+        <v>99.39176656</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>534318960.36</v>
+        <v>163002497.16</v>
       </c>
       <c r="I12" s="1">
-        <v>1451309.64</v>
+        <v>177502.84</v>
       </c>
       <c r="J12" s="1">
-        <v>0.27161859257665</v>
+        <v>0.10889577956942</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>535770270.0</v>
+        <v>163180000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>535770270.0</v>
+        <v>163180000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>24.56</v>
+        <v>7.86</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>-702623076.29</v>
+        <v>110000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>-0.37774742</v>
+        <v>99.845</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0</v>
+        <v>99.45742658</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>0.0</v>
+        <v>109403169.24</v>
       </c>
       <c r="I13" s="1">
-        <v>2654140.54</v>
+        <v>426330.76</v>
       </c>
       <c r="J13" s="1">
-        <v>0</v>
+        <v>0.38968776038357</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2654140.54</v>
+        <v>109829500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2654140.54</v>
+        <v>109829500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.12</v>
+        <v>5.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>-66366889.45</v>
+        <v>437000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>-0.37746126</v>
+        <v>99.995</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.5007375</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>434818222.86</v>
       </c>
       <c r="I14" s="1">
-        <v>250509.3</v>
+        <v>2159927.14</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.4967425527369</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>250509.3</v>
+        <v>436978150.0</v>
       </c>
       <c r="N14" s="1">
-        <v>250509.3</v>
+        <v>436978150.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.01</v>
+        <v>21.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-663920266.19</v>
+        <v>-661770885.37</v>
       </c>
       <c r="D15" s="1">
-        <v>-0.37778242</v>
+        <v>-0.43828903</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>2508174.05</v>
+        <v>2900469.19</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2508174.05</v>
+        <v>2900469.19</v>
       </c>
       <c r="N15" s="1">
-        <v>2508174.05</v>
+        <v>2900469.19</v>
       </c>
       <c r="O15" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-334336490.61</v>
+        <v>-62657700.66</v>
       </c>
       <c r="D16" s="1">
-        <v>-0.37372763</v>
+        <v>-0.43836221</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1249507.84</v>
+        <v>274667.68</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1249507.84</v>
+        <v>274667.68</v>
       </c>
       <c r="N16" s="1">
-        <v>1249507.84</v>
+        <v>274667.68</v>
       </c>
       <c r="O16" s="1">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-338352248.35</v>
+        <v>-648803567.2</v>
       </c>
       <c r="D17" s="1">
-        <v>-0.37774742</v>
+        <v>-0.43852533</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>1278116.89</v>
+        <v>2845167.98</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1278116.89</v>
+        <v>2845167.98</v>
       </c>
       <c r="N17" s="1">
-        <v>1278116.89</v>
+        <v>2845167.98</v>
       </c>
       <c r="O17" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-602862697.32</v>
+        <v>-324109601.04</v>
       </c>
       <c r="D18" s="1">
-        <v>-0.37774742</v>
+        <v>-0.41263492</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>2277298.29</v>
+        <v>1337389.39</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2277298.29</v>
+        <v>1337389.39</v>
       </c>
       <c r="N18" s="1">
-        <v>2277298.29</v>
+        <v>1337389.39</v>
       </c>
       <c r="O18" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="1">
+        <v>-319442030.04</v>
+      </c>
+      <c r="D19" s="1">
+        <v>-0.43828903</v>
+      </c>
+      <c r="E19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>1400079.37</v>
+      </c>
+      <c r="J19" s="1">
+        <v>0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1400079.37</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1400079.37</v>
+      </c>
+      <c r="O19" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="1">
+        <v>-566269215.84</v>
+      </c>
+      <c r="D20" s="1">
+        <v>-0.43828903</v>
+      </c>
+      <c r="E20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>2481895.85</v>
+      </c>
+      <c r="J20" s="1">
+        <v>0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>2481895.85</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2481895.85</v>
+      </c>
+      <c r="O20" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P20">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>