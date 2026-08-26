--- v3 (2026-07-27)
+++ v4 (2026-08-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -139,147 +139,159 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OVCT01752911</t>
+  </si>
+  <si>
+    <t>EUR/USD 27/05/26 C</t>
+  </si>
+  <si>
     <t>OACT01988107</t>
   </si>
   <si>
     <t>EUR/USD 29/05/26</t>
   </si>
   <si>
-    <t>15 052.88</t>
-[...5 lines deleted...]
-    <t>EUROPEAN UNION 08/05/2026</t>
+    <t>29 474.57</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
-    <t>BE0312812846</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
+  </si>
+  <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129437499</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
     <t>FR0128984012</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
+  </si>
+  <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
-    <t>FR0129437481</t>
-[...4 lines deleted...]
-  <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
     <t>EQS-00000217</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
+  </si>
+  <si>
+    <t>EQS-00000228</t>
+  </si>
+  <si>
+    <t>EQSMAC</t>
   </si>
   <si>
     <t>EQS-00000219</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
   <si>
     <t>EQS-00000222</t>
   </si>
   <si>
     <t>EQSUBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -611,343 +623,343 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>676957.7484</v>
+        <v>662381.735</v>
       </c>
       <c r="D2">
-        <v>1495.46</v>
+        <v>1459.78</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1012364038.32</v>
+        <v>966933482.85</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1012364038.32</v>
+        <v>966933482.85</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3220.1755</v>
+        <v>3269.0082</v>
       </c>
       <c r="D3">
-        <v>83128.08</v>
+        <v>81193.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>267687018.67</v>
+        <v>265421247.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>267687018.67</v>
+        <v>265421247.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3267.8256</v>
+        <v>3193.1101</v>
       </c>
       <c r="D4">
-        <v>137390.24</v>
+        <v>134229.68</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>448967367.5</v>
+        <v>428610149.99</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>448967367.5</v>
+        <v>428610149.99</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>132971.3068</v>
+        <v>134451.725</v>
       </c>
       <c r="D5">
-        <v>2433.92</v>
+        <v>2377.08</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>323641791.86</v>
+        <v>319602677.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>323641791.86</v>
+        <v>319602677.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5586.489</v>
+        <v>5815.7961</v>
       </c>
       <c r="D6">
-        <v>2262.35</v>
+        <v>2213.69</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12638616.99</v>
+        <v>12874410.38</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10769101.048057</v>
+        <v>11075237.971526</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2433.0</v>
+        <v>2463.0</v>
       </c>
       <c r="D7">
-        <v>115.55</v>
+        <v>112.79</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>281141.24</v>
+        <v>277817.62</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>281141.24</v>
+        <v>277817.62</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9519.4418</v>
+        <v>11002.8271</v>
       </c>
       <c r="D8">
-        <v>1252.93</v>
+        <v>1222.55</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>11927269.89</v>
+        <v>13451606.38</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>11927269.89</v>
+        <v>13451606.38</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>457.5434</v>
+        <v>2569.3958</v>
       </c>
       <c r="D9">
-        <v>102.37</v>
+        <v>99.88</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>46839.01</v>
+        <v>256642.98</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>46839.01</v>
+        <v>256642.98</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O20" sqref="O20"/>
+      <selection activeCell="O22" sqref="O22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -966,989 +978,1089 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>39233.0</v>
+        <v>37731.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4795.41</v>
+        <v>4803.77</v>
       </c>
       <c r="E2" s="1">
-        <v>4789.4170550302</v>
+        <v>4791.334427659</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>187903199.32</v>
+        <v>180781839.29</v>
       </c>
       <c r="I2" s="1">
-        <v>235121.21</v>
+        <v>469206.58</v>
       </c>
       <c r="J2" s="1">
-        <v>0.12512890192976</v>
+        <v>0.25954298387645</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>188138320.53</v>
+        <v>181251045.87</v>
       </c>
       <c r="N2" s="1">
-        <v>188138320.53</v>
+        <v>181251045.87</v>
       </c>
       <c r="O2" s="1">
-        <v>9.06</v>
+        <v>9.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-11133452.16</v>
+        <v>41382.4</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85096639</v>
+        <v>0.86025205</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8438010347</v>
+        <v>0.862133328</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-176019.0</v>
+        <v>90.3</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3" t="s">
-        <v>43</v>
+      <c r="L3">
+        <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-191071.88</v>
+        <v>90.300000000003</v>
       </c>
       <c r="N3" s="1">
-        <v>-176019.0</v>
+        <v>90.300000000003</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" t="s">
         <v>44</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>-11202336.26</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.8601944</v>
+      </c>
+      <c r="E4" s="1">
+        <v>0.8594328077</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4">
+        <v>1.16</v>
+      </c>
+      <c r="H4" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-49223.7</v>
+      </c>
+      <c r="J4" s="1">
+        <v>0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" t="s">
         <v>45</v>
       </c>
-      <c r="C4" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M4" s="1">
-        <v>59970000.0</v>
+        <v>-78698.27</v>
       </c>
       <c r="N4" s="1">
-        <v>59970000.0</v>
+        <v>-49223.7</v>
       </c>
       <c r="O4" s="1">
-        <v>2.89</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="1">
-        <v>268000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.758</v>
+        <v>99.567</v>
       </c>
       <c r="E5" s="1">
-        <v>99.47801591</v>
+        <v>99.44946435</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>266601082.63</v>
+        <v>19889892.87</v>
       </c>
       <c r="I5" s="1">
-        <v>750357.37</v>
+        <v>23507.13</v>
       </c>
       <c r="J5" s="1">
-        <v>0.28145323439717</v>
+        <v>0.11818630775762</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>267351440.0</v>
+        <v>19913400.0</v>
       </c>
       <c r="N5" s="1">
-        <v>267351440.0</v>
+        <v>19913400.0</v>
       </c>
       <c r="O5" s="1">
-        <v>12.88</v>
+        <v>0.99</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>203000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.918</v>
+        <v>99.922</v>
       </c>
       <c r="E6" s="1">
-        <v>99.52875594</v>
+        <v>99.47801591</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>202043374.55</v>
+        <v>266601082.63</v>
       </c>
       <c r="I6" s="1">
-        <v>790165.45</v>
+        <v>1189877.37</v>
       </c>
       <c r="J6" s="1">
-        <v>0.39108703849354</v>
+        <v>0.44631378022248</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>202833540.0</v>
+        <v>267790960.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202833540.0</v>
+        <v>267790960.0</v>
       </c>
       <c r="O6" s="1">
-        <v>9.77</v>
+        <v>13.35</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>1000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.806</v>
+        <v>99.529</v>
       </c>
       <c r="E7" s="1">
-        <v>99.512664</v>
+        <v>99.45360893</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>995126.64</v>
+        <v>141224124.68</v>
       </c>
       <c r="I7" s="1">
-        <v>2933.36</v>
+        <v>107055.32</v>
       </c>
       <c r="J7" s="1">
-        <v>0.29477253266981</v>
+        <v>0.075805263613831</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>998060.0</v>
+        <v>141331180.0</v>
       </c>
       <c r="N7" s="1">
-        <v>998060.0</v>
+        <v>141331180.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.05</v>
+        <v>7.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>436000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.763</v>
+        <v>99.968</v>
       </c>
       <c r="E8" s="1">
-        <v>99.45326188</v>
+        <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>433616221.8</v>
+        <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>1350458.2</v>
+        <v>4553.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.311440885305</v>
+        <v>0.45756588327291</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>434966680.0</v>
+        <v>999680.0</v>
       </c>
       <c r="N8" s="1">
-        <v>434966680.0</v>
+        <v>999680.0</v>
       </c>
       <c r="O8" s="1">
-        <v>20.96</v>
+        <v>0.05</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>10000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.923</v>
+        <v>99.576</v>
       </c>
       <c r="E9" s="1">
-        <v>99.465011</v>
+        <v>99.40682841</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>9946501.1</v>
+        <v>434407840.15</v>
       </c>
       <c r="I9" s="1">
-        <v>45798.9</v>
+        <v>739279.85</v>
       </c>
       <c r="J9" s="1">
-        <v>0.46045236952721</v>
+        <v>0.17018105606582</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9992300.0</v>
+        <v>435147120.0</v>
       </c>
       <c r="N9" s="1">
-        <v>9992300.0</v>
+        <v>435147120.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.48</v>
+        <v>21.7</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>5000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.542</v>
+        <v>99.93</v>
       </c>
       <c r="E10" s="1">
-        <v>99.438216</v>
+        <v>99.45326188</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4971910.8</v>
+        <v>433616221.8</v>
       </c>
       <c r="I10" s="1">
-        <v>5189.2</v>
+        <v>2078578.2</v>
       </c>
       <c r="J10" s="1">
-        <v>0.10437033584754</v>
+        <v>0.47935895741436</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4977100.0</v>
+        <v>435694800.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4977100.0</v>
+        <v>435694800.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.24</v>
+        <v>21.72</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.721</v>
+        <v>99.715</v>
       </c>
       <c r="E11" s="1">
-        <v>99.6028392</v>
+        <v>99.438216</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>19920567.84</v>
+        <v>4971910.8</v>
       </c>
       <c r="I11" s="1">
-        <v>23632.16</v>
+        <v>13839.2</v>
       </c>
       <c r="J11" s="1">
-        <v>0.11863195963996</v>
+        <v>0.27834771291553</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19944200.0</v>
+        <v>4985750.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19944200.0</v>
+        <v>4985750.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.96</v>
+        <v>0.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>164000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.5</v>
+        <v>99.892</v>
       </c>
       <c r="E12" s="1">
-        <v>99.39176656</v>
+        <v>99.6028392</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>163002497.16</v>
+        <v>19920567.84</v>
       </c>
       <c r="I12" s="1">
-        <v>177502.84</v>
+        <v>57832.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.10889577956942</v>
+        <v>0.29031381266087</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>163180000.0</v>
+        <v>19978400.0</v>
       </c>
       <c r="N12" s="1">
-        <v>163180000.0</v>
+        <v>19978400.0</v>
       </c>
       <c r="O12" s="1">
-        <v>7.86</v>
+        <v>1.0</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>110000000.0</v>
+        <v>105000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.845</v>
+        <v>99.484</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45742658</v>
+        <v>99.39769325</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109403169.24</v>
+        <v>104367577.91</v>
       </c>
       <c r="I13" s="1">
-        <v>426330.76</v>
+        <v>90622.09</v>
       </c>
       <c r="J13" s="1">
-        <v>0.38968776038357</v>
+        <v>0.086829733730284</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>109829500.0</v>
+        <v>104458200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>109829500.0</v>
+        <v>104458200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>5.29</v>
+        <v>5.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>437000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.995</v>
+        <v>99.67</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5007375</v>
+        <v>99.39176656</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>434818222.86</v>
+        <v>163002497.16</v>
       </c>
       <c r="I14" s="1">
-        <v>2159927.14</v>
+        <v>456302.84</v>
       </c>
       <c r="J14" s="1">
-        <v>0.4967425527369</v>
+        <v>0.27993610401692</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>436978150.0</v>
+        <v>163458800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>436978150.0</v>
+        <v>163458800.0</v>
       </c>
       <c r="O14" s="1">
-        <v>21.05</v>
+        <v>8.15</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-661770885.37</v>
+        <v>110000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>-0.43828903</v>
+        <v>99.995</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0</v>
+        <v>99.45742658</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>109403169.24</v>
       </c>
       <c r="I15" s="1">
-        <v>2900469.19</v>
+        <v>591330.76</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.54050606038915</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2900469.19</v>
+        <v>109994500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>2900469.19</v>
+        <v>109994500.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.14</v>
+        <v>5.48</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-62657700.66</v>
+        <v>-589612476.01</v>
       </c>
       <c r="D16" s="1">
-        <v>-0.43836221</v>
+        <v>1.14457691</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>274667.68</v>
+        <v>-6748568.26</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>274667.68</v>
+        <v>-6748568.26</v>
       </c>
       <c r="N16" s="1">
-        <v>274667.68</v>
+        <v>-6748568.26</v>
       </c>
       <c r="O16" s="1">
-        <v>0.01</v>
+        <v>-0.34</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-648803567.2</v>
+        <v>-62469400.97</v>
       </c>
       <c r="D17" s="1">
-        <v>-0.43852533</v>
+        <v>1.14392451</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>2845167.98</v>
+        <v>-714602.79</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2845167.98</v>
+        <v>-714602.79</v>
       </c>
       <c r="N17" s="1">
-        <v>2845167.98</v>
+        <v>-714602.79</v>
       </c>
       <c r="O17" s="1">
-        <v>0.14</v>
+        <v>-0.04</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-324109601.04</v>
+        <v>-583973983.23</v>
       </c>
       <c r="D18" s="1">
-        <v>-0.41263492</v>
+        <v>1.14434935</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>1337389.39</v>
+        <v>-6682702.48</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1337389.39</v>
+        <v>-6682702.48</v>
       </c>
       <c r="N18" s="1">
-        <v>1337389.39</v>
+        <v>-6682702.48</v>
       </c>
       <c r="O18" s="1">
-        <v>0.06</v>
+        <v>-0.33</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>-319442030.04</v>
+        <v>-442819655.25</v>
       </c>
       <c r="D19" s="1">
-        <v>-0.43828903</v>
+        <v>1.15574661</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>1400079.37</v>
+        <v>-5117873.15</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1400079.37</v>
+        <v>-5117873.15</v>
       </c>
       <c r="N19" s="1">
-        <v>1400079.37</v>
+        <v>-5117873.15</v>
       </c>
       <c r="O19" s="1">
-        <v>0.07</v>
+        <v>-0.26</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>-566269215.84</v>
+        <v>-10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>-0.43828903</v>
+        <v>0.4832469</v>
       </c>
       <c r="E20" s="1">
         <v>0.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>2481895.85</v>
+        <v>-48324.69</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2481895.85</v>
+        <v>-48324.69</v>
       </c>
       <c r="N20" s="1">
-        <v>2481895.85</v>
+        <v>-48324.69</v>
       </c>
       <c r="O20" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="P20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="1">
+        <v>-318482038.92</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1.14457691</v>
+      </c>
+      <c r="E21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-3645271.88</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>-3645271.88</v>
+      </c>
+      <c r="N21" s="1">
+        <v>-3645271.88</v>
+      </c>
+      <c r="O21" s="1">
+        <v>-0.18</v>
+      </c>
+      <c r="P21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="1">
+        <v>-524803893.26</v>
+      </c>
+      <c r="D22" s="1">
+        <v>1.14457691</v>
+      </c>
+      <c r="E22" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-6006784.19</v>
+      </c>
+      <c r="J22" s="1">
+        <v>0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22">
+        <v>0.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>-6006784.19</v>
+      </c>
+      <c r="N22" s="1">
+        <v>-6006784.19</v>
+      </c>
+      <c r="O22" s="1">
+        <v>-0.3</v>
+      </c>
+      <c r="P22">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>