--- v5 (2026-09-21)
+++ v6 (2026-10-24)
@@ -139,165 +139,165 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT02015432</t>
-[...4 lines deleted...]
-  <si>
     <t>OACT02006724</t>
   </si>
   <si>
     <t>EUR/USD 31/07/26</t>
   </si>
   <si>
-    <t>12 186.02</t>
+    <t>32 374.38</t>
   </si>
   <si>
     <t>EU000A4EF4A1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 04/09/2026</t>
   </si>
   <si>
     <t>EU000A4EEWF1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312816888</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
   </si>
   <si>
     <t>FI4000592183</t>
   </si>
   <si>
     <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
-    <t>FR0129132728</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+    <t>FR0129704203</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 14/10/2026</t>
   </si>
   <si>
     <t>FR0129570562</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
   </si>
   <si>
     <t>FR0129570547</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
-    <t>FR0129570521</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129437556</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 26/08/2026</t>
   </si>
   <si>
-    <t>EQS-00000221</t>
-[...38 lines deleted...]
-    <t>EQSUBS</t>
+    <t>FR0129704088</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 28/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129570570</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 30/09/2026</t>
+  </si>
+  <si>
+    <t>SWAP05049182</t>
+  </si>
+  <si>
+    <t>BNP - BDF2K0610</t>
+  </si>
+  <si>
+    <t>SWAP05049180</t>
+  </si>
+  <si>
+    <t>BOF - BDF2JWRW1</t>
+  </si>
+  <si>
+    <t>SWAP05049175</t>
+  </si>
+  <si>
+    <t>JPM  BDF2JWSY6</t>
+  </si>
+  <si>
+    <t>SWAP05049187</t>
+  </si>
+  <si>
+    <t>MAC - BDF2S0XD6</t>
+  </si>
+  <si>
+    <t>SWAP05049178</t>
+  </si>
+  <si>
+    <t>SGP - BDF2JWCC1</t>
+  </si>
+  <si>
+    <t>SWAP05049173</t>
+  </si>
+  <si>
+    <t>TRS GOL BDF2JWLN7</t>
+  </si>
+  <si>
+    <t>SWAP05049185</t>
+  </si>
+  <si>
+    <t>UBS - BDF2JWAJ8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -658,269 +658,269 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>660081.1487</v>
+        <v>672412.8396</v>
       </c>
       <c r="C2">
-        <v>1315.0</v>
+        <v>1227.24</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>868007732.05</v>
+        <v>825215231.9</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>868007732.05</v>
+        <v>825215231.9</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3255.473</v>
+        <v>3407.7533</v>
       </c>
       <c r="C3">
-        <v>73175.03</v>
+        <v>68342.23</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>238219344.55</v>
+        <v>232893493.46</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>238219344.55</v>
+        <v>232893493.46</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>3469.332</v>
+        <v>3575.9005</v>
       </c>
       <c r="C4">
-        <v>121000.63</v>
+        <v>113048.25</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>419791370.49</v>
+        <v>404249304.93</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>419791370.49</v>
+        <v>404249304.93</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>140210.2195</v>
+        <v>146157.7121</v>
       </c>
       <c r="C5">
-        <v>2142.19</v>
+        <v>2000.52</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>300358240.95</v>
+        <v>292391665.29</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>300358240.95</v>
+        <v>292391665.29</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>8384.8099</v>
+        <v>8463.78</v>
       </c>
       <c r="C6">
-        <v>1999.86</v>
+        <v>1871.75</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
-        <v>16768514.25</v>
+        <v>15842120.2</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6">
-        <v>14599089.543792</v>
+        <v>13922242.903594</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1">
         <v>2463.0</v>
       </c>
       <c r="C7">
-        <v>101.6</v>
+        <v>94.82</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>250263.64</v>
+        <v>233562.29</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>250263.64</v>
+        <v>233562.29</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1">
-        <v>12679.7416</v>
+        <v>15512.3596</v>
       </c>
       <c r="C8">
-        <v>1100.95</v>
+        <v>1026.97</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>13959863.8</v>
+        <v>15930849.93</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>13959863.8</v>
+        <v>15930849.93</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="1">
-        <v>3450.8784</v>
+        <v>5673.6314</v>
       </c>
       <c r="C9">
-        <v>89.94</v>
+        <v>83.9</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>310402.68</v>
+        <v>476029.61</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
-        <v>310402.68</v>
+        <v>476029.61</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="Z9" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -969,1037 +969,1037 @@
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
       <c r="L1" t="s">
         <v>35</v>
       </c>
       <c r="M1" t="s">
         <v>36</v>
       </c>
       <c r="N1" t="s">
         <v>37</v>
       </c>
       <c r="O1" t="s">
         <v>38</v>
       </c>
       <c r="Z1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="1">
-        <v>36165.0</v>
+        <v>34015.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4810.41</v>
+        <v>4821.3</v>
       </c>
       <c r="D2" s="1">
-        <v>4798.2264930181</v>
+        <v>4815.2596604439</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>173527861.12</v>
+        <v>163791057.35</v>
       </c>
       <c r="H2" s="1">
-        <v>440616.53</v>
+        <v>205462.15</v>
       </c>
       <c r="I2" s="1">
-        <v>0.25391687948905</v>
+        <v>0.1254416164864</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>173968477.65</v>
+        <v>163996519.5</v>
       </c>
       <c r="M2" s="1">
-        <v>173968477.65</v>
+        <v>163996519.5</v>
       </c>
       <c r="N2" s="1">
-        <v>9.38</v>
+        <v>9.19</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="1">
-        <v>-4569.79</v>
+        <v>-13499094.63</v>
       </c>
       <c r="C3" s="1">
-        <v>0.87062479</v>
+        <v>0.87862084</v>
       </c>
       <c r="D3" s="1">
-        <v>0.8622245283</v>
+        <v>0.8754636449</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>44.52</v>
+        <v>336826.97</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-      <c r="K3">
-        <v>0.0</v>
+      <c r="K3" t="s">
+        <v>43</v>
       </c>
       <c r="L3" s="1">
-        <v>44.52</v>
+        <v>304452.59</v>
       </c>
       <c r="M3" s="1">
-        <v>44.52</v>
+        <v>336826.97</v>
       </c>
       <c r="N3" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B4" s="1">
-        <v>-15114262.53</v>
+        <v>58333333.0</v>
       </c>
       <c r="C4" s="1">
-        <v>0.86933507</v>
+        <v>99.762</v>
       </c>
       <c r="D4" s="1">
-        <v>0.8608735849</v>
+        <v>99.46057835</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="F4">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>0.0</v>
+        <v>58018670.37</v>
       </c>
       <c r="H4" s="1">
-        <v>173293.46</v>
+        <v>175829.3</v>
       </c>
       <c r="I4" s="1">
-        <v>0</v>
+        <v>0.30305641077035</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-      <c r="K4" t="s">
-        <v>45</v>
+      <c r="K4">
+        <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>161107.44</v>
+        <v>58194499.67</v>
       </c>
       <c r="M4" s="1">
-        <v>173293.46</v>
+        <v>58194499.67</v>
       </c>
       <c r="N4" s="1">
-        <v>0.01</v>
+        <v>3.26</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="1">
-        <v>58333333.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>99.53</v>
+        <v>99.938</v>
       </c>
       <c r="D5" s="1">
-        <v>99.46057835</v>
+        <v>99.5861113</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>58018670.37</v>
+        <v>69710277.91</v>
       </c>
       <c r="H5" s="1">
-        <v>40495.96</v>
+        <v>246322.09</v>
       </c>
       <c r="I5" s="1">
-        <v>0.069798152459798</v>
+        <v>0.35335118060785</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>58059166.33</v>
+        <v>69956600.0</v>
       </c>
       <c r="M5" s="1">
-        <v>58059166.33</v>
+        <v>69956600.0</v>
       </c>
       <c r="N5" s="1">
-        <v>3.13</v>
+        <v>3.92</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="1">
-        <v>70000000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>99.709</v>
+        <v>99.723</v>
       </c>
       <c r="D6" s="1">
-        <v>99.5861113</v>
+        <v>99.41247778</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>69710277.91</v>
+        <v>169001212.22</v>
       </c>
       <c r="H6" s="1">
-        <v>86022.09</v>
+        <v>527887.78</v>
       </c>
       <c r="I6" s="1">
-        <v>0.1233994363228</v>
+        <v>0.31235739262794</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>69796300.0</v>
+        <v>169529100.0</v>
       </c>
       <c r="M6" s="1">
-        <v>69796300.0</v>
+        <v>169529100.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3.76</v>
+        <v>9.5</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="1">
-        <v>170000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.479</v>
+        <v>99.899</v>
       </c>
       <c r="D7" s="1">
-        <v>99.41247778</v>
+        <v>99.45360893</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>169001212.22</v>
+        <v>141224124.68</v>
       </c>
       <c r="H7" s="1">
-        <v>113087.78</v>
+        <v>632455.32</v>
       </c>
       <c r="I7" s="1">
-        <v>0.066915366176656</v>
+        <v>0.44783801735934</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>169114300.0</v>
+        <v>141856580.0</v>
       </c>
       <c r="M7" s="1">
-        <v>169114300.0</v>
+        <v>141856580.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9.11</v>
+        <v>7.95</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="1">
-        <v>142000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.67</v>
+        <v>99.951</v>
       </c>
       <c r="D8" s="1">
-        <v>99.45360893</v>
+        <v>99.40682841</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>141224124.68</v>
+        <v>434407840.15</v>
       </c>
       <c r="H8" s="1">
-        <v>307275.32</v>
+        <v>2378029.85</v>
       </c>
       <c r="I8" s="1">
-        <v>0.21757990760874</v>
+        <v>0.54741872273274</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>141531400.0</v>
+        <v>436785870.0</v>
       </c>
       <c r="M8" s="1">
-        <v>141531400.0</v>
+        <v>436785870.0</v>
       </c>
       <c r="N8" s="1">
-        <v>7.63</v>
+        <v>24.47</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="1">
-        <v>437000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>99.72</v>
+        <v>99.494</v>
       </c>
       <c r="D9" s="1">
-        <v>99.40682841</v>
+        <v>99.3856262</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>434407840.15</v>
+        <v>69569938.34</v>
       </c>
       <c r="H9" s="1">
-        <v>1368559.85</v>
+        <v>75861.66</v>
       </c>
       <c r="I9" s="1">
-        <v>0.31504032006592</v>
+        <v>0.10904373614542</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>435776400.0</v>
+        <v>69645800.0</v>
       </c>
       <c r="M9" s="1">
-        <v>435776400.0</v>
+        <v>69645800.0</v>
       </c>
       <c r="N9" s="1">
-        <v>23.49</v>
+        <v>3.9</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="1">
-        <v>5000000.0</v>
+        <v>102000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>99.858</v>
+        <v>99.684</v>
       </c>
       <c r="D10" s="1">
-        <v>99.438216</v>
+        <v>99.3675612</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>4971910.8</v>
+        <v>101354912.42</v>
       </c>
       <c r="H10" s="1">
-        <v>20989.2</v>
+        <v>322767.58</v>
       </c>
       <c r="I10" s="1">
-        <v>0.42215560263068</v>
+        <v>0.31845282314734</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>4992900.0</v>
+        <v>101677680.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4992900.0</v>
+        <v>101677680.0</v>
       </c>
       <c r="N10" s="1">
-        <v>0.27</v>
+        <v>5.7</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="1">
-        <v>387000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>99.441</v>
+        <v>99.863</v>
       </c>
       <c r="D11" s="1">
-        <v>99.3675612</v>
+        <v>99.43075821</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>384552461.84</v>
+        <v>178975364.77</v>
       </c>
       <c r="H11" s="1">
-        <v>284208.16</v>
+        <v>778035.23</v>
       </c>
       <c r="I11" s="1">
-        <v>0.073906212598439</v>
+        <v>0.43471638177681</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>384836670.0</v>
+        <v>179753400.0</v>
       </c>
       <c r="M11" s="1">
-        <v>384836670.0</v>
+        <v>179753400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>20.74</v>
+        <v>10.07</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="1">
-        <v>180000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.627</v>
+        <v>99.819</v>
       </c>
       <c r="D12" s="1">
-        <v>99.43075821</v>
+        <v>99.43221718</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>178975364.77</v>
+        <v>27841020.81</v>
       </c>
       <c r="H12" s="1">
-        <v>353235.23</v>
+        <v>108299.19</v>
       </c>
       <c r="I12" s="1">
-        <v>0.19736528010653</v>
+        <v>0.38899144804741</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>179328600.0</v>
+        <v>27949320.0</v>
       </c>
       <c r="M12" s="1">
-        <v>179328600.0</v>
+        <v>27949320.0</v>
       </c>
       <c r="N12" s="1">
-        <v>9.66</v>
+        <v>1.57</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="1">
-        <v>164000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.813</v>
+        <v>99.379</v>
       </c>
       <c r="D13" s="1">
-        <v>99.39176656</v>
+        <v>99.34096651</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>163002497.16</v>
+        <v>178813739.72</v>
       </c>
       <c r="H13" s="1">
-        <v>690822.84</v>
+        <v>68460.28</v>
       </c>
       <c r="I13" s="1">
-        <v>0.42381120046394</v>
+        <v>0.038285805166426</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>163693320.0</v>
+        <v>178882200.0</v>
       </c>
       <c r="M13" s="1">
-        <v>163693320.0</v>
+        <v>178882200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>8.82</v>
+        <v>10.02</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="1">
-        <v>28000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.583</v>
+        <v>99.589</v>
       </c>
       <c r="D14" s="1">
-        <v>99.43221718</v>
+        <v>99.42067298</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>27841020.81</v>
+        <v>49710336.49</v>
       </c>
       <c r="H14" s="1">
-        <v>42219.19</v>
+        <v>84163.51</v>
       </c>
       <c r="I14" s="1">
-        <v>0.15164382903961</v>
+        <v>0.16930786621597</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>27883240.0</v>
+        <v>49794500.0</v>
       </c>
       <c r="M14" s="1">
-        <v>27883240.0</v>
+        <v>49794500.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1.5</v>
+        <v>2.79</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="1">
-        <v>-532274482.58</v>
+        <v>409752560.43</v>
       </c>
       <c r="C15" s="1">
-        <v>7.92053699</v>
+        <v>100.61699054</v>
       </c>
       <c r="D15" s="1">
         <v>0.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>0.0</v>
       </c>
       <c r="H15" s="1">
-        <v>-42158997.28</v>
+        <v>2528134.54</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>-42158997.28</v>
+        <v>2528134.54</v>
       </c>
       <c r="M15" s="1">
-        <v>-42158997.28</v>
+        <v>2528134.54</v>
       </c>
       <c r="N15" s="1">
-        <v>-2.27</v>
+        <v>0.14</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="1">
-        <v>-91554511.12</v>
+        <v>148091040.18</v>
       </c>
       <c r="C16" s="1">
-        <v>7.91446704</v>
+        <v>100.61679328</v>
       </c>
       <c r="D16" s="1">
         <v>0.0</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>0.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-7246051.61</v>
+        <v>913415.58</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>-7246051.61</v>
+        <v>913415.58</v>
       </c>
       <c r="M16" s="1">
-        <v>-7246051.61</v>
+        <v>913415.58</v>
       </c>
       <c r="N16" s="1">
-        <v>-0.39</v>
+        <v>0.05</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="1">
-        <v>-529277429.72</v>
+        <v>402124306.72</v>
       </c>
       <c r="C17" s="1">
-        <v>7.92036195</v>
+        <v>100.61128278</v>
       </c>
       <c r="D17" s="1">
         <v>0.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>0.0</v>
       </c>
       <c r="H17" s="1">
-        <v>-41920688.15</v>
+        <v>2458116.64</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>-41920688.15</v>
+        <v>2458116.64</v>
       </c>
       <c r="M17" s="1">
-        <v>-41920688.15</v>
+        <v>2458116.64</v>
       </c>
       <c r="N17" s="1">
-        <v>-2.26</v>
+        <v>0.14</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="1">
-        <v>-460318468.09</v>
+        <v>157267883.85</v>
       </c>
       <c r="C18" s="1">
-        <v>7.92638934</v>
+        <v>100.61720059</v>
       </c>
       <c r="D18" s="1">
         <v>0.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>0.0</v>
       </c>
       <c r="H18" s="1">
-        <v>-36486633.98</v>
+        <v>970658.31</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>-36486633.98</v>
+        <v>970658.31</v>
       </c>
       <c r="M18" s="1">
-        <v>-36486633.98</v>
+        <v>970658.31</v>
       </c>
       <c r="N18" s="1">
-        <v>-1.97</v>
+        <v>0.05</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="1">
-        <v>-115893310.59</v>
+        <v>272564883.5</v>
       </c>
       <c r="C19" s="1">
-        <v>7.92036195</v>
+        <v>100.61699054</v>
       </c>
       <c r="D19" s="1">
         <v>0.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>0.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-9179169.67</v>
+        <v>1681699.55</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>-9179169.67</v>
+        <v>1681699.55</v>
       </c>
       <c r="M19" s="1">
-        <v>-9179169.67</v>
+        <v>1681699.55</v>
       </c>
       <c r="N19" s="1">
-        <v>-0.49</v>
+        <v>0.09</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="1">
-        <v>-314720863.79</v>
+        <v>417583535.16</v>
       </c>
       <c r="C20" s="1">
-        <v>7.92053698</v>
+        <v>100.61720059</v>
       </c>
       <c r="D20" s="1">
         <v>0.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>0.0</v>
       </c>
       <c r="H20" s="1">
-        <v>-24927582.4</v>
+        <v>2577328.04</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>-24927582.4</v>
+        <v>2577328.04</v>
       </c>
       <c r="M20" s="1">
-        <v>-24927582.4</v>
+        <v>2577328.04</v>
       </c>
       <c r="N20" s="1">
-        <v>-1.34</v>
+        <v>0.14</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="1">
-        <v>-493006120.35</v>
+        <v>407483140.24</v>
       </c>
       <c r="C21" s="1">
-        <v>7.92053698</v>
+        <v>100.61699054</v>
       </c>
       <c r="D21" s="1">
         <v>0.0</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>0.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-39048732.08</v>
+        <v>2514132.43</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>-39048732.08</v>
+        <v>2514132.43</v>
       </c>
       <c r="M21" s="1">
-        <v>-39048732.08</v>
+        <v>2514132.43</v>
       </c>
       <c r="N21" s="1">
-        <v>-2.1</v>
+        <v>0.14</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>