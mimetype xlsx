--- v0 (2026-05-07)
+++ v1 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -142,51 +142,51 @@
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
@@ -298,174 +298,168 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>DK0062498333</t>
-[...2 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>DK0060336014</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>SANDVIK</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
-    <t>IE00028FXN24</t>
-[...4 lines deleted...]
-  <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
@@ -809,256 +803,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9807.4452</v>
+        <v>8256.2725</v>
       </c>
       <c r="D2">
-        <v>5277.78</v>
+        <v>5196.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>51761606.61</v>
+        <v>42906125.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>51761606.61</v>
+        <v>42906125.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>134093.0146</v>
+        <v>133995.5521</v>
       </c>
       <c r="D3">
-        <v>148.74</v>
+        <v>146.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19946306.64</v>
+        <v>19625914.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19946306.64</v>
+        <v>19625914.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5884.6918</v>
+        <v>5941.1174</v>
       </c>
       <c r="D4">
-        <v>1624.03</v>
+        <v>1597.01</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9556958.47</v>
+        <v>9488035.77</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9556958.47</v>
+        <v>9488035.77</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>716701.1012</v>
+        <v>712463.6222</v>
       </c>
       <c r="D5">
-        <v>154.81</v>
+        <v>152.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>110954862.2</v>
+        <v>108577480.05</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>110954862.2</v>
+        <v>108577480.05</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>16137.834</v>
+        <v>15513.941</v>
       </c>
       <c r="D6">
-        <v>152.13</v>
+        <v>149.68</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2455198.08</v>
+        <v>2322228.08</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2455198.08</v>
+        <v>2322228.08</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1080,2736 +1074,2686 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>387.2</v>
+        <v>372.3</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>414235.13</v>
+        <v>188947.13</v>
       </c>
       <c r="J2" s="1">
-        <v>7.6142960139837</v>
+        <v>3.4731467097266</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5854464.0</v>
+        <v>5629176.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5854464.0</v>
+        <v>5629176.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.01</v>
+        <v>3.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>204000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.43</v>
+        <v>17.17</v>
       </c>
       <c r="E3" s="1">
-        <v>28.1958667157</v>
+        <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5751956.81</v>
+        <v>1691752.0</v>
       </c>
       <c r="I3" s="1">
-        <v>47763.19</v>
+        <v>-661552.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0.83038158278522</v>
+        <v>-39.104549603015</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5799720.0</v>
+        <v>1030200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>5799720.0</v>
+        <v>1030200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.98</v>
+        <v>0.56</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>7700.0</v>
+        <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1193.8</v>
+        <v>1327.0</v>
       </c>
       <c r="E4" s="1">
-        <v>136.1780467532</v>
+        <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1048570.96</v>
+        <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8143689.04</v>
+        <v>8871623.55</v>
       </c>
       <c r="J4" s="1">
-        <v>776.64644079024</v>
+        <v>874.45956189708</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9192260.0</v>
+        <v>9886150.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9192260.0</v>
+        <v>9886150.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.72</v>
+        <v>5.4</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>35000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>141.04</v>
+        <v>137.66</v>
       </c>
       <c r="E5" s="1">
-        <v>78.9366617143</v>
+        <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
         <v>0.87</v>
       </c>
       <c r="H5" s="1">
-        <v>3176505.34</v>
+        <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2509608.81</v>
+        <v>2180455.19</v>
       </c>
       <c r="J5" s="1">
-        <v>79.005338930109</v>
+        <v>75.07850961499</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5686114.15</v>
+        <v>5084688.64</v>
       </c>
       <c r="N5" s="1">
-        <v>5686114.15</v>
+        <v>5084688.64</v>
       </c>
       <c r="O5" s="1">
-        <v>2.92</v>
+        <v>2.78</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>400000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.66</v>
+        <v>10.278</v>
       </c>
       <c r="E6" s="1">
-        <v>7.5210255</v>
+        <v>7.8367673961</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>3008410.2</v>
+        <v>3581402.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1255589.8</v>
+        <v>1115643.3</v>
       </c>
       <c r="J6" s="1">
-        <v>41.735990657125</v>
+        <v>31.151015215351</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4264000.0</v>
+        <v>4697046.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4264000.0</v>
+        <v>4697046.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.19</v>
+        <v>2.57</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>29000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>88.44</v>
+        <v>80.7</v>
       </c>
       <c r="E7" s="1">
-        <v>83.6266965517</v>
+        <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2425174.2</v>
+        <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>139585.8</v>
+        <v>-76094.11</v>
       </c>
       <c r="J7" s="1">
-        <v>5.7557020027675</v>
+        <v>-3.4997155927539</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2564760.0</v>
+        <v>2098200.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2564760.0</v>
+        <v>2098200.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.32</v>
+        <v>1.15</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>93.18</v>
+        <v>91.41</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>474065.77</v>
+        <v>413885.77</v>
       </c>
       <c r="J8" s="1">
-        <v>17.596741918592</v>
+        <v>15.362933878284</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3168120.0</v>
+        <v>3107940.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3168120.0</v>
+        <v>3107940.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.63</v>
+        <v>1.7</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>34.01</v>
+        <v>36.16</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>83325.6</v>
+        <v>238125.6</v>
       </c>
       <c r="J9" s="1">
-        <v>3.5226937207596</v>
+        <v>10.067056893345</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2448720.0</v>
+        <v>2603520.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2448720.0</v>
+        <v>2603520.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.26</v>
+        <v>1.42</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>82000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>88.34</v>
+        <v>75.94</v>
       </c>
       <c r="E10" s="1">
-        <v>40.2604684146</v>
+        <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3301358.41</v>
+        <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>3942521.59</v>
+        <v>2140771.9</v>
       </c>
       <c r="J10" s="1">
-        <v>119.42119274472</v>
+        <v>88.621750177521</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7243880.0</v>
+        <v>4556400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>7243880.0</v>
+        <v>4556400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.72</v>
+        <v>2.49</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>37000.0</v>
+        <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>69.16</v>
+        <v>61.44</v>
       </c>
       <c r="E11" s="1">
-        <v>59.3327359459</v>
+        <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2195311.23</v>
+        <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>363608.77</v>
+        <v>44603.47</v>
       </c>
       <c r="J11" s="1">
-        <v>16.562971346892</v>
+        <v>1.7717756823822</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2558920.0</v>
+        <v>2562048.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2558920.0</v>
+        <v>2562048.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.31</v>
+        <v>1.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>126000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>22.25</v>
+        <v>19.075</v>
       </c>
       <c r="E12" s="1">
-        <v>23.5723146032</v>
+        <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2970111.64</v>
+        <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-166611.64</v>
+        <v>-490207.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-5.6096086677738</v>
+        <v>-19.078799286034</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2803500.0</v>
+        <v>2079175.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2803500.0</v>
+        <v>2079175.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.44</v>
+        <v>1.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>16600.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D13" s="1">
-        <v>214.5</v>
+        <v>245.2</v>
       </c>
       <c r="E13" s="1">
-        <v>236.6301325301</v>
+        <v>236.6301325581</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3928060.2</v>
+        <v>3052528.71</v>
       </c>
       <c r="I13" s="1">
-        <v>-367360.2</v>
+        <v>110551.29</v>
       </c>
       <c r="J13" s="1">
-        <v>-9.352203919889</v>
+        <v>3.6216298191672</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3560700.0</v>
+        <v>3163080.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3560700.0</v>
+        <v>3163080.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.83</v>
+        <v>1.73</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.69</v>
+        <v>18.735</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>945801.63</v>
+        <v>1129721.63</v>
       </c>
       <c r="J14" s="1">
-        <v>43.632814545537</v>
+        <v>52.117624675559</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3113440.0</v>
+        <v>3297360.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3113440.0</v>
+        <v>3297360.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.478</v>
+        <v>9.737</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>851061.67</v>
+        <v>948186.67</v>
       </c>
       <c r="J15" s="1">
-        <v>31.48362474619</v>
+        <v>35.076604152105</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3554250.0</v>
+        <v>3651375.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3554250.0</v>
+        <v>3651375.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.83</v>
+        <v>2.0</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
-        <v>25000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>107.0</v>
+        <v>96.95</v>
       </c>
       <c r="E16" s="1">
-        <v>100.64035</v>
+        <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2516008.75</v>
+        <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>158991.25</v>
+        <v>-74658.75</v>
       </c>
       <c r="J16" s="1">
-        <v>6.3191850982235</v>
+        <v>-2.5867411704022</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2675000.0</v>
+        <v>2811550.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2675000.0</v>
+        <v>2811550.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.37</v>
+        <v>1.54</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>255.1</v>
+        <v>170.45</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-120218.5</v>
+        <v>-653513.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-6.9597131094275</v>
+        <v>-37.833332416707</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1607130.0</v>
+        <v>1073835.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1607130.0</v>
+        <v>1073835.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.83</v>
+        <v>0.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>35.65</v>
+        <v>38.88</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>191237.86</v>
+        <v>451575.86</v>
       </c>
       <c r="J18" s="1">
-        <v>7.1300153763835</v>
+        <v>16.836325324931</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2873390.0</v>
+        <v>3133728.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2873390.0</v>
+        <v>3133728.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.48</v>
+        <v>1.71</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>3095.0</v>
+        <v>2683.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-19059.28</v>
+        <v>-594386.78</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.43889764532236</v>
+        <v>-13.687555781369</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4323474.84</v>
+        <v>3748147.34</v>
       </c>
       <c r="N19" s="1">
-        <v>4323474.84</v>
+        <v>3748147.34</v>
       </c>
       <c r="O19" s="1">
-        <v>2.22</v>
+        <v>2.05</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>53000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>73.68</v>
+        <v>64.46</v>
       </c>
       <c r="E20" s="1">
-        <v>83.5922301887</v>
+        <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4430388.2</v>
+        <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-525348.2</v>
+        <v>-1060988.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-11.857836746676</v>
+        <v>-22.715594045511</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3905040.0</v>
+        <v>3609760.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3905040.0</v>
+        <v>3609760.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.01</v>
+        <v>1.97</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>2055.0</v>
+        <v>1582.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-368175.32</v>
+        <v>-906825.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-13.581418418019</v>
+        <v>-33.451384256211</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2342700.0</v>
+        <v>1804050.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2342700.0</v>
+        <v>1804050.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.2</v>
+        <v>0.99</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>141000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>42.035</v>
+        <v>64.36</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596454</v>
+        <v>25.9981596226</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3665740.51</v>
+        <v>2755804.92</v>
       </c>
       <c r="I22" s="1">
-        <v>2261194.49</v>
+        <v>4066355.08</v>
       </c>
       <c r="J22" s="1">
-        <v>61.684521417475</v>
+        <v>147.55598447803</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5926935.0</v>
+        <v>6822160.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5926935.0</v>
+        <v>6822160.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.04</v>
+        <v>3.73</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.966</v>
+        <v>5.714</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>625771.42</v>
+        <v>448111.42</v>
       </c>
       <c r="J23" s="1">
-        <v>17.478386156119</v>
+        <v>12.516174739535</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4206030.0</v>
+        <v>4028370.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4206030.0</v>
+        <v>4028370.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.16</v>
+        <v>2.2</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>39800.0</v>
+        <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.8</v>
+        <v>102.7</v>
       </c>
       <c r="E24" s="1">
-        <v>70.441501005</v>
+        <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2803571.74</v>
+        <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1447068.26</v>
+        <v>1096788.96</v>
       </c>
       <c r="J24" s="1">
-        <v>51.615167871538</v>
+        <v>45.794735042223</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4250640.0</v>
+        <v>3491800.0</v>
       </c>
       <c r="N24" s="1">
-        <v>4250640.0</v>
+        <v>3491800.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.18</v>
+        <v>1.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.477</v>
+        <v>4.564</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>291104.9</v>
+        <v>339563.9</v>
       </c>
       <c r="J25" s="1">
-        <v>13.21651690848</v>
+        <v>15.416614512018</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2493689.0</v>
+        <v>2542148.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2493689.0</v>
+        <v>2542148.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.28</v>
+        <v>1.39</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>167.74</v>
+        <v>177.02</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1103510.78</v>
+        <v>1251990.78</v>
       </c>
       <c r="J26" s="1">
-        <v>69.827904593196</v>
+        <v>79.223415232429</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2683840.0</v>
+        <v>2832320.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2683840.0</v>
+        <v>2832320.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.38</v>
+        <v>1.55</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>517.2</v>
+        <v>474.2</v>
       </c>
       <c r="E27" s="1">
-        <v>553.43275</v>
+        <v>550.93275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
         <v>0.92</v>
       </c>
       <c r="H27" s="1">
-        <v>3914601.98</v>
+        <v>3896604.6</v>
       </c>
       <c r="I27" s="1">
-        <v>-189271.85</v>
+        <v>-480811.97</v>
       </c>
       <c r="J27" s="1">
-        <v>-4.8350215671224</v>
+        <v>-12.339254796342</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3725330.13</v>
+        <v>3415792.63</v>
       </c>
       <c r="N27" s="1">
-        <v>3725330.13</v>
+        <v>3415792.63</v>
       </c>
       <c r="O27" s="1">
-        <v>1.91</v>
+        <v>1.87</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>394.05</v>
+        <v>355.6</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1395538.2</v>
+        <v>957208.2</v>
       </c>
       <c r="J28" s="1">
-        <v>45.066326581029</v>
+        <v>30.911269463809</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4492170.0</v>
+        <v>4053840.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4492170.0</v>
+        <v>4053840.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.31</v>
+        <v>2.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>536.2</v>
+        <v>452.3</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-478486.5</v>
+        <v>-897986.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-15.144438819409</v>
+        <v>-28.421912864638</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2681000.0</v>
+        <v>2261500.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2681000.0</v>
+        <v>2261500.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.38</v>
+        <v>1.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>235000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>16.965</v>
+        <v>15.1</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670638</v>
+        <v>9.372537512</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2043223.26</v>
+        <v>1958860.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1943551.74</v>
+        <v>1197039.66</v>
       </c>
       <c r="J30" s="1">
-        <v>95.121848798843</v>
+        <v>61.108984421013</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3986775.0</v>
+        <v>3155900.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3986775.0</v>
+        <v>3155900.0</v>
       </c>
       <c r="O30" s="1">
-        <v>2.05</v>
+        <v>1.73</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>4800.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>532.0</v>
+        <v>462.1</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2675222.4</v>
+        <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-121622.4</v>
+        <v>-380952.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.5462537993103</v>
+        <v>-17.088014813273</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2553600.0</v>
+        <v>1848400.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2553600.0</v>
+        <v>1848400.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.31</v>
+        <v>1.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>65000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>295.5</v>
+        <v>378.2</v>
       </c>
       <c r="E32" s="1">
-        <v>176.4622627692</v>
+        <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
-        <v>1539464.19</v>
+        <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>1032389.03</v>
+        <v>126306.13</v>
       </c>
       <c r="J32" s="1">
-        <v>67.061581341493</v>
+        <v>5.1457114080271</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2571853.22</v>
+        <v>2580896.37</v>
       </c>
       <c r="N32" s="1">
-        <v>2571853.22</v>
+        <v>2580896.37</v>
       </c>
       <c r="O32" s="1">
-        <v>1.32</v>
+        <v>1.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>58000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>383.0</v>
+        <v>162.55</v>
       </c>
       <c r="E33" s="1">
-        <v>358.8201784483</v>
+        <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
-        <v>2791494.78</v>
+        <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>182923.93</v>
+        <v>-2450420.3</v>
       </c>
       <c r="J33" s="1">
-        <v>6.5529024560813</v>
+        <v>-37.223555601215</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2974418.71</v>
+        <v>4132562.6</v>
       </c>
       <c r="N33" s="1">
-        <v>2974418.71</v>
+        <v>4132562.6</v>
       </c>
       <c r="O33" s="1">
-        <v>1.53</v>
+        <v>2.26</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>176000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>144.2</v>
+        <v>60.7</v>
       </c>
       <c r="E34" s="1">
-        <v>267.8813911932</v>
+        <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>6324685.17</v>
+        <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-2926451.29</v>
+        <v>-1477076.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-46.270307712407</v>
+        <v>-53.677200287925</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3398233.88</v>
+        <v>1274700.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3398233.88</v>
+        <v>1274700.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.75</v>
+        <v>0.7</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>21000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>80.52</v>
+        <v>154.7</v>
       </c>
       <c r="E35" s="1">
-        <v>131.0369847619</v>
+        <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2751776.68</v>
+        <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>-1060856.68</v>
+        <v>4107161.64</v>
       </c>
       <c r="J35" s="1">
-        <v>-38.551699624113</v>
+        <v>411.56466217012</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1690920.0</v>
+        <v>5105100.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1690920.0</v>
+        <v>5105100.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.87</v>
+        <v>2.79</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>51000.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.95</v>
+        <v>640.0</v>
       </c>
       <c r="E36" s="1">
-        <v>30.2405564706</v>
+        <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1542268.38</v>
+        <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>3708181.62</v>
+        <v>-22734.98</v>
       </c>
       <c r="J36" s="1">
-        <v>240.43685704041</v>
+        <v>-1.8353384999268</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5250450.0</v>
+        <v>1216000.0</v>
       </c>
       <c r="N36" s="1">
-        <v>5250450.0</v>
+        <v>1216000.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.7</v>
+        <v>0.66</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>1500.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>757.5</v>
+        <v>28.1</v>
       </c>
       <c r="E37" s="1">
-        <v>660.2546533333</v>
+        <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>990381.98</v>
+        <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>145868.02</v>
+        <v>-208999.7</v>
       </c>
       <c r="J37" s="1">
-        <v>14.728460628898</v>
+        <v>-22.243483049218</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1136250.0</v>
+        <v>730600.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1136250.0</v>
+        <v>730600.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.58</v>
+        <v>0.4</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
-        <v>26000.0</v>
+        <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>30.87</v>
+        <v>320.0</v>
       </c>
       <c r="E38" s="1">
-        <v>36.13845</v>
+        <v>276.757175</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H38" s="1">
-        <v>939599.7</v>
+        <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>-136979.7</v>
+        <v>1287110.06</v>
       </c>
       <c r="J38" s="1">
-        <v>-14.578516787521</v>
+        <v>30.931337528591</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>802620.0</v>
+        <v>5448294.68</v>
       </c>
       <c r="N38" s="1">
-        <v>802620.0</v>
+        <v>5448294.68</v>
       </c>
       <c r="O38" s="1">
-        <v>0.41</v>
+        <v>2.98</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
-        <v>15000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>356.4</v>
+        <v>360.3</v>
       </c>
       <c r="E39" s="1">
-        <v>275.780918</v>
+        <v>239.3382</v>
       </c>
       <c r="F39" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="G39">
-        <v>0.92</v>
+        <v>10.92</v>
       </c>
       <c r="H39" s="1">
-        <v>3962800.52</v>
+        <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1871533.21</v>
+        <v>1162079.95</v>
       </c>
       <c r="J39" s="1">
-        <v>47.227540234602</v>
+        <v>56.062397014444</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5834333.73</v>
+        <v>3234913.1</v>
       </c>
       <c r="N39" s="1">
-        <v>5834333.73</v>
+        <v>3234913.1</v>
       </c>
       <c r="O39" s="1">
-        <v>3.0</v>
+        <v>1.77</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>108000.0</v>
+        <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>371.8</v>
+        <v>136.26</v>
       </c>
       <c r="E40" s="1">
-        <v>239.3382</v>
+        <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
-        <v>113</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.66</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2284346.74</v>
+        <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>1481775.94</v>
+        <v>857609.01</v>
       </c>
       <c r="J40" s="1">
-        <v>64.866507087273</v>
+        <v>27.005464099596</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3766122.68</v>
+        <v>4033296.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3766122.68</v>
+        <v>4033296.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.93</v>
+        <v>2.2</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>29600.0</v>
+        <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>171.22</v>
+        <v>268.4</v>
       </c>
       <c r="E41" s="1">
-        <v>107.2867226351</v>
+        <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3175686.99</v>
+        <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>1892425.01</v>
+        <v>3342739.51</v>
       </c>
       <c r="J41" s="1">
-        <v>59.591043322566</v>
+        <v>169.54618525364</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5068112.0</v>
+        <v>5314320.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5068112.0</v>
+        <v>5314320.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.6</v>
+        <v>2.91</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>19800.0</v>
+        <v>21825.0</v>
       </c>
       <c r="D42" s="1">
-        <v>252.9</v>
+        <v>84.68</v>
       </c>
       <c r="E42" s="1">
-        <v>99.5747722222</v>
+        <v>83.8475857961</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>1971580.49</v>
+        <v>1949706.27</v>
       </c>
       <c r="I42" s="1">
-        <v>3035839.51</v>
+        <v>67364.4</v>
       </c>
       <c r="J42" s="1">
-        <v>153.97999348228</v>
+        <v>3.4551050605177</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5007420.0</v>
+        <v>2017070.67</v>
       </c>
       <c r="N42" s="1">
-        <v>5007420.0</v>
+        <v>2017070.67</v>
       </c>
       <c r="O42" s="1">
-        <v>2.57</v>
+        <v>1.1</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>44000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.36</v>
+        <v>177.24</v>
       </c>
       <c r="E43" s="1">
-        <v>83.9416</v>
+        <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3932528.11</v>
+        <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>646583.53</v>
+        <v>3326504.61</v>
       </c>
       <c r="J43" s="1">
-        <v>16.441930277772</v>
+        <v>203.30481123271</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4579111.64</v>
+        <v>4962720.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4579111.64</v>
+        <v>4962720.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.35</v>
+        <v>2.71</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>28000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>152.0</v>
+        <v>266.8</v>
       </c>
       <c r="E44" s="1">
-        <v>58.4362639286</v>
+        <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1636215.39</v>
+        <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>2619784.61</v>
+        <v>455402.25</v>
       </c>
       <c r="J44" s="1">
-        <v>160.11245377664</v>
+        <v>12.840538513284</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4256000.0</v>
+        <v>4002000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4256000.0</v>
+        <v>4002000.0</v>
       </c>
       <c r="O44" s="1">
         <v>2.19</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
-        <v>15000.0</v>
+        <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>250.5</v>
+        <v>140.95</v>
       </c>
       <c r="E45" s="1">
-        <v>236.43985</v>
+        <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H45" s="1">
-        <v>3546597.75</v>
+        <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>210902.25</v>
+        <v>-1599240.45</v>
       </c>
       <c r="J45" s="1">
-        <v>5.9466075621347</v>
+        <v>-46.626991595243</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3757500.0</v>
+        <v>1830619.37</v>
       </c>
       <c r="N45" s="1">
-        <v>3757500.0</v>
+        <v>1830619.37</v>
       </c>
       <c r="O45" s="1">
-        <v>1.93</v>
+        <v>1.0</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
-        <v>13900.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>156.0</v>
+        <v>0.001</v>
       </c>
       <c r="E46" s="1">
-        <v>299.2204892086</v>
+        <v>0.0</v>
       </c>
       <c r="F46" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4034384.59</v>
+        <v>0.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-1667910.73</v>
+        <v>30.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-41.342383027494</v>
+        <v>0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2366473.86</v>
+        <v>30.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2366473.86</v>
+        <v>30.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.22</v>
+        <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
-        <v>66500.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>32.5</v>
+        <v>66.52</v>
       </c>
       <c r="E47" s="1">
-        <v>49.519597594</v>
+        <v>56.558639</v>
       </c>
       <c r="F47" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G47">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3039414.13</v>
+        <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-549924.99</v>
+        <v>298840.83</v>
       </c>
       <c r="J47" s="1">
-        <v>-18.09312474309</v>
+        <v>17.612448206188</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2489489.14</v>
+        <v>1995600.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2489489.14</v>
+        <v>1995600.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.28</v>
+        <v>1.09</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
-        <v>30000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>0.001</v>
+        <v>74.02</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0</v>
+        <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>0.0</v>
+        <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>30.0</v>
+        <v>-123670.34</v>
       </c>
       <c r="J48" s="1">
-        <v>0</v>
+        <v>-6.038029649139</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30.0</v>
+        <v>1924520.0</v>
       </c>
       <c r="N48" s="1">
-        <v>30.0</v>
+        <v>1924520.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.0</v>
+        <v>1.05</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
-        <v>30000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>72.58</v>
+        <v>36.88</v>
       </c>
       <c r="E49" s="1">
-        <v>56.558639</v>
+        <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1696759.17</v>
+        <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>480640.83</v>
+        <v>2284084.64</v>
       </c>
       <c r="J49" s="1">
-        <v>28.326991743914</v>
+        <v>79.332862855485</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2177400.0</v>
+        <v>5163200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2177400.0</v>
+        <v>5163200.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.12</v>
+        <v>2.82</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>29500.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>72.56</v>
+        <v>239.1</v>
       </c>
       <c r="E50" s="1">
-        <v>78.7765515254</v>
+        <v>248.9732125</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2323908.27</v>
+        <v>2987678.55</v>
       </c>
       <c r="I50" s="1">
-        <v>-183388.27</v>
+        <v>-118478.55</v>
       </c>
       <c r="J50" s="1">
-        <v>-7.8913730101748</v>
+        <v>-3.9655721998607</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2140520.0</v>
+        <v>2869200.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2140520.0</v>
+        <v>2869200.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.1</v>
+        <v>1.57</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
-        <v>159000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>32.72</v>
+        <v>71.16</v>
       </c>
       <c r="E51" s="1">
-        <v>20.5651096855</v>
+        <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3269852.44</v>
+        <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>1932627.56</v>
+        <v>180100.8</v>
       </c>
       <c r="J51" s="1">
-        <v>59.104427354526</v>
+        <v>7.5619887177813</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5202480.0</v>
+        <v>2561760.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5202480.0</v>
+        <v>2561760.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.67</v>
+        <v>1.4</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>36000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>73.94</v>
+        <v>190.9</v>
       </c>
       <c r="E52" s="1">
-        <v>66.1572</v>
+        <v>161.168750875</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>2381659.2</v>
+        <v>3460582.63</v>
       </c>
       <c r="I52" s="1">
-        <v>280180.8</v>
+        <v>626418.69</v>
       </c>
       <c r="J52" s="1">
-        <v>11.764101261843</v>
+        <v>18.101538295012</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2661840.0</v>
+        <v>4087001.32</v>
       </c>
       <c r="N52" s="1">
-        <v>2661840.0</v>
+        <v>4087001.32</v>
       </c>
       <c r="O52" s="1">
-        <v>1.37</v>
+        <v>2.23</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
-        <v>165000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>164.7</v>
+        <v>36.2</v>
       </c>
       <c r="E53" s="1">
-        <v>161.8541458788</v>
+        <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3585512.6</v>
+        <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>53242.95</v>
+        <v>1685522.65</v>
       </c>
       <c r="J53" s="1">
-        <v>1.4849466712235</v>
+        <v>267.00192078807</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3638755.55</v>
+        <v>2316800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3638755.55</v>
+        <v>2316800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.87</v>
+        <v>1.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>64000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>34.16</v>
+        <v>57.1</v>
       </c>
       <c r="E54" s="1">
-        <v>9.8637085938</v>
+        <v>93.9182333333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>631277.35</v>
+        <v>2535792.3</v>
       </c>
       <c r="I54" s="1">
-        <v>1554962.65</v>
+        <v>-994092.3</v>
       </c>
       <c r="J54" s="1">
-        <v>246.32004458896</v>
+        <v>-39.202433890189</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2186240.0</v>
+        <v>1541700.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2186240.0</v>
+        <v>1541700.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.12</v>
+        <v>0.84</v>
       </c>
       <c r="P54">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>