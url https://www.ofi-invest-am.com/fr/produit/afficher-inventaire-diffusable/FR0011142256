--- v1 (2026-08-14)
+++ v2 (2026-09-06)
@@ -847,182 +847,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>8256.2725</v>
+        <v>8250.8472</v>
       </c>
       <c r="D2">
-        <v>5196.79</v>
+        <v>5331.65</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>42906125.17</v>
+        <v>43990636.7</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>42906125.17</v>
+        <v>43990636.7</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133995.5521</v>
+        <v>132698.218</v>
       </c>
       <c r="D3">
-        <v>146.46</v>
+        <v>150.26</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19625914.92</v>
+        <v>19940277.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19625914.92</v>
+        <v>19940277.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5941.1174</v>
+        <v>5882.8049</v>
       </c>
       <c r="D4">
-        <v>1597.01</v>
+        <v>1637.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9488035.77</v>
+        <v>9635676.61</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9488035.77</v>
+        <v>9635676.61</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>712463.6222</v>
+        <v>718084.6298</v>
       </c>
       <c r="D5">
-        <v>152.39</v>
+        <v>156.34</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>108577480.05</v>
+        <v>112266874.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>108577480.05</v>
+        <v>112266874.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15513.941</v>
+        <v>15476.941</v>
       </c>
       <c r="D6">
-        <v>149.68</v>
+        <v>153.54</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2322228.08</v>
+        <v>2376360.09</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2322228.08</v>
+        <v>2376360.09</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2234 +1074,2234 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>372.3</v>
+        <v>372.8</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>188947.13</v>
+        <v>196507.13</v>
       </c>
       <c r="J2" s="1">
-        <v>3.4731467097266</v>
+        <v>3.6121114514802</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5629176.0</v>
+        <v>5636736.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5629176.0</v>
+        <v>5636736.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.08</v>
+        <v>2.99</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>60000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>17.17</v>
+        <v>17.145</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1691752.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-661552.0</v>
+        <v>-663052.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-39.104549603015</v>
+        <v>-39.19321508117</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1030200.0</v>
+        <v>1028700.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1030200.0</v>
+        <v>1028700.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1327.0</v>
+        <v>1462.2</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8871623.55</v>
+        <v>9878863.55</v>
       </c>
       <c r="J4" s="1">
-        <v>874.45956189708</v>
+        <v>973.74134996678</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9886150.0</v>
+        <v>10893390.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9886150.0</v>
+        <v>10893390.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.4</v>
+        <v>5.79</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>32000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.66</v>
+        <v>138.58</v>
       </c>
       <c r="E5" s="1">
-        <v>78.9366615625</v>
+        <v>85.5636991667</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H5" s="1">
-        <v>2904233.45</v>
+        <v>3546216.2</v>
       </c>
       <c r="I5" s="1">
-        <v>2180455.19</v>
+        <v>2231628.49</v>
       </c>
       <c r="J5" s="1">
-        <v>75.07850961499</v>
+        <v>62.929848721575</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5084688.64</v>
+        <v>5777844.69</v>
       </c>
       <c r="N5" s="1">
-        <v>5084688.64</v>
+        <v>5777844.69</v>
       </c>
       <c r="O5" s="1">
-        <v>2.78</v>
+        <v>3.07</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>457000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.278</v>
+        <v>10.674</v>
       </c>
       <c r="E6" s="1">
-        <v>7.8367673961</v>
+        <v>8.0278463265</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>3581402.7</v>
+        <v>3933644.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1115643.3</v>
+        <v>1296615.3</v>
       </c>
       <c r="J6" s="1">
-        <v>31.151015215351</v>
+        <v>32.962186442512</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4697046.0</v>
+        <v>5230260.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4697046.0</v>
+        <v>5230260.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.57</v>
+        <v>2.78</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>80.7</v>
+        <v>70.38</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-76094.11</v>
+        <v>-344414.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.4997155927539</v>
+        <v>-15.840272409145</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2098200.0</v>
+        <v>1829880.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2098200.0</v>
+        <v>1829880.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.15</v>
+        <v>0.97</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>91.41</v>
+        <v>93.65</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>413885.77</v>
+        <v>490045.77</v>
       </c>
       <c r="J8" s="1">
-        <v>15.362933878284</v>
+        <v>18.189899985792</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3107940.0</v>
+        <v>3184100.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3107940.0</v>
+        <v>3184100.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.7</v>
+        <v>1.69</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>36.16</v>
+        <v>37.1</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>238125.6</v>
+        <v>305805.6</v>
       </c>
       <c r="J9" s="1">
-        <v>10.067056893345</v>
+        <v>12.928313350196</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2603520.0</v>
+        <v>2671200.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2603520.0</v>
+        <v>2671200.0</v>
       </c>
       <c r="O9" s="1">
         <v>1.42</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>60000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>75.94</v>
+        <v>77.26</v>
       </c>
       <c r="E10" s="1">
-        <v>40.2604683333</v>
+        <v>43.1065861538</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2415628.1</v>
+        <v>2801928.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2140771.9</v>
+        <v>2219971.9</v>
       </c>
       <c r="J10" s="1">
-        <v>88.621750177521</v>
+        <v>79.230152265506</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4556400.0</v>
+        <v>5021900.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4556400.0</v>
+        <v>5021900.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.49</v>
+        <v>2.67</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>41700.0</v>
+        <v>47700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>61.44</v>
+        <v>64.42</v>
       </c>
       <c r="E11" s="1">
-        <v>60.3703724221</v>
+        <v>60.8797595388</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2517444.53</v>
+        <v>2903964.53</v>
       </c>
       <c r="I11" s="1">
-        <v>44603.47</v>
+        <v>168869.47</v>
       </c>
       <c r="J11" s="1">
-        <v>1.7717756823822</v>
+        <v>5.8151354210928</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2562048.0</v>
+        <v>3072834.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2562048.0</v>
+        <v>3072834.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.4</v>
+        <v>1.63</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>19.075</v>
+        <v>19.715</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-490207.29</v>
+        <v>-420447.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-19.078799286034</v>
+        <v>-16.363749825644</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2079175.0</v>
+        <v>2148935.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2079175.0</v>
+        <v>2148935.0</v>
       </c>
       <c r="O12" s="1">
         <v>1.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>12900.0</v>
       </c>
       <c r="D13" s="1">
-        <v>245.2</v>
+        <v>245.9</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325581</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3052528.71</v>
       </c>
       <c r="I13" s="1">
-        <v>110551.29</v>
+        <v>119581.29</v>
       </c>
       <c r="J13" s="1">
-        <v>3.6216298191672</v>
+        <v>3.9174501326803</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3163080.0</v>
+        <v>3172110.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3163080.0</v>
+        <v>3172110.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.73</v>
+        <v>1.69</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.735</v>
+        <v>18.275</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1129721.63</v>
+        <v>1048761.63</v>
       </c>
       <c r="J14" s="1">
-        <v>52.117624675559</v>
+        <v>48.382684331243</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3297360.0</v>
+        <v>3216400.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3297360.0</v>
+        <v>3216400.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.8</v>
+        <v>1.71</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.737</v>
+        <v>9.638</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>948186.67</v>
+        <v>911061.67</v>
       </c>
       <c r="J15" s="1">
-        <v>35.076604152105</v>
+        <v>33.703225923589</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3651375.0</v>
+        <v>3614250.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3651375.0</v>
+        <v>3614250.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.0</v>
+        <v>1.92</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
-        <v>29000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.95</v>
+        <v>102.6</v>
       </c>
       <c r="E16" s="1">
-        <v>99.5244396552</v>
+        <v>99.8127734375</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2886208.75</v>
+        <v>3194008.75</v>
       </c>
       <c r="I16" s="1">
-        <v>-74658.75</v>
+        <v>89191.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.5867411704022</v>
+        <v>2.7924547795932</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2811550.0</v>
+        <v>3283200.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2811550.0</v>
+        <v>3283200.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.54</v>
+        <v>1.74</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
-        <v>6300.0</v>
+        <v>6443.0</v>
       </c>
       <c r="D17" s="1">
-        <v>170.45</v>
+        <v>174.05</v>
       </c>
       <c r="E17" s="1">
-        <v>274.1823015873</v>
+        <v>271.9823187956</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1727348.5</v>
+        <v>1752382.08</v>
       </c>
       <c r="I17" s="1">
-        <v>-653513.5</v>
+        <v>-630977.93</v>
       </c>
       <c r="J17" s="1">
-        <v>-37.833332416707</v>
+        <v>-36.006869574927</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1073835.0</v>
+        <v>1121404.15</v>
       </c>
       <c r="N17" s="1">
-        <v>1073835.0</v>
+        <v>1121404.15</v>
       </c>
       <c r="O17" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>38.88</v>
+        <v>38.81</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>451575.86</v>
+        <v>445933.86</v>
       </c>
       <c r="J18" s="1">
-        <v>16.836325324931</v>
+        <v>16.625971858554</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3133728.0</v>
+        <v>3128086.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3133728.0</v>
+        <v>3128086.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.71</v>
+        <v>1.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
-        <v>1280.0</v>
+        <v>1370.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2683.0</v>
+        <v>2869.0</v>
       </c>
       <c r="E19" s="1">
-        <v>3509.6599140625</v>
+        <v>3467.5727664234</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
-        <v>4342534.12</v>
+        <v>4623823.95</v>
       </c>
       <c r="I19" s="1">
-        <v>-594386.78</v>
+        <v>-341967.64</v>
       </c>
       <c r="J19" s="1">
-        <v>-13.687555781369</v>
+        <v>-7.3957755247148</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3748147.34</v>
+        <v>4281856.31</v>
       </c>
       <c r="N19" s="1">
-        <v>3748147.34</v>
+        <v>4281856.31</v>
       </c>
       <c r="O19" s="1">
-        <v>2.05</v>
+        <v>2.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>56000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.46</v>
+        <v>66.74</v>
       </c>
       <c r="E20" s="1">
-        <v>83.4062178571</v>
+        <v>81.554415873</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4670748.2</v>
+        <v>5137928.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-1060988.2</v>
+        <v>-933308.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-22.715594045511</v>
+        <v>-18.165068947441</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3609760.0</v>
+        <v>4204620.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3609760.0</v>
+        <v>4204620.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.97</v>
+        <v>2.23</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>1140.0</v>
+        <v>1380.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1582.5</v>
+        <v>1619.0</v>
       </c>
       <c r="E21" s="1">
-        <v>2377.9608070175</v>
+        <v>2245.9676231884</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2710875.32</v>
+        <v>3099435.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-906825.32</v>
+        <v>-865215.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-33.451384256211</v>
+        <v>-27.915256511951</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1804050.0</v>
+        <v>2234220.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1804050.0</v>
+        <v>2234220.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.99</v>
+        <v>1.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>106000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>64.36</v>
+        <v>77.3</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596226</v>
+        <v>25.9981596739</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2755804.92</v>
+        <v>2391830.69</v>
       </c>
       <c r="I22" s="1">
-        <v>4066355.08</v>
+        <v>4719769.31</v>
       </c>
       <c r="J22" s="1">
-        <v>147.55598447803</v>
+        <v>197.32873776279</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6822160.0</v>
+        <v>7111600.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6822160.0</v>
+        <v>7111600.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.73</v>
+        <v>3.78</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.714</v>
+        <v>5.673</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>448111.42</v>
+        <v>419206.42</v>
       </c>
       <c r="J23" s="1">
-        <v>12.516174739535</v>
+        <v>11.708830818583</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4028370.0</v>
+        <v>3999465.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4028370.0</v>
+        <v>3999465.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.2</v>
+        <v>2.13</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.7</v>
+        <v>100.6</v>
       </c>
       <c r="E24" s="1">
         <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1096788.96</v>
+        <v>1025388.96</v>
       </c>
       <c r="J24" s="1">
-        <v>45.794735042223</v>
+        <v>42.81353792841</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3491800.0</v>
+        <v>3420400.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3491800.0</v>
+        <v>3420400.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.91</v>
+        <v>1.82</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.564</v>
+        <v>4.344</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>339563.9</v>
+        <v>217023.9</v>
       </c>
       <c r="J25" s="1">
-        <v>15.416614512018</v>
+        <v>9.85314930767</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2542148.0</v>
+        <v>2419608.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2542148.0</v>
+        <v>2419608.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.39</v>
+        <v>1.29</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>177.02</v>
+        <v>183.4</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1251990.78</v>
+        <v>1354070.78</v>
       </c>
       <c r="J26" s="1">
-        <v>79.223415232429</v>
+        <v>85.682828796901</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2832320.0</v>
+        <v>2934400.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2832320.0</v>
+        <v>2934400.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.55</v>
+        <v>1.56</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>474.2</v>
+        <v>485.6</v>
       </c>
       <c r="E27" s="1">
         <v>550.93275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
         <v>0.92</v>
       </c>
       <c r="H27" s="1">
         <v>3896604.6</v>
       </c>
       <c r="I27" s="1">
-        <v>-480811.97</v>
+        <v>-405172.6</v>
       </c>
       <c r="J27" s="1">
-        <v>-12.339254796342</v>
+        <v>-10.398093766044</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3415792.63</v>
+        <v>3491432.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3415792.63</v>
+        <v>3491432.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>11400.0</v>
+        <v>12300.0</v>
       </c>
       <c r="D28" s="1">
-        <v>355.6</v>
+        <v>375.5</v>
       </c>
       <c r="E28" s="1">
-        <v>271.6343684211</v>
+        <v>279.2342926829</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3096631.8</v>
+        <v>3434581.8</v>
       </c>
       <c r="I28" s="1">
-        <v>957208.2</v>
+        <v>1184068.2</v>
       </c>
       <c r="J28" s="1">
-        <v>30.911269463809</v>
+        <v>34.474887160935</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4053840.0</v>
+        <v>4618650.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4053840.0</v>
+        <v>4618650.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.22</v>
+        <v>2.45</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>452.3</v>
+        <v>479.05</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-897986.5</v>
+        <v>-764236.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-28.421912864638</v>
+        <v>-24.188630019467</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2261500.0</v>
+        <v>2395250.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2261500.0</v>
+        <v>2395250.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.24</v>
+        <v>1.27</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>209000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>15.1</v>
+        <v>15.96</v>
       </c>
       <c r="E30" s="1">
         <v>9.372537512</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1958860.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1197039.66</v>
+        <v>1376779.66</v>
       </c>
       <c r="J30" s="1">
-        <v>61.108984421013</v>
+        <v>70.284727904594</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3155900.0</v>
+        <v>3335640.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3155900.0</v>
+        <v>3335640.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.73</v>
+        <v>1.77</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>462.1</v>
+        <v>448.1</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-380952.0</v>
+        <v>-436952.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-17.088014813273</v>
+        <v>-19.599955502765</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1848400.0</v>
+        <v>1792400.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1848400.0</v>
+        <v>1792400.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.01</v>
+        <v>0.95</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>378.2</v>
+        <v>367.1</v>
       </c>
       <c r="E32" s="1">
         <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>126306.13</v>
+        <v>50256.34</v>
       </c>
       <c r="J32" s="1">
-        <v>5.1457114080271</v>
+        <v>2.0474431610223</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2580896.37</v>
+        <v>2504846.58</v>
       </c>
       <c r="N32" s="1">
-        <v>2580896.37</v>
+        <v>2504846.58</v>
       </c>
       <c r="O32" s="1">
-        <v>1.41</v>
+        <v>1.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>162.55</v>
+        <v>160.35</v>
       </c>
       <c r="E33" s="1">
         <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-2450420.3</v>
+        <v>-2506842.5</v>
       </c>
       <c r="J33" s="1">
-        <v>-37.223555601215</v>
+        <v>-38.080647300481</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4132562.6</v>
+        <v>4076140.4</v>
       </c>
       <c r="N33" s="1">
-        <v>4132562.6</v>
+        <v>4076140.4</v>
       </c>
       <c r="O33" s="1">
-        <v>2.26</v>
+        <v>2.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>60.7</v>
+        <v>62.1</v>
       </c>
       <c r="E34" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-1477076.68</v>
+        <v>-1447676.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-53.677200287925</v>
+        <v>-52.608799635587</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1274700.0</v>
+        <v>1304100.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1274700.0</v>
+        <v>1304100.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>33000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>154.7</v>
+        <v>145.35</v>
       </c>
       <c r="E35" s="1">
-        <v>30.2405563636</v>
+        <v>30.2405564516</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>997938.36</v>
+        <v>937457.25</v>
       </c>
       <c r="I35" s="1">
-        <v>4107161.64</v>
+        <v>3568392.75</v>
       </c>
       <c r="J35" s="1">
-        <v>411.56466217012</v>
+        <v>380.64591745384</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>5105100.0</v>
+        <v>4505850.0</v>
       </c>
       <c r="N35" s="1">
-        <v>5105100.0</v>
+        <v>4505850.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.79</v>
+        <v>2.39</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>640.0</v>
+        <v>658.0</v>
       </c>
       <c r="E36" s="1">
         <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>-22734.98</v>
+        <v>11465.02</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.8353384999268</v>
+        <v>0.9255426047628</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1216000.0</v>
+        <v>1250200.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1216000.0</v>
+        <v>1250200.0</v>
       </c>
       <c r="O36" s="1">
         <v>0.66</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.1</v>
+        <v>26.81</v>
       </c>
       <c r="E37" s="1">
         <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-208999.7</v>
+        <v>-242539.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-22.243483049218</v>
+        <v>-25.813088275784</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>730600.0</v>
+        <v>697060.0</v>
       </c>
       <c r="N37" s="1">
-        <v>730600.0</v>
+        <v>697060.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>320.0</v>
+        <v>327.1</v>
       </c>
       <c r="E38" s="1">
         <v>276.757175</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
       <c r="G38">
         <v>0.92</v>
       </c>
       <c r="H38" s="1">
         <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>1287110.06</v>
+        <v>1397680.24</v>
       </c>
       <c r="J38" s="1">
-        <v>30.931337528591</v>
+        <v>33.588517877392</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>5448294.68</v>
+        <v>5558864.86</v>
       </c>
       <c r="N38" s="1">
-        <v>5448294.68</v>
+        <v>5558864.86</v>
       </c>
       <c r="O38" s="1">
-        <v>2.98</v>
+        <v>2.95</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>360.3</v>
+        <v>379.8</v>
       </c>
       <c r="E39" s="1">
         <v>239.3382</v>
       </c>
       <c r="F39" t="s">
         <v>111</v>
       </c>
       <c r="G39">
-        <v>10.92</v>
+        <v>10.9</v>
       </c>
       <c r="H39" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1162079.95</v>
+        <v>1341522.22</v>
       </c>
       <c r="J39" s="1">
-        <v>56.062397014444</v>
+        <v>64.719257312148</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3234913.1</v>
+        <v>3414355.37</v>
       </c>
       <c r="N39" s="1">
-        <v>3234913.1</v>
+        <v>3414355.37</v>
       </c>
       <c r="O39" s="1">
-        <v>1.77</v>
+        <v>1.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>29600.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>136.26</v>
+        <v>161.48</v>
       </c>
       <c r="E40" s="1">
-        <v>107.2867226351</v>
+        <v>112.8702724242</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3175686.99</v>
+        <v>3724718.99</v>
       </c>
       <c r="I40" s="1">
-        <v>857609.01</v>
+        <v>1604121.01</v>
       </c>
       <c r="J40" s="1">
-        <v>27.005464099596</v>
+        <v>43.066900195872</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4033296.0</v>
+        <v>5328840.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4033296.0</v>
+        <v>5328840.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.2</v>
+        <v>2.83</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>268.4</v>
+        <v>269.05</v>
       </c>
       <c r="E41" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>3342739.51</v>
+        <v>3355609.51</v>
       </c>
       <c r="J41" s="1">
-        <v>169.54618525364</v>
+        <v>170.1989610376</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5314320.0</v>
+        <v>5327190.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5314320.0</v>
+        <v>5327190.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.91</v>
+        <v>2.83</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>21825.0</v>
       </c>
       <c r="D42" s="1">
-        <v>84.68</v>
+        <v>89.46</v>
       </c>
       <c r="E42" s="1">
         <v>83.8475857961</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
       <c r="G42">
         <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>1949706.27</v>
       </c>
       <c r="I42" s="1">
-        <v>67364.4</v>
+        <v>177277.23</v>
       </c>
       <c r="J42" s="1">
-        <v>3.4551050605177</v>
+        <v>9.0925096117171</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2017070.67</v>
+        <v>2126983.5</v>
       </c>
       <c r="N42" s="1">
-        <v>2017070.67</v>
+        <v>2126983.5</v>
       </c>
       <c r="O42" s="1">
-        <v>1.1</v>
+        <v>1.13</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>177.24</v>
+        <v>158.02</v>
       </c>
       <c r="E43" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>3326504.61</v>
+        <v>2788344.61</v>
       </c>
       <c r="J43" s="1">
-        <v>203.30481123271</v>
+        <v>170.41427595911</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4962720.0</v>
+        <v>4424560.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4962720.0</v>
+        <v>4424560.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.71</v>
+        <v>2.35</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>266.8</v>
+        <v>268.8</v>
       </c>
       <c r="E44" s="1">
         <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>455402.25</v>
+        <v>485402.25</v>
       </c>
       <c r="J44" s="1">
-        <v>12.840538513284</v>
+        <v>13.686419611584</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4002000.0</v>
+        <v>4032000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4002000.0</v>
+        <v>4032000.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.19</v>
+        <v>2.14</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>140.95</v>
+        <v>149.35</v>
       </c>
       <c r="E45" s="1">
         <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
         <v>69</v>
       </c>
       <c r="G45">
         <v>0.92</v>
       </c>
       <c r="H45" s="1">
         <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-1599240.45</v>
+        <v>-1493735.85</v>
       </c>
       <c r="J45" s="1">
-        <v>-46.626991595243</v>
+        <v>-43.550930020225</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1830619.37</v>
+        <v>1936123.97</v>
       </c>
       <c r="N45" s="1">
-        <v>1830619.37</v>
+        <v>1936123.97</v>
       </c>
       <c r="O45" s="1">
-        <v>1.0</v>
+        <v>1.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>30000.0</v>
       </c>
       <c r="D46" s="1">
         <v>0.001</v>
       </c>
       <c r="E46" s="1">
         <v>0.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
@@ -3324,434 +3324,434 @@
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
         <v>30.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>66.52</v>
+        <v>70.26</v>
       </c>
       <c r="E47" s="1">
         <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>298840.83</v>
+        <v>411040.83</v>
       </c>
       <c r="J47" s="1">
-        <v>17.612448206188</v>
+        <v>24.225054283926</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1995600.0</v>
+        <v>2107800.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1995600.0</v>
+        <v>2107800.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.09</v>
+        <v>1.12</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>74.02</v>
+        <v>76.38</v>
       </c>
       <c r="E48" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-123670.34</v>
+        <v>-62310.34</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.038029649139</v>
+        <v>-3.0422143285765</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1924520.0</v>
+        <v>1985880.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1924520.0</v>
+        <v>1985880.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>36.88</v>
+        <v>35.0</v>
       </c>
       <c r="E49" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>2284084.64</v>
+        <v>2020884.64</v>
       </c>
       <c r="J49" s="1">
-        <v>79.332862855485</v>
+        <v>70.191165942027</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5163200.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5163200.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.82</v>
+        <v>2.6</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
         <v>12000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>239.1</v>
+        <v>261.0</v>
       </c>
       <c r="E50" s="1">
         <v>248.9732125</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2987678.55</v>
       </c>
       <c r="I50" s="1">
-        <v>-118478.55</v>
+        <v>144321.45</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.9655721998607</v>
+        <v>4.830554813201</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2869200.0</v>
+        <v>3132000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2869200.0</v>
+        <v>3132000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.57</v>
+        <v>1.66</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>71.16</v>
+        <v>73.15</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>180100.8</v>
+        <v>251740.8</v>
       </c>
       <c r="J51" s="1">
-        <v>7.5619887177813</v>
+        <v>10.569975754718</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2561760.0</v>
+        <v>2633400.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2561760.0</v>
+        <v>2633400.0</v>
       </c>
       <c r="O51" s="1">
         <v>1.4</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>160000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>190.9</v>
+        <v>173.4</v>
       </c>
       <c r="E52" s="1">
         <v>161.168750875</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
         <v>3460582.63</v>
       </c>
       <c r="I52" s="1">
-        <v>626418.69</v>
+        <v>251312.05</v>
       </c>
       <c r="J52" s="1">
-        <v>18.101538295012</v>
+        <v>7.2621311747149</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4087001.32</v>
+        <v>3711894.68</v>
       </c>
       <c r="N52" s="1">
-        <v>4087001.32</v>
+        <v>3711894.68</v>
       </c>
       <c r="O52" s="1">
-        <v>2.23</v>
+        <v>1.97</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>36.2</v>
+        <v>35.58</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1685522.65</v>
+        <v>1645842.65</v>
       </c>
       <c r="J53" s="1">
-        <v>267.00192078807</v>
+        <v>260.71625253147</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2316800.0</v>
+        <v>2277120.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2316800.0</v>
+        <v>2277120.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.27</v>
+        <v>1.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>27000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>57.1</v>
+        <v>63.48</v>
       </c>
       <c r="E54" s="1">
         <v>93.9182333333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>2535792.3</v>
       </c>
       <c r="I54" s="1">
-        <v>-994092.3</v>
+        <v>-821832.3</v>
       </c>
       <c r="J54" s="1">
-        <v>-39.202433890189</v>
+        <v>-32.409290776693</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1541700.0</v>
+        <v>1713960.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1541700.0</v>
+        <v>1713960.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>