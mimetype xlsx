--- v2 (2026-09-06)
+++ v3 (2026-09-28)
@@ -142,51 +142,51 @@
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
@@ -792,2969 +792,2969 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8176.9572</v>
+      </c>
+      <c r="C2">
+        <v>5458.39</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>44633049.4</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>44633049.4</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>132921.2966</v>
+      </c>
+      <c r="C3">
+        <v>153.83</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>20448609.22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>20448609.22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5744.6571</v>
+      </c>
+      <c r="C4">
+        <v>1676.39</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>9630306.07</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>9630306.07</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>716670.4007</v>
+      </c>
+      <c r="C5">
+        <v>160.04</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>114702691.53</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>114702691.53</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>15148.941</v>
+      </c>
+      <c r="C6">
+        <v>157.16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>2380881.98</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>2380881.98</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="N54" sqref="N54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>15120.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D2" s="1">
+        <v>359.8034966931</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5440228.87</v>
+      </c>
+      <c r="H2" s="1">
+        <v>727219.13</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.367436322583</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>6167448.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>6167448.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.22</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.1958666667</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1691752.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-768952.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-45.452997838927</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>922800.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>922800.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>7450.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D4" s="1">
+        <v>136.1780469799</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1014526.45</v>
+      </c>
+      <c r="H4" s="1">
+        <v>10743063.55</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1058.9239491982</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>11757590.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>11757590.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.13</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>143.18</v>
+      </c>
+      <c r="D5" s="1">
+        <v>85.5636991667</v>
+      </c>
+      <c r="E5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5">
+        <v>0.86</v>
+      </c>
+      <c r="G5" s="1">
+        <v>3546216.2</v>
+      </c>
+      <c r="H5" s="1">
+        <v>2424454.48</v>
+      </c>
+      <c r="I5" s="1">
+        <v>68.36736237345</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5970670.68</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5970670.68</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.11</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>490000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D6" s="1">
+        <v>8.0278463265</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>3933644.7</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1863055.3</v>
+      </c>
+      <c r="I6" s="1">
+        <v>47.362063482754</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5796700.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5796700.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.02</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D7" s="1">
+        <v>83.6266965385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2174294.11</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-638734.11</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-29.376619614722</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1535560.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1535560.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D8" s="1">
+        <v>79.2368891176</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2694054.23</v>
+      </c>
+      <c r="H8" s="1">
+        <v>744025.77</v>
+      </c>
+      <c r="I8" s="1">
+        <v>27.617327138957</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>3438080.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>3438080.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>72000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D9" s="1">
+        <v>32.8527</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2365394.4</v>
+      </c>
+      <c r="H9" s="1">
+        <v>358365.6</v>
+      </c>
+      <c r="I9" s="1">
+        <v>15.150352939028</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2723760.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2723760.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>65000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D10" s="1">
+        <v>43.1065861538</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>2801928.1</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2437071.9</v>
+      </c>
+      <c r="I10" s="1">
+        <v>86.978388203466</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>5239000.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>5239000.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.73</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>47700.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D11" s="1">
+        <v>60.8797595388</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2903964.53</v>
+      </c>
+      <c r="H11" s="1">
+        <v>536159.47</v>
+      </c>
+      <c r="I11" s="1">
+        <v>18.463017177417</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>3440124.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3440124.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>109000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="D12" s="1">
+        <v>23.5723145872</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2569382.29</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-615012.29</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-23.936192461263</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1954370.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1954370.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>12900.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D13" s="1">
+        <v>236.6301325581</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3052528.71</v>
+      </c>
+      <c r="H13" s="1">
+        <v>21541.29</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.70568672882359</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3074070.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3074070.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>176000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="D14" s="1">
+        <v>12.3161271023</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>2167638.37</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1003881.63</v>
+      </c>
+      <c r="I14" s="1">
+        <v>46.312228270807</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3171520.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3171520.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>375000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D15" s="1">
+        <v>7.2085022133</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2703188.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1083561.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>40.084579308612</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3786750.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3786750.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
+        <v>32000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.8127734375</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>3194008.75</v>
+      </c>
+      <c r="H16" s="1">
+        <v>508391.25</v>
+      </c>
+      <c r="I16" s="1">
+        <v>15.917027465877</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3702400.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3702400.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6443.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D17" s="1">
+        <v>271.9823187956</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1752382.08</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-665770.13</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-37.992292753872</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1086611.95</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1086611.95</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1">
+        <v>80600.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D18" s="1">
+        <v>33.2773218362</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2682152.14</v>
+      </c>
+      <c r="H18" s="1">
+        <v>742541.86</v>
+      </c>
+      <c r="I18" s="1">
+        <v>27.684554090955</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3424694.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3424694.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1370.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>3393.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>3467.5727664234</v>
+      </c>
+      <c r="E19" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19">
+        <v>0.92</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4623823.95</v>
+      </c>
+      <c r="H19" s="1">
+        <v>418108.91</v>
+      </c>
+      <c r="I19" s="1">
+        <v>9.0424919832858</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>5041932.86</v>
+      </c>
+      <c r="M19" s="1">
+        <v>5041932.86</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>63000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>81.554415873</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>5137928.2</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-475928.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-9.2630371907494</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4662000.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4662000.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1380.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>2245.9676231884</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3099435.32</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-855555.32</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-27.603586836585</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2243880.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2243880.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1">
+        <v>92000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D22" s="1">
+        <v>25.9981596739</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2391830.69</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4811769.31</v>
+      </c>
+      <c r="I22" s="1">
+        <v>201.1751638658</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>7203600.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>7203600.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>3.76</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="1">
+        <v>705000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D23" s="1">
+        <v>5.0783809645</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3580258.58</v>
+      </c>
+      <c r="H23" s="1">
+        <v>615901.42</v>
+      </c>
+      <c r="I23" s="1">
+        <v>17.202707744087</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4196160.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4196160.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="D24" s="1">
+        <v>70.4415011765</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2395011.04</v>
+      </c>
+      <c r="H24" s="1">
+        <v>991388.96</v>
+      </c>
+      <c r="I24" s="1">
+        <v>41.393920255165</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>3386400.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>3386400.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="1">
+        <v>557000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D25" s="1">
+        <v>3.954370018</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2202584.1</v>
+      </c>
+      <c r="H25" s="1">
+        <v>284977.9</v>
+      </c>
+      <c r="I25" s="1">
+        <v>12.938343648263</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2487562.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2487562.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
+        <v>17600.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D26" s="1">
+        <v>89.7914329545</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1580329.22</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1462006.78</v>
+      </c>
+      <c r="I26" s="1">
+        <v>92.512798061153</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3042336.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3042336.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>534.6</v>
+      </c>
+      <c r="D27" s="1">
+        <v>550.93275</v>
+      </c>
+      <c r="E27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27">
+        <v>0.92</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3896604.6</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-69542.39</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-1.7846919854275</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3827062.21</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3827062.21</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>279.2342926829</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>3434581.8</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1337818.2</v>
+      </c>
+      <c r="I28" s="1">
+        <v>38.951414696252</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>4772400.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>4772400.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.49</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D29" s="1">
+        <v>631.8973</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3159486.5</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-680736.5</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-21.545795495565</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2478750.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2478750.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>209000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D30" s="1">
+        <v>9.372537512</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1958860.34</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1063279.66</v>
+      </c>
+      <c r="I30" s="1">
+        <v>54.280524154162</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>3022140.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>3022140.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>557.338</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2229352.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-318552.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-14.288995187839</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1910800.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1910800.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1">
+        <v>51000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>407.2</v>
+      </c>
+      <c r="D32" s="1">
+        <v>358.8201784314</v>
+      </c>
+      <c r="E32" t="s">
+        <v>96</v>
+      </c>
+      <c r="F32">
+        <v>7.47</v>
+      </c>
+      <c r="G32" s="1">
+        <v>2454590.24</v>
+      </c>
+      <c r="H32" s="1">
+        <v>323853.51</v>
+      </c>
+      <c r="I32" s="1">
+        <v>13.193791155953</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2778443.75</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2778443.75</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>144.7</v>
+      </c>
+      <c r="D33" s="1">
+        <v>258.2997771053</v>
+      </c>
+      <c r="E33" t="s">
+        <v>96</v>
+      </c>
+      <c r="F33">
+        <v>7.47</v>
+      </c>
+      <c r="G33" s="1">
+        <v>6582982.9</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-2904694.34</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-44.124288094383</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3678288.56</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3678288.56</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>65.96</v>
+      </c>
+      <c r="D34" s="1">
+        <v>131.0369847619</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2751776.68</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-1366616.68</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-49.663066408427</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1385160.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1385160.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="1">
+        <v>31000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D35" s="1">
+        <v>30.2405564516</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>937457.25</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3490892.75</v>
+      </c>
+      <c r="I35" s="1">
+        <v>372.37887380998</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>4428350.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>4428350.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.31</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1900.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>646.5</v>
+      </c>
+      <c r="D36" s="1">
+        <v>651.9657789474</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1238734.98</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-10384.98</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.83835365656664</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1228350.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1228350.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" s="1">
         <v>26000.0</v>
       </c>
-      <c r="D7" s="1">
-[...605 lines deleted...]
-      <c r="F19" t="s">
+      <c r="C37" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D37" s="1">
+        <v>36.13845</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>939599.7</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-261779.7</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-27.860768793349</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>677820.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>677820.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>336.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>276.757175</v>
+      </c>
+      <c r="E38" t="s">
         <v>69</v>
       </c>
-      <c r="G19">
+      <c r="F38">
         <v>0.92</v>
       </c>
-      <c r="H19" s="1">
-[...393 lines deleted...]
-      <c r="F27" t="s">
+      <c r="G38" s="1">
+        <v>4161184.62</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1524156.23</v>
+      </c>
+      <c r="I38" s="1">
+        <v>36.627940579094</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>5685340.85</v>
+      </c>
+      <c r="M38" s="1">
+        <v>5685340.85</v>
+      </c>
+      <c r="N38" s="1">
+        <v>2.96</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" s="1">
+        <v>98000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>385.7</v>
+      </c>
+      <c r="D39" s="1">
+        <v>239.3382</v>
+      </c>
+      <c r="E39" t="s">
+        <v>111</v>
+      </c>
+      <c r="F39">
+        <v>11.08</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2072833.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1337515.57</v>
+      </c>
+      <c r="I39" s="1">
+        <v>64.525963896322</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>3410348.72</v>
+      </c>
+      <c r="M39" s="1">
+        <v>3410348.72</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="1">
+        <v>33000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D40" s="1">
+        <v>112.8702724242</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>3724718.99</v>
+      </c>
+      <c r="H40" s="1">
+        <v>734901.01</v>
+      </c>
+      <c r="I40" s="1">
+        <v>19.73037461277</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>4459620.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>4459620.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.33</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" s="1">
+        <v>19800.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.5747722222</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1971580.49</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3494209.51</v>
+      </c>
+      <c r="I41" s="1">
+        <v>177.22885409563</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>5465790.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>5465790.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" s="1">
+        <v>21825.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>93.54</v>
+      </c>
+      <c r="D42" s="1">
+        <v>83.8475857961</v>
+      </c>
+      <c r="E42" t="s">
         <v>69</v>
       </c>
-      <c r="G27">
+      <c r="F42">
         <v>0.92</v>
       </c>
-      <c r="H27" s="1">
-[...543 lines deleted...]
-      <c r="F38" t="s">
+      <c r="G42" s="1">
+        <v>1949706.27</v>
+      </c>
+      <c r="H42" s="1">
+        <v>264633.44</v>
+      </c>
+      <c r="I42" s="1">
+        <v>13.572990150973</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2214339.71</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2214339.71</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" s="1">
+        <v>28000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D43" s="1">
+        <v>58.4362639286</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1636215.39</v>
+      </c>
+      <c r="H43" s="1">
+        <v>2673544.61</v>
+      </c>
+      <c r="I43" s="1">
+        <v>163.39808477171</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4309760.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4309760.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D44" s="1">
+        <v>236.43985</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>3546597.75</v>
+      </c>
+      <c r="H44" s="1">
+        <v>465902.25</v>
+      </c>
+      <c r="I44" s="1">
+        <v>13.136596897689</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>4012500.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>4012500.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45" s="1">
+        <v>11900.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>167.6</v>
+      </c>
+      <c r="D45" s="1">
+        <v>297.3704890756</v>
+      </c>
+      <c r="E45" t="s">
         <v>69</v>
       </c>
-      <c r="G38">
+      <c r="F45">
         <v>0.92</v>
       </c>
-      <c r="H38" s="1">
-[...220 lines deleted...]
-      <c r="O42" s="1">
+      <c r="G45" s="1">
+        <v>3429859.82</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-1266575.48</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-36.927908033279</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2163284.34</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2163284.34</v>
+      </c>
+      <c r="N45" s="1">
         <v>1.13</v>
       </c>
-      <c r="P42">
-[...104 lines deleted...]
-      <c r="A45" t="s">
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>122</v>
       </c>
-      <c r="B45" t="s">
-[...45 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B46" t="s">
         <v>125</v>
       </c>
+      <c r="B46" s="1">
+        <v>30000.0</v>
+      </c>
       <c r="C46" s="1">
-        <v>30000.0</v>
+        <v>0.001</v>
       </c>
       <c r="D46" s="1">
-        <v>0.001</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>0.0</v>
       </c>
       <c r="H46" s="1">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
         <v>30.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
-        <v>30.0</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D47" s="1">
+        <v>56.558639</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1696759.17</v>
+      </c>
+      <c r="H47" s="1">
+        <v>606640.83</v>
+      </c>
+      <c r="I47" s="1">
+        <v>35.752913007684</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2303400.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2303400.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>126</v>
       </c>
-      <c r="B47" t="s">
-[...45 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>129</v>
+      </c>
+      <c r="B48" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>88.16</v>
+      </c>
+      <c r="D48" s="1">
+        <v>78.7765515385</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2048190.34</v>
+      </c>
+      <c r="H48" s="1">
+        <v>243969.66</v>
+      </c>
+      <c r="I48" s="1">
+        <v>11.911474008807</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2292160.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2292160.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>128</v>
       </c>
-      <c r="B48" t="s">
-[...45 lines deleted...]
-    <row r="49" spans="1:16">
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B49" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D49" s="1">
+        <v>20.5651097143</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2879115.36</v>
+      </c>
+      <c r="H49" s="1">
+        <v>1746484.64</v>
+      </c>
+      <c r="I49" s="1">
+        <v>60.660460649274</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>4625600.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>4625600.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>2.41</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>130</v>
       </c>
-      <c r="B49" t="s">
-[...45 lines deleted...]
-    <row r="50" spans="1:16">
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D50" s="1">
+        <v>248.9732125</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2987678.55</v>
+      </c>
+      <c r="H50" s="1">
+        <v>114321.45</v>
+      </c>
+      <c r="I50" s="1">
+        <v>3.826430724952</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>3102000.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>3102000.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>132</v>
       </c>
-      <c r="B50" t="s">
-[...45 lines deleted...]
-    <row r="51" spans="1:16">
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D51" s="1">
+        <v>66.1572</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2381659.2</v>
+      </c>
+      <c r="H51" s="1">
+        <v>393580.8</v>
+      </c>
+      <c r="I51" s="1">
+        <v>16.525487777596</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2775240.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2775240.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>134</v>
       </c>
-      <c r="B51" t="s">
-[...45 lines deleted...]
-    <row r="52" spans="1:16">
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>137</v>
+      </c>
+      <c r="B52" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>172.5</v>
+      </c>
+      <c r="D52" s="1">
+        <v>161.168750875</v>
+      </c>
+      <c r="E52" t="s">
+        <v>96</v>
+      </c>
+      <c r="F52">
+        <v>7.47</v>
+      </c>
+      <c r="G52" s="1">
+        <v>3460582.63</v>
+      </c>
+      <c r="H52" s="1">
+        <v>232021.46</v>
+      </c>
+      <c r="I52" s="1">
+        <v>6.7046935388449</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>3692604.09</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3692604.09</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>136</v>
       </c>
-      <c r="B52" t="s">
-[...45 lines deleted...]
-    <row r="53" spans="1:16">
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B53" s="1">
+        <v>64000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>31.98</v>
+      </c>
+      <c r="D53" s="1">
+        <v>9.8637085938</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>631277.35</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1415442.65</v>
+      </c>
+      <c r="I53" s="1">
+        <v>224.21882394482</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2046720.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2046720.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>138</v>
       </c>
-      <c r="B53" t="s">
-[...45 lines deleted...]
-    <row r="54" spans="1:16">
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>141</v>
+      </c>
+      <c r="B54" s="1">
+        <v>27000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>93.9182333333</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>2535792.3</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-996792.3</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-39.308909487579</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1539000.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1539000.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>140</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">