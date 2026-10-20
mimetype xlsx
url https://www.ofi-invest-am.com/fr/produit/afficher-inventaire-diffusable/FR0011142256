--- v3 (2026-09-28)
+++ v4 (2026-10-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -145,149 +145,164 @@
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>IE000182704N</t>
+  </si>
+  <si>
+    <t>CRH PUBLIC LIMITED PLC</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>CH0013841017</t>
@@ -325,129 +340,129 @@
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
-    <t>DE0007010803</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB CLASS B</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>SANDVIK</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>DE000SYM9999</t>
-[...2 lines deleted...]
-    <t>SYMRISE AG</t>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
@@ -844,215 +859,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>8176.9572</v>
+        <v>7675.2672</v>
       </c>
       <c r="C2">
-        <v>5458.39</v>
+        <v>5396.78</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>44633049.4</v>
+        <v>41421751.79</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>44633049.4</v>
+        <v>41421751.79</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>132921.2966</v>
+        <v>132607.8284</v>
       </c>
       <c r="C3">
-        <v>153.83</v>
+        <v>152.1</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>20448609.22</v>
+        <v>20170117.62</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>20448609.22</v>
+        <v>20170117.62</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>5744.6571</v>
+        <v>5726.7469</v>
       </c>
       <c r="C4">
-        <v>1676.39</v>
+        <v>1656.92</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>9630306.07</v>
+        <v>9488799.2</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>9630306.07</v>
+        <v>9488799.2</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>716670.4007</v>
+        <v>712482.7984</v>
       </c>
       <c r="C5">
-        <v>160.04</v>
+        <v>158.23</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>114702691.53</v>
+        <v>112737914.21</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>114702691.53</v>
+        <v>112737914.21</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>15148.941</v>
+        <v>14980.941</v>
       </c>
       <c r="C6">
-        <v>157.16</v>
+        <v>155.36</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>2380881.98</v>
+        <v>2327444.32</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>2380881.98</v>
+        <v>2327444.32</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z54"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N54" sqref="N54"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1071,2690 +1086,2790 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
         <v>15120.0</v>
       </c>
       <c r="C2" s="1">
-        <v>407.9</v>
+        <v>422.8</v>
       </c>
       <c r="D2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="H2" s="1">
-        <v>727219.13</v>
+        <v>952507.13</v>
       </c>
       <c r="I2" s="1">
-        <v>13.367436322583</v>
+        <v>17.50858562684</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>6167448.0</v>
+        <v>6392736.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6167448.0</v>
+        <v>6392736.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3.22</v>
+        <v>3.43</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
         <v>60000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>15.38</v>
+        <v>15.845</v>
       </c>
       <c r="D3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1691752.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-768952.0</v>
+        <v>-741052.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-45.452997838927</v>
+        <v>-43.80381994524</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>922800.0</v>
+        <v>950700.0</v>
       </c>
       <c r="M3" s="1">
-        <v>922800.0</v>
+        <v>950700.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>7450.0</v>
+        <v>7650.0</v>
       </c>
       <c r="C4" s="1">
-        <v>1578.2</v>
+        <v>1520.8</v>
       </c>
       <c r="D4" s="1">
-        <v>136.1780469799</v>
+        <v>212.4431398693</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>1014526.45</v>
+        <v>1625190.02</v>
       </c>
       <c r="H4" s="1">
-        <v>10743063.55</v>
+        <v>10008929.98</v>
       </c>
       <c r="I4" s="1">
-        <v>1058.9239491982</v>
+        <v>615.86213653958</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>11757590.0</v>
+        <v>11634120.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11757590.0</v>
+        <v>11634120.0</v>
       </c>
       <c r="N4" s="1">
-        <v>6.13</v>
+        <v>6.25</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
-        <v>36000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>143.18</v>
+        <v>123.8</v>
       </c>
       <c r="D5" s="1">
-        <v>85.5636991667</v>
+        <v>85.5636988889</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="F5">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G5" s="1">
-        <v>3546216.2</v>
+        <v>2659662.15</v>
       </c>
       <c r="H5" s="1">
-        <v>2424454.48</v>
+        <v>1276513.07</v>
       </c>
       <c r="I5" s="1">
-        <v>68.36736237345</v>
+        <v>47.995309103451</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5970670.68</v>
+        <v>3936175.22</v>
       </c>
       <c r="M5" s="1">
-        <v>5970670.68</v>
+        <v>3936175.22</v>
       </c>
       <c r="N5" s="1">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>490000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>11.83</v>
+        <v>11.752</v>
       </c>
       <c r="D6" s="1">
         <v>8.0278463265</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>3933644.7</v>
       </c>
       <c r="H6" s="1">
-        <v>1863055.3</v>
+        <v>1824835.3</v>
       </c>
       <c r="I6" s="1">
-        <v>47.362063482754</v>
+        <v>46.390445481769</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>5796700.0</v>
+        <v>5758480.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5796700.0</v>
+        <v>5758480.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3.02</v>
+        <v>3.09</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>26000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>59.06</v>
+        <v>103.3</v>
       </c>
       <c r="D7" s="1">
-        <v>83.6266965385</v>
+        <v>79.2368891176</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2174294.11</v>
+        <v>2694054.23</v>
       </c>
       <c r="H7" s="1">
-        <v>-638734.11</v>
+        <v>818145.77</v>
       </c>
       <c r="I7" s="1">
-        <v>-29.376619614722</v>
+        <v>30.368570940014</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1535560.0</v>
+        <v>3512200.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1535560.0</v>
+        <v>3512200.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.8</v>
+        <v>1.89</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="1">
-        <v>34000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>101.12</v>
+        <v>36.91</v>
       </c>
       <c r="D8" s="1">
-        <v>79.2368891176</v>
+        <v>32.8527</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>2694054.23</v>
+        <v>2036867.4</v>
       </c>
       <c r="H8" s="1">
-        <v>744025.77</v>
+        <v>251552.6</v>
       </c>
       <c r="I8" s="1">
-        <v>27.617327138957</v>
+        <v>12.349974279131</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>3438080.0</v>
+        <v>2288420.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3438080.0</v>
+        <v>2288420.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1.79</v>
+        <v>1.23</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="1">
-        <v>72000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>37.83</v>
+        <v>74.6</v>
       </c>
       <c r="D9" s="1">
-        <v>32.8527</v>
+        <v>43.1065861538</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>2365394.4</v>
+        <v>2801928.1</v>
       </c>
       <c r="H9" s="1">
-        <v>358365.6</v>
+        <v>2047071.9</v>
       </c>
       <c r="I9" s="1">
-        <v>15.150352939028</v>
+        <v>73.059401488568</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>2723760.0</v>
+        <v>4849000.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2723760.0</v>
+        <v>4849000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1.42</v>
+        <v>2.6</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="1">
-        <v>65000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>80.6</v>
+        <v>99.95</v>
       </c>
       <c r="D10" s="1">
-        <v>43.1065861538</v>
+        <v>106.995</v>
       </c>
       <c r="E10" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F10">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G10" s="1">
-        <v>2801928.1</v>
+        <v>1874228.16</v>
       </c>
       <c r="H10" s="1">
-        <v>2437071.9</v>
+        <v>-121795.44</v>
       </c>
       <c r="I10" s="1">
-        <v>86.978388203466</v>
+        <v>-6.498431866481</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>5239000.0</v>
+        <v>1752432.72</v>
       </c>
       <c r="M10" s="1">
-        <v>5239000.0</v>
+        <v>1752432.72</v>
       </c>
       <c r="N10" s="1">
-        <v>2.73</v>
+        <v>0.94</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" s="1">
         <v>47700.0</v>
       </c>
       <c r="C11" s="1">
-        <v>72.12</v>
+        <v>73.14</v>
       </c>
       <c r="D11" s="1">
         <v>60.8797595388</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>2903964.53</v>
       </c>
       <c r="H11" s="1">
-        <v>536159.47</v>
+        <v>584813.47</v>
       </c>
       <c r="I11" s="1">
-        <v>18.463017177417</v>
+        <v>20.138450864619</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>3440124.0</v>
+        <v>3488778.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3440124.0</v>
+        <v>3488778.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1.79</v>
+        <v>1.87</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" s="1">
         <v>109000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>17.93</v>
+        <v>18.145</v>
       </c>
       <c r="D12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="H12" s="1">
-        <v>-615012.29</v>
+        <v>-591577.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-23.936192461263</v>
+        <v>-23.024105533163</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1954370.0</v>
+        <v>1977805.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1954370.0</v>
+        <v>1977805.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1.02</v>
+        <v>1.06</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" s="1">
         <v>12900.0</v>
       </c>
       <c r="C13" s="1">
-        <v>238.3</v>
+        <v>255.2</v>
       </c>
       <c r="D13" s="1">
         <v>236.6301325581</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>3052528.71</v>
       </c>
       <c r="H13" s="1">
-        <v>21541.29</v>
+        <v>239551.29</v>
       </c>
       <c r="I13" s="1">
-        <v>0.70568672882359</v>
+        <v>7.8476342979261</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3074070.0</v>
+        <v>3292080.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3074070.0</v>
+        <v>3292080.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1.6</v>
+        <v>1.77</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" s="1">
         <v>176000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>18.02</v>
+        <v>19.245</v>
       </c>
       <c r="D14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="H14" s="1">
-        <v>1003881.63</v>
+        <v>1219481.63</v>
       </c>
       <c r="I14" s="1">
-        <v>46.312228270807</v>
+        <v>56.258536796431</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>3171520.0</v>
+        <v>3387120.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3171520.0</v>
+        <v>3387120.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1.65</v>
+        <v>1.82</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" s="1">
         <v>375000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>10.098</v>
+        <v>9.9</v>
       </c>
       <c r="D15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="H15" s="1">
-        <v>1083561.67</v>
+        <v>1009311.67</v>
       </c>
       <c r="I15" s="1">
-        <v>40.084579308612</v>
+        <v>37.337822851581</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>3786750.0</v>
+        <v>3712500.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3786750.0</v>
+        <v>3712500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1.97</v>
+        <v>1.99</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>112.6</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.8127736364</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2195881.02</v>
+      </c>
+      <c r="H16" s="1">
+        <v>281318.98</v>
+      </c>
+      <c r="I16" s="1">
+        <v>12.811212330621</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2477200.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2477200.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>62</v>
-      </c>
-[...43 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>14443.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>168.25</v>
+      </c>
+      <c r="D17" s="1">
+        <v>218.2138669252</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3151662.88</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-721628.13</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-22.896742369857</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2430034.75</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2430034.75</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>64</v>
-      </c>
-[...43 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>188.3</v>
+      </c>
+      <c r="D18" s="1">
+        <v>188.36656</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1883665.6</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-665.6</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.03533535888748</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1883000.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1883000.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>66</v>
-      </c>
-[...43 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1">
+        <v>80600.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>42.38</v>
+      </c>
+      <c r="D19" s="1">
+        <v>33.2773218362</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2682152.14</v>
+      </c>
+      <c r="H19" s="1">
+        <v>733675.86</v>
+      </c>
+      <c r="I19" s="1">
+        <v>27.353998643791</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3415828.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3415828.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>68</v>
-      </c>
-[...43 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="1">
-        <v>63000.0</v>
+        <v>1370.0</v>
       </c>
       <c r="C20" s="1">
-        <v>74.0</v>
+        <v>3401.0</v>
       </c>
       <c r="D20" s="1">
-        <v>81.554415873</v>
+        <v>3467.5727664234</v>
       </c>
       <c r="E20" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="F20">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G20" s="1">
-        <v>5137928.2</v>
+        <v>4623823.95</v>
       </c>
       <c r="H20" s="1">
-        <v>-475928.2</v>
+        <v>416057.07</v>
       </c>
       <c r="I20" s="1">
-        <v>-9.2630371907494</v>
+        <v>8.9981165913551</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>4662000.0</v>
+        <v>5039881.02</v>
       </c>
       <c r="M20" s="1">
-        <v>4662000.0</v>
+        <v>5039881.02</v>
       </c>
       <c r="N20" s="1">
-        <v>2.43</v>
+        <v>2.71</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="1">
+        <v>68000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>77.26</v>
+      </c>
+      <c r="D21" s="1">
+        <v>81.176525</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>5520003.7</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-266323.7</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-4.8247014761965</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>5253680.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>5253680.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>2.82</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>73</v>
-      </c>
-[...43 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1380.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1676.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>2245.9676231884</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>3099435.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-786555.32</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-25.377374869691</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2312880.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2312880.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>75</v>
-      </c>
-[...43 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="1">
+        <v>48500.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>64.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>25.9981595876</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1260910.74</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1843089.26</v>
+      </c>
+      <c r="I23" s="1">
+        <v>146.17127140974</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3104000.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3104000.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>28.46</v>
+      </c>
+      <c r="D24" s="1">
+        <v>28.2912</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2829120.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>16880.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.59665196244769</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2846000.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2846000.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>79</v>
-      </c>
-[...43 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="1">
+        <v>605000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>6.341</v>
+      </c>
+      <c r="D25" s="1">
+        <v>5.0783809587</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3072420.48</v>
+      </c>
+      <c r="H25" s="1">
+        <v>763884.52</v>
+      </c>
+      <c r="I25" s="1">
+        <v>24.862629479673</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>3836305.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>3836305.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>81</v>
-      </c>
-[...43 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="D26" s="1">
+        <v>70.4415011765</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2395011.04</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1062788.96</v>
+      </c>
+      <c r="I26" s="1">
+        <v>44.375117368979</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3457800.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3457800.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="1">
+        <v>737000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>4.296</v>
+      </c>
+      <c r="D27" s="1">
+        <v>4.0199784261</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2962724.1</v>
+      </c>
+      <c r="H27" s="1">
+        <v>203427.9</v>
+      </c>
+      <c r="I27" s="1">
+        <v>6.8662451559361</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3166152.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3166152.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>85</v>
-      </c>
-[...43 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>177.7</v>
+      </c>
+      <c r="D28" s="1">
+        <v>89.7914326923</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1400746.35</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1371373.65</v>
+      </c>
+      <c r="I28" s="1">
+        <v>97.903067889486</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2772120.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2772120.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>565.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>550.93275</v>
+      </c>
+      <c r="E29" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29">
+        <v>0.92</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3896604.6</v>
+      </c>
+      <c r="H29" s="1">
+        <v>136927.04</v>
+      </c>
+      <c r="I29" s="1">
+        <v>3.5140090939686</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4033531.64</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4033531.64</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>89</v>
-      </c>
-[...43 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>380.4</v>
+      </c>
+      <c r="D30" s="1">
+        <v>279.2342926829</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3434581.8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1244338.2</v>
+      </c>
+      <c r="I30" s="1">
+        <v>36.229685954779</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4678920.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4678920.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>2.51</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>91</v>
-      </c>
-[...43 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>486.85</v>
+      </c>
+      <c r="D31" s="1">
+        <v>631.8973</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3159486.5</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-725236.5</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-22.954252217884</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2434250.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2434250.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>93</v>
-      </c>
-[...43 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="1">
+        <v>209000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>14.92</v>
+      </c>
+      <c r="D32" s="1">
+        <v>9.372537512</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1958860.34</v>
+      </c>
+      <c r="H32" s="1">
+        <v>1159419.66</v>
+      </c>
+      <c r="I32" s="1">
+        <v>59.188479970961</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3118280.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3118280.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>95</v>
-      </c>
-[...43 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="1">
-        <v>190000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>144.7</v>
+        <v>516.6</v>
       </c>
       <c r="D33" s="1">
-        <v>258.2997771053</v>
+        <v>557.338</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="F33">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>6582982.9</v>
+        <v>2229352.0</v>
       </c>
       <c r="H33" s="1">
-        <v>-2904694.34</v>
+        <v>-162952.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-44.124288094383</v>
+        <v>-7.3093885577513</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>3678288.56</v>
+        <v>2066400.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3678288.56</v>
+        <v>2066400.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1.92</v>
+        <v>1.11</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" s="1">
-        <v>21000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>65.96</v>
+        <v>423.6</v>
       </c>
       <c r="D34" s="1">
-        <v>131.0369847619</v>
+        <v>358.8201784314</v>
       </c>
       <c r="E34" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="F34">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G34" s="1">
-        <v>2751776.68</v>
+        <v>2454590.24</v>
       </c>
       <c r="H34" s="1">
-        <v>-1366616.68</v>
+        <v>435233.52</v>
       </c>
       <c r="I34" s="1">
-        <v>-49.663066408427</v>
+        <v>17.731412473961</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1385160.0</v>
+        <v>2889823.76</v>
       </c>
       <c r="M34" s="1">
-        <v>1385160.0</v>
+        <v>2889823.76</v>
       </c>
       <c r="N34" s="1">
-        <v>0.72</v>
+        <v>1.55</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>151.4</v>
+      </c>
+      <c r="D35" s="1">
+        <v>258.2997771053</v>
+      </c>
+      <c r="E35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35">
+        <v>7.48</v>
+      </c>
+      <c r="G35" s="1">
+        <v>6582982.9</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-2735074.66</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-41.547649470577</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>3847908.24</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3847908.24</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>102</v>
-      </c>
-[...43 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>65.66</v>
+      </c>
+      <c r="D36" s="1">
+        <v>131.0369847619</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2751776.68</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-1372916.68</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-49.892009405356</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1378860.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1378860.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>104</v>
-      </c>
-[...43 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>30.2405565517</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>876976.14</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2748023.86</v>
+      </c>
+      <c r="I37" s="1">
+        <v>313.35218082444</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3625000.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3625000.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>106</v>
-      </c>
-[...43 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>25.9</v>
+      </c>
+      <c r="D38" s="1">
+        <v>36.13845</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>939599.7</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-266199.7</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-28.331181885222</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>673400.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>673400.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>331.7</v>
+      </c>
+      <c r="D39" s="1">
+        <v>276.757175</v>
+      </c>
+      <c r="E39" t="s">
+        <v>72</v>
+      </c>
+      <c r="F39">
+        <v>0.92</v>
+      </c>
+      <c r="G39" s="1">
+        <v>4161184.62</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1435916.52</v>
+      </c>
+      <c r="I39" s="1">
+        <v>34.507397559304</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>5597101.14</v>
+      </c>
+      <c r="M39" s="1">
+        <v>5597101.14</v>
+      </c>
+      <c r="N39" s="1">
+        <v>3.01</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>110</v>
-      </c>
-[...43 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" s="1">
-        <v>33000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>135.14</v>
+        <v>574.6</v>
       </c>
       <c r="D40" s="1">
-        <v>112.8702724242</v>
+        <v>567.6699166667</v>
       </c>
       <c r="E40" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="F40">
-        <v>1.0</v>
+        <v>11.05</v>
       </c>
       <c r="G40" s="1">
-        <v>3724718.99</v>
+        <v>1541149.42</v>
       </c>
       <c r="H40" s="1">
-        <v>734901.01</v>
+        <v>19429.62</v>
       </c>
       <c r="I40" s="1">
-        <v>19.73037461277</v>
+        <v>1.2607226624398</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>4459620.0</v>
+        <v>1560579.04</v>
       </c>
       <c r="M40" s="1">
-        <v>4459620.0</v>
+        <v>1560579.04</v>
       </c>
       <c r="N40" s="1">
-        <v>2.33</v>
+        <v>0.84</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>98000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>335.5</v>
+      </c>
+      <c r="D41" s="1">
+        <v>239.3382</v>
+      </c>
+      <c r="E41" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41">
+        <v>11.05</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2072833.15</v>
+      </c>
+      <c r="H41" s="1">
+        <v>903746.4</v>
+      </c>
+      <c r="I41" s="1">
+        <v>43.599572884098</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2976579.55</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2976579.55</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>115</v>
-      </c>
-[...43 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>33000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>138.26</v>
+      </c>
+      <c r="D42" s="1">
+        <v>112.8702724242</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>3724718.99</v>
+      </c>
+      <c r="H42" s="1">
+        <v>837861.01</v>
+      </c>
+      <c r="I42" s="1">
+        <v>22.494609989357</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4562580.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4562580.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>2.45</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>117</v>
-      </c>
-[...43 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
+        <v>19800.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>264.7</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.5747722222</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1971580.49</v>
+      </c>
+      <c r="H43" s="1">
+        <v>3269479.51</v>
+      </c>
+      <c r="I43" s="1">
+        <v>165.83038463725</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>5241060.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>5241060.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.82</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>119</v>
-      </c>
-[...43 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="1">
+        <v>21825.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>94.64</v>
+      </c>
+      <c r="D44" s="1">
+        <v>83.8475857961</v>
+      </c>
+      <c r="E44" t="s">
+        <v>72</v>
+      </c>
+      <c r="F44">
+        <v>0.92</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1949706.27</v>
+      </c>
+      <c r="H44" s="1">
+        <v>284493.84</v>
+      </c>
+      <c r="I44" s="1">
+        <v>14.591625640102</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2234200.11</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2234200.11</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>121</v>
-      </c>
-[...43 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>152.64</v>
+      </c>
+      <c r="D45" s="1">
+        <v>58.4362638462</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1519342.86</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2449297.14</v>
+      </c>
+      <c r="I45" s="1">
+        <v>161.20766447673</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3968640.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3968640.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>123</v>
-      </c>
-[...43 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>265.15</v>
+      </c>
+      <c r="D46" s="1">
+        <v>236.43985</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3546597.75</v>
+      </c>
+      <c r="H46" s="1">
+        <v>430652.25</v>
+      </c>
+      <c r="I46" s="1">
+        <v>12.142686607186</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>3977250.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>3977250.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>125</v>
-      </c>
-[...43 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" s="1">
+        <v>13900.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>155.4</v>
+      </c>
+      <c r="D47" s="1">
+        <v>279.5843467626</v>
+      </c>
+      <c r="E47" t="s">
+        <v>72</v>
+      </c>
+      <c r="F47">
+        <v>0.92</v>
+      </c>
+      <c r="G47" s="1">
+        <v>3807920.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-1471457.79</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-38.642027774979</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2336462.95</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2336462.95</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>127</v>
-      </c>
-[...43 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>75.15</v>
+      </c>
+      <c r="D49" s="1">
+        <v>56.558639</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1696759.17</v>
+      </c>
+      <c r="H49" s="1">
+        <v>557740.83</v>
+      </c>
+      <c r="I49" s="1">
+        <v>32.870948326745</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2254500.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2254500.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>131</v>
-      </c>
-[...43 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>54.89</v>
+      </c>
+      <c r="D50" s="1">
+        <v>62.5432</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2876987.2</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-352047.2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-12.236662019212</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2524940.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2524940.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>133</v>
-      </c>
-[...43 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>33.66</v>
+      </c>
+      <c r="D51" s="1">
+        <v>20.5651097143</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2879115.36</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1833284.64</v>
+      </c>
+      <c r="I51" s="1">
+        <v>63.675275588818</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>4712400.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4712400.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.53</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B52" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>238.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>248.973212</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2489732.12</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-109732.12</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-4.4073866067165</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>137</v>
-      </c>
-[...43 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>81.1</v>
+      </c>
+      <c r="D53" s="1">
+        <v>66.1572</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2381659.2</v>
+      </c>
+      <c r="H53" s="1">
+        <v>537940.8</v>
+      </c>
+      <c r="I53" s="1">
+        <v>22.586808389714</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2919600.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2919600.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>139</v>
-      </c>
-[...43 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D54" s="1">
+        <v>161.168750875</v>
+      </c>
+      <c r="E54" t="s">
+        <v>101</v>
+      </c>
+      <c r="F54">
+        <v>7.48</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3460582.63</v>
+      </c>
+      <c r="H54" s="1">
+        <v>428257.95</v>
+      </c>
+      <c r="I54" s="1">
+        <v>12.375313517655</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>3888840.58</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3888840.58</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>141</v>
       </c>
-      <c r="B54" s="1">
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" s="1">
+        <v>76000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>30.56</v>
+      </c>
+      <c r="D55" s="1">
+        <v>13.4647809211</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1023323.35</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1299236.65</v>
+      </c>
+      <c r="I55" s="1">
+        <v>126.96247476421</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2322560.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2322560.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" s="1">
         <v>27000.0</v>
       </c>
-      <c r="C54" s="1">
-[...2 lines deleted...]
-      <c r="D54" s="1">
+      <c r="C56" s="1">
+        <v>61.42</v>
+      </c>
+      <c r="D56" s="1">
         <v>93.9182333333</v>
       </c>
-      <c r="E54" t="s">
-[...5 lines deleted...]
-      <c r="G54" s="1">
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
         <v>2535792.3</v>
       </c>
-      <c r="H54" s="1">
-[...24 lines deleted...]
-        <v>140</v>
+      <c r="H56" s="1">
+        <v>-877452.3</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-34.602688082932</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1658340.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1658340.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">