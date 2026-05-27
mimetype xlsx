--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -412,72 +412,78 @@
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000051807</t>
   </si>
   <si>
     <t>TELEPERFORMANCE</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
-    <t>FR0013254851</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
+  </si>
+  <si>
+    <t>FR0014014SF6</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
+  </si>
+  <si>
+    <t>FR0014014SG4</t>
+  </si>
+  <si>
+    <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -847,183 +853,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7594.68</v>
+        <v>7586.34</v>
       </c>
       <c r="D2">
-        <v>285.84</v>
+        <v>296.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2170931.78</v>
+        <v>2248877.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2170931.78</v>
+        <v>2248877.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1044897.86</v>
+        <v>1043005.1</v>
       </c>
       <c r="D3">
-        <v>152.94</v>
+        <v>158.77</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>159814848.83</v>
+        <v>165601355.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>159814848.83</v>
+        <v>165601355.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>148.16</v>
+        <v>153.72</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23113.76</v>
+        <v>23981.0</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23113.76</v>
+        <v>23981.0</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>221.0</v>
+        <v>261.0</v>
       </c>
       <c r="D5">
-        <v>103.6</v>
+        <v>107.46</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>22897.2</v>
+        <v>28049.44</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>22897.2</v>
+        <v>28049.44</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="O58" sqref="O58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1042,2839 +1048,2889 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>14.86</v>
+        <v>26.25</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>73600.0</v>
+        <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>223600.0</v>
+        <v>225700.0</v>
       </c>
       <c r="J2" s="1">
-        <v>303.80434782609</v>
+        <v>613.3152173913</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>297200.0</v>
+        <v>262500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>297200.0</v>
+        <v>262500.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>34000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3531240.0</v>
       </c>
       <c r="I3" s="1">
         <v>48280.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="N3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.21</v>
+        <v>2.13</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.985</v>
+        <v>2.98</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1264546.51</v>
+        <v>-1265796.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-62.887840898431</v>
+        <v>-62.950005319036</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>746250.0</v>
+        <v>745000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>746250.0</v>
+        <v>745000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>52000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>191.3</v>
+        <v>184.24</v>
       </c>
       <c r="E5" s="1">
         <v>125.5742582692</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6529861.43</v>
       </c>
       <c r="I5" s="1">
-        <v>3417738.57</v>
+        <v>3050618.57</v>
       </c>
       <c r="J5" s="1">
-        <v>52.340139322068</v>
+        <v>46.717967949283</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9947600.0</v>
+        <v>9580480.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9947600.0</v>
+        <v>9580480.0</v>
       </c>
       <c r="O5" s="1">
-        <v>6.14</v>
+        <v>5.71</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>41.5</v>
+        <v>44.42</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>315107.21</v>
+        <v>519507.21</v>
       </c>
       <c r="J6" s="1">
-        <v>12.166805174974</v>
+        <v>20.05902375596</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2905000.0</v>
+        <v>3109400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2905000.0</v>
+        <v>3109400.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.79</v>
+        <v>1.85</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>39.66</v>
+        <v>41.46</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1144528.43</v>
+        <v>1299328.43</v>
       </c>
       <c r="J7" s="1">
-        <v>50.503595711536</v>
+        <v>57.334318663648</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3410760.0</v>
+        <v>3565560.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3410760.0</v>
+        <v>3565560.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.1</v>
+        <v>2.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>200000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>11.51</v>
+        <v>10.8</v>
       </c>
       <c r="E8" s="1">
-        <v>8.35134195</v>
+        <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1670268.39</v>
+        <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>631731.61</v>
+        <v>477303.61</v>
       </c>
       <c r="J8" s="1">
-        <v>37.82216162278</v>
+        <v>25.138490414468</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2302000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2302000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="O8" s="1">
         <v>1.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>15000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>94.8</v>
+        <v>100.0</v>
       </c>
       <c r="E9" s="1">
         <v>106.9485626667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1604228.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-182228.44</v>
+        <v>-104228.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-11.35925753816</v>
+        <v>-6.4971071077633</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1422000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1422000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>93.18</v>
+        <v>95.5</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>2828099.77</v>
+        <v>3071699.77</v>
       </c>
       <c r="J10" s="1">
-        <v>40.65815113267</v>
+        <v>44.160264361129</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9783900.0</v>
+        <v>10027500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9783900.0</v>
+        <v>10027500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>6.04</v>
+        <v>5.97</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.96</v>
+        <v>29.42</v>
       </c>
       <c r="E11" s="1">
         <v>27.1190935</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>542381.87</v>
       </c>
       <c r="I11" s="1">
-        <v>16818.13</v>
+        <v>46018.13</v>
       </c>
       <c r="J11" s="1">
-        <v>3.1007913299167</v>
+        <v>8.4844521075161</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>559200.0</v>
+        <v>588400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>559200.0</v>
+        <v>588400.0</v>
       </c>
       <c r="O11" s="1">
         <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>40000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>88.34</v>
+        <v>86.24</v>
       </c>
       <c r="E12" s="1">
         <v>45.10074</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I12" s="1">
-        <v>1729570.4</v>
+        <v>1645570.4</v>
       </c>
       <c r="J12" s="1">
-        <v>95.872617611152</v>
+        <v>91.216374720237</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3533600.0</v>
+        <v>3449600.0</v>
       </c>
       <c r="N12" s="1">
-        <v>3533600.0</v>
+        <v>3449600.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.18</v>
+        <v>2.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>100000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.865</v>
+        <v>18.785</v>
       </c>
       <c r="E13" s="1">
         <v>17.29565</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1729565.0</v>
       </c>
       <c r="I13" s="1">
-        <v>56935.0</v>
+        <v>148935.0</v>
       </c>
       <c r="J13" s="1">
-        <v>3.2918681865093</v>
+        <v>8.6111247625848</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1786500.0</v>
+        <v>1878500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1786500.0</v>
+        <v>1878500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.1</v>
+        <v>1.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>30000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>69.16</v>
+        <v>72.64</v>
       </c>
       <c r="E14" s="1">
         <v>62.232573</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1866977.19</v>
       </c>
       <c r="I14" s="1">
-        <v>207822.81</v>
+        <v>312222.81</v>
       </c>
       <c r="J14" s="1">
-        <v>11.131513074351</v>
+        <v>16.72343999018</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2074800.0</v>
+        <v>2179200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2074800.0</v>
+        <v>2179200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.28</v>
+        <v>1.3</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>92500.0</v>
       </c>
       <c r="D15" s="1">
         <v>20.0</v>
       </c>
       <c r="E15" s="1">
         <v>20.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="I15" s="1">
         <v>0.0</v>
       </c>
       <c r="J15" s="1">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.14</v>
+        <v>1.1</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>199839.0</v>
       </c>
       <c r="D16" s="1">
-        <v>25.7</v>
+        <v>28.93</v>
       </c>
       <c r="E16" s="1">
         <v>13.5681583675</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2711447.2</v>
       </c>
       <c r="I16" s="1">
-        <v>2424415.1</v>
+        <v>3069895.07</v>
       </c>
       <c r="J16" s="1">
-        <v>89.414062718979</v>
+        <v>113.21979900623</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5135862.3</v>
+        <v>5781342.27</v>
       </c>
       <c r="N16" s="1">
-        <v>5135862.3</v>
+        <v>5781342.27</v>
       </c>
       <c r="O16" s="1">
-        <v>3.17</v>
+        <v>3.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>13500.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>255.1</v>
+        <v>225.2</v>
       </c>
       <c r="E17" s="1">
         <v>191.0573533333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2579274.27</v>
+        <v>2292688.24</v>
       </c>
       <c r="I17" s="1">
-        <v>864575.73</v>
+        <v>409711.76</v>
       </c>
       <c r="J17" s="1">
-        <v>33.520116106148</v>
+        <v>17.870365139571</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3443850.0</v>
+        <v>2702400.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3443850.0</v>
+        <v>2702400.0</v>
       </c>
       <c r="O17" s="1">
-        <v>2.13</v>
+        <v>1.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>10000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>52.2</v>
+        <v>62.3</v>
       </c>
       <c r="E18" s="1">
         <v>20.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>200000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>322000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="J18" s="1">
-        <v>161.0</v>
+        <v>211.5</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>522000.0</v>
+        <v>623000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>522000.0</v>
+        <v>623000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>23485.0</v>
       </c>
       <c r="D19" s="1">
         <v>150.0</v>
       </c>
       <c r="E19" s="1">
         <v>149.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3499265.0</v>
       </c>
       <c r="I19" s="1">
         <v>23485.0</v>
       </c>
       <c r="J19" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.17</v>
+        <v>2.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>10000.0</v>
       </c>
       <c r="D20" s="1">
         <v>106.0</v>
       </c>
       <c r="E20" s="1">
         <v>104.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1040000.0</v>
       </c>
       <c r="I20" s="1">
         <v>20000.0</v>
       </c>
       <c r="J20" s="1">
         <v>1.9230769230769</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>278255.0</v>
       </c>
       <c r="D21" s="1">
-        <v>0.0381</v>
+        <v>0.0536</v>
       </c>
       <c r="E21" s="1">
         <v>5.4441911915</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1514873.42</v>
       </c>
       <c r="I21" s="1">
-        <v>-1504271.9</v>
+        <v>-1499958.95</v>
       </c>
       <c r="J21" s="1">
-        <v>-99.300171231468</v>
+        <v>-99.015464275556</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>10601.52</v>
+        <v>14914.47</v>
       </c>
       <c r="N21" s="1">
-        <v>10601.52</v>
+        <v>14914.47</v>
       </c>
       <c r="O21" s="1">
         <v>0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>2600.0</v>
       </c>
       <c r="D22" s="1">
-        <v>2055.0</v>
+        <v>2049.0</v>
       </c>
       <c r="E22" s="1">
         <v>1953.9569307692</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>5080288.02</v>
       </c>
       <c r="I22" s="1">
-        <v>262711.98</v>
+        <v>247111.98</v>
       </c>
       <c r="J22" s="1">
-        <v>5.1712024783981</v>
+        <v>4.8641332740816</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5343000.0</v>
+        <v>5327400.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5343000.0</v>
+        <v>5327400.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.3</v>
+        <v>3.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>85000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>27.26</v>
+        <v>24.5</v>
       </c>
       <c r="E23" s="1">
         <v>27.3893784706</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2328097.17</v>
       </c>
       <c r="I23" s="1">
-        <v>-10997.17</v>
+        <v>-245597.17</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.47236731102594</v>
+        <v>-10.549266292008</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>2317100.0</v>
+        <v>2082500.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2317100.0</v>
+        <v>2082500.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.43</v>
+        <v>1.24</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>4000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>136.1</v>
+        <v>165.1</v>
       </c>
       <c r="E24" s="1">
         <v>107.7144625</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>430857.85</v>
       </c>
       <c r="I24" s="1">
-        <v>113542.15</v>
+        <v>229542.15</v>
       </c>
       <c r="J24" s="1">
-        <v>26.352577770139</v>
+        <v>53.275610505878</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>544400.0</v>
+        <v>660400.0</v>
       </c>
       <c r="N24" s="1">
-        <v>544400.0</v>
+        <v>660400.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>40000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>16.51</v>
+        <v>17.54</v>
       </c>
       <c r="E25" s="1">
         <v>18.216797</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>728671.88</v>
       </c>
       <c r="I25" s="1">
-        <v>-68271.88</v>
+        <v>-27071.88</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.3693584003818</v>
+        <v>-3.715235998952</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>660400.0</v>
+        <v>701600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>660400.0</v>
+        <v>701600.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>55000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>31.65</v>
+        <v>32.45</v>
       </c>
       <c r="E26" s="1">
         <v>32.0843294545</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1764638.12</v>
       </c>
       <c r="I26" s="1">
-        <v>-23888.12</v>
+        <v>20111.88</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.3537121140736</v>
+        <v>1.1397169636118</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1740750.0</v>
+        <v>1784750.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1740750.0</v>
+        <v>1784750.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.07</v>
+        <v>1.06</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>25000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>167.74</v>
+        <v>178.24</v>
       </c>
       <c r="E27" s="1">
         <v>105.7503412</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2643758.53</v>
       </c>
       <c r="I27" s="1">
-        <v>1549741.47</v>
+        <v>1812241.47</v>
       </c>
       <c r="J27" s="1">
-        <v>58.618873562556</v>
+        <v>68.547919540897</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4193500.0</v>
+        <v>4456000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4193500.0</v>
+        <v>4456000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>2.59</v>
+        <v>2.65</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>137750.0</v>
       </c>
       <c r="D28" s="1">
-        <v>2.79</v>
+        <v>2.555</v>
       </c>
       <c r="E28" s="1">
         <v>8.75</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1205312.5</v>
       </c>
       <c r="I28" s="1">
-        <v>-820990.0</v>
+        <v>-853361.25</v>
       </c>
       <c r="J28" s="1">
-        <v>-68.114285714286</v>
+        <v>-70.8</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>384322.5</v>
+        <v>351951.25</v>
       </c>
       <c r="N28" s="1">
-        <v>384322.5</v>
+        <v>351951.25</v>
       </c>
       <c r="O28" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>38726.0</v>
       </c>
       <c r="D29" s="1">
-        <v>5.95</v>
+        <v>5.43</v>
       </c>
       <c r="E29" s="1">
         <v>10.35</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>400814.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-170394.4</v>
+        <v>-190531.92</v>
       </c>
       <c r="J29" s="1">
-        <v>-42.512077294686</v>
+        <v>-47.536231884058</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>230419.7</v>
+        <v>210282.18</v>
       </c>
       <c r="N29" s="1">
-        <v>230419.7</v>
+        <v>210282.18</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>13000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>394.05</v>
+        <v>397.4</v>
       </c>
       <c r="E30" s="1">
         <v>382.6681676923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>4974686.18</v>
       </c>
       <c r="I30" s="1">
-        <v>147963.82</v>
+        <v>191513.82</v>
       </c>
       <c r="J30" s="1">
-        <v>2.9743347549212</v>
+        <v>3.8497668610726</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5122650.0</v>
+        <v>5166200.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5122650.0</v>
+        <v>5166200.0</v>
       </c>
       <c r="O30" s="1">
-        <v>3.16</v>
+        <v>3.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>15500.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>536.2</v>
+        <v>544.1</v>
       </c>
       <c r="E31" s="1">
-        <v>415.3330129032</v>
+        <v>428.6897088235</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>6437661.7</v>
+        <v>7287725.05</v>
       </c>
       <c r="I31" s="1">
-        <v>1873438.3</v>
+        <v>1961974.95</v>
       </c>
       <c r="J31" s="1">
-        <v>29.101223197236</v>
+        <v>26.921637912232</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>8311100.0</v>
+        <v>9249700.0</v>
       </c>
       <c r="N31" s="1">
-        <v>8311100.0</v>
+        <v>9249700.0</v>
       </c>
       <c r="O31" s="1">
-        <v>5.13</v>
+        <v>5.51</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>12.08</v>
+        <v>11.58</v>
       </c>
       <c r="E32" s="1">
         <v>13.2913</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>465195.5</v>
       </c>
       <c r="I32" s="1">
-        <v>-42395.5</v>
+        <v>-59895.5</v>
       </c>
       <c r="J32" s="1">
-        <v>-9.113480246477</v>
+        <v>-12.875339507798</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>422800.0</v>
+        <v>405300.0</v>
       </c>
       <c r="N32" s="1">
-        <v>422800.0</v>
+        <v>405300.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>35000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>17.94</v>
+        <v>25.8</v>
       </c>
       <c r="E33" s="1">
         <v>5.07</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>177450.0</v>
       </c>
       <c r="I33" s="1">
-        <v>450450.0</v>
+        <v>725550.0</v>
       </c>
       <c r="J33" s="1">
-        <v>253.84615384615</v>
+        <v>408.87573964497</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>627900.0</v>
+        <v>903000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>627900.0</v>
+        <v>903000.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.54</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>132.0</v>
+        <v>103.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4773.25</v>
+        <v>4778.97</v>
       </c>
       <c r="E34" s="1">
-        <v>4768.218030303</v>
+        <v>4775.943592233</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>629404.78</v>
+        <v>491922.19</v>
       </c>
       <c r="I34" s="1">
-        <v>664.22</v>
+        <v>311.72</v>
       </c>
       <c r="J34" s="1">
-        <v>0.10553145147706</v>
+        <v>0.0633677452119</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>630069.0</v>
+        <v>492233.91</v>
       </c>
       <c r="N34" s="1">
-        <v>630069.0</v>
+        <v>492233.91</v>
       </c>
       <c r="O34" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>16.51</v>
+        <v>18.19</v>
       </c>
       <c r="E35" s="1">
         <v>13.2063545</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2641270.9</v>
       </c>
       <c r="I35" s="1">
-        <v>660729.1</v>
+        <v>996729.1</v>
       </c>
       <c r="J35" s="1">
-        <v>25.015574888589</v>
+        <v>37.73672363558</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3302000.0</v>
+        <v>3638000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3302000.0</v>
+        <v>3638000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.04</v>
+        <v>2.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>20000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>11.25</v>
+        <v>11.32</v>
       </c>
       <c r="E36" s="1">
         <v>21.013614</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>420272.28</v>
       </c>
       <c r="I36" s="1">
-        <v>-195272.28</v>
+        <v>-193872.28</v>
       </c>
       <c r="J36" s="1">
-        <v>-46.463278520296</v>
+        <v>-46.1301611422</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>225000.0</v>
+        <v>226400.0</v>
       </c>
       <c r="N36" s="1">
-        <v>225000.0</v>
+        <v>226400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>60000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>78.84</v>
+        <v>75.42</v>
       </c>
       <c r="E37" s="1">
         <v>63.1479731667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>3788878.39</v>
       </c>
       <c r="I37" s="1">
-        <v>941521.61</v>
+        <v>736321.61</v>
       </c>
       <c r="J37" s="1">
-        <v>24.84961281642</v>
+        <v>19.433762032146</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>4730400.0</v>
+        <v>4525200.0</v>
       </c>
       <c r="N37" s="1">
-        <v>4730400.0</v>
+        <v>4525200.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.92</v>
+        <v>2.7</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>45000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>30.87</v>
+        <v>32.11</v>
       </c>
       <c r="E38" s="1">
         <v>41.2242637778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1855091.87</v>
       </c>
       <c r="I38" s="1">
-        <v>-465941.87</v>
+        <v>-410141.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-25.11691617731</v>
+        <v>-22.108978893859</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1389150.0</v>
+        <v>1444950.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1389150.0</v>
+        <v>1444950.0</v>
       </c>
       <c r="O38" s="1">
         <v>0.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>30000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>37.58</v>
+        <v>36.87</v>
       </c>
       <c r="E39" s="1">
         <v>26.496119</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>794883.57</v>
       </c>
       <c r="I39" s="1">
-        <v>332516.43</v>
+        <v>311216.43</v>
       </c>
       <c r="J39" s="1">
-        <v>41.83209246607</v>
+        <v>39.152454742523</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1127400.0</v>
+        <v>1106100.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1127400.0</v>
+        <v>1106100.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>308.0</v>
+        <v>340.0</v>
       </c>
       <c r="E40" s="1">
         <v>140.1883425926</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3785085.25</v>
       </c>
       <c r="I40" s="1">
-        <v>4530914.75</v>
+        <v>5394914.75</v>
       </c>
       <c r="J40" s="1">
-        <v>119.70443069941</v>
+        <v>142.53086505779</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>8316000.0</v>
+        <v>9180000.0</v>
       </c>
       <c r="N40" s="1">
-        <v>8316000.0</v>
+        <v>9180000.0</v>
       </c>
       <c r="O40" s="1">
-        <v>5.13</v>
+        <v>5.47</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>90000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>80.36</v>
+        <v>82.2</v>
       </c>
       <c r="E41" s="1">
         <v>90.9802184444</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>8188219.66</v>
       </c>
       <c r="I41" s="1">
-        <v>-955819.66</v>
+        <v>-790219.66</v>
       </c>
       <c r="J41" s="1">
-        <v>-11.673107216081</v>
+        <v>-9.6506895614962</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>7232400.0</v>
+        <v>7398000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>7232400.0</v>
+        <v>7398000.0</v>
       </c>
       <c r="O41" s="1">
-        <v>4.46</v>
+        <v>4.41</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>50000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>252.9</v>
+        <v>276.7</v>
       </c>
       <c r="E42" s="1">
         <v>109.7979152</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>5489895.76</v>
       </c>
       <c r="I42" s="1">
-        <v>7155104.24</v>
+        <v>8345104.24</v>
       </c>
       <c r="J42" s="1">
-        <v>130.33224222822</v>
+        <v>152.00842793416</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>12645000.0</v>
+        <v>13835000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>12645000.0</v>
+        <v>13835000.0</v>
       </c>
       <c r="O42" s="1">
-        <v>7.8</v>
+        <v>8.24</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>23000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>50.2</v>
+        <v>52.15</v>
       </c>
       <c r="E43" s="1">
         <v>98.4921743478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>2265320.01</v>
       </c>
       <c r="I43" s="1">
-        <v>-1110720.01</v>
+        <v>-1065870.01</v>
       </c>
       <c r="J43" s="1">
-        <v>-49.031483635727</v>
+        <v>-47.05163090843</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1154600.0</v>
+        <v>1199450.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1154600.0</v>
+        <v>1199450.0</v>
       </c>
       <c r="O43" s="1">
         <v>0.71</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>1802.0</v>
       </c>
       <c r="D44" s="1">
-        <v>32.66</v>
+        <v>32.99</v>
       </c>
       <c r="E44" s="1">
         <v>15.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>27030.0</v>
       </c>
       <c r="I44" s="1">
-        <v>31823.32</v>
+        <v>32417.98</v>
       </c>
       <c r="J44" s="1">
-        <v>117.73333333333</v>
+        <v>119.93333333333</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>58853.32</v>
+        <v>59447.98</v>
       </c>
       <c r="N44" s="1">
-        <v>58853.32</v>
+        <v>59447.98</v>
       </c>
       <c r="O44" s="1">
         <v>0.04</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>105000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.58</v>
+        <v>73.86</v>
       </c>
       <c r="E45" s="1">
         <v>28.643883619</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3007607.78</v>
       </c>
       <c r="I45" s="1">
-        <v>4613292.22</v>
+        <v>4747692.22</v>
       </c>
       <c r="J45" s="1">
-        <v>153.38742806417</v>
+        <v>157.85609585037</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>7620900.0</v>
+        <v>7755300.0</v>
       </c>
       <c r="N45" s="1">
-        <v>7620900.0</v>
+        <v>7755300.0</v>
       </c>
       <c r="O45" s="1">
-        <v>4.7</v>
+        <v>4.62</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>15000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>45.18</v>
+        <v>46.4</v>
       </c>
       <c r="E46" s="1">
         <v>59.4699473333</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>892049.21</v>
       </c>
       <c r="I46" s="1">
-        <v>-214349.21</v>
+        <v>-196049.21</v>
       </c>
       <c r="J46" s="1">
-        <v>-24.028854865529</v>
+        <v>-21.977398533877</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>677700.0</v>
+        <v>696000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>677700.0</v>
+        <v>696000.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>9000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>31.88</v>
+        <v>40.9</v>
       </c>
       <c r="E47" s="1">
         <v>111.6129077778</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1004516.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-717596.17</v>
+        <v>-636416.17</v>
       </c>
       <c r="J47" s="1">
-        <v>-71.436995384554</v>
+        <v>-63.355492823973</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>286920.0</v>
+        <v>368100.0</v>
       </c>
       <c r="N47" s="1">
-        <v>286920.0</v>
+        <v>368100.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>160000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>24.89</v>
+        <v>28.41</v>
       </c>
       <c r="E48" s="1">
         <v>27.86668225</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>4458669.16</v>
       </c>
       <c r="I48" s="1">
-        <v>-476269.16</v>
+        <v>86930.84</v>
       </c>
       <c r="J48" s="1">
-        <v>-10.681868129458</v>
+        <v>1.9497037542027</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3982400.0</v>
+        <v>4545600.0</v>
       </c>
       <c r="N48" s="1">
-        <v>3982400.0</v>
+        <v>4545600.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.46</v>
+        <v>2.71</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>30000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>32.72</v>
+        <v>36.62</v>
       </c>
       <c r="E49" s="1">
         <v>21.361331</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>640839.93</v>
+        <v>427226.62</v>
       </c>
       <c r="I49" s="1">
-        <v>340760.07</v>
+        <v>305173.38</v>
       </c>
       <c r="J49" s="1">
-        <v>53.173975910022</v>
+        <v>71.4312652147</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>981600.0</v>
+        <v>732400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>981600.0</v>
+        <v>732400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>52.18</v>
+        <v>51.48</v>
       </c>
       <c r="E50" s="1">
         <v>108.672405</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1086724.05</v>
       </c>
       <c r="I50" s="1">
-        <v>-564924.05</v>
+        <v>-571924.05</v>
       </c>
       <c r="J50" s="1">
-        <v>-51.984130653959</v>
+        <v>-52.62826841828</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>521800.0</v>
+        <v>514800.0</v>
       </c>
       <c r="N50" s="1">
-        <v>521800.0</v>
+        <v>514800.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>165000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>62.58</v>
+        <v>67.28</v>
       </c>
       <c r="E51" s="1">
         <v>48.3668532121</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>7980530.78</v>
       </c>
       <c r="I51" s="1">
-        <v>2345169.22</v>
+        <v>3120669.22</v>
       </c>
       <c r="J51" s="1">
-        <v>29.386130880884</v>
+        <v>39.103529652698</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>10325700.0</v>
+        <v>11101200.0</v>
       </c>
       <c r="N51" s="1">
-        <v>10325700.0</v>
+        <v>11101200.0</v>
       </c>
       <c r="O51" s="1">
-        <v>6.37</v>
+        <v>6.61</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
         <v>12500.0</v>
       </c>
       <c r="D52" s="1">
-        <v>96.06</v>
+        <v>106.15</v>
       </c>
       <c r="E52" s="1">
         <v>76.0901648</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>951127.06</v>
       </c>
       <c r="I52" s="1">
-        <v>249622.94</v>
+        <v>375747.94</v>
       </c>
       <c r="J52" s="1">
-        <v>26.244962476412</v>
+        <v>39.50554618854</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1200750.0</v>
+        <v>1326875.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1200750.0</v>
+        <v>1326875.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.74</v>
+        <v>0.79</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>50000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>1.094</v>
+        <v>35.96</v>
       </c>
       <c r="E53" s="1">
-        <v>3.2666666</v>
+        <v>28.6797525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>163333.33</v>
+        <v>1720785.15</v>
       </c>
       <c r="I53" s="1">
-        <v>-108633.33</v>
+        <v>436814.85</v>
       </c>
       <c r="J53" s="1">
-        <v>-66.510203398167</v>
+        <v>25.384624570941</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>54700.0</v>
+        <v>2157600.0</v>
       </c>
       <c r="N53" s="1">
-        <v>54700.0</v>
+        <v>2157600.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.03</v>
+        <v>1.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>60000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>32.02</v>
+        <v>140.75</v>
       </c>
       <c r="E54" s="1">
-        <v>28.6797525</v>
+        <v>104.83113</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1720785.15</v>
+        <v>3459427.29</v>
       </c>
       <c r="I54" s="1">
-        <v>200414.85</v>
+        <v>1185322.71</v>
       </c>
       <c r="J54" s="1">
-        <v>11.646709642979</v>
+        <v>34.263553202183</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1921200.0</v>
+        <v>4644750.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1921200.0</v>
+        <v>4644750.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.19</v>
+        <v>2.77</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>33000.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D55" s="1">
-        <v>134.2</v>
+        <v>119.5</v>
       </c>
       <c r="E55" s="1">
-        <v>104.83113</v>
+        <v>178.4605682353</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3459427.29</v>
+        <v>1516914.83</v>
       </c>
       <c r="I55" s="1">
-        <v>969172.71</v>
+        <v>-501164.83</v>
       </c>
       <c r="J55" s="1">
-        <v>28.01540916329</v>
+        <v>-33.03842905933</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4428600.0</v>
+        <v>1015750.0</v>
       </c>
       <c r="N55" s="1">
-        <v>4428600.0</v>
+        <v>1015750.0</v>
       </c>
       <c r="O55" s="1">
-        <v>2.73</v>
+        <v>0.6</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>8500.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>126.2</v>
+        <v>0.0</v>
       </c>
       <c r="E56" s="1">
-        <v>178.4605682353</v>
+        <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1516914.83</v>
+        <v>0.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-444214.83</v>
+        <v>0.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-29.28409830366</v>
+        <v>0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1072700.0</v>
+        <v>0.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1072700.0</v>
+        <v>0.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.66</v>
+        <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
+        <v>48000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="1">
         <v>119394.0</v>
       </c>
-      <c r="D57" s="1">
-[...2 lines deleted...]
-      <c r="E57" s="1">
+      <c r="D58" s="1">
+        <v>1.5645</v>
+      </c>
+      <c r="E58" s="1">
         <v>30.5788299245</v>
       </c>
-      <c r="F57" t="s">
-[...5 lines deleted...]
-      <c r="H57" s="1">
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
         <v>3650928.82</v>
       </c>
-      <c r="I57" s="1">
-[...20 lines deleted...]
-      <c r="P57">
+      <c r="I58" s="1">
+        <v>-3464136.91</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-94.883715371915</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>186791.91</v>
+      </c>
+      <c r="N58" s="1">
+        <v>186791.91</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>