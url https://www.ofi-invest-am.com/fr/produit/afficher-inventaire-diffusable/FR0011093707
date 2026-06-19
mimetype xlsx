--- v1 (2026-05-27)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -440,50 +440,56 @@
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
+  </si>
+  <si>
+    <t>FR0014015MS9</t>
+  </si>
+  <si>
+    <t>WORLDLINE RTS</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -853,183 +859,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7586.34</v>
+        <v>7465.63</v>
       </c>
       <c r="D2">
-        <v>296.43</v>
+        <v>272.24</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2248877.86</v>
+        <v>2032457.47</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2248877.86</v>
+        <v>2032457.47</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1043005.1</v>
+        <v>1041941.03</v>
       </c>
       <c r="D3">
-        <v>158.77</v>
+        <v>145.95</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>165601355.97</v>
+        <v>152075192.11</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>165601355.97</v>
+        <v>152075192.11</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>153.72</v>
+        <v>141.23</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23981.0</v>
+        <v>22033.28</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23981.0</v>
+        <v>22033.28</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>261.0</v>
+        <v>421.0</v>
       </c>
       <c r="D5">
-        <v>107.46</v>
+        <v>98.71</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>28049.44</v>
+        <v>41559.55</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>28049.44</v>
+        <v>41559.55</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O59" sqref="O59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1051,2886 +1057,2936 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>26.25</v>
+        <v>22.1</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>225700.0</v>
+        <v>184200.0</v>
       </c>
       <c r="J2" s="1">
-        <v>613.3152173913</v>
+        <v>500.54347826087</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>262500.0</v>
+        <v>221000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>262500.0</v>
+        <v>221000.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>34000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3531240.0</v>
       </c>
       <c r="I3" s="1">
         <v>48280.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="N3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.13</v>
+        <v>2.32</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.98</v>
+        <v>3.0</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1265796.51</v>
+        <v>-1260796.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-62.950005319036</v>
+        <v>-62.701347636614</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>745000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>745000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>52000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.24</v>
+        <v>163.96</v>
       </c>
       <c r="E5" s="1">
         <v>125.5742582692</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6529861.43</v>
       </c>
       <c r="I5" s="1">
-        <v>3050618.57</v>
+        <v>1996058.57</v>
       </c>
       <c r="J5" s="1">
-        <v>46.717967949283</v>
+        <v>30.568161229725</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9580480.0</v>
+        <v>8525920.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9580480.0</v>
+        <v>8525920.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.71</v>
+        <v>5.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>44.42</v>
+        <v>33.34</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>519507.21</v>
+        <v>-256092.79</v>
       </c>
       <c r="J6" s="1">
-        <v>20.05902375596</v>
+        <v>-9.8881618184666</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3109400.0</v>
+        <v>2333800.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3109400.0</v>
+        <v>2333800.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.85</v>
+        <v>1.51</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.46</v>
+        <v>38.44</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1299328.43</v>
+        <v>1039608.43</v>
       </c>
       <c r="J7" s="1">
-        <v>57.334318663648</v>
+        <v>45.873883488438</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3565560.0</v>
+        <v>3305840.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3565560.0</v>
+        <v>3305840.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.12</v>
+        <v>2.14</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.8</v>
+        <v>9.7</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>477303.61</v>
+        <v>235303.61</v>
       </c>
       <c r="J8" s="1">
-        <v>25.138490414468</v>
+        <v>12.392903427809</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2376000.0</v>
+        <v>2134000.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2376000.0</v>
+        <v>2134000.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.42</v>
+        <v>1.38</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>15000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0</v>
+        <v>92.6</v>
       </c>
       <c r="E9" s="1">
         <v>106.9485626667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1604228.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-104228.44</v>
+        <v>-215228.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.4971071077633</v>
+        <v>-13.416321181789</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1500000.0</v>
+        <v>1389000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1500000.0</v>
+        <v>1389000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>95.5</v>
+        <v>84.49</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>3071699.77</v>
+        <v>1915649.77</v>
       </c>
       <c r="J10" s="1">
-        <v>44.160264361129</v>
+        <v>27.540321841589</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10027500.0</v>
+        <v>8871450.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10027500.0</v>
+        <v>8871450.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.97</v>
+        <v>5.75</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>29.42</v>
+        <v>26.74</v>
       </c>
       <c r="E11" s="1">
         <v>27.1190935</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>542381.87</v>
       </c>
       <c r="I11" s="1">
-        <v>46018.13</v>
+        <v>-7581.87</v>
       </c>
       <c r="J11" s="1">
-        <v>8.4844521075161</v>
+        <v>-1.3978841143787</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>588400.0</v>
+        <v>534800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>588400.0</v>
+        <v>534800.0</v>
       </c>
       <c r="O11" s="1">
         <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>40000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>86.24</v>
+        <v>68.32</v>
       </c>
       <c r="E12" s="1">
         <v>45.10074</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I12" s="1">
-        <v>1645570.4</v>
+        <v>928770.4</v>
       </c>
       <c r="J12" s="1">
-        <v>91.216374720237</v>
+        <v>51.483102051097</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3449600.0</v>
+        <v>2732800.0</v>
       </c>
       <c r="N12" s="1">
-        <v>3449600.0</v>
+        <v>2732800.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.05</v>
+        <v>1.77</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>100000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>18.785</v>
+        <v>16.255</v>
       </c>
       <c r="E13" s="1">
         <v>17.29565</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1729565.0</v>
       </c>
       <c r="I13" s="1">
-        <v>148935.0</v>
+        <v>-104065.0</v>
       </c>
       <c r="J13" s="1">
-        <v>8.6111247625848</v>
+        <v>-6.0168308216228</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1878500.0</v>
+        <v>1625500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1878500.0</v>
+        <v>1625500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.12</v>
+        <v>1.05</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>30000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>72.64</v>
+        <v>69.42</v>
       </c>
       <c r="E14" s="1">
         <v>62.232573</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1866977.19</v>
       </c>
       <c r="I14" s="1">
-        <v>312222.81</v>
+        <v>215622.81</v>
       </c>
       <c r="J14" s="1">
-        <v>16.72343999018</v>
+        <v>11.549300717488</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2179200.0</v>
+        <v>2082600.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2179200.0</v>
+        <v>2082600.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.3</v>
+        <v>1.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>92500.0</v>
       </c>
       <c r="D15" s="1">
         <v>20.0</v>
       </c>
       <c r="E15" s="1">
         <v>20.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="I15" s="1">
         <v>0.0</v>
       </c>
       <c r="J15" s="1">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>199839.0</v>
       </c>
       <c r="D16" s="1">
-        <v>28.93</v>
+        <v>27.29</v>
       </c>
       <c r="E16" s="1">
         <v>13.5681583675</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2711447.2</v>
       </c>
       <c r="I16" s="1">
-        <v>3069895.07</v>
+        <v>2742159.11</v>
       </c>
       <c r="J16" s="1">
-        <v>113.21979900623</v>
+        <v>101.13267593778</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5781342.27</v>
+        <v>5453606.31</v>
       </c>
       <c r="N16" s="1">
-        <v>5781342.27</v>
+        <v>5453606.31</v>
       </c>
       <c r="O16" s="1">
-        <v>3.44</v>
+        <v>3.54</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>12000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>225.2</v>
+        <v>198.7</v>
       </c>
       <c r="E17" s="1">
         <v>191.0573533333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>2292688.24</v>
       </c>
       <c r="I17" s="1">
-        <v>409711.76</v>
+        <v>91711.76</v>
       </c>
       <c r="J17" s="1">
-        <v>17.870365139571</v>
+        <v>4.0001845170192</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2702400.0</v>
+        <v>2384400.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2702400.0</v>
+        <v>2384400.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.61</v>
+        <v>1.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>10000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>62.3</v>
+        <v>69.8</v>
       </c>
       <c r="E18" s="1">
         <v>20.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>200000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>423000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="J18" s="1">
-        <v>211.5</v>
+        <v>249.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>623000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>623000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>23485.0</v>
       </c>
       <c r="D19" s="1">
         <v>150.0</v>
       </c>
       <c r="E19" s="1">
         <v>149.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3499265.0</v>
       </c>
       <c r="I19" s="1">
         <v>23485.0</v>
       </c>
       <c r="J19" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.1</v>
+        <v>2.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>10000.0</v>
       </c>
       <c r="D20" s="1">
         <v>106.0</v>
       </c>
       <c r="E20" s="1">
         <v>104.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1040000.0</v>
       </c>
       <c r="I20" s="1">
         <v>20000.0</v>
       </c>
       <c r="J20" s="1">
         <v>1.9230769230769</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.63</v>
+        <v>0.69</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>278255.0</v>
       </c>
       <c r="D21" s="1">
-        <v>0.0536</v>
+        <v>0.0698</v>
       </c>
       <c r="E21" s="1">
         <v>5.4441911915</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1514873.42</v>
       </c>
       <c r="I21" s="1">
-        <v>-1499958.95</v>
+        <v>-1495451.22</v>
       </c>
       <c r="J21" s="1">
-        <v>-99.015464275556</v>
+        <v>-98.717899479681</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>14914.47</v>
+        <v>19422.2</v>
       </c>
       <c r="N21" s="1">
-        <v>14914.47</v>
+        <v>19422.2</v>
       </c>
       <c r="O21" s="1">
         <v>0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>2600.0</v>
       </c>
       <c r="D22" s="1">
-        <v>2049.0</v>
+        <v>1742.0</v>
       </c>
       <c r="E22" s="1">
         <v>1953.9569307692</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>5080288.02</v>
       </c>
       <c r="I22" s="1">
-        <v>247111.98</v>
+        <v>-551088.02</v>
       </c>
       <c r="J22" s="1">
-        <v>4.8641332740816</v>
+        <v>-10.847574346779</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5327400.0</v>
+        <v>4529200.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5327400.0</v>
+        <v>4529200.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.17</v>
+        <v>2.94</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>85000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>24.5</v>
+        <v>21.02</v>
       </c>
       <c r="E23" s="1">
         <v>27.3893784706</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2328097.17</v>
       </c>
       <c r="I23" s="1">
-        <v>-245597.17</v>
+        <v>-541397.17</v>
       </c>
       <c r="J23" s="1">
-        <v>-10.549266292008</v>
+        <v>-23.254921528898</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>2082500.0</v>
+        <v>1786700.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2082500.0</v>
+        <v>1786700.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.24</v>
+        <v>1.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>4000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>165.1</v>
+        <v>152.2</v>
       </c>
       <c r="E24" s="1">
         <v>107.7144625</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>430857.85</v>
       </c>
       <c r="I24" s="1">
-        <v>229542.15</v>
+        <v>177942.15</v>
       </c>
       <c r="J24" s="1">
-        <v>53.275610505878</v>
+        <v>41.29950284067</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>660400.0</v>
+        <v>608800.0</v>
       </c>
       <c r="N24" s="1">
-        <v>660400.0</v>
+        <v>608800.0</v>
       </c>
       <c r="O24" s="1">
         <v>0.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>40000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.54</v>
+        <v>19.94</v>
       </c>
       <c r="E25" s="1">
         <v>18.216797</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>728671.88</v>
       </c>
       <c r="I25" s="1">
-        <v>-27071.88</v>
+        <v>68928.12</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.715235998952</v>
+        <v>9.4594181403021</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>701600.0</v>
+        <v>797600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>701600.0</v>
+        <v>797600.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>55000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>32.45</v>
+        <v>29.55</v>
       </c>
       <c r="E26" s="1">
         <v>32.0843294545</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1764638.12</v>
       </c>
       <c r="I26" s="1">
-        <v>20111.88</v>
+        <v>-139388.12</v>
       </c>
       <c r="J26" s="1">
-        <v>1.1397169636118</v>
+        <v>-7.8989634429976</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1784750.0</v>
+        <v>1625250.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1784750.0</v>
+        <v>1625250.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>25000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>178.24</v>
+        <v>168.28</v>
       </c>
       <c r="E27" s="1">
         <v>105.7503412</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2643758.53</v>
       </c>
       <c r="I27" s="1">
-        <v>1812241.47</v>
+        <v>1563241.47</v>
       </c>
       <c r="J27" s="1">
-        <v>68.547919540897</v>
+        <v>59.129510212871</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4456000.0</v>
+        <v>4207000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4456000.0</v>
+        <v>4207000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>2.65</v>
+        <v>2.73</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>137750.0</v>
       </c>
       <c r="D28" s="1">
-        <v>2.555</v>
+        <v>2.8</v>
       </c>
       <c r="E28" s="1">
         <v>8.75</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1205312.5</v>
       </c>
       <c r="I28" s="1">
-        <v>-853361.25</v>
+        <v>-819612.5</v>
       </c>
       <c r="J28" s="1">
-        <v>-70.8</v>
+        <v>-68.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>351951.25</v>
+        <v>385700.0</v>
       </c>
       <c r="N28" s="1">
-        <v>351951.25</v>
+        <v>385700.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>38726.0</v>
       </c>
       <c r="D29" s="1">
-        <v>5.43</v>
+        <v>5.4</v>
       </c>
       <c r="E29" s="1">
         <v>10.35</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>400814.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-190531.92</v>
+        <v>-191693.7</v>
       </c>
       <c r="J29" s="1">
-        <v>-47.536231884058</v>
+        <v>-47.826086956522</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>210282.18</v>
+        <v>209120.4</v>
       </c>
       <c r="N29" s="1">
-        <v>210282.18</v>
+        <v>209120.4</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>13000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>397.4</v>
+        <v>345.3</v>
       </c>
       <c r="E30" s="1">
         <v>382.6681676923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>4974686.18</v>
       </c>
       <c r="I30" s="1">
-        <v>191513.82</v>
+        <v>-485786.18</v>
       </c>
       <c r="J30" s="1">
-        <v>3.8497668610726</v>
+        <v>-9.7651623122084</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5166200.0</v>
+        <v>4488900.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5166200.0</v>
+        <v>4488900.0</v>
       </c>
       <c r="O30" s="1">
-        <v>3.08</v>
+        <v>2.91</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>17000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>544.1</v>
+        <v>460.25</v>
       </c>
       <c r="E31" s="1">
         <v>428.6897088235</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>7287725.05</v>
       </c>
       <c r="I31" s="1">
-        <v>1961974.95</v>
+        <v>536524.95</v>
       </c>
       <c r="J31" s="1">
-        <v>26.921637912232</v>
+        <v>7.3620361130391</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9249700.0</v>
+        <v>7824250.0</v>
       </c>
       <c r="N31" s="1">
-        <v>9249700.0</v>
+        <v>7824250.0</v>
       </c>
       <c r="O31" s="1">
-        <v>5.51</v>
+        <v>5.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>11.58</v>
+        <v>11.34</v>
       </c>
       <c r="E32" s="1">
         <v>13.2913</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>465195.5</v>
       </c>
       <c r="I32" s="1">
-        <v>-59895.5</v>
+        <v>-68295.5</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.875339507798</v>
+        <v>-14.681031953233</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>405300.0</v>
+        <v>396900.0</v>
       </c>
       <c r="N32" s="1">
-        <v>405300.0</v>
+        <v>396900.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>35000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>25.8</v>
+        <v>27.4</v>
       </c>
       <c r="E33" s="1">
         <v>5.07</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>177450.0</v>
       </c>
       <c r="I33" s="1">
-        <v>725550.0</v>
+        <v>781550.0</v>
       </c>
       <c r="J33" s="1">
-        <v>408.87573964497</v>
+        <v>440.43392504931</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>903000.0</v>
+        <v>959000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>903000.0</v>
+        <v>959000.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.54</v>
+        <v>0.62</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>103.0</v>
+        <v>70.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E34" s="1">
-        <v>4775.943592233</v>
+        <v>4779.5704285714</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>491922.19</v>
+        <v>334569.93</v>
       </c>
       <c r="I34" s="1">
-        <v>311.72</v>
+        <v>364.67</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0633677452119</v>
+        <v>0.1089966453351</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>492233.91</v>
+        <v>334934.6</v>
       </c>
       <c r="N34" s="1">
-        <v>492233.91</v>
+        <v>334934.6</v>
       </c>
       <c r="O34" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>18.19</v>
+        <v>17.165</v>
       </c>
       <c r="E35" s="1">
         <v>13.2063545</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2641270.9</v>
       </c>
       <c r="I35" s="1">
-        <v>996729.1</v>
+        <v>791729.1</v>
       </c>
       <c r="J35" s="1">
-        <v>37.73672363558</v>
+        <v>29.975308477445</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3638000.0</v>
+        <v>3433000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3638000.0</v>
+        <v>3433000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.17</v>
+        <v>2.23</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>20000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>11.32</v>
+        <v>10.18</v>
       </c>
       <c r="E36" s="1">
         <v>21.013614</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>420272.28</v>
       </c>
       <c r="I36" s="1">
-        <v>-193872.28</v>
+        <v>-216672.28</v>
       </c>
       <c r="J36" s="1">
-        <v>-46.1301611422</v>
+        <v>-51.555215585477</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>226400.0</v>
+        <v>203600.0</v>
       </c>
       <c r="N36" s="1">
-        <v>226400.0</v>
+        <v>203600.0</v>
       </c>
       <c r="O36" s="1">
         <v>0.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>60000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>75.42</v>
+        <v>71.58</v>
       </c>
       <c r="E37" s="1">
         <v>63.1479731667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>3788878.39</v>
       </c>
       <c r="I37" s="1">
-        <v>736321.61</v>
+        <v>505921.61</v>
       </c>
       <c r="J37" s="1">
-        <v>19.433762032146</v>
+        <v>13.352806765593</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>4525200.0</v>
+        <v>4294800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>4525200.0</v>
+        <v>4294800.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.7</v>
+        <v>2.79</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>45000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>32.11</v>
+        <v>27.32</v>
       </c>
       <c r="E38" s="1">
         <v>41.2242637778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1855091.87</v>
       </c>
       <c r="I38" s="1">
-        <v>-410141.87</v>
+        <v>-625691.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-22.108978893859</v>
+        <v>-33.728349529126</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1444950.0</v>
+        <v>1229400.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1444950.0</v>
+        <v>1229400.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.86</v>
+        <v>0.8</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>30000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>36.87</v>
+        <v>32.1</v>
       </c>
       <c r="E39" s="1">
         <v>26.496119</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>794883.57</v>
       </c>
       <c r="I39" s="1">
-        <v>311216.43</v>
+        <v>168116.43</v>
       </c>
       <c r="J39" s="1">
-        <v>39.152454742523</v>
+        <v>21.149818205451</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1106100.0</v>
+        <v>963000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1106100.0</v>
+        <v>963000.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>340.0</v>
+        <v>293.2</v>
       </c>
       <c r="E40" s="1">
         <v>140.1883425926</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3785085.25</v>
       </c>
       <c r="I40" s="1">
-        <v>5394914.75</v>
+        <v>4131314.75</v>
       </c>
       <c r="J40" s="1">
-        <v>142.53086505779</v>
+        <v>109.14720480866</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9180000.0</v>
+        <v>7916400.0</v>
       </c>
       <c r="N40" s="1">
-        <v>9180000.0</v>
+        <v>7916400.0</v>
       </c>
       <c r="O40" s="1">
-        <v>5.47</v>
+        <v>5.13</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>90000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>82.2</v>
+        <v>78.15</v>
       </c>
       <c r="E41" s="1">
         <v>90.9802184444</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>8188219.66</v>
       </c>
       <c r="I41" s="1">
-        <v>-790219.66</v>
+        <v>-1154719.66</v>
       </c>
       <c r="J41" s="1">
-        <v>-9.6506895614962</v>
+        <v>-14.102206681641</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>7398000.0</v>
+        <v>7033500.0</v>
       </c>
       <c r="N41" s="1">
-        <v>7398000.0</v>
+        <v>7033500.0</v>
       </c>
       <c r="O41" s="1">
-        <v>4.41</v>
+        <v>4.56</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>50000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>276.7</v>
+        <v>243.4</v>
       </c>
       <c r="E42" s="1">
         <v>109.7979152</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>5489895.76</v>
       </c>
       <c r="I42" s="1">
-        <v>8345104.24</v>
+        <v>6680104.24</v>
       </c>
       <c r="J42" s="1">
-        <v>152.00842793416</v>
+        <v>121.67998322795</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>13835000.0</v>
+        <v>12170000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>13835000.0</v>
+        <v>12170000.0</v>
       </c>
       <c r="O42" s="1">
-        <v>8.24</v>
+        <v>7.89</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>23000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>52.15</v>
+        <v>41.62</v>
       </c>
       <c r="E43" s="1">
         <v>98.4921743478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>2265320.01</v>
       </c>
       <c r="I43" s="1">
-        <v>-1065870.01</v>
+        <v>-1308060.01</v>
       </c>
       <c r="J43" s="1">
-        <v>-47.05163090843</v>
+        <v>-57.742835635836</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1199450.0</v>
+        <v>957260.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1199450.0</v>
+        <v>957260.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.71</v>
+        <v>0.62</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>1802.0</v>
       </c>
       <c r="D44" s="1">
-        <v>32.99</v>
+        <v>32.5</v>
       </c>
       <c r="E44" s="1">
         <v>15.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>27030.0</v>
       </c>
       <c r="I44" s="1">
-        <v>32417.98</v>
+        <v>31535.0</v>
       </c>
       <c r="J44" s="1">
-        <v>119.93333333333</v>
+        <v>116.66666666667</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>59447.98</v>
+        <v>58565.0</v>
       </c>
       <c r="N44" s="1">
-        <v>59447.98</v>
+        <v>58565.0</v>
       </c>
       <c r="O44" s="1">
         <v>0.04</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>105000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>73.86</v>
+        <v>63.68</v>
       </c>
       <c r="E45" s="1">
         <v>28.643883619</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3007607.78</v>
       </c>
       <c r="I45" s="1">
-        <v>4747692.22</v>
+        <v>3678792.22</v>
       </c>
       <c r="J45" s="1">
-        <v>157.85609585037</v>
+        <v>122.31622236328</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>7755300.0</v>
+        <v>6686400.0</v>
       </c>
       <c r="N45" s="1">
-        <v>7755300.0</v>
+        <v>6686400.0</v>
       </c>
       <c r="O45" s="1">
-        <v>4.62</v>
+        <v>4.34</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>15000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>46.4</v>
+        <v>42.52</v>
       </c>
       <c r="E46" s="1">
         <v>59.4699473333</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>892049.21</v>
       </c>
       <c r="I46" s="1">
-        <v>-196049.21</v>
+        <v>-254249.21</v>
       </c>
       <c r="J46" s="1">
-        <v>-21.977398533877</v>
+        <v>-28.501702277165</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>696000.0</v>
+        <v>637800.0</v>
       </c>
       <c r="N46" s="1">
-        <v>696000.0</v>
+        <v>637800.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>9000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>40.9</v>
+        <v>54.18</v>
       </c>
       <c r="E47" s="1">
         <v>111.6129077778</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1004516.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-636416.17</v>
+        <v>-516896.17</v>
       </c>
       <c r="J47" s="1">
-        <v>-63.355492823973</v>
+        <v>-51.457227413273</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>368100.0</v>
+        <v>487620.0</v>
       </c>
       <c r="N47" s="1">
-        <v>368100.0</v>
+        <v>487620.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>160000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>28.41</v>
+        <v>27.8</v>
       </c>
       <c r="E48" s="1">
-        <v>27.86668225</v>
+        <v>28.0368719375</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>4458669.16</v>
+        <v>4485899.51</v>
       </c>
       <c r="I48" s="1">
-        <v>86930.84</v>
+        <v>-37899.51</v>
       </c>
       <c r="J48" s="1">
-        <v>1.9497037542027</v>
+        <v>-0.84485864909622</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4545600.0</v>
+        <v>4448000.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4545600.0</v>
+        <v>4448000.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.71</v>
+        <v>2.89</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>20000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>36.62</v>
+        <v>32.52</v>
       </c>
       <c r="E49" s="1">
         <v>21.361331</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>427226.62</v>
       </c>
       <c r="I49" s="1">
-        <v>305173.38</v>
+        <v>223173.38</v>
       </c>
       <c r="J49" s="1">
-        <v>71.4312652147</v>
+        <v>52.237704663628</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>732400.0</v>
+        <v>650400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>732400.0</v>
+        <v>650400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>51.48</v>
+        <v>51.34</v>
       </c>
       <c r="E50" s="1">
         <v>108.672405</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1086724.05</v>
       </c>
       <c r="I50" s="1">
-        <v>-571924.05</v>
+        <v>-573324.05</v>
       </c>
       <c r="J50" s="1">
-        <v>-52.62826841828</v>
+        <v>-52.757095971144</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>514800.0</v>
+        <v>513400.0</v>
       </c>
       <c r="N50" s="1">
-        <v>514800.0</v>
+        <v>513400.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>165000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>67.28</v>
+        <v>78.59</v>
       </c>
       <c r="E51" s="1">
         <v>48.3668532121</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>7980530.78</v>
       </c>
       <c r="I51" s="1">
-        <v>3120669.22</v>
+        <v>4986819.22</v>
       </c>
       <c r="J51" s="1">
-        <v>39.103529652698</v>
+        <v>62.48731265466</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>11101200.0</v>
+        <v>12967350.0</v>
       </c>
       <c r="N51" s="1">
-        <v>11101200.0</v>
+        <v>12967350.0</v>
       </c>
       <c r="O51" s="1">
-        <v>6.61</v>
+        <v>8.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
         <v>12500.0</v>
       </c>
       <c r="D52" s="1">
-        <v>106.15</v>
+        <v>95.18</v>
       </c>
       <c r="E52" s="1">
         <v>76.0901648</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>951127.06</v>
       </c>
       <c r="I52" s="1">
-        <v>375747.94</v>
+        <v>238622.94</v>
       </c>
       <c r="J52" s="1">
-        <v>39.50554618854</v>
+        <v>25.088439813709</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1326875.0</v>
+        <v>1189750.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1326875.0</v>
+        <v>1189750.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>60000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>35.96</v>
+        <v>31.62</v>
       </c>
       <c r="E53" s="1">
         <v>28.6797525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1720785.15</v>
       </c>
       <c r="I53" s="1">
-        <v>436814.85</v>
+        <v>176414.85</v>
       </c>
       <c r="J53" s="1">
-        <v>25.384624570941</v>
+        <v>10.251997467551</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2157600.0</v>
+        <v>1897200.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2157600.0</v>
+        <v>1897200.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.29</v>
+        <v>1.23</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>33000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>140.75</v>
+        <v>126.15</v>
       </c>
       <c r="E54" s="1">
         <v>104.83113</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>3459427.29</v>
       </c>
       <c r="I54" s="1">
-        <v>1185322.71</v>
+        <v>703522.71</v>
       </c>
       <c r="J54" s="1">
-        <v>34.263553202183</v>
+        <v>20.336392443733</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>4644750.0</v>
+        <v>4162950.0</v>
       </c>
       <c r="N54" s="1">
-        <v>4644750.0</v>
+        <v>4162950.0</v>
       </c>
       <c r="O54" s="1">
-        <v>2.77</v>
+        <v>2.7</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>8500.0</v>
       </c>
       <c r="D55" s="1">
-        <v>119.5</v>
+        <v>108.6</v>
       </c>
       <c r="E55" s="1">
         <v>178.4605682353</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1516914.83</v>
       </c>
       <c r="I55" s="1">
-        <v>-501164.83</v>
+        <v>-593814.83</v>
       </c>
       <c r="J55" s="1">
-        <v>-33.03842905933</v>
+        <v>-39.146220885717</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1015750.0</v>
+        <v>923100.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1015750.0</v>
+        <v>923100.0</v>
       </c>
       <c r="O55" s="1">
         <v>0.6</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>48000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>0.0</v>
+        <v>0.001</v>
       </c>
       <c r="E56" s="1">
         <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>0.0</v>
       </c>
       <c r="I56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="J56" s="1">
         <v>0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="N56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>48000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.0</v>
+        <v>0.001</v>
       </c>
       <c r="E57" s="1">
         <v>0.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>0.0</v>
       </c>
       <c r="I57" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="J57" s="1">
         <v>0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="O57" s="1">
         <v>0.0</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
         <v>119394.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.5645</v>
+        <v>0.75</v>
       </c>
       <c r="E58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>89545.5</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>89545.5</v>
+      </c>
+      <c r="N58" s="1">
+        <v>89545.5</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="1">
+        <v>119394.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>0.3615</v>
+      </c>
+      <c r="E59" s="1">
         <v>30.5788299245</v>
       </c>
-      <c r="F58" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="1">
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
         <v>3650928.82</v>
       </c>
-      <c r="I58" s="1">
-[...20 lines deleted...]
-      <c r="P58">
+      <c r="I59" s="1">
+        <v>-3607767.89</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-98.817809600572</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>43160.93</v>
+      </c>
+      <c r="N59" s="1">
+        <v>43160.93</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P59">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>