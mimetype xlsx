--- v2 (2026-06-19)
+++ v3 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -160,96 +160,90 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>QS0003710959</t>
   </si>
   <si>
     <t>EHD</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR001400Q9V2</t>
   </si>
   <si>
-    <t>EXOSENS</t>
+    <t>EXOSENS SA</t>
   </si>
   <si>
     <t>FR0004150118</t>
   </si>
   <si>
     <t>FHH</t>
   </si>
   <si>
     <t>FR0010892935</t>
   </si>
   <si>
     <t>FONCIERE TERRE DE LIENS</t>
   </si>
   <si>
     <t>FR0014007ND6</t>
   </si>
   <si>
     <t>HAFFNER ENERGY SA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
@@ -298,54 +292,54 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FR0000053225</t>
   </si>
   <si>
     <t>METROPOLE TELEVISION SA</t>
   </si>
   <si>
     <t>FR0011341205</t>
   </si>
   <si>
     <t>NANOBIOTIX SA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...2 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
+    <t>FR0000044448</t>
+  </si>
+  <si>
+    <t>NEXANS SA</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>NL0015001W49</t>
   </si>
   <si>
     <t>PLUXEE NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
@@ -442,60 +436,60 @@
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
-    <t>FR0014015MS9</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
+  </si>
+  <si>
+    <t>CF150526</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO MAY 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -859,183 +853,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7465.63</v>
+        <v>7462.94</v>
       </c>
       <c r="D2">
-        <v>272.24</v>
+        <v>290.64</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2032457.47</v>
+        <v>2169030.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2032457.47</v>
+        <v>2169030.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1041941.03</v>
+        <v>1039303.86</v>
       </c>
       <c r="D3">
-        <v>145.95</v>
+        <v>156.07</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>152075192.11</v>
+        <v>162213627.18</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>152075192.11</v>
+        <v>162213627.18</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>141.23</v>
+        <v>150.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>22033.28</v>
+        <v>23540.38</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>22033.28</v>
+        <v>23540.38</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>421.0</v>
       </c>
       <c r="D5">
-        <v>98.71</v>
+        <v>105.42</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>41559.55</v>
+        <v>44385.19</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>41559.55</v>
+        <v>44385.19</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P59"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O59" sqref="O59"/>
+      <selection activeCell="O58" sqref="O58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1057,2734 +1051,2734 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>22.1</v>
+        <v>41.28</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>184200.0</v>
+        <v>376000.0</v>
       </c>
       <c r="J2" s="1">
-        <v>500.54347826087</v>
+        <v>1021.7391304348</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>221000.0</v>
+        <v>412800.0</v>
       </c>
       <c r="N2" s="1">
-        <v>221000.0</v>
+        <v>412800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.14</v>
+        <v>0.25</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>34000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>3531240.0</v>
+        <v>3115800.0</v>
       </c>
       <c r="I3" s="1">
-        <v>48280.0</v>
+        <v>42600.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3579520.0</v>
+        <v>3158400.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3579520.0</v>
+        <v>3158400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.32</v>
+        <v>1.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>3.0</v>
+        <v>2.095</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1260796.51</v>
+        <v>-1487046.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-62.701347636614</v>
+        <v>-73.953107766235</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>750000.0</v>
+        <v>523750.0</v>
       </c>
       <c r="N4" s="1">
-        <v>750000.0</v>
+        <v>523750.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>52000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>163.96</v>
+        <v>168.16</v>
       </c>
       <c r="E5" s="1">
         <v>125.5742582692</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6529861.43</v>
       </c>
       <c r="I5" s="1">
-        <v>1996058.57</v>
+        <v>2214458.57</v>
       </c>
       <c r="J5" s="1">
-        <v>30.568161229725</v>
+        <v>33.912795757444</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8525920.0</v>
+        <v>8744320.0</v>
       </c>
       <c r="N5" s="1">
-        <v>8525920.0</v>
+        <v>8744320.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.53</v>
+        <v>5.32</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>33.34</v>
+        <v>41.44</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>-256092.79</v>
+        <v>310907.21</v>
       </c>
       <c r="J6" s="1">
-        <v>-9.8881618184666</v>
+        <v>12.004636300022</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2333800.0</v>
+        <v>2900800.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2333800.0</v>
+        <v>2900800.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.51</v>
+        <v>1.76</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>38.44</v>
+        <v>41.29</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1039608.43</v>
+        <v>1284708.43</v>
       </c>
       <c r="J7" s="1">
-        <v>45.873883488438</v>
+        <v>56.689194829282</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3305840.0</v>
+        <v>3550940.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3305840.0</v>
+        <v>3550940.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.14</v>
+        <v>2.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9.7</v>
+        <v>10.89</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>235303.61</v>
+        <v>497103.61</v>
       </c>
       <c r="J8" s="1">
-        <v>12.392903427809</v>
+        <v>26.181311167922</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2134000.0</v>
+        <v>2395800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2134000.0</v>
+        <v>2395800.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.38</v>
+        <v>1.46</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>15000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>92.6</v>
+        <v>73.25</v>
       </c>
       <c r="E9" s="1">
-        <v>106.9485626667</v>
+        <v>93.6618376</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1604228.44</v>
+        <v>2341545.94</v>
       </c>
       <c r="I9" s="1">
-        <v>-215228.44</v>
+        <v>-510295.94</v>
       </c>
       <c r="J9" s="1">
-        <v>-13.416321181789</v>
+        <v>-21.793121001077</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1389000.0</v>
+        <v>1831250.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1389000.0</v>
+        <v>1831250.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.9</v>
+        <v>1.11</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>84.49</v>
+        <v>90.31</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>1915649.77</v>
+        <v>2526749.77</v>
       </c>
       <c r="J10" s="1">
-        <v>27.540321841589</v>
+        <v>36.325795544016</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>8871450.0</v>
+        <v>9482550.0</v>
       </c>
       <c r="N10" s="1">
-        <v>8871450.0</v>
+        <v>9482550.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.75</v>
+        <v>5.77</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>20000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>26.74</v>
+        <v>78.02</v>
       </c>
       <c r="E11" s="1">
-        <v>27.1190935</v>
+        <v>45.10074</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>542381.87</v>
+        <v>1804029.6</v>
       </c>
       <c r="I11" s="1">
-        <v>-7581.87</v>
+        <v>1316770.4</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.3978841143787</v>
+        <v>72.990509690085</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>534800.0</v>
+        <v>3120800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>534800.0</v>
+        <v>3120800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.35</v>
+        <v>1.9</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>40000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>68.32</v>
+        <v>17.185</v>
       </c>
       <c r="E12" s="1">
-        <v>45.10074</v>
+        <v>17.27142</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1804029.6</v>
+        <v>2158927.5</v>
       </c>
       <c r="I12" s="1">
-        <v>928770.4</v>
+        <v>-10802.5</v>
       </c>
       <c r="J12" s="1">
-        <v>51.483102051097</v>
+        <v>-0.50036418545783</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2732800.0</v>
+        <v>2148125.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2732800.0</v>
+        <v>2148125.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.77</v>
+        <v>1.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>100000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>16.255</v>
+        <v>68.1</v>
       </c>
       <c r="E13" s="1">
-        <v>17.29565</v>
+        <v>63.70782975</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1729565.0</v>
+        <v>2548313.19</v>
       </c>
       <c r="I13" s="1">
-        <v>-104065.0</v>
+        <v>175686.81</v>
       </c>
       <c r="J13" s="1">
-        <v>-6.0168308216228</v>
+        <v>6.8942393222868</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1625500.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1625500.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.05</v>
+        <v>1.66</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>30000.0</v>
+        <v>92500.0</v>
       </c>
       <c r="D14" s="1">
-        <v>69.42</v>
+        <v>20.0</v>
       </c>
       <c r="E14" s="1">
-        <v>62.232573</v>
+        <v>20.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1866977.19</v>
+        <v>1850000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>215622.81</v>
+        <v>0.0</v>
       </c>
       <c r="J14" s="1">
-        <v>11.549300717488</v>
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2082600.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2082600.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.35</v>
+        <v>1.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>92500.0</v>
+        <v>199839.0</v>
       </c>
       <c r="D15" s="1">
-        <v>20.0</v>
+        <v>28.68</v>
       </c>
       <c r="E15" s="1">
-        <v>20.0</v>
+        <v>13.5681583675</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1850000.0</v>
+        <v>2711447.2</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0</v>
+        <v>3019935.32</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0</v>
+        <v>111.37724975799</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1850000.0</v>
+        <v>5731382.52</v>
       </c>
       <c r="N15" s="1">
-        <v>1850000.0</v>
+        <v>5731382.52</v>
       </c>
       <c r="O15" s="1">
-        <v>1.2</v>
+        <v>3.49</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>199839.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>27.29</v>
+        <v>191.8</v>
       </c>
       <c r="E16" s="1">
-        <v>13.5681583675</v>
+        <v>191.0573533333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2711447.2</v>
+        <v>2292688.24</v>
       </c>
       <c r="I16" s="1">
-        <v>2742159.11</v>
+        <v>8911.76</v>
       </c>
       <c r="J16" s="1">
-        <v>101.13267593778</v>
+        <v>0.38870352473217</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5453606.31</v>
+        <v>2301600.0</v>
       </c>
       <c r="N16" s="1">
-        <v>5453606.31</v>
+        <v>2301600.0</v>
       </c>
       <c r="O16" s="1">
-        <v>3.54</v>
+        <v>1.4</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>12000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>198.7</v>
+        <v>65.1</v>
       </c>
       <c r="E17" s="1">
-        <v>191.0573533333</v>
+        <v>20.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2292688.24</v>
+        <v>200000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>91711.76</v>
+        <v>451000.0</v>
       </c>
       <c r="J17" s="1">
-        <v>4.0001845170192</v>
+        <v>225.5</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2384400.0</v>
+        <v>651000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2384400.0</v>
+        <v>651000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.55</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>10000.0</v>
+        <v>23485.0</v>
       </c>
       <c r="D18" s="1">
-        <v>69.8</v>
+        <v>150.0</v>
       </c>
       <c r="E18" s="1">
-        <v>20.0</v>
+        <v>149.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>200000.0</v>
+        <v>3499265.0</v>
       </c>
       <c r="I18" s="1">
-        <v>498000.0</v>
+        <v>23485.0</v>
       </c>
       <c r="J18" s="1">
-        <v>249.0</v>
+        <v>0.67114093959732</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>698000.0</v>
+        <v>3522750.0</v>
       </c>
       <c r="N18" s="1">
-        <v>698000.0</v>
+        <v>3522750.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.45</v>
+        <v>2.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>23485.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>150.0</v>
+        <v>106.0</v>
       </c>
       <c r="E19" s="1">
-        <v>149.0</v>
+        <v>104.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3499265.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>23485.0</v>
+        <v>20000.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.67114093959732</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3522750.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3522750.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.28</v>
+        <v>0.64</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>10000.0</v>
+        <v>278255.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.0</v>
+        <v>0.178</v>
       </c>
       <c r="E20" s="1">
-        <v>104.0</v>
+        <v>5.4441911915</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1040000.0</v>
+        <v>1514873.42</v>
       </c>
       <c r="I20" s="1">
-        <v>20000.0</v>
+        <v>-1465344.03</v>
       </c>
       <c r="J20" s="1">
-        <v>1.9230769230769</v>
+        <v>-96.730460159503</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1060000.0</v>
+        <v>49529.39</v>
       </c>
       <c r="N20" s="1">
-        <v>1060000.0</v>
+        <v>49529.39</v>
       </c>
       <c r="O20" s="1">
-        <v>0.69</v>
+        <v>0.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>278255.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D21" s="1">
-        <v>0.0698</v>
+        <v>1674.0</v>
       </c>
       <c r="E21" s="1">
-        <v>5.4441911915</v>
+        <v>1940.2523642857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1514873.42</v>
+        <v>5432706.62</v>
       </c>
       <c r="I21" s="1">
-        <v>-1495451.22</v>
+        <v>-745506.62</v>
       </c>
       <c r="J21" s="1">
-        <v>-98.717899479681</v>
+        <v>-13.722563579183</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19422.2</v>
+        <v>4687200.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19422.2</v>
+        <v>4687200.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.01</v>
+        <v>2.85</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>2600.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1742.0</v>
+        <v>22.24</v>
       </c>
       <c r="E22" s="1">
-        <v>1953.9569307692</v>
+        <v>27.3893784706</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>5080288.02</v>
+        <v>2328097.17</v>
       </c>
       <c r="I22" s="1">
-        <v>-551088.02</v>
+        <v>-437697.17</v>
       </c>
       <c r="J22" s="1">
-        <v>-10.847574346779</v>
+        <v>-18.800640095276</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4529200.0</v>
+        <v>1890400.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4529200.0</v>
+        <v>1890400.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.94</v>
+        <v>1.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>85000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>21.02</v>
+        <v>165.5</v>
       </c>
       <c r="E23" s="1">
-        <v>27.3893784706</v>
+        <v>107.7144625</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2328097.17</v>
+        <v>430857.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-541397.17</v>
+        <v>231142.15</v>
       </c>
       <c r="J23" s="1">
-        <v>-23.254921528898</v>
+        <v>53.646962681543</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1786700.0</v>
+        <v>662000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1786700.0</v>
+        <v>662000.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.16</v>
+        <v>0.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>4000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>152.2</v>
+        <v>18.95</v>
       </c>
       <c r="E24" s="1">
-        <v>107.7144625</v>
+        <v>18.216797</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>430857.85</v>
+        <v>728671.88</v>
       </c>
       <c r="I24" s="1">
-        <v>177942.15</v>
+        <v>29328.12</v>
       </c>
       <c r="J24" s="1">
-        <v>41.29950284067</v>
+        <v>4.0248733078598</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>608800.0</v>
+        <v>758000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>608800.0</v>
+        <v>758000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>40000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.94</v>
+        <v>28.55</v>
       </c>
       <c r="E25" s="1">
-        <v>18.216797</v>
+        <v>32.0843294545</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>728671.88</v>
+        <v>1764638.12</v>
       </c>
       <c r="I25" s="1">
-        <v>68928.12</v>
+        <v>-194388.12</v>
       </c>
       <c r="J25" s="1">
-        <v>9.4594181403021</v>
+        <v>-11.015749790104</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>797600.0</v>
+        <v>1570250.0</v>
       </c>
       <c r="N25" s="1">
-        <v>797600.0</v>
+        <v>1570250.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.52</v>
+        <v>0.95</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>55000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>29.55</v>
+        <v>187.86</v>
       </c>
       <c r="E26" s="1">
-        <v>32.0843294545</v>
+        <v>105.7503412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1764638.12</v>
+        <v>2643758.53</v>
       </c>
       <c r="I26" s="1">
-        <v>-139388.12</v>
+        <v>2052741.47</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.8989634429976</v>
+        <v>77.64481690391</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1625250.0</v>
+        <v>4696500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1625250.0</v>
+        <v>4696500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.05</v>
+        <v>2.86</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>25000.0</v>
+        <v>137750.0</v>
       </c>
       <c r="D27" s="1">
-        <v>168.28</v>
+        <v>2.35</v>
       </c>
       <c r="E27" s="1">
-        <v>105.7503412</v>
+        <v>8.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2643758.53</v>
+        <v>1205312.5</v>
       </c>
       <c r="I27" s="1">
-        <v>1563241.47</v>
+        <v>-881600.0</v>
       </c>
       <c r="J27" s="1">
-        <v>59.129510212871</v>
+        <v>-73.142857142857</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4207000.0</v>
+        <v>323712.5</v>
       </c>
       <c r="N27" s="1">
-        <v>4207000.0</v>
+        <v>323712.5</v>
       </c>
       <c r="O27" s="1">
-        <v>2.73</v>
+        <v>0.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>137750.0</v>
+        <v>38726.0</v>
       </c>
       <c r="D28" s="1">
-        <v>2.8</v>
+        <v>4.57</v>
       </c>
       <c r="E28" s="1">
-        <v>8.75</v>
+        <v>10.35</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1205312.5</v>
+        <v>400814.1</v>
       </c>
       <c r="I28" s="1">
-        <v>-819612.5</v>
+        <v>-223836.28</v>
       </c>
       <c r="J28" s="1">
-        <v>-68.0</v>
+        <v>-55.845410628019</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>385700.0</v>
+        <v>176977.82</v>
       </c>
       <c r="N28" s="1">
-        <v>385700.0</v>
+        <v>176977.82</v>
       </c>
       <c r="O28" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>38726.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>5.4</v>
+        <v>375.85</v>
       </c>
       <c r="E29" s="1">
-        <v>10.35</v>
+        <v>382.6681676923</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>400814.1</v>
+        <v>4974686.18</v>
       </c>
       <c r="I29" s="1">
-        <v>-191693.7</v>
+        <v>-88636.18</v>
       </c>
       <c r="J29" s="1">
-        <v>-47.826086956522</v>
+        <v>-1.7817441501405</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>209120.4</v>
+        <v>4886050.0</v>
       </c>
       <c r="N29" s="1">
-        <v>209120.4</v>
+        <v>4886050.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>2.97</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>13000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>345.3</v>
+        <v>475.2</v>
       </c>
       <c r="E30" s="1">
-        <v>382.6681676923</v>
+        <v>428.6897088235</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4974686.18</v>
+        <v>7287725.05</v>
       </c>
       <c r="I30" s="1">
-        <v>-485786.18</v>
+        <v>790674.95</v>
       </c>
       <c r="J30" s="1">
-        <v>-9.7651623122084</v>
+        <v>10.849406976461</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4488900.0</v>
+        <v>8078400.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4488900.0</v>
+        <v>8078400.0</v>
       </c>
       <c r="O30" s="1">
-        <v>2.91</v>
+        <v>4.91</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>17000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>460.25</v>
+        <v>12.72</v>
       </c>
       <c r="E31" s="1">
-        <v>428.6897088235</v>
+        <v>13.2913</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>7287725.05</v>
+        <v>465195.5</v>
       </c>
       <c r="I31" s="1">
-        <v>536524.95</v>
+        <v>-19995.5</v>
       </c>
       <c r="J31" s="1">
-        <v>7.3620361130391</v>
+        <v>-4.2983003919857</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>7824250.0</v>
+        <v>445200.0</v>
       </c>
       <c r="N31" s="1">
-        <v>7824250.0</v>
+        <v>445200.0</v>
       </c>
       <c r="O31" s="1">
-        <v>5.08</v>
+        <v>0.27</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>11.34</v>
+        <v>28.76</v>
       </c>
       <c r="E32" s="1">
-        <v>13.2913</v>
+        <v>5.07</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>465195.5</v>
+        <v>177450.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-68295.5</v>
+        <v>829150.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-14.681031953233</v>
+        <v>467.258382643</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>396900.0</v>
+        <v>1006600.0</v>
       </c>
       <c r="N32" s="1">
-        <v>396900.0</v>
+        <v>1006600.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>35000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>27.4</v>
+        <v>134.9</v>
       </c>
       <c r="E33" s="1">
-        <v>5.07</v>
+        <v>125.4736866667</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>177450.0</v>
+        <v>1882105.3</v>
       </c>
       <c r="I33" s="1">
-        <v>781550.0</v>
+        <v>141394.7</v>
       </c>
       <c r="J33" s="1">
-        <v>440.43392504931</v>
+        <v>7.5125817880647</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>959000.0</v>
+        <v>2023500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>959000.0</v>
+        <v>2023500.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.62</v>
+        <v>1.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>70.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4784.78</v>
+        <v>17.93</v>
       </c>
       <c r="E34" s="1">
-        <v>4779.5704285714</v>
+        <v>13.2063544667</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>334569.93</v>
+        <v>1980953.17</v>
       </c>
       <c r="I34" s="1">
-        <v>364.67</v>
+        <v>708546.83</v>
       </c>
       <c r="J34" s="1">
-        <v>0.1089966453351</v>
+        <v>35.76797476742</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>334934.6</v>
+        <v>2689500.0</v>
       </c>
       <c r="N34" s="1">
-        <v>334934.6</v>
+        <v>2689500.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.22</v>
+        <v>1.64</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>200000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>17.165</v>
+        <v>12.19</v>
       </c>
       <c r="E35" s="1">
-        <v>13.2063545</v>
+        <v>21.013614</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2641270.9</v>
+        <v>420272.28</v>
       </c>
       <c r="I35" s="1">
-        <v>791729.1</v>
+        <v>-176472.28</v>
       </c>
       <c r="J35" s="1">
-        <v>29.975308477445</v>
+        <v>-41.989988014437</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3433000.0</v>
+        <v>243800.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3433000.0</v>
+        <v>243800.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.23</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>20000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.18</v>
+        <v>77.88</v>
       </c>
       <c r="E36" s="1">
-        <v>21.013614</v>
+        <v>63.1479731667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>420272.28</v>
+        <v>3788878.39</v>
       </c>
       <c r="I36" s="1">
-        <v>-216672.28</v>
+        <v>883921.61</v>
       </c>
       <c r="J36" s="1">
-        <v>-51.555215585477</v>
+        <v>23.329373999782</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>203600.0</v>
+        <v>4672800.0</v>
       </c>
       <c r="N36" s="1">
-        <v>203600.0</v>
+        <v>4672800.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.13</v>
+        <v>2.84</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>60000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>71.58</v>
+        <v>30.87</v>
       </c>
       <c r="E37" s="1">
-        <v>63.1479731667</v>
+        <v>41.2242637778</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>3788878.39</v>
+        <v>1855091.87</v>
       </c>
       <c r="I37" s="1">
-        <v>505921.61</v>
+        <v>-465941.87</v>
       </c>
       <c r="J37" s="1">
-        <v>13.352806765593</v>
+        <v>-25.11691617731</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>4294800.0</v>
+        <v>1389150.0</v>
       </c>
       <c r="N37" s="1">
-        <v>4294800.0</v>
+        <v>1389150.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.79</v>
+        <v>0.84</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>45000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>27.32</v>
+        <v>35.25</v>
       </c>
       <c r="E38" s="1">
-        <v>41.2242637778</v>
+        <v>26.496119</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1855091.87</v>
+        <v>794883.57</v>
       </c>
       <c r="I38" s="1">
-        <v>-625691.87</v>
+        <v>262616.43</v>
       </c>
       <c r="J38" s="1">
-        <v>-33.728349529126</v>
+        <v>33.038351767668</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1229400.0</v>
+        <v>1057500.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1229400.0</v>
+        <v>1057500.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.8</v>
+        <v>0.64</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>30000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>32.1</v>
+        <v>279.0</v>
       </c>
       <c r="E39" s="1">
-        <v>26.496119</v>
+        <v>140.1883425926</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>794883.57</v>
+        <v>3785085.25</v>
       </c>
       <c r="I39" s="1">
-        <v>168116.43</v>
+        <v>3747914.75</v>
       </c>
       <c r="J39" s="1">
-        <v>21.149818205451</v>
+        <v>99.017974562132</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>963000.0</v>
+        <v>7533000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>963000.0</v>
+        <v>7533000.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.62</v>
+        <v>4.58</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>27000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>293.2</v>
+        <v>81.76</v>
       </c>
       <c r="E40" s="1">
-        <v>140.1883425926</v>
+        <v>90.9802184444</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3785085.25</v>
+        <v>8188219.66</v>
       </c>
       <c r="I40" s="1">
-        <v>4131314.75</v>
+        <v>-829819.66</v>
       </c>
       <c r="J40" s="1">
-        <v>109.14720480866</v>
+        <v>-10.134311174549</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>7916400.0</v>
+        <v>7358400.0</v>
       </c>
       <c r="N40" s="1">
-        <v>7916400.0</v>
+        <v>7358400.0</v>
       </c>
       <c r="O40" s="1">
-        <v>5.13</v>
+        <v>4.47</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>90000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>78.15</v>
+        <v>274.85</v>
       </c>
       <c r="E41" s="1">
-        <v>90.9802184444</v>
+        <v>109.7979152</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>8188219.66</v>
+        <v>5489895.76</v>
       </c>
       <c r="I41" s="1">
-        <v>-1154719.66</v>
+        <v>8252604.24</v>
       </c>
       <c r="J41" s="1">
-        <v>-14.102206681641</v>
+        <v>150.32351433937</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>7033500.0</v>
+        <v>13742500.0</v>
       </c>
       <c r="N41" s="1">
-        <v>7033500.0</v>
+        <v>13742500.0</v>
       </c>
       <c r="O41" s="1">
-        <v>4.56</v>
+        <v>8.36</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>50000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>243.4</v>
+        <v>50.2</v>
       </c>
       <c r="E42" s="1">
-        <v>109.7979152</v>
+        <v>98.4921743478</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>5489895.76</v>
+        <v>2265320.01</v>
       </c>
       <c r="I42" s="1">
-        <v>6680104.24</v>
+        <v>-1110720.01</v>
       </c>
       <c r="J42" s="1">
-        <v>121.67998322795</v>
+        <v>-49.031483635727</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>12170000.0</v>
+        <v>1154600.0</v>
       </c>
       <c r="N42" s="1">
-        <v>12170000.0</v>
+        <v>1154600.0</v>
       </c>
       <c r="O42" s="1">
-        <v>7.89</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>23000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D43" s="1">
-        <v>41.62</v>
+        <v>42.1</v>
       </c>
       <c r="E43" s="1">
-        <v>98.4921743478</v>
+        <v>15.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2265320.01</v>
+        <v>27030.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-1308060.01</v>
+        <v>48834.2</v>
       </c>
       <c r="J43" s="1">
-        <v>-57.742835635836</v>
+        <v>180.66666666667</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>957260.0</v>
+        <v>75864.2</v>
       </c>
       <c r="N43" s="1">
-        <v>957260.0</v>
+        <v>75864.2</v>
       </c>
       <c r="O43" s="1">
-        <v>0.62</v>
+        <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>1802.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>32.5</v>
+        <v>69.71</v>
       </c>
       <c r="E44" s="1">
-        <v>15.0</v>
+        <v>28.643883619</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>27030.0</v>
+        <v>3007607.78</v>
       </c>
       <c r="I44" s="1">
-        <v>31535.0</v>
+        <v>4311942.22</v>
       </c>
       <c r="J44" s="1">
-        <v>116.66666666667</v>
+        <v>143.36783701231</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>58565.0</v>
+        <v>7319550.0</v>
       </c>
       <c r="N44" s="1">
-        <v>58565.0</v>
+        <v>7319550.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.04</v>
+        <v>4.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>105000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>63.68</v>
+        <v>42.74</v>
       </c>
       <c r="E45" s="1">
-        <v>28.643883619</v>
+        <v>59.4699473333</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3007607.78</v>
+        <v>892049.21</v>
       </c>
       <c r="I45" s="1">
-        <v>3678792.22</v>
+        <v>-250949.21</v>
       </c>
       <c r="J45" s="1">
-        <v>122.31622236328</v>
+        <v>-28.131767528834</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>6686400.0</v>
+        <v>641100.0</v>
       </c>
       <c r="N45" s="1">
-        <v>6686400.0</v>
+        <v>641100.0</v>
       </c>
       <c r="O45" s="1">
-        <v>4.34</v>
+        <v>0.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>15000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>42.52</v>
+        <v>106.6</v>
       </c>
       <c r="E46" s="1">
-        <v>59.4699473333</v>
+        <v>111.6129077778</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>892049.21</v>
+        <v>1004516.17</v>
       </c>
       <c r="I46" s="1">
-        <v>-254249.21</v>
+        <v>-45116.17</v>
       </c>
       <c r="J46" s="1">
-        <v>-28.501702277165</v>
+        <v>-4.491333374952</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>637800.0</v>
+        <v>959400.0</v>
       </c>
       <c r="N46" s="1">
-        <v>637800.0</v>
+        <v>959400.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.41</v>
+        <v>0.58</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>9000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>54.18</v>
+        <v>42.87</v>
       </c>
       <c r="E47" s="1">
-        <v>111.6129077778</v>
+        <v>28.0368719375</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1004516.17</v>
+        <v>4485899.51</v>
       </c>
       <c r="I47" s="1">
-        <v>-516896.17</v>
+        <v>2373300.49</v>
       </c>
       <c r="J47" s="1">
-        <v>-51.457227413273</v>
+        <v>52.905788119181</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>487620.0</v>
+        <v>6859200.0</v>
       </c>
       <c r="N47" s="1">
-        <v>487620.0</v>
+        <v>6859200.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.32</v>
+        <v>4.17</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>160000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>27.8</v>
+        <v>39.96</v>
       </c>
       <c r="E48" s="1">
-        <v>28.0368719375</v>
+        <v>21.361331</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>4485899.51</v>
+        <v>427226.62</v>
       </c>
       <c r="I48" s="1">
-        <v>-37899.51</v>
+        <v>371973.38</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.84485864909622</v>
+        <v>87.066995029476</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4448000.0</v>
+        <v>799200.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4448000.0</v>
+        <v>799200.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.89</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>32.52</v>
+        <v>53.8</v>
       </c>
       <c r="E49" s="1">
-        <v>21.361331</v>
+        <v>108.672405</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>427226.62</v>
+        <v>1086724.05</v>
       </c>
       <c r="I49" s="1">
-        <v>223173.38</v>
+        <v>-548724.05</v>
       </c>
       <c r="J49" s="1">
-        <v>52.237704663628</v>
+        <v>-50.493411827961</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>650400.0</v>
+        <v>538000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>650400.0</v>
+        <v>538000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>10000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>51.34</v>
+        <v>76.6</v>
       </c>
       <c r="E50" s="1">
-        <v>108.672405</v>
+        <v>48.3668532121</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1086724.05</v>
+        <v>7980530.78</v>
       </c>
       <c r="I50" s="1">
-        <v>-573324.05</v>
+        <v>4658469.22</v>
       </c>
       <c r="J50" s="1">
-        <v>-52.757095971144</v>
+        <v>58.372924664041</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>513400.0</v>
+        <v>12639000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>513400.0</v>
+        <v>12639000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.33</v>
+        <v>7.69</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>165000.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D51" s="1">
-        <v>78.59</v>
+        <v>104.55</v>
       </c>
       <c r="E51" s="1">
-        <v>48.3668532121</v>
+        <v>76.0901648</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>7980530.78</v>
+        <v>951127.06</v>
       </c>
       <c r="I51" s="1">
-        <v>4986819.22</v>
+        <v>355747.94</v>
       </c>
       <c r="J51" s="1">
-        <v>62.48731265466</v>
+        <v>37.402777710898</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>12967350.0</v>
+        <v>1306875.0</v>
       </c>
       <c r="N51" s="1">
-        <v>12967350.0</v>
+        <v>1306875.0</v>
       </c>
       <c r="O51" s="1">
-        <v>8.41</v>
+        <v>0.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>12500.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>95.18</v>
+        <v>35.61</v>
       </c>
       <c r="E52" s="1">
-        <v>76.0901648</v>
+        <v>28.6797525</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>951127.06</v>
+        <v>1720785.15</v>
       </c>
       <c r="I52" s="1">
-        <v>238622.94</v>
+        <v>415814.85</v>
       </c>
       <c r="J52" s="1">
-        <v>25.088439813709</v>
+        <v>24.164251417442</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1189750.0</v>
+        <v>2136600.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1189750.0</v>
+        <v>2136600.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.77</v>
+        <v>1.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>60000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>31.62</v>
+        <v>131.05</v>
       </c>
       <c r="E53" s="1">
-        <v>28.6797525</v>
+        <v>104.83113</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1720785.15</v>
+        <v>3144933.9</v>
       </c>
       <c r="I53" s="1">
-        <v>176414.85</v>
+        <v>786566.1</v>
       </c>
       <c r="J53" s="1">
-        <v>10.251997467551</v>
+        <v>25.010576533898</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1897200.0</v>
+        <v>3931500.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1897200.0</v>
+        <v>3931500.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.23</v>
+        <v>2.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>33000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>126.15</v>
+        <v>147.0</v>
       </c>
       <c r="E54" s="1">
-        <v>104.83113</v>
+        <v>147.5522153333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3459427.29</v>
+        <v>2213283.23</v>
       </c>
       <c r="I54" s="1">
-        <v>703522.71</v>
+        <v>-8283.23</v>
       </c>
       <c r="J54" s="1">
-        <v>20.336392443733</v>
+        <v>-0.37425079121031</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>4162950.0</v>
+        <v>2205000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>4162950.0</v>
+        <v>2205000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>2.7</v>
+        <v>1.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>8500.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>108.6</v>
+        <v>0.001</v>
       </c>
       <c r="E55" s="1">
-        <v>178.4605682353</v>
+        <v>0.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1516914.83</v>
+        <v>0.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-593814.83</v>
+        <v>48.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-39.146220885717</v>
+        <v>0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>923100.0</v>
+        <v>48.0</v>
       </c>
       <c r="N55" s="1">
-        <v>923100.0</v>
+        <v>48.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.6</v>
+        <v>0.0</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>48000.0</v>
       </c>
       <c r="D56" s="1">
         <v>0.001</v>
       </c>
       <c r="E56" s="1">
         <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
@@ -3804,189 +3798,139 @@
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
         <v>48.0</v>
       </c>
       <c r="N56" s="1">
         <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>48000.0</v>
+        <v>835758.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.001</v>
+        <v>0.2864</v>
       </c>
       <c r="E57" s="1">
-        <v>0.0</v>
+        <v>4.5415471345</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>0.0</v>
+        <v>3795634.35</v>
       </c>
       <c r="I57" s="1">
-        <v>48.0</v>
+        <v>-3556273.26</v>
       </c>
       <c r="J57" s="1">
-        <v>0</v>
+        <v>-93.693779012196</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>48.0</v>
+        <v>239361.09</v>
       </c>
       <c r="N57" s="1">
-        <v>48.0</v>
+        <v>239361.09</v>
       </c>
       <c r="O57" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>119394.0</v>
+        <v>60.0</v>
       </c>
       <c r="D58" s="1">
-        <v>0.75</v>
+        <v>8147.0</v>
       </c>
       <c r="E58" s="1">
-        <v>0.0</v>
+        <v>8238.775</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>0.0</v>
       </c>
       <c r="I58" s="1">
-        <v>89545.5</v>
+        <v>-55065.0</v>
       </c>
       <c r="J58" s="1">
         <v>0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>89545.5</v>
+        <v>-55065.0</v>
       </c>
       <c r="N58" s="1">
-        <v>89545.5</v>
+        <v>-55065.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.06</v>
+        <v>-0.03</v>
       </c>
       <c r="P58">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P59">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>