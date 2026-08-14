--- v3 (2026-07-23)
+++ v4 (2026-08-14)
@@ -853,153 +853,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7462.94</v>
+        <v>7464.82</v>
       </c>
       <c r="D2">
-        <v>290.64</v>
+        <v>292.85</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2169030.46</v>
+        <v>2186115.62</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2169030.46</v>
+        <v>2186115.62</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1039303.86</v>
+        <v>1044369.96</v>
       </c>
       <c r="D3">
-        <v>156.07</v>
+        <v>157.41</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>162213627.18</v>
+        <v>164404494.85</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>162213627.18</v>
+        <v>164404494.85</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>150.89</v>
+        <v>151.49</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23540.38</v>
+        <v>23633.41</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23540.38</v>
+        <v>23633.41</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>421.0</v>
+        <v>506.0</v>
       </c>
       <c r="D5">
-        <v>105.42</v>
+        <v>106.25</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>44385.19</v>
+        <v>53764.77</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>44385.19</v>
+        <v>53764.77</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1051,884 +1051,884 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>41.28</v>
+        <v>37.34</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>376000.0</v>
+        <v>336600.0</v>
       </c>
       <c r="J2" s="1">
-        <v>1021.7391304348</v>
+        <v>914.67391304348</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>412800.0</v>
+        <v>373400.0</v>
       </c>
       <c r="N2" s="1">
-        <v>412800.0</v>
+        <v>373400.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>30000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3115800.0</v>
       </c>
       <c r="I3" s="1">
         <v>42600.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
         <v>3158400.0</v>
       </c>
       <c r="N3" s="1">
         <v>3158400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.92</v>
+        <v>1.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.095</v>
+        <v>2.8</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1487046.51</v>
+        <v>-1310796.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-73.953107766235</v>
+        <v>-65.18792446084</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>523750.0</v>
+        <v>700000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>523750.0</v>
+        <v>700000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>52000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>168.16</v>
+        <v>173.44</v>
       </c>
       <c r="E5" s="1">
-        <v>125.5742582692</v>
+        <v>128.522126</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6529861.43</v>
+        <v>7068716.93</v>
       </c>
       <c r="I5" s="1">
-        <v>2214458.57</v>
+        <v>2470483.07</v>
       </c>
       <c r="J5" s="1">
-        <v>33.912795757444</v>
+        <v>34.949526122841</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8744320.0</v>
+        <v>9539200.0</v>
       </c>
       <c r="N5" s="1">
-        <v>8744320.0</v>
+        <v>9539200.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.32</v>
+        <v>5.72</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>41.44</v>
+        <v>47.82</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>310907.21</v>
+        <v>757507.21</v>
       </c>
       <c r="J6" s="1">
-        <v>12.004636300022</v>
+        <v>29.24859333656</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2900800.0</v>
+        <v>3347400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2900800.0</v>
+        <v>3347400.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.76</v>
+        <v>2.01</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.29</v>
+        <v>38.9</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1284708.43</v>
+        <v>1079168.43</v>
       </c>
       <c r="J7" s="1">
-        <v>56.689194829282</v>
+        <v>47.619512687311</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3550940.0</v>
+        <v>3345400.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3550940.0</v>
+        <v>3345400.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.16</v>
+        <v>2.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.89</v>
+        <v>11.36</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>497103.61</v>
+        <v>600503.61</v>
       </c>
       <c r="J8" s="1">
-        <v>26.181311167922</v>
+        <v>31.627152880403</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2395800.0</v>
+        <v>2499200.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2395800.0</v>
+        <v>2499200.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.46</v>
+        <v>1.5</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>25000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>73.25</v>
+        <v>74.65</v>
       </c>
       <c r="E9" s="1">
-        <v>93.6618376</v>
+        <v>89.9300146667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2341545.94</v>
+        <v>2697900.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-510295.94</v>
+        <v>-458400.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-21.793121001077</v>
+        <v>-16.991006532472</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1831250.0</v>
+        <v>2239500.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1831250.0</v>
+        <v>2239500.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.11</v>
+        <v>1.34</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>90.31</v>
+        <v>91.41</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>2526749.77</v>
+        <v>2642249.77</v>
       </c>
       <c r="J10" s="1">
-        <v>36.325795544016</v>
+        <v>37.986280264406</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9482550.0</v>
+        <v>9598050.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9482550.0</v>
+        <v>9598050.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.77</v>
+        <v>5.76</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>78.02</v>
+        <v>75.94</v>
       </c>
       <c r="E11" s="1">
         <v>45.10074</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I11" s="1">
-        <v>1316770.4</v>
+        <v>1233570.4</v>
       </c>
       <c r="J11" s="1">
-        <v>72.990509690085</v>
+        <v>68.37861196956</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3120800.0</v>
+        <v>3037600.0</v>
       </c>
       <c r="N11" s="1">
-        <v>3120800.0</v>
+        <v>3037600.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.9</v>
+        <v>1.82</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>125000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.185</v>
+        <v>17.025</v>
       </c>
       <c r="E12" s="1">
         <v>17.27142</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2158927.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-10802.5</v>
+        <v>-30802.5</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.50036418545783</v>
+        <v>-1.4267500877172</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2148125.0</v>
+        <v>2128125.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2148125.0</v>
+        <v>2128125.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.31</v>
+        <v>1.28</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>40000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>68.1</v>
+        <v>61.44</v>
       </c>
       <c r="E13" s="1">
-        <v>63.70782975</v>
+        <v>64.7658125455</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2548313.19</v>
+        <v>3562119.69</v>
       </c>
       <c r="I13" s="1">
-        <v>175686.81</v>
+        <v>-182919.69</v>
       </c>
       <c r="J13" s="1">
-        <v>6.8942393222868</v>
+        <v>-5.1351359841589</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2724000.0</v>
+        <v>3379200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2724000.0</v>
+        <v>3379200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.66</v>
+        <v>2.03</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>92500.0</v>
       </c>
       <c r="D14" s="1">
         <v>20.0</v>
       </c>
       <c r="E14" s="1">
         <v>20.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="I14" s="1">
         <v>0.0</v>
       </c>
       <c r="J14" s="1">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>199839.0</v>
       </c>
       <c r="D15" s="1">
-        <v>28.68</v>
+        <v>27.4</v>
       </c>
       <c r="E15" s="1">
-        <v>13.5681583675</v>
+        <v>13.2491583725</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2711447.2</v>
+        <v>2647698.56</v>
       </c>
       <c r="I15" s="1">
-        <v>3019935.32</v>
+        <v>2827890.04</v>
       </c>
       <c r="J15" s="1">
-        <v>111.37724975799</v>
+        <v>106.80558892626</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5731382.52</v>
+        <v>5475588.6</v>
       </c>
       <c r="N15" s="1">
-        <v>5731382.52</v>
+        <v>5475588.6</v>
       </c>
       <c r="O15" s="1">
-        <v>3.49</v>
+        <v>3.29</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>12000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>191.8</v>
+        <v>170.45</v>
       </c>
       <c r="E16" s="1">
         <v>191.0573533333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2292688.24</v>
       </c>
       <c r="I16" s="1">
-        <v>8911.76</v>
+        <v>-247288.24</v>
       </c>
       <c r="J16" s="1">
-        <v>0.38870352473217</v>
+        <v>-10.785951429663</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2301600.0</v>
+        <v>2045400.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2301600.0</v>
+        <v>2045400.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.4</v>
+        <v>1.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>10000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>65.1</v>
+        <v>56.8</v>
       </c>
       <c r="E17" s="1">
         <v>20.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>200000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>451000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="J17" s="1">
-        <v>225.5</v>
+        <v>184.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>651000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>651000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23485.0</v>
       </c>
       <c r="D18" s="1">
         <v>150.0</v>
       </c>
       <c r="E18" s="1">
         <v>149.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3499265.0</v>
       </c>
       <c r="I18" s="1">
         <v>23485.0</v>
       </c>
       <c r="J18" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.14</v>
+        <v>2.11</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>10000.0</v>
       </c>
       <c r="D19" s="1">
         <v>106.0</v>
       </c>
       <c r="E19" s="1">
         <v>104.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
@@ -1951,1784 +1951,1784 @@
       </c>
       <c r="M19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O19" s="1">
         <v>0.64</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>278255.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.178</v>
+        <v>0.1676</v>
       </c>
       <c r="E20" s="1">
         <v>5.4441911915</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1514873.42</v>
       </c>
       <c r="I20" s="1">
-        <v>-1465344.03</v>
+        <v>-1468237.88</v>
       </c>
       <c r="J20" s="1">
-        <v>-96.730460159503</v>
+        <v>-96.92148932153</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>49529.39</v>
+        <v>46635.54</v>
       </c>
       <c r="N20" s="1">
-        <v>49529.39</v>
+        <v>46635.54</v>
       </c>
       <c r="O20" s="1">
         <v>0.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>2800.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1674.0</v>
+        <v>1582.5</v>
       </c>
       <c r="E21" s="1">
         <v>1940.2523642857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>5432706.62</v>
       </c>
       <c r="I21" s="1">
-        <v>-745506.62</v>
+        <v>-1001706.62</v>
       </c>
       <c r="J21" s="1">
-        <v>-13.722563579183</v>
+        <v>-18.438444960608</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4687200.0</v>
+        <v>4431000.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4687200.0</v>
+        <v>4431000.0</v>
       </c>
       <c r="O21" s="1">
-        <v>2.85</v>
+        <v>2.66</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>85000.0</v>
       </c>
       <c r="D22" s="1">
         <v>22.24</v>
       </c>
       <c r="E22" s="1">
         <v>27.3893784706</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2328097.17</v>
       </c>
       <c r="I22" s="1">
         <v>-437697.17</v>
       </c>
       <c r="J22" s="1">
         <v>-18.800640095276</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
         <v>1890400.0</v>
       </c>
       <c r="N22" s="1">
         <v>1890400.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.15</v>
+        <v>1.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>4000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>165.5</v>
+        <v>165.2</v>
       </c>
       <c r="E23" s="1">
         <v>107.7144625</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>430857.85</v>
       </c>
       <c r="I23" s="1">
-        <v>231142.15</v>
+        <v>229942.15</v>
       </c>
       <c r="J23" s="1">
-        <v>53.646962681543</v>
+        <v>53.368448549794</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>662000.0</v>
+        <v>660800.0</v>
       </c>
       <c r="N23" s="1">
-        <v>662000.0</v>
+        <v>660800.0</v>
       </c>
       <c r="O23" s="1">
         <v>0.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>40000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.95</v>
+        <v>18.38</v>
       </c>
       <c r="E24" s="1">
         <v>18.216797</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>728671.88</v>
       </c>
       <c r="I24" s="1">
-        <v>29328.12</v>
+        <v>6528.12</v>
       </c>
       <c r="J24" s="1">
-        <v>4.0248733078598</v>
+        <v>0.89589294978695</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>758000.0</v>
+        <v>735200.0</v>
       </c>
       <c r="N24" s="1">
-        <v>758000.0</v>
+        <v>735200.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>55000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.55</v>
+        <v>25.05</v>
       </c>
       <c r="E25" s="1">
         <v>32.0843294545</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1764638.12</v>
       </c>
       <c r="I25" s="1">
-        <v>-194388.12</v>
+        <v>-386888.12</v>
       </c>
       <c r="J25" s="1">
-        <v>-11.015749790104</v>
+        <v>-21.924502004978</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1570250.0</v>
+        <v>1377750.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1570250.0</v>
+        <v>1377750.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.95</v>
+        <v>0.83</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>187.86</v>
+        <v>177.02</v>
       </c>
       <c r="E26" s="1">
         <v>105.7503412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2643758.53</v>
       </c>
       <c r="I26" s="1">
-        <v>2052741.47</v>
+        <v>1781741.47</v>
       </c>
       <c r="J26" s="1">
-        <v>77.64481690391</v>
+        <v>67.394258960556</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4696500.0</v>
+        <v>4425500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4696500.0</v>
+        <v>4425500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.86</v>
+        <v>2.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>137750.0</v>
       </c>
       <c r="D27" s="1">
-        <v>2.35</v>
+        <v>2.2</v>
       </c>
       <c r="E27" s="1">
         <v>8.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1205312.5</v>
       </c>
       <c r="I27" s="1">
-        <v>-881600.0</v>
+        <v>-902262.5</v>
       </c>
       <c r="J27" s="1">
-        <v>-73.142857142857</v>
+        <v>-74.857142857143</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>323712.5</v>
+        <v>303050.0</v>
       </c>
       <c r="N27" s="1">
-        <v>323712.5</v>
+        <v>303050.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>38726.0</v>
       </c>
       <c r="D28" s="1">
-        <v>4.57</v>
+        <v>3.75</v>
       </c>
       <c r="E28" s="1">
         <v>10.35</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>400814.1</v>
       </c>
       <c r="I28" s="1">
-        <v>-223836.28</v>
+        <v>-255591.6</v>
       </c>
       <c r="J28" s="1">
-        <v>-55.845410628019</v>
+        <v>-63.768115942029</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>176977.82</v>
+        <v>145222.5</v>
       </c>
       <c r="N28" s="1">
-        <v>176977.82</v>
+        <v>145222.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>13000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>375.85</v>
+        <v>355.6</v>
       </c>
       <c r="E29" s="1">
         <v>382.6681676923</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>4974686.18</v>
       </c>
       <c r="I29" s="1">
-        <v>-88636.18</v>
+        <v>-351886.18</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.7817441501405</v>
+        <v>-7.0735352395636</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4886050.0</v>
+        <v>4622800.0</v>
       </c>
       <c r="N29" s="1">
-        <v>4886050.0</v>
+        <v>4622800.0</v>
       </c>
       <c r="O29" s="1">
-        <v>2.97</v>
+        <v>2.77</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>17000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>475.2</v>
+        <v>452.3</v>
       </c>
       <c r="E30" s="1">
         <v>428.6897088235</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>7287725.05</v>
       </c>
       <c r="I30" s="1">
-        <v>790674.95</v>
+        <v>401374.95</v>
       </c>
       <c r="J30" s="1">
-        <v>10.849406976461</v>
+        <v>5.5075479281425</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>8078400.0</v>
+        <v>7689100.0</v>
       </c>
       <c r="N30" s="1">
-        <v>8078400.0</v>
+        <v>7689100.0</v>
       </c>
       <c r="O30" s="1">
-        <v>4.91</v>
+        <v>4.61</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>35000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>12.72</v>
+        <v>11.32</v>
       </c>
       <c r="E31" s="1">
         <v>13.2913</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>465195.5</v>
       </c>
       <c r="I31" s="1">
-        <v>-19995.5</v>
+        <v>-68995.5</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.2983003919857</v>
+        <v>-14.831506323685</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>445200.0</v>
+        <v>396200.0</v>
       </c>
       <c r="N31" s="1">
-        <v>445200.0</v>
+        <v>396200.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>28.76</v>
+        <v>44.1</v>
       </c>
       <c r="E32" s="1">
         <v>5.07</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>177450.0</v>
       </c>
       <c r="I32" s="1">
-        <v>829150.0</v>
+        <v>1366050.0</v>
       </c>
       <c r="J32" s="1">
-        <v>467.258382643</v>
+        <v>769.8224852071</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1006600.0</v>
+        <v>1543500.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1006600.0</v>
+        <v>1543500.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.61</v>
+        <v>0.93</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>15000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>134.9</v>
+        <v>166.6</v>
       </c>
       <c r="E33" s="1">
-        <v>125.4736866667</v>
+        <v>128.402215</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1882105.3</v>
+        <v>2568044.3</v>
       </c>
       <c r="I33" s="1">
-        <v>141394.7</v>
+        <v>763955.7</v>
       </c>
       <c r="J33" s="1">
-        <v>7.5125817880647</v>
+        <v>29.748540552825</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2023500.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2023500.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.23</v>
+        <v>2.0</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
         <v>150000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>17.93</v>
+        <v>18.445</v>
       </c>
       <c r="E34" s="1">
         <v>13.2063544667</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1980953.17</v>
       </c>
       <c r="I34" s="1">
-        <v>708546.83</v>
+        <v>785796.83</v>
       </c>
       <c r="J34" s="1">
-        <v>35.76797476742</v>
+        <v>39.667612637203</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2689500.0</v>
+        <v>2766750.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2689500.0</v>
+        <v>2766750.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.64</v>
+        <v>1.66</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>20000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>12.19</v>
+        <v>11.88</v>
       </c>
       <c r="E35" s="1">
         <v>21.013614</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>420272.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-176472.28</v>
+        <v>-182672.28</v>
       </c>
       <c r="J35" s="1">
-        <v>-41.989988014437</v>
+        <v>-43.465222117433</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>243800.0</v>
+        <v>237600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>243800.0</v>
+        <v>237600.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>60000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>77.88</v>
+        <v>76.44</v>
       </c>
       <c r="E36" s="1">
         <v>63.1479731667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>3788878.39</v>
       </c>
       <c r="I36" s="1">
-        <v>883921.61</v>
+        <v>797521.61</v>
       </c>
       <c r="J36" s="1">
-        <v>23.329373999782</v>
+        <v>21.049015774824</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4672800.0</v>
+        <v>4586400.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4672800.0</v>
+        <v>4586400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.84</v>
+        <v>2.75</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>45000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>30.87</v>
+        <v>28.1</v>
       </c>
       <c r="E37" s="1">
         <v>41.2242637778</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1855091.87</v>
       </c>
       <c r="I37" s="1">
-        <v>-465941.87</v>
+        <v>-590591.87</v>
       </c>
       <c r="J37" s="1">
-        <v>-25.11691617731</v>
+        <v>-31.8362599476</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1389150.0</v>
+        <v>1264500.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1389150.0</v>
+        <v>1264500.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.84</v>
+        <v>0.76</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>30000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>35.25</v>
+        <v>37.34</v>
       </c>
       <c r="E38" s="1">
         <v>26.496119</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>794883.57</v>
       </c>
       <c r="I38" s="1">
-        <v>262616.43</v>
+        <v>325316.43</v>
       </c>
       <c r="J38" s="1">
-        <v>33.038351767668</v>
+        <v>40.926299432758</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1057500.0</v>
+        <v>1120200.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1057500.0</v>
+        <v>1120200.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>27000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>279.0</v>
+        <v>281.5</v>
       </c>
       <c r="E39" s="1">
         <v>140.1883425926</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3785085.25</v>
       </c>
       <c r="I39" s="1">
-        <v>3747914.75</v>
+        <v>3815414.75</v>
       </c>
       <c r="J39" s="1">
-        <v>99.017974562132</v>
+        <v>100.80128974638</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>7533000.0</v>
+        <v>7600500.0</v>
       </c>
       <c r="N39" s="1">
-        <v>7533000.0</v>
+        <v>7600500.0</v>
       </c>
       <c r="O39" s="1">
-        <v>4.58</v>
+        <v>4.56</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>90000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>81.76</v>
+        <v>72.72</v>
       </c>
       <c r="E40" s="1">
-        <v>90.9802184444</v>
+        <v>90.9802184706</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>8188219.66</v>
+        <v>7733318.57</v>
       </c>
       <c r="I40" s="1">
-        <v>-829819.66</v>
+        <v>-1552118.57</v>
       </c>
       <c r="J40" s="1">
-        <v>-10.134311174549</v>
+        <v>-20.070537065693</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>7358400.0</v>
+        <v>6181200.0</v>
       </c>
       <c r="N40" s="1">
-        <v>7358400.0</v>
+        <v>6181200.0</v>
       </c>
       <c r="O40" s="1">
-        <v>4.47</v>
+        <v>3.71</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>50000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>274.85</v>
+        <v>268.4</v>
       </c>
       <c r="E41" s="1">
         <v>109.7979152</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>5489895.76</v>
       </c>
       <c r="I41" s="1">
-        <v>8252604.24</v>
+        <v>7930104.24</v>
       </c>
       <c r="J41" s="1">
-        <v>150.32351433937</v>
+        <v>144.44908586024</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>13742500.0</v>
+        <v>13420000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>13742500.0</v>
+        <v>13420000.0</v>
       </c>
       <c r="O41" s="1">
-        <v>8.36</v>
+        <v>8.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>23000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>50.2</v>
+        <v>52.7</v>
       </c>
       <c r="E42" s="1">
         <v>98.4921743478</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>2265320.01</v>
       </c>
       <c r="I42" s="1">
-        <v>-1110720.01</v>
+        <v>-1053220.01</v>
       </c>
       <c r="J42" s="1">
-        <v>-49.031483635727</v>
+        <v>-46.493210908423</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1154600.0</v>
+        <v>1212100.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1154600.0</v>
+        <v>1212100.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.7</v>
+        <v>0.73</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1802.0</v>
       </c>
       <c r="D43" s="1">
-        <v>42.1</v>
+        <v>53.9</v>
       </c>
       <c r="E43" s="1">
         <v>15.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>27030.0</v>
       </c>
       <c r="I43" s="1">
-        <v>48834.2</v>
+        <v>70097.8</v>
       </c>
       <c r="J43" s="1">
-        <v>180.66666666667</v>
+        <v>259.33333333333</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>75864.2</v>
+        <v>97127.8</v>
       </c>
       <c r="N43" s="1">
-        <v>75864.2</v>
+        <v>97127.8</v>
       </c>
       <c r="O43" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>105000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>69.71</v>
+        <v>66.52</v>
       </c>
       <c r="E44" s="1">
         <v>28.643883619</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3007607.78</v>
       </c>
       <c r="I44" s="1">
-        <v>4311942.22</v>
+        <v>3976992.22</v>
       </c>
       <c r="J44" s="1">
-        <v>143.36783701231</v>
+        <v>132.2310790139</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>7319550.0</v>
+        <v>6984600.0</v>
       </c>
       <c r="N44" s="1">
-        <v>7319550.0</v>
+        <v>6984600.0</v>
       </c>
       <c r="O44" s="1">
-        <v>4.45</v>
+        <v>4.19</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>42.74</v>
+        <v>45.92</v>
       </c>
       <c r="E45" s="1">
         <v>59.4699473333</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>892049.21</v>
       </c>
       <c r="I45" s="1">
-        <v>-250949.21</v>
+        <v>-203249.21</v>
       </c>
       <c r="J45" s="1">
-        <v>-28.131767528834</v>
+        <v>-22.784528893871</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>641100.0</v>
+        <v>688800.0</v>
       </c>
       <c r="N45" s="1">
-        <v>641100.0</v>
+        <v>688800.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>9000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>106.6</v>
+        <v>155.85</v>
       </c>
       <c r="E46" s="1">
-        <v>111.6129077778</v>
+        <v>111.612908</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1004516.17</v>
+        <v>558064.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-45116.17</v>
+        <v>221185.46</v>
       </c>
       <c r="J46" s="1">
-        <v>-4.491333374952</v>
+        <v>39.634387090783</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>959400.0</v>
+        <v>779250.0</v>
       </c>
       <c r="N46" s="1">
-        <v>959400.0</v>
+        <v>779250.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>160000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>42.87</v>
+        <v>52.34</v>
       </c>
       <c r="E47" s="1">
         <v>28.0368719375</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>4485899.51</v>
       </c>
       <c r="I47" s="1">
-        <v>2373300.49</v>
+        <v>3888500.49</v>
       </c>
       <c r="J47" s="1">
-        <v>52.905788119181</v>
+        <v>86.682737349148</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>6859200.0</v>
+        <v>8374400.0</v>
       </c>
       <c r="N47" s="1">
-        <v>6859200.0</v>
+        <v>8374400.0</v>
       </c>
       <c r="O47" s="1">
-        <v>4.17</v>
+        <v>5.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>20000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>39.96</v>
+        <v>36.88</v>
       </c>
       <c r="E48" s="1">
         <v>21.361331</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>427226.62</v>
       </c>
       <c r="I48" s="1">
-        <v>371973.38</v>
+        <v>310373.38</v>
       </c>
       <c r="J48" s="1">
-        <v>87.066995029476</v>
+        <v>72.648417835012</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>799200.0</v>
+        <v>737600.0</v>
       </c>
       <c r="N48" s="1">
-        <v>799200.0</v>
+        <v>737600.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>10000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>53.8</v>
+        <v>66.44</v>
       </c>
       <c r="E49" s="1">
         <v>108.672405</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1086724.05</v>
       </c>
       <c r="I49" s="1">
-        <v>-548724.05</v>
+        <v>-422324.05</v>
       </c>
       <c r="J49" s="1">
-        <v>-50.493411827961</v>
+        <v>-38.862124197951</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>538000.0</v>
+        <v>664400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>538000.0</v>
+        <v>664400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>165000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>76.6</v>
+        <v>77.81</v>
       </c>
       <c r="E50" s="1">
         <v>48.3668532121</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>7980530.78</v>
       </c>
       <c r="I50" s="1">
-        <v>4658469.22</v>
+        <v>4858119.22</v>
       </c>
       <c r="J50" s="1">
-        <v>58.372924664041</v>
+        <v>60.87463796487</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>12639000.0</v>
+        <v>12838650.0</v>
       </c>
       <c r="N50" s="1">
-        <v>12639000.0</v>
+        <v>12838650.0</v>
       </c>
       <c r="O50" s="1">
-        <v>7.69</v>
+        <v>7.7</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>12500.0</v>
       </c>
       <c r="D51" s="1">
-        <v>104.55</v>
+        <v>100.6</v>
       </c>
       <c r="E51" s="1">
         <v>76.0901648</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>951127.06</v>
       </c>
       <c r="I51" s="1">
-        <v>355747.94</v>
+        <v>306372.94</v>
       </c>
       <c r="J51" s="1">
-        <v>37.402777710898</v>
+        <v>32.21156803172</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1306875.0</v>
+        <v>1257500.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1306875.0</v>
+        <v>1257500.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
         <v>60000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>35.61</v>
+        <v>34.46</v>
       </c>
       <c r="E52" s="1">
         <v>28.6797525</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>1720785.15</v>
       </c>
       <c r="I52" s="1">
-        <v>415814.85</v>
+        <v>346814.85</v>
       </c>
       <c r="J52" s="1">
-        <v>24.164251417442</v>
+        <v>20.154453913087</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2136600.0</v>
+        <v>2067600.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2136600.0</v>
+        <v>2067600.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.3</v>
+        <v>1.24</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>30000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>131.05</v>
+        <v>126.05</v>
       </c>
       <c r="E53" s="1">
         <v>104.83113</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>3144933.9</v>
       </c>
       <c r="I53" s="1">
-        <v>786566.1</v>
+        <v>636566.1</v>
       </c>
       <c r="J53" s="1">
-        <v>25.010576533898</v>
+        <v>20.241000931689</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3931500.0</v>
+        <v>3781500.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3931500.0</v>
+        <v>3781500.0</v>
       </c>
       <c r="O53" s="1">
-        <v>2.39</v>
+        <v>2.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>15000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>147.0</v>
+        <v>122.1</v>
       </c>
       <c r="E54" s="1">
         <v>147.5522153333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>2213283.23</v>
       </c>
       <c r="I54" s="1">
-        <v>-8283.23</v>
+        <v>-381783.23</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.37425079121031</v>
+        <v>-17.249632800046</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2205000.0</v>
+        <v>1831500.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2205000.0</v>
+        <v>1831500.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.34</v>
+        <v>1.1</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>48000.0</v>
       </c>
       <c r="D55" s="1">
         <v>0.001</v>
       </c>
       <c r="E55" s="1">
         <v>0.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
@@ -3801,134 +3801,134 @@
       </c>
       <c r="M56" s="1">
         <v>48.0</v>
       </c>
       <c r="N56" s="1">
         <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>835758.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.2864</v>
+        <v>0.2618</v>
       </c>
       <c r="E57" s="1">
         <v>4.5415471345</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>3795634.35</v>
       </c>
       <c r="I57" s="1">
-        <v>-3556273.26</v>
+        <v>-3576832.91</v>
       </c>
       <c r="J57" s="1">
-        <v>-93.693779012196</v>
+        <v>-94.235444728758</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>239361.09</v>
+        <v>218801.44</v>
       </c>
       <c r="N57" s="1">
-        <v>239361.09</v>
+        <v>218801.44</v>
       </c>
       <c r="O57" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
         <v>60.0</v>
       </c>
       <c r="D58" s="1">
-        <v>8147.0</v>
+        <v>8005.5</v>
       </c>
       <c r="E58" s="1">
         <v>8238.775</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>0.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-55065.0</v>
+        <v>-139965.0</v>
       </c>
       <c r="J58" s="1">
         <v>0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>-55065.0</v>
+        <v>-139965.0</v>
       </c>
       <c r="N58" s="1">
-        <v>-55065.0</v>
+        <v>-139965.0</v>
       </c>
       <c r="O58" s="1">
-        <v>-0.03</v>
+        <v>-0.08</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>