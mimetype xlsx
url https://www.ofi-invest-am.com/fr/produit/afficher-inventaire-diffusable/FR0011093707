--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -298,50 +298,56 @@
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FR0000053225</t>
   </si>
   <si>
     <t>METROPOLE TELEVISION SA</t>
   </si>
   <si>
     <t>FR0011341205</t>
   </si>
   <si>
     <t>NANOBIOTIX SA</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>NL0015001W49</t>
   </si>
   <si>
     <t>PLUXEE NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0010451203</t>
@@ -442,54 +448,54 @@
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
   <si>
-    <t>CF150526</t>
-[...2 lines deleted...]
-    <t>CAC40 10 EURO MAY 26</t>
+    <t>CF190626</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -853,183 +859,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7464.82</v>
+        <v>7500.48</v>
       </c>
       <c r="D2">
-        <v>292.85</v>
+        <v>302.53</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2186115.62</v>
+        <v>2269147.93</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2186115.62</v>
+        <v>2269147.93</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1044369.96</v>
+        <v>1103024.29</v>
       </c>
       <c r="D3">
-        <v>157.41</v>
+        <v>158.13</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>164404494.85</v>
+        <v>174431281.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>164404494.85</v>
+        <v>174431281.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>151.49</v>
+        <v>156.52</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23633.41</v>
+        <v>24417.19</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23633.41</v>
+        <v>24417.19</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>506.0</v>
+        <v>586.0</v>
       </c>
       <c r="D5">
-        <v>106.25</v>
+        <v>109.86</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>53764.77</v>
+        <v>64380.9</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>53764.77</v>
+        <v>64380.9</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O59" sqref="O59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1051,2734 +1057,2734 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>37.34</v>
+        <v>49.74</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>336600.0</v>
+        <v>460600.0</v>
       </c>
       <c r="J2" s="1">
-        <v>914.67391304348</v>
+        <v>1251.6304347826</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>373400.0</v>
+        <v>497400.0</v>
       </c>
       <c r="N2" s="1">
-        <v>373400.0</v>
+        <v>497400.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>30000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.28</v>
+        <v>105.86</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3115800.0</v>
       </c>
       <c r="I3" s="1">
-        <v>42600.0</v>
+        <v>60000.0</v>
       </c>
       <c r="J3" s="1">
-        <v>1.367225110726</v>
+        <v>1.9256691700366</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3158400.0</v>
+        <v>3175800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3158400.0</v>
+        <v>3175800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.8</v>
+        <v>2.41</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1310796.51</v>
+        <v>-1408296.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-65.18792446084</v>
+        <v>-70.03674926808</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>700000.0</v>
+        <v>602500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>700000.0</v>
+        <v>602500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>55000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>173.44</v>
+        <v>178.96</v>
       </c>
       <c r="E5" s="1">
-        <v>128.522126</v>
+        <v>131.9253071667</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>7068716.93</v>
+        <v>7915518.43</v>
       </c>
       <c r="I5" s="1">
-        <v>2470483.07</v>
+        <v>2822081.57</v>
       </c>
       <c r="J5" s="1">
-        <v>34.949526122841</v>
+        <v>35.652517203475</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9539200.0</v>
+        <v>10737600.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9539200.0</v>
+        <v>10737600.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.72</v>
+        <v>6.07</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>47.82</v>
+        <v>51.65</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>757507.21</v>
+        <v>1025607.21</v>
       </c>
       <c r="J6" s="1">
-        <v>29.24859333656</v>
+        <v>39.600373187648</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3347400.0</v>
+        <v>3615500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3347400.0</v>
+        <v>3615500.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.01</v>
+        <v>2.05</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>38.9</v>
+        <v>39.52</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1079168.43</v>
+        <v>1132488.43</v>
       </c>
       <c r="J7" s="1">
-        <v>47.619512687311</v>
+        <v>49.972317259705</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3345400.0</v>
+        <v>3398720.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3345400.0</v>
+        <v>3398720.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.01</v>
+        <v>1.92</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>11.36</v>
+        <v>11.21</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>600503.61</v>
+        <v>567503.61</v>
       </c>
       <c r="J8" s="1">
-        <v>31.627152880403</v>
+        <v>29.889118291314</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2499200.0</v>
+        <v>2466200.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2499200.0</v>
+        <v>2466200.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.5</v>
+        <v>1.39</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>30000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>74.65</v>
+        <v>72.85</v>
       </c>
       <c r="E9" s="1">
         <v>89.9300146667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2697900.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-458400.44</v>
+        <v>-512400.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-16.991006532472</v>
+        <v>-18.992562972413</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2239500.0</v>
+        <v>2185500.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2239500.0</v>
+        <v>2185500.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.34</v>
+        <v>1.24</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>91.41</v>
+        <v>93.65</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>2642249.77</v>
+        <v>2877449.77</v>
       </c>
       <c r="J10" s="1">
-        <v>37.986280264406</v>
+        <v>41.367630967746</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9598050.0</v>
+        <v>9833250.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9598050.0</v>
+        <v>9833250.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.76</v>
+        <v>5.56</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>75.94</v>
+        <v>77.26</v>
       </c>
       <c r="E11" s="1">
         <v>45.10074</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I11" s="1">
-        <v>1233570.4</v>
+        <v>1286370.4</v>
       </c>
       <c r="J11" s="1">
-        <v>68.37861196956</v>
+        <v>71.305393215278</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3037600.0</v>
+        <v>3090400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>3037600.0</v>
+        <v>3090400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.82</v>
+        <v>1.75</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>125000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.025</v>
+        <v>16.53</v>
       </c>
       <c r="E12" s="1">
         <v>17.27142</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2158927.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-30802.5</v>
+        <v>-92677.5</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.4267500877172</v>
+        <v>-4.292756472832</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2128125.0</v>
+        <v>2066250.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2128125.0</v>
+        <v>2066250.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.28</v>
+        <v>1.17</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>55000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>61.44</v>
+        <v>64.42</v>
       </c>
       <c r="E13" s="1">
         <v>64.7658125455</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3562119.69</v>
       </c>
       <c r="I13" s="1">
-        <v>-182919.69</v>
+        <v>-19019.69</v>
       </c>
       <c r="J13" s="1">
-        <v>-5.1351359841589</v>
+        <v>-0.53394303547391</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3379200.0</v>
+        <v>3543100.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3379200.0</v>
+        <v>3543100.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.03</v>
+        <v>2.0</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>92500.0</v>
       </c>
       <c r="D14" s="1">
         <v>20.0</v>
       </c>
       <c r="E14" s="1">
         <v>20.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="I14" s="1">
         <v>0.0</v>
       </c>
       <c r="J14" s="1">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.11</v>
+        <v>1.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>199839.0</v>
       </c>
       <c r="D15" s="1">
-        <v>27.4</v>
+        <v>26.94</v>
       </c>
       <c r="E15" s="1">
         <v>13.2491583725</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2647698.56</v>
       </c>
       <c r="I15" s="1">
-        <v>2827890.04</v>
+        <v>2735964.1</v>
       </c>
       <c r="J15" s="1">
-        <v>106.80558892626</v>
+        <v>103.33367028005</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5475588.6</v>
+        <v>5383662.66</v>
       </c>
       <c r="N15" s="1">
-        <v>5475588.6</v>
+        <v>5383662.66</v>
       </c>
       <c r="O15" s="1">
-        <v>3.29</v>
+        <v>3.05</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>12000.0</v>
+        <v>12274.0</v>
       </c>
       <c r="D16" s="1">
-        <v>170.45</v>
+        <v>174.05</v>
       </c>
       <c r="E16" s="1">
-        <v>191.0573533333</v>
+        <v>190.7002346423</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2292688.24</v>
+        <v>2340654.68</v>
       </c>
       <c r="I16" s="1">
-        <v>-247288.24</v>
+        <v>-204364.98</v>
       </c>
       <c r="J16" s="1">
-        <v>-10.785951429663</v>
+        <v>-8.7311033851435</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2045400.0</v>
+        <v>2136289.7</v>
       </c>
       <c r="N16" s="1">
-        <v>2045400.0</v>
+        <v>2136289.7</v>
       </c>
       <c r="O16" s="1">
-        <v>1.23</v>
+        <v>1.21</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>10000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>56.8</v>
+        <v>61.75</v>
       </c>
       <c r="E17" s="1">
         <v>20.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>200000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>368000.0</v>
+        <v>417500.0</v>
       </c>
       <c r="J17" s="1">
-        <v>184.0</v>
+        <v>208.75</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>568000.0</v>
+        <v>617500.0</v>
       </c>
       <c r="N17" s="1">
-        <v>568000.0</v>
+        <v>617500.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23485.0</v>
       </c>
       <c r="D18" s="1">
         <v>150.0</v>
       </c>
       <c r="E18" s="1">
         <v>149.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3499265.0</v>
       </c>
       <c r="I18" s="1">
         <v>23485.0</v>
       </c>
       <c r="J18" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.11</v>
+        <v>1.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>10000.0</v>
       </c>
       <c r="D19" s="1">
         <v>106.0</v>
       </c>
       <c r="E19" s="1">
         <v>104.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1040000.0</v>
       </c>
       <c r="I19" s="1">
         <v>20000.0</v>
       </c>
       <c r="J19" s="1">
         <v>1.9230769230769</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>278255.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.1676</v>
+        <v>0.225</v>
       </c>
       <c r="E20" s="1">
         <v>5.4441911915</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1514873.42</v>
       </c>
       <c r="I20" s="1">
-        <v>-1468237.88</v>
+        <v>-1452266.04</v>
       </c>
       <c r="J20" s="1">
-        <v>-96.92148932153</v>
+        <v>-95.86715436594</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>46635.54</v>
+        <v>62607.38</v>
       </c>
       <c r="N20" s="1">
-        <v>46635.54</v>
+        <v>62607.38</v>
       </c>
       <c r="O20" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>2800.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1582.5</v>
+        <v>1619.0</v>
       </c>
       <c r="E21" s="1">
         <v>1940.2523642857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>5432706.62</v>
       </c>
       <c r="I21" s="1">
-        <v>-1001706.62</v>
+        <v>-899506.62</v>
       </c>
       <c r="J21" s="1">
-        <v>-18.438444960608</v>
+        <v>-16.557246376761</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4431000.0</v>
+        <v>4533200.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4431000.0</v>
+        <v>4533200.0</v>
       </c>
       <c r="O21" s="1">
-        <v>2.66</v>
+        <v>2.56</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>85000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>22.24</v>
+        <v>22.1</v>
       </c>
       <c r="E22" s="1">
         <v>27.3893784706</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2328097.17</v>
       </c>
       <c r="I22" s="1">
-        <v>-437697.17</v>
+        <v>-449597.17</v>
       </c>
       <c r="J22" s="1">
-        <v>-18.800640095276</v>
+        <v>-19.311787145036</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1890400.0</v>
+        <v>1878500.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1890400.0</v>
+        <v>1878500.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.13</v>
+        <v>1.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>4000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>165.2</v>
+        <v>157.8</v>
       </c>
       <c r="E23" s="1">
         <v>107.7144625</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>430857.85</v>
       </c>
       <c r="I23" s="1">
-        <v>229942.15</v>
+        <v>200342.15</v>
       </c>
       <c r="J23" s="1">
-        <v>53.368448549794</v>
+        <v>46.498433299985</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>660800.0</v>
+        <v>631200.0</v>
       </c>
       <c r="N23" s="1">
-        <v>660800.0</v>
+        <v>631200.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>40000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.38</v>
+        <v>18.69</v>
       </c>
       <c r="E24" s="1">
         <v>18.216797</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>728671.88</v>
       </c>
       <c r="I24" s="1">
-        <v>6528.12</v>
+        <v>18928.12</v>
       </c>
       <c r="J24" s="1">
-        <v>0.89589294978695</v>
+        <v>2.5976191094406</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>735200.0</v>
+        <v>747600.0</v>
       </c>
       <c r="N24" s="1">
-        <v>735200.0</v>
+        <v>747600.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>55000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>25.05</v>
+        <v>24.25</v>
       </c>
       <c r="E25" s="1">
         <v>32.0843294545</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1764638.12</v>
       </c>
       <c r="I25" s="1">
-        <v>-386888.12</v>
+        <v>-430888.12</v>
       </c>
       <c r="J25" s="1">
-        <v>-21.924502004978</v>
+        <v>-24.417931082663</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1377750.0</v>
+        <v>1333750.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1377750.0</v>
+        <v>1333750.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.83</v>
+        <v>0.75</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>177.02</v>
+        <v>183.4</v>
       </c>
       <c r="E26" s="1">
         <v>105.7503412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2643758.53</v>
       </c>
       <c r="I26" s="1">
-        <v>1781741.47</v>
+        <v>1941241.47</v>
       </c>
       <c r="J26" s="1">
-        <v>67.394258960556</v>
+        <v>73.427336421681</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4425500.0</v>
+        <v>4585000.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4425500.0</v>
+        <v>4585000.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.66</v>
+        <v>2.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>137750.0</v>
       </c>
       <c r="D27" s="1">
-        <v>2.2</v>
+        <v>2.155</v>
       </c>
       <c r="E27" s="1">
         <v>8.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1205312.5</v>
       </c>
       <c r="I27" s="1">
-        <v>-902262.5</v>
+        <v>-908461.25</v>
       </c>
       <c r="J27" s="1">
-        <v>-74.857142857143</v>
+        <v>-75.371428571429</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>303050.0</v>
+        <v>296851.25</v>
       </c>
       <c r="N27" s="1">
-        <v>303050.0</v>
+        <v>296851.25</v>
       </c>
       <c r="O27" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>38726.0</v>
       </c>
       <c r="D28" s="1">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="E28" s="1">
         <v>10.35</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>400814.1</v>
       </c>
       <c r="I28" s="1">
-        <v>-255591.6</v>
+        <v>-229257.92</v>
       </c>
       <c r="J28" s="1">
-        <v>-63.768115942029</v>
+        <v>-57.19806763285</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>145222.5</v>
+        <v>171556.18</v>
       </c>
       <c r="N28" s="1">
-        <v>145222.5</v>
+        <v>171556.18</v>
       </c>
       <c r="O28" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>13000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>355.6</v>
+        <v>375.5</v>
       </c>
       <c r="E29" s="1">
         <v>382.6681676923</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>4974686.18</v>
       </c>
       <c r="I29" s="1">
-        <v>-351886.18</v>
+        <v>-93186.18</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.0735352395636</v>
+        <v>-1.8732072060071</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4622800.0</v>
+        <v>4881500.0</v>
       </c>
       <c r="N29" s="1">
-        <v>4622800.0</v>
+        <v>4881500.0</v>
       </c>
       <c r="O29" s="1">
-        <v>2.77</v>
+        <v>2.76</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>17000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>452.3</v>
+        <v>479.05</v>
       </c>
       <c r="E30" s="1">
         <v>428.6897088235</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>7287725.05</v>
       </c>
       <c r="I30" s="1">
-        <v>401374.95</v>
+        <v>856124.95</v>
       </c>
       <c r="J30" s="1">
-        <v>5.5075479281425</v>
+        <v>11.74749244965</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>7689100.0</v>
+        <v>8143850.0</v>
       </c>
       <c r="N30" s="1">
-        <v>7689100.0</v>
+        <v>8143850.0</v>
       </c>
       <c r="O30" s="1">
         <v>4.61</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>35000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>11.32</v>
+        <v>11.48</v>
       </c>
       <c r="E31" s="1">
         <v>13.2913</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>465195.5</v>
       </c>
       <c r="I31" s="1">
-        <v>-68995.5</v>
+        <v>-63395.5</v>
       </c>
       <c r="J31" s="1">
-        <v>-14.831506323685</v>
+        <v>-13.627711360063</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>396200.0</v>
+        <v>401800.0</v>
       </c>
       <c r="N31" s="1">
-        <v>396200.0</v>
+        <v>401800.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>44.1</v>
+        <v>30.96</v>
       </c>
       <c r="E32" s="1">
         <v>5.07</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>177450.0</v>
       </c>
       <c r="I32" s="1">
-        <v>1366050.0</v>
+        <v>906150.0</v>
       </c>
       <c r="J32" s="1">
-        <v>769.8224852071</v>
+        <v>510.65088757396</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1543500.0</v>
+        <v>1083600.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1543500.0</v>
+        <v>1083600.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.93</v>
+        <v>0.61</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>166.6</v>
+        <v>154.8</v>
       </c>
       <c r="E33" s="1">
         <v>128.402215</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2568044.3</v>
+        <v>1284022.15</v>
       </c>
       <c r="I33" s="1">
-        <v>763955.7</v>
+        <v>263977.85</v>
       </c>
       <c r="J33" s="1">
-        <v>29.748540552825</v>
+        <v>20.558667932637</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3332000.0</v>
+        <v>1548000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3332000.0</v>
+        <v>1548000.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.0</v>
+        <v>0.88</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>150000.0</v>
+        <v>1082.0</v>
       </c>
       <c r="D34" s="1">
-        <v>18.445</v>
+        <v>4806.42</v>
       </c>
       <c r="E34" s="1">
-        <v>13.2063544667</v>
+        <v>4804.423207024</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1980953.17</v>
+        <v>5198385.91</v>
       </c>
       <c r="I34" s="1">
-        <v>785796.83</v>
+        <v>2160.53</v>
       </c>
       <c r="J34" s="1">
-        <v>39.667612637203</v>
+        <v>0.041561554632638</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2766750.0</v>
+        <v>5200546.44</v>
       </c>
       <c r="N34" s="1">
-        <v>2766750.0</v>
+        <v>5200546.44</v>
       </c>
       <c r="O34" s="1">
-        <v>1.66</v>
+        <v>2.94</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>20000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.88</v>
+        <v>17.435</v>
       </c>
       <c r="E35" s="1">
-        <v>21.013614</v>
+        <v>13.2063544667</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>420272.28</v>
+        <v>1980953.17</v>
       </c>
       <c r="I35" s="1">
-        <v>-182672.28</v>
+        <v>634296.83</v>
       </c>
       <c r="J35" s="1">
-        <v>-43.465222117433</v>
+        <v>32.019779145006</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>237600.0</v>
+        <v>2615250.0</v>
       </c>
       <c r="N35" s="1">
-        <v>237600.0</v>
+        <v>2615250.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.14</v>
+        <v>1.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>60000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>76.44</v>
+        <v>11.22</v>
       </c>
       <c r="E36" s="1">
-        <v>63.1479731667</v>
+        <v>21.013614</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3788878.39</v>
+        <v>420272.28</v>
       </c>
       <c r="I36" s="1">
-        <v>797521.61</v>
+        <v>-195872.28</v>
       </c>
       <c r="J36" s="1">
-        <v>21.049015774824</v>
+        <v>-46.606043110909</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4586400.0</v>
+        <v>224400.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4586400.0</v>
+        <v>224400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.75</v>
+        <v>0.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>45000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.1</v>
+        <v>87.44</v>
       </c>
       <c r="E37" s="1">
-        <v>41.2242637778</v>
+        <v>63.1479731667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1855091.87</v>
+        <v>3788878.39</v>
       </c>
       <c r="I37" s="1">
-        <v>-590591.87</v>
+        <v>1457521.61</v>
       </c>
       <c r="J37" s="1">
-        <v>-31.8362599476</v>
+        <v>38.468418882138</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1264500.0</v>
+        <v>5246400.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1264500.0</v>
+        <v>5246400.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.76</v>
+        <v>2.97</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>30000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>37.34</v>
+        <v>26.81</v>
       </c>
       <c r="E38" s="1">
-        <v>26.496119</v>
+        <v>41.2242637778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>794883.57</v>
+        <v>1855091.87</v>
       </c>
       <c r="I38" s="1">
-        <v>325316.43</v>
+        <v>-648641.87</v>
       </c>
       <c r="J38" s="1">
-        <v>40.926299432758</v>
+        <v>-34.965485024739</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1120200.0</v>
+        <v>1206450.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1120200.0</v>
+        <v>1206450.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>27000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>281.5</v>
+        <v>36.71</v>
       </c>
       <c r="E39" s="1">
-        <v>140.1883425926</v>
+        <v>26.496119</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3785085.25</v>
+        <v>794883.57</v>
       </c>
       <c r="I39" s="1">
-        <v>3815414.75</v>
+        <v>306416.43</v>
       </c>
       <c r="J39" s="1">
-        <v>100.80128974638</v>
+        <v>38.548592720315</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>7600500.0</v>
+        <v>1101300.0</v>
       </c>
       <c r="N39" s="1">
-        <v>7600500.0</v>
+        <v>1101300.0</v>
       </c>
       <c r="O39" s="1">
-        <v>4.56</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>85000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>72.72</v>
+        <v>298.5</v>
       </c>
       <c r="E40" s="1">
-        <v>90.9802184706</v>
+        <v>140.1883425926</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>7733318.57</v>
+        <v>3785085.25</v>
       </c>
       <c r="I40" s="1">
-        <v>-1552118.57</v>
+        <v>4274414.75</v>
       </c>
       <c r="J40" s="1">
-        <v>-20.070537065693</v>
+        <v>112.92783299927</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>6181200.0</v>
+        <v>8059500.0</v>
       </c>
       <c r="N40" s="1">
-        <v>6181200.0</v>
+        <v>8059500.0</v>
       </c>
       <c r="O40" s="1">
-        <v>3.71</v>
+        <v>4.56</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>50000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>268.4</v>
+        <v>77.95</v>
       </c>
       <c r="E41" s="1">
-        <v>109.7979152</v>
+        <v>90.9802184706</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>5489895.76</v>
+        <v>7733318.57</v>
       </c>
       <c r="I41" s="1">
-        <v>7930104.24</v>
+        <v>-1107568.57</v>
       </c>
       <c r="J41" s="1">
-        <v>144.44908586024</v>
+        <v>-14.322034712195</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>13420000.0</v>
+        <v>6625750.0</v>
       </c>
       <c r="N41" s="1">
-        <v>13420000.0</v>
+        <v>6625750.0</v>
       </c>
       <c r="O41" s="1">
-        <v>8.05</v>
+        <v>3.75</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>23000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>52.7</v>
+        <v>269.05</v>
       </c>
       <c r="E42" s="1">
-        <v>98.4921743478</v>
+        <v>109.7979152</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2265320.01</v>
+        <v>5489895.76</v>
       </c>
       <c r="I42" s="1">
-        <v>-1053220.01</v>
+        <v>7962604.24</v>
       </c>
       <c r="J42" s="1">
-        <v>-46.493210908423</v>
+        <v>145.04108252868</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1212100.0</v>
+        <v>13452500.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1212100.0</v>
+        <v>13452500.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.73</v>
+        <v>7.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>1802.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>53.9</v>
+        <v>52.8</v>
       </c>
       <c r="E43" s="1">
-        <v>15.0</v>
+        <v>98.4921743478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>27030.0</v>
+        <v>2265320.01</v>
       </c>
       <c r="I43" s="1">
-        <v>70097.8</v>
+        <v>-1050920.01</v>
       </c>
       <c r="J43" s="1">
-        <v>259.33333333333</v>
+        <v>-46.39167999933</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>97127.8</v>
+        <v>1214400.0</v>
       </c>
       <c r="N43" s="1">
-        <v>97127.8</v>
+        <v>1214400.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.06</v>
+        <v>0.69</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>105000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D44" s="1">
-        <v>66.52</v>
+        <v>49.3</v>
       </c>
       <c r="E44" s="1">
-        <v>28.643883619</v>
+        <v>15.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3007607.78</v>
+        <v>27030.0</v>
       </c>
       <c r="I44" s="1">
-        <v>3976992.22</v>
+        <v>61808.6</v>
       </c>
       <c r="J44" s="1">
-        <v>132.2310790139</v>
+        <v>228.66666666667</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>6984600.0</v>
+        <v>88838.6</v>
       </c>
       <c r="N44" s="1">
-        <v>6984600.0</v>
+        <v>88838.6</v>
       </c>
       <c r="O44" s="1">
-        <v>4.19</v>
+        <v>0.05</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>15000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>45.92</v>
+        <v>70.26</v>
       </c>
       <c r="E45" s="1">
-        <v>59.4699473333</v>
+        <v>28.643883619</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>892049.21</v>
+        <v>3007607.78</v>
       </c>
       <c r="I45" s="1">
-        <v>-203249.21</v>
+        <v>4369692.22</v>
       </c>
       <c r="J45" s="1">
-        <v>-22.784528893871</v>
+        <v>145.28796770169</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>688800.0</v>
+        <v>7377300.0</v>
       </c>
       <c r="N45" s="1">
-        <v>688800.0</v>
+        <v>7377300.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.41</v>
+        <v>4.17</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>5000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>155.85</v>
+        <v>49.62</v>
       </c>
       <c r="E46" s="1">
-        <v>111.612908</v>
+        <v>59.4699473333</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>558064.54</v>
+        <v>892049.21</v>
       </c>
       <c r="I46" s="1">
-        <v>221185.46</v>
+        <v>-147749.21</v>
       </c>
       <c r="J46" s="1">
-        <v>39.634387090783</v>
+        <v>-16.562899035581</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>779250.0</v>
+        <v>744300.0</v>
       </c>
       <c r="N46" s="1">
-        <v>779250.0</v>
+        <v>744300.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>160000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="D47" s="1">
-        <v>52.34</v>
+        <v>146.65</v>
       </c>
       <c r="E47" s="1">
-        <v>28.0368719375</v>
+        <v>111.612908</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4485899.51</v>
+        <v>279032.27</v>
       </c>
       <c r="I47" s="1">
-        <v>3888500.49</v>
+        <v>87592.73</v>
       </c>
       <c r="J47" s="1">
-        <v>86.682737349148</v>
+        <v>31.391612876891</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>8374400.0</v>
+        <v>366625.0</v>
       </c>
       <c r="N47" s="1">
-        <v>8374400.0</v>
+        <v>366625.0</v>
       </c>
       <c r="O47" s="1">
-        <v>5.02</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>20000.0</v>
+        <v>147500.0</v>
       </c>
       <c r="D48" s="1">
-        <v>36.88</v>
+        <v>62.82</v>
       </c>
       <c r="E48" s="1">
-        <v>21.361331</v>
+        <v>28.0368719322</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>427226.62</v>
+        <v>4135438.61</v>
       </c>
       <c r="I48" s="1">
-        <v>310373.38</v>
+        <v>5130511.39</v>
       </c>
       <c r="J48" s="1">
-        <v>72.648417835012</v>
+        <v>124.06208564175</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>737600.0</v>
+        <v>9265950.0</v>
       </c>
       <c r="N48" s="1">
-        <v>737600.0</v>
+        <v>9265950.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.44</v>
+        <v>5.24</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>10000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>66.44</v>
+        <v>35.0</v>
       </c>
       <c r="E49" s="1">
-        <v>108.672405</v>
+        <v>21.361331</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1086724.05</v>
+        <v>427226.62</v>
       </c>
       <c r="I49" s="1">
-        <v>-422324.05</v>
+        <v>272773.38</v>
       </c>
       <c r="J49" s="1">
-        <v>-38.862124197951</v>
+        <v>63.847468118911</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>664400.0</v>
+        <v>700000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>664400.0</v>
+        <v>700000.0</v>
       </c>
       <c r="O49" s="1">
         <v>0.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>165000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>77.81</v>
+        <v>59.24</v>
       </c>
       <c r="E50" s="1">
-        <v>48.3668532121</v>
+        <v>108.672405</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>7980530.78</v>
+        <v>1086724.05</v>
       </c>
       <c r="I50" s="1">
-        <v>4858119.22</v>
+        <v>-494324.05</v>
       </c>
       <c r="J50" s="1">
-        <v>60.87463796487</v>
+        <v>-45.487541202387</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>12838650.0</v>
+        <v>592400.0</v>
       </c>
       <c r="N50" s="1">
-        <v>12838650.0</v>
+        <v>592400.0</v>
       </c>
       <c r="O50" s="1">
-        <v>7.7</v>
+        <v>0.34</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>12500.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.6</v>
+        <v>77.37</v>
       </c>
       <c r="E51" s="1">
-        <v>76.0901648</v>
+        <v>48.3668532121</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>951127.06</v>
+        <v>7980530.78</v>
       </c>
       <c r="I51" s="1">
-        <v>306372.94</v>
+        <v>4785519.22</v>
       </c>
       <c r="J51" s="1">
-        <v>32.21156803172</v>
+        <v>59.964924037296</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1257500.0</v>
+        <v>12766050.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1257500.0</v>
+        <v>12766050.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.75</v>
+        <v>7.22</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>60000.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D52" s="1">
-        <v>34.46</v>
+        <v>97.8</v>
       </c>
       <c r="E52" s="1">
-        <v>28.6797525</v>
+        <v>76.0901648</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1720785.15</v>
+        <v>951127.06</v>
       </c>
       <c r="I52" s="1">
-        <v>346814.85</v>
+        <v>271372.94</v>
       </c>
       <c r="J52" s="1">
-        <v>20.154453913087</v>
+        <v>28.531723195847</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2067600.0</v>
+        <v>1222500.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2067600.0</v>
+        <v>1222500.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.24</v>
+        <v>0.69</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>30000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>126.05</v>
+        <v>34.88</v>
       </c>
       <c r="E53" s="1">
-        <v>104.83113</v>
+        <v>28.6797525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3144933.9</v>
+        <v>1720785.15</v>
       </c>
       <c r="I53" s="1">
-        <v>636566.1</v>
+        <v>372014.85</v>
       </c>
       <c r="J53" s="1">
-        <v>20.241000931689</v>
+        <v>21.618901697286</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3781500.0</v>
+        <v>2092800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3781500.0</v>
+        <v>2092800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>2.27</v>
+        <v>1.18</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>122.1</v>
+        <v>124.25</v>
       </c>
       <c r="E54" s="1">
-        <v>147.5522153333</v>
+        <v>104.83113</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2213283.23</v>
+        <v>3144933.9</v>
       </c>
       <c r="I54" s="1">
-        <v>-381783.23</v>
+        <v>582566.1</v>
       </c>
       <c r="J54" s="1">
-        <v>-17.249632800046</v>
+        <v>18.523953714894</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1831500.0</v>
+        <v>3727500.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1831500.0</v>
+        <v>3727500.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.1</v>
+        <v>2.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>48000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>0.001</v>
+        <v>140.8</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0</v>
+        <v>147.5522153333</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>0.0</v>
+        <v>2213283.23</v>
       </c>
       <c r="I55" s="1">
-        <v>48.0</v>
+        <v>-101283.23</v>
       </c>
       <c r="J55" s="1">
-        <v>0</v>
+        <v>-4.5761531387919</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>48.0</v>
+        <v>2112000.0</v>
       </c>
       <c r="N55" s="1">
-        <v>48.0</v>
+        <v>2112000.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.0</v>
+        <v>1.19</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>48000.0</v>
       </c>
       <c r="D56" s="1">
         <v>0.001</v>
       </c>
       <c r="E56" s="1">
         <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
@@ -3798,139 +3804,189 @@
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
         <v>48.0</v>
       </c>
       <c r="N56" s="1">
         <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>835758.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.2618</v>
+        <v>0.001</v>
       </c>
       <c r="E57" s="1">
-        <v>4.5415471345</v>
+        <v>0.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3795634.35</v>
+        <v>0.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-3576832.91</v>
+        <v>48.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-94.235444728758</v>
+        <v>0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>218801.44</v>
+        <v>48.0</v>
       </c>
       <c r="N57" s="1">
-        <v>218801.44</v>
+        <v>48.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>60.0</v>
+        <v>835758.0</v>
       </c>
       <c r="D58" s="1">
-        <v>8005.5</v>
+        <v>0.3003</v>
       </c>
       <c r="E58" s="1">
-        <v>8238.775</v>
+        <v>4.5415471345</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>0.0</v>
+        <v>3795634.35</v>
       </c>
       <c r="I58" s="1">
-        <v>-139965.0</v>
+        <v>-3544656.22</v>
       </c>
       <c r="J58" s="1">
+        <v>-93.387715810929</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>250978.13</v>
+      </c>
+      <c r="N58" s="1">
+        <v>250978.13</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="1">
+        <v>64.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>8217.5</v>
+      </c>
+      <c r="E59" s="1">
+        <v>8170.484375</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>30090.0</v>
+      </c>
+      <c r="J59" s="1">
         <v>0</v>
       </c>
-      <c r="K58">
-[...14 lines deleted...]
-      <c r="P58">
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>30090.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>30090.0</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P59">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>