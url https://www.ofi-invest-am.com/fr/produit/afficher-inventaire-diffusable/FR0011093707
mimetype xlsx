--- v5 (2026-09-05)
+++ v6 (2026-09-30)
@@ -178,50 +178,56 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
+    <t>FR0010908533</t>
+  </si>
+  <si>
+    <t>EDENRED</t>
+  </si>
+  <si>
     <t>QS0003710959</t>
   </si>
   <si>
     <t>EHD</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR001400Q9V2</t>
   </si>
   <si>
     <t>EXOSENS SA</t>
   </si>
   <si>
     <t>FR0004150118</t>
@@ -298,56 +304,50 @@
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FR0000053225</t>
   </si>
   <si>
     <t>METROPOLE TELEVISION SA</t>
   </si>
   <si>
     <t>FR0011341205</t>
   </si>
   <si>
     <t>NANOBIOTIX SA</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>NL0015001W49</t>
   </si>
   <si>
     <t>PLUXEE NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0010451203</t>
@@ -442,60 +442,60 @@
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
-    <t>FR0011981968</t>
+    <t>FR00140182K6</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
   <si>
-    <t>CF190626</t>
-[...2 lines deleted...]
-    <t>CAC40 10 EURO JUN 26</t>
+    <t>CF170726</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO JUL 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -804,3190 +804,3190 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>7392.81</v>
+      </c>
+      <c r="C2">
+        <v>308.3</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2279259.61</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2279259.61</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1060791.58</v>
+      </c>
+      <c r="C3">
+        <v>161.32</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>171136344.36</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>171136344.36</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>156.0</v>
+      </c>
+      <c r="C4">
+        <v>159.59</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>24896.23</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>24896.23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1046.0</v>
+      </c>
+      <c r="C5">
+        <v>111.97</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>117126.83</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>117126.83</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P59"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O59" sqref="O59"/>
+      <selection activeCell="N59" sqref="N59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>30.68</v>
+      </c>
+      <c r="D2" s="1">
+        <v>3.68</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>36800.0</v>
+      </c>
+      <c r="H2" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="I2" s="1">
+        <v>733.69565217391</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>306800.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>306800.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>33</v>
       </c>
+      <c r="B3" s="1">
+        <v>30000.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>30000.0</v>
+        <v>105.86</v>
       </c>
       <c r="D3" s="1">
-        <v>105.86</v>
-[...1 lines deleted...]
-      <c r="E3" s="1">
         <v>103.86</v>
       </c>
-      <c r="F3" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>3115800.0</v>
       </c>
       <c r="H3" s="1">
-        <v>3115800.0</v>
+        <v>60000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>60000.0</v>
-[...1 lines deleted...]
-      <c r="J3" s="1">
         <v>1.9256691700366</v>
       </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>3175800.0</v>
       </c>
       <c r="M3" s="1">
         <v>3175800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3175800.0</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:16">
+        <v>1.83</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>2.61</v>
+      </c>
+      <c r="D4" s="1">
+        <v>8.04318604</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2010796.51</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-1358296.51</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-67.550172443854</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>652500.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>652500.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>34</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>194.54</v>
+      </c>
+      <c r="D5" s="1">
+        <v>131.9253071667</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>7915518.43</v>
+      </c>
+      <c r="H5" s="1">
+        <v>3756881.57</v>
+      </c>
+      <c r="I5" s="1">
+        <v>47.462230089205</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>11672400.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>11672400.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>6.73</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D5" s="1">
-[...40 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1">
+        <v>42.56</v>
+      </c>
+      <c r="D6" s="1">
+        <v>36.9984685</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>2219908.11</v>
+      </c>
+      <c r="H6" s="1">
+        <v>333691.89</v>
+      </c>
+      <c r="I6" s="1">
+        <v>15.031788410377</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>2553600.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>2553600.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>38</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>86000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>43.85</v>
+      </c>
+      <c r="D7" s="1">
+        <v>26.3515298837</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2266231.57</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1504868.43</v>
+      </c>
+      <c r="I7" s="1">
+        <v>66.404000805619</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>3771100.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>3771100.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>11.52</v>
+      </c>
+      <c r="D8" s="1">
+        <v>8.6304381364</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1898696.39</v>
+      </c>
+      <c r="H8" s="1">
+        <v>635703.61</v>
+      </c>
+      <c r="I8" s="1">
+        <v>33.481056442099</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2534400.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2534400.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>68.7</v>
+      </c>
+      <c r="D9" s="1">
+        <v>89.9300146667</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2697900.44</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-636900.44</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-23.607262542275</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2061000.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2061000.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="1">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>105000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>102.14</v>
+      </c>
+      <c r="D10" s="1">
+        <v>66.2457164762</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>6955800.23</v>
+      </c>
+      <c r="H10" s="1">
+        <v>3768899.77</v>
+      </c>
+      <c r="I10" s="1">
+        <v>54.183553946028</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>10724700.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>10724700.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>6.18</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>79.16</v>
+      </c>
+      <c r="D11" s="1">
+        <v>45.10074</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1804029.6</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1362370.4</v>
+      </c>
+      <c r="I11" s="1">
+        <v>75.518184402296</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>3166400.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3166400.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>17.595</v>
+      </c>
+      <c r="D12" s="1">
+        <v>17.27142</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2158927.5</v>
+      </c>
+      <c r="H12" s="1">
+        <v>40447.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.8734996890817</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2199375.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2199375.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>71.74</v>
+      </c>
+      <c r="D13" s="1">
+        <v>64.7658125455</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3562119.69</v>
+      </c>
+      <c r="H13" s="1">
+        <v>383580.31</v>
+      </c>
+      <c r="I13" s="1">
+        <v>10.768316153913</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3945700.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3945700.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>2.27</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>22.5</v>
+      </c>
+      <c r="D14" s="1">
+        <v>22.2587</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>556467.5</v>
+      </c>
+      <c r="H14" s="1">
+        <v>6032.5</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1.0840704982771</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>562500.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>562500.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>92500.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>20.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>20.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1850000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1850000.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1850000.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>199839.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>27.59</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.2491583725</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2647698.56</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2865859.45</v>
+      </c>
+      <c r="I16" s="1">
+        <v>108.23964228012</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>5513558.01</v>
+      </c>
+      <c r="M16" s="1">
+        <v>5513558.01</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.18</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>12274.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>164.05</v>
+      </c>
+      <c r="D17" s="1">
+        <v>190.7002346423</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2340654.68</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-327104.98</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-13.974935422768</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2013549.7</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2013549.7</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>57.1</v>
+      </c>
+      <c r="D18" s="1">
+        <v>20.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>371000.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>185.5</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>571000.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>571000.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>23485.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>150.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>149.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3499265.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>23485.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.67114093959732</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3522750.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3522750.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>106.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>104.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1040000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.9230769230769</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1060000.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1060000.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>278255.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>0.2215</v>
+      </c>
+      <c r="D21" s="1">
+        <v>5.4441911915</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1514873.42</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-1453239.94</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-95.93144356576</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>61633.48</v>
+      </c>
+      <c r="M21" s="1">
+        <v>61633.48</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1598.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>1940.2523642857</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>5432706.62</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-958306.62</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-17.639579808563</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4474400.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4474400.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>21.08</v>
+      </c>
+      <c r="D23" s="1">
+        <v>27.3893784706</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2328097.17</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-536297.17</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-23.035858507573</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1791800.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1791800.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>168.8</v>
+      </c>
+      <c r="D24" s="1">
+        <v>107.7144625</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>430857.85</v>
+      </c>
+      <c r="H24" s="1">
+        <v>244342.15</v>
+      </c>
+      <c r="I24" s="1">
+        <v>56.710618130783</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>675200.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>675200.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>19.24</v>
+      </c>
+      <c r="D25" s="1">
+        <v>18.216797</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>728671.88</v>
+      </c>
+      <c r="H25" s="1">
+        <v>40928.12</v>
+      </c>
+      <c r="I25" s="1">
+        <v>5.6168106830196</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>769600.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>769600.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>24.05</v>
+      </c>
+      <c r="D26" s="1">
+        <v>32.0843294545</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1764638.12</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-441888.12</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-25.041288352084</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1322750.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1322750.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1">
+        <v>27500.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>173.28</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.1366738182</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2643758.53</v>
+      </c>
+      <c r="H27" s="1">
+        <v>2121441.47</v>
+      </c>
+      <c r="I27" s="1">
+        <v>80.243390079956</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>4765200.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>4765200.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="1">
+        <v>137750.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="D28" s="1">
+        <v>8.75</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1205312.5</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-939455.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-77.942857142857</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>265857.5</v>
+      </c>
+      <c r="M28" s="1">
+        <v>265857.5</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="1">
+        <v>38726.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>6.3</v>
+      </c>
+      <c r="D29" s="1">
+        <v>10.35</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>400814.1</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-156840.3</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-39.130434782609</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>243973.8</v>
+      </c>
+      <c r="M29" s="1">
+        <v>243973.8</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>13000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>383.65</v>
+      </c>
+      <c r="D30" s="1">
+        <v>382.6681676923</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>4974686.18</v>
+      </c>
+      <c r="H30" s="1">
+        <v>12763.82</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.25657538060019</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4987450.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4987450.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>2.87</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1">
+        <v>17000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>484.1</v>
+      </c>
+      <c r="D31" s="1">
+        <v>428.6897088235</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>7287725.05</v>
+      </c>
+      <c r="H31" s="1">
+        <v>941974.95</v>
+      </c>
+      <c r="I31" s="1">
+        <v>12.925500667729</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>8229700.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>8229700.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>4.74</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>12.04</v>
+      </c>
+      <c r="D32" s="1">
+        <v>13.2913</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>465195.5</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-43795.5</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9.4144289873827</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>421400.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>421400.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>32.1</v>
+      </c>
+      <c r="D33" s="1">
+        <v>5.07</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>177450.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>946050.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>533.13609467456</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1123500.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1123500.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>145.3</v>
+      </c>
+      <c r="D34" s="1">
+        <v>128.402215</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1284022.15</v>
+      </c>
+      <c r="H34" s="1">
+        <v>168977.85</v>
+      </c>
+      <c r="I34" s="1">
+        <v>13.160041670621</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1453000.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1453000.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>16.505</v>
+      </c>
+      <c r="D35" s="1">
+        <v>13.2063544667</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1980953.17</v>
+      </c>
+      <c r="H35" s="1">
+        <v>494796.83</v>
+      </c>
+      <c r="I35" s="1">
+        <v>24.97771464229</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2475750.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2475750.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>11.47</v>
+      </c>
+      <c r="D36" s="1">
+        <v>21.013614</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>420272.28</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-190872.28</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-45.416338189138</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>229400.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>229400.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>86.46</v>
+      </c>
+      <c r="D37" s="1">
+        <v>63.1479731667</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>3788878.39</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1398721.61</v>
+      </c>
+      <c r="I37" s="1">
+        <v>36.916508423486</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>5187600.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>5187600.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>25.08</v>
+      </c>
+      <c r="D38" s="1">
+        <v>41.2242637778</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1855091.87</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-726491.87</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-39.162042686328</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1128600.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1128600.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="1">
         <v>30000.0</v>
       </c>
-      <c r="D9" s="1">
-[...46 lines deleted...]
-      <c r="C10" s="1">
+      <c r="C39" s="1">
+        <v>38.21</v>
+      </c>
+      <c r="D39" s="1">
+        <v>26.496119</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>794883.57</v>
+      </c>
+      <c r="H39" s="1">
+        <v>351416.43</v>
+      </c>
+      <c r="I39" s="1">
+        <v>44.209799178514</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1146300.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1146300.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="1">
+        <v>27000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>345.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>140.1883425926</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>3785085.25</v>
+      </c>
+      <c r="H40" s="1">
+        <v>5529914.75</v>
+      </c>
+      <c r="I40" s="1">
+        <v>146.09749542629</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>9315000.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>9315000.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>5.37</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>75.08</v>
+      </c>
+      <c r="D41" s="1">
+        <v>90.9802184706</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>7733318.57</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-1351518.57</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-17.476566596428</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>6381800.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>6381800.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>3.68</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>285.4</v>
+      </c>
+      <c r="D42" s="1">
+        <v>109.7979152</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5489895.76</v>
+      </c>
+      <c r="H42" s="1">
+        <v>8780104.24</v>
+      </c>
+      <c r="I42" s="1">
+        <v>159.93207565019</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>14270000.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>14270000.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>8.22</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>23000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>46.08</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.4921743478</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2265320.01</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-1205480.01</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-53.214557090325</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1059840.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1059840.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1802.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>49.6</v>
+      </c>
+      <c r="D44" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>27030.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>62349.2</v>
+      </c>
+      <c r="I44" s="1">
+        <v>230.66666666667</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>89379.2</v>
+      </c>
+      <c r="M44" s="1">
+        <v>89379.2</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
         <v>105000.0</v>
       </c>
-      <c r="D10" s="1">
-[...346 lines deleted...]
-      <c r="C17" s="1">
+      <c r="C45" s="1">
+        <v>77.37</v>
+      </c>
+      <c r="D45" s="1">
+        <v>28.643883619</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3007607.78</v>
+      </c>
+      <c r="H45" s="1">
+        <v>5116242.22</v>
+      </c>
+      <c r="I45" s="1">
+        <v>170.11002079533</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>8123850.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>8123850.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>4.68</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>50.65</v>
+      </c>
+      <c r="D46" s="1">
+        <v>59.4699473333</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>892049.21</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-132299.21</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-14.83093180476</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>759750.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>759750.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="1">
+        <v>2500.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>117.3</v>
+      </c>
+      <c r="D47" s="1">
+        <v>111.612908</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>279032.27</v>
+      </c>
+      <c r="H47" s="1">
+        <v>14217.73</v>
+      </c>
+      <c r="I47" s="1">
+        <v>5.0953712271344</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>293250.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>293250.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>64.49</v>
+      </c>
+      <c r="D48" s="1">
+        <v>28.0368719286</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3925162.07</v>
+      </c>
+      <c r="H48" s="1">
+        <v>5103437.93</v>
+      </c>
+      <c r="I48" s="1">
+        <v>130.01852761713</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>9028600.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>9028600.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>5.2</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>33.12</v>
+      </c>
+      <c r="D49" s="1">
+        <v>21.361331</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>427226.62</v>
+      </c>
+      <c r="H49" s="1">
+        <v>235173.38</v>
+      </c>
+      <c r="I49" s="1">
+        <v>55.046518402809</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>662400.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>662400.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="1">
         <v>10000.0</v>
       </c>
-      <c r="D17" s="1">
-[...996 lines deleted...]
-      <c r="C37" s="1">
+      <c r="C50" s="1">
+        <v>45.98</v>
+      </c>
+      <c r="D50" s="1">
+        <v>108.672405</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1086724.05</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-626924.05</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-57.689350852224</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>459800.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>459800.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="1">
+        <v>165000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>68.03</v>
+      </c>
+      <c r="D51" s="1">
+        <v>48.3668532121</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>7980530.78</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3244419.22</v>
+      </c>
+      <c r="I51" s="1">
+        <v>40.654178392881</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>11224950.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>11224950.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>6.47</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="1">
+        <v>12500.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="D52" s="1">
+        <v>76.0901648</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>951127.06</v>
+      </c>
+      <c r="H52" s="1">
+        <v>329497.94</v>
+      </c>
+      <c r="I52" s="1">
+        <v>34.642894083993</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1280625.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1280625.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D37" s="1">
-[...96 lines deleted...]
-      <c r="C39" s="1">
+      <c r="C53" s="1">
+        <v>36.44</v>
+      </c>
+      <c r="D53" s="1">
+        <v>28.6797525</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1720785.15</v>
+      </c>
+      <c r="H53" s="1">
+        <v>465614.85</v>
+      </c>
+      <c r="I53" s="1">
+        <v>27.058279181454</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2186400.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2186400.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1">
         <v>30000.0</v>
       </c>
-      <c r="D39" s="1">
-[...346 lines deleted...]
-      <c r="C46" s="1">
+      <c r="C54" s="1">
+        <v>127.8</v>
+      </c>
+      <c r="D54" s="1">
+        <v>104.83113</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3144933.9</v>
+      </c>
+      <c r="H54" s="1">
+        <v>689066.1</v>
+      </c>
+      <c r="I54" s="1">
+        <v>21.910352392462</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>3834000.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3834000.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1">
         <v>15000.0</v>
       </c>
-      <c r="D46" s="1">
-[...440 lines deleted...]
-      <c r="A55" t="s">
+      <c r="C55" s="1">
+        <v>126.2</v>
+      </c>
+      <c r="D55" s="1">
+        <v>147.5522153333</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>2213283.23</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-320283.23</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-14.470955441161</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1893000.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1893000.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>136</v>
       </c>
-      <c r="B55" t="s">
-[...45 lines deleted...]
-    <row r="56" spans="1:16">
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B56" t="s">
         <v>139</v>
       </c>
+      <c r="B56" s="1">
+        <v>48000.0</v>
+      </c>
       <c r="C56" s="1">
-        <v>48000.0</v>
+        <v>0.001</v>
       </c>
       <c r="D56" s="1">
-        <v>0.001</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>0.0</v>
       </c>
       <c r="H56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
         <v>48.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M56" s="1">
         <v>48.0</v>
       </c>
       <c r="N56" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="1">
+        <v>48000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H57" s="1">
         <v>48.0</v>
       </c>
-      <c r="O56" s="1">
-[...30 lines deleted...]
-      </c>
       <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
         <v>48.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M57" s="1">
         <v>48.0</v>
       </c>
       <c r="N57" s="1">
-        <v>48.0</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="1">
+        <v>20893.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>10.28</v>
+      </c>
+      <c r="D58" s="1">
+        <v>181.6701455033</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3795634.35</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-3580854.31</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-94.341392763505</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>214780.04</v>
+      </c>
+      <c r="M58" s="1">
+        <v>214780.04</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>142</v>
       </c>
-      <c r="B58" t="s">
-[...45 lines deleted...]
-    <row r="59" spans="1:16">
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" s="1">
+        <v>64.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>8410.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>8473.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-40320.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>-40320.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>-40320.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>144</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">