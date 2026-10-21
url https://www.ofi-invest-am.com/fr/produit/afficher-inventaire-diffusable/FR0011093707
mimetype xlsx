--- v6 (2026-09-30)
+++ v7 (2026-10-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -220,50 +220,56 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR001400Q9V2</t>
   </si>
   <si>
     <t>EXOSENS SA</t>
   </si>
   <si>
     <t>FR0004150118</t>
   </si>
   <si>
     <t>FHH</t>
   </si>
   <si>
     <t>FR0010892935</t>
   </si>
   <si>
     <t>FONCIERE TERRE DE LIENS</t>
   </si>
   <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
     <t>FR0014007ND6</t>
   </si>
   <si>
     <t>HAFFNER ENERGY SA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>FR0010259150</t>
   </si>
   <si>
     <t>IPSEN SA</t>
   </si>
   <si>
     <t>FR0000077919</t>
@@ -448,54 +454,54 @@
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR00140182K6</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
   <si>
-    <t>CF170726</t>
-[...2 lines deleted...]
-    <t>CAC40 10 EURO JUL 26</t>
+    <t>CF210826</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO AUG 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -856,186 +862,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>7392.81</v>
+        <v>7415.65</v>
       </c>
       <c r="C2">
-        <v>308.3</v>
+        <v>307.05</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>2279259.61</v>
+        <v>2277006.78</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>2279259.61</v>
+        <v>2277006.78</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>1060791.58</v>
+        <v>1061280.01</v>
       </c>
       <c r="C3">
-        <v>161.32</v>
+        <v>160.83</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>171136344.36</v>
+        <v>170690452.33</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>171136344.36</v>
+        <v>170690452.33</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>156.0</v>
       </c>
       <c r="C4">
-        <v>159.59</v>
+        <v>159.01</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>24896.23</v>
+        <v>24806.42</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>24896.23</v>
+        <v>24806.42</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>1046.0</v>
+        <v>11038.86</v>
       </c>
       <c r="C5">
-        <v>111.97</v>
+        <v>111.53</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>117126.83</v>
+        <v>1231245.32</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>117126.83</v>
+        <v>1231245.32</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z59"/>
+  <dimension ref="A1:Z60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N59" sqref="N59"/>
+      <selection activeCell="N60" sqref="N60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1054,934 +1060,934 @@
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
         <v>10000.0</v>
       </c>
       <c r="C2" s="1">
-        <v>30.68</v>
+        <v>28.6</v>
       </c>
       <c r="D2" s="1">
         <v>3.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>36800.0</v>
       </c>
       <c r="H2" s="1">
-        <v>270000.0</v>
+        <v>249200.0</v>
       </c>
       <c r="I2" s="1">
-        <v>733.69565217391</v>
+        <v>677.17391304348</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>306800.0</v>
+        <v>286000.0</v>
       </c>
       <c r="M2" s="1">
-        <v>306800.0</v>
+        <v>286000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="1">
         <v>30000.0</v>
       </c>
       <c r="C3" s="1">
         <v>105.86</v>
       </c>
       <c r="D3" s="1">
         <v>103.86</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>3115800.0</v>
       </c>
       <c r="H3" s="1">
         <v>60000.0</v>
       </c>
       <c r="I3" s="1">
         <v>1.9256691700366</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
         <v>3175800.0</v>
       </c>
       <c r="M3" s="1">
         <v>3175800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1.83</v>
+        <v>1.82</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="1">
         <v>250000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>2.61</v>
+        <v>2.79</v>
       </c>
       <c r="D4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="H4" s="1">
-        <v>-1358296.51</v>
+        <v>-1313296.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-67.550172443854</v>
+        <v>-65.312253302051</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>652500.0</v>
+        <v>697500.0</v>
       </c>
       <c r="M4" s="1">
-        <v>652500.0</v>
+        <v>697500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1">
         <v>60000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>194.54</v>
+        <v>194.6</v>
       </c>
       <c r="D5" s="1">
         <v>131.9253071667</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>7915518.43</v>
       </c>
       <c r="H5" s="1">
-        <v>3756881.57</v>
+        <v>3760481.57</v>
       </c>
       <c r="I5" s="1">
-        <v>47.462230089205</v>
+        <v>47.507710369894</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>11672400.0</v>
+        <v>11676000.0</v>
       </c>
       <c r="M5" s="1">
-        <v>11672400.0</v>
+        <v>11676000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>6.73</v>
+        <v>6.7</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
         <v>60000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>42.56</v>
+        <v>46.92</v>
       </c>
       <c r="D6" s="1">
         <v>36.9984685</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>2219908.11</v>
       </c>
       <c r="H6" s="1">
-        <v>333691.89</v>
+        <v>595291.89</v>
       </c>
       <c r="I6" s="1">
-        <v>15.031788410377</v>
+        <v>26.816059967455</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>2553600.0</v>
+        <v>2815200.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2553600.0</v>
+        <v>2815200.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1.47</v>
+        <v>1.62</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1">
-        <v>86000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>43.85</v>
+        <v>44.79</v>
       </c>
       <c r="D7" s="1">
-        <v>26.3515298837</v>
+        <v>31.9454886508</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2266231.57</v>
+        <v>4025131.57</v>
       </c>
       <c r="H7" s="1">
-        <v>1504868.43</v>
+        <v>1618408.43</v>
       </c>
       <c r="I7" s="1">
-        <v>66.404000805619</v>
+        <v>40.207590779449</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>3771100.0</v>
+        <v>5643540.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3771100.0</v>
+        <v>5643540.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2.17</v>
+        <v>3.24</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>220000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>11.52</v>
+        <v>11.7</v>
       </c>
       <c r="D8" s="1">
-        <v>8.6304381364</v>
+        <v>8.99224556</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>1898696.39</v>
+        <v>2248061.39</v>
       </c>
       <c r="H8" s="1">
-        <v>635703.61</v>
+        <v>676938.61</v>
       </c>
       <c r="I8" s="1">
-        <v>33.481056442099</v>
+        <v>30.112105168089</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2534400.0</v>
+        <v>2925000.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2534400.0</v>
+        <v>2925000.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1.46</v>
+        <v>1.68</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="1">
         <v>30000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>68.7</v>
+        <v>70.4</v>
       </c>
       <c r="D9" s="1">
         <v>89.9300146667</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>2697900.44</v>
       </c>
       <c r="H9" s="1">
-        <v>-636900.44</v>
+        <v>-585900.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-23.607262542275</v>
+        <v>-21.716903682332</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>2061000.0</v>
+        <v>2112000.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2061000.0</v>
+        <v>2112000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1.19</v>
+        <v>1.21</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="1">
         <v>105000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>102.14</v>
+        <v>105.16</v>
       </c>
       <c r="D10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="H10" s="1">
-        <v>3768899.77</v>
+        <v>4085999.77</v>
       </c>
       <c r="I10" s="1">
-        <v>54.183553946028</v>
+        <v>58.742339269281</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>10724700.0</v>
+        <v>11041800.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10724700.0</v>
+        <v>11041800.0</v>
       </c>
       <c r="N10" s="1">
-        <v>6.18</v>
+        <v>6.34</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="1">
         <v>40000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>79.16</v>
+        <v>73.96</v>
       </c>
       <c r="D11" s="1">
         <v>45.10074</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1804029.6</v>
       </c>
       <c r="H11" s="1">
-        <v>1362370.4</v>
+        <v>1154370.4</v>
       </c>
       <c r="I11" s="1">
-        <v>75.518184402296</v>
+        <v>63.988440100983</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>3166400.0</v>
+        <v>2958400.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3166400.0</v>
+        <v>2958400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1.82</v>
+        <v>1.7</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="1">
         <v>125000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>17.595</v>
+        <v>18.105</v>
       </c>
       <c r="D12" s="1">
         <v>17.27142</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2158927.5</v>
       </c>
       <c r="H12" s="1">
-        <v>40447.5</v>
+        <v>104197.5</v>
       </c>
       <c r="I12" s="1">
-        <v>1.8734996890817</v>
+        <v>4.8263547525334</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2199375.0</v>
+        <v>2263125.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2199375.0</v>
+        <v>2263125.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1.27</v>
+        <v>1.3</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
         <v>55000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>71.74</v>
+        <v>71.46</v>
       </c>
       <c r="D13" s="1">
         <v>64.7658125455</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>3562119.69</v>
       </c>
       <c r="H13" s="1">
-        <v>383580.31</v>
+        <v>368180.31</v>
       </c>
       <c r="I13" s="1">
-        <v>10.768316153913</v>
+        <v>10.335989299675</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3945700.0</v>
+        <v>3930300.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3945700.0</v>
+        <v>3930300.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2.27</v>
+        <v>2.26</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1">
         <v>25000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>22.5</v>
+        <v>26.73</v>
       </c>
       <c r="D14" s="1">
         <v>22.2587</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>556467.5</v>
       </c>
       <c r="H14" s="1">
-        <v>6032.5</v>
+        <v>111782.5</v>
       </c>
       <c r="I14" s="1">
-        <v>1.0840704982771</v>
+        <v>20.087875751953</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>562500.0</v>
+        <v>668250.0</v>
       </c>
       <c r="M14" s="1">
-        <v>562500.0</v>
+        <v>668250.0</v>
       </c>
       <c r="N14" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="1">
         <v>92500.0</v>
       </c>
       <c r="C15" s="1">
         <v>20.0</v>
       </c>
       <c r="D15" s="1">
         <v>20.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="M15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1.07</v>
+        <v>1.06</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
         <v>199839.0</v>
       </c>
       <c r="C16" s="1">
-        <v>27.59</v>
+        <v>27.03</v>
       </c>
       <c r="D16" s="1">
         <v>13.2491583725</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>2647698.56</v>
       </c>
       <c r="H16" s="1">
-        <v>2865859.45</v>
+        <v>2753949.61</v>
       </c>
       <c r="I16" s="1">
-        <v>108.23964228012</v>
+        <v>104.01295871083</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>5513558.01</v>
+        <v>5401648.17</v>
       </c>
       <c r="M16" s="1">
-        <v>5513558.01</v>
+        <v>5401648.17</v>
       </c>
       <c r="N16" s="1">
-        <v>3.18</v>
+        <v>3.1</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
-        <v>12274.0</v>
+        <v>18050.0</v>
       </c>
       <c r="C17" s="1">
-        <v>164.05</v>
+        <v>165.95</v>
       </c>
       <c r="D17" s="1">
-        <v>190.7002346423</v>
+        <v>185.2445113573</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>2340654.68</v>
+        <v>3343663.43</v>
       </c>
       <c r="H17" s="1">
-        <v>-327104.98</v>
+        <v>-348265.93</v>
       </c>
       <c r="I17" s="1">
-        <v>-13.974935422768</v>
+        <v>-10.415699345672</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>2013549.7</v>
+        <v>2995397.5</v>
       </c>
       <c r="M17" s="1">
-        <v>2013549.7</v>
+        <v>2995397.5</v>
       </c>
       <c r="N17" s="1">
-        <v>1.16</v>
+        <v>1.72</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
         <v>10000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>57.1</v>
+        <v>60.4</v>
       </c>
       <c r="D18" s="1">
         <v>20.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>200000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>371000.0</v>
+        <v>404000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>185.5</v>
+        <v>202.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>571000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="M18" s="1">
-        <v>571000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="1">
         <v>23485.0</v>
       </c>
       <c r="C19" s="1">
         <v>150.0</v>
       </c>
       <c r="D19" s="1">
         <v>149.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>3499265.0</v>
       </c>
       <c r="H19" s="1">
         <v>23485.0</v>
       </c>
       <c r="I19" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="M19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2.03</v>
+        <v>2.02</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="1">
         <v>10000.0</v>
       </c>
       <c r="C20" s="1">
         <v>106.0</v>
       </c>
       <c r="D20" s="1">
         <v>104.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
@@ -2001,1837 +2007,1837 @@
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="M20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N20" s="1">
         <v>0.61</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>278255.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>0.2215</v>
+        <v>189.6</v>
       </c>
       <c r="D21" s="1">
-        <v>5.4441911915</v>
+        <v>188.0605</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>1514873.42</v>
+        <v>940302.5</v>
       </c>
       <c r="H21" s="1">
-        <v>-1453239.94</v>
+        <v>7697.5</v>
       </c>
       <c r="I21" s="1">
-        <v>-95.93144356576</v>
+        <v>0.81861953998846</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>61633.48</v>
+        <v>948000.0</v>
       </c>
       <c r="M21" s="1">
-        <v>61633.48</v>
+        <v>948000.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.04</v>
+        <v>0.54</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>2800.0</v>
+        <v>278255.0</v>
       </c>
       <c r="C22" s="1">
-        <v>1598.0</v>
+        <v>0.215</v>
       </c>
       <c r="D22" s="1">
-        <v>1940.2523642857</v>
+        <v>5.4441911915</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>5432706.62</v>
+        <v>1514873.42</v>
       </c>
       <c r="H22" s="1">
-        <v>-958306.62</v>
+        <v>-1455048.59</v>
       </c>
       <c r="I22" s="1">
-        <v>-17.639579808563</v>
+        <v>-96.050836379451</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>4474400.0</v>
+        <v>59824.83</v>
       </c>
       <c r="M22" s="1">
-        <v>4474400.0</v>
+        <v>59824.83</v>
       </c>
       <c r="N22" s="1">
-        <v>2.58</v>
+        <v>0.03</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>85000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="C23" s="1">
-        <v>21.08</v>
+        <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>27.3893784706</v>
+        <v>1940.2523642857</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>2328097.17</v>
+        <v>5432706.62</v>
       </c>
       <c r="H23" s="1">
-        <v>-536297.17</v>
+        <v>-725906.62</v>
       </c>
       <c r="I23" s="1">
-        <v>-23.035858507573</v>
+        <v>-13.361785768583</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1791800.0</v>
+        <v>4706800.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1791800.0</v>
+        <v>4706800.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1.03</v>
+        <v>2.7</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>4000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>168.8</v>
+        <v>21.76</v>
       </c>
       <c r="D24" s="1">
-        <v>107.7144625</v>
+        <v>27.3893784706</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>430857.85</v>
+        <v>2328097.17</v>
       </c>
       <c r="H24" s="1">
-        <v>244342.15</v>
+        <v>-478497.17</v>
       </c>
       <c r="I24" s="1">
-        <v>56.710618130783</v>
+        <v>-20.553144265881</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>675200.0</v>
+        <v>1849600.0</v>
       </c>
       <c r="M24" s="1">
-        <v>675200.0</v>
+        <v>1849600.0</v>
       </c>
       <c r="N24" s="1">
-        <v>0.39</v>
+        <v>1.06</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="1">
-        <v>40000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>19.24</v>
+        <v>162.2</v>
       </c>
       <c r="D25" s="1">
-        <v>18.216797</v>
+        <v>107.7144625</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>728671.88</v>
+        <v>430857.85</v>
       </c>
       <c r="H25" s="1">
-        <v>40928.12</v>
+        <v>217942.15</v>
       </c>
       <c r="I25" s="1">
-        <v>5.6168106830196</v>
+        <v>50.583307232304</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>769600.0</v>
+        <v>648800.0</v>
       </c>
       <c r="M25" s="1">
-        <v>769600.0</v>
+        <v>648800.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="1">
-        <v>55000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>24.05</v>
+        <v>21.86</v>
       </c>
       <c r="D26" s="1">
-        <v>32.0843294545</v>
+        <v>18.216797</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>1764638.12</v>
+        <v>728671.88</v>
       </c>
       <c r="H26" s="1">
-        <v>-441888.12</v>
+        <v>145728.12</v>
       </c>
       <c r="I26" s="1">
-        <v>-25.041288352084</v>
+        <v>19.999141451705</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>1322750.0</v>
+        <v>874400.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1322750.0</v>
+        <v>874400.0</v>
       </c>
       <c r="N26" s="1">
-        <v>0.76</v>
+        <v>0.5</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1">
-        <v>27500.0</v>
+        <v>55000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>173.28</v>
+        <v>26.15</v>
       </c>
       <c r="D27" s="1">
-        <v>96.1366738182</v>
+        <v>32.0843294545</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2643758.53</v>
+        <v>1764638.12</v>
       </c>
       <c r="H27" s="1">
-        <v>2121441.47</v>
+        <v>-326388.12</v>
       </c>
       <c r="I27" s="1">
-        <v>80.243390079956</v>
+        <v>-18.49603702316</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>4765200.0</v>
+        <v>1438250.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4765200.0</v>
+        <v>1438250.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2.75</v>
+        <v>0.83</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="1">
-        <v>137750.0</v>
+        <v>27500.0</v>
       </c>
       <c r="C28" s="1">
-        <v>1.93</v>
+        <v>176.52</v>
       </c>
       <c r="D28" s="1">
-        <v>8.75</v>
+        <v>96.1366738182</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1205312.5</v>
+        <v>2643758.53</v>
       </c>
       <c r="H28" s="1">
-        <v>-939455.0</v>
+        <v>2210541.47</v>
       </c>
       <c r="I28" s="1">
-        <v>-77.942857142857</v>
+        <v>83.613591972032</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>265857.5</v>
+        <v>4854300.0</v>
       </c>
       <c r="M28" s="1">
-        <v>265857.5</v>
+        <v>4854300.0</v>
       </c>
       <c r="N28" s="1">
-        <v>0.15</v>
+        <v>2.79</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="1">
-        <v>38726.0</v>
+        <v>137750.0</v>
       </c>
       <c r="C29" s="1">
-        <v>6.3</v>
+        <v>1.928</v>
       </c>
       <c r="D29" s="1">
-        <v>10.35</v>
+        <v>8.75</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>400814.1</v>
+        <v>1205312.5</v>
       </c>
       <c r="H29" s="1">
-        <v>-156840.3</v>
+        <v>-939730.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-39.130434782609</v>
+        <v>-77.965714285714</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>243973.8</v>
+        <v>265582.0</v>
       </c>
       <c r="M29" s="1">
-        <v>243973.8</v>
+        <v>265582.0</v>
       </c>
       <c r="N29" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="1">
-        <v>13000.0</v>
+        <v>38726.0</v>
       </c>
       <c r="C30" s="1">
-        <v>383.65</v>
+        <v>5.15</v>
       </c>
       <c r="D30" s="1">
-        <v>382.6681676923</v>
+        <v>10.35</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>4974686.18</v>
+        <v>400814.1</v>
       </c>
       <c r="H30" s="1">
-        <v>12763.82</v>
+        <v>-201375.2</v>
       </c>
       <c r="I30" s="1">
-        <v>0.25657538060019</v>
+        <v>-50.24154589372</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>4987450.0</v>
+        <v>199438.9</v>
       </c>
       <c r="M30" s="1">
-        <v>4987450.0</v>
+        <v>199438.9</v>
       </c>
       <c r="N30" s="1">
-        <v>2.87</v>
+        <v>0.11</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="1">
-        <v>17000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>484.1</v>
+        <v>378.75</v>
       </c>
       <c r="D31" s="1">
-        <v>428.6897088235</v>
+        <v>382.6681676923</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>7287725.05</v>
+        <v>4974686.18</v>
       </c>
       <c r="H31" s="1">
-        <v>941974.95</v>
+        <v>-50936.18</v>
       </c>
       <c r="I31" s="1">
-        <v>12.925500667729</v>
+        <v>-1.0239074015318</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>8229700.0</v>
+        <v>4923750.0</v>
       </c>
       <c r="M31" s="1">
-        <v>8229700.0</v>
+        <v>4923750.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4.74</v>
+        <v>2.83</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="1">
-        <v>35000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>12.04</v>
+        <v>478.55</v>
       </c>
       <c r="D32" s="1">
-        <v>13.2913</v>
+        <v>428.6897088235</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>465195.5</v>
+        <v>7287725.05</v>
       </c>
       <c r="H32" s="1">
-        <v>-43795.5</v>
+        <v>847624.95</v>
       </c>
       <c r="I32" s="1">
-        <v>-9.4144289873827</v>
+        <v>11.630857972612</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>421400.0</v>
+        <v>8135350.0</v>
       </c>
       <c r="M32" s="1">
-        <v>421400.0</v>
+        <v>8135350.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.24</v>
+        <v>4.67</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="1">
         <v>35000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>32.1</v>
+        <v>12.08</v>
       </c>
       <c r="D33" s="1">
-        <v>5.07</v>
+        <v>13.2913</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>177450.0</v>
+        <v>465195.5</v>
       </c>
       <c r="H33" s="1">
-        <v>946050.0</v>
+        <v>-42395.5</v>
       </c>
       <c r="I33" s="1">
-        <v>533.13609467456</v>
+        <v>-9.113480246477</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>1123500.0</v>
+        <v>422800.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1123500.0</v>
+        <v>422800.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.65</v>
+        <v>0.24</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="1">
-        <v>10000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>145.3</v>
+        <v>33.4</v>
       </c>
       <c r="D34" s="1">
-        <v>128.402215</v>
+        <v>5.07</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>1284022.15</v>
+        <v>177450.0</v>
       </c>
       <c r="H34" s="1">
-        <v>168977.85</v>
+        <v>991550.0</v>
       </c>
       <c r="I34" s="1">
-        <v>13.160041670621</v>
+        <v>558.77712031558</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1453000.0</v>
+        <v>1169000.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1453000.0</v>
+        <v>1169000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.84</v>
+        <v>0.67</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="1">
-        <v>150000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>16.505</v>
+        <v>134.8</v>
       </c>
       <c r="D35" s="1">
-        <v>13.2063544667</v>
+        <v>128.402215</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1980953.17</v>
+        <v>1284022.15</v>
       </c>
       <c r="H35" s="1">
-        <v>494796.83</v>
+        <v>63977.85</v>
       </c>
       <c r="I35" s="1">
-        <v>24.97771464229</v>
+        <v>4.9826126441822</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>2475750.0</v>
+        <v>1348000.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2475750.0</v>
+        <v>1348000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1.43</v>
+        <v>0.77</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="1">
-        <v>20000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>11.47</v>
+        <v>16.185</v>
       </c>
       <c r="D36" s="1">
-        <v>21.013614</v>
+        <v>13.2063544667</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>420272.28</v>
+        <v>1980953.17</v>
       </c>
       <c r="H36" s="1">
-        <v>-190872.28</v>
+        <v>446796.83</v>
       </c>
       <c r="I36" s="1">
-        <v>-45.416338189138</v>
+        <v>22.554638684366</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>229400.0</v>
+        <v>2427750.0</v>
       </c>
       <c r="M36" s="1">
-        <v>229400.0</v>
+        <v>2427750.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.13</v>
+        <v>1.39</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="1">
-        <v>60000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>86.46</v>
+        <v>13.57</v>
       </c>
       <c r="D37" s="1">
-        <v>63.1479731667</v>
+        <v>21.013614</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>3788878.39</v>
+        <v>420272.28</v>
       </c>
       <c r="H37" s="1">
-        <v>1398721.61</v>
+        <v>-148872.28</v>
       </c>
       <c r="I37" s="1">
-        <v>36.916508423486</v>
+        <v>-35.42281684626</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>5187600.0</v>
+        <v>271400.0</v>
       </c>
       <c r="M37" s="1">
-        <v>5187600.0</v>
+        <v>271400.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2.99</v>
+        <v>0.16</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" s="1">
-        <v>45000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>25.08</v>
+        <v>86.12</v>
       </c>
       <c r="D38" s="1">
-        <v>41.2242637778</v>
+        <v>63.1479731667</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1855091.87</v>
+        <v>3788878.39</v>
       </c>
       <c r="H38" s="1">
-        <v>-726491.87</v>
+        <v>1378321.61</v>
       </c>
       <c r="I38" s="1">
-        <v>-39.162042686328</v>
+        <v>36.37809050926</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1128600.0</v>
+        <v>5167200.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1128600.0</v>
+        <v>5167200.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.65</v>
+        <v>2.97</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" s="1">
-        <v>30000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>38.21</v>
+        <v>25.88</v>
       </c>
       <c r="D39" s="1">
-        <v>26.496119</v>
+        <v>41.2242637778</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>794883.57</v>
+        <v>1855091.87</v>
       </c>
       <c r="H39" s="1">
-        <v>351416.43</v>
+        <v>-690491.87</v>
       </c>
       <c r="I39" s="1">
-        <v>44.209799178514</v>
+        <v>-37.221437987327</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>1146300.0</v>
+        <v>1164600.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1146300.0</v>
+        <v>1164600.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="1">
-        <v>27000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>345.0</v>
+        <v>38.11</v>
       </c>
       <c r="D40" s="1">
-        <v>140.1883425926</v>
+        <v>26.496119</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>3785085.25</v>
+        <v>794883.57</v>
       </c>
       <c r="H40" s="1">
-        <v>5529914.75</v>
+        <v>348416.43</v>
       </c>
       <c r="I40" s="1">
-        <v>146.09749542629</v>
+        <v>43.832385414634</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>9315000.0</v>
+        <v>1143300.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9315000.0</v>
+        <v>1143300.0</v>
       </c>
       <c r="N40" s="1">
-        <v>5.37</v>
+        <v>0.66</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
-        <v>85000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>75.08</v>
+        <v>322.9</v>
       </c>
       <c r="D41" s="1">
-        <v>90.9802184706</v>
+        <v>140.1883425926</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>7733318.57</v>
+        <v>3785085.25</v>
       </c>
       <c r="H41" s="1">
-        <v>-1351518.57</v>
+        <v>4933214.75</v>
       </c>
       <c r="I41" s="1">
-        <v>-17.476566596428</v>
+        <v>130.33298919754</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>6381800.0</v>
+        <v>8718300.0</v>
       </c>
       <c r="M41" s="1">
-        <v>6381800.0</v>
+        <v>8718300.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3.68</v>
+        <v>5.0</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="1">
-        <v>50000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>285.4</v>
+        <v>76.75</v>
       </c>
       <c r="D42" s="1">
-        <v>109.7979152</v>
+        <v>90.9802184706</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>5489895.76</v>
+        <v>7733318.57</v>
       </c>
       <c r="H42" s="1">
-        <v>8780104.24</v>
+        <v>-1209568.57</v>
       </c>
       <c r="I42" s="1">
-        <v>159.93207565019</v>
+        <v>-15.641002747414</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>14270000.0</v>
+        <v>6523750.0</v>
       </c>
       <c r="M42" s="1">
-        <v>14270000.0</v>
+        <v>6523750.0</v>
       </c>
       <c r="N42" s="1">
-        <v>8.22</v>
+        <v>3.74</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" s="1">
-        <v>23000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>46.08</v>
+        <v>268.8</v>
       </c>
       <c r="D43" s="1">
-        <v>98.4921743478</v>
+        <v>109.7979152</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2265320.01</v>
+        <v>5489895.76</v>
       </c>
       <c r="H43" s="1">
-        <v>-1205480.01</v>
+        <v>7950104.24</v>
       </c>
       <c r="I43" s="1">
-        <v>-53.214557090325</v>
+        <v>144.81339150236</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>1059840.0</v>
+        <v>13440000.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1059840.0</v>
+        <v>13440000.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.61</v>
+        <v>7.71</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>1802.0</v>
+        <v>23000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>49.6</v>
+        <v>48.34</v>
       </c>
       <c r="D44" s="1">
-        <v>15.0</v>
+        <v>98.4921743478</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>27030.0</v>
+        <v>2265320.01</v>
       </c>
       <c r="H44" s="1">
-        <v>62349.2</v>
+        <v>-1153500.01</v>
       </c>
       <c r="I44" s="1">
-        <v>230.66666666667</v>
+        <v>-50.919958544842</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>89379.2</v>
+        <v>1111820.0</v>
       </c>
       <c r="M44" s="1">
-        <v>89379.2</v>
+        <v>1111820.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.05</v>
+        <v>0.64</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="1">
-        <v>105000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="C45" s="1">
-        <v>77.37</v>
+        <v>43.2</v>
       </c>
       <c r="D45" s="1">
-        <v>28.643883619</v>
+        <v>15.0</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>3007607.78</v>
+        <v>27030.0</v>
       </c>
       <c r="H45" s="1">
-        <v>5116242.22</v>
+        <v>50816.4</v>
       </c>
       <c r="I45" s="1">
-        <v>170.11002079533</v>
+        <v>188.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>8123850.0</v>
+        <v>77846.4</v>
       </c>
       <c r="M45" s="1">
-        <v>8123850.0</v>
+        <v>77846.4</v>
       </c>
       <c r="N45" s="1">
-        <v>4.68</v>
+        <v>0.04</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="1">
-        <v>15000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>50.65</v>
+        <v>77.2</v>
       </c>
       <c r="D46" s="1">
-        <v>59.4699473333</v>
+        <v>28.643883619</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>892049.21</v>
+        <v>3007607.78</v>
       </c>
       <c r="H46" s="1">
-        <v>-132299.21</v>
+        <v>5098392.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-14.83093180476</v>
+        <v>169.51652585498</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>759750.0</v>
+        <v>8106000.0</v>
       </c>
       <c r="M46" s="1">
-        <v>759750.0</v>
+        <v>8106000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.44</v>
+        <v>4.65</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="1">
-        <v>2500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>117.3</v>
+        <v>53.05</v>
       </c>
       <c r="D47" s="1">
-        <v>111.612908</v>
+        <v>59.4699473333</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>279032.27</v>
+        <v>892049.21</v>
       </c>
       <c r="H47" s="1">
-        <v>14217.73</v>
+        <v>-96299.21</v>
       </c>
       <c r="I47" s="1">
-        <v>5.0953712271344</v>
+        <v>-10.795280004788</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>293250.0</v>
+        <v>795750.0</v>
       </c>
       <c r="M47" s="1">
-        <v>293250.0</v>
+        <v>795750.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="1">
-        <v>140000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="C48" s="1">
-        <v>64.49</v>
+        <v>95.48</v>
       </c>
       <c r="D48" s="1">
-        <v>28.0368719286</v>
+        <v>111.612908</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>3925162.07</v>
+        <v>279032.27</v>
       </c>
       <c r="H48" s="1">
-        <v>5103437.93</v>
+        <v>-40332.27</v>
       </c>
       <c r="I48" s="1">
-        <v>130.01852761713</v>
+        <v>-14.454338919294</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>9028600.0</v>
+        <v>238700.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9028600.0</v>
+        <v>238700.0</v>
       </c>
       <c r="N48" s="1">
-        <v>5.2</v>
+        <v>0.14</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" s="1">
-        <v>20000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>33.12</v>
+        <v>57.25</v>
       </c>
       <c r="D49" s="1">
-        <v>21.361331</v>
+        <v>28.0368719286</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>427226.62</v>
+        <v>3925162.07</v>
       </c>
       <c r="H49" s="1">
-        <v>235173.38</v>
+        <v>4089837.93</v>
       </c>
       <c r="I49" s="1">
-        <v>55.046518402809</v>
+        <v>104.19539007723</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>662400.0</v>
+        <v>8015000.0</v>
       </c>
       <c r="M49" s="1">
-        <v>662400.0</v>
+        <v>8015000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>0.38</v>
+        <v>4.6</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="1">
         <v>10000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>45.98</v>
+        <v>33.98</v>
       </c>
       <c r="D50" s="1">
-        <v>108.672405</v>
+        <v>21.361331</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>1086724.05</v>
+        <v>213613.31</v>
       </c>
       <c r="H50" s="1">
-        <v>-626924.05</v>
+        <v>126186.69</v>
       </c>
       <c r="I50" s="1">
-        <v>-57.689350852224</v>
+        <v>59.072484762303</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>459800.0</v>
+        <v>339800.0</v>
       </c>
       <c r="M50" s="1">
-        <v>459800.0</v>
+        <v>339800.0</v>
       </c>
       <c r="N50" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
-        <v>165000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>68.03</v>
+        <v>53.32</v>
       </c>
       <c r="D51" s="1">
-        <v>48.3668532121</v>
+        <v>108.672405</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>7980530.78</v>
+        <v>1086724.05</v>
       </c>
       <c r="H51" s="1">
-        <v>3244419.22</v>
+        <v>-553524.05</v>
       </c>
       <c r="I51" s="1">
-        <v>40.654178392881</v>
+        <v>-50.935106294924</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>11224950.0</v>
+        <v>533200.0</v>
       </c>
       <c r="M51" s="1">
-        <v>11224950.0</v>
+        <v>533200.0</v>
       </c>
       <c r="N51" s="1">
-        <v>6.47</v>
+        <v>0.31</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="1">
-        <v>12500.0</v>
+        <v>165000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>102.45</v>
+        <v>72.81</v>
       </c>
       <c r="D52" s="1">
-        <v>76.0901648</v>
+        <v>48.3668532121</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>951127.06</v>
+        <v>7980530.78</v>
       </c>
       <c r="H52" s="1">
-        <v>329497.94</v>
+        <v>4033119.22</v>
       </c>
       <c r="I52" s="1">
-        <v>34.642894083993</v>
+        <v>50.536979696982</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>1280625.0</v>
+        <v>12013650.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1280625.0</v>
+        <v>12013650.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.74</v>
+        <v>6.9</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="1">
-        <v>60000.0</v>
+        <v>12500.0</v>
       </c>
       <c r="C53" s="1">
-        <v>36.44</v>
+        <v>103.8</v>
       </c>
       <c r="D53" s="1">
-        <v>28.6797525</v>
+        <v>76.0901648</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1720785.15</v>
+        <v>951127.06</v>
       </c>
       <c r="H53" s="1">
-        <v>465614.85</v>
+        <v>346372.94</v>
       </c>
       <c r="I53" s="1">
-        <v>27.058279181454</v>
+        <v>36.417104987004</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>2186400.0</v>
+        <v>1297500.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2186400.0</v>
+        <v>1297500.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1.26</v>
+        <v>0.74</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="1">
-        <v>30000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>127.8</v>
+        <v>36.58</v>
       </c>
       <c r="D54" s="1">
-        <v>104.83113</v>
+        <v>28.6797525</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>3144933.9</v>
+        <v>1720785.15</v>
       </c>
       <c r="H54" s="1">
-        <v>689066.1</v>
+        <v>474014.85</v>
       </c>
       <c r="I54" s="1">
-        <v>21.910352392462</v>
+        <v>27.546428442854</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>3834000.0</v>
+        <v>2194800.0</v>
       </c>
       <c r="M54" s="1">
-        <v>3834000.0</v>
+        <v>2194800.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2.21</v>
+        <v>1.26</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>126.2</v>
+        <v>118.45</v>
       </c>
       <c r="D55" s="1">
-        <v>147.5522153333</v>
+        <v>104.83113</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>2213283.23</v>
+        <v>3144933.9</v>
       </c>
       <c r="H55" s="1">
-        <v>-320283.23</v>
+        <v>408566.1</v>
       </c>
       <c r="I55" s="1">
-        <v>-14.470955441161</v>
+        <v>12.991246016331</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1893000.0</v>
+        <v>3553500.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1893000.0</v>
+        <v>3553500.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" s="1">
-        <v>48000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>0.001</v>
+        <v>125.0</v>
       </c>
       <c r="D56" s="1">
-        <v>0.0</v>
+        <v>147.5522153333</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>0.0</v>
+        <v>2213283.23</v>
       </c>
       <c r="H56" s="1">
-        <v>48.0</v>
+        <v>-338283.23</v>
       </c>
       <c r="I56" s="1">
-        <v>0</v>
+        <v>-15.284226863274</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>48.0</v>
+        <v>1875000.0</v>
       </c>
       <c r="M56" s="1">
-        <v>48.0</v>
+        <v>1875000.0</v>
       </c>
       <c r="N56" s="1">
-        <v>0.0</v>
+        <v>1.08</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1">
         <v>48000.0</v>
       </c>
       <c r="C57" s="1">
         <v>0.001</v>
       </c>
       <c r="D57" s="1">
         <v>0.0</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
@@ -3851,143 +3857,193 @@
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
         <v>48.0</v>
       </c>
       <c r="M57" s="1">
         <v>48.0</v>
       </c>
       <c r="N57" s="1">
         <v>0.0</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1">
-        <v>20893.0</v>
+        <v>48000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>10.28</v>
+        <v>0.001</v>
       </c>
       <c r="D58" s="1">
-        <v>181.6701455033</v>
+        <v>0.0</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>3795634.35</v>
+        <v>0.0</v>
       </c>
       <c r="H58" s="1">
-        <v>-3580854.31</v>
+        <v>48.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-94.341392763505</v>
+        <v>0</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>214780.04</v>
+        <v>48.0</v>
       </c>
       <c r="M58" s="1">
-        <v>214780.04</v>
+        <v>48.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>64.0</v>
+        <v>20893.0</v>
       </c>
       <c r="C59" s="1">
-        <v>8410.0</v>
+        <v>10.16</v>
       </c>
       <c r="D59" s="1">
-        <v>8473.0</v>
+        <v>181.6701455033</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>0.0</v>
+        <v>3795634.35</v>
       </c>
       <c r="H59" s="1">
-        <v>-40320.0</v>
+        <v>-3583361.47</v>
       </c>
       <c r="I59" s="1">
-        <v>0</v>
+        <v>-94.407446544476</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>-40320.0</v>
+        <v>212272.88</v>
       </c>
       <c r="M59" s="1">
-        <v>-40320.0</v>
+        <v>212272.88</v>
       </c>
       <c r="N59" s="1">
-        <v>-0.02</v>
+        <v>0.12</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1">
+        <v>64.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>8380.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>8378.5</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">