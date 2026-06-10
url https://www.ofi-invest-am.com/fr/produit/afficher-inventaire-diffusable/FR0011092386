--- v0 (2026-05-07)
+++ v1 (2026-06-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -118,51 +118,51 @@
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON AG</t>
+    <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
@@ -415,108 +415,108 @@
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE SA</t>
+    <t>NESTLE LTD</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
-[...5 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
@@ -571,56 +571,50 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>DE0007165631</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
@@ -658,96 +652,96 @@
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
-    <t>BE0974320526</t>
-[...2 lines deleted...]
-    <t>UMICORE SA</t>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
-    <t>ZURICH INSURANCE GROUP AG</t>
+    <t>ZURICH INSURANCE GROUP LTD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1111,125 +1105,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1286.0114</v>
+        <v>1286.8414</v>
       </c>
       <c r="D2">
-        <v>38095.88</v>
+        <v>37071.76</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48991744.89</v>
+        <v>47705484.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48991744.89</v>
+        <v>47705484.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1733.86</v>
+        <v>1686.51</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>90160.88</v>
+        <v>87698.69</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>90160.88</v>
+        <v>87698.69</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P100"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O101" sqref="O101"/>
+      <selection activeCell="O100" sqref="O100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1248,5039 +1242,4989 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>10319.0</v>
+        <v>10044.0</v>
       </c>
       <c r="D2" s="1">
-        <v>66.9</v>
+        <v>68.02</v>
       </c>
       <c r="E2" s="1">
-        <v>35.2194582808</v>
+        <v>35.2194583831</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H2" s="1">
-        <v>356633.71</v>
+        <v>347129.47</v>
       </c>
       <c r="I2" s="1">
-        <v>396767.03</v>
+        <v>409409.9</v>
       </c>
       <c r="J2" s="1">
-        <v>111.25337254294</v>
+        <v>117.9415565034</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>753400.74</v>
+        <v>756539.37</v>
       </c>
       <c r="N2" s="1">
-        <v>753400.74</v>
+        <v>756539.37</v>
       </c>
       <c r="O2" s="1">
-        <v>1.53</v>
+        <v>1.58</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>128.0</v>
+        <v>209.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1134.8</v>
+        <v>935.0</v>
       </c>
       <c r="E3" s="1">
-        <v>1135.94875</v>
+        <v>1168.8058851675</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>145401.44</v>
+        <v>244280.43</v>
       </c>
       <c r="I3" s="1">
-        <v>-147.04</v>
+        <v>-48865.43</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.10112692143902</v>
+        <v>-20.003825111983</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>145254.4</v>
+        <v>195415.0</v>
       </c>
       <c r="N3" s="1">
-        <v>145254.4</v>
+        <v>195415.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>2971.0</v>
       </c>
       <c r="D4" s="1">
-        <v>191.3</v>
+        <v>177.9</v>
       </c>
       <c r="E4" s="1">
         <v>149.0550185123</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>442842.46</v>
       </c>
       <c r="I4" s="1">
-        <v>125509.84</v>
+        <v>85698.44</v>
       </c>
       <c r="J4" s="1">
-        <v>28.341871283074</v>
+        <v>19.351902254359</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>568352.3</v>
+        <v>528540.9</v>
       </c>
       <c r="N4" s="1">
-        <v>568352.3</v>
+        <v>528540.9</v>
       </c>
       <c r="O4" s="1">
-        <v>1.16</v>
+        <v>1.11</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>12425.0</v>
+        <v>12094.0</v>
       </c>
       <c r="D5" s="1">
-        <v>60.74</v>
+        <v>63.06</v>
       </c>
       <c r="E5" s="1">
-        <v>84.8464402414</v>
+        <v>84.8464403837</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H5" s="1">
-        <v>971412.2</v>
+        <v>945533.94</v>
       </c>
       <c r="I5" s="1">
-        <v>-147779.66</v>
+        <v>-101009.67</v>
       </c>
       <c r="J5" s="1">
-        <v>-15.2128684404</v>
+        <v>-10.682818006512</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>823632.54</v>
+        <v>844524.27</v>
       </c>
       <c r="N5" s="1">
-        <v>823632.54</v>
+        <v>844524.27</v>
       </c>
       <c r="O5" s="1">
-        <v>1.68</v>
+        <v>1.77</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>1948.0</v>
+        <v>2120.0</v>
       </c>
       <c r="D6" s="1">
-        <v>387.2</v>
+        <v>354.4</v>
       </c>
       <c r="E6" s="1">
-        <v>223.7442145791</v>
+        <v>239.5341320755</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>435853.73</v>
+        <v>507812.36</v>
       </c>
       <c r="I6" s="1">
-        <v>318411.87</v>
+        <v>243515.64</v>
       </c>
       <c r="J6" s="1">
-        <v>73.054753942337</v>
+        <v>47.953862328203</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>754265.6</v>
+        <v>751328.0</v>
       </c>
       <c r="N6" s="1">
-        <v>754265.6</v>
+        <v>751328.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.54</v>
+        <v>1.57</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
-        <v>14230.0</v>
+        <v>13851.0</v>
       </c>
       <c r="D7" s="1">
-        <v>28.43</v>
+        <v>24.8</v>
       </c>
       <c r="E7" s="1">
-        <v>26.2123000703</v>
+        <v>26.2123001949</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>373001.03</v>
+        <v>363066.57</v>
       </c>
       <c r="I7" s="1">
-        <v>31557.87</v>
+        <v>-19561.77</v>
       </c>
       <c r="J7" s="1">
-        <v>8.4605315969235</v>
+        <v>-5.3879292714832</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>404558.9</v>
+        <v>343504.8</v>
       </c>
       <c r="N7" s="1">
-        <v>404558.9</v>
+        <v>343504.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.82</v>
+        <v>0.72</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
-        <v>9107.0</v>
+        <v>7581.0</v>
       </c>
       <c r="D8" s="1">
-        <v>64.26</v>
+        <v>63.32</v>
       </c>
       <c r="E8" s="1">
-        <v>57.2466432415</v>
+        <v>57.2466429231</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>521345.18</v>
+        <v>433986.8</v>
       </c>
       <c r="I8" s="1">
-        <v>63870.64</v>
+        <v>46042.12</v>
       </c>
       <c r="J8" s="1">
-        <v>12.251123142637</v>
+        <v>10.609106083411</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>585215.82</v>
+        <v>480028.92</v>
       </c>
       <c r="N8" s="1">
-        <v>585215.82</v>
+        <v>480028.92</v>
       </c>
       <c r="O8" s="1">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>7135.0</v>
+        <v>6945.0</v>
       </c>
       <c r="D9" s="1">
-        <v>41.5</v>
+        <v>36.74</v>
       </c>
       <c r="E9" s="1">
-        <v>32.7887750526</v>
+        <v>32.788774658</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>233947.91</v>
+        <v>227718.04</v>
       </c>
       <c r="I9" s="1">
-        <v>62154.59</v>
+        <v>27441.26</v>
       </c>
       <c r="J9" s="1">
-        <v>26.567704751028</v>
+        <v>12.050542855542</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>296102.5</v>
+        <v>255159.3</v>
       </c>
       <c r="N9" s="1">
-        <v>296102.5</v>
+        <v>255159.3</v>
       </c>
       <c r="O9" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
-        <v>516.0</v>
+        <v>502.0</v>
       </c>
       <c r="D10" s="1">
-        <v>695.6</v>
+        <v>639.2</v>
       </c>
       <c r="E10" s="1">
-        <v>516.5262984496</v>
+        <v>516.5262948207</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>266527.57</v>
+        <v>259296.2</v>
       </c>
       <c r="I10" s="1">
-        <v>92402.03</v>
+        <v>61582.2</v>
       </c>
       <c r="J10" s="1">
-        <v>34.668844952888</v>
+        <v>23.749750285581</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>358929.6</v>
+        <v>320878.4</v>
       </c>
       <c r="N10" s="1">
-        <v>358929.6</v>
+        <v>320878.4</v>
       </c>
       <c r="O10" s="1">
-        <v>0.73</v>
+        <v>0.67</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>2068.0</v>
+        <v>2122.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1193.8</v>
+        <v>1200.0</v>
       </c>
       <c r="E11" s="1">
-        <v>573.7075531915</v>
+        <v>605.5538077286</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1186427.22</v>
+        <v>1284985.18</v>
       </c>
       <c r="I11" s="1">
-        <v>1282351.18</v>
+        <v>1261414.82</v>
       </c>
       <c r="J11" s="1">
-        <v>108.08511119629</v>
+        <v>98.165709584293</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2468778.4</v>
+        <v>2546400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2468778.4</v>
+        <v>2546400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>5.03</v>
+        <v>5.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>16601.0</v>
+        <v>16159.0</v>
       </c>
       <c r="D12" s="1">
-        <v>187.95</v>
+        <v>178.9</v>
       </c>
       <c r="E12" s="1">
-        <v>153.249800012</v>
+        <v>153.2498001114</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12">
-        <v>10.66</v>
+        <v>10.64</v>
       </c>
       <c r="H12" s="1">
-        <v>226041.76</v>
+        <v>220023.42</v>
       </c>
       <c r="I12" s="1">
-        <v>66601.08</v>
+        <v>51749.18</v>
       </c>
       <c r="J12" s="1">
-        <v>29.464060092259</v>
+        <v>23.519850750434</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>292642.84</v>
+        <v>271772.6</v>
       </c>
       <c r="N12" s="1">
-        <v>292642.84</v>
+        <v>271772.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>8590.0</v>
+        <v>12243.0</v>
       </c>
       <c r="D13" s="1">
-        <v>39.66</v>
+        <v>38.17</v>
       </c>
       <c r="E13" s="1">
-        <v>32.1241746217</v>
+        <v>34.302769746</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>275946.66</v>
+        <v>419968.81</v>
       </c>
       <c r="I13" s="1">
-        <v>64732.74</v>
+        <v>47346.5</v>
       </c>
       <c r="J13" s="1">
-        <v>23.458424899943</v>
+        <v>11.273813405334</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>340679.4</v>
+        <v>467315.31</v>
       </c>
       <c r="N13" s="1">
-        <v>340679.4</v>
+        <v>467315.31</v>
       </c>
       <c r="O13" s="1">
-        <v>0.69</v>
+        <v>0.98</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>41884.0</v>
+        <v>40769.0</v>
       </c>
       <c r="D14" s="1">
-        <v>20.19</v>
+        <v>19.09</v>
       </c>
       <c r="E14" s="1">
-        <v>16.1406866584</v>
+        <v>16.1406865511</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>676036.52</v>
+        <v>658039.65</v>
       </c>
       <c r="I14" s="1">
-        <v>169601.44</v>
+        <v>120240.56</v>
       </c>
       <c r="J14" s="1">
-        <v>25.087615089197</v>
+        <v>18.272540264101</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>845637.96</v>
+        <v>778280.21</v>
       </c>
       <c r="N14" s="1">
-        <v>845637.96</v>
+        <v>778280.21</v>
       </c>
       <c r="O14" s="1">
-        <v>1.72</v>
+        <v>1.63</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>94470.0</v>
+        <v>99836.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.66</v>
+        <v>10.012</v>
       </c>
       <c r="E15" s="1">
-        <v>4.8687205462</v>
+        <v>5.3033281582</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>459948.03</v>
+        <v>529463.07</v>
       </c>
       <c r="I15" s="1">
-        <v>547102.17</v>
+        <v>470094.96</v>
       </c>
       <c r="J15" s="1">
-        <v>118.94869296429</v>
+        <v>88.787110307807</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1007050.2</v>
+        <v>999558.03</v>
       </c>
       <c r="N15" s="1">
-        <v>1007050.2</v>
+        <v>999558.03</v>
       </c>
       <c r="O15" s="1">
-        <v>2.05</v>
+        <v>2.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>3481.0</v>
+        <v>3388.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.8</v>
+        <v>95.05</v>
       </c>
       <c r="E16" s="1">
-        <v>111.8663228957</v>
+        <v>111.866322314</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>389406.67</v>
+        <v>379003.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-59407.87</v>
+        <v>-56973.7</v>
       </c>
       <c r="J16" s="1">
-        <v>-15.255997027478</v>
+        <v>-15.032515565176</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>329998.8</v>
+        <v>322029.4</v>
       </c>
       <c r="N16" s="1">
-        <v>329998.8</v>
+        <v>322029.4</v>
       </c>
       <c r="O16" s="1">
         <v>0.67</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>2605.0</v>
+        <v>2536.0</v>
       </c>
       <c r="D17" s="1">
-        <v>88.44</v>
+        <v>80.4</v>
       </c>
       <c r="E17" s="1">
-        <v>81.3380959693</v>
+        <v>81.3380954259</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>211885.74</v>
+        <v>206273.41</v>
       </c>
       <c r="I17" s="1">
-        <v>18500.46</v>
+        <v>-2379.01</v>
       </c>
       <c r="J17" s="1">
-        <v>8.7313379371354</v>
+        <v>-1.1533284876611</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>230386.2</v>
+        <v>203894.4</v>
       </c>
       <c r="N17" s="1">
-        <v>230386.2</v>
+        <v>203894.4</v>
       </c>
       <c r="O17" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>11728.0</v>
+        <v>5773.0</v>
       </c>
       <c r="D18" s="1">
-        <v>624.8</v>
+        <v>657.0</v>
       </c>
       <c r="E18" s="1">
-        <v>301.4705508186</v>
+        <v>301.4705508401</v>
       </c>
       <c r="F18" t="s">
         <v>49</v>
       </c>
       <c r="G18">
-        <v>10.66</v>
+        <v>10.64</v>
       </c>
       <c r="H18" s="1">
-        <v>321128.66</v>
+        <v>158072.62</v>
       </c>
       <c r="I18" s="1">
-        <v>366139.62</v>
+        <v>198499.82</v>
       </c>
       <c r="J18" s="1">
-        <v>114.0164879709</v>
+        <v>125.57508061801</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>687268.28</v>
+        <v>356572.44</v>
       </c>
       <c r="N18" s="1">
-        <v>687268.28</v>
+        <v>356572.44</v>
       </c>
       <c r="O18" s="1">
-        <v>1.4</v>
+        <v>0.75</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
         <v>2816.0</v>
       </c>
       <c r="D19" s="1">
-        <v>115.4</v>
+        <v>105.35</v>
       </c>
       <c r="E19" s="1">
         <v>162.5754651989</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>457812.51</v>
       </c>
       <c r="I19" s="1">
-        <v>-132846.11</v>
+        <v>-161146.91</v>
       </c>
       <c r="J19" s="1">
-        <v>-29.017579707466</v>
+        <v>-35.199324282336</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>324966.4</v>
+        <v>296665.6</v>
       </c>
       <c r="N19" s="1">
-        <v>324966.4</v>
+        <v>296665.6</v>
       </c>
       <c r="O19" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>4431.0</v>
+        <v>2678.0</v>
       </c>
       <c r="D20" s="1">
-        <v>962.0</v>
+        <v>900.8</v>
       </c>
       <c r="E20" s="1">
-        <v>768.3517039043</v>
+        <v>768.3517064974</v>
       </c>
       <c r="F20" t="s">
         <v>66</v>
       </c>
       <c r="G20">
         <v>7.47</v>
       </c>
       <c r="H20" s="1">
-        <v>456137.72</v>
+        <v>275679.71</v>
       </c>
       <c r="I20" s="1">
-        <v>114620.48</v>
+        <v>47192.86</v>
       </c>
       <c r="J20" s="1">
-        <v>25.128480933346</v>
+        <v>17.118728106613</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>570758.2</v>
+        <v>322872.57</v>
       </c>
       <c r="N20" s="1">
-        <v>570758.2</v>
+        <v>322872.57</v>
       </c>
       <c r="O20" s="1">
-        <v>1.16</v>
+        <v>0.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
         <v>15079.0</v>
       </c>
       <c r="D21" s="1">
-        <v>14.85</v>
+        <v>15.19</v>
       </c>
       <c r="E21" s="1">
         <v>15.2212746203</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>229521.6</v>
       </c>
       <c r="I21" s="1">
-        <v>-5598.45</v>
+        <v>-471.59</v>
       </c>
       <c r="J21" s="1">
-        <v>-2.439182194617</v>
+        <v>-0.20546650075636</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>223923.15</v>
+        <v>229050.01</v>
       </c>
       <c r="N21" s="1">
-        <v>223923.15</v>
+        <v>229050.01</v>
       </c>
       <c r="O21" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
         <v>18701.0</v>
       </c>
       <c r="D22" s="1">
-        <v>34.01</v>
+        <v>31.72</v>
       </c>
       <c r="E22" s="1">
         <v>11.1180947543</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>207919.49</v>
       </c>
       <c r="I22" s="1">
-        <v>428101.52</v>
+        <v>385276.23</v>
       </c>
       <c r="J22" s="1">
-        <v>205.89773474339</v>
+        <v>185.30068056631</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>636021.01</v>
+        <v>593195.72</v>
       </c>
       <c r="N22" s="1">
-        <v>636021.01</v>
+        <v>593195.72</v>
       </c>
       <c r="O22" s="1">
-        <v>1.3</v>
+        <v>1.24</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>6131.0</v>
+        <v>5968.0</v>
       </c>
       <c r="D23" s="1">
-        <v>88.34</v>
+        <v>74.12</v>
       </c>
       <c r="E23" s="1">
-        <v>56.5650040776</v>
+        <v>56.5650033512</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>346800.04</v>
+        <v>337579.94</v>
       </c>
       <c r="I23" s="1">
-        <v>194812.5</v>
+        <v>104768.22</v>
       </c>
       <c r="J23" s="1">
-        <v>56.174301479319</v>
+        <v>31.035084608404</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>541612.54</v>
+        <v>442348.16</v>
       </c>
       <c r="N23" s="1">
-        <v>541612.54</v>
+        <v>442348.16</v>
       </c>
       <c r="O23" s="1">
-        <v>1.1</v>
+        <v>0.93</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>3044.0</v>
+        <v>2963.0</v>
       </c>
       <c r="D24" s="1">
-        <v>155.45</v>
+        <v>142.4</v>
       </c>
       <c r="E24" s="1">
-        <v>126.4182588699</v>
+        <v>126.4182585218</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H24" s="1">
-        <v>397513.75</v>
+        <v>386936.02</v>
       </c>
       <c r="I24" s="1">
-        <v>118899.87</v>
+        <v>80293.04</v>
       </c>
       <c r="J24" s="1">
-        <v>29.91088232797</v>
+        <v>20.750986170789</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>516413.62</v>
+        <v>467229.06</v>
       </c>
       <c r="N24" s="1">
-        <v>516413.62</v>
+        <v>467229.06</v>
       </c>
       <c r="O24" s="1">
-        <v>1.05</v>
+        <v>0.98</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>4104.0</v>
+        <v>3995.0</v>
       </c>
       <c r="D25" s="1">
-        <v>69.16</v>
+        <v>69.3</v>
       </c>
       <c r="E25" s="1">
-        <v>71.5841179337</v>
+        <v>71.5841176471</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>293781.22</v>
+        <v>285978.55</v>
       </c>
       <c r="I25" s="1">
-        <v>-9948.58</v>
+        <v>-9125.05</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.3863907298091</v>
+        <v>-3.1908162342945</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>283832.64</v>
+        <v>276853.5</v>
       </c>
       <c r="N25" s="1">
-        <v>283832.64</v>
+        <v>276853.5</v>
       </c>
       <c r="O25" s="1">
         <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>30505.0</v>
+        <v>29693.0</v>
       </c>
       <c r="D26" s="1">
-        <v>22.25</v>
+        <v>18.025</v>
       </c>
       <c r="E26" s="1">
-        <v>31.3518826422</v>
+        <v>31.3518825986</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>956389.18</v>
+        <v>930931.45</v>
       </c>
       <c r="I26" s="1">
-        <v>-277652.93</v>
+        <v>-395715.12</v>
       </c>
       <c r="J26" s="1">
-        <v>-29.031375072646</v>
+        <v>-42.507439188997</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>678736.25</v>
+        <v>535216.33</v>
       </c>
       <c r="N26" s="1">
-        <v>678736.25</v>
+        <v>535216.33</v>
       </c>
       <c r="O26" s="1">
-        <v>1.38</v>
+        <v>1.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
         <v>8834.0</v>
       </c>
       <c r="D27" s="1">
-        <v>31.25</v>
+        <v>27.46</v>
       </c>
       <c r="E27" s="1">
         <v>31.1453531809</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>275138.05</v>
       </c>
       <c r="I27" s="1">
-        <v>924.45</v>
+        <v>-32556.41</v>
       </c>
       <c r="J27" s="1">
-        <v>0.33599496689026</v>
+        <v>-11.832754502694</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>276062.5</v>
+        <v>242581.64</v>
       </c>
       <c r="N27" s="1">
-        <v>276062.5</v>
+        <v>242581.64</v>
       </c>
       <c r="O27" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>1049.0</v>
+        <v>1383.0</v>
       </c>
       <c r="D28" s="1">
-        <v>214.5</v>
+        <v>240.8</v>
       </c>
       <c r="E28" s="1">
-        <v>230.6534032412</v>
+        <v>232.53164859</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>241955.42</v>
+        <v>321591.27</v>
       </c>
       <c r="I28" s="1">
-        <v>-16944.92</v>
+        <v>11435.13</v>
       </c>
       <c r="J28" s="1">
-        <v>-7.0033231741616</v>
+        <v>3.5557961508097</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>225010.5</v>
+        <v>333026.4</v>
       </c>
       <c r="N28" s="1">
-        <v>225010.5</v>
+        <v>333026.4</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.7</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
         <v>21065.0</v>
       </c>
       <c r="D29" s="1">
-        <v>30.26</v>
+        <v>32.82</v>
       </c>
       <c r="E29" s="1">
         <v>31.3998219796</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>661437.25</v>
       </c>
       <c r="I29" s="1">
-        <v>-24010.35</v>
+        <v>29916.05</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.6300268846364</v>
+        <v>4.522885579849</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>637426.9</v>
+        <v>691353.3</v>
       </c>
       <c r="N29" s="1">
-        <v>637426.9</v>
+        <v>691353.3</v>
       </c>
       <c r="O29" s="1">
-        <v>1.3</v>
+        <v>1.45</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>2210.0</v>
+        <v>2968.0</v>
       </c>
       <c r="D30" s="1">
-        <v>70.52</v>
+        <v>56.5</v>
       </c>
       <c r="E30" s="1">
-        <v>66.2014162896</v>
+        <v>66.961175876</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>146305.13</v>
+        <v>198740.77</v>
       </c>
       <c r="I30" s="1">
-        <v>9544.07</v>
+        <v>-31048.77</v>
       </c>
       <c r="J30" s="1">
-        <v>6.5234007857414</v>
+        <v>-15.622748165865</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>155849.2</v>
+        <v>167692.0</v>
       </c>
       <c r="N30" s="1">
-        <v>155849.2</v>
+        <v>167692.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>12274.0</v>
+        <v>11947.0</v>
       </c>
       <c r="D31" s="1">
-        <v>17.69</v>
+        <v>19.12</v>
       </c>
       <c r="E31" s="1">
-        <v>11.5366954538</v>
+        <v>11.5366954047</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>141601.4</v>
+        <v>137828.9</v>
       </c>
       <c r="I31" s="1">
-        <v>75525.66</v>
+        <v>90597.74</v>
       </c>
       <c r="J31" s="1">
-        <v>53.3368031672</v>
+        <v>65.732034428193</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>217127.06</v>
+        <v>228426.64</v>
       </c>
       <c r="N31" s="1">
-        <v>217127.06</v>
+        <v>228426.64</v>
       </c>
       <c r="O31" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>100713.0</v>
+        <v>98033.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.326</v>
+        <v>4.309</v>
       </c>
       <c r="E32" s="1">
-        <v>3.3108896567</v>
+        <v>3.3108897004</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>333449.63</v>
+        <v>324576.45</v>
       </c>
       <c r="I32" s="1">
-        <v>102234.81</v>
+        <v>97847.75</v>
       </c>
       <c r="J32" s="1">
-        <v>30.659746121176</v>
+        <v>30.146287569539</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>435684.44</v>
+        <v>422424.2</v>
       </c>
       <c r="N32" s="1">
-        <v>435684.44</v>
+        <v>422424.2</v>
       </c>
       <c r="O32" s="1">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>5522.0</v>
+        <v>4936.0</v>
       </c>
       <c r="D33" s="1">
-        <v>125.9</v>
+        <v>132.3</v>
       </c>
       <c r="E33" s="1">
-        <v>68.1866642521</v>
+        <v>68.1866632901</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>376526.76</v>
+        <v>336569.37</v>
       </c>
       <c r="I33" s="1">
-        <v>318693.04</v>
+        <v>316463.43</v>
       </c>
       <c r="J33" s="1">
-        <v>84.640209901681</v>
+        <v>94.026212189184</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>695219.8</v>
+        <v>653032.8</v>
       </c>
       <c r="N33" s="1">
-        <v>695219.8</v>
+        <v>653032.8</v>
       </c>
       <c r="O33" s="1">
-        <v>1.42</v>
+        <v>1.37</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>7996.0</v>
+        <v>7783.0</v>
       </c>
       <c r="D34" s="1">
-        <v>31.74</v>
+        <v>34.16</v>
       </c>
       <c r="E34" s="1">
-        <v>27.3158004002</v>
+        <v>27.3157998201</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>218417.14</v>
+        <v>212598.87</v>
       </c>
       <c r="I34" s="1">
-        <v>35375.9</v>
+        <v>53268.41</v>
       </c>
       <c r="J34" s="1">
-        <v>16.196485312462</v>
+        <v>25.055829318378</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>253793.04</v>
+        <v>265867.28</v>
       </c>
       <c r="N34" s="1">
-        <v>253793.04</v>
+        <v>265867.28</v>
       </c>
       <c r="O34" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>54205.0</v>
+        <v>52762.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.478</v>
+        <v>9.601</v>
       </c>
       <c r="E35" s="1">
-        <v>6.8226792731</v>
+        <v>6.8226792009</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>369823.33</v>
+        <v>359978.2</v>
       </c>
       <c r="I35" s="1">
-        <v>143931.66</v>
+        <v>146589.76</v>
       </c>
       <c r="J35" s="1">
-        <v>38.919031960477</v>
+        <v>40.721843711647</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>513754.99</v>
+        <v>506567.96</v>
       </c>
       <c r="N35" s="1">
-        <v>513754.99</v>
+        <v>506567.96</v>
       </c>
       <c r="O35" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>12134.0</v>
+        <v>11811.0</v>
       </c>
       <c r="D36" s="1">
-        <v>25.7</v>
+        <v>27.04</v>
       </c>
       <c r="E36" s="1">
-        <v>15.8559065436</v>
+        <v>15.8559063585</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>192395.57</v>
+        <v>187274.11</v>
       </c>
       <c r="I36" s="1">
-        <v>119448.23</v>
+        <v>132095.33</v>
       </c>
       <c r="J36" s="1">
-        <v>62.08470912298</v>
+        <v>70.535820461248</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>311843.8</v>
+        <v>319369.44</v>
       </c>
       <c r="N36" s="1">
-        <v>311843.8</v>
+        <v>319369.44</v>
       </c>
       <c r="O36" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>2375.0</v>
+        <v>2312.0</v>
       </c>
       <c r="D37" s="1">
-        <v>107.0</v>
+        <v>97.15</v>
       </c>
       <c r="E37" s="1">
-        <v>100.2890315789</v>
+        <v>100.2890311419</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>238186.45</v>
+        <v>231868.24</v>
       </c>
       <c r="I37" s="1">
-        <v>15938.55</v>
+        <v>-7257.44</v>
       </c>
       <c r="J37" s="1">
-        <v>6.6916275044193</v>
+        <v>-3.1299845118935</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>254125.0</v>
+        <v>224610.8</v>
       </c>
       <c r="N37" s="1">
-        <v>254125.0</v>
+        <v>224610.8</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>1855.0</v>
+        <v>2036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>255.1</v>
+        <v>213.0</v>
       </c>
       <c r="E38" s="1">
-        <v>213.2637466307</v>
+        <v>213.7490569745</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>395604.25</v>
+        <v>435193.08</v>
       </c>
       <c r="I38" s="1">
-        <v>77606.25</v>
+        <v>-1525.08</v>
       </c>
       <c r="J38" s="1">
-        <v>19.617142636865</v>
+        <v>-0.35043755750896</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>473210.5</v>
+        <v>433668.0</v>
       </c>
       <c r="N38" s="1">
-        <v>473210.5</v>
+        <v>433668.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.96</v>
+        <v>0.91</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>28260.0</v>
+        <v>22735.0</v>
       </c>
       <c r="D39" s="1">
-        <v>35.65</v>
+        <v>33.28</v>
       </c>
       <c r="E39" s="1">
-        <v>30.9709140127</v>
+        <v>30.9709140092</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>875238.03</v>
+        <v>704123.73</v>
       </c>
       <c r="I39" s="1">
-        <v>132230.97</v>
+        <v>52497.07</v>
       </c>
       <c r="J39" s="1">
-        <v>15.108000962892</v>
+        <v>7.4556598170608</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1007469.0</v>
+        <v>756620.8</v>
       </c>
       <c r="N39" s="1">
-        <v>1007469.0</v>
+        <v>756620.8</v>
       </c>
       <c r="O39" s="1">
-        <v>2.05</v>
+        <v>1.58</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>83.0</v>
+        <v>81.0</v>
       </c>
       <c r="D40" s="1">
-        <v>3095.0</v>
+        <v>2829.0</v>
       </c>
       <c r="E40" s="1">
-        <v>3924.1048192771</v>
+        <v>3924.1048148148</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
       <c r="G40">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H40" s="1">
-        <v>350834.54</v>
+        <v>342380.7</v>
       </c>
       <c r="I40" s="1">
-        <v>-70484.22</v>
+        <v>-88630.63</v>
       </c>
       <c r="J40" s="1">
-        <v>-20.090444914574</v>
+        <v>-25.886573045735</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>280350.32</v>
+        <v>253750.07</v>
       </c>
       <c r="N40" s="1">
-        <v>280350.32</v>
+        <v>253750.07</v>
       </c>
       <c r="O40" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>4042.0</v>
+        <v>3934.0</v>
       </c>
       <c r="D41" s="1">
-        <v>79.78</v>
+        <v>73.08</v>
       </c>
       <c r="E41" s="1">
-        <v>78.698584859</v>
+        <v>78.6985841383</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>318099.68</v>
+        <v>309600.23</v>
       </c>
       <c r="I41" s="1">
-        <v>4371.08</v>
+        <v>-22103.51</v>
       </c>
       <c r="J41" s="1">
-        <v>1.3741227278192</v>
+        <v>-7.1393713111906</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>322470.76</v>
+        <v>287496.72</v>
       </c>
       <c r="N41" s="1">
-        <v>322470.76</v>
+        <v>287496.72</v>
       </c>
       <c r="O41" s="1">
-        <v>0.66</v>
+        <v>0.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>170.0</v>
+        <v>165.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2055.0</v>
+        <v>1948.0</v>
       </c>
       <c r="E42" s="1">
-        <v>2282.5679411765</v>
+        <v>2282.5679393939</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>388036.55</v>
+        <v>376623.71</v>
       </c>
       <c r="I42" s="1">
-        <v>-38686.55</v>
+        <v>-55203.71</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.9698211418486</v>
+        <v>-14.657523818668</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>349350.0</v>
+        <v>321420.0</v>
       </c>
       <c r="N42" s="1">
-        <v>349350.0</v>
+        <v>321420.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>34577.0</v>
+        <v>33657.0</v>
       </c>
       <c r="D43" s="1">
-        <v>19.365</v>
+        <v>19.425</v>
       </c>
       <c r="E43" s="1">
-        <v>11.5840952078</v>
+        <v>11.5840951362</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>400543.26</v>
+        <v>389885.89</v>
       </c>
       <c r="I43" s="1">
-        <v>269040.35</v>
+        <v>263901.34</v>
       </c>
       <c r="J43" s="1">
-        <v>67.168862109925</v>
+        <v>67.686814724175</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>669583.61</v>
+        <v>653787.23</v>
       </c>
       <c r="N43" s="1">
-        <v>669583.61</v>
+        <v>653787.23</v>
       </c>
       <c r="O43" s="1">
-        <v>1.36</v>
+        <v>1.37</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>4492.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D44" s="1">
-        <v>49.12</v>
+        <v>60.85</v>
       </c>
       <c r="E44" s="1">
-        <v>37.4715872663</v>
+        <v>37.4715885217</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>168322.37</v>
+        <v>146251.61</v>
       </c>
       <c r="I44" s="1">
-        <v>52324.67</v>
+        <v>91245.94</v>
       </c>
       <c r="J44" s="1">
-        <v>31.085986966557</v>
+        <v>62.389699504846</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>220647.04</v>
+        <v>237497.55</v>
       </c>
       <c r="N44" s="1">
-        <v>220647.04</v>
+        <v>237497.55</v>
       </c>
       <c r="O44" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
-        <v>6451.0</v>
+        <v>6279.0</v>
       </c>
       <c r="D45" s="1">
-        <v>57.14</v>
+        <v>52.46</v>
       </c>
       <c r="E45" s="1">
-        <v>45.5736691986</v>
+        <v>45.5736693741</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>293995.74</v>
+        <v>286157.07</v>
       </c>
       <c r="I45" s="1">
-        <v>74614.4</v>
+        <v>43239.27</v>
       </c>
       <c r="J45" s="1">
-        <v>25.379415361597</v>
+        <v>15.110327345748</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>368610.14</v>
+        <v>329396.34</v>
       </c>
       <c r="N45" s="1">
-        <v>368610.14</v>
+        <v>329396.34</v>
       </c>
       <c r="O45" s="1">
-        <v>0.75</v>
+        <v>0.69</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>19218.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D46" s="1">
-        <v>42.035</v>
+        <v>41.315</v>
       </c>
       <c r="E46" s="1">
-        <v>34.4296654178</v>
+        <v>34.4296653659</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>661669.31</v>
+        <v>644075.75</v>
       </c>
       <c r="I46" s="1">
-        <v>146159.32</v>
+        <v>128803.96</v>
       </c>
       <c r="J46" s="1">
-        <v>22.089481526656</v>
+        <v>19.998262626717</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>807828.63</v>
+        <v>772879.71</v>
       </c>
       <c r="N46" s="1">
-        <v>807828.63</v>
+        <v>772879.71</v>
       </c>
       <c r="O46" s="1">
-        <v>1.65</v>
+        <v>1.62</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
-        <v>15292.0</v>
+        <v>20071.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.345</v>
+        <v>23.405</v>
       </c>
       <c r="E47" s="1">
-        <v>21.2801000523</v>
+        <v>22.1509441483</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>325415.29</v>
+        <v>444591.6</v>
       </c>
       <c r="I47" s="1">
-        <v>62160.45</v>
+        <v>25170.16</v>
       </c>
       <c r="J47" s="1">
-        <v>19.101883626919</v>
+        <v>5.6614115066501</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>387575.74</v>
+        <v>469761.76</v>
       </c>
       <c r="N47" s="1">
-        <v>387575.74</v>
+        <v>469761.76</v>
       </c>
       <c r="O47" s="1">
-        <v>0.79</v>
+        <v>0.98</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
         <v>178403.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.966</v>
+        <v>5.363</v>
       </c>
       <c r="E48" s="1">
         <v>4.5867818927</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>818295.65</v>
       </c>
       <c r="I48" s="1">
-        <v>246056.65</v>
+        <v>138479.64</v>
       </c>
       <c r="J48" s="1">
-        <v>30.069407065771</v>
+        <v>16.92293488301</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1064352.3</v>
+        <v>956775.29</v>
       </c>
       <c r="N48" s="1">
-        <v>1064352.3</v>
+        <v>956775.29</v>
       </c>
       <c r="O48" s="1">
-        <v>2.17</v>
+        <v>2.0</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
         <v>5095.0</v>
       </c>
       <c r="D49" s="1">
-        <v>120.25</v>
+        <v>110.75</v>
       </c>
       <c r="E49" s="1">
         <v>74.5399980373</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>379781.29</v>
       </c>
       <c r="I49" s="1">
-        <v>232892.46</v>
+        <v>184489.96</v>
       </c>
       <c r="J49" s="1">
-        <v>61.32278396337</v>
+        <v>48.577948639861</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>612673.75</v>
+        <v>564271.25</v>
       </c>
       <c r="N49" s="1">
-        <v>612673.75</v>
+        <v>564271.25</v>
       </c>
       <c r="O49" s="1">
-        <v>1.25</v>
+        <v>1.18</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>801.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D50" s="1">
-        <v>258.05</v>
+        <v>262.65</v>
       </c>
       <c r="E50" s="1">
-        <v>311.6582521848</v>
+        <v>302.3952816251</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>249638.26</v>
+        <v>327494.09</v>
       </c>
       <c r="I50" s="1">
-        <v>-42940.21</v>
+        <v>-43044.14</v>
       </c>
       <c r="J50" s="1">
-        <v>-17.200973120066</v>
+        <v>-13.143486039702</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>206698.05</v>
+        <v>284449.95</v>
       </c>
       <c r="N50" s="1">
-        <v>206698.05</v>
+        <v>284449.95</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
         <v>3373.0</v>
       </c>
       <c r="D51" s="1">
-        <v>77.0</v>
+        <v>70.0</v>
       </c>
       <c r="E51" s="1">
         <v>90.004180255</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>303584.1</v>
       </c>
       <c r="I51" s="1">
-        <v>-43863.1</v>
+        <v>-67474.1</v>
       </c>
       <c r="J51" s="1">
-        <v>-14.448418082502</v>
+        <v>-22.225834620456</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>259721.0</v>
+        <v>236110.0</v>
       </c>
       <c r="N51" s="1">
-        <v>259721.0</v>
+        <v>236110.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>107805.0</v>
+        <v>104936.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.477</v>
+        <v>4.729</v>
       </c>
       <c r="E52" s="1">
-        <v>3.2434282269</v>
+        <v>3.2434281848</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>349657.78</v>
+        <v>340352.38</v>
       </c>
       <c r="I52" s="1">
-        <v>132985.21</v>
+        <v>155889.96</v>
       </c>
       <c r="J52" s="1">
-        <v>38.032961829135</v>
+        <v>45.80251796682</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>482642.99</v>
+        <v>496242.34</v>
       </c>
       <c r="N52" s="1">
-        <v>482642.99</v>
+        <v>496242.34</v>
       </c>
       <c r="O52" s="1">
-        <v>0.98</v>
+        <v>1.04</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
         <v>10110.0</v>
       </c>
       <c r="D53" s="1">
-        <v>24.79</v>
+        <v>25.02</v>
       </c>
       <c r="E53" s="1">
         <v>24.4765420376</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>247457.84</v>
       </c>
       <c r="I53" s="1">
-        <v>3169.06</v>
+        <v>5494.36</v>
       </c>
       <c r="J53" s="1">
-        <v>1.2806464325398</v>
+        <v>2.2203216515589</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>250626.9</v>
+        <v>252952.2</v>
       </c>
       <c r="N53" s="1">
-        <v>250626.9</v>
+        <v>252952.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
-        <v>1470.0</v>
+        <v>1710.0</v>
       </c>
       <c r="D54" s="1">
-        <v>140.85</v>
+        <v>167.36</v>
       </c>
       <c r="E54" s="1">
-        <v>135.248585034</v>
+        <v>177.2161988304</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>198815.42</v>
+        <v>303039.7</v>
       </c>
       <c r="I54" s="1">
-        <v>8234.08</v>
+        <v>-16854.1</v>
       </c>
       <c r="J54" s="1">
-        <v>4.1415701055783</v>
+        <v>-5.5616805322867</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>207049.5</v>
+        <v>286185.6</v>
       </c>
       <c r="N54" s="1">
-        <v>207049.5</v>
+        <v>286185.6</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.6</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>799.0</v>
+        <v>1967.0</v>
       </c>
       <c r="D55" s="1">
-        <v>517.2</v>
+        <v>140.15</v>
       </c>
       <c r="E55" s="1">
-        <v>429.6997121402</v>
+        <v>139.0072445348</v>
       </c>
       <c r="F55" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>353773.42</v>
+        <v>273427.25</v>
       </c>
       <c r="I55" s="1">
-        <v>97217.3</v>
+        <v>2247.8</v>
       </c>
       <c r="J55" s="1">
-        <v>27.480102942725</v>
+        <v>0.82208338781157</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>450990.72</v>
+        <v>275675.05</v>
       </c>
       <c r="N55" s="1">
-        <v>450990.72</v>
+        <v>275675.05</v>
       </c>
       <c r="O55" s="1">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>1456.0</v>
+        <v>778.0</v>
       </c>
       <c r="D56" s="1">
-        <v>394.05</v>
+        <v>496.5</v>
       </c>
       <c r="E56" s="1">
-        <v>384.371771978</v>
+        <v>429.6997172237</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H56" s="1">
-        <v>559645.3</v>
+        <v>344475.25</v>
       </c>
       <c r="I56" s="1">
-        <v>14091.5</v>
+        <v>83271.83</v>
       </c>
       <c r="J56" s="1">
-        <v>2.5179341272052</v>
+        <v>24.173530609238</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>573736.8</v>
+        <v>427747.08</v>
       </c>
       <c r="N56" s="1">
-        <v>573736.8</v>
+        <v>427747.08</v>
       </c>
       <c r="O56" s="1">
-        <v>1.17</v>
+        <v>0.89</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>756.0</v>
+        <v>1456.0</v>
       </c>
       <c r="D57" s="1">
-        <v>536.2</v>
+        <v>363.05</v>
       </c>
       <c r="E57" s="1">
-        <v>583.643478836</v>
+        <v>384.371771978</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>441234.47</v>
+        <v>559645.3</v>
       </c>
       <c r="I57" s="1">
-        <v>-35867.27</v>
+        <v>-31044.5</v>
       </c>
       <c r="J57" s="1">
-        <v>-8.1288458719012</v>
+        <v>-5.5471742548361</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>405367.2</v>
+        <v>528600.8</v>
       </c>
       <c r="N57" s="1">
-        <v>405367.2</v>
+        <v>528600.8</v>
       </c>
       <c r="O57" s="1">
-        <v>0.83</v>
+        <v>1.11</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>6659.0</v>
+        <v>1310.0</v>
       </c>
       <c r="D58" s="1">
-        <v>121.45</v>
+        <v>504.5</v>
       </c>
       <c r="E58" s="1">
-        <v>136.1340846974</v>
+        <v>571.6033740458</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>906516.87</v>
+        <v>748800.42</v>
       </c>
       <c r="I58" s="1">
-        <v>-97781.32</v>
+        <v>-87905.42</v>
       </c>
       <c r="J58" s="1">
-        <v>-10.786486521757</v>
+        <v>-11.739499291413</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>808735.55</v>
+        <v>660895.0</v>
       </c>
       <c r="N58" s="1">
-        <v>808735.55</v>
+        <v>660895.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.65</v>
+        <v>1.38</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>20162.0</v>
+        <v>6482.0</v>
       </c>
       <c r="D59" s="1">
-        <v>16.965</v>
+        <v>111.0</v>
       </c>
       <c r="E59" s="1">
-        <v>11.1812002778</v>
+        <v>136.1340851589</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>225435.36</v>
+        <v>882421.14</v>
       </c>
       <c r="I59" s="1">
-        <v>116612.97</v>
+        <v>-162919.14</v>
       </c>
       <c r="J59" s="1">
-        <v>51.727896635204</v>
+        <v>-18.462742177732</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>342048.33</v>
+        <v>719502.0</v>
       </c>
       <c r="N59" s="1">
-        <v>342048.33</v>
+        <v>719502.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.7</v>
+        <v>1.51</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>6127.0</v>
+        <v>19625.0</v>
       </c>
       <c r="D60" s="1">
-        <v>78.89</v>
+        <v>16.14</v>
       </c>
       <c r="E60" s="1">
-        <v>82.0372025461</v>
+        <v>11.1812005096</v>
       </c>
       <c r="F60" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>535323.33</v>
+        <v>219431.06</v>
       </c>
       <c r="I60" s="1">
-        <v>-7811.57</v>
+        <v>97316.44</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.4592246521369</v>
+        <v>44.349437130733</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>527511.76</v>
+        <v>316747.5</v>
       </c>
       <c r="N60" s="1">
-        <v>527511.76</v>
+        <v>316747.5</v>
       </c>
       <c r="O60" s="1">
-        <v>1.07</v>
+        <v>0.66</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>52731.0</v>
+        <v>6127.0</v>
       </c>
       <c r="D61" s="1">
-        <v>5.884</v>
+        <v>79.59</v>
       </c>
       <c r="E61" s="1">
-        <v>5.4555862775</v>
+        <v>82.0372025461</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H61" s="1">
-        <v>287678.52</v>
+        <v>535323.33</v>
       </c>
       <c r="I61" s="1">
-        <v>22590.68</v>
+        <v>4677.7</v>
       </c>
       <c r="J61" s="1">
-        <v>7.8527517452467</v>
+        <v>0.87380835802542</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>310269.2</v>
+        <v>540001.03</v>
       </c>
       <c r="N61" s="1">
-        <v>310269.2</v>
+        <v>540001.03</v>
       </c>
       <c r="O61" s="1">
-        <v>0.63</v>
+        <v>1.13</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" s="1">
-        <v>7618.0</v>
+        <v>51328.0</v>
       </c>
       <c r="D62" s="1">
-        <v>119.96</v>
+        <v>6.714</v>
       </c>
       <c r="E62" s="1">
-        <v>106.8287844579</v>
+        <v>5.4555862297</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>871283.52</v>
+        <v>280024.33</v>
       </c>
       <c r="I62" s="1">
-        <v>126048.45</v>
+        <v>64591.86</v>
       </c>
       <c r="J62" s="1">
-        <v>14.466984294619</v>
+        <v>23.066517112995</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>997331.97</v>
+        <v>344616.19</v>
       </c>
       <c r="N62" s="1">
-        <v>997331.97</v>
+        <v>344616.19</v>
       </c>
       <c r="O62" s="1">
-        <v>2.03</v>
+        <v>0.72</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="1">
-        <v>9574.0</v>
+        <v>7618.0</v>
       </c>
       <c r="D63" s="1">
-        <v>295.5</v>
+        <v>122.0</v>
       </c>
       <c r="E63" s="1">
-        <v>584.4607499478</v>
+        <v>106.8287844579</v>
       </c>
       <c r="F63" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="G63">
-        <v>7.47</v>
+        <v>0.9</v>
       </c>
       <c r="H63" s="1">
-        <v>750681.41</v>
+        <v>871283.52</v>
       </c>
       <c r="I63" s="1">
-        <v>-371867.21</v>
+        <v>157890.94</v>
       </c>
       <c r="J63" s="1">
-        <v>-49.537287729025</v>
+        <v>18.121648852029</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>378814.2</v>
+        <v>1029174.46</v>
       </c>
       <c r="N63" s="1">
-        <v>378814.2</v>
+        <v>1029174.46</v>
       </c>
       <c r="O63" s="1">
-        <v>0.77</v>
+        <v>2.15</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="1">
-        <v>11110.0</v>
+        <v>10814.0</v>
       </c>
       <c r="D64" s="1">
-        <v>383.0</v>
+        <v>351.9</v>
       </c>
       <c r="E64" s="1">
-        <v>407.3485454545</v>
+        <v>407.3485454041</v>
       </c>
       <c r="F64" t="s">
         <v>66</v>
       </c>
       <c r="G64">
         <v>7.47</v>
       </c>
       <c r="H64" s="1">
-        <v>607096.77</v>
+        <v>590922.09</v>
       </c>
       <c r="I64" s="1">
-        <v>-37341.74</v>
+        <v>-81593.76</v>
       </c>
       <c r="J64" s="1">
-        <v>-6.1508711370677</v>
+        <v>-13.807871017311</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>569755.03</v>
+        <v>509328.33</v>
       </c>
       <c r="N64" s="1">
-        <v>569755.03</v>
+        <v>509328.33</v>
       </c>
       <c r="O64" s="1">
-        <v>1.16</v>
+        <v>1.07</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="1">
         <v>22536.0</v>
       </c>
       <c r="D65" s="1">
-        <v>144.2</v>
+        <v>148.9</v>
       </c>
       <c r="E65" s="1">
         <v>124.7566187433</v>
       </c>
       <c r="F65" t="s">
         <v>66</v>
       </c>
       <c r="G65">
         <v>7.47</v>
       </c>
       <c r="H65" s="1">
         <v>376675.16</v>
       </c>
       <c r="I65" s="1">
-        <v>58453.24</v>
+        <v>72446.22</v>
       </c>
       <c r="J65" s="1">
-        <v>15.518209377013</v>
+        <v>19.233076054179</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>435128.4</v>
+        <v>449121.38</v>
       </c>
       <c r="N65" s="1">
-        <v>435128.4</v>
+        <v>449121.38</v>
       </c>
       <c r="O65" s="1">
-        <v>0.89</v>
+        <v>0.94</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" t="s">
         <v>158</v>
       </c>
       <c r="C66" s="1">
-        <v>173.0</v>
+        <v>557.0</v>
       </c>
       <c r="D66" s="1">
-        <v>1068.84</v>
+        <v>1070.89</v>
       </c>
       <c r="E66" s="1">
-        <v>1068.3991907514</v>
+        <v>1070.4152962298</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>184833.06</v>
+        <v>596221.32</v>
       </c>
       <c r="I66" s="1">
-        <v>76.26</v>
+        <v>264.41</v>
       </c>
       <c r="J66" s="1">
-        <v>0.041258852718231</v>
+        <v>0.044347625811167</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>184909.32</v>
+        <v>596485.73</v>
       </c>
       <c r="N66" s="1">
-        <v>184909.32</v>
+        <v>596485.73</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>1.25</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
-        <v>19681.0</v>
+        <v>19157.0</v>
       </c>
       <c r="D67" s="1">
-        <v>16.51</v>
+        <v>17.145</v>
       </c>
       <c r="E67" s="1">
-        <v>13.6073497282</v>
+        <v>13.6073497938</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>267806.25</v>
+        <v>260676.0</v>
       </c>
       <c r="I67" s="1">
-        <v>57127.06</v>
+        <v>67770.77</v>
       </c>
       <c r="J67" s="1">
-        <v>21.331488716189</v>
+        <v>25.99808574629</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>324933.31</v>
+        <v>328446.77</v>
       </c>
       <c r="N67" s="1">
-        <v>324933.31</v>
+        <v>328446.77</v>
       </c>
       <c r="O67" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="1">
         <v>6573.0</v>
       </c>
       <c r="D68" s="1">
-        <v>80.52</v>
+        <v>72.56</v>
       </c>
       <c r="E68" s="1">
         <v>118.1562178609</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>776640.82</v>
       </c>
       <c r="I68" s="1">
-        <v>-247382.86</v>
+        <v>-299703.94</v>
       </c>
       <c r="J68" s="1">
-        <v>-31.852930418981</v>
+        <v>-38.589774356697</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>529257.96</v>
+        <v>476936.88</v>
       </c>
       <c r="N68" s="1">
-        <v>529257.96</v>
+        <v>476936.88</v>
       </c>
       <c r="O68" s="1">
-        <v>1.08</v>
+        <v>1.0</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>164</v>
       </c>
       <c r="C69" s="1">
-        <v>6966.0</v>
+        <v>6781.0</v>
       </c>
       <c r="D69" s="1">
-        <v>46.0</v>
+        <v>46.65</v>
       </c>
       <c r="E69" s="1">
-        <v>47.9398621878</v>
+        <v>47.9398628521</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>333949.08</v>
+        <v>325080.21</v>
       </c>
       <c r="I69" s="1">
-        <v>-13513.08</v>
+        <v>-8746.56</v>
       </c>
       <c r="J69" s="1">
-        <v>-4.0464492371112</v>
+        <v>-2.6905851943433</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>320436.0</v>
+        <v>316333.65</v>
       </c>
       <c r="N69" s="1">
-        <v>320436.0</v>
+        <v>316333.65</v>
       </c>
       <c r="O69" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="1">
-        <v>3185.0</v>
+        <v>3100.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.95</v>
+        <v>101.8</v>
       </c>
       <c r="E70" s="1">
-        <v>55.7100345369</v>
+        <v>55.7100354839</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>177436.46</v>
+        <v>172701.11</v>
       </c>
       <c r="I70" s="1">
-        <v>150459.29</v>
+        <v>142878.89</v>
       </c>
       <c r="J70" s="1">
-        <v>84.796151816825</v>
+        <v>82.731888636964</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>327895.75</v>
+        <v>315580.0</v>
       </c>
       <c r="N70" s="1">
-        <v>327895.75</v>
+        <v>315580.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>168</v>
       </c>
       <c r="C71" s="1">
         <v>3768.0</v>
       </c>
       <c r="D71" s="1">
-        <v>78.84</v>
+        <v>74.78</v>
       </c>
       <c r="E71" s="1">
         <v>89.3262818471</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>336581.43</v>
       </c>
       <c r="I71" s="1">
-        <v>-39512.31</v>
+        <v>-54810.39</v>
       </c>
       <c r="J71" s="1">
-        <v>-11.739301838488</v>
+        <v>-16.284436726055</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>297069.12</v>
+        <v>281771.04</v>
       </c>
       <c r="N71" s="1">
-        <v>297069.12</v>
+        <v>281771.04</v>
       </c>
       <c r="O71" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72" s="1">
-        <v>6842.0</v>
+        <v>6660.0</v>
       </c>
       <c r="D72" s="1">
-        <v>30.87</v>
+        <v>28.17</v>
       </c>
       <c r="E72" s="1">
-        <v>46.672277112</v>
+        <v>46.6722777778</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>319331.72</v>
+        <v>310837.37</v>
       </c>
       <c r="I72" s="1">
-        <v>-108119.18</v>
+        <v>-123225.17</v>
       </c>
       <c r="J72" s="1">
-        <v>-33.857951850195</v>
+        <v>-39.642971499855</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>211212.54</v>
+        <v>187612.2</v>
       </c>
       <c r="N72" s="1">
-        <v>211212.54</v>
+        <v>187612.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" s="1">
-        <v>5459.0</v>
+        <v>5314.0</v>
       </c>
       <c r="D73" s="1">
-        <v>54.39</v>
+        <v>55.3</v>
       </c>
       <c r="E73" s="1">
-        <v>61.3313244184</v>
+        <v>61.3313248024</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>334807.7</v>
+        <v>325914.66</v>
       </c>
       <c r="I73" s="1">
-        <v>-37892.69</v>
+        <v>-32050.46</v>
       </c>
       <c r="J73" s="1">
-        <v>-11.31774747116</v>
+        <v>-9.8340037849172</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>296915.01</v>
+        <v>293864.2</v>
       </c>
       <c r="N73" s="1">
-        <v>296915.01</v>
+        <v>293864.2</v>
       </c>
       <c r="O73" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" t="s">
         <v>174</v>
       </c>
       <c r="C74" s="1">
-        <v>4271.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D74" s="1">
-        <v>356.4</v>
+        <v>335.2</v>
       </c>
       <c r="E74" s="1">
-        <v>296.3920978694</v>
+        <v>296.3920976666</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H74" s="1">
-        <v>1265190.11</v>
+        <v>1231420.11</v>
       </c>
       <c r="I74" s="1">
-        <v>396039.18</v>
+        <v>311602.31</v>
       </c>
       <c r="J74" s="1">
-        <v>31.302740739888</v>
+        <v>25.30430577425</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1661229.29</v>
+        <v>1543022.42</v>
       </c>
       <c r="N74" s="1">
-        <v>1661229.29</v>
+        <v>1543022.42</v>
       </c>
       <c r="O74" s="1">
-        <v>3.38</v>
+        <v>3.23</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="1">
-        <v>5470.0</v>
+        <v>5324.0</v>
       </c>
       <c r="D75" s="1">
-        <v>656.8</v>
+        <v>683.0</v>
       </c>
       <c r="E75" s="1">
-        <v>401.634820841</v>
+        <v>401.6348215627</v>
       </c>
       <c r="F75" t="s">
         <v>49</v>
       </c>
       <c r="G75">
-        <v>10.66</v>
+        <v>10.64</v>
       </c>
       <c r="H75" s="1">
-        <v>199296.39</v>
+        <v>193976.96</v>
       </c>
       <c r="I75" s="1">
-        <v>137666.28</v>
+        <v>147876.19</v>
       </c>
       <c r="J75" s="1">
-        <v>69.076153361333</v>
+        <v>76.233893963489</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>336962.67</v>
+        <v>341853.15</v>
       </c>
       <c r="N75" s="1">
-        <v>336962.67</v>
+        <v>341853.15</v>
       </c>
       <c r="O75" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="1">
         <v>1840.0</v>
       </c>
       <c r="D76" s="1">
-        <v>308.0</v>
+        <v>321.0</v>
       </c>
       <c r="E76" s="1">
         <v>204.4760271739</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>376235.89</v>
       </c>
       <c r="I76" s="1">
-        <v>190484.11</v>
+        <v>214404.11</v>
       </c>
       <c r="J76" s="1">
-        <v>50.628904648092</v>
+        <v>56.986618155966</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>566720.0</v>
+        <v>590640.0</v>
       </c>
       <c r="N76" s="1">
-        <v>566720.0</v>
+        <v>590640.0</v>
       </c>
       <c r="O76" s="1">
-        <v>1.15</v>
+        <v>1.24</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="1">
-        <v>91974.0</v>
+        <v>89526.0</v>
       </c>
       <c r="D77" s="1">
-        <v>3.138</v>
+        <v>3.39</v>
       </c>
       <c r="E77" s="1">
-        <v>2.56789995</v>
+        <v>2.5678999397</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>236180.03</v>
+        <v>229893.81</v>
       </c>
       <c r="I77" s="1">
-        <v>52434.38</v>
+        <v>73599.33</v>
       </c>
       <c r="J77" s="1">
-        <v>22.201021822209</v>
+        <v>32.014489646328</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>288614.41</v>
+        <v>303493.14</v>
       </c>
       <c r="N77" s="1">
-        <v>288614.41</v>
+        <v>303493.14</v>
       </c>
       <c r="O77" s="1">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>181</v>
       </c>
       <c r="B78" t="s">
         <v>182</v>
       </c>
       <c r="C78" s="1">
-        <v>7645.0</v>
+        <v>7442.0</v>
       </c>
       <c r="D78" s="1">
-        <v>80.36</v>
+        <v>76.31</v>
       </c>
       <c r="E78" s="1">
-        <v>94.5264905167</v>
+        <v>94.5264901908</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>722655.02</v>
+        <v>703466.14</v>
       </c>
       <c r="I78" s="1">
-        <v>-108302.82</v>
+        <v>-135567.12</v>
       </c>
       <c r="J78" s="1">
-        <v>-14.986794113739</v>
+        <v>-19.271307073856</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>614352.2</v>
+        <v>567899.02</v>
       </c>
       <c r="N78" s="1">
-        <v>614352.2</v>
+        <v>567899.02</v>
       </c>
       <c r="O78" s="1">
-        <v>1.25</v>
+        <v>1.19</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>183</v>
       </c>
       <c r="B79" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="1">
-        <v>6473.0</v>
+        <v>6301.0</v>
       </c>
       <c r="D79" s="1">
-        <v>171.22</v>
+        <v>169.6</v>
       </c>
       <c r="E79" s="1">
-        <v>160.260560791</v>
+        <v>160.2605602285</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1037366.61</v>
+        <v>1009801.79</v>
       </c>
       <c r="I79" s="1">
-        <v>70940.45</v>
+        <v>58847.81</v>
       </c>
       <c r="J79" s="1">
-        <v>6.8385129534871</v>
+        <v>5.8276595053372</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1108307.06</v>
+        <v>1068649.6</v>
       </c>
       <c r="N79" s="1">
-        <v>1108307.06</v>
+        <v>1068649.6</v>
       </c>
       <c r="O79" s="1">
-        <v>2.26</v>
+        <v>2.24</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>185</v>
       </c>
       <c r="B80" t="s">
         <v>186</v>
       </c>
       <c r="C80" s="1">
-        <v>1156.0</v>
+        <v>3273.0</v>
       </c>
       <c r="D80" s="1">
-        <v>239.6</v>
+        <v>255.05</v>
       </c>
       <c r="E80" s="1">
-        <v>214.8279238754</v>
+        <v>159.9872380079</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>248341.08</v>
+        <v>523638.23</v>
       </c>
       <c r="I80" s="1">
-        <v>28636.52</v>
+        <v>311140.42</v>
       </c>
       <c r="J80" s="1">
-        <v>11.531124854575</v>
+        <v>59.418965647333</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>276977.6</v>
+        <v>834778.65</v>
       </c>
       <c r="N80" s="1">
-        <v>276977.6</v>
+        <v>834778.65</v>
       </c>
       <c r="O80" s="1">
-        <v>0.56</v>
+        <v>1.75</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>187</v>
       </c>
       <c r="B81" t="s">
         <v>188</v>
       </c>
       <c r="C81" s="1">
-        <v>3362.0</v>
+        <v>5070.0</v>
       </c>
       <c r="D81" s="1">
-        <v>252.9</v>
+        <v>92.38</v>
       </c>
       <c r="E81" s="1">
-        <v>159.9872367638</v>
+        <v>87.8146745562</v>
       </c>
       <c r="F81" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G81">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H81" s="1">
-        <v>537877.09</v>
+        <v>477422.73</v>
       </c>
       <c r="I81" s="1">
-        <v>312372.71</v>
+        <v>41226.96</v>
       </c>
       <c r="J81" s="1">
-        <v>58.075109687234</v>
+        <v>8.6353157085755</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>850249.8</v>
+        <v>518649.69</v>
       </c>
       <c r="N81" s="1">
-        <v>850249.8</v>
+        <v>518649.69</v>
       </c>
       <c r="O81" s="1">
-        <v>1.73</v>
+        <v>1.09</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>189</v>
       </c>
       <c r="B82" t="s">
         <v>190</v>
       </c>
       <c r="C82" s="1">
-        <v>5209.0</v>
+        <v>2685.0</v>
       </c>
       <c r="D82" s="1">
-        <v>95.36</v>
+        <v>157.7</v>
       </c>
       <c r="E82" s="1">
-        <v>87.8146746017</v>
+        <v>63.3624990689</v>
       </c>
       <c r="F82" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>490511.83</v>
+        <v>170128.31</v>
       </c>
       <c r="I82" s="1">
-        <v>51592.55</v>
+        <v>253296.19</v>
       </c>
       <c r="J82" s="1">
-        <v>10.518105139279</v>
+        <v>148.88538538942</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>542104.38</v>
+        <v>423424.5</v>
       </c>
       <c r="N82" s="1">
-        <v>542104.38</v>
+        <v>423424.5</v>
       </c>
       <c r="O82" s="1">
-        <v>1.1</v>
+        <v>0.89</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>191</v>
       </c>
       <c r="B83" t="s">
         <v>192</v>
       </c>
       <c r="C83" s="1">
-        <v>2685.0</v>
+        <v>9064.0</v>
       </c>
       <c r="D83" s="1">
-        <v>152.0</v>
+        <v>39.98</v>
       </c>
       <c r="E83" s="1">
-        <v>63.3624990689</v>
+        <v>51.6460017652</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>170128.31</v>
+        <v>468119.36</v>
       </c>
       <c r="I83" s="1">
-        <v>237991.69</v>
+        <v>-105740.64</v>
       </c>
       <c r="J83" s="1">
-        <v>139.88952808618</v>
+        <v>-22.588392840664</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>408120.0</v>
+        <v>362378.72</v>
       </c>
       <c r="N83" s="1">
-        <v>408120.0</v>
+        <v>362378.72</v>
       </c>
       <c r="O83" s="1">
-        <v>0.83</v>
+        <v>0.76</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>193</v>
       </c>
       <c r="B84" t="s">
         <v>194</v>
       </c>
       <c r="C84" s="1">
-        <v>9064.0</v>
+        <v>3667.0</v>
       </c>
       <c r="D84" s="1">
-        <v>41.4</v>
+        <v>232.15</v>
       </c>
       <c r="E84" s="1">
-        <v>51.6460017652</v>
+        <v>155.3314016908</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>468119.36</v>
+        <v>569600.25</v>
       </c>
       <c r="I84" s="1">
-        <v>-92869.76</v>
+        <v>281693.8</v>
       </c>
       <c r="J84" s="1">
-        <v>-19.838906043108</v>
+        <v>49.454648237953</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>375249.6</v>
+        <v>851294.05</v>
       </c>
       <c r="N84" s="1">
-        <v>375249.6</v>
+        <v>851294.05</v>
       </c>
       <c r="O84" s="1">
-        <v>0.76</v>
+        <v>1.78</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>195</v>
       </c>
       <c r="B85" t="s">
         <v>196</v>
       </c>
       <c r="C85" s="1">
-        <v>3960.0</v>
+        <v>1383.0</v>
       </c>
       <c r="D85" s="1">
-        <v>250.5</v>
+        <v>140.9</v>
       </c>
       <c r="E85" s="1">
-        <v>155.3314015152</v>
+        <v>171.0413376717</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H85" s="1">
-        <v>615112.35</v>
+        <v>252976.1</v>
       </c>
       <c r="I85" s="1">
-        <v>376867.65</v>
+        <v>-37191.04</v>
       </c>
       <c r="J85" s="1">
-        <v>61.268100047089</v>
+        <v>-14.701404599091</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>991980.0</v>
+        <v>215785.06</v>
       </c>
       <c r="N85" s="1">
-        <v>991980.0</v>
+        <v>215785.06</v>
       </c>
       <c r="O85" s="1">
-        <v>2.02</v>
+        <v>0.45</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>197</v>
       </c>
       <c r="B86" t="s">
         <v>198</v>
       </c>
       <c r="C86" s="1">
-        <v>1421.0</v>
+        <v>696.0</v>
       </c>
       <c r="D86" s="1">
-        <v>156.0</v>
+        <v>530.26</v>
       </c>
       <c r="E86" s="1">
-        <v>171.0413370866</v>
+        <v>503.625316092</v>
       </c>
       <c r="F86" t="s">
-        <v>28</v>
+        <v>199</v>
       </c>
       <c r="G86">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>259927.0</v>
+        <v>298433.02</v>
       </c>
       <c r="I86" s="1">
-        <v>-18001.87</v>
+        <v>18439.1</v>
       </c>
       <c r="J86" s="1">
-        <v>-6.9257406887318</v>
+        <v>6.1786393476164</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>241925.13</v>
+        <v>316872.12</v>
       </c>
       <c r="N86" s="1">
-        <v>241925.13</v>
+        <v>316872.12</v>
       </c>
       <c r="O86" s="1">
-        <v>0.49</v>
+        <v>0.66</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B87" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>578.0</v>
+        <v>45862.0</v>
       </c>
       <c r="D87" s="1">
-        <v>422.61</v>
+        <v>75.34</v>
       </c>
       <c r="E87" s="1">
-        <v>512.9529065744</v>
+        <v>59.7936001483</v>
       </c>
       <c r="F87" t="s">
-        <v>201</v>
+        <v>49</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>10.64</v>
       </c>
       <c r="H87" s="1">
-        <v>252684.01</v>
+        <v>248145.33</v>
       </c>
       <c r="I87" s="1">
-        <v>-46018.26</v>
+        <v>76687.15</v>
       </c>
       <c r="J87" s="1">
-        <v>-18.211781584438</v>
+        <v>30.904127835088</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>206665.75</v>
+        <v>324832.48</v>
       </c>
       <c r="N87" s="1">
-        <v>206665.75</v>
+        <v>324832.48</v>
       </c>
       <c r="O87" s="1">
-        <v>0.42</v>
+        <v>0.68</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>47116.0</v>
+        <v>18519.0</v>
       </c>
       <c r="D88" s="1">
-        <v>76.6</v>
+        <v>29.22</v>
       </c>
       <c r="E88" s="1">
-        <v>59.7936000509</v>
+        <v>26.5733489929</v>
       </c>
       <c r="F88" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>10.66</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>254930.34</v>
+        <v>492111.85</v>
       </c>
       <c r="I88" s="1">
-        <v>83569.53</v>
+        <v>49013.33</v>
       </c>
       <c r="J88" s="1">
-        <v>32.781319791124</v>
+        <v>9.9597947092719</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>338499.87</v>
+        <v>541125.18</v>
       </c>
       <c r="N88" s="1">
-        <v>338499.87</v>
+        <v>541125.18</v>
       </c>
       <c r="O88" s="1">
-        <v>0.69</v>
+        <v>1.13</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>18519.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D89" s="1">
-        <v>24.89</v>
+        <v>129.65</v>
       </c>
       <c r="E89" s="1">
-        <v>26.5733489929</v>
+        <v>130.9231112277</v>
       </c>
       <c r="F89" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G89">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H89" s="1">
-        <v>492111.85</v>
+        <v>269651.41</v>
       </c>
       <c r="I89" s="1">
-        <v>-31173.94</v>
+        <v>3991.13</v>
       </c>
       <c r="J89" s="1">
-        <v>-6.3347265464142</v>
+        <v>1.4801072243605</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>460937.91</v>
+        <v>273642.54</v>
       </c>
       <c r="N89" s="1">
-        <v>460937.91</v>
+        <v>273642.54</v>
       </c>
       <c r="O89" s="1">
-        <v>0.94</v>
+        <v>0.57</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>1220.0</v>
+        <v>17954.0</v>
       </c>
       <c r="D90" s="1">
-        <v>127.45</v>
+        <v>33.92</v>
       </c>
       <c r="E90" s="1">
-        <v>130.8600245902</v>
+        <v>23.5765261223</v>
       </c>
       <c r="F90" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G90">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>171087.58</v>
+        <v>423292.95</v>
       </c>
       <c r="I90" s="1">
-        <v>-1395.34</v>
+        <v>185706.73</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.81557059840346</v>
+        <v>43.871916600548</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>169692.24</v>
+        <v>608999.68</v>
       </c>
       <c r="N90" s="1">
-        <v>169692.24</v>
+        <v>608999.68</v>
       </c>
       <c r="O90" s="1">
-        <v>0.35</v>
+        <v>1.27</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>17954.0</v>
+        <v>2099.0</v>
       </c>
       <c r="D91" s="1">
-        <v>32.72</v>
+        <v>250.5</v>
       </c>
       <c r="E91" s="1">
-        <v>23.5765261223</v>
+        <v>215.8727965698</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>423292.95</v>
+        <v>453117.0</v>
       </c>
       <c r="I91" s="1">
-        <v>164161.93</v>
+        <v>72682.5</v>
       </c>
       <c r="J91" s="1">
-        <v>38.782108230246</v>
+        <v>16.040559060905</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>587454.88</v>
+        <v>525799.5</v>
       </c>
       <c r="N91" s="1">
-        <v>587454.88</v>
+        <v>525799.5</v>
       </c>
       <c r="O91" s="1">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>2099.0</v>
+        <v>2040.0</v>
       </c>
       <c r="D92" s="1">
-        <v>247.1</v>
+        <v>263.3</v>
       </c>
       <c r="E92" s="1">
-        <v>215.8727965698</v>
+        <v>119.8020490196</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>453117.0</v>
+        <v>244396.18</v>
       </c>
       <c r="I92" s="1">
-        <v>65545.9</v>
+        <v>292735.82</v>
       </c>
       <c r="J92" s="1">
-        <v>14.465557460877</v>
+        <v>119.77921258835</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>518662.9</v>
+        <v>537132.0</v>
       </c>
       <c r="N92" s="1">
-        <v>518662.9</v>
+        <v>537132.0</v>
       </c>
       <c r="O92" s="1">
-        <v>1.06</v>
+        <v>1.12</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>2040.0</v>
+        <v>8184.0</v>
       </c>
       <c r="D93" s="1">
-        <v>262.0</v>
+        <v>68.81</v>
       </c>
       <c r="E93" s="1">
-        <v>119.8020490196</v>
+        <v>77.6714833822</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>244396.18</v>
+        <v>635663.42</v>
       </c>
       <c r="I93" s="1">
-        <v>290083.82</v>
+        <v>-72522.38</v>
       </c>
       <c r="J93" s="1">
-        <v>118.69408924477</v>
+        <v>-11.408927699505</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>534480.0</v>
+        <v>563141.04</v>
       </c>
       <c r="N93" s="1">
-        <v>534480.0</v>
+        <v>563141.04</v>
       </c>
       <c r="O93" s="1">
-        <v>1.09</v>
+        <v>1.18</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>11470.0</v>
+        <v>3947.0</v>
       </c>
       <c r="D94" s="1">
-        <v>19.68</v>
+        <v>56.99</v>
       </c>
       <c r="E94" s="1">
-        <v>15.8816242371</v>
+        <v>47.9672890803</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>182162.23</v>
+        <v>218055.74</v>
       </c>
       <c r="I94" s="1">
-        <v>43567.37</v>
+        <v>6883.79</v>
       </c>
       <c r="J94" s="1">
-        <v>23.916796582914</v>
+        <v>3.1568946545503</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>225729.6</v>
+        <v>224939.53</v>
       </c>
       <c r="N94" s="1">
-        <v>225729.6</v>
+        <v>224939.53</v>
       </c>
       <c r="O94" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>3947.0</v>
+        <v>11909.0</v>
       </c>
       <c r="D95" s="1">
-        <v>60.77</v>
+        <v>17.65</v>
       </c>
       <c r="E95" s="1">
-        <v>47.9672890803</v>
+        <v>27.6890318247</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>218055.74</v>
+        <v>329748.68</v>
       </c>
       <c r="I95" s="1">
-        <v>21803.45</v>
+        <v>-119554.83</v>
       </c>
       <c r="J95" s="1">
-        <v>9.9990259371297</v>
+        <v>-36.256348319575</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>239859.19</v>
+        <v>210193.85</v>
       </c>
       <c r="N95" s="1">
-        <v>239859.19</v>
+        <v>210193.85</v>
       </c>
       <c r="O95" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>12235.0</v>
+        <v>17686.0</v>
       </c>
       <c r="D96" s="1">
-        <v>19.705</v>
+        <v>33.13</v>
       </c>
       <c r="E96" s="1">
-        <v>27.6890314671</v>
+        <v>28.5219393871</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>338775.3</v>
+        <v>504439.02</v>
       </c>
       <c r="I96" s="1">
-        <v>-97684.62</v>
+        <v>81498.16</v>
       </c>
       <c r="J96" s="1">
-        <v>-28.834634638358</v>
+        <v>16.156196639982</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>241090.68</v>
+        <v>585937.18</v>
       </c>
       <c r="N96" s="1">
-        <v>241090.68</v>
+        <v>585937.18</v>
       </c>
       <c r="O96" s="1">
-        <v>0.49</v>
+        <v>1.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>18170.0</v>
+        <v>16775.0</v>
       </c>
       <c r="D97" s="1">
-        <v>32.02</v>
+        <v>157.9</v>
       </c>
       <c r="E97" s="1">
-        <v>28.5219394606</v>
+        <v>124.1900387481</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H97" s="1">
-        <v>518243.64</v>
+        <v>279066.37</v>
       </c>
       <c r="I97" s="1">
-        <v>63559.76</v>
+        <v>75450.46</v>
       </c>
       <c r="J97" s="1">
-        <v>12.264455382414</v>
+        <v>27.036743983161</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>581803.4</v>
+        <v>354516.83</v>
       </c>
       <c r="N97" s="1">
-        <v>581803.4</v>
+        <v>354516.83</v>
       </c>
       <c r="O97" s="1">
-        <v>1.19</v>
+        <v>0.74</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>16775.0</v>
+        <v>16231.0</v>
       </c>
       <c r="D98" s="1">
-        <v>164.7</v>
+        <v>25.73</v>
       </c>
       <c r="E98" s="1">
-        <v>124.1900387481</v>
+        <v>29.8059632801</v>
       </c>
       <c r="F98" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>279066.37</v>
+        <v>483780.59</v>
       </c>
       <c r="I98" s="1">
-        <v>90873.78</v>
+        <v>-66156.96</v>
       </c>
       <c r="J98" s="1">
-        <v>32.563500933488</v>
+        <v>-13.674992624239</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>369940.15</v>
+        <v>417623.63</v>
       </c>
       <c r="N98" s="1">
-        <v>369940.15</v>
+        <v>417623.63</v>
       </c>
       <c r="O98" s="1">
-        <v>0.75</v>
+        <v>0.87</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>16231.0</v>
+        <v>6282.0</v>
       </c>
       <c r="D99" s="1">
-        <v>24.78</v>
+        <v>67.16</v>
       </c>
       <c r="E99" s="1">
-        <v>29.8059632801</v>
+        <v>119.6944715059</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>483780.59</v>
+        <v>751920.67</v>
       </c>
       <c r="I99" s="1">
-        <v>-81576.41</v>
+        <v>-330021.55</v>
       </c>
       <c r="J99" s="1">
-        <v>-16.862274280165</v>
+        <v>-43.890474509764</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>402204.18</v>
+        <v>421899.12</v>
       </c>
       <c r="N99" s="1">
-        <v>402204.18</v>
+        <v>421899.12</v>
       </c>
       <c r="O99" s="1">
-        <v>0.82</v>
+        <v>0.88</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>6454.0</v>
+        <v>671.0</v>
       </c>
       <c r="D100" s="1">
-        <v>67.7</v>
+        <v>534.2</v>
       </c>
       <c r="E100" s="1">
-        <v>119.6944716455</v>
+        <v>543.4621162444</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H100" s="1">
-        <v>772508.12</v>
+        <v>389638.92</v>
       </c>
       <c r="I100" s="1">
-        <v>-335572.32</v>
+        <v>7291.7</v>
       </c>
       <c r="J100" s="1">
-        <v>-43.439325919318</v>
+        <v>1.8713992945058</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>436935.8</v>
+        <v>396930.62</v>
       </c>
       <c r="N100" s="1">
-        <v>436935.8</v>
+        <v>396930.62</v>
       </c>
       <c r="O100" s="1">
-        <v>0.89</v>
+        <v>0.83</v>
       </c>
       <c r="P100">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P101">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>