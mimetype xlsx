--- v1 (2026-06-10)
+++ v2 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -97,651 +97,669 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
-    <t>ABB LTD</t>
+    <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
-    <t>AIRBUS</t>
+    <t>AIRBUS SE</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
-    <t>ALLIANZ</t>
+    <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
-    <t>ALSTOM SA</t>
+    <t>ALSTOM</t>
+  </si>
+  <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
-    <t>ANHEUSER-BUSCH INBEV SA</t>
+    <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
-    <t>APERAM SA</t>
+    <t>APERAM</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
-    <t>ARGENX</t>
+    <t>ARGEN-X SE - W/I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
-    <t>ATLAS COPCO CLASS A</t>
+    <t>ATLAS COPCO-A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
-    <t>AXA SA</t>
+    <t>AXA</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
-    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
-[...5 lines deleted...]
-    <t>BANCO SANTANDER SA</t>
+    <t>BBVA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
-    <t>BIOMERIEUX SA</t>
+    <t>BIOMERIEUX</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS</t>
+  </si>
+  <si>
     <t>SE0020050417</t>
   </si>
   <si>
-    <t>BOLIDEN</t>
+    <t>BOLIDEN AB</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
-    <t>CAPGEMINI</t>
+    <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
-    <t>CARLSBERG CLASS B</t>
+    <t>CARLSBERG-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000120172</t>
   </si>
   <si>
     <t>CARREFOUR SA</t>
   </si>
   <si>
+    <t>CH0210483332</t>
+  </si>
+  <si>
+    <t>CIE FINANCI-REG</t>
+  </si>
+  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
-    <t>COMMERZBANK AG</t>
+    <t>COMMERZBANK</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE</t>
+  </si>
+  <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEME</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG NAM</t>
+  </si>
+  <si>
+    <t>DE0005810055</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM-FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>E.ON SE</t>
+  </si>
+  <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP SA</t>
+  </si>
+  <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>ELIA</t>
+  </si>
+  <si>
+    <t>ES0130670112</t>
+  </si>
+  <si>
+    <t>ENDESA</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL SPA</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE</t>
+  </si>
+  <si>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>CH0010645932</t>
+  </si>
+  <si>
+    <t>GIVAUDAN-REG</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO PREF</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDITEX</t>
+  </si>
+  <si>
+    <t>ES0118594417</t>
+  </si>
+  <si>
+    <t>INDRA SISTEMAS</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOG</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROUP</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING</t>
+  </si>
+  <si>
+    <t>IE0004906560</t>
+  </si>
+  <si>
+    <t>KERRY GROUP-A</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHIL</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KPN (KONIN) NV</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP NOM.</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>L'OREAL</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNE</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK KGAA</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORP</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER SPA</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>NESTLE SA-REG</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA OYJ</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>NOVARTIS AG-REG</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVONESIS (NOVOZ</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>DK0060094928</t>
+  </si>
+  <si>
+    <t>ORSTED A/S</t>
+  </si>
+  <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN SPA</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE</t>
+  </si>
+  <si>
+    <t>FR0000131906</t>
+  </si>
+  <si>
+    <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING AG</t>
+  </si>
+  <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB AB-B</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
-    <t>COMPAGNIE DE SAINT GOBAIN SA</t>
-[...251 lines deleted...]
-    <t>OERSTED</t>
+    <t>SAINT GOBAIN</t>
+  </si>
+  <si>
+    <t>IT0005495657</t>
+  </si>
+  <si>
+    <t>SAIPEM SPA</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>SANOFI</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>SAP SE</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTR</t>
+  </si>
+  <si>
+    <t>CH1256740924</t>
+  </si>
+  <si>
+    <t>SGS SA-REG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS AG-REG</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY A</t>
+  </si>
+  <si>
+    <t>DE000SHL1006</t>
+  </si>
+  <si>
+    <t>SIEMENS HEALTHIN</t>
+  </si>
+  <si>
+    <t>CH0418792922</t>
+  </si>
+  <si>
+    <t>SIKA AG-REG</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOC GENERALE SA</t>
+  </si>
+  <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLO</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>SE0000120669</t>
+  </si>
+  <si>
+    <t>SSAB-B</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONI</t>
+  </si>
+  <si>
+    <t>CH0126881561</t>
+  </si>
+  <si>
+    <t>SWISS RE AG</t>
+  </si>
+  <si>
+    <t>NL0014559478</t>
+  </si>
+  <si>
+    <t>TECHNIP ENERGIES</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA</t>
+  </si>
+  <si>
+    <t>GB00BVZK7T90</t>
+  </si>
+  <si>
+    <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UNION CHIM BELGE</t>
+  </si>
+  <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNE</t>
+  </si>
+  <si>
+    <t>DK0061539921</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYST</t>
+  </si>
+  <si>
+    <t>DE000A1ML7J1</t>
+  </si>
+  <si>
+    <t>VONOVIA SE</t>
+  </si>
+  <si>
+    <t>NL0000395903</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER</t>
+  </si>
+  <si>
+    <t>CH0011075394</t>
+  </si>
+  <si>
+    <t>ZURICH INSURANCE</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
-    <t>Ofi Invest ESG Liquidités PART I</t>
-[...206 lines deleted...]
-    <t>ZURICH INSURANCE GROUP LTD</t>
+    <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1105,125 +1123,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1286.8414</v>
+        <v>1280.9414</v>
       </c>
       <c r="D2">
-        <v>37071.76</v>
+        <v>37907.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>47705484.14</v>
+        <v>48556933.79</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>47705484.14</v>
+        <v>48556933.79</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1686.51</v>
+        <v>1723.64</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>87698.69</v>
+        <v>89629.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>87698.69</v>
+        <v>89629.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P100"/>
+  <dimension ref="A1:P103"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O100" sqref="O100"/>
+      <selection activeCell="O103" sqref="O103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1242,4989 +1260,5139 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>10044.0</v>
+        <v>9756.0</v>
       </c>
       <c r="D2" s="1">
-        <v>68.02</v>
+        <v>72.44</v>
       </c>
       <c r="E2" s="1">
-        <v>35.2194583831</v>
+        <v>35.21945879</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>347129.47</v>
+        <v>337175.93</v>
       </c>
       <c r="I2" s="1">
-        <v>409409.9</v>
+        <v>428755.19</v>
       </c>
       <c r="J2" s="1">
-        <v>117.9415565034</v>
+        <v>127.1606754373</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>756539.37</v>
+        <v>765931.12</v>
       </c>
       <c r="N2" s="1">
-        <v>756539.37</v>
+        <v>765931.12</v>
       </c>
       <c r="O2" s="1">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>209.0</v>
+        <v>203.0</v>
       </c>
       <c r="D3" s="1">
-        <v>935.0</v>
+        <v>958.0</v>
       </c>
       <c r="E3" s="1">
-        <v>1168.8058851675</v>
+        <v>1168.80591133</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>244280.43</v>
+        <v>237267.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-48865.43</v>
+        <v>-42793.6</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.003825111983</v>
+        <v>-18.036006601828</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>195415.0</v>
+        <v>194474.0</v>
       </c>
       <c r="N3" s="1">
-        <v>195415.0</v>
+        <v>194474.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>2971.0</v>
+        <v>3205.0</v>
       </c>
       <c r="D4" s="1">
-        <v>177.9</v>
+        <v>186.38</v>
       </c>
       <c r="E4" s="1">
-        <v>149.0550185123</v>
+        <v>174.63505772</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>442842.46</v>
+        <v>559705.36</v>
       </c>
       <c r="I4" s="1">
-        <v>85698.44</v>
+        <v>37642.54</v>
       </c>
       <c r="J4" s="1">
-        <v>19.351902254359</v>
+        <v>6.7254206749065</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>528540.9</v>
+        <v>597347.9</v>
       </c>
       <c r="N4" s="1">
-        <v>528540.9</v>
+        <v>597347.9</v>
       </c>
       <c r="O4" s="1">
-        <v>1.11</v>
+        <v>1.23</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>12094.0</v>
+        <v>3510.0</v>
       </c>
       <c r="D5" s="1">
-        <v>63.06</v>
+        <v>171.78</v>
       </c>
       <c r="E5" s="1">
-        <v>84.8464403837</v>
+        <v>151.98838746</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>945533.94</v>
+        <v>533479.24</v>
       </c>
       <c r="I5" s="1">
-        <v>-101009.67</v>
+        <v>69468.56</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.682818006512</v>
+        <v>13.0217925631</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>844524.27</v>
+        <v>602947.8</v>
       </c>
       <c r="N5" s="1">
-        <v>844524.27</v>
+        <v>602947.8</v>
       </c>
       <c r="O5" s="1">
-        <v>1.77</v>
+        <v>1.24</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>2120.0</v>
+        <v>11878.0</v>
       </c>
       <c r="D6" s="1">
-        <v>354.4</v>
+        <v>62.92</v>
       </c>
       <c r="E6" s="1">
-        <v>239.5341320755</v>
+        <v>84.84644048</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H6" s="1">
-        <v>507812.36</v>
+        <v>928646.61</v>
       </c>
       <c r="I6" s="1">
-        <v>243515.64</v>
+        <v>-118671.8</v>
       </c>
       <c r="J6" s="1">
-        <v>47.953862328203</v>
+        <v>-12.779005352747</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>751328.0</v>
+        <v>809974.81</v>
       </c>
       <c r="N6" s="1">
-        <v>751328.0</v>
+        <v>809974.81</v>
       </c>
       <c r="O6" s="1">
-        <v>1.57</v>
+        <v>1.67</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
-        <v>13851.0</v>
+        <v>2059.0</v>
       </c>
       <c r="D7" s="1">
-        <v>24.8</v>
+        <v>385.9</v>
       </c>
       <c r="E7" s="1">
-        <v>26.2123001949</v>
+        <v>239.53412822</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>363066.57</v>
+        <v>493200.77</v>
       </c>
       <c r="I7" s="1">
-        <v>-19561.77</v>
+        <v>301367.33</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.3879292714832</v>
+        <v>61.104391625342</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>343504.8</v>
+        <v>794568.1</v>
       </c>
       <c r="N7" s="1">
-        <v>343504.8</v>
+        <v>794568.1</v>
       </c>
       <c r="O7" s="1">
-        <v>0.72</v>
+        <v>1.63</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
-        <v>7581.0</v>
+        <v>18612.0</v>
       </c>
       <c r="D8" s="1">
-        <v>63.32</v>
+        <v>22.84</v>
       </c>
       <c r="E8" s="1">
-        <v>57.2466429231</v>
+        <v>25.8776671</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>433986.8</v>
+        <v>481635.14</v>
       </c>
       <c r="I8" s="1">
-        <v>46042.12</v>
+        <v>-56537.06</v>
       </c>
       <c r="J8" s="1">
-        <v>10.609106083411</v>
+        <v>-11.738566251624</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>480028.92</v>
+        <v>425098.08</v>
       </c>
       <c r="N8" s="1">
-        <v>480028.92</v>
+        <v>425098.08</v>
       </c>
       <c r="O8" s="1">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>6945.0</v>
+        <v>4578.0</v>
       </c>
       <c r="D9" s="1">
-        <v>36.74</v>
+        <v>52.44</v>
       </c>
       <c r="E9" s="1">
-        <v>32.788774658</v>
+        <v>48.905</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>227718.04</v>
+        <v>223887.09</v>
       </c>
       <c r="I9" s="1">
-        <v>27441.26</v>
+        <v>16183.23</v>
       </c>
       <c r="J9" s="1">
-        <v>12.050542855542</v>
+        <v>7.2282997648502</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>255159.3</v>
+        <v>240070.32</v>
       </c>
       <c r="N9" s="1">
-        <v>255159.3</v>
+        <v>240070.32</v>
       </c>
       <c r="O9" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
-        <v>502.0</v>
+        <v>7364.0</v>
       </c>
       <c r="D10" s="1">
-        <v>639.2</v>
+        <v>64.16</v>
       </c>
       <c r="E10" s="1">
-        <v>516.5262948207</v>
+        <v>57.24664313</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>259296.2</v>
+        <v>421564.28</v>
       </c>
       <c r="I10" s="1">
-        <v>61582.2</v>
+        <v>50909.96</v>
       </c>
       <c r="J10" s="1">
-        <v>23.749750285581</v>
+        <v>12.076440632019</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>320878.4</v>
+        <v>472474.24</v>
       </c>
       <c r="N10" s="1">
-        <v>320878.4</v>
+        <v>472474.24</v>
       </c>
       <c r="O10" s="1">
-        <v>0.67</v>
+        <v>0.97</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>2122.0</v>
+        <v>6746.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1200.0</v>
+        <v>41.3</v>
       </c>
       <c r="E11" s="1">
-        <v>605.5538077286</v>
+        <v>32.78877409</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1284985.18</v>
+        <v>221193.07</v>
       </c>
       <c r="I11" s="1">
-        <v>1261414.82</v>
+        <v>57416.73</v>
       </c>
       <c r="J11" s="1">
-        <v>98.165709584293</v>
+        <v>25.957743612854</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2546400.0</v>
+        <v>278609.8</v>
       </c>
       <c r="N11" s="1">
-        <v>2546400.0</v>
+        <v>278609.8</v>
       </c>
       <c r="O11" s="1">
-        <v>5.33</v>
+        <v>0.57</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>16159.0</v>
+        <v>488.0</v>
       </c>
       <c r="D12" s="1">
-        <v>178.9</v>
+        <v>710.6</v>
       </c>
       <c r="E12" s="1">
-        <v>153.2498001114</v>
+        <v>516.52629098</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G12">
-        <v>10.64</v>
+        <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>220023.42</v>
+        <v>252064.83</v>
       </c>
       <c r="I12" s="1">
-        <v>51749.18</v>
+        <v>94707.97</v>
       </c>
       <c r="J12" s="1">
-        <v>23.519850750434</v>
+        <v>37.572861711806</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>271772.6</v>
+        <v>346772.8</v>
       </c>
       <c r="N12" s="1">
-        <v>271772.6</v>
+        <v>346772.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.57</v>
+        <v>0.71</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" t="s">
         <v>50</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>12243.0</v>
+        <v>2118.0</v>
       </c>
       <c r="D13" s="1">
-        <v>38.17</v>
+        <v>1222.6</v>
       </c>
       <c r="E13" s="1">
-        <v>34.302769746</v>
+        <v>621.41182247</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>419968.81</v>
+        <v>1316150.24</v>
       </c>
       <c r="I13" s="1">
-        <v>47346.5</v>
+        <v>1273316.56</v>
       </c>
       <c r="J13" s="1">
-        <v>11.273813405334</v>
+        <v>96.745532637672</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>467315.31</v>
+        <v>2589466.8</v>
       </c>
       <c r="N13" s="1">
-        <v>467315.31</v>
+        <v>2589466.8</v>
       </c>
       <c r="O13" s="1">
-        <v>0.98</v>
+        <v>5.32</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>15694.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>183.4</v>
+      </c>
+      <c r="E14" s="1">
+        <v>153.24979992</v>
+      </c>
+      <c r="F14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G14">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H14" s="1">
-        <v>658039.65</v>
+        <v>213691.91</v>
       </c>
       <c r="I14" s="1">
-        <v>120240.56</v>
+        <v>52445.82</v>
       </c>
       <c r="J14" s="1">
-        <v>18.272540264101</v>
+        <v>24.54272602084</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>778280.21</v>
+        <v>266137.73</v>
       </c>
       <c r="N14" s="1">
-        <v>778280.21</v>
+        <v>266137.73</v>
       </c>
       <c r="O14" s="1">
-        <v>1.63</v>
+        <v>0.55</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>99836.0</v>
+        <v>11891.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.012</v>
+        <v>42.29</v>
       </c>
       <c r="E15" s="1">
-        <v>5.3033281582</v>
+        <v>34.30276932</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>529463.07</v>
+        <v>407894.23</v>
       </c>
       <c r="I15" s="1">
-        <v>470094.96</v>
+        <v>94976.16</v>
       </c>
       <c r="J15" s="1">
-        <v>88.787110307807</v>
+        <v>23.284506868361</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>999558.03</v>
+        <v>502870.39</v>
       </c>
       <c r="N15" s="1">
-        <v>999558.03</v>
+        <v>502870.39</v>
       </c>
       <c r="O15" s="1">
-        <v>2.09</v>
+        <v>1.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>3388.0</v>
+        <v>96956.0</v>
       </c>
       <c r="D16" s="1">
-        <v>95.05</v>
+        <v>10.526</v>
       </c>
       <c r="E16" s="1">
-        <v>111.866322314</v>
+        <v>5.30332821</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>379003.1</v>
+        <v>514189.49</v>
       </c>
       <c r="I16" s="1">
-        <v>-56973.7</v>
+        <v>506369.37</v>
       </c>
       <c r="J16" s="1">
-        <v>-15.032515565176</v>
+        <v>98.479136553336</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>322029.4</v>
+        <v>1020558.86</v>
       </c>
       <c r="N16" s="1">
-        <v>322029.4</v>
+        <v>1020558.86</v>
       </c>
       <c r="O16" s="1">
-        <v>0.67</v>
+        <v>2.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>2536.0</v>
+        <v>39594.0</v>
       </c>
       <c r="D17" s="1">
-        <v>80.4</v>
+        <v>19.57</v>
       </c>
       <c r="E17" s="1">
-        <v>81.3380954259</v>
+        <v>16.14068672</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>206273.41</v>
+        <v>639074.35</v>
       </c>
       <c r="I17" s="1">
-        <v>-2379.01</v>
+        <v>135780.23</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.1533284876611</v>
+        <v>21.246390189185</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>203894.4</v>
+        <v>774854.58</v>
       </c>
       <c r="N17" s="1">
-        <v>203894.4</v>
+        <v>774854.58</v>
       </c>
       <c r="O17" s="1">
-        <v>0.43</v>
+        <v>1.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>5773.0</v>
+        <v>3290.0</v>
       </c>
       <c r="D18" s="1">
-        <v>657.0</v>
+        <v>91.1</v>
       </c>
       <c r="E18" s="1">
-        <v>301.4705508401</v>
+        <v>111.86632219</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>10.64</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>158072.62</v>
+        <v>368040.2</v>
       </c>
       <c r="I18" s="1">
-        <v>198499.82</v>
+        <v>-68321.2</v>
       </c>
       <c r="J18" s="1">
-        <v>125.57508061801</v>
+        <v>-18.563515615957</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>356572.44</v>
+        <v>299719.0</v>
       </c>
       <c r="N18" s="1">
-        <v>356572.44</v>
+        <v>299719.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.75</v>
+        <v>0.62</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>2816.0</v>
+        <v>2464.0</v>
       </c>
       <c r="D19" s="1">
-        <v>105.35</v>
+        <v>81.0</v>
       </c>
       <c r="E19" s="1">
-        <v>162.5754651989</v>
+        <v>81.33809659</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>457812.51</v>
+        <v>200417.07</v>
       </c>
       <c r="I19" s="1">
-        <v>-161146.91</v>
+        <v>-833.07</v>
       </c>
       <c r="J19" s="1">
-        <v>-35.199324282336</v>
+        <v>-0.4156681863476</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>296665.6</v>
+        <v>199584.0</v>
       </c>
       <c r="N19" s="1">
-        <v>296665.6</v>
+        <v>199584.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.62</v>
+        <v>0.41</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>2678.0</v>
+        <v>3758.0</v>
       </c>
       <c r="D20" s="1">
-        <v>900.8</v>
+        <v>90.44</v>
       </c>
       <c r="E20" s="1">
-        <v>768.3517064974</v>
+        <v>86.75458222</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>275679.71</v>
+        <v>326023.72</v>
       </c>
       <c r="I20" s="1">
-        <v>47192.86</v>
+        <v>13849.8</v>
       </c>
       <c r="J20" s="1">
-        <v>17.118728106613</v>
+        <v>4.2480958133966</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>322872.57</v>
+        <v>339873.52</v>
       </c>
       <c r="N20" s="1">
-        <v>322872.57</v>
+        <v>339873.52</v>
       </c>
       <c r="O20" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
         <v>67</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>15079.0</v>
+        <v>4263.0</v>
       </c>
       <c r="D21" s="1">
-        <v>15.19</v>
+        <v>546.4</v>
       </c>
       <c r="E21" s="1">
-        <v>15.2212746203</v>
+        <v>301.47055125</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H21" s="1">
-        <v>229521.6</v>
+        <v>116726.75</v>
       </c>
       <c r="I21" s="1">
-        <v>-471.59</v>
+        <v>98650.34</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.20546650075636</v>
+        <v>84.513909622259</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>229050.01</v>
+        <v>215377.09</v>
       </c>
       <c r="N21" s="1">
-        <v>229050.01</v>
+        <v>215377.09</v>
       </c>
       <c r="O21" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" t="s">
         <v>69</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>18701.0</v>
+        <v>3440.0</v>
       </c>
       <c r="D22" s="1">
-        <v>31.72</v>
+        <v>108.95</v>
       </c>
       <c r="E22" s="1">
-        <v>11.1180947543</v>
+        <v>150.0279593</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>207919.49</v>
+        <v>516096.18</v>
       </c>
       <c r="I22" s="1">
-        <v>385276.23</v>
+        <v>-141308.18</v>
       </c>
       <c r="J22" s="1">
-        <v>185.30068056631</v>
+        <v>-27.380202659125</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>593195.72</v>
+        <v>374788.0</v>
       </c>
       <c r="N22" s="1">
-        <v>593195.72</v>
+        <v>374788.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.24</v>
+        <v>0.77</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
         <v>71</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>2601.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>825.2</v>
+      </c>
+      <c r="E23" s="1">
+        <v>768.35170704</v>
+      </c>
+      <c r="F23" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H23" s="1">
-        <v>337579.94</v>
+        <v>267753.15</v>
       </c>
       <c r="I23" s="1">
-        <v>104768.22</v>
+        <v>19452.49</v>
       </c>
       <c r="J23" s="1">
-        <v>31.035084608404</v>
+        <v>7.2650835293628</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>442348.16</v>
+        <v>287205.64</v>
       </c>
       <c r="N23" s="1">
-        <v>442348.16</v>
+        <v>287205.64</v>
       </c>
       <c r="O23" s="1">
-        <v>0.93</v>
+        <v>0.59</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>2963.0</v>
+        <v>14646.0</v>
       </c>
       <c r="D24" s="1">
-        <v>142.4</v>
+        <v>16.775</v>
       </c>
       <c r="E24" s="1">
-        <v>126.4182585218</v>
+        <v>15.22127475</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>386936.02</v>
+        <v>222930.79</v>
       </c>
       <c r="I24" s="1">
-        <v>80293.04</v>
+        <v>22755.86</v>
       </c>
       <c r="J24" s="1">
-        <v>20.750986170789</v>
+        <v>10.207589539336</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>467229.06</v>
+        <v>245686.65</v>
       </c>
       <c r="N24" s="1">
-        <v>467229.06</v>
+        <v>245686.65</v>
       </c>
       <c r="O24" s="1">
-        <v>0.98</v>
+        <v>0.51</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>3995.0</v>
+        <v>2878.0</v>
       </c>
       <c r="D25" s="1">
-        <v>69.3</v>
+        <v>153.3</v>
       </c>
       <c r="E25" s="1">
-        <v>71.5841176471</v>
+        <v>126.41825921</v>
       </c>
       <c r="F25" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G25">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H25" s="1">
-        <v>285978.55</v>
+        <v>375835.93</v>
       </c>
       <c r="I25" s="1">
-        <v>-9125.05</v>
+        <v>102323.17</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.1908162342945</v>
+        <v>27.225489058484</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>276853.5</v>
+        <v>478159.1</v>
       </c>
       <c r="N25" s="1">
-        <v>276853.5</v>
+        <v>478159.1</v>
       </c>
       <c r="O25" s="1">
-        <v>0.58</v>
+        <v>0.98</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>29693.0</v>
+        <v>18163.0</v>
       </c>
       <c r="D26" s="1">
-        <v>18.025</v>
+        <v>34.72</v>
       </c>
       <c r="E26" s="1">
-        <v>31.3518825986</v>
+        <v>11.11809503</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>930931.45</v>
+        <v>201937.96</v>
       </c>
       <c r="I26" s="1">
-        <v>-395715.12</v>
+        <v>428681.4</v>
       </c>
       <c r="J26" s="1">
-        <v>-42.507439188997</v>
+        <v>212.28371327511</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>535216.33</v>
+        <v>630619.36</v>
       </c>
       <c r="N26" s="1">
-        <v>535216.33</v>
+        <v>630619.36</v>
       </c>
       <c r="O26" s="1">
-        <v>1.12</v>
+        <v>1.3</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>8834.0</v>
+        <v>3881.0</v>
       </c>
       <c r="D27" s="1">
-        <v>27.46</v>
+        <v>67.48</v>
       </c>
       <c r="E27" s="1">
-        <v>31.1453531809</v>
+        <v>71.5841175</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>275138.05</v>
+        <v>277817.96</v>
       </c>
       <c r="I27" s="1">
-        <v>-32556.41</v>
+        <v>-15928.08</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.832754502694</v>
+        <v>-5.7332794467284</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>242581.64</v>
+        <v>261889.88</v>
       </c>
       <c r="N27" s="1">
-        <v>242581.64</v>
+        <v>261889.88</v>
       </c>
       <c r="O27" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>1383.0</v>
+        <v>28838.0</v>
       </c>
       <c r="D28" s="1">
-        <v>240.8</v>
+        <v>18.61</v>
       </c>
       <c r="E28" s="1">
-        <v>232.53164859</v>
+        <v>31.35188259</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>321591.27</v>
+        <v>904125.59</v>
       </c>
       <c r="I28" s="1">
-        <v>11435.13</v>
+        <v>-367450.41</v>
       </c>
       <c r="J28" s="1">
-        <v>3.5557961508097</v>
+        <v>-40.641523043275</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>333026.4</v>
+        <v>536675.18</v>
       </c>
       <c r="N28" s="1">
-        <v>333026.4</v>
+        <v>536675.18</v>
       </c>
       <c r="O28" s="1">
-        <v>0.7</v>
+        <v>1.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>21065.0</v>
+        <v>8580.0</v>
       </c>
       <c r="D29" s="1">
-        <v>32.82</v>
+        <v>28.055</v>
       </c>
       <c r="E29" s="1">
-        <v>31.3998219796</v>
+        <v>31.14535315</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>661437.25</v>
+        <v>267227.13</v>
       </c>
       <c r="I29" s="1">
-        <v>29916.05</v>
+        <v>-26515.23</v>
       </c>
       <c r="J29" s="1">
-        <v>4.522885579849</v>
+        <v>-9.9223570600784</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>691353.3</v>
+        <v>240711.9</v>
       </c>
       <c r="N29" s="1">
-        <v>691353.3</v>
+        <v>240711.9</v>
       </c>
       <c r="O29" s="1">
-        <v>1.45</v>
+        <v>0.49</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>2968.0</v>
+        <v>1064.0</v>
       </c>
       <c r="D30" s="1">
-        <v>56.5</v>
+        <v>259.5</v>
       </c>
       <c r="E30" s="1">
-        <v>66.961175876</v>
+        <v>232.53165414</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>198740.77</v>
+        <v>247413.68</v>
       </c>
       <c r="I30" s="1">
-        <v>-31048.77</v>
+        <v>28694.32</v>
       </c>
       <c r="J30" s="1">
-        <v>-15.622748165865</v>
+        <v>11.597709552681</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>167692.0</v>
+        <v>276108.0</v>
       </c>
       <c r="N30" s="1">
-        <v>167692.0</v>
+        <v>276108.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>11947.0</v>
+        <v>20460.0</v>
       </c>
       <c r="D31" s="1">
-        <v>19.12</v>
+        <v>29.11</v>
       </c>
       <c r="E31" s="1">
-        <v>11.5366954047</v>
+        <v>30.39982209</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>137828.9</v>
+        <v>621980.36</v>
       </c>
       <c r="I31" s="1">
-        <v>90597.74</v>
+        <v>-26389.76</v>
       </c>
       <c r="J31" s="1">
-        <v>65.732034428193</v>
+        <v>-4.2428606588157</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>228426.64</v>
+        <v>595590.6</v>
       </c>
       <c r="N31" s="1">
-        <v>228426.64</v>
+        <v>595590.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.48</v>
+        <v>1.22</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>98033.0</v>
+        <v>6205.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.309</v>
+        <v>64.36</v>
       </c>
       <c r="E32" s="1">
-        <v>3.3108897004</v>
+        <v>62.8982079</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>324576.45</v>
+        <v>390283.38</v>
       </c>
       <c r="I32" s="1">
-        <v>97847.75</v>
+        <v>9070.42</v>
       </c>
       <c r="J32" s="1">
-        <v>30.146287569539</v>
+        <v>2.3240600201833</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>422424.2</v>
+        <v>399353.8</v>
       </c>
       <c r="N32" s="1">
-        <v>422424.2</v>
+        <v>399353.8</v>
       </c>
       <c r="O32" s="1">
-        <v>0.88</v>
+        <v>0.82</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>4936.0</v>
+        <v>11604.0</v>
       </c>
       <c r="D33" s="1">
-        <v>132.3</v>
+        <v>19.21</v>
       </c>
       <c r="E33" s="1">
-        <v>68.1866632901</v>
+        <v>11.53669511</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>336569.37</v>
+        <v>133871.81</v>
       </c>
       <c r="I33" s="1">
-        <v>316463.43</v>
+        <v>89041.03</v>
       </c>
       <c r="J33" s="1">
-        <v>94.026212189184</v>
+        <v>66.512158160856</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>653032.8</v>
+        <v>222912.84</v>
       </c>
       <c r="N33" s="1">
-        <v>653032.8</v>
+        <v>222912.84</v>
       </c>
       <c r="O33" s="1">
-        <v>1.37</v>
+        <v>0.46</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>7783.0</v>
+        <v>95205.0</v>
       </c>
       <c r="D34" s="1">
-        <v>34.16</v>
+        <v>4.52</v>
       </c>
       <c r="E34" s="1">
-        <v>27.3157998201</v>
+        <v>3.31088966</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>212598.87</v>
+        <v>315213.25</v>
       </c>
       <c r="I34" s="1">
-        <v>53268.41</v>
+        <v>115113.35</v>
       </c>
       <c r="J34" s="1">
-        <v>25.055829318378</v>
+        <v>36.519197717736</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>265867.28</v>
+        <v>430326.6</v>
       </c>
       <c r="N34" s="1">
-        <v>265867.28</v>
+        <v>430326.6</v>
       </c>
       <c r="O34" s="1">
-        <v>0.56</v>
+        <v>0.88</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>52762.0</v>
+        <v>4127.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.601</v>
+        <v>136.6</v>
       </c>
       <c r="E35" s="1">
-        <v>6.8226792009</v>
+        <v>68.18666101</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>359978.2</v>
+        <v>281406.35</v>
       </c>
       <c r="I35" s="1">
-        <v>146589.76</v>
+        <v>282341.85</v>
       </c>
       <c r="J35" s="1">
-        <v>40.721843711647</v>
+        <v>100.33243741657</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>506567.96</v>
+        <v>563748.2</v>
       </c>
       <c r="N35" s="1">
-        <v>506567.96</v>
+        <v>563748.2</v>
       </c>
       <c r="O35" s="1">
-        <v>1.06</v>
+        <v>1.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>11811.0</v>
+        <v>7560.0</v>
       </c>
       <c r="D36" s="1">
-        <v>27.04</v>
+        <v>36.82</v>
       </c>
       <c r="E36" s="1">
-        <v>15.8559063585</v>
+        <v>27.31579894</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>187274.11</v>
+        <v>206507.44</v>
       </c>
       <c r="I36" s="1">
-        <v>132095.33</v>
+        <v>71851.76</v>
       </c>
       <c r="J36" s="1">
-        <v>70.535820461248</v>
+        <v>34.793787574917</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>319369.44</v>
+        <v>278359.2</v>
       </c>
       <c r="N36" s="1">
-        <v>319369.44</v>
+        <v>278359.2</v>
       </c>
       <c r="O36" s="1">
-        <v>0.67</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>2312.0</v>
+        <v>51238.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.15</v>
+        <v>9.696</v>
       </c>
       <c r="E37" s="1">
-        <v>100.2890311419</v>
+        <v>6.82267926</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>231868.24</v>
+        <v>349580.44</v>
       </c>
       <c r="I37" s="1">
-        <v>-7257.44</v>
+        <v>147223.21</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.1299845118935</v>
+        <v>42.114258452218</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>224610.8</v>
+        <v>496803.65</v>
       </c>
       <c r="N37" s="1">
-        <v>224610.8</v>
+        <v>496803.65</v>
       </c>
       <c r="O37" s="1">
-        <v>0.47</v>
+        <v>1.02</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>2036.0</v>
+        <v>11472.0</v>
       </c>
       <c r="D38" s="1">
-        <v>213.0</v>
+        <v>28.28</v>
       </c>
       <c r="E38" s="1">
-        <v>213.7490569745</v>
+        <v>15.85590568</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>435193.08</v>
+        <v>181898.95</v>
       </c>
       <c r="I38" s="1">
-        <v>-1525.08</v>
+        <v>142529.21</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.35043755750896</v>
+        <v>78.356257691427</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>433668.0</v>
+        <v>324428.16</v>
       </c>
       <c r="N38" s="1">
-        <v>433668.0</v>
+        <v>324428.16</v>
       </c>
       <c r="O38" s="1">
-        <v>0.91</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>22735.0</v>
+        <v>2246.0</v>
       </c>
       <c r="D39" s="1">
-        <v>33.28</v>
+        <v>105.3</v>
       </c>
       <c r="E39" s="1">
-        <v>30.9709140092</v>
+        <v>100.28902939</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>704123.73</v>
+        <v>225249.16</v>
       </c>
       <c r="I39" s="1">
-        <v>52497.07</v>
+        <v>11254.64</v>
       </c>
       <c r="J39" s="1">
-        <v>7.4556598170608</v>
+        <v>4.9965291768458</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>756620.8</v>
+        <v>236503.8</v>
       </c>
       <c r="N39" s="1">
-        <v>756620.8</v>
+        <v>236503.8</v>
       </c>
       <c r="O39" s="1">
-        <v>1.58</v>
+        <v>0.49</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>81.0</v>
+        <v>1978.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2829.0</v>
+        <v>206.9</v>
       </c>
       <c r="E40" s="1">
-        <v>3924.1048148148</v>
+        <v>213.7490546</v>
       </c>
       <c r="F40" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>342380.7</v>
+        <v>422795.63</v>
       </c>
       <c r="I40" s="1">
-        <v>-88630.63</v>
+        <v>-13547.43</v>
       </c>
       <c r="J40" s="1">
-        <v>-25.886573045735</v>
+        <v>-3.2042502426054</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>253750.07</v>
+        <v>409248.2</v>
       </c>
       <c r="N40" s="1">
-        <v>253750.07</v>
+        <v>409248.2</v>
       </c>
       <c r="O40" s="1">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>3934.0</v>
+        <v>22081.0</v>
       </c>
       <c r="D41" s="1">
-        <v>73.08</v>
+        <v>36.87</v>
       </c>
       <c r="E41" s="1">
-        <v>78.6985841383</v>
+        <v>30.97091436</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>309600.23</v>
+        <v>683868.76</v>
       </c>
       <c r="I41" s="1">
-        <v>-22103.51</v>
+        <v>130257.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-7.1393713111906</v>
+        <v>19.047179461744</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>287496.72</v>
+        <v>814126.47</v>
       </c>
       <c r="N41" s="1">
-        <v>287496.72</v>
+        <v>814126.47</v>
       </c>
       <c r="O41" s="1">
-        <v>0.6</v>
+        <v>1.67</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>165.0</v>
+        <v>79.0</v>
       </c>
       <c r="D42" s="1">
-        <v>1948.0</v>
+        <v>2877.0</v>
       </c>
       <c r="E42" s="1">
-        <v>2282.5679393939</v>
+        <v>3924.10493671</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>376623.71</v>
+        <v>333926.86</v>
       </c>
       <c r="I42" s="1">
-        <v>-55203.71</v>
+        <v>-87603.03</v>
       </c>
       <c r="J42" s="1">
-        <v>-14.657523818668</v>
+        <v>-26.234196913659</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>321420.0</v>
+        <v>246323.83</v>
       </c>
       <c r="N42" s="1">
-        <v>321420.0</v>
+        <v>246323.83</v>
       </c>
       <c r="O42" s="1">
-        <v>0.67</v>
+        <v>0.51</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>33657.0</v>
+        <v>3821.0</v>
       </c>
       <c r="D43" s="1">
-        <v>19.425</v>
+        <v>65.06</v>
       </c>
       <c r="E43" s="1">
-        <v>11.5840951362</v>
+        <v>78.69858414</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>389885.89</v>
+        <v>300707.29</v>
       </c>
       <c r="I43" s="1">
-        <v>263901.34</v>
+        <v>-52113.03</v>
       </c>
       <c r="J43" s="1">
-        <v>67.686814724175</v>
+        <v>-17.330151856312</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>653787.23</v>
+        <v>248594.26</v>
       </c>
       <c r="N43" s="1">
-        <v>653787.23</v>
+        <v>248594.26</v>
       </c>
       <c r="O43" s="1">
-        <v>1.37</v>
+        <v>0.51</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>3903.0</v>
+        <v>160.0</v>
       </c>
       <c r="D44" s="1">
-        <v>60.85</v>
+        <v>1654.5</v>
       </c>
       <c r="E44" s="1">
-        <v>37.4715885217</v>
+        <v>2282.5679375</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>146251.61</v>
+        <v>365210.87</v>
       </c>
       <c r="I44" s="1">
-        <v>91245.94</v>
+        <v>-100490.87</v>
       </c>
       <c r="J44" s="1">
-        <v>62.389699504846</v>
+        <v>-27.515848583587</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>237497.55</v>
+        <v>264720.0</v>
       </c>
       <c r="N44" s="1">
-        <v>237497.55</v>
+        <v>264720.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
-        <v>6279.0</v>
+        <v>32687.0</v>
       </c>
       <c r="D45" s="1">
-        <v>52.46</v>
+        <v>19.86</v>
       </c>
       <c r="E45" s="1">
-        <v>45.5736693741</v>
+        <v>11.58409521</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>286157.07</v>
+        <v>378649.32</v>
       </c>
       <c r="I45" s="1">
-        <v>43239.27</v>
+        <v>270514.5</v>
       </c>
       <c r="J45" s="1">
-        <v>15.110327345748</v>
+        <v>71.441961126459</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>329396.34</v>
+        <v>649163.82</v>
       </c>
       <c r="N45" s="1">
-        <v>329396.34</v>
+        <v>649163.82</v>
       </c>
       <c r="O45" s="1">
-        <v>0.69</v>
+        <v>1.33</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>18707.0</v>
+        <v>6099.0</v>
       </c>
       <c r="D46" s="1">
-        <v>41.315</v>
+        <v>53.1</v>
       </c>
       <c r="E46" s="1">
-        <v>34.4296653659</v>
+        <v>45.57366945</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>644075.75</v>
+        <v>277953.81</v>
       </c>
       <c r="I46" s="1">
-        <v>128803.96</v>
+        <v>45903.09</v>
       </c>
       <c r="J46" s="1">
-        <v>19.998262626717</v>
+        <v>16.514646804086</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>772879.71</v>
+        <v>323856.9</v>
       </c>
       <c r="N46" s="1">
-        <v>772879.71</v>
+        <v>323856.9</v>
       </c>
       <c r="O46" s="1">
-        <v>1.62</v>
+        <v>0.67</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
-        <v>20071.0</v>
+        <v>3791.0</v>
       </c>
       <c r="D47" s="1">
-        <v>23.405</v>
+        <v>53.86</v>
       </c>
       <c r="E47" s="1">
-        <v>22.1509441483</v>
+        <v>37.47158797</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>444591.6</v>
+        <v>142054.79</v>
       </c>
       <c r="I47" s="1">
-        <v>25170.16</v>
+        <v>62128.47</v>
       </c>
       <c r="J47" s="1">
-        <v>5.6614115066501</v>
+        <v>43.735568508461</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>469761.76</v>
+        <v>204183.26</v>
       </c>
       <c r="N47" s="1">
-        <v>469761.76</v>
+        <v>204183.26</v>
       </c>
       <c r="O47" s="1">
-        <v>0.98</v>
+        <v>0.42</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
-        <v>178403.0</v>
+        <v>18169.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.363</v>
+        <v>46.005</v>
       </c>
       <c r="E48" s="1">
-        <v>4.5867818927</v>
+        <v>34.42966536</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>818295.65</v>
+        <v>625552.59</v>
       </c>
       <c r="I48" s="1">
-        <v>138479.64</v>
+        <v>210312.26</v>
       </c>
       <c r="J48" s="1">
-        <v>16.92293488301</v>
+        <v>33.620236469647</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>956775.29</v>
+        <v>835864.85</v>
       </c>
       <c r="N48" s="1">
-        <v>956775.29</v>
+        <v>835864.85</v>
       </c>
       <c r="O48" s="1">
-        <v>2.0</v>
+        <v>1.72</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
-        <v>5095.0</v>
+        <v>19493.0</v>
       </c>
       <c r="D49" s="1">
-        <v>110.75</v>
+        <v>24.185</v>
       </c>
       <c r="E49" s="1">
-        <v>74.5399980373</v>
+        <v>22.15094393</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>379781.29</v>
+        <v>431788.35</v>
       </c>
       <c r="I49" s="1">
-        <v>184489.96</v>
+        <v>39649.86</v>
       </c>
       <c r="J49" s="1">
-        <v>48.577948639861</v>
+        <v>9.1827072221842</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>564271.25</v>
+        <v>471438.21</v>
       </c>
       <c r="N49" s="1">
-        <v>564271.25</v>
+        <v>471438.21</v>
       </c>
       <c r="O49" s="1">
-        <v>1.18</v>
+        <v>0.97</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>1083.0</v>
+        <v>173256.0</v>
       </c>
       <c r="D50" s="1">
-        <v>262.65</v>
+        <v>5.742</v>
       </c>
       <c r="E50" s="1">
-        <v>302.3952816251</v>
+        <v>4.58678187</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>327494.09</v>
+        <v>794687.48</v>
       </c>
       <c r="I50" s="1">
-        <v>-43044.14</v>
+        <v>200148.47</v>
       </c>
       <c r="J50" s="1">
-        <v>-13.143486039702</v>
+        <v>25.185808891817</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>284449.95</v>
+        <v>994835.95</v>
       </c>
       <c r="N50" s="1">
-        <v>284449.95</v>
+        <v>994835.95</v>
       </c>
       <c r="O50" s="1">
-        <v>0.6</v>
+        <v>2.05</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
-        <v>3373.0</v>
+        <v>4949.0</v>
       </c>
       <c r="D51" s="1">
-        <v>70.0</v>
+        <v>117.05</v>
       </c>
       <c r="E51" s="1">
-        <v>90.004180255</v>
+        <v>74.53999798</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>303584.1</v>
+        <v>368898.45</v>
       </c>
       <c r="I51" s="1">
-        <v>-67474.1</v>
+        <v>210382.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-22.225834620456</v>
+        <v>57.029786923746</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>236110.0</v>
+        <v>579280.45</v>
       </c>
       <c r="N51" s="1">
-        <v>236110.0</v>
+        <v>579280.45</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>1.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>104936.0</v>
+        <v>1052.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.729</v>
+        <v>246.2</v>
       </c>
       <c r="E52" s="1">
-        <v>3.2434281848</v>
+        <v>302.39528517</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>340352.38</v>
+        <v>318119.84</v>
       </c>
       <c r="I52" s="1">
-        <v>155889.96</v>
+        <v>-59117.44</v>
       </c>
       <c r="J52" s="1">
-        <v>45.80251796682</v>
+        <v>-18.583386688488</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>496242.34</v>
+        <v>259002.4</v>
       </c>
       <c r="N52" s="1">
-        <v>496242.34</v>
+        <v>259002.4</v>
       </c>
       <c r="O52" s="1">
-        <v>1.04</v>
+        <v>0.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
-        <v>10110.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D53" s="1">
-        <v>25.02</v>
+        <v>67.35</v>
       </c>
       <c r="E53" s="1">
-        <v>24.4765420376</v>
+        <v>90.00418193</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>247457.84</v>
+        <v>294853.7</v>
       </c>
       <c r="I53" s="1">
-        <v>5494.36</v>
+        <v>-74215.1</v>
       </c>
       <c r="J53" s="1">
-        <v>2.2203216515589</v>
+        <v>-25.170143701775</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>252952.2</v>
+        <v>220638.6</v>
       </c>
       <c r="N53" s="1">
-        <v>252952.2</v>
+        <v>220638.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
-        <v>1710.0</v>
+        <v>9819.0</v>
       </c>
       <c r="D54" s="1">
-        <v>167.36</v>
+        <v>24.68</v>
       </c>
       <c r="E54" s="1">
-        <v>177.2161988304</v>
+        <v>24.47654242</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>303039.7</v>
+        <v>240335.17</v>
       </c>
       <c r="I54" s="1">
-        <v>-16854.1</v>
+        <v>1997.75</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.5616805322867</v>
+        <v>0.8312349790503</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>286185.6</v>
+        <v>242332.92</v>
       </c>
       <c r="N54" s="1">
-        <v>286185.6</v>
+        <v>242332.92</v>
       </c>
       <c r="O54" s="1">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>1967.0</v>
+        <v>101909.0</v>
       </c>
       <c r="D55" s="1">
-        <v>140.15</v>
+        <v>4.799</v>
       </c>
       <c r="E55" s="1">
-        <v>139.0072445348</v>
+        <v>3.24342816</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>273427.25</v>
+        <v>330534.52</v>
       </c>
       <c r="I55" s="1">
-        <v>2247.8</v>
+        <v>158526.77</v>
       </c>
       <c r="J55" s="1">
-        <v>0.82208338781157</v>
+        <v>47.960730395119</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>275675.05</v>
+        <v>489061.29</v>
       </c>
       <c r="N55" s="1">
-        <v>275675.05</v>
+        <v>489061.29</v>
       </c>
       <c r="O55" s="1">
-        <v>0.58</v>
+        <v>1.01</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>778.0</v>
+        <v>1911.0</v>
       </c>
       <c r="D56" s="1">
-        <v>496.5</v>
+        <v>147.55</v>
       </c>
       <c r="E56" s="1">
-        <v>429.6997172237</v>
+        <v>139.00724751</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>344475.25</v>
+        <v>265642.85</v>
       </c>
       <c r="I56" s="1">
-        <v>83271.83</v>
+        <v>16325.2</v>
       </c>
       <c r="J56" s="1">
-        <v>24.173530609238</v>
+        <v>6.1455446664572</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>427747.08</v>
+        <v>281968.05</v>
       </c>
       <c r="N56" s="1">
-        <v>427747.08</v>
+        <v>281968.05</v>
       </c>
       <c r="O56" s="1">
-        <v>0.89</v>
+        <v>0.58</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>1456.0</v>
+        <v>756.0</v>
       </c>
       <c r="D57" s="1">
-        <v>363.05</v>
+        <v>531.6</v>
       </c>
       <c r="E57" s="1">
-        <v>384.371771978</v>
+        <v>429.69970899</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H57" s="1">
-        <v>559645.3</v>
+        <v>334734.31</v>
       </c>
       <c r="I57" s="1">
-        <v>-31044.5</v>
+        <v>100823.94</v>
       </c>
       <c r="J57" s="1">
-        <v>-5.5471742548361</v>
+        <v>30.120587280103</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>528600.8</v>
+        <v>435558.25</v>
       </c>
       <c r="N57" s="1">
-        <v>528600.8</v>
+        <v>435558.25</v>
       </c>
       <c r="O57" s="1">
-        <v>1.11</v>
+        <v>0.9</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>1310.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D58" s="1">
-        <v>504.5</v>
+        <v>349.9</v>
       </c>
       <c r="E58" s="1">
-        <v>571.6033740458</v>
+        <v>381.6474691</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>748800.42</v>
+        <v>586592.16</v>
       </c>
       <c r="I58" s="1">
-        <v>-87905.42</v>
+        <v>-48795.86</v>
       </c>
       <c r="J58" s="1">
-        <v>-11.739499291413</v>
+        <v>-8.3185325900026</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>660895.0</v>
+        <v>537796.3</v>
       </c>
       <c r="N58" s="1">
-        <v>660895.0</v>
+        <v>537796.3</v>
       </c>
       <c r="O58" s="1">
-        <v>1.38</v>
+        <v>1.11</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>6482.0</v>
+        <v>1273.0</v>
       </c>
       <c r="D59" s="1">
-        <v>111.0</v>
+        <v>484.05</v>
       </c>
       <c r="E59" s="1">
-        <v>136.1340851589</v>
+        <v>571.60336999</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>882421.14</v>
+        <v>727651.09</v>
       </c>
       <c r="I59" s="1">
-        <v>-162919.14</v>
+        <v>-111455.44</v>
       </c>
       <c r="J59" s="1">
-        <v>-18.462742177732</v>
+        <v>-15.317154269638</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>719502.0</v>
+        <v>616195.65</v>
       </c>
       <c r="N59" s="1">
-        <v>719502.0</v>
+        <v>616195.65</v>
       </c>
       <c r="O59" s="1">
-        <v>1.51</v>
+        <v>1.27</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>19625.0</v>
+        <v>6296.0</v>
       </c>
       <c r="D60" s="1">
-        <v>16.14</v>
+        <v>115.15</v>
       </c>
       <c r="E60" s="1">
-        <v>11.1812005096</v>
+        <v>136.13408513</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>219431.06</v>
+        <v>857100.2</v>
       </c>
       <c r="I60" s="1">
-        <v>97316.44</v>
+        <v>-132115.8</v>
       </c>
       <c r="J60" s="1">
-        <v>44.349437130733</v>
+        <v>-15.414277117191</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>316747.5</v>
+        <v>724984.4</v>
       </c>
       <c r="N60" s="1">
-        <v>316747.5</v>
+        <v>724984.4</v>
       </c>
       <c r="O60" s="1">
-        <v>0.66</v>
+        <v>1.49</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>6127.0</v>
+        <v>19060.0</v>
       </c>
       <c r="D61" s="1">
-        <v>79.59</v>
+        <v>16.12</v>
       </c>
       <c r="E61" s="1">
-        <v>82.0372025461</v>
+        <v>11.18120042</v>
       </c>
       <c r="F61" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>535323.33</v>
+        <v>213113.68</v>
       </c>
       <c r="I61" s="1">
-        <v>4677.7</v>
+        <v>94133.52</v>
       </c>
       <c r="J61" s="1">
-        <v>0.87380835802542</v>
+        <v>44.170566619656</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>540001.03</v>
+        <v>307247.2</v>
       </c>
       <c r="N61" s="1">
-        <v>540001.03</v>
+        <v>307247.2</v>
       </c>
       <c r="O61" s="1">
-        <v>1.13</v>
+        <v>0.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" s="1">
-        <v>51328.0</v>
+        <v>4437.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.714</v>
+        <v>55.22</v>
       </c>
       <c r="E62" s="1">
-        <v>5.4555862297</v>
+        <v>50.69579896</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>280024.33</v>
+        <v>224937.26</v>
       </c>
       <c r="I62" s="1">
-        <v>64591.86</v>
+        <v>20073.88</v>
       </c>
       <c r="J62" s="1">
-        <v>23.066517112995</v>
+        <v>8.9242129116359</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>344616.19</v>
+        <v>245011.14</v>
       </c>
       <c r="N62" s="1">
-        <v>344616.19</v>
+        <v>245011.14</v>
       </c>
       <c r="O62" s="1">
-        <v>0.72</v>
+        <v>0.5</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="1">
-        <v>7618.0</v>
+        <v>5952.0</v>
       </c>
       <c r="D63" s="1">
-        <v>122.0</v>
+        <v>78.74</v>
       </c>
       <c r="E63" s="1">
-        <v>106.8287844579</v>
+        <v>82.03720094</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H63" s="1">
-        <v>871283.52</v>
+        <v>520033.37</v>
       </c>
       <c r="I63" s="1">
-        <v>157890.94</v>
+        <v>-12110.45</v>
       </c>
       <c r="J63" s="1">
-        <v>18.121648852029</v>
+        <v>-2.3287832471212</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1029174.46</v>
+        <v>507922.92</v>
       </c>
       <c r="N63" s="1">
-        <v>1029174.46</v>
+        <v>507922.92</v>
       </c>
       <c r="O63" s="1">
-        <v>2.15</v>
+        <v>1.04</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="1">
-        <v>10814.0</v>
+        <v>60606.0</v>
       </c>
       <c r="D64" s="1">
-        <v>351.9</v>
+        <v>8.592</v>
       </c>
       <c r="E64" s="1">
-        <v>407.3485454041</v>
+        <v>5.72459707</v>
       </c>
       <c r="F64" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="G64">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>590922.09</v>
+        <v>346944.93</v>
       </c>
       <c r="I64" s="1">
-        <v>-81593.76</v>
+        <v>173781.82</v>
       </c>
       <c r="J64" s="1">
-        <v>-13.807871017311</v>
+        <v>50.089165447669</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>509328.33</v>
+        <v>520726.75</v>
       </c>
       <c r="N64" s="1">
-        <v>509328.33</v>
+        <v>520726.75</v>
       </c>
       <c r="O64" s="1">
         <v>1.07</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="1">
-        <v>22536.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D65" s="1">
-        <v>148.9</v>
+        <v>117.42</v>
       </c>
       <c r="E65" s="1">
-        <v>124.7566187433</v>
+        <v>106.82878497</v>
       </c>
       <c r="F65" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="G65">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H65" s="1">
-        <v>376675.16</v>
+        <v>846236.12</v>
       </c>
       <c r="I65" s="1">
-        <v>72446.22</v>
+        <v>95338.15</v>
       </c>
       <c r="J65" s="1">
-        <v>19.233076054179</v>
+        <v>11.266140471527</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>449121.38</v>
+        <v>941574.27</v>
       </c>
       <c r="N65" s="1">
-        <v>449121.38</v>
+        <v>941574.27</v>
       </c>
       <c r="O65" s="1">
-        <v>0.94</v>
+        <v>1.94</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" t="s">
         <v>158</v>
       </c>
       <c r="C66" s="1">
-        <v>557.0</v>
+        <v>10504.0</v>
       </c>
       <c r="D66" s="1">
-        <v>1070.89</v>
+        <v>379.4</v>
       </c>
       <c r="E66" s="1">
-        <v>1070.4152962298</v>
+        <v>407.34854532</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H66" s="1">
-        <v>596221.32</v>
+        <v>573982.39</v>
       </c>
       <c r="I66" s="1">
-        <v>264.41</v>
+        <v>-40714.5</v>
       </c>
       <c r="J66" s="1">
-        <v>0.044347625811167</v>
+        <v>-7.0933360864956</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>596485.73</v>
+        <v>533267.89</v>
       </c>
       <c r="N66" s="1">
-        <v>596485.73</v>
+        <v>533267.89</v>
       </c>
       <c r="O66" s="1">
-        <v>1.25</v>
+        <v>1.1</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
-        <v>19157.0</v>
+        <v>18606.0</v>
       </c>
       <c r="D67" s="1">
-        <v>17.145</v>
+        <v>18.095</v>
       </c>
       <c r="E67" s="1">
-        <v>13.6073497938</v>
+        <v>13.60734978</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>260676.0</v>
+        <v>253178.35</v>
       </c>
       <c r="I67" s="1">
-        <v>67770.77</v>
+        <v>83497.22</v>
       </c>
       <c r="J67" s="1">
-        <v>25.99808574629</v>
+        <v>32.979605088666</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>328446.77</v>
+        <v>336675.57</v>
       </c>
       <c r="N67" s="1">
-        <v>328446.77</v>
+        <v>336675.57</v>
       </c>
       <c r="O67" s="1">
         <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="1">
-        <v>6573.0</v>
+        <v>22287.0</v>
       </c>
       <c r="D68" s="1">
-        <v>72.56</v>
+        <v>159.0</v>
       </c>
       <c r="E68" s="1">
-        <v>118.1562178609</v>
+        <v>124.75661866</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H68" s="1">
-        <v>776640.82</v>
+        <v>372513.28</v>
       </c>
       <c r="I68" s="1">
-        <v>-299703.94</v>
+        <v>101665.52</v>
       </c>
       <c r="J68" s="1">
-        <v>-38.589774356697</v>
+        <v>27.291784067403</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>476936.88</v>
+        <v>474178.8</v>
       </c>
       <c r="N68" s="1">
-        <v>476936.88</v>
+        <v>474178.8</v>
       </c>
       <c r="O68" s="1">
-        <v>1.0</v>
+        <v>0.97</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>164</v>
       </c>
       <c r="C69" s="1">
-        <v>6781.0</v>
+        <v>6385.0</v>
       </c>
       <c r="D69" s="1">
-        <v>46.65</v>
+        <v>66.64</v>
       </c>
       <c r="E69" s="1">
-        <v>47.9398628521</v>
+        <v>118.1562177</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>325080.21</v>
+        <v>754427.45</v>
       </c>
       <c r="I69" s="1">
-        <v>-8746.56</v>
+        <v>-328931.05</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.6905851943433</v>
+        <v>-43.60009037317</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>316333.65</v>
+        <v>425496.4</v>
       </c>
       <c r="N69" s="1">
-        <v>316333.65</v>
+        <v>425496.4</v>
       </c>
       <c r="O69" s="1">
-        <v>0.66</v>
+        <v>0.87</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="1">
-        <v>3100.0</v>
+        <v>6586.0</v>
       </c>
       <c r="D70" s="1">
-        <v>101.8</v>
+        <v>42.74</v>
       </c>
       <c r="E70" s="1">
-        <v>55.7100354839</v>
+        <v>47.93986335</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>172701.11</v>
+        <v>315731.94</v>
       </c>
       <c r="I70" s="1">
-        <v>142878.89</v>
+        <v>-34246.3</v>
       </c>
       <c r="J70" s="1">
-        <v>82.731888636964</v>
+        <v>-10.84663781561</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>315580.0</v>
+        <v>281485.64</v>
       </c>
       <c r="N70" s="1">
-        <v>315580.0</v>
+        <v>281485.64</v>
       </c>
       <c r="O70" s="1">
-        <v>0.66</v>
+        <v>0.58</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>168</v>
       </c>
       <c r="C71" s="1">
-        <v>3768.0</v>
+        <v>3011.0</v>
       </c>
       <c r="D71" s="1">
-        <v>74.78</v>
+        <v>121.0</v>
       </c>
       <c r="E71" s="1">
-        <v>89.3262818471</v>
+        <v>55.71003653</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>336581.43</v>
+        <v>167742.92</v>
       </c>
       <c r="I71" s="1">
-        <v>-54810.39</v>
+        <v>196588.08</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.284436726055</v>
+        <v>117.19605214932</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>281771.04</v>
+        <v>364331.0</v>
       </c>
       <c r="N71" s="1">
-        <v>281771.04</v>
+        <v>364331.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.75</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72" s="1">
-        <v>6660.0</v>
+        <v>4554.0</v>
       </c>
       <c r="D72" s="1">
-        <v>28.17</v>
+        <v>80.38</v>
       </c>
       <c r="E72" s="1">
-        <v>46.6722777778</v>
+        <v>86.01332675</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>310837.37</v>
+        <v>391704.69</v>
       </c>
       <c r="I72" s="1">
-        <v>-123225.17</v>
+        <v>-25654.17</v>
       </c>
       <c r="J72" s="1">
-        <v>-39.642971499855</v>
+        <v>-6.5493650331325</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>187612.2</v>
+        <v>366050.52</v>
       </c>
       <c r="N72" s="1">
-        <v>187612.2</v>
+        <v>366050.52</v>
       </c>
       <c r="O72" s="1">
-        <v>0.39</v>
+        <v>0.75</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" s="1">
-        <v>5314.0</v>
+        <v>6469.0</v>
       </c>
       <c r="D73" s="1">
-        <v>55.3</v>
+        <v>31.45</v>
       </c>
       <c r="E73" s="1">
-        <v>61.3313248024</v>
+        <v>46.67227856</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>325914.66</v>
+        <v>301922.97</v>
       </c>
       <c r="I73" s="1">
-        <v>-32050.46</v>
+        <v>-98472.92</v>
       </c>
       <c r="J73" s="1">
-        <v>-9.8340037849172</v>
+        <v>-32.615246200049</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>293864.2</v>
+        <v>203450.05</v>
       </c>
       <c r="N73" s="1">
-        <v>293864.2</v>
+        <v>203450.05</v>
       </c>
       <c r="O73" s="1">
-        <v>0.61</v>
+        <v>0.42</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" t="s">
         <v>174</v>
       </c>
       <c r="C74" s="1">
-        <v>4157.0</v>
+        <v>4199.0</v>
       </c>
       <c r="D74" s="1">
-        <v>335.2</v>
+        <v>52.92</v>
       </c>
       <c r="E74" s="1">
-        <v>296.3920976666</v>
+        <v>61.33132651</v>
       </c>
       <c r="F74" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1231420.11</v>
+        <v>257530.24</v>
       </c>
       <c r="I74" s="1">
-        <v>311602.31</v>
+        <v>-35319.16</v>
       </c>
       <c r="J74" s="1">
-        <v>25.30430577425</v>
+        <v>-13.714568044514</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1543022.42</v>
+        <v>222211.08</v>
       </c>
       <c r="N74" s="1">
-        <v>1543022.42</v>
+        <v>222211.08</v>
       </c>
       <c r="O74" s="1">
-        <v>3.23</v>
+        <v>0.46</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="1">
-        <v>5324.0</v>
+        <v>4038.0</v>
       </c>
       <c r="D75" s="1">
-        <v>683.0</v>
+        <v>313.5</v>
       </c>
       <c r="E75" s="1">
-        <v>401.6348215627</v>
+        <v>296.39209757</v>
       </c>
       <c r="F75" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="G75">
-        <v>10.64</v>
+        <v>0.92</v>
       </c>
       <c r="H75" s="1">
-        <v>193976.96</v>
+        <v>1196168.97</v>
       </c>
       <c r="I75" s="1">
-        <v>147876.19</v>
+        <v>175797.0</v>
       </c>
       <c r="J75" s="1">
-        <v>76.233893963489</v>
+        <v>14.696669484747</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>341853.15</v>
+        <v>1371965.97</v>
       </c>
       <c r="N75" s="1">
-        <v>341853.15</v>
+        <v>1371965.97</v>
       </c>
       <c r="O75" s="1">
-        <v>0.72</v>
+        <v>2.82</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="1">
-        <v>1840.0</v>
+        <v>4249.0</v>
       </c>
       <c r="D76" s="1">
-        <v>321.0</v>
+        <v>601.3</v>
       </c>
       <c r="E76" s="1">
-        <v>204.4760271739</v>
+        <v>401.63481996</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H76" s="1">
-        <v>376235.89</v>
+        <v>154809.93</v>
       </c>
       <c r="I76" s="1">
-        <v>214404.11</v>
+        <v>81428.97</v>
       </c>
       <c r="J76" s="1">
-        <v>56.986618155966</v>
+        <v>52.599319694803</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>590640.0</v>
+        <v>236238.9</v>
       </c>
       <c r="N76" s="1">
-        <v>590640.0</v>
+        <v>236238.9</v>
       </c>
       <c r="O76" s="1">
-        <v>1.24</v>
+        <v>0.49</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="1">
-        <v>89526.0</v>
+        <v>1787.0</v>
       </c>
       <c r="D77" s="1">
-        <v>3.39</v>
+        <v>298.2</v>
       </c>
       <c r="E77" s="1">
-        <v>2.5678999397</v>
+        <v>204.47602686</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>229893.81</v>
+        <v>365398.66</v>
       </c>
       <c r="I77" s="1">
-        <v>73599.33</v>
+        <v>167484.74</v>
       </c>
       <c r="J77" s="1">
-        <v>32.014489646328</v>
+        <v>45.836166996343</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>303493.14</v>
+        <v>532883.4</v>
       </c>
       <c r="N77" s="1">
-        <v>303493.14</v>
+        <v>532883.4</v>
       </c>
       <c r="O77" s="1">
-        <v>0.64</v>
+        <v>1.1</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>181</v>
       </c>
       <c r="B78" t="s">
         <v>182</v>
       </c>
       <c r="C78" s="1">
-        <v>7442.0</v>
+        <v>6381.0</v>
       </c>
       <c r="D78" s="1">
-        <v>76.31</v>
+        <v>77.88</v>
       </c>
       <c r="E78" s="1">
-        <v>94.5264901908</v>
+        <v>58.46962075</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>703466.14</v>
+        <v>373094.65</v>
       </c>
       <c r="I78" s="1">
-        <v>-135567.12</v>
+        <v>123857.63</v>
       </c>
       <c r="J78" s="1">
-        <v>-19.271307073856</v>
+        <v>33.197374982461</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>567899.02</v>
+        <v>496952.28</v>
       </c>
       <c r="N78" s="1">
-        <v>567899.02</v>
+        <v>496952.28</v>
       </c>
       <c r="O78" s="1">
-        <v>1.19</v>
+        <v>1.02</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>183</v>
       </c>
       <c r="B79" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="1">
-        <v>6301.0</v>
+        <v>86944.0</v>
       </c>
       <c r="D79" s="1">
-        <v>169.6</v>
+        <v>4.092</v>
       </c>
       <c r="E79" s="1">
-        <v>160.2605602285</v>
+        <v>2.56790003</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1009801.79</v>
+        <v>223263.5</v>
       </c>
       <c r="I79" s="1">
-        <v>58847.81</v>
+        <v>132511.35</v>
       </c>
       <c r="J79" s="1">
-        <v>5.8276595053372</v>
+        <v>59.351998871289</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1068649.6</v>
+        <v>355774.85</v>
       </c>
       <c r="N79" s="1">
-        <v>1068649.6</v>
+        <v>355774.85</v>
       </c>
       <c r="O79" s="1">
-        <v>2.24</v>
+        <v>0.73</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>185</v>
       </c>
       <c r="B80" t="s">
         <v>186</v>
       </c>
       <c r="C80" s="1">
-        <v>3273.0</v>
+        <v>7228.0</v>
       </c>
       <c r="D80" s="1">
-        <v>255.05</v>
+        <v>80.85</v>
       </c>
       <c r="E80" s="1">
-        <v>159.9872380079</v>
+        <v>94.52649004</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>523638.23</v>
+        <v>683237.47</v>
       </c>
       <c r="I80" s="1">
-        <v>311140.42</v>
+        <v>-98853.67</v>
       </c>
       <c r="J80" s="1">
-        <v>59.418965647333</v>
+        <v>-14.468420474656</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>834778.65</v>
+        <v>584383.8</v>
       </c>
       <c r="N80" s="1">
-        <v>834778.65</v>
+        <v>584383.8</v>
       </c>
       <c r="O80" s="1">
-        <v>1.75</v>
+        <v>1.2</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>187</v>
       </c>
       <c r="B81" t="s">
         <v>188</v>
       </c>
       <c r="C81" s="1">
-        <v>5070.0</v>
+        <v>5527.0</v>
       </c>
       <c r="D81" s="1">
-        <v>92.38</v>
+        <v>151.66</v>
       </c>
       <c r="E81" s="1">
-        <v>87.8146745562</v>
+        <v>160.26056088</v>
       </c>
       <c r="F81" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>477422.73</v>
+        <v>885760.12</v>
       </c>
       <c r="I81" s="1">
-        <v>41226.96</v>
+        <v>-47535.3</v>
       </c>
       <c r="J81" s="1">
-        <v>8.6353157085755</v>
+        <v>-5.3666109962142</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>518649.69</v>
+        <v>838224.82</v>
       </c>
       <c r="N81" s="1">
-        <v>518649.69</v>
+        <v>838224.82</v>
       </c>
       <c r="O81" s="1">
-        <v>1.09</v>
+        <v>1.72</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>189</v>
       </c>
       <c r="B82" t="s">
         <v>190</v>
       </c>
       <c r="C82" s="1">
-        <v>2685.0</v>
+        <v>3376.0</v>
       </c>
       <c r="D82" s="1">
-        <v>157.7</v>
+        <v>267.75</v>
       </c>
       <c r="E82" s="1">
-        <v>63.3624990689</v>
+        <v>165.88655806</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>170128.31</v>
+        <v>560033.02</v>
       </c>
       <c r="I82" s="1">
-        <v>253296.19</v>
+        <v>343890.98</v>
       </c>
       <c r="J82" s="1">
-        <v>148.88538538942</v>
+        <v>61.405482840994</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>423424.5</v>
+        <v>903924.0</v>
       </c>
       <c r="N82" s="1">
-        <v>423424.5</v>
+        <v>903924.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.89</v>
+        <v>1.86</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>191</v>
       </c>
       <c r="B83" t="s">
         <v>192</v>
       </c>
       <c r="C83" s="1">
-        <v>9064.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D83" s="1">
-        <v>39.98</v>
+        <v>87.68</v>
       </c>
       <c r="E83" s="1">
-        <v>51.6460017652</v>
+        <v>87.81467303</v>
       </c>
       <c r="F83" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G83">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H83" s="1">
-        <v>468119.36</v>
+        <v>463674.46</v>
       </c>
       <c r="I83" s="1">
-        <v>-105740.64</v>
+        <v>4230.95</v>
       </c>
       <c r="J83" s="1">
-        <v>-22.588392840664</v>
+        <v>0.91248286567261</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>362378.72</v>
+        <v>467905.41</v>
       </c>
       <c r="N83" s="1">
-        <v>362378.72</v>
+        <v>467905.41</v>
       </c>
       <c r="O83" s="1">
-        <v>0.76</v>
+        <v>0.96</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>193</v>
       </c>
       <c r="B84" t="s">
         <v>194</v>
       </c>
       <c r="C84" s="1">
-        <v>3667.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D84" s="1">
-        <v>232.15</v>
+        <v>239.6</v>
       </c>
       <c r="E84" s="1">
-        <v>155.3314016908</v>
+        <v>159.99584988</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>569600.25</v>
+        <v>620303.91</v>
       </c>
       <c r="I84" s="1">
-        <v>281693.8</v>
+        <v>308625.29</v>
       </c>
       <c r="J84" s="1">
-        <v>49.454648237953</v>
+        <v>49.753884350012</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>851294.05</v>
+        <v>928929.2</v>
       </c>
       <c r="N84" s="1">
-        <v>851294.05</v>
+        <v>928929.2</v>
       </c>
       <c r="O84" s="1">
-        <v>1.78</v>
+        <v>1.91</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>195</v>
       </c>
       <c r="B85" t="s">
         <v>196</v>
       </c>
       <c r="C85" s="1">
-        <v>1383.0</v>
+        <v>3035.0</v>
       </c>
       <c r="D85" s="1">
-        <v>140.9</v>
+        <v>166.94</v>
       </c>
       <c r="E85" s="1">
-        <v>171.0413376717</v>
+        <v>75.19114992</v>
       </c>
       <c r="F85" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>252976.1</v>
+        <v>228205.14</v>
       </c>
       <c r="I85" s="1">
-        <v>-37191.04</v>
+        <v>278457.76</v>
       </c>
       <c r="J85" s="1">
-        <v>-14.701404599091</v>
+        <v>122.02080987308</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>215785.06</v>
+        <v>506662.9</v>
       </c>
       <c r="N85" s="1">
-        <v>215785.06</v>
+        <v>506662.9</v>
       </c>
       <c r="O85" s="1">
-        <v>0.45</v>
+        <v>1.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>197</v>
       </c>
       <c r="B86" t="s">
         <v>198</v>
       </c>
       <c r="C86" s="1">
-        <v>696.0</v>
+        <v>8804.0</v>
       </c>
       <c r="D86" s="1">
-        <v>530.26</v>
+        <v>38.35</v>
       </c>
       <c r="E86" s="1">
-        <v>503.625316092</v>
+        <v>51.64600182</v>
       </c>
       <c r="F86" t="s">
-        <v>199</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>298433.02</v>
+        <v>454691.4</v>
       </c>
       <c r="I86" s="1">
-        <v>18439.1</v>
+        <v>-117058.0</v>
       </c>
       <c r="J86" s="1">
-        <v>6.1786393476164</v>
+        <v>-25.74449395788</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>316872.12</v>
+        <v>337633.4</v>
       </c>
       <c r="N86" s="1">
-        <v>316872.12</v>
+        <v>337633.4</v>
       </c>
       <c r="O86" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>199</v>
+      </c>
+      <c r="B87" t="s">
         <v>200</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>45862.0</v>
+        <v>1343.0</v>
       </c>
       <c r="D87" s="1">
-        <v>75.34</v>
+        <v>150.6</v>
       </c>
       <c r="E87" s="1">
-        <v>59.7936001483</v>
+        <v>169.19134028</v>
       </c>
       <c r="F87" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="G87">
-        <v>10.64</v>
+        <v>0.92</v>
       </c>
       <c r="H87" s="1">
-        <v>248145.33</v>
+        <v>242946.53</v>
       </c>
       <c r="I87" s="1">
-        <v>76687.15</v>
+        <v>-23746.57</v>
       </c>
       <c r="J87" s="1">
-        <v>30.904127835088</v>
+        <v>-9.7744017994412</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>324832.48</v>
+        <v>219199.96</v>
       </c>
       <c r="N87" s="1">
-        <v>324832.48</v>
+        <v>219199.96</v>
       </c>
       <c r="O87" s="1">
-        <v>0.68</v>
+        <v>0.45</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>201</v>
+      </c>
+      <c r="B88" t="s">
         <v>202</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>18519.0</v>
+        <v>5270.0</v>
       </c>
       <c r="D88" s="1">
-        <v>29.22</v>
+        <v>71.8</v>
       </c>
       <c r="E88" s="1">
-        <v>26.5733489929</v>
+        <v>66.29859962</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>492111.85</v>
+        <v>349393.62</v>
       </c>
       <c r="I88" s="1">
-        <v>49013.33</v>
+        <v>28992.38</v>
       </c>
       <c r="J88" s="1">
-        <v>9.9597947092719</v>
+        <v>8.297913396358</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>541125.18</v>
+        <v>378386.0</v>
       </c>
       <c r="N88" s="1">
-        <v>541125.18</v>
+        <v>378386.0</v>
       </c>
       <c r="O88" s="1">
-        <v>1.13</v>
+        <v>0.78</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>203</v>
+      </c>
+      <c r="B89" t="s">
         <v>204</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>676.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>531.45</v>
+      </c>
+      <c r="E89" s="1">
+        <v>503.62532544</v>
+      </c>
+      <c r="F89" t="s">
         <v>205</v>
       </c>
-      <c r="C89" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G89">
-        <v>0.9</v>
+        <v>1.18</v>
       </c>
       <c r="H89" s="1">
-        <v>269651.41</v>
+        <v>289857.36</v>
       </c>
       <c r="I89" s="1">
-        <v>3991.13</v>
+        <v>15350.52</v>
       </c>
       <c r="J89" s="1">
-        <v>1.4801072243605</v>
+        <v>5.295887604855</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>273642.54</v>
+        <v>305207.88</v>
       </c>
       <c r="N89" s="1">
-        <v>273642.54</v>
+        <v>305207.88</v>
       </c>
       <c r="O89" s="1">
-        <v>0.57</v>
+        <v>0.63</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>17954.0</v>
+        <v>34955.0</v>
       </c>
       <c r="D90" s="1">
-        <v>33.92</v>
+        <v>81.94</v>
       </c>
       <c r="E90" s="1">
-        <v>23.5765261223</v>
+        <v>59.79360034</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H90" s="1">
-        <v>423292.95</v>
+        <v>189130.87</v>
       </c>
       <c r="I90" s="1">
-        <v>185706.73</v>
+        <v>75706.18</v>
       </c>
       <c r="J90" s="1">
-        <v>43.871916600548</v>
+        <v>40.028462831054</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>608999.68</v>
+        <v>264837.05</v>
       </c>
       <c r="N90" s="1">
-        <v>608999.68</v>
+        <v>264837.05</v>
       </c>
       <c r="O90" s="1">
-        <v>1.27</v>
+        <v>0.54</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>2099.0</v>
+        <v>17986.0</v>
       </c>
       <c r="D91" s="1">
-        <v>250.5</v>
+        <v>34.95</v>
       </c>
       <c r="E91" s="1">
-        <v>215.8727965698</v>
+        <v>26.57334927</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>453117.0</v>
+        <v>477948.26</v>
       </c>
       <c r="I91" s="1">
-        <v>72682.5</v>
+        <v>150662.44</v>
       </c>
       <c r="J91" s="1">
-        <v>16.040559060905</v>
+        <v>31.522751019117</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>525799.5</v>
+        <v>628610.7</v>
       </c>
       <c r="N91" s="1">
-        <v>525799.5</v>
+        <v>628610.7</v>
       </c>
       <c r="O91" s="1">
-        <v>1.1</v>
+        <v>1.29</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>2040.0</v>
+        <v>1885.0</v>
       </c>
       <c r="D92" s="1">
-        <v>263.3</v>
+        <v>130.5</v>
       </c>
       <c r="E92" s="1">
-        <v>119.8020490196</v>
+        <v>130.92310875</v>
       </c>
       <c r="F92" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H92" s="1">
-        <v>244396.18</v>
+        <v>266680.43</v>
       </c>
       <c r="I92" s="1">
-        <v>292735.82</v>
+        <v>-79.69</v>
       </c>
       <c r="J92" s="1">
-        <v>119.77921258835</v>
+        <v>-0.029882207704555</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>537132.0</v>
+        <v>266600.74</v>
       </c>
       <c r="N92" s="1">
-        <v>537132.0</v>
+        <v>266600.74</v>
       </c>
       <c r="O92" s="1">
-        <v>1.12</v>
+        <v>0.55</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>8184.0</v>
+        <v>17437.0</v>
       </c>
       <c r="D93" s="1">
-        <v>68.81</v>
+        <v>39.62</v>
       </c>
       <c r="E93" s="1">
-        <v>77.6714833822</v>
+        <v>23.57652635</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>635663.42</v>
+        <v>411103.89</v>
       </c>
       <c r="I93" s="1">
-        <v>-72522.38</v>
+        <v>279750.05</v>
       </c>
       <c r="J93" s="1">
-        <v>-11.408927699505</v>
+        <v>68.048504722249</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>563141.04</v>
+        <v>690853.94</v>
       </c>
       <c r="N93" s="1">
-        <v>563141.04</v>
+        <v>690853.94</v>
       </c>
       <c r="O93" s="1">
-        <v>1.18</v>
+        <v>1.42</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3947.0</v>
+        <v>2039.0</v>
       </c>
       <c r="D94" s="1">
-        <v>56.99</v>
+        <v>267.4</v>
       </c>
       <c r="E94" s="1">
-        <v>47.9672890803</v>
+        <v>215.87280039</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>218055.74</v>
+        <v>440164.64</v>
       </c>
       <c r="I94" s="1">
-        <v>6883.79</v>
+        <v>105063.96</v>
       </c>
       <c r="J94" s="1">
-        <v>3.1568946545503</v>
+        <v>23.869241291168</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>224939.53</v>
+        <v>545228.6</v>
       </c>
       <c r="N94" s="1">
-        <v>224939.53</v>
+        <v>545228.6</v>
       </c>
       <c r="O94" s="1">
-        <v>0.47</v>
+        <v>1.12</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>11909.0</v>
+        <v>7949.0</v>
       </c>
       <c r="D95" s="1">
-        <v>17.65</v>
+        <v>69.18</v>
       </c>
       <c r="E95" s="1">
-        <v>27.6890318247</v>
+        <v>77.67148321</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>329748.68</v>
+        <v>617410.62</v>
       </c>
       <c r="I95" s="1">
-        <v>-119554.83</v>
+        <v>-67498.8</v>
       </c>
       <c r="J95" s="1">
-        <v>-36.256348319575</v>
+        <v>-10.932562190135</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>210193.85</v>
+        <v>549911.82</v>
       </c>
       <c r="N95" s="1">
-        <v>210193.85</v>
+        <v>549911.82</v>
       </c>
       <c r="O95" s="1">
-        <v>0.44</v>
+        <v>1.13</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>17686.0</v>
+        <v>3833.0</v>
       </c>
       <c r="D96" s="1">
-        <v>33.13</v>
+        <v>48.71</v>
       </c>
       <c r="E96" s="1">
-        <v>28.5219393871</v>
+        <v>55.24594313</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>504439.02</v>
+        <v>211757.7</v>
       </c>
       <c r="I96" s="1">
-        <v>81498.16</v>
+        <v>-25052.27</v>
       </c>
       <c r="J96" s="1">
-        <v>16.156196639982</v>
+        <v>-11.830630007787</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>585937.18</v>
+        <v>186705.43</v>
       </c>
       <c r="N96" s="1">
-        <v>585937.18</v>
+        <v>186705.43</v>
       </c>
       <c r="O96" s="1">
-        <v>1.23</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>16775.0</v>
+        <v>1762.0</v>
       </c>
       <c r="D97" s="1">
-        <v>157.9</v>
+        <v>258.7</v>
       </c>
       <c r="E97" s="1">
-        <v>124.1900387481</v>
+        <v>119.80204881</v>
       </c>
       <c r="F97" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="G97">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>279066.37</v>
+        <v>211091.21</v>
       </c>
       <c r="I97" s="1">
-        <v>75450.46</v>
+        <v>244738.19</v>
       </c>
       <c r="J97" s="1">
-        <v>27.036743983161</v>
+        <v>115.93954575371</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>354516.83</v>
+        <v>455829.4</v>
       </c>
       <c r="N97" s="1">
-        <v>354516.83</v>
+        <v>455829.4</v>
       </c>
       <c r="O97" s="1">
-        <v>0.74</v>
+        <v>0.94</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>16231.0</v>
+        <v>17177.0</v>
       </c>
       <c r="D98" s="1">
-        <v>25.73</v>
+        <v>35.24</v>
       </c>
       <c r="E98" s="1">
-        <v>29.8059632801</v>
+        <v>28.5219398</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>483780.59</v>
+        <v>489921.36</v>
       </c>
       <c r="I98" s="1">
-        <v>-66156.96</v>
+        <v>115396.12</v>
       </c>
       <c r="J98" s="1">
-        <v>-13.674992624239</v>
+        <v>23.554008749486</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>417623.63</v>
+        <v>605317.48</v>
       </c>
       <c r="N98" s="1">
-        <v>417623.63</v>
+        <v>605317.48</v>
       </c>
       <c r="O98" s="1">
-        <v>0.87</v>
+        <v>1.24</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>6282.0</v>
+        <v>16292.0</v>
       </c>
       <c r="D99" s="1">
-        <v>67.16</v>
+        <v>196.55</v>
       </c>
       <c r="E99" s="1">
-        <v>119.6944715059</v>
+        <v>124.19003867</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H99" s="1">
-        <v>751920.67</v>
+        <v>271031.26</v>
       </c>
       <c r="I99" s="1">
-        <v>-330021.55</v>
+        <v>157458.89</v>
       </c>
       <c r="J99" s="1">
-        <v>-43.890474509764</v>
+        <v>58.096210009133</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>421899.12</v>
+        <v>428490.15</v>
       </c>
       <c r="N99" s="1">
-        <v>421899.12</v>
+        <v>428490.15</v>
       </c>
       <c r="O99" s="1">
         <v>0.88</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>671.0</v>
+        <v>15764.0</v>
       </c>
       <c r="D100" s="1">
-        <v>534.2</v>
+        <v>23.24</v>
       </c>
       <c r="E100" s="1">
-        <v>543.4621162444</v>
+        <v>29.80596295</v>
       </c>
       <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>469861.2</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-103505.84</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-22.029024741775</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>366355.36</v>
+      </c>
+      <c r="N100" s="1">
+        <v>366355.36</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>228</v>
+      </c>
+      <c r="B101" t="s">
+        <v>229</v>
+      </c>
+      <c r="C101" s="1">
+        <v>6102.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>69.7</v>
+      </c>
+      <c r="E101" s="1">
+        <v>119.6944723</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>730375.67</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-305066.27</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-41.768405292033</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>425309.4</v>
+      </c>
+      <c r="N101" s="1">
+        <v>425309.4</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>230</v>
+      </c>
+      <c r="B102" t="s">
+        <v>231</v>
+      </c>
+      <c r="C102" s="1">
+        <v>652.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>555.6</v>
+      </c>
+      <c r="E102" s="1">
+        <v>543.46211656</v>
+      </c>
+      <c r="F102" t="s">
         <v>28</v>
       </c>
-      <c r="G100">
-[...26 lines deleted...]
-      <c r="P100">
+      <c r="G102">
+        <v>0.92</v>
+      </c>
+      <c r="H102" s="1">
+        <v>378605.92</v>
+      </c>
+      <c r="I102" s="1">
+        <v>13993.19</v>
+      </c>
+      <c r="J102" s="1">
+        <v>3.6959776011955</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>392599.11</v>
+      </c>
+      <c r="N102" s="1">
+        <v>392599.11</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>232</v>
+      </c>
+      <c r="B103" t="s">
+        <v>233</v>
+      </c>
+      <c r="C103" s="1">
+        <v>44.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>1073.08</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1073.02</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>47212.88</v>
+      </c>
+      <c r="I103" s="1">
+        <v>2.64</v>
+      </c>
+      <c r="J103" s="1">
+        <v>0.0055916944698142</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>47215.52</v>
+      </c>
+      <c r="N103" s="1">
+        <v>47215.52</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P103">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>