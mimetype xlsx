--- v2 (2026-07-16)
+++ v3 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -139,56 +139,50 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM</t>
   </si>
   <si>
-    <t>ES0109067019</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGEN-X SE - W/I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
@@ -265,56 +259,50 @@
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>CIE FINANCI-REG</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEME</t>
   </si>
   <si>
-    <t>DE0005140008</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM-FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON SE</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
@@ -469,50 +457,59 @@
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER SPA</t>
   </si>
   <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS GROUP NV</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA-REG</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG-REG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVONESIS (NOVOZ</t>
   </si>
   <si>
     <t>FR0000133308</t>
@@ -583,129 +580,138 @@
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM SPA</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA-REG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG-REG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLO</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB-B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
@@ -1123,125 +1129,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1280.9414</v>
+        <v>1272.8414</v>
       </c>
       <c r="D2">
-        <v>37907.22</v>
+        <v>38137.84</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48556933.79</v>
+        <v>48543433.83</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48556933.79</v>
+        <v>48543433.83</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1723.64</v>
+        <v>1733.49</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>89629.6</v>
+        <v>90141.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>89629.6</v>
+        <v>90141.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P103"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O103" sqref="O103"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1263,5136 +1269,5186 @@
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
         <v>9756.0</v>
       </c>
       <c r="D2" s="1">
-        <v>72.44</v>
+        <v>82.86</v>
       </c>
       <c r="E2" s="1">
         <v>35.21945879</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>337175.93</v>
       </c>
       <c r="I2" s="1">
-        <v>428755.19</v>
+        <v>545096.55</v>
       </c>
       <c r="J2" s="1">
-        <v>127.1606754373</v>
+        <v>161.66532112776</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>765931.12</v>
+        <v>882272.48</v>
       </c>
       <c r="N2" s="1">
-        <v>765931.12</v>
+        <v>882272.48</v>
       </c>
       <c r="O2" s="1">
-        <v>1.57</v>
+        <v>1.81</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
         <v>203.0</v>
       </c>
       <c r="D3" s="1">
-        <v>958.0</v>
+        <v>880.0</v>
       </c>
       <c r="E3" s="1">
         <v>1168.80591133</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>237267.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-42793.6</v>
+        <v>-58627.6</v>
       </c>
       <c r="J3" s="1">
-        <v>-18.036006601828</v>
+        <v>-24.709484143642</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>194474.0</v>
+        <v>178640.0</v>
       </c>
       <c r="N3" s="1">
-        <v>194474.0</v>
+        <v>178640.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>3205.0</v>
       </c>
       <c r="D4" s="1">
-        <v>186.38</v>
+        <v>177.02</v>
       </c>
       <c r="E4" s="1">
         <v>174.63505772</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>559705.36</v>
       </c>
       <c r="I4" s="1">
-        <v>37642.54</v>
+        <v>7643.74</v>
       </c>
       <c r="J4" s="1">
-        <v>6.7254206749065</v>
+        <v>1.3656721100545</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>597347.9</v>
+        <v>567349.1</v>
       </c>
       <c r="N4" s="1">
-        <v>597347.9</v>
+        <v>567349.1</v>
       </c>
       <c r="O4" s="1">
-        <v>1.23</v>
+        <v>1.17</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>3510.0</v>
       </c>
       <c r="D5" s="1">
-        <v>171.78</v>
+        <v>173.44</v>
       </c>
       <c r="E5" s="1">
         <v>151.98838746</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>533479.24</v>
       </c>
       <c r="I5" s="1">
-        <v>69468.56</v>
+        <v>75295.16</v>
       </c>
       <c r="J5" s="1">
-        <v>13.0217925631</v>
+        <v>14.113981267575</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>602947.8</v>
+        <v>608774.4</v>
       </c>
       <c r="N5" s="1">
-        <v>602947.8</v>
+        <v>608774.4</v>
       </c>
       <c r="O5" s="1">
-        <v>1.24</v>
+        <v>1.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>11878.0</v>
       </c>
       <c r="D6" s="1">
-        <v>62.92</v>
+        <v>49.61</v>
       </c>
       <c r="E6" s="1">
         <v>84.84644048</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
         <v>0.92</v>
       </c>
       <c r="H6" s="1">
         <v>928646.61</v>
       </c>
       <c r="I6" s="1">
-        <v>-118671.8</v>
+        <v>-285516.92</v>
       </c>
       <c r="J6" s="1">
-        <v>-12.779005352747</v>
+        <v>-30.745486703494</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>809974.81</v>
+        <v>643129.69</v>
       </c>
       <c r="N6" s="1">
-        <v>809974.81</v>
+        <v>643129.69</v>
       </c>
       <c r="O6" s="1">
-        <v>1.67</v>
+        <v>1.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
         <v>2059.0</v>
       </c>
       <c r="D7" s="1">
-        <v>385.9</v>
+        <v>372.3</v>
       </c>
       <c r="E7" s="1">
         <v>239.53412822</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>493200.77</v>
       </c>
       <c r="I7" s="1">
-        <v>301367.33</v>
+        <v>273364.93</v>
       </c>
       <c r="J7" s="1">
-        <v>61.104391625342</v>
+        <v>55.426703814757</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>794568.1</v>
+        <v>766565.7</v>
       </c>
       <c r="N7" s="1">
-        <v>794568.1</v>
+        <v>766565.7</v>
       </c>
       <c r="O7" s="1">
-        <v>1.63</v>
+        <v>1.58</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>18612.0</v>
       </c>
       <c r="D8" s="1">
-        <v>22.84</v>
+        <v>17.17</v>
       </c>
       <c r="E8" s="1">
         <v>25.8776671</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>481635.14</v>
       </c>
       <c r="I8" s="1">
-        <v>-56537.06</v>
+        <v>-162067.1</v>
       </c>
       <c r="J8" s="1">
-        <v>-11.738566251624</v>
+        <v>-33.649351249579</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>425098.08</v>
+        <v>319568.04</v>
       </c>
       <c r="N8" s="1">
-        <v>425098.08</v>
+        <v>319568.04</v>
       </c>
       <c r="O8" s="1">
-        <v>0.87</v>
+        <v>0.66</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>4578.0</v>
+        <v>7364.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.44</v>
+        <v>68.54</v>
       </c>
       <c r="E9" s="1">
-        <v>48.905</v>
+        <v>57.24664313</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>223887.09</v>
+        <v>421564.28</v>
       </c>
       <c r="I9" s="1">
-        <v>16183.23</v>
+        <v>83164.28</v>
       </c>
       <c r="J9" s="1">
-        <v>7.2282997648502</v>
+        <v>19.727544278657</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>240070.32</v>
+        <v>504728.56</v>
       </c>
       <c r="N9" s="1">
-        <v>240070.32</v>
+        <v>504728.56</v>
       </c>
       <c r="O9" s="1">
-        <v>0.49</v>
+        <v>1.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
-        <v>7364.0</v>
+        <v>6746.0</v>
       </c>
       <c r="D10" s="1">
-        <v>64.16</v>
+        <v>47.82</v>
       </c>
       <c r="E10" s="1">
-        <v>57.24664313</v>
+        <v>32.78877409</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>421564.28</v>
+        <v>221193.07</v>
       </c>
       <c r="I10" s="1">
-        <v>50909.96</v>
+        <v>101400.65</v>
       </c>
       <c r="J10" s="1">
-        <v>12.076440632019</v>
+        <v>45.842598052462</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>472474.24</v>
+        <v>322593.72</v>
       </c>
       <c r="N10" s="1">
-        <v>472474.24</v>
+        <v>322593.72</v>
       </c>
       <c r="O10" s="1">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>6746.0</v>
+        <v>585.0</v>
       </c>
       <c r="D11" s="1">
-        <v>41.3</v>
+        <v>687.2</v>
       </c>
       <c r="E11" s="1">
-        <v>32.78877409</v>
+        <v>545.68569231</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>221193.07</v>
+        <v>319226.13</v>
       </c>
       <c r="I11" s="1">
-        <v>57416.73</v>
+        <v>82785.87</v>
       </c>
       <c r="J11" s="1">
-        <v>25.957743612854</v>
+        <v>25.933300008994</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>278609.8</v>
+        <v>402012.0</v>
       </c>
       <c r="N11" s="1">
-        <v>278609.8</v>
+        <v>402012.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.57</v>
+        <v>0.83</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>488.0</v>
+        <v>2118.0</v>
       </c>
       <c r="D12" s="1">
-        <v>710.6</v>
+        <v>1327.0</v>
       </c>
       <c r="E12" s="1">
-        <v>516.52629098</v>
+        <v>621.41182247</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>252064.83</v>
+        <v>1316150.24</v>
       </c>
       <c r="I12" s="1">
-        <v>94707.97</v>
+        <v>1494435.76</v>
       </c>
       <c r="J12" s="1">
-        <v>37.572861711806</v>
+        <v>113.5459854492</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>346772.8</v>
+        <v>2810586.0</v>
       </c>
       <c r="N12" s="1">
-        <v>346772.8</v>
+        <v>2810586.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.71</v>
+        <v>5.78</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="1">
-        <v>2118.0</v>
+        <v>15694.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1222.6</v>
+        <v>174.45</v>
       </c>
       <c r="E13" s="1">
-        <v>621.41182247</v>
+        <v>153.24979992</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>10.92</v>
       </c>
       <c r="H13" s="1">
-        <v>1316150.24</v>
+        <v>213691.91</v>
       </c>
       <c r="I13" s="1">
-        <v>1273316.56</v>
+        <v>37136.6</v>
       </c>
       <c r="J13" s="1">
-        <v>96.745532637672</v>
+        <v>17.378570859327</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2589466.8</v>
+        <v>250828.51</v>
       </c>
       <c r="N13" s="1">
-        <v>2589466.8</v>
+        <v>250828.51</v>
       </c>
       <c r="O13" s="1">
-        <v>5.32</v>
+        <v>0.52</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>15694.0</v>
+        <v>11891.0</v>
       </c>
       <c r="D14" s="1">
-        <v>183.4</v>
+        <v>38.9</v>
       </c>
       <c r="E14" s="1">
-        <v>153.24979992</v>
+        <v>34.30276932</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G14">
-        <v>10.82</v>
+        <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>213691.91</v>
+        <v>407894.23</v>
       </c>
       <c r="I14" s="1">
-        <v>52445.82</v>
+        <v>54665.67</v>
       </c>
       <c r="J14" s="1">
-        <v>24.54272602084</v>
+        <v>13.401922846518</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>266137.73</v>
+        <v>462559.9</v>
       </c>
       <c r="N14" s="1">
-        <v>266137.73</v>
+        <v>462559.9</v>
       </c>
       <c r="O14" s="1">
-        <v>0.55</v>
+        <v>0.95</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>11891.0</v>
+        <v>96956.0</v>
       </c>
       <c r="D15" s="1">
-        <v>42.29</v>
+        <v>10.278</v>
       </c>
       <c r="E15" s="1">
-        <v>34.30276932</v>
+        <v>5.30332821</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>407894.23</v>
+        <v>514189.49</v>
       </c>
       <c r="I15" s="1">
-        <v>94976.16</v>
+        <v>482324.28</v>
       </c>
       <c r="J15" s="1">
-        <v>23.284506868361</v>
+        <v>93.802827436243</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>502870.39</v>
+        <v>996513.77</v>
       </c>
       <c r="N15" s="1">
-        <v>502870.39</v>
+        <v>996513.77</v>
       </c>
       <c r="O15" s="1">
-        <v>1.03</v>
+        <v>2.05</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>96956.0</v>
+        <v>39594.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.526</v>
+        <v>18.645</v>
       </c>
       <c r="E16" s="1">
-        <v>5.30332821</v>
+        <v>16.14068672</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>514189.49</v>
+        <v>639074.35</v>
       </c>
       <c r="I16" s="1">
-        <v>506369.37</v>
+        <v>99155.78</v>
       </c>
       <c r="J16" s="1">
-        <v>98.479136553336</v>
+        <v>15.515531174111</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1020558.86</v>
+        <v>738230.13</v>
       </c>
       <c r="N16" s="1">
-        <v>1020558.86</v>
+        <v>738230.13</v>
       </c>
       <c r="O16" s="1">
-        <v>2.1</v>
+        <v>1.52</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>39594.0</v>
+        <v>4222.0</v>
       </c>
       <c r="D17" s="1">
-        <v>19.57</v>
+        <v>74.65</v>
       </c>
       <c r="E17" s="1">
-        <v>16.14068672</v>
+        <v>102.71271672</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>639074.35</v>
+        <v>433653.09</v>
       </c>
       <c r="I17" s="1">
-        <v>135780.23</v>
+        <v>-118480.79</v>
       </c>
       <c r="J17" s="1">
-        <v>21.246390189185</v>
+        <v>-27.321560189967</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>774854.58</v>
+        <v>315172.3</v>
       </c>
       <c r="N17" s="1">
-        <v>774854.58</v>
+        <v>315172.3</v>
       </c>
       <c r="O17" s="1">
-        <v>1.59</v>
+        <v>0.65</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>3290.0</v>
+        <v>2464.0</v>
       </c>
       <c r="D18" s="1">
-        <v>91.1</v>
+        <v>80.7</v>
       </c>
       <c r="E18" s="1">
-        <v>111.86632219</v>
+        <v>81.33809659</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>368040.2</v>
+        <v>200417.07</v>
       </c>
       <c r="I18" s="1">
-        <v>-68321.2</v>
+        <v>-1572.27</v>
       </c>
       <c r="J18" s="1">
-        <v>-18.563515615957</v>
+        <v>-0.78449904491668</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>299719.0</v>
+        <v>198844.8</v>
       </c>
       <c r="N18" s="1">
-        <v>299719.0</v>
+        <v>198844.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.62</v>
+        <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>2464.0</v>
+        <v>5051.0</v>
       </c>
       <c r="D19" s="1">
-        <v>81.0</v>
+        <v>91.41</v>
       </c>
       <c r="E19" s="1">
-        <v>81.33809659</v>
+        <v>87.85800238</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>200417.07</v>
+        <v>443770.77</v>
       </c>
       <c r="I19" s="1">
-        <v>-833.07</v>
+        <v>17941.14</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.4156681863476</v>
+        <v>4.0428845730421</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>199584.0</v>
+        <v>461711.91</v>
       </c>
       <c r="N19" s="1">
-        <v>199584.0</v>
+        <v>461711.91</v>
       </c>
       <c r="O19" s="1">
-        <v>0.41</v>
+        <v>0.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>3758.0</v>
+        <v>4263.0</v>
       </c>
       <c r="D20" s="1">
-        <v>90.44</v>
+        <v>545.6</v>
       </c>
       <c r="E20" s="1">
-        <v>86.75458222</v>
+        <v>301.47055125</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>10.92</v>
       </c>
       <c r="H20" s="1">
-        <v>326023.72</v>
+        <v>116726.75</v>
       </c>
       <c r="I20" s="1">
-        <v>13849.8</v>
+        <v>96362.71</v>
       </c>
       <c r="J20" s="1">
-        <v>4.2480958133966</v>
+        <v>82.554093213424</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>339873.52</v>
+        <v>213089.46</v>
       </c>
       <c r="N20" s="1">
-        <v>339873.52</v>
+        <v>213089.46</v>
       </c>
       <c r="O20" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>4263.0</v>
+        <v>3440.0</v>
       </c>
       <c r="D21" s="1">
-        <v>546.4</v>
+        <v>96.74</v>
       </c>
       <c r="E21" s="1">
-        <v>301.47055125</v>
+        <v>150.0279593</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>10.82</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>116726.75</v>
+        <v>516096.18</v>
       </c>
       <c r="I21" s="1">
-        <v>98650.34</v>
+        <v>-183310.58</v>
       </c>
       <c r="J21" s="1">
-        <v>84.513909622259</v>
+        <v>-35.518685683742</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>215377.09</v>
+        <v>332785.6</v>
       </c>
       <c r="N21" s="1">
-        <v>215377.09</v>
+        <v>332785.6</v>
       </c>
       <c r="O21" s="1">
-        <v>0.44</v>
+        <v>0.68</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>3440.0</v>
+        <v>2601.0</v>
       </c>
       <c r="D22" s="1">
-        <v>108.95</v>
+        <v>830.6</v>
       </c>
       <c r="E22" s="1">
-        <v>150.0279593</v>
+        <v>768.35170704</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H22" s="1">
-        <v>516096.18</v>
+        <v>267753.15</v>
       </c>
       <c r="I22" s="1">
-        <v>-141308.18</v>
+        <v>21322.26</v>
       </c>
       <c r="J22" s="1">
-        <v>-27.380202659125</v>
+        <v>7.9634021112357</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>374788.0</v>
+        <v>289075.41</v>
       </c>
       <c r="N22" s="1">
-        <v>374788.0</v>
+        <v>289075.41</v>
       </c>
       <c r="O22" s="1">
-        <v>0.77</v>
+        <v>0.59</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>2601.0</v>
+        <v>11579.0</v>
       </c>
       <c r="D23" s="1">
-        <v>825.2</v>
+        <v>17.255</v>
       </c>
       <c r="E23" s="1">
-        <v>768.35170704</v>
+        <v>15.22127472</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="G23">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>267753.15</v>
+        <v>176247.14</v>
       </c>
       <c r="I23" s="1">
-        <v>19452.49</v>
+        <v>23548.51</v>
       </c>
       <c r="J23" s="1">
-        <v>7.2650835293628</v>
+        <v>13.361073547066</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>287205.64</v>
+        <v>199795.65</v>
       </c>
       <c r="N23" s="1">
-        <v>287205.64</v>
+        <v>199795.65</v>
       </c>
       <c r="O23" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>14646.0</v>
+        <v>2878.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.775</v>
+        <v>156.55</v>
       </c>
       <c r="E24" s="1">
-        <v>15.22127475</v>
+        <v>126.41825921</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H24" s="1">
-        <v>222930.79</v>
+        <v>375835.93</v>
       </c>
       <c r="I24" s="1">
-        <v>22755.86</v>
+        <v>115897.66</v>
       </c>
       <c r="J24" s="1">
-        <v>10.207589539336</v>
+        <v>30.837301798154</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>245686.65</v>
+        <v>491733.59</v>
       </c>
       <c r="N24" s="1">
-        <v>245686.65</v>
+        <v>491733.59</v>
       </c>
       <c r="O24" s="1">
-        <v>0.51</v>
+        <v>1.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>2878.0</v>
+        <v>15132.0</v>
       </c>
       <c r="D25" s="1">
-        <v>153.3</v>
+        <v>36.16</v>
       </c>
       <c r="E25" s="1">
-        <v>126.41825921</v>
+        <v>11.11809477</v>
       </c>
       <c r="F25" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>375835.93</v>
+        <v>168239.01</v>
       </c>
       <c r="I25" s="1">
-        <v>102323.17</v>
+        <v>378934.11</v>
       </c>
       <c r="J25" s="1">
-        <v>27.225489058484</v>
+        <v>225.23558002392</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>478159.1</v>
+        <v>547173.12</v>
       </c>
       <c r="N25" s="1">
-        <v>478159.1</v>
+        <v>547173.12</v>
       </c>
       <c r="O25" s="1">
-        <v>0.98</v>
+        <v>1.13</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>18163.0</v>
+        <v>5446.0</v>
       </c>
       <c r="D26" s="1">
-        <v>34.72</v>
+        <v>61.44</v>
       </c>
       <c r="E26" s="1">
-        <v>11.11809503</v>
+        <v>69.85009365</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>201937.96</v>
+        <v>380403.61</v>
       </c>
       <c r="I26" s="1">
-        <v>428681.4</v>
+        <v>-45801.37</v>
       </c>
       <c r="J26" s="1">
-        <v>212.28371327511</v>
+        <v>-12.040203824564</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>630619.36</v>
+        <v>334602.24</v>
       </c>
       <c r="N26" s="1">
-        <v>630619.36</v>
+        <v>334602.24</v>
       </c>
       <c r="O26" s="1">
-        <v>1.3</v>
+        <v>0.69</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>3881.0</v>
+        <v>28838.0</v>
       </c>
       <c r="D27" s="1">
-        <v>67.48</v>
+        <v>19.075</v>
       </c>
       <c r="E27" s="1">
-        <v>71.5841175</v>
+        <v>31.35188259</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>277817.96</v>
+        <v>904125.59</v>
       </c>
       <c r="I27" s="1">
-        <v>-15928.08</v>
+        <v>-354040.74</v>
       </c>
       <c r="J27" s="1">
-        <v>-5.7332794467284</v>
+        <v>-39.158358519639</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>261889.88</v>
+        <v>550084.85</v>
       </c>
       <c r="N27" s="1">
-        <v>261889.88</v>
+        <v>550084.85</v>
       </c>
       <c r="O27" s="1">
-        <v>0.54</v>
+        <v>1.13</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>28838.0</v>
+        <v>1064.0</v>
       </c>
       <c r="D28" s="1">
-        <v>18.61</v>
+        <v>245.2</v>
       </c>
       <c r="E28" s="1">
-        <v>31.35188259</v>
+        <v>232.53165414</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>904125.59</v>
+        <v>247413.68</v>
       </c>
       <c r="I28" s="1">
-        <v>-367450.41</v>
+        <v>13479.12</v>
       </c>
       <c r="J28" s="1">
-        <v>-40.641523043275</v>
+        <v>5.448009180414</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>536675.18</v>
+        <v>260892.8</v>
       </c>
       <c r="N28" s="1">
-        <v>536675.18</v>
+        <v>260892.8</v>
       </c>
       <c r="O28" s="1">
-        <v>1.1</v>
+        <v>0.54</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>8580.0</v>
+        <v>20460.0</v>
       </c>
       <c r="D29" s="1">
-        <v>28.055</v>
+        <v>27.96</v>
       </c>
       <c r="E29" s="1">
-        <v>31.14535315</v>
+        <v>30.39982209</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>267227.13</v>
+        <v>621980.36</v>
       </c>
       <c r="I29" s="1">
-        <v>-26515.23</v>
+        <v>-49918.76</v>
       </c>
       <c r="J29" s="1">
-        <v>-9.9223570600784</v>
+        <v>-8.0257775341974</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>240711.9</v>
+        <v>572061.6</v>
       </c>
       <c r="N29" s="1">
-        <v>240711.9</v>
+        <v>572061.6</v>
       </c>
       <c r="O29" s="1">
-        <v>0.49</v>
+        <v>1.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>1064.0</v>
+        <v>6205.0</v>
       </c>
       <c r="D30" s="1">
-        <v>259.5</v>
+        <v>66.26</v>
       </c>
       <c r="E30" s="1">
-        <v>232.53165414</v>
+        <v>62.8982079</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>247413.68</v>
+        <v>390283.38</v>
       </c>
       <c r="I30" s="1">
-        <v>28694.32</v>
+        <v>20859.92</v>
       </c>
       <c r="J30" s="1">
-        <v>11.597709552681</v>
+        <v>5.3448138119538</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>276108.0</v>
+        <v>411143.3</v>
       </c>
       <c r="N30" s="1">
-        <v>276108.0</v>
+        <v>411143.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.57</v>
+        <v>0.85</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>20460.0</v>
+        <v>11604.0</v>
       </c>
       <c r="D31" s="1">
-        <v>29.11</v>
+        <v>18.735</v>
       </c>
       <c r="E31" s="1">
-        <v>30.39982209</v>
+        <v>11.53669511</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>621980.36</v>
+        <v>133871.81</v>
       </c>
       <c r="I31" s="1">
-        <v>-26389.76</v>
+        <v>83529.13</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.2428606588157</v>
+        <v>62.394861173536</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>595590.6</v>
+        <v>217400.94</v>
       </c>
       <c r="N31" s="1">
-        <v>595590.6</v>
+        <v>217400.94</v>
       </c>
       <c r="O31" s="1">
-        <v>1.22</v>
+        <v>0.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>6205.0</v>
+        <v>95205.0</v>
       </c>
       <c r="D32" s="1">
-        <v>64.36</v>
+        <v>4.39</v>
       </c>
       <c r="E32" s="1">
-        <v>62.8982079</v>
+        <v>3.31088966</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>390283.38</v>
+        <v>315213.25</v>
       </c>
       <c r="I32" s="1">
-        <v>9070.42</v>
+        <v>102736.7</v>
       </c>
       <c r="J32" s="1">
-        <v>2.3240600201833</v>
+        <v>32.592760615234</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>399353.8</v>
+        <v>417949.95</v>
       </c>
       <c r="N32" s="1">
-        <v>399353.8</v>
+        <v>417949.95</v>
       </c>
       <c r="O32" s="1">
-        <v>0.82</v>
+        <v>0.86</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>11604.0</v>
+        <v>1794.0</v>
       </c>
       <c r="D33" s="1">
-        <v>19.21</v>
+        <v>134.3</v>
       </c>
       <c r="E33" s="1">
-        <v>11.53669511</v>
+        <v>68.18666109</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>133871.81</v>
+        <v>122326.87</v>
       </c>
       <c r="I33" s="1">
-        <v>89041.03</v>
+        <v>118607.33</v>
       </c>
       <c r="J33" s="1">
-        <v>66.512158160856</v>
+        <v>96.959343437791</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>222912.84</v>
+        <v>240934.2</v>
       </c>
       <c r="N33" s="1">
-        <v>222912.84</v>
+        <v>240934.2</v>
       </c>
       <c r="O33" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>95205.0</v>
+        <v>7560.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4.52</v>
+        <v>36.72</v>
       </c>
       <c r="E34" s="1">
-        <v>3.31088966</v>
+        <v>27.31579894</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>315213.25</v>
+        <v>206507.44</v>
       </c>
       <c r="I34" s="1">
-        <v>115113.35</v>
+        <v>71095.76</v>
       </c>
       <c r="J34" s="1">
-        <v>36.519197717736</v>
+        <v>34.427699069825</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>430326.6</v>
+        <v>277603.2</v>
       </c>
       <c r="N34" s="1">
-        <v>430326.6</v>
+        <v>277603.2</v>
       </c>
       <c r="O34" s="1">
-        <v>0.88</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>4127.0</v>
+        <v>51238.0</v>
       </c>
       <c r="D35" s="1">
-        <v>136.6</v>
+        <v>9.737</v>
       </c>
       <c r="E35" s="1">
-        <v>68.18666101</v>
+        <v>6.82267926</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>281406.35</v>
+        <v>349580.44</v>
       </c>
       <c r="I35" s="1">
-        <v>282341.85</v>
+        <v>149323.97</v>
       </c>
       <c r="J35" s="1">
-        <v>100.33243741657</v>
+        <v>42.715195964625</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>563748.2</v>
+        <v>498904.41</v>
       </c>
       <c r="N35" s="1">
-        <v>563748.2</v>
+        <v>498904.41</v>
       </c>
       <c r="O35" s="1">
-        <v>1.16</v>
+        <v>1.03</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>7560.0</v>
+        <v>11472.0</v>
       </c>
       <c r="D36" s="1">
-        <v>36.82</v>
+        <v>27.4</v>
       </c>
       <c r="E36" s="1">
-        <v>27.31579894</v>
+        <v>15.85590568</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>206507.44</v>
+        <v>181898.95</v>
       </c>
       <c r="I36" s="1">
-        <v>71851.76</v>
+        <v>132433.85</v>
       </c>
       <c r="J36" s="1">
-        <v>34.793787574917</v>
+        <v>72.806275132429</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>278359.2</v>
+        <v>314332.8</v>
       </c>
       <c r="N36" s="1">
-        <v>278359.2</v>
+        <v>314332.8</v>
       </c>
       <c r="O36" s="1">
-        <v>0.57</v>
+        <v>0.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>51238.0</v>
+        <v>2246.0</v>
       </c>
       <c r="D37" s="1">
-        <v>9.696</v>
+        <v>96.95</v>
       </c>
       <c r="E37" s="1">
-        <v>6.82267926</v>
+        <v>100.28902939</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>349580.44</v>
+        <v>225249.16</v>
       </c>
       <c r="I37" s="1">
-        <v>147223.21</v>
+        <v>-7499.46</v>
       </c>
       <c r="J37" s="1">
-        <v>42.114258452218</v>
+        <v>-3.3294064226477</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>496803.65</v>
+        <v>217749.7</v>
       </c>
       <c r="N37" s="1">
-        <v>496803.65</v>
+        <v>217749.7</v>
       </c>
       <c r="O37" s="1">
-        <v>1.02</v>
+        <v>0.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>11472.0</v>
+        <v>2434.0</v>
       </c>
       <c r="D38" s="1">
-        <v>28.28</v>
+        <v>170.45</v>
       </c>
       <c r="E38" s="1">
-        <v>15.85590568</v>
+        <v>204.92889071</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>181898.95</v>
+        <v>498796.92</v>
       </c>
       <c r="I38" s="1">
-        <v>142529.21</v>
+        <v>-83921.62</v>
       </c>
       <c r="J38" s="1">
-        <v>78.356257691427</v>
+        <v>-16.82480717804</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>324428.16</v>
+        <v>414875.3</v>
       </c>
       <c r="N38" s="1">
-        <v>324428.16</v>
+        <v>414875.3</v>
       </c>
       <c r="O38" s="1">
-        <v>0.67</v>
+        <v>0.85</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>2246.0</v>
+        <v>22081.0</v>
       </c>
       <c r="D39" s="1">
-        <v>105.3</v>
+        <v>38.88</v>
       </c>
       <c r="E39" s="1">
-        <v>100.28902939</v>
+        <v>30.97091436</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>225249.16</v>
+        <v>683868.76</v>
       </c>
       <c r="I39" s="1">
-        <v>11254.64</v>
+        <v>174640.52</v>
       </c>
       <c r="J39" s="1">
-        <v>4.9965291768458</v>
+        <v>25.537139611407</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>236503.8</v>
+        <v>858509.28</v>
       </c>
       <c r="N39" s="1">
-        <v>236503.8</v>
+        <v>858509.28</v>
       </c>
       <c r="O39" s="1">
-        <v>0.49</v>
+        <v>1.77</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>1978.0</v>
+        <v>79.0</v>
       </c>
       <c r="D40" s="1">
-        <v>206.9</v>
+        <v>2683.0</v>
       </c>
       <c r="E40" s="1">
-        <v>213.7490546</v>
+        <v>3924.10493671</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H40" s="1">
-        <v>422795.63</v>
+        <v>333926.86</v>
       </c>
       <c r="I40" s="1">
-        <v>-13547.43</v>
+        <v>-102595.89</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.2042502426054</v>
+        <v>-30.724060352617</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>409248.2</v>
+        <v>231330.97</v>
       </c>
       <c r="N40" s="1">
-        <v>409248.2</v>
+        <v>231330.97</v>
       </c>
       <c r="O40" s="1">
-        <v>0.84</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>22081.0</v>
+        <v>3821.0</v>
       </c>
       <c r="D41" s="1">
-        <v>36.87</v>
+        <v>63.54</v>
       </c>
       <c r="E41" s="1">
-        <v>30.97091436</v>
+        <v>78.69858414</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>683868.76</v>
+        <v>300707.29</v>
       </c>
       <c r="I41" s="1">
-        <v>130257.71</v>
+        <v>-57920.95</v>
       </c>
       <c r="J41" s="1">
-        <v>19.047179461744</v>
+        <v>-19.261571610053</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>814126.47</v>
+        <v>242786.34</v>
       </c>
       <c r="N41" s="1">
-        <v>814126.47</v>
+        <v>242786.34</v>
       </c>
       <c r="O41" s="1">
-        <v>1.67</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>79.0</v>
+        <v>209.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2877.0</v>
+        <v>1582.5</v>
       </c>
       <c r="E42" s="1">
-        <v>3924.10493671</v>
+        <v>2129.90052632</v>
       </c>
       <c r="F42" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>333926.86</v>
+        <v>445149.21</v>
       </c>
       <c r="I42" s="1">
-        <v>-87603.03</v>
+        <v>-114406.71</v>
       </c>
       <c r="J42" s="1">
-        <v>-26.234196913659</v>
+        <v>-25.700755483762</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>246323.83</v>
+        <v>330742.5</v>
       </c>
       <c r="N42" s="1">
-        <v>246323.83</v>
+        <v>330742.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.51</v>
+        <v>0.68</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>3821.0</v>
+        <v>29417.0</v>
       </c>
       <c r="D43" s="1">
-        <v>65.06</v>
+        <v>19.57</v>
       </c>
       <c r="E43" s="1">
-        <v>78.69858414</v>
+        <v>11.58409525</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>300707.29</v>
+        <v>340769.33</v>
       </c>
       <c r="I43" s="1">
-        <v>-52113.03</v>
+        <v>234921.36</v>
       </c>
       <c r="J43" s="1">
-        <v>-17.330151856312</v>
+        <v>68.938528006614</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>248594.26</v>
+        <v>575690.69</v>
       </c>
       <c r="N43" s="1">
-        <v>248594.26</v>
+        <v>575690.69</v>
       </c>
       <c r="O43" s="1">
-        <v>0.51</v>
+        <v>1.18</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>160.0</v>
+        <v>6099.0</v>
       </c>
       <c r="D44" s="1">
-        <v>1654.5</v>
+        <v>49.05</v>
       </c>
       <c r="E44" s="1">
-        <v>2282.5679375</v>
+        <v>45.57366945</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>365210.87</v>
+        <v>277953.81</v>
       </c>
       <c r="I44" s="1">
-        <v>-100490.87</v>
+        <v>21202.14</v>
       </c>
       <c r="J44" s="1">
-        <v>-27.515848583587</v>
+        <v>7.6279364546217</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>264720.0</v>
+        <v>299155.95</v>
       </c>
       <c r="N44" s="1">
-        <v>264720.0</v>
+        <v>299155.95</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.62</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
-        <v>32687.0</v>
+        <v>3791.0</v>
       </c>
       <c r="D45" s="1">
-        <v>19.86</v>
+        <v>49.9</v>
       </c>
       <c r="E45" s="1">
-        <v>11.58409521</v>
+        <v>37.47158797</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>378649.32</v>
+        <v>142054.79</v>
       </c>
       <c r="I45" s="1">
-        <v>270514.5</v>
+        <v>47116.11</v>
       </c>
       <c r="J45" s="1">
-        <v>71.441961126459</v>
+        <v>33.167561614783</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>649163.82</v>
+        <v>189170.9</v>
       </c>
       <c r="N45" s="1">
-        <v>649163.82</v>
+        <v>189170.9</v>
       </c>
       <c r="O45" s="1">
-        <v>1.33</v>
+        <v>0.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>6099.0</v>
+        <v>16412.0</v>
       </c>
       <c r="D46" s="1">
-        <v>53.1</v>
+        <v>64.36</v>
       </c>
       <c r="E46" s="1">
-        <v>45.57366945</v>
+        <v>34.42966549</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>277953.81</v>
+        <v>565059.67</v>
       </c>
       <c r="I46" s="1">
-        <v>45903.09</v>
+        <v>491216.65</v>
       </c>
       <c r="J46" s="1">
-        <v>16.514646804086</v>
+        <v>86.931819076736</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>323856.9</v>
+        <v>1056276.32</v>
       </c>
       <c r="N46" s="1">
-        <v>323856.9</v>
+        <v>1056276.32</v>
       </c>
       <c r="O46" s="1">
-        <v>0.67</v>
+        <v>2.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
-        <v>3791.0</v>
+        <v>19493.0</v>
       </c>
       <c r="D47" s="1">
-        <v>53.86</v>
+        <v>25.425</v>
       </c>
       <c r="E47" s="1">
-        <v>37.47158797</v>
+        <v>22.15094393</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>142054.79</v>
+        <v>431788.35</v>
       </c>
       <c r="I47" s="1">
-        <v>62128.47</v>
+        <v>63821.18</v>
       </c>
       <c r="J47" s="1">
-        <v>43.735568508461</v>
+        <v>14.780662794631</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>204183.26</v>
+        <v>495609.53</v>
       </c>
       <c r="N47" s="1">
-        <v>204183.26</v>
+        <v>495609.53</v>
       </c>
       <c r="O47" s="1">
-        <v>0.42</v>
+        <v>1.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
-        <v>18169.0</v>
+        <v>173256.0</v>
       </c>
       <c r="D48" s="1">
-        <v>46.005</v>
+        <v>5.714</v>
       </c>
       <c r="E48" s="1">
-        <v>34.42966536</v>
+        <v>4.58678187</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>625552.59</v>
+        <v>794687.48</v>
       </c>
       <c r="I48" s="1">
-        <v>210312.26</v>
+        <v>195297.3</v>
       </c>
       <c r="J48" s="1">
-        <v>33.620236469647</v>
+        <v>24.575358856792</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>835864.85</v>
+        <v>989984.78</v>
       </c>
       <c r="N48" s="1">
-        <v>835864.85</v>
+        <v>989984.78</v>
       </c>
       <c r="O48" s="1">
-        <v>1.72</v>
+        <v>2.04</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
-        <v>19493.0</v>
+        <v>3873.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.185</v>
+        <v>112.6</v>
       </c>
       <c r="E49" s="1">
-        <v>22.15094393</v>
+        <v>74.53999742</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>431788.35</v>
+        <v>288693.41</v>
       </c>
       <c r="I49" s="1">
-        <v>39649.86</v>
+        <v>147406.39</v>
       </c>
       <c r="J49" s="1">
-        <v>9.1827072221842</v>
+        <v>51.059838878899</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>471438.21</v>
+        <v>436099.8</v>
       </c>
       <c r="N49" s="1">
-        <v>471438.21</v>
+        <v>436099.8</v>
       </c>
       <c r="O49" s="1">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>173256.0</v>
+        <v>1052.0</v>
       </c>
       <c r="D50" s="1">
-        <v>5.742</v>
+        <v>240.6</v>
       </c>
       <c r="E50" s="1">
-        <v>4.58678187</v>
+        <v>302.39528517</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>794687.48</v>
+        <v>318119.84</v>
       </c>
       <c r="I50" s="1">
-        <v>200148.47</v>
+        <v>-65008.64</v>
       </c>
       <c r="J50" s="1">
-        <v>25.185808891817</v>
+        <v>-20.435267413689</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>994835.95</v>
+        <v>253111.2</v>
       </c>
       <c r="N50" s="1">
-        <v>994835.95</v>
+        <v>253111.2</v>
       </c>
       <c r="O50" s="1">
-        <v>2.05</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
-        <v>4949.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D51" s="1">
-        <v>117.05</v>
+        <v>71.75</v>
       </c>
       <c r="E51" s="1">
-        <v>74.53999798</v>
+        <v>90.00418193</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>368898.45</v>
+        <v>294853.7</v>
       </c>
       <c r="I51" s="1">
-        <v>210382.0</v>
+        <v>-59800.7</v>
       </c>
       <c r="J51" s="1">
-        <v>57.029786923746</v>
+        <v>-20.281481968854</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>579280.45</v>
+        <v>235053.0</v>
       </c>
       <c r="N51" s="1">
-        <v>579280.45</v>
+        <v>235053.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.19</v>
+        <v>0.48</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>1052.0</v>
+        <v>9819.0</v>
       </c>
       <c r="D52" s="1">
-        <v>246.2</v>
+        <v>21.86</v>
       </c>
       <c r="E52" s="1">
-        <v>302.39528517</v>
+        <v>24.47654242</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>318119.84</v>
+        <v>240335.17</v>
       </c>
       <c r="I52" s="1">
-        <v>-59117.44</v>
+        <v>-25691.83</v>
       </c>
       <c r="J52" s="1">
-        <v>-18.583386688488</v>
+        <v>-10.69000013606</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>259002.4</v>
+        <v>214643.34</v>
       </c>
       <c r="N52" s="1">
-        <v>259002.4</v>
+        <v>214643.34</v>
       </c>
       <c r="O52" s="1">
-        <v>0.53</v>
+        <v>0.44</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
-        <v>3276.0</v>
+        <v>101909.0</v>
       </c>
       <c r="D53" s="1">
-        <v>67.35</v>
+        <v>4.564</v>
       </c>
       <c r="E53" s="1">
-        <v>90.00418193</v>
+        <v>3.24342816</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>294853.7</v>
+        <v>330534.52</v>
       </c>
       <c r="I53" s="1">
-        <v>-74215.1</v>
+        <v>134578.16</v>
       </c>
       <c r="J53" s="1">
-        <v>-25.170143701775</v>
+        <v>40.715311671531</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>220638.6</v>
+        <v>465112.68</v>
       </c>
       <c r="N53" s="1">
-        <v>220638.6</v>
+        <v>465112.68</v>
       </c>
       <c r="O53" s="1">
-        <v>0.45</v>
+        <v>0.96</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
-        <v>9819.0</v>
+        <v>1911.0</v>
       </c>
       <c r="D54" s="1">
-        <v>24.68</v>
+        <v>154.3</v>
       </c>
       <c r="E54" s="1">
-        <v>24.47654242</v>
+        <v>139.00724751</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>240335.17</v>
+        <v>265642.85</v>
       </c>
       <c r="I54" s="1">
-        <v>1997.75</v>
+        <v>29224.45</v>
       </c>
       <c r="J54" s="1">
-        <v>0.8312349790503</v>
+        <v>11.00140658783</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>242332.92</v>
+        <v>294867.3</v>
       </c>
       <c r="N54" s="1">
-        <v>242332.92</v>
+        <v>294867.3</v>
       </c>
       <c r="O54" s="1">
-        <v>0.5</v>
+        <v>0.61</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>101909.0</v>
+        <v>756.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4.799</v>
+        <v>474.2</v>
       </c>
       <c r="E55" s="1">
-        <v>3.24342816</v>
+        <v>429.69970899</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H55" s="1">
-        <v>330534.52</v>
+        <v>334734.31</v>
       </c>
       <c r="I55" s="1">
-        <v>158526.77</v>
+        <v>56529.21</v>
       </c>
       <c r="J55" s="1">
-        <v>47.960730395119</v>
+        <v>16.887784822536</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>489061.29</v>
+        <v>391263.52</v>
       </c>
       <c r="N55" s="1">
-        <v>489061.29</v>
+        <v>391263.52</v>
       </c>
       <c r="O55" s="1">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>1911.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D56" s="1">
-        <v>147.55</v>
+        <v>355.6</v>
       </c>
       <c r="E56" s="1">
-        <v>139.00724751</v>
+        <v>381.6474691</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>265642.85</v>
+        <v>586592.16</v>
       </c>
       <c r="I56" s="1">
-        <v>16325.2</v>
+        <v>-40034.96</v>
       </c>
       <c r="J56" s="1">
-        <v>6.1455446664572</v>
+        <v>-6.8250076850669</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>281968.05</v>
+        <v>546557.2</v>
       </c>
       <c r="N56" s="1">
-        <v>281968.05</v>
+        <v>546557.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.58</v>
+        <v>1.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>756.0</v>
+        <v>1273.0</v>
       </c>
       <c r="D57" s="1">
-        <v>531.6</v>
+        <v>452.3</v>
       </c>
       <c r="E57" s="1">
-        <v>429.69970899</v>
+        <v>571.60336999</v>
       </c>
       <c r="F57" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G57">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>334734.31</v>
+        <v>727651.09</v>
       </c>
       <c r="I57" s="1">
-        <v>100823.94</v>
+        <v>-151873.19</v>
       </c>
       <c r="J57" s="1">
-        <v>30.120587280103</v>
+        <v>-20.871705146487</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>435558.25</v>
+        <v>575777.9</v>
       </c>
       <c r="N57" s="1">
-        <v>435558.25</v>
+        <v>575777.9</v>
       </c>
       <c r="O57" s="1">
-        <v>0.9</v>
+        <v>1.18</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>1537.0</v>
+        <v>6296.0</v>
       </c>
       <c r="D58" s="1">
-        <v>349.9</v>
+        <v>121.15</v>
       </c>
       <c r="E58" s="1">
-        <v>381.6474691</v>
+        <v>136.13408513</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>586592.16</v>
+        <v>857100.2</v>
       </c>
       <c r="I58" s="1">
-        <v>-48795.86</v>
+        <v>-94339.8</v>
       </c>
       <c r="J58" s="1">
-        <v>-8.3185325900026</v>
+        <v>-11.006857774622</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>537796.3</v>
+        <v>762760.4</v>
       </c>
       <c r="N58" s="1">
-        <v>537796.3</v>
+        <v>762760.4</v>
       </c>
       <c r="O58" s="1">
-        <v>1.11</v>
+        <v>1.57</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>1273.0</v>
+        <v>19060.0</v>
       </c>
       <c r="D59" s="1">
-        <v>484.05</v>
+        <v>15.1</v>
       </c>
       <c r="E59" s="1">
-        <v>571.60336999</v>
+        <v>11.18120042</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>727651.09</v>
+        <v>213113.68</v>
       </c>
       <c r="I59" s="1">
-        <v>-111455.44</v>
+        <v>74692.32</v>
       </c>
       <c r="J59" s="1">
-        <v>-15.317154269638</v>
+        <v>35.048111411712</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>616195.65</v>
+        <v>287806.0</v>
       </c>
       <c r="N59" s="1">
-        <v>616195.65</v>
+        <v>287806.0</v>
       </c>
       <c r="O59" s="1">
-        <v>1.27</v>
+        <v>0.59</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>6296.0</v>
+        <v>4437.0</v>
       </c>
       <c r="D60" s="1">
-        <v>115.15</v>
+        <v>50.8</v>
       </c>
       <c r="E60" s="1">
-        <v>136.13408513</v>
+        <v>50.69579896</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>857100.2</v>
+        <v>224937.26</v>
       </c>
       <c r="I60" s="1">
-        <v>-132115.8</v>
+        <v>462.34</v>
       </c>
       <c r="J60" s="1">
-        <v>-15.414277117191</v>
+        <v>0.20554175862194</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>724984.4</v>
+        <v>225399.6</v>
       </c>
       <c r="N60" s="1">
-        <v>724984.4</v>
+        <v>225399.6</v>
       </c>
       <c r="O60" s="1">
-        <v>1.49</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>19060.0</v>
+        <v>1102.0</v>
       </c>
       <c r="D61" s="1">
-        <v>16.12</v>
+        <v>207.27</v>
       </c>
       <c r="E61" s="1">
-        <v>11.18120042</v>
+        <v>188.67313067</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>149</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>213113.68</v>
+        <v>177603.43</v>
       </c>
       <c r="I61" s="1">
-        <v>94133.52</v>
+        <v>17478.38</v>
       </c>
       <c r="J61" s="1">
-        <v>44.170566619656</v>
+        <v>9.8412401156892</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>307247.2</v>
+        <v>195081.81</v>
       </c>
       <c r="N61" s="1">
-        <v>307247.2</v>
+        <v>195081.81</v>
       </c>
       <c r="O61" s="1">
-        <v>0.63</v>
+        <v>0.4</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B62" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>4437.0</v>
+        <v>8262.0</v>
       </c>
       <c r="D62" s="1">
-        <v>55.22</v>
+        <v>76.88</v>
       </c>
       <c r="E62" s="1">
-        <v>50.69579896</v>
+        <v>81.48237594</v>
       </c>
       <c r="F62" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H62" s="1">
-        <v>224937.26</v>
+        <v>721528.3</v>
       </c>
       <c r="I62" s="1">
-        <v>20073.88</v>
+        <v>-28286.76</v>
       </c>
       <c r="J62" s="1">
-        <v>8.9242129116359</v>
+        <v>-3.9203950836024</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>245011.14</v>
+        <v>693241.54</v>
       </c>
       <c r="N62" s="1">
-        <v>245011.14</v>
+        <v>693241.54</v>
       </c>
       <c r="O62" s="1">
-        <v>0.5</v>
+        <v>1.43</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B63" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>5952.0</v>
+        <v>60606.0</v>
       </c>
       <c r="D63" s="1">
-        <v>78.74</v>
+        <v>11.92</v>
       </c>
       <c r="E63" s="1">
-        <v>82.03720094</v>
+        <v>5.72459707</v>
       </c>
       <c r="F63" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>520033.37</v>
+        <v>346944.93</v>
       </c>
       <c r="I63" s="1">
-        <v>-12110.45</v>
+        <v>375478.59</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.3287832471212</v>
+        <v>108.22426198878</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>507922.92</v>
+        <v>722423.52</v>
       </c>
       <c r="N63" s="1">
-        <v>507922.92</v>
+        <v>722423.52</v>
       </c>
       <c r="O63" s="1">
-        <v>1.04</v>
+        <v>1.49</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B64" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>60606.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D64" s="1">
-        <v>8.592</v>
+        <v>116.8</v>
       </c>
       <c r="E64" s="1">
-        <v>5.72459707</v>
+        <v>106.82878497</v>
       </c>
       <c r="F64" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G64">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H64" s="1">
-        <v>346944.93</v>
+        <v>846236.12</v>
       </c>
       <c r="I64" s="1">
-        <v>173781.82</v>
+        <v>96959.73</v>
       </c>
       <c r="J64" s="1">
-        <v>50.089165447669</v>
+        <v>11.457763112262</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>520726.75</v>
+        <v>943195.85</v>
       </c>
       <c r="N64" s="1">
-        <v>520726.75</v>
+        <v>943195.85</v>
       </c>
       <c r="O64" s="1">
-        <v>1.07</v>
+        <v>1.94</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B65" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>7399.0</v>
+        <v>10504.0</v>
       </c>
       <c r="D65" s="1">
-        <v>117.42</v>
+        <v>378.2</v>
       </c>
       <c r="E65" s="1">
-        <v>106.82878497</v>
+        <v>407.34854532</v>
       </c>
       <c r="F65" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="G65">
-        <v>0.92</v>
+        <v>7.47</v>
       </c>
       <c r="H65" s="1">
-        <v>846236.12</v>
+        <v>573982.39</v>
       </c>
       <c r="I65" s="1">
-        <v>95338.15</v>
+        <v>-42418.95</v>
       </c>
       <c r="J65" s="1">
-        <v>11.266140471527</v>
+        <v>-7.3902877055165</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>941574.27</v>
+        <v>531563.44</v>
       </c>
       <c r="N65" s="1">
-        <v>941574.27</v>
+        <v>531563.44</v>
       </c>
       <c r="O65" s="1">
-        <v>1.94</v>
+        <v>1.09</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B66" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>10504.0</v>
+        <v>18606.0</v>
       </c>
       <c r="D66" s="1">
-        <v>379.4</v>
+        <v>18.445</v>
       </c>
       <c r="E66" s="1">
-        <v>407.34854532</v>
+        <v>13.60734978</v>
       </c>
       <c r="F66" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="G66">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>573982.39</v>
+        <v>253178.35</v>
       </c>
       <c r="I66" s="1">
-        <v>-40714.5</v>
+        <v>90009.32</v>
       </c>
       <c r="J66" s="1">
-        <v>-7.0933360864956</v>
+        <v>35.551744452083</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>533267.89</v>
+        <v>343187.67</v>
       </c>
       <c r="N66" s="1">
-        <v>533267.89</v>
+        <v>343187.67</v>
       </c>
       <c r="O66" s="1">
-        <v>1.1</v>
+        <v>0.71</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B67" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>18606.0</v>
+        <v>22287.0</v>
       </c>
       <c r="D67" s="1">
-        <v>18.095</v>
+        <v>162.55</v>
       </c>
       <c r="E67" s="1">
-        <v>13.60734978</v>
+        <v>124.75661866</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H67" s="1">
-        <v>253178.35</v>
+        <v>372513.28</v>
       </c>
       <c r="I67" s="1">
-        <v>83497.22</v>
+        <v>112236.31</v>
       </c>
       <c r="J67" s="1">
-        <v>32.979605088666</v>
+        <v>30.129478873881</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>336675.57</v>
+        <v>484749.59</v>
       </c>
       <c r="N67" s="1">
-        <v>336675.57</v>
+        <v>484749.59</v>
       </c>
       <c r="O67" s="1">
-        <v>0.69</v>
+        <v>1.0</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B68" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>22287.0</v>
+        <v>6385.0</v>
       </c>
       <c r="D68" s="1">
-        <v>159.0</v>
+        <v>60.7</v>
       </c>
       <c r="E68" s="1">
-        <v>124.75661866</v>
+        <v>118.1562177</v>
       </c>
       <c r="F68" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>372513.28</v>
+        <v>754427.45</v>
       </c>
       <c r="I68" s="1">
-        <v>101665.52</v>
+        <v>-366857.95</v>
       </c>
       <c r="J68" s="1">
-        <v>27.291784067403</v>
+        <v>-48.627333218058</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>474178.8</v>
+        <v>387569.5</v>
       </c>
       <c r="N68" s="1">
-        <v>474178.8</v>
+        <v>387569.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.97</v>
+        <v>0.8</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B69" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>6385.0</v>
+        <v>6586.0</v>
       </c>
       <c r="D69" s="1">
-        <v>66.64</v>
+        <v>40.015</v>
       </c>
       <c r="E69" s="1">
-        <v>118.1562177</v>
+        <v>47.93986335</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>754427.45</v>
+        <v>315731.94</v>
       </c>
       <c r="I69" s="1">
-        <v>-328931.05</v>
+        <v>-52193.15</v>
       </c>
       <c r="J69" s="1">
-        <v>-43.60009037317</v>
+        <v>-16.530842587544</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>425496.4</v>
+        <v>263538.79</v>
       </c>
       <c r="N69" s="1">
-        <v>425496.4</v>
+        <v>263538.79</v>
       </c>
       <c r="O69" s="1">
-        <v>0.87</v>
+        <v>0.54</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B70" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>6586.0</v>
+        <v>3011.0</v>
       </c>
       <c r="D70" s="1">
-        <v>42.74</v>
+        <v>154.7</v>
       </c>
       <c r="E70" s="1">
-        <v>47.93986335</v>
+        <v>55.71003653</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>315731.94</v>
+        <v>167742.92</v>
       </c>
       <c r="I70" s="1">
-        <v>-34246.3</v>
+        <v>298058.78</v>
       </c>
       <c r="J70" s="1">
-        <v>-10.84663781561</v>
+        <v>177.68784518595</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>281485.64</v>
+        <v>465801.7</v>
       </c>
       <c r="N70" s="1">
-        <v>281485.64</v>
+        <v>465801.7</v>
       </c>
       <c r="O70" s="1">
-        <v>0.58</v>
+        <v>0.96</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B71" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>3011.0</v>
+        <v>4554.0</v>
       </c>
       <c r="D71" s="1">
-        <v>121.0</v>
+        <v>76.44</v>
       </c>
       <c r="E71" s="1">
-        <v>55.71003653</v>
+        <v>86.01332675</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>167742.92</v>
+        <v>391704.69</v>
       </c>
       <c r="I71" s="1">
-        <v>196588.08</v>
+        <v>-43596.93</v>
       </c>
       <c r="J71" s="1">
-        <v>117.19605214932</v>
+        <v>-11.13005054905</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>364331.0</v>
+        <v>348107.76</v>
       </c>
       <c r="N71" s="1">
-        <v>364331.0</v>
+        <v>348107.76</v>
       </c>
       <c r="O71" s="1">
-        <v>0.75</v>
+        <v>0.72</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B72" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>4554.0</v>
+        <v>6469.0</v>
       </c>
       <c r="D72" s="1">
-        <v>80.38</v>
+        <v>28.1</v>
       </c>
       <c r="E72" s="1">
-        <v>86.01332675</v>
+        <v>46.67227856</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>391704.69</v>
+        <v>301922.97</v>
       </c>
       <c r="I72" s="1">
-        <v>-25654.17</v>
+        <v>-120144.07</v>
       </c>
       <c r="J72" s="1">
-        <v>-6.5493650331325</v>
+        <v>-39.792954474448</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>366050.52</v>
+        <v>181778.9</v>
       </c>
       <c r="N72" s="1">
-        <v>366050.52</v>
+        <v>181778.9</v>
       </c>
       <c r="O72" s="1">
-        <v>0.75</v>
+        <v>0.37</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B73" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>6469.0</v>
+        <v>4199.0</v>
       </c>
       <c r="D73" s="1">
-        <v>31.45</v>
+        <v>43.715</v>
       </c>
       <c r="E73" s="1">
-        <v>46.67227856</v>
+        <v>61.33132651</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>301922.97</v>
+        <v>257530.24</v>
       </c>
       <c r="I73" s="1">
-        <v>-98472.92</v>
+        <v>-73970.95</v>
       </c>
       <c r="J73" s="1">
-        <v>-32.615246200049</v>
+        <v>-28.723209359802</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>203450.05</v>
+        <v>183559.29</v>
       </c>
       <c r="N73" s="1">
-        <v>203450.05</v>
+        <v>183559.29</v>
       </c>
       <c r="O73" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B74" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>4199.0</v>
+        <v>4038.0</v>
       </c>
       <c r="D74" s="1">
-        <v>52.92</v>
+        <v>320.0</v>
       </c>
       <c r="E74" s="1">
-        <v>61.33132651</v>
+        <v>296.39209757</v>
       </c>
       <c r="F74" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H74" s="1">
-        <v>257530.24</v>
+        <v>1196168.97</v>
       </c>
       <c r="I74" s="1">
-        <v>-35319.16</v>
+        <v>214101.15</v>
       </c>
       <c r="J74" s="1">
-        <v>-13.714568044514</v>
+        <v>17.898905202331</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>222211.08</v>
+        <v>1410270.12</v>
       </c>
       <c r="N74" s="1">
-        <v>222211.08</v>
+        <v>1410270.12</v>
       </c>
       <c r="O74" s="1">
-        <v>0.46</v>
+        <v>2.9</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B75" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>4038.0</v>
+        <v>4249.0</v>
       </c>
       <c r="D75" s="1">
-        <v>313.5</v>
+        <v>491.6</v>
       </c>
       <c r="E75" s="1">
-        <v>296.39209757</v>
+        <v>401.63481996</v>
       </c>
       <c r="F75" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G75">
-        <v>0.92</v>
+        <v>10.92</v>
       </c>
       <c r="H75" s="1">
-        <v>1196168.97</v>
+        <v>154809.93</v>
       </c>
       <c r="I75" s="1">
-        <v>175797.0</v>
+        <v>36558.76</v>
       </c>
       <c r="J75" s="1">
-        <v>14.696669484747</v>
+        <v>23.615255171293</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1371965.97</v>
+        <v>191368.69</v>
       </c>
       <c r="N75" s="1">
-        <v>1371965.97</v>
+        <v>191368.69</v>
       </c>
       <c r="O75" s="1">
-        <v>2.82</v>
+        <v>0.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B76" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>4249.0</v>
+        <v>1787.0</v>
       </c>
       <c r="D76" s="1">
-        <v>601.3</v>
+        <v>281.5</v>
       </c>
       <c r="E76" s="1">
-        <v>401.63481996</v>
+        <v>204.47602686</v>
       </c>
       <c r="F76" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>10.82</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>154809.93</v>
+        <v>365398.66</v>
       </c>
       <c r="I76" s="1">
-        <v>81428.97</v>
+        <v>137641.84</v>
       </c>
       <c r="J76" s="1">
-        <v>52.599319694803</v>
+        <v>37.668950400639</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>236238.9</v>
+        <v>503040.5</v>
       </c>
       <c r="N76" s="1">
-        <v>236238.9</v>
+        <v>503040.5</v>
       </c>
       <c r="O76" s="1">
-        <v>0.49</v>
+        <v>1.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B77" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>1787.0</v>
+        <v>6381.0</v>
       </c>
       <c r="D77" s="1">
-        <v>298.2</v>
+        <v>75.94</v>
       </c>
       <c r="E77" s="1">
-        <v>204.47602686</v>
+        <v>58.46962075</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>365398.66</v>
+        <v>373094.65</v>
       </c>
       <c r="I77" s="1">
-        <v>167484.74</v>
+        <v>111478.49</v>
       </c>
       <c r="J77" s="1">
-        <v>45.836166996343</v>
+        <v>29.879412636981</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>532883.4</v>
+        <v>484573.14</v>
       </c>
       <c r="N77" s="1">
-        <v>532883.4</v>
+        <v>484573.14</v>
       </c>
       <c r="O77" s="1">
-        <v>1.1</v>
+        <v>1.0</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B78" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>6381.0</v>
+        <v>52976.0</v>
       </c>
       <c r="D78" s="1">
-        <v>77.88</v>
+        <v>4.59</v>
       </c>
       <c r="E78" s="1">
-        <v>58.46962075</v>
+        <v>2.56789999</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>373094.65</v>
+        <v>136037.07</v>
       </c>
       <c r="I78" s="1">
-        <v>123857.63</v>
+        <v>107122.77</v>
       </c>
       <c r="J78" s="1">
-        <v>33.197374982461</v>
+        <v>78.7452787685</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>496952.28</v>
+        <v>243159.84</v>
       </c>
       <c r="N78" s="1">
-        <v>496952.28</v>
+        <v>243159.84</v>
       </c>
       <c r="O78" s="1">
-        <v>1.02</v>
+        <v>0.5</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B79" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>86944.0</v>
+        <v>7228.0</v>
       </c>
       <c r="D79" s="1">
-        <v>4.092</v>
+        <v>72.72</v>
       </c>
       <c r="E79" s="1">
-        <v>2.56790003</v>
+        <v>94.52649004</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>223263.5</v>
+        <v>683237.47</v>
       </c>
       <c r="I79" s="1">
-        <v>132511.35</v>
+        <v>-157617.31</v>
       </c>
       <c r="J79" s="1">
-        <v>59.351998871289</v>
+        <v>-23.06918413008</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>355774.85</v>
+        <v>525620.16</v>
       </c>
       <c r="N79" s="1">
-        <v>355774.85</v>
+        <v>525620.16</v>
       </c>
       <c r="O79" s="1">
-        <v>0.73</v>
+        <v>1.08</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B80" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C80" s="1">
-        <v>7228.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D80" s="1">
-        <v>80.85</v>
+        <v>136.26</v>
       </c>
       <c r="E80" s="1">
-        <v>94.52649004</v>
+        <v>159.2648843</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>683237.47</v>
+        <v>963552.55</v>
       </c>
       <c r="I80" s="1">
-        <v>-98853.67</v>
+        <v>-139179.55</v>
       </c>
       <c r="J80" s="1">
-        <v>-14.468420474656</v>
+        <v>-14.44441717268</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>584383.8</v>
+        <v>824373.0</v>
       </c>
       <c r="N80" s="1">
-        <v>584383.8</v>
+        <v>824373.0</v>
       </c>
       <c r="O80" s="1">
-        <v>1.2</v>
+        <v>1.7</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B81" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>5527.0</v>
+        <v>5427.0</v>
       </c>
       <c r="D81" s="1">
-        <v>151.66</v>
+        <v>35.04</v>
       </c>
       <c r="E81" s="1">
-        <v>160.26056088</v>
+        <v>35.86437074</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>885760.12</v>
+        <v>194635.94</v>
       </c>
       <c r="I81" s="1">
-        <v>-47535.3</v>
+        <v>-4473.86</v>
       </c>
       <c r="J81" s="1">
-        <v>-5.3666109962142</v>
+        <v>-2.2985785667334</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>838224.82</v>
+        <v>190162.08</v>
       </c>
       <c r="N81" s="1">
-        <v>838224.82</v>
+        <v>190162.08</v>
       </c>
       <c r="O81" s="1">
-        <v>1.72</v>
+        <v>0.39</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B82" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C82" s="1">
         <v>3376.0</v>
       </c>
       <c r="D82" s="1">
-        <v>267.75</v>
+        <v>268.4</v>
       </c>
       <c r="E82" s="1">
         <v>165.88655806</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>560033.02</v>
       </c>
       <c r="I82" s="1">
-        <v>343890.98</v>
+        <v>346085.38</v>
       </c>
       <c r="J82" s="1">
-        <v>61.405482840994</v>
+        <v>61.797316879637</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>903924.0</v>
+        <v>906118.4</v>
       </c>
       <c r="N82" s="1">
-        <v>903924.0</v>
+        <v>906118.4</v>
       </c>
       <c r="O82" s="1">
         <v>1.86</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B83" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>4924.0</v>
       </c>
       <c r="D83" s="1">
-        <v>87.68</v>
+        <v>84.68</v>
       </c>
       <c r="E83" s="1">
         <v>87.81467303</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
         <v>0.92</v>
       </c>
       <c r="H83" s="1">
         <v>463674.46</v>
       </c>
       <c r="I83" s="1">
-        <v>4230.95</v>
+        <v>-8597.44</v>
       </c>
       <c r="J83" s="1">
-        <v>0.91248286567261</v>
+        <v>-1.8541974470623</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>467905.41</v>
+        <v>455077.02</v>
       </c>
       <c r="N83" s="1">
-        <v>467905.41</v>
+        <v>455077.02</v>
       </c>
       <c r="O83" s="1">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B84" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C84" s="1">
         <v>3877.0</v>
       </c>
       <c r="D84" s="1">
-        <v>239.6</v>
+        <v>266.8</v>
       </c>
       <c r="E84" s="1">
         <v>159.99584988</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>620303.91</v>
       </c>
       <c r="I84" s="1">
-        <v>308625.29</v>
+        <v>414079.69</v>
       </c>
       <c r="J84" s="1">
-        <v>49.753884350012</v>
+        <v>66.754325311282</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>928929.2</v>
+        <v>1034383.6</v>
       </c>
       <c r="N84" s="1">
-        <v>928929.2</v>
+        <v>1034383.6</v>
       </c>
       <c r="O84" s="1">
-        <v>1.91</v>
+        <v>2.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B85" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>3035.0</v>
+        <v>3545.0</v>
       </c>
       <c r="D85" s="1">
-        <v>166.94</v>
+        <v>177.24</v>
       </c>
       <c r="E85" s="1">
-        <v>75.19114992</v>
+        <v>89.75293089</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>228205.14</v>
+        <v>318174.14</v>
       </c>
       <c r="I85" s="1">
-        <v>278457.76</v>
+        <v>310141.66</v>
       </c>
       <c r="J85" s="1">
-        <v>122.02080987308</v>
+        <v>97.475445364604</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>506662.9</v>
+        <v>628315.8</v>
       </c>
       <c r="N85" s="1">
-        <v>506662.9</v>
+        <v>628315.8</v>
       </c>
       <c r="O85" s="1">
-        <v>1.04</v>
+        <v>1.29</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B86" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>8804.0</v>
       </c>
       <c r="D86" s="1">
-        <v>38.35</v>
+        <v>33.93</v>
       </c>
       <c r="E86" s="1">
         <v>51.64600182</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>454691.4</v>
       </c>
       <c r="I86" s="1">
-        <v>-117058.0</v>
+        <v>-155971.68</v>
       </c>
       <c r="J86" s="1">
-        <v>-25.74449395788</v>
+        <v>-34.302755671209</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>337633.4</v>
+        <v>298719.72</v>
       </c>
       <c r="N86" s="1">
-        <v>337633.4</v>
+        <v>298719.72</v>
       </c>
       <c r="O86" s="1">
-        <v>0.69</v>
+        <v>0.61</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B87" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C87" s="1">
         <v>1343.0</v>
       </c>
       <c r="D87" s="1">
-        <v>150.6</v>
+        <v>140.95</v>
       </c>
       <c r="E87" s="1">
         <v>169.19134028</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
         <v>0.92</v>
       </c>
       <c r="H87" s="1">
         <v>242946.53</v>
       </c>
       <c r="I87" s="1">
-        <v>-23746.57</v>
+        <v>-36348.06</v>
       </c>
       <c r="J87" s="1">
-        <v>-9.7744017994412</v>
+        <v>-14.961341493538</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>219199.96</v>
+        <v>206598.47</v>
       </c>
       <c r="N87" s="1">
-        <v>219199.96</v>
+        <v>206598.47</v>
       </c>
       <c r="O87" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B88" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>5270.0</v>
       </c>
       <c r="D88" s="1">
-        <v>71.8</v>
+        <v>66.52</v>
       </c>
       <c r="E88" s="1">
         <v>66.29859962</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>349393.62</v>
       </c>
       <c r="I88" s="1">
-        <v>28992.38</v>
+        <v>1166.78</v>
       </c>
       <c r="J88" s="1">
-        <v>8.297913396358</v>
+        <v>0.33394427751715</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>378386.0</v>
+        <v>350560.4</v>
       </c>
       <c r="N88" s="1">
-        <v>378386.0</v>
+        <v>350560.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.78</v>
+        <v>0.72</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B89" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C89" s="1">
         <v>676.0</v>
       </c>
       <c r="D89" s="1">
-        <v>531.45</v>
+        <v>430.9</v>
       </c>
       <c r="E89" s="1">
         <v>503.62532544</v>
       </c>
       <c r="F89" t="s">
-        <v>205</v>
+        <v>149</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
         <v>289857.36</v>
       </c>
       <c r="I89" s="1">
-        <v>15350.52</v>
+        <v>-41073.66</v>
       </c>
       <c r="J89" s="1">
-        <v>5.295887604855</v>
+        <v>-14.170300867986</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>305207.88</v>
+        <v>248783.7</v>
       </c>
       <c r="N89" s="1">
-        <v>305207.88</v>
+        <v>248783.7</v>
       </c>
       <c r="O89" s="1">
-        <v>0.63</v>
+        <v>0.51</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
         <v>34955.0</v>
       </c>
       <c r="D90" s="1">
-        <v>81.94</v>
+        <v>84.12</v>
       </c>
       <c r="E90" s="1">
         <v>59.79360034</v>
       </c>
       <c r="F90" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G90">
-        <v>10.82</v>
+        <v>10.92</v>
       </c>
       <c r="H90" s="1">
         <v>189130.87</v>
       </c>
       <c r="I90" s="1">
-        <v>75706.18</v>
+        <v>80258.75</v>
       </c>
       <c r="J90" s="1">
-        <v>40.028462831054</v>
+        <v>42.435563268968</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>264837.05</v>
+        <v>269389.62</v>
       </c>
       <c r="N90" s="1">
-        <v>264837.05</v>
+        <v>269389.62</v>
       </c>
       <c r="O90" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>17986.0</v>
+        <v>14751.0</v>
       </c>
       <c r="D91" s="1">
-        <v>34.95</v>
+        <v>52.34</v>
       </c>
       <c r="E91" s="1">
-        <v>26.57334927</v>
+        <v>26.57334893</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>477948.26</v>
+        <v>391983.47</v>
       </c>
       <c r="I91" s="1">
-        <v>150662.44</v>
+        <v>380083.87</v>
       </c>
       <c r="J91" s="1">
-        <v>31.522751019117</v>
+        <v>96.964259742892</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>628610.7</v>
+        <v>772067.34</v>
       </c>
       <c r="N91" s="1">
-        <v>628610.7</v>
+        <v>772067.34</v>
       </c>
       <c r="O91" s="1">
-        <v>1.29</v>
+        <v>1.59</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
         <v>1885.0</v>
       </c>
       <c r="D92" s="1">
-        <v>130.5</v>
+        <v>119.45</v>
       </c>
       <c r="E92" s="1">
         <v>130.92310875</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92">
         <v>0.92</v>
       </c>
       <c r="H92" s="1">
         <v>266680.43</v>
       </c>
       <c r="I92" s="1">
-        <v>-79.69</v>
+        <v>-20936.09</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.029882207704555</v>
+        <v>-7.8506285594335</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>266600.74</v>
+        <v>245744.34</v>
       </c>
       <c r="N92" s="1">
-        <v>266600.74</v>
+        <v>245744.34</v>
       </c>
       <c r="O92" s="1">
-        <v>0.55</v>
+        <v>0.51</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
         <v>17437.0</v>
       </c>
       <c r="D93" s="1">
-        <v>39.62</v>
+        <v>36.88</v>
       </c>
       <c r="E93" s="1">
         <v>23.57652635</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>411103.89</v>
       </c>
       <c r="I93" s="1">
-        <v>279750.05</v>
+        <v>231972.67</v>
       </c>
       <c r="J93" s="1">
-        <v>68.048504722249</v>
+        <v>56.426775723285</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>690853.94</v>
+        <v>643076.56</v>
       </c>
       <c r="N93" s="1">
-        <v>690853.94</v>
+        <v>643076.56</v>
       </c>
       <c r="O93" s="1">
-        <v>1.42</v>
+        <v>1.32</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
         <v>2039.0</v>
       </c>
       <c r="D94" s="1">
-        <v>267.4</v>
+        <v>223.7</v>
       </c>
       <c r="E94" s="1">
         <v>215.87280039</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>440164.64</v>
       </c>
       <c r="I94" s="1">
-        <v>105063.96</v>
+        <v>15959.66</v>
       </c>
       <c r="J94" s="1">
-        <v>23.869241291168</v>
+        <v>3.6258387316164</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>545228.6</v>
+        <v>456124.3</v>
       </c>
       <c r="N94" s="1">
-        <v>545228.6</v>
+        <v>456124.3</v>
       </c>
       <c r="O94" s="1">
-        <v>1.12</v>
+        <v>0.94</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>7949.0</v>
+        <v>11109.0</v>
       </c>
       <c r="D95" s="1">
-        <v>69.18</v>
+        <v>25.96</v>
       </c>
       <c r="E95" s="1">
-        <v>77.67148321</v>
+        <v>20.96802142</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>617410.62</v>
+        <v>232933.75</v>
       </c>
       <c r="I95" s="1">
-        <v>-67498.8</v>
+        <v>55455.89</v>
       </c>
       <c r="J95" s="1">
-        <v>-10.932562190135</v>
+        <v>23.807580481575</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>549911.82</v>
+        <v>288389.64</v>
       </c>
       <c r="N95" s="1">
-        <v>549911.82</v>
+        <v>288389.64</v>
       </c>
       <c r="O95" s="1">
-        <v>1.13</v>
+        <v>0.59</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>3833.0</v>
+        <v>7949.0</v>
       </c>
       <c r="D96" s="1">
-        <v>48.71</v>
+        <v>71.16</v>
       </c>
       <c r="E96" s="1">
-        <v>55.24594313</v>
+        <v>77.67148321</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>211757.7</v>
+        <v>617410.62</v>
       </c>
       <c r="I96" s="1">
-        <v>-25052.27</v>
+        <v>-51759.78</v>
       </c>
       <c r="J96" s="1">
-        <v>-11.830630007787</v>
+        <v>-8.3833640568087</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>186705.43</v>
+        <v>565650.84</v>
       </c>
       <c r="N96" s="1">
-        <v>186705.43</v>
+        <v>565650.84</v>
       </c>
       <c r="O96" s="1">
-        <v>0.38</v>
+        <v>1.16</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>1762.0</v>
+        <v>5909.0</v>
       </c>
       <c r="D97" s="1">
-        <v>258.7</v>
+        <v>49.09</v>
       </c>
       <c r="E97" s="1">
-        <v>119.80204881</v>
+        <v>53.30623794</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>211091.21</v>
+        <v>314986.56</v>
       </c>
       <c r="I97" s="1">
-        <v>244738.19</v>
+        <v>-24913.75</v>
       </c>
       <c r="J97" s="1">
-        <v>115.93954575371</v>
+        <v>-7.9094644546104</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>455829.4</v>
+        <v>290072.81</v>
       </c>
       <c r="N97" s="1">
-        <v>455829.4</v>
+        <v>290072.81</v>
       </c>
       <c r="O97" s="1">
-        <v>0.94</v>
+        <v>0.6</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>17177.0</v>
+        <v>1762.0</v>
       </c>
       <c r="D98" s="1">
-        <v>35.24</v>
+        <v>239.1</v>
       </c>
       <c r="E98" s="1">
-        <v>28.5219398</v>
+        <v>119.80204881</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>489921.36</v>
+        <v>211091.21</v>
       </c>
       <c r="I98" s="1">
-        <v>115396.12</v>
+        <v>210202.99</v>
       </c>
       <c r="J98" s="1">
-        <v>23.554008749486</v>
+        <v>99.579224544689</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>605317.48</v>
+        <v>421294.2</v>
       </c>
       <c r="N98" s="1">
-        <v>605317.48</v>
+        <v>421294.2</v>
       </c>
       <c r="O98" s="1">
-        <v>1.24</v>
+        <v>0.87</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>16292.0</v>
+        <v>17177.0</v>
       </c>
       <c r="D99" s="1">
-        <v>196.55</v>
+        <v>34.46</v>
       </c>
       <c r="E99" s="1">
-        <v>124.19003867</v>
+        <v>28.5219398</v>
       </c>
       <c r="F99" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>271031.26</v>
+        <v>489921.36</v>
       </c>
       <c r="I99" s="1">
-        <v>157458.89</v>
+        <v>101998.06</v>
       </c>
       <c r="J99" s="1">
-        <v>58.096210009133</v>
+        <v>20.819271892942</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>428490.15</v>
+        <v>591919.42</v>
       </c>
       <c r="N99" s="1">
-        <v>428490.15</v>
+        <v>591919.42</v>
       </c>
       <c r="O99" s="1">
-        <v>0.88</v>
+        <v>1.22</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>15764.0</v>
+        <v>16292.0</v>
       </c>
       <c r="D100" s="1">
-        <v>23.24</v>
+        <v>190.9</v>
       </c>
       <c r="E100" s="1">
-        <v>29.80596295</v>
+        <v>124.19003867</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H100" s="1">
-        <v>469861.2</v>
+        <v>271031.26</v>
       </c>
       <c r="I100" s="1">
-        <v>-103505.84</v>
+        <v>145127.65</v>
       </c>
       <c r="J100" s="1">
-        <v>-22.029024741775</v>
+        <v>53.546461762381</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>366355.36</v>
+        <v>416158.91</v>
       </c>
       <c r="N100" s="1">
-        <v>366355.36</v>
+        <v>416158.91</v>
       </c>
       <c r="O100" s="1">
-        <v>0.75</v>
+        <v>0.86</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>6102.0</v>
+        <v>15764.0</v>
       </c>
       <c r="D101" s="1">
-        <v>69.7</v>
+        <v>22.11</v>
       </c>
       <c r="E101" s="1">
-        <v>119.6944723</v>
+        <v>29.80596295</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>730375.67</v>
+        <v>469861.2</v>
       </c>
       <c r="I101" s="1">
-        <v>-305066.27</v>
+        <v>-121319.16</v>
       </c>
       <c r="J101" s="1">
-        <v>-41.768405292033</v>
+        <v>-25.820212437205</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>425309.4</v>
+        <v>348542.04</v>
       </c>
       <c r="N101" s="1">
-        <v>425309.4</v>
+        <v>348542.04</v>
       </c>
       <c r="O101" s="1">
-        <v>0.87</v>
+        <v>0.72</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>652.0</v>
+        <v>6102.0</v>
       </c>
       <c r="D102" s="1">
-        <v>555.6</v>
+        <v>57.1</v>
       </c>
       <c r="E102" s="1">
-        <v>543.46211656</v>
+        <v>119.6944723</v>
       </c>
       <c r="F102" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G102">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>378605.92</v>
+        <v>730375.67</v>
       </c>
       <c r="I102" s="1">
-        <v>13993.19</v>
+        <v>-381951.47</v>
       </c>
       <c r="J102" s="1">
-        <v>3.6959776011955</v>
+        <v>-52.295207204807</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>392599.11</v>
+        <v>348424.2</v>
       </c>
       <c r="N102" s="1">
-        <v>392599.11</v>
+        <v>348424.2</v>
       </c>
       <c r="O102" s="1">
-        <v>0.81</v>
+        <v>0.72</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>44.0</v>
+        <v>652.0</v>
       </c>
       <c r="D103" s="1">
-        <v>1073.08</v>
+        <v>563.0</v>
       </c>
       <c r="E103" s="1">
-        <v>1073.02</v>
+        <v>543.46211656</v>
       </c>
       <c r="F103" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G103">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H103" s="1">
-        <v>47212.88</v>
+        <v>378605.92</v>
       </c>
       <c r="I103" s="1">
-        <v>2.64</v>
+        <v>22022.73</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0055916944698142</v>
+        <v>5.8167949407658</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>47215.52</v>
+        <v>400628.65</v>
       </c>
       <c r="N103" s="1">
-        <v>47215.52</v>
+        <v>400628.65</v>
       </c>
       <c r="O103" s="1">
-        <v>0.1</v>
+        <v>0.82</v>
       </c>
       <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>234</v>
+      </c>
+      <c r="B104" t="s">
+        <v>235</v>
+      </c>
+      <c r="C104" s="1">
+        <v>393.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>1074.74</v>
+      </c>
+      <c r="E104" s="1">
+        <v>1074.35534351</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>422221.65</v>
+      </c>
+      <c r="I104" s="1">
+        <v>151.17</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.035803469575755</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>422372.82</v>
+      </c>
+      <c r="N104" s="1">
+        <v>422372.82</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>