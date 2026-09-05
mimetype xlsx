--- v3 (2026-08-14)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -139,50 +139,56 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM</t>
   </si>
   <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGEN-X SE - W/I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
@@ -229,56 +235,50 @@
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN AB</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>CIE FINANCI-REG</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEME</t>
   </si>
   <si>
     <t>DE0005810055</t>
@@ -421,68 +421,80 @@
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP-A</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHIL</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO SPA</t>
+  </si>
+  <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
+    <t>NL0015002MS2</t>
+  </si>
+  <si>
+    <t>MAGNUM ICE CREAM</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER SPA</t>
   </si>
   <si>
     <t>NL0009805522</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV</t>
   </si>
   <si>
     <t>USD</t>
@@ -680,50 +692,56 @@
     <t>TECHNIP ENERGIES</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>NL00150742T2</t>
+  </si>
+  <si>
+    <t>UNILEVER RTS</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA SE</t>
   </si>
@@ -1129,125 +1147,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1272.8414</v>
+        <v>1272.7114</v>
       </c>
       <c r="D2">
-        <v>38137.84</v>
+        <v>39540.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48543433.83</v>
+        <v>50323562.85</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48543433.83</v>
+        <v>50323562.85</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1733.49</v>
+        <v>1796.67</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>90141.57</v>
+        <v>93427.26</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>90141.57</v>
+        <v>93427.26</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:P107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="O107" sqref="O107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1269,5186 +1287,5336 @@
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
         <v>9756.0</v>
       </c>
       <c r="D2" s="1">
-        <v>82.86</v>
+        <v>83.1</v>
       </c>
       <c r="E2" s="1">
         <v>35.21945879</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>337175.93</v>
       </c>
       <c r="I2" s="1">
-        <v>545096.55</v>
+        <v>546013.35</v>
       </c>
       <c r="J2" s="1">
-        <v>161.66532112776</v>
+        <v>161.93722665791</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>882272.48</v>
+        <v>883189.28</v>
       </c>
       <c r="N2" s="1">
-        <v>882272.48</v>
+        <v>883189.28</v>
       </c>
       <c r="O2" s="1">
-        <v>1.81</v>
+        <v>1.75</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>203.0</v>
+        <v>262.0</v>
       </c>
       <c r="D3" s="1">
-        <v>880.0</v>
+        <v>817.4</v>
       </c>
       <c r="E3" s="1">
-        <v>1168.80591133</v>
+        <v>1126.84087786</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>237267.6</v>
+        <v>295232.31</v>
       </c>
       <c r="I3" s="1">
-        <v>-58627.6</v>
+        <v>-81073.51</v>
       </c>
       <c r="J3" s="1">
-        <v>-24.709484143642</v>
+        <v>-27.460920520522</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>178640.0</v>
+        <v>214158.8</v>
       </c>
       <c r="N3" s="1">
-        <v>178640.0</v>
+        <v>214158.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>3205.0</v>
       </c>
       <c r="D4" s="1">
-        <v>177.02</v>
+        <v>183.4</v>
       </c>
       <c r="E4" s="1">
         <v>174.63505772</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>559705.36</v>
       </c>
       <c r="I4" s="1">
-        <v>7643.74</v>
+        <v>28091.64</v>
       </c>
       <c r="J4" s="1">
-        <v>1.3656721100545</v>
+        <v>5.0190049993447</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>567349.1</v>
+        <v>587797.0</v>
       </c>
       <c r="N4" s="1">
-        <v>567349.1</v>
+        <v>587797.0</v>
       </c>
       <c r="O4" s="1">
         <v>1.17</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>3510.0</v>
       </c>
       <c r="D5" s="1">
-        <v>173.44</v>
+        <v>178.96</v>
       </c>
       <c r="E5" s="1">
         <v>151.98838746</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>533479.24</v>
       </c>
       <c r="I5" s="1">
-        <v>75295.16</v>
+        <v>94670.36</v>
       </c>
       <c r="J5" s="1">
-        <v>14.113981267575</v>
+        <v>17.745837682456</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>608774.4</v>
+        <v>628149.6</v>
       </c>
       <c r="N5" s="1">
-        <v>608774.4</v>
+        <v>628149.6</v>
       </c>
       <c r="O5" s="1">
         <v>1.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>11878.0</v>
       </c>
       <c r="D6" s="1">
-        <v>49.61</v>
+        <v>53.12</v>
       </c>
       <c r="E6" s="1">
         <v>84.84644048</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
         <v>0.92</v>
       </c>
       <c r="H6" s="1">
         <v>928646.61</v>
       </c>
       <c r="I6" s="1">
-        <v>-285516.92</v>
+        <v>-241289.61</v>
       </c>
       <c r="J6" s="1">
-        <v>-30.745486703494</v>
+        <v>-25.982931225044</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>643129.69</v>
+        <v>687357.0</v>
       </c>
       <c r="N6" s="1">
-        <v>643129.69</v>
+        <v>687357.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.32</v>
+        <v>1.36</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
         <v>2059.0</v>
       </c>
       <c r="D7" s="1">
-        <v>372.3</v>
+        <v>372.8</v>
       </c>
       <c r="E7" s="1">
         <v>239.53412822</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>493200.77</v>
       </c>
       <c r="I7" s="1">
-        <v>273364.93</v>
+        <v>274394.43</v>
       </c>
       <c r="J7" s="1">
-        <v>55.426703814757</v>
+        <v>55.635442337205</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>766565.7</v>
+        <v>767595.2</v>
       </c>
       <c r="N7" s="1">
-        <v>766565.7</v>
+        <v>767595.2</v>
       </c>
       <c r="O7" s="1">
-        <v>1.58</v>
+        <v>1.52</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>18612.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.17</v>
+        <v>17.145</v>
       </c>
       <c r="E8" s="1">
         <v>25.8776671</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>481635.14</v>
       </c>
       <c r="I8" s="1">
-        <v>-162067.1</v>
+        <v>-162532.4</v>
       </c>
       <c r="J8" s="1">
-        <v>-33.649351249579</v>
+        <v>-33.745959649041</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>319568.04</v>
+        <v>319102.74</v>
       </c>
       <c r="N8" s="1">
-        <v>319568.04</v>
+        <v>319102.74</v>
       </c>
       <c r="O8" s="1">
-        <v>0.66</v>
+        <v>0.63</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>7364.0</v>
+        <v>4749.0</v>
       </c>
       <c r="D9" s="1">
-        <v>68.54</v>
+        <v>53.68</v>
       </c>
       <c r="E9" s="1">
-        <v>57.24664313</v>
+        <v>53.45872394</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>421564.28</v>
+        <v>253875.48</v>
       </c>
       <c r="I9" s="1">
-        <v>83164.28</v>
+        <v>1050.84</v>
       </c>
       <c r="J9" s="1">
-        <v>19.727544278657</v>
+        <v>0.41391945374165</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>504728.56</v>
+        <v>254926.32</v>
       </c>
       <c r="N9" s="1">
-        <v>504728.56</v>
+        <v>254926.32</v>
       </c>
       <c r="O9" s="1">
-        <v>1.04</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
-        <v>6746.0</v>
+        <v>7364.0</v>
       </c>
       <c r="D10" s="1">
-        <v>47.82</v>
+        <v>67.7</v>
       </c>
       <c r="E10" s="1">
-        <v>32.78877409</v>
+        <v>57.24664313</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>221193.07</v>
+        <v>421564.28</v>
       </c>
       <c r="I10" s="1">
-        <v>101400.65</v>
+        <v>76978.52</v>
       </c>
       <c r="J10" s="1">
-        <v>45.842598052462</v>
+        <v>18.260209332726</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>322593.72</v>
+        <v>498542.8</v>
       </c>
       <c r="N10" s="1">
-        <v>322593.72</v>
+        <v>498542.8</v>
       </c>
       <c r="O10" s="1">
-        <v>0.66</v>
+        <v>0.99</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>585.0</v>
+        <v>6746.0</v>
       </c>
       <c r="D11" s="1">
-        <v>687.2</v>
+        <v>51.65</v>
       </c>
       <c r="E11" s="1">
-        <v>545.68569231</v>
+        <v>32.78877409</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>319226.13</v>
+        <v>221193.07</v>
       </c>
       <c r="I11" s="1">
-        <v>82785.87</v>
+        <v>127237.83</v>
       </c>
       <c r="J11" s="1">
-        <v>25.933300008994</v>
+        <v>57.523425123581</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>402012.0</v>
+        <v>348430.9</v>
       </c>
       <c r="N11" s="1">
-        <v>402012.0</v>
+        <v>348430.9</v>
       </c>
       <c r="O11" s="1">
-        <v>0.83</v>
+        <v>0.69</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>2118.0</v>
+        <v>682.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1327.0</v>
+        <v>766.0</v>
       </c>
       <c r="E12" s="1">
-        <v>621.41182247</v>
+        <v>567.86092375</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1316150.24</v>
+        <v>387281.15</v>
       </c>
       <c r="I12" s="1">
-        <v>1494435.76</v>
+        <v>135130.85</v>
       </c>
       <c r="J12" s="1">
-        <v>113.5459854492</v>
+        <v>34.892183624222</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2810586.0</v>
+        <v>522412.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2810586.0</v>
+        <v>522412.0</v>
       </c>
       <c r="O12" s="1">
-        <v>5.78</v>
+        <v>1.04</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="1">
-        <v>15694.0</v>
+        <v>2118.0</v>
       </c>
       <c r="D13" s="1">
-        <v>174.45</v>
+        <v>1462.2</v>
       </c>
       <c r="E13" s="1">
-        <v>153.24979992</v>
+        <v>621.41182247</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G13">
-        <v>10.92</v>
+        <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>213691.91</v>
+        <v>1316150.24</v>
       </c>
       <c r="I13" s="1">
-        <v>37136.6</v>
+        <v>1780789.36</v>
       </c>
       <c r="J13" s="1">
-        <v>17.378570859327</v>
+        <v>135.30289368788</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>250828.51</v>
+        <v>3096939.6</v>
       </c>
       <c r="N13" s="1">
-        <v>250828.51</v>
+        <v>3096939.6</v>
       </c>
       <c r="O13" s="1">
-        <v>0.52</v>
+        <v>6.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>15694.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>179.25</v>
+      </c>
+      <c r="E14" s="1">
+        <v>153.24979992</v>
+      </c>
+      <c r="F14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G14">
-        <v>1.0</v>
+        <v>10.9</v>
       </c>
       <c r="H14" s="1">
-        <v>407894.23</v>
+        <v>213691.91</v>
       </c>
       <c r="I14" s="1">
-        <v>54665.67</v>
+        <v>44367.97</v>
       </c>
       <c r="J14" s="1">
-        <v>13.401922846518</v>
+        <v>20.76258759632</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>462559.9</v>
+        <v>258059.88</v>
       </c>
       <c r="N14" s="1">
-        <v>462559.9</v>
+        <v>258059.88</v>
       </c>
       <c r="O14" s="1">
-        <v>0.95</v>
+        <v>0.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>96956.0</v>
+        <v>11891.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.278</v>
+        <v>39.52</v>
       </c>
       <c r="E15" s="1">
-        <v>5.30332821</v>
+        <v>34.30276932</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>514189.49</v>
+        <v>407894.23</v>
       </c>
       <c r="I15" s="1">
-        <v>482324.28</v>
+        <v>62038.09</v>
       </c>
       <c r="J15" s="1">
-        <v>93.802827436243</v>
+        <v>15.209357092401</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>996513.77</v>
+        <v>469932.32</v>
       </c>
       <c r="N15" s="1">
-        <v>996513.77</v>
+        <v>469932.32</v>
       </c>
       <c r="O15" s="1">
-        <v>2.05</v>
+        <v>0.93</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>39594.0</v>
+        <v>96956.0</v>
       </c>
       <c r="D16" s="1">
-        <v>18.645</v>
+        <v>10.674</v>
       </c>
       <c r="E16" s="1">
-        <v>16.14068672</v>
+        <v>5.30332821</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>639074.35</v>
+        <v>514189.49</v>
       </c>
       <c r="I16" s="1">
-        <v>99155.78</v>
+        <v>520718.85</v>
       </c>
       <c r="J16" s="1">
-        <v>15.515531174111</v>
+        <v>101.2698353675</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>738230.13</v>
+        <v>1034908.34</v>
       </c>
       <c r="N16" s="1">
-        <v>738230.13</v>
+        <v>1034908.34</v>
       </c>
       <c r="O16" s="1">
-        <v>1.52</v>
+        <v>2.05</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>4222.0</v>
+        <v>39594.0</v>
       </c>
       <c r="D17" s="1">
-        <v>74.65</v>
+        <v>19.41</v>
       </c>
       <c r="E17" s="1">
-        <v>102.71271672</v>
+        <v>16.14068672</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>433653.09</v>
+        <v>639074.35</v>
       </c>
       <c r="I17" s="1">
-        <v>-118480.79</v>
+        <v>129445.19</v>
       </c>
       <c r="J17" s="1">
-        <v>-27.321560189967</v>
+        <v>20.255106467659</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>315172.3</v>
+        <v>768519.54</v>
       </c>
       <c r="N17" s="1">
-        <v>315172.3</v>
+        <v>768519.54</v>
       </c>
       <c r="O17" s="1">
-        <v>0.65</v>
+        <v>1.52</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>2464.0</v>
+        <v>4222.0</v>
       </c>
       <c r="D18" s="1">
-        <v>80.7</v>
+        <v>72.85</v>
       </c>
       <c r="E18" s="1">
-        <v>81.33809659</v>
+        <v>102.71271672</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>200417.07</v>
+        <v>433653.09</v>
       </c>
       <c r="I18" s="1">
-        <v>-1572.27</v>
+        <v>-126080.39</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.78449904491668</v>
+        <v>-29.074020895366</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>198844.8</v>
+        <v>307572.7</v>
       </c>
       <c r="N18" s="1">
-        <v>198844.8</v>
+        <v>307572.7</v>
       </c>
       <c r="O18" s="1">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>5051.0</v>
+        <v>2464.0</v>
       </c>
       <c r="D19" s="1">
-        <v>91.41</v>
+        <v>70.38</v>
       </c>
       <c r="E19" s="1">
-        <v>87.85800238</v>
+        <v>81.33809659</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>443770.77</v>
+        <v>200417.07</v>
       </c>
       <c r="I19" s="1">
-        <v>17941.14</v>
+        <v>-27000.75</v>
       </c>
       <c r="J19" s="1">
-        <v>4.0428845730421</v>
+        <v>-13.472280579693</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>461711.91</v>
+        <v>173416.32</v>
       </c>
       <c r="N19" s="1">
-        <v>461711.91</v>
+        <v>173416.32</v>
       </c>
       <c r="O19" s="1">
-        <v>0.95</v>
+        <v>0.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>4263.0</v>
+        <v>5051.0</v>
       </c>
       <c r="D20" s="1">
-        <v>545.6</v>
+        <v>93.65</v>
       </c>
       <c r="E20" s="1">
-        <v>301.47055125</v>
+        <v>87.85800238</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>10.92</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>116726.75</v>
+        <v>443770.77</v>
       </c>
       <c r="I20" s="1">
-        <v>96362.71</v>
+        <v>29255.38</v>
       </c>
       <c r="J20" s="1">
-        <v>82.554093213424</v>
+        <v>6.592453126194</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>213089.46</v>
+        <v>473026.15</v>
       </c>
       <c r="N20" s="1">
-        <v>213089.46</v>
+        <v>473026.15</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.94</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>3440.0</v>
+        <v>6183.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.74</v>
+        <v>545.4</v>
       </c>
       <c r="E21" s="1">
-        <v>150.0279593</v>
+        <v>370.93435226</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>10.9</v>
       </c>
       <c r="H21" s="1">
-        <v>516096.18</v>
+        <v>209526.73</v>
       </c>
       <c r="I21" s="1">
-        <v>-183310.58</v>
+        <v>99817.53</v>
       </c>
       <c r="J21" s="1">
-        <v>-35.518685683742</v>
+        <v>47.639520742771</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>332785.6</v>
+        <v>309344.26</v>
       </c>
       <c r="N21" s="1">
-        <v>332785.6</v>
+        <v>309344.26</v>
       </c>
       <c r="O21" s="1">
-        <v>0.68</v>
+        <v>0.61</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>2601.0</v>
+        <v>3972.0</v>
       </c>
       <c r="D22" s="1">
-        <v>830.6</v>
+        <v>101.8</v>
       </c>
       <c r="E22" s="1">
-        <v>768.35170704</v>
+        <v>144.34278449</v>
       </c>
       <c r="F22" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>267753.15</v>
+        <v>573329.54</v>
       </c>
       <c r="I22" s="1">
-        <v>21322.26</v>
+        <v>-168979.94</v>
       </c>
       <c r="J22" s="1">
-        <v>7.9634021112357</v>
+        <v>-29.473440353344</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>289075.41</v>
+        <v>404349.6</v>
       </c>
       <c r="N22" s="1">
-        <v>289075.41</v>
+        <v>404349.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.59</v>
+        <v>0.8</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
         <v>71</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>2601.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>817.0</v>
+      </c>
+      <c r="E23" s="1">
+        <v>768.35170704</v>
+      </c>
+      <c r="F23" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H23" s="1">
-        <v>176247.14</v>
+        <v>267753.15</v>
       </c>
       <c r="I23" s="1">
-        <v>23548.51</v>
+        <v>16554.78</v>
       </c>
       <c r="J23" s="1">
-        <v>13.361073547066</v>
+        <v>6.182851630317</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>199795.65</v>
+        <v>284307.93</v>
       </c>
       <c r="N23" s="1">
-        <v>199795.65</v>
+        <v>284307.93</v>
       </c>
       <c r="O23" s="1">
-        <v>0.41</v>
+        <v>0.56</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
         <v>2878.0</v>
       </c>
       <c r="D24" s="1">
-        <v>156.55</v>
+        <v>164.65</v>
       </c>
       <c r="E24" s="1">
         <v>126.41825921</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
         <v>0.92</v>
       </c>
       <c r="H24" s="1">
         <v>375835.93</v>
       </c>
       <c r="I24" s="1">
-        <v>115897.66</v>
+        <v>140382.49</v>
       </c>
       <c r="J24" s="1">
-        <v>30.837301798154</v>
+        <v>37.352067430062</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>491733.59</v>
+        <v>516218.42</v>
       </c>
       <c r="N24" s="1">
-        <v>491733.59</v>
+        <v>516218.42</v>
       </c>
       <c r="O24" s="1">
-        <v>1.01</v>
+        <v>1.02</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
         <v>15132.0</v>
       </c>
       <c r="D25" s="1">
-        <v>36.16</v>
+        <v>37.1</v>
       </c>
       <c r="E25" s="1">
         <v>11.11809477</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>168239.01</v>
       </c>
       <c r="I25" s="1">
-        <v>378934.11</v>
+        <v>393158.19</v>
       </c>
       <c r="J25" s="1">
-        <v>225.23558002392</v>
+        <v>233.69026600905</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>547173.12</v>
+        <v>561397.2</v>
       </c>
       <c r="N25" s="1">
-        <v>547173.12</v>
+        <v>561397.2</v>
       </c>
       <c r="O25" s="1">
-        <v>1.13</v>
+        <v>1.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
         <v>5446.0</v>
       </c>
       <c r="D26" s="1">
-        <v>61.44</v>
+        <v>64.42</v>
       </c>
       <c r="E26" s="1">
         <v>69.85009365</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>380403.61</v>
       </c>
       <c r="I26" s="1">
-        <v>-45801.37</v>
+        <v>-29572.29</v>
       </c>
       <c r="J26" s="1">
-        <v>-12.040203824564</v>
+        <v>-7.7739246480863</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>334602.24</v>
+        <v>350831.32</v>
       </c>
       <c r="N26" s="1">
-        <v>334602.24</v>
+        <v>350831.32</v>
       </c>
       <c r="O26" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>28838.0</v>
+        <v>32304.0</v>
       </c>
       <c r="D27" s="1">
-        <v>19.075</v>
+        <v>19.715</v>
       </c>
       <c r="E27" s="1">
-        <v>31.35188259</v>
+        <v>30.12785135</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>904125.59</v>
+        <v>973250.11</v>
       </c>
       <c r="I27" s="1">
-        <v>-354040.74</v>
+        <v>-336376.75</v>
       </c>
       <c r="J27" s="1">
-        <v>-39.158358519639</v>
+        <v>-34.562210324333</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>550084.85</v>
+        <v>636873.36</v>
       </c>
       <c r="N27" s="1">
-        <v>550084.85</v>
+        <v>636873.36</v>
       </c>
       <c r="O27" s="1">
-        <v>1.13</v>
+        <v>1.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
         <v>1064.0</v>
       </c>
       <c r="D28" s="1">
-        <v>245.2</v>
+        <v>245.9</v>
       </c>
       <c r="E28" s="1">
         <v>232.53165414</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>247413.68</v>
       </c>
       <c r="I28" s="1">
-        <v>13479.12</v>
+        <v>14223.92</v>
       </c>
       <c r="J28" s="1">
-        <v>5.448009180414</v>
+        <v>5.7490434643711</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>260892.8</v>
+        <v>261637.6</v>
       </c>
       <c r="N28" s="1">
-        <v>260892.8</v>
+        <v>261637.6</v>
       </c>
       <c r="O28" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
         <v>20460.0</v>
       </c>
       <c r="D29" s="1">
-        <v>27.96</v>
+        <v>27.66</v>
       </c>
       <c r="E29" s="1">
         <v>30.39982209</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>621980.36</v>
       </c>
       <c r="I29" s="1">
-        <v>-49918.76</v>
+        <v>-56056.76</v>
       </c>
       <c r="J29" s="1">
-        <v>-8.0257775341974</v>
+        <v>-9.0126254147317</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>572061.6</v>
+        <v>565923.6</v>
       </c>
       <c r="N29" s="1">
-        <v>572061.6</v>
+        <v>565923.6</v>
       </c>
       <c r="O29" s="1">
-        <v>1.18</v>
+        <v>1.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
         <v>6205.0</v>
       </c>
       <c r="D30" s="1">
-        <v>66.26</v>
+        <v>67.94</v>
       </c>
       <c r="E30" s="1">
         <v>62.8982079</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>390283.38</v>
       </c>
       <c r="I30" s="1">
-        <v>20859.92</v>
+        <v>31284.32</v>
       </c>
       <c r="J30" s="1">
-        <v>5.3448138119538</v>
+        <v>8.0157961120456</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>411143.3</v>
+        <v>421567.7</v>
       </c>
       <c r="N30" s="1">
-        <v>411143.3</v>
+        <v>421567.7</v>
       </c>
       <c r="O30" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
         <v>11604.0</v>
       </c>
       <c r="D31" s="1">
-        <v>18.735</v>
+        <v>18.275</v>
       </c>
       <c r="E31" s="1">
         <v>11.53669511</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>133871.81</v>
       </c>
       <c r="I31" s="1">
-        <v>83529.13</v>
+        <v>78191.29</v>
       </c>
       <c r="J31" s="1">
-        <v>62.394861173536</v>
+        <v>58.407584091079</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>217400.94</v>
+        <v>212063.1</v>
       </c>
       <c r="N31" s="1">
-        <v>217400.94</v>
+        <v>212063.1</v>
       </c>
       <c r="O31" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
         <v>95205.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.39</v>
+        <v>4.423</v>
       </c>
       <c r="E32" s="1">
         <v>3.31088966</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>315213.25</v>
       </c>
       <c r="I32" s="1">
-        <v>102736.7</v>
+        <v>105878.47</v>
       </c>
       <c r="J32" s="1">
-        <v>32.592760615234</v>
+        <v>33.589473158251</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>417949.95</v>
+        <v>421091.72</v>
       </c>
       <c r="N32" s="1">
-        <v>417949.95</v>
+        <v>421091.72</v>
       </c>
       <c r="O32" s="1">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
         <v>1794.0</v>
       </c>
       <c r="D33" s="1">
-        <v>134.3</v>
+        <v>135.5</v>
       </c>
       <c r="E33" s="1">
         <v>68.18666109</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>122326.87</v>
       </c>
       <c r="I33" s="1">
-        <v>118607.33</v>
+        <v>120760.13</v>
       </c>
       <c r="J33" s="1">
-        <v>96.959343437791</v>
+        <v>98.719218435001</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>240934.2</v>
+        <v>243087.0</v>
       </c>
       <c r="N33" s="1">
-        <v>240934.2</v>
+        <v>243087.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
         <v>7560.0</v>
       </c>
       <c r="D34" s="1">
-        <v>36.72</v>
+        <v>36.75</v>
       </c>
       <c r="E34" s="1">
         <v>27.31579894</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>206507.44</v>
       </c>
       <c r="I34" s="1">
-        <v>71095.76</v>
+        <v>71322.56</v>
       </c>
       <c r="J34" s="1">
-        <v>34.427699069825</v>
+        <v>34.537525621353</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>277603.2</v>
+        <v>277830.0</v>
       </c>
       <c r="N34" s="1">
-        <v>277603.2</v>
+        <v>277830.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
         <v>51238.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.737</v>
+        <v>9.638</v>
       </c>
       <c r="E35" s="1">
         <v>6.82267926</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>349580.44</v>
       </c>
       <c r="I35" s="1">
-        <v>149323.97</v>
+        <v>144251.4</v>
       </c>
       <c r="J35" s="1">
-        <v>42.715195964625</v>
+        <v>41.264150820338</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>498904.41</v>
+        <v>493831.84</v>
       </c>
       <c r="N35" s="1">
-        <v>498904.41</v>
+        <v>493831.84</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>0.98</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
         <v>11472.0</v>
       </c>
       <c r="D36" s="1">
-        <v>27.4</v>
+        <v>26.94</v>
       </c>
       <c r="E36" s="1">
         <v>15.85590568</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>181898.95</v>
       </c>
       <c r="I36" s="1">
-        <v>132433.85</v>
+        <v>127156.73</v>
       </c>
       <c r="J36" s="1">
-        <v>72.806275132429</v>
+        <v>69.90514788568</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>314332.8</v>
+        <v>309055.68</v>
       </c>
       <c r="N36" s="1">
-        <v>314332.8</v>
+        <v>309055.68</v>
       </c>
       <c r="O36" s="1">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
         <v>2246.0</v>
       </c>
       <c r="D37" s="1">
-        <v>96.95</v>
+        <v>102.6</v>
       </c>
       <c r="E37" s="1">
         <v>100.28902939</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>225249.16</v>
       </c>
       <c r="I37" s="1">
-        <v>-7499.46</v>
+        <v>5190.44</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.3294064226477</v>
+        <v>2.3043104800036</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>217749.7</v>
+        <v>230439.6</v>
       </c>
       <c r="N37" s="1">
-        <v>217749.7</v>
+        <v>230439.6</v>
       </c>
       <c r="O37" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>2434.0</v>
+        <v>2479.0</v>
       </c>
       <c r="D38" s="1">
-        <v>170.45</v>
+        <v>174.05</v>
       </c>
       <c r="E38" s="1">
-        <v>204.92889071</v>
+        <v>204.38669625</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>498796.92</v>
+        <v>506674.62</v>
       </c>
       <c r="I38" s="1">
-        <v>-83921.62</v>
+        <v>-75204.67</v>
       </c>
       <c r="J38" s="1">
-        <v>-16.82480717804</v>
+        <v>-14.842793980879</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>414875.3</v>
+        <v>431469.95</v>
       </c>
       <c r="N38" s="1">
-        <v>414875.3</v>
+        <v>431469.95</v>
       </c>
       <c r="O38" s="1">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
         <v>22081.0</v>
       </c>
       <c r="D39" s="1">
-        <v>38.88</v>
+        <v>38.81</v>
       </c>
       <c r="E39" s="1">
         <v>30.97091436</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>683868.76</v>
       </c>
       <c r="I39" s="1">
-        <v>174640.52</v>
+        <v>173094.85</v>
       </c>
       <c r="J39" s="1">
-        <v>25.537139611407</v>
+        <v>25.311121098732</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>858509.28</v>
+        <v>856963.61</v>
       </c>
       <c r="N39" s="1">
-        <v>858509.28</v>
+        <v>856963.61</v>
       </c>
       <c r="O39" s="1">
-        <v>1.77</v>
+        <v>1.7</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
         <v>79.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2683.0</v>
+        <v>2869.0</v>
       </c>
       <c r="E40" s="1">
         <v>3924.10493671</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
       <c r="G40">
         <v>0.92</v>
       </c>
       <c r="H40" s="1">
         <v>333926.86</v>
       </c>
       <c r="I40" s="1">
-        <v>-102595.89</v>
+        <v>-87016.9</v>
       </c>
       <c r="J40" s="1">
-        <v>-30.724060352617</v>
+        <v>-26.058670452566</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>231330.97</v>
+        <v>246909.96</v>
       </c>
       <c r="N40" s="1">
-        <v>231330.97</v>
+        <v>246909.96</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
         <v>3821.0</v>
       </c>
       <c r="D41" s="1">
-        <v>63.54</v>
+        <v>67.1</v>
       </c>
       <c r="E41" s="1">
         <v>78.69858414</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>300707.29</v>
       </c>
       <c r="I41" s="1">
-        <v>-57920.95</v>
+        <v>-44318.19</v>
       </c>
       <c r="J41" s="1">
-        <v>-19.261571610053</v>
+        <v>-14.737983239449</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>242786.34</v>
+        <v>256389.1</v>
       </c>
       <c r="N41" s="1">
-        <v>242786.34</v>
+        <v>256389.1</v>
       </c>
       <c r="O41" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
         <v>209.0</v>
       </c>
       <c r="D42" s="1">
-        <v>1582.5</v>
+        <v>1619.0</v>
       </c>
       <c r="E42" s="1">
         <v>2129.90052632</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>445149.21</v>
       </c>
       <c r="I42" s="1">
-        <v>-114406.71</v>
+        <v>-106778.21</v>
       </c>
       <c r="J42" s="1">
-        <v>-25.700755483762</v>
+        <v>-23.98706042857</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>330742.5</v>
+        <v>338371.0</v>
       </c>
       <c r="N42" s="1">
-        <v>330742.5</v>
+        <v>338371.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
         <v>29417.0</v>
       </c>
       <c r="D43" s="1">
-        <v>19.57</v>
+        <v>19.85</v>
       </c>
       <c r="E43" s="1">
         <v>11.58409525</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>340769.33</v>
       </c>
       <c r="I43" s="1">
-        <v>234921.36</v>
+        <v>243158.12</v>
       </c>
       <c r="J43" s="1">
-        <v>68.938528006614</v>
+        <v>71.355635203438</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>575690.69</v>
+        <v>583927.45</v>
       </c>
       <c r="N43" s="1">
-        <v>575690.69</v>
+        <v>583927.45</v>
       </c>
       <c r="O43" s="1">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
         <v>6099.0</v>
       </c>
       <c r="D44" s="1">
-        <v>49.05</v>
+        <v>55.0</v>
       </c>
       <c r="E44" s="1">
         <v>45.57366945</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>277953.81</v>
       </c>
       <c r="I44" s="1">
-        <v>21202.14</v>
+        <v>57491.19</v>
       </c>
       <c r="J44" s="1">
-        <v>7.6279364546217</v>
+        <v>20.683720795193</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>299155.95</v>
+        <v>335445.0</v>
       </c>
       <c r="N44" s="1">
-        <v>299155.95</v>
+        <v>335445.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
         <v>3791.0</v>
       </c>
       <c r="D45" s="1">
-        <v>49.9</v>
+        <v>55.44</v>
       </c>
       <c r="E45" s="1">
         <v>37.47158797</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>142054.79</v>
       </c>
       <c r="I45" s="1">
-        <v>47116.11</v>
+        <v>68118.25</v>
       </c>
       <c r="J45" s="1">
-        <v>33.167561614783</v>
+        <v>47.952096511494</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>189170.9</v>
+        <v>210173.04</v>
       </c>
       <c r="N45" s="1">
-        <v>189170.9</v>
+        <v>210173.04</v>
       </c>
       <c r="O45" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>16412.0</v>
+        <v>10102.0</v>
       </c>
       <c r="D46" s="1">
-        <v>64.36</v>
+        <v>77.3</v>
       </c>
       <c r="E46" s="1">
-        <v>34.42966549</v>
+        <v>34.42966541</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>565059.67</v>
+        <v>347808.48</v>
       </c>
       <c r="I46" s="1">
-        <v>491216.65</v>
+        <v>433076.12</v>
       </c>
       <c r="J46" s="1">
-        <v>86.931819076736</v>
+        <v>124.5156874841</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1056276.32</v>
+        <v>780884.6</v>
       </c>
       <c r="N46" s="1">
-        <v>1056276.32</v>
+        <v>780884.6</v>
       </c>
       <c r="O46" s="1">
-        <v>2.17</v>
+        <v>1.55</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
         <v>19493.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.425</v>
+        <v>25.97</v>
       </c>
       <c r="E47" s="1">
         <v>22.15094393</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>431788.35</v>
       </c>
       <c r="I47" s="1">
-        <v>63821.18</v>
+        <v>74444.86</v>
       </c>
       <c r="J47" s="1">
-        <v>14.780662794631</v>
+        <v>17.241053400352</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>495609.53</v>
+        <v>506233.21</v>
       </c>
       <c r="N47" s="1">
-        <v>495609.53</v>
+        <v>506233.21</v>
       </c>
       <c r="O47" s="1">
-        <v>1.02</v>
+        <v>1.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
         <v>173256.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.714</v>
+        <v>5.673</v>
       </c>
       <c r="E48" s="1">
         <v>4.58678187</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>794687.48</v>
       </c>
       <c r="I48" s="1">
-        <v>195297.3</v>
+        <v>188193.81</v>
       </c>
       <c r="J48" s="1">
-        <v>24.575358856792</v>
+        <v>23.681486714752</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>989984.78</v>
+        <v>982881.29</v>
       </c>
       <c r="N48" s="1">
-        <v>989984.78</v>
+        <v>982881.29</v>
       </c>
       <c r="O48" s="1">
-        <v>2.04</v>
+        <v>1.95</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
         <v>3873.0</v>
       </c>
       <c r="D49" s="1">
-        <v>112.6</v>
+        <v>112.7</v>
       </c>
       <c r="E49" s="1">
         <v>74.53999742</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>288693.41</v>
       </c>
       <c r="I49" s="1">
-        <v>147406.39</v>
+        <v>147793.69</v>
       </c>
       <c r="J49" s="1">
-        <v>51.059838878899</v>
+        <v>51.193995041314</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>436099.8</v>
+        <v>436487.1</v>
       </c>
       <c r="N49" s="1">
-        <v>436099.8</v>
+        <v>436487.1</v>
       </c>
       <c r="O49" s="1">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>1052.0</v>
+        <v>1206.0</v>
       </c>
       <c r="D50" s="1">
-        <v>240.6</v>
+        <v>249.45</v>
       </c>
       <c r="E50" s="1">
-        <v>302.39528517</v>
+        <v>296.64323383</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>318119.84</v>
+        <v>357751.74</v>
       </c>
       <c r="I50" s="1">
-        <v>-65008.64</v>
+        <v>-56915.04</v>
       </c>
       <c r="J50" s="1">
-        <v>-20.435267413689</v>
+        <v>-15.909088240913</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>253111.2</v>
+        <v>300836.7</v>
       </c>
       <c r="N50" s="1">
-        <v>253111.2</v>
+        <v>300836.7</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
         <v>3276.0</v>
       </c>
       <c r="D51" s="1">
-        <v>71.75</v>
+        <v>71.95</v>
       </c>
       <c r="E51" s="1">
         <v>90.00418193</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>294853.7</v>
       </c>
       <c r="I51" s="1">
-        <v>-59800.7</v>
+        <v>-59145.5</v>
       </c>
       <c r="J51" s="1">
-        <v>-20.281481968854</v>
+        <v>-20.059270071903</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>235053.0</v>
+        <v>235708.2</v>
       </c>
       <c r="N51" s="1">
-        <v>235053.0</v>
+        <v>235708.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>9819.0</v>
+        <v>13341.0</v>
       </c>
       <c r="D52" s="1">
-        <v>21.86</v>
+        <v>22.73</v>
       </c>
       <c r="E52" s="1">
-        <v>24.47654242</v>
+        <v>24.12774455</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>240335.17</v>
+        <v>321888.24</v>
       </c>
       <c r="I52" s="1">
-        <v>-25691.83</v>
+        <v>-18647.31</v>
       </c>
       <c r="J52" s="1">
-        <v>-10.69000013606</v>
+        <v>-5.793100735833</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>214643.34</v>
+        <v>303240.93</v>
       </c>
       <c r="N52" s="1">
-        <v>214643.34</v>
+        <v>303240.93</v>
       </c>
       <c r="O52" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
         <v>101909.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4.564</v>
+        <v>4.344</v>
       </c>
       <c r="E53" s="1">
         <v>3.24342816</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>330534.52</v>
       </c>
       <c r="I53" s="1">
-        <v>134578.16</v>
+        <v>112158.18</v>
       </c>
       <c r="J53" s="1">
-        <v>40.715311671531</v>
+        <v>33.932365067346</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>465112.68</v>
+        <v>442692.7</v>
       </c>
       <c r="N53" s="1">
-        <v>465112.68</v>
+        <v>442692.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.96</v>
+        <v>0.88</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
         <v>1911.0</v>
       </c>
       <c r="D54" s="1">
-        <v>154.3</v>
+        <v>144.0</v>
       </c>
       <c r="E54" s="1">
         <v>139.00724751</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>265642.85</v>
       </c>
       <c r="I54" s="1">
-        <v>29224.45</v>
+        <v>9541.15</v>
       </c>
       <c r="J54" s="1">
-        <v>11.00140658783</v>
+        <v>3.5917209892907</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>294867.3</v>
+        <v>275184.0</v>
       </c>
       <c r="N54" s="1">
-        <v>294867.3</v>
+        <v>275184.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>756.0</v>
+        <v>4896.0</v>
       </c>
       <c r="D55" s="1">
-        <v>474.2</v>
+        <v>51.86</v>
       </c>
       <c r="E55" s="1">
-        <v>429.69970899</v>
+        <v>52.45036969</v>
       </c>
       <c r="F55" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>334734.31</v>
+        <v>256797.01</v>
       </c>
       <c r="I55" s="1">
-        <v>56529.21</v>
+        <v>-2890.45</v>
       </c>
       <c r="J55" s="1">
-        <v>16.887784822536</v>
+        <v>-1.1255777471864</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>391263.52</v>
+        <v>253906.56</v>
       </c>
       <c r="N55" s="1">
-        <v>391263.52</v>
+        <v>253906.56</v>
       </c>
       <c r="O55" s="1">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>1537.0</v>
+        <v>756.0</v>
       </c>
       <c r="D56" s="1">
-        <v>355.6</v>
+        <v>485.6</v>
       </c>
       <c r="E56" s="1">
-        <v>381.6474691</v>
+        <v>429.69970899</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H56" s="1">
-        <v>586592.16</v>
+        <v>334734.31</v>
       </c>
       <c r="I56" s="1">
-        <v>-40034.96</v>
+        <v>65193.35</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.8250076850669</v>
+        <v>19.476148112812</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>546557.2</v>
+        <v>399927.66</v>
       </c>
       <c r="N56" s="1">
-        <v>546557.2</v>
+        <v>399927.66</v>
       </c>
       <c r="O56" s="1">
-        <v>1.12</v>
+        <v>0.79</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>1273.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D57" s="1">
-        <v>452.3</v>
+        <v>375.5</v>
       </c>
       <c r="E57" s="1">
-        <v>571.60336999</v>
+        <v>381.6474691</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>727651.09</v>
+        <v>586592.16</v>
       </c>
       <c r="I57" s="1">
-        <v>-151873.19</v>
+        <v>-9448.66</v>
       </c>
       <c r="J57" s="1">
-        <v>-20.871705146487</v>
+        <v>-1.6107716134495</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>575777.9</v>
+        <v>577143.5</v>
       </c>
       <c r="N57" s="1">
-        <v>575777.9</v>
+        <v>577143.5</v>
       </c>
       <c r="O57" s="1">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>6296.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D58" s="1">
-        <v>121.15</v>
+        <v>479.05</v>
       </c>
       <c r="E58" s="1">
-        <v>136.13408513</v>
+        <v>563.97657876</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>857100.2</v>
+        <v>791259.14</v>
       </c>
       <c r="I58" s="1">
-        <v>-94339.8</v>
+        <v>-119151.99</v>
       </c>
       <c r="J58" s="1">
-        <v>-11.006857774622</v>
+        <v>-15.058529371301</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>762760.4</v>
+        <v>672107.15</v>
       </c>
       <c r="N58" s="1">
-        <v>762760.4</v>
+        <v>672107.15</v>
       </c>
       <c r="O58" s="1">
-        <v>1.57</v>
+        <v>1.33</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>19060.0</v>
+        <v>14461.0</v>
       </c>
       <c r="D59" s="1">
-        <v>15.1</v>
+        <v>14.842</v>
       </c>
       <c r="E59" s="1">
-        <v>11.18120042</v>
+        <v>14.80569324</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>213113.68</v>
+        <v>214105.13</v>
       </c>
       <c r="I59" s="1">
-        <v>74692.32</v>
+        <v>525.03</v>
       </c>
       <c r="J59" s="1">
-        <v>35.048111411712</v>
+        <v>0.24522065398433</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>287806.0</v>
+        <v>214630.16</v>
       </c>
       <c r="N59" s="1">
-        <v>287806.0</v>
+        <v>214630.16</v>
       </c>
       <c r="O59" s="1">
-        <v>0.59</v>
+        <v>0.43</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>4437.0</v>
+        <v>6296.0</v>
       </c>
       <c r="D60" s="1">
-        <v>50.8</v>
+        <v>136.85</v>
       </c>
       <c r="E60" s="1">
-        <v>50.69579896</v>
+        <v>136.13408513</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>224937.26</v>
+        <v>857100.2</v>
       </c>
       <c r="I60" s="1">
-        <v>462.34</v>
+        <v>4507.4</v>
       </c>
       <c r="J60" s="1">
-        <v>0.20554175862194</v>
+        <v>0.52588950510104</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>225399.6</v>
+        <v>861607.6</v>
       </c>
       <c r="N60" s="1">
-        <v>225399.6</v>
+        <v>861607.6</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>1.71</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>1102.0</v>
+        <v>19060.0</v>
       </c>
       <c r="D61" s="1">
-        <v>207.27</v>
+        <v>15.96</v>
       </c>
       <c r="E61" s="1">
-        <v>188.67313067</v>
+        <v>11.18120042</v>
       </c>
       <c r="F61" t="s">
-        <v>149</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>177603.43</v>
+        <v>213113.68</v>
       </c>
       <c r="I61" s="1">
-        <v>17478.38</v>
+        <v>91083.92</v>
       </c>
       <c r="J61" s="1">
-        <v>9.8412401156892</v>
+        <v>42.739593253704</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>195081.81</v>
+        <v>304197.6</v>
       </c>
       <c r="N61" s="1">
-        <v>195081.81</v>
+        <v>304197.6</v>
       </c>
       <c r="O61" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" t="s">
         <v>150</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>8262.0</v>
+        <v>4437.0</v>
       </c>
       <c r="D62" s="1">
-        <v>76.88</v>
+        <v>54.18</v>
       </c>
       <c r="E62" s="1">
-        <v>81.48237594</v>
+        <v>50.69579896</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>721528.3</v>
+        <v>224937.26</v>
       </c>
       <c r="I62" s="1">
-        <v>-28286.76</v>
+        <v>15459.4</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.9203950836024</v>
+        <v>6.8727608756326</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>693241.54</v>
+        <v>240396.66</v>
       </c>
       <c r="N62" s="1">
-        <v>693241.54</v>
+        <v>240396.66</v>
       </c>
       <c r="O62" s="1">
-        <v>1.43</v>
+        <v>0.48</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" t="s">
         <v>152</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>1102.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>227.81</v>
+      </c>
+      <c r="E63" s="1">
+        <v>188.67313067</v>
+      </c>
+      <c r="F63" t="s">
         <v>153</v>
       </c>
-      <c r="C63" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>346944.93</v>
+        <v>177603.43</v>
       </c>
       <c r="I63" s="1">
-        <v>375478.59</v>
+        <v>39583.71</v>
       </c>
       <c r="J63" s="1">
-        <v>108.22426198878</v>
+        <v>22.28769455635</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>722423.52</v>
+        <v>217187.14</v>
       </c>
       <c r="N63" s="1">
-        <v>722423.52</v>
+        <v>217187.14</v>
       </c>
       <c r="O63" s="1">
-        <v>1.49</v>
+        <v>0.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>7399.0</v>
+        <v>8262.0</v>
       </c>
       <c r="D64" s="1">
-        <v>116.8</v>
+        <v>76.96</v>
       </c>
       <c r="E64" s="1">
-        <v>106.82878497</v>
+        <v>81.48237594</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
         <v>0.92</v>
       </c>
       <c r="H64" s="1">
-        <v>846236.12</v>
+        <v>721528.3</v>
       </c>
       <c r="I64" s="1">
-        <v>96959.73</v>
+        <v>-28850.57</v>
       </c>
       <c r="J64" s="1">
-        <v>11.457763112262</v>
+        <v>-3.9985361627534</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>943195.85</v>
+        <v>692677.73</v>
       </c>
       <c r="N64" s="1">
-        <v>943195.85</v>
+        <v>692677.73</v>
       </c>
       <c r="O64" s="1">
-        <v>1.94</v>
+        <v>1.37</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>10504.0</v>
+        <v>47068.0</v>
       </c>
       <c r="D65" s="1">
-        <v>378.2</v>
+        <v>13.08</v>
       </c>
       <c r="E65" s="1">
-        <v>407.34854532</v>
+        <v>5.72459718</v>
       </c>
       <c r="F65" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>573982.39</v>
+        <v>269445.34</v>
       </c>
       <c r="I65" s="1">
-        <v>-42418.95</v>
+        <v>346204.1</v>
       </c>
       <c r="J65" s="1">
-        <v>-7.3902877055165</v>
+        <v>128.48769253163</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>531563.44</v>
+        <v>615649.44</v>
       </c>
       <c r="N65" s="1">
-        <v>531563.44</v>
+        <v>615649.44</v>
       </c>
       <c r="O65" s="1">
-        <v>1.09</v>
+        <v>1.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>18606.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D66" s="1">
-        <v>18.445</v>
+        <v>117.98</v>
       </c>
       <c r="E66" s="1">
-        <v>13.60734978</v>
+        <v>106.82878497</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H66" s="1">
-        <v>253178.35</v>
+        <v>846236.12</v>
       </c>
       <c r="I66" s="1">
-        <v>90009.32</v>
+        <v>104724.19</v>
       </c>
       <c r="J66" s="1">
-        <v>35.551744452083</v>
+        <v>12.375291898436</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>343187.67</v>
+        <v>950960.31</v>
       </c>
       <c r="N66" s="1">
-        <v>343187.67</v>
+        <v>950960.31</v>
       </c>
       <c r="O66" s="1">
-        <v>0.71</v>
+        <v>1.89</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>22287.0</v>
+        <v>10504.0</v>
       </c>
       <c r="D67" s="1">
-        <v>162.55</v>
+        <v>367.1</v>
       </c>
       <c r="E67" s="1">
-        <v>124.75661866</v>
+        <v>407.34854532</v>
       </c>
       <c r="F67" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G67">
         <v>7.47</v>
       </c>
       <c r="H67" s="1">
-        <v>372513.28</v>
+        <v>573982.39</v>
       </c>
       <c r="I67" s="1">
-        <v>112236.31</v>
+        <v>-58082.22</v>
       </c>
       <c r="J67" s="1">
-        <v>30.129478873881</v>
+        <v>-10.11916410885</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>484749.59</v>
+        <v>515900.17</v>
       </c>
       <c r="N67" s="1">
-        <v>484749.59</v>
+        <v>515900.17</v>
       </c>
       <c r="O67" s="1">
-        <v>1.0</v>
+        <v>1.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>6385.0</v>
+        <v>18606.0</v>
       </c>
       <c r="D68" s="1">
-        <v>60.7</v>
+        <v>17.435</v>
       </c>
       <c r="E68" s="1">
-        <v>118.1562177</v>
+        <v>13.60734978</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>754427.45</v>
+        <v>253178.35</v>
       </c>
       <c r="I68" s="1">
-        <v>-366857.95</v>
+        <v>71217.26</v>
       </c>
       <c r="J68" s="1">
-        <v>-48.627333218058</v>
+        <v>28.129285146222</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>387569.5</v>
+        <v>324395.61</v>
       </c>
       <c r="N68" s="1">
-        <v>387569.5</v>
+        <v>324395.61</v>
       </c>
       <c r="O68" s="1">
-        <v>0.8</v>
+        <v>0.64</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>6586.0</v>
+        <v>22287.0</v>
       </c>
       <c r="D69" s="1">
-        <v>40.015</v>
+        <v>160.35</v>
       </c>
       <c r="E69" s="1">
-        <v>47.93986335</v>
+        <v>124.75661866</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H69" s="1">
-        <v>315731.94</v>
+        <v>372513.28</v>
       </c>
       <c r="I69" s="1">
-        <v>-52193.15</v>
+        <v>105617.99</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.530842587544</v>
+        <v>28.352812012501</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>263538.79</v>
+        <v>478131.27</v>
       </c>
       <c r="N69" s="1">
-        <v>263538.79</v>
+        <v>478131.27</v>
       </c>
       <c r="O69" s="1">
-        <v>0.54</v>
+        <v>0.95</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>3011.0</v>
+        <v>6385.0</v>
       </c>
       <c r="D70" s="1">
-        <v>154.7</v>
+        <v>62.1</v>
       </c>
       <c r="E70" s="1">
-        <v>55.71003653</v>
+        <v>118.1562177</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>167742.92</v>
+        <v>754427.45</v>
       </c>
       <c r="I70" s="1">
-        <v>298058.78</v>
+        <v>-357918.95</v>
       </c>
       <c r="J70" s="1">
-        <v>177.68784518595</v>
+        <v>-47.442461167074</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>465801.7</v>
+        <v>396508.5</v>
       </c>
       <c r="N70" s="1">
-        <v>465801.7</v>
+        <v>396508.5</v>
       </c>
       <c r="O70" s="1">
-        <v>0.96</v>
+        <v>0.79</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>4554.0</v>
+        <v>6586.0</v>
       </c>
       <c r="D71" s="1">
-        <v>76.44</v>
+        <v>40.15</v>
       </c>
       <c r="E71" s="1">
-        <v>86.01332675</v>
+        <v>47.93986335</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>391704.69</v>
+        <v>315731.94</v>
       </c>
       <c r="I71" s="1">
-        <v>-43596.93</v>
+        <v>-51304.04</v>
       </c>
       <c r="J71" s="1">
-        <v>-11.13005054905</v>
+        <v>-16.249239782329</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>348107.76</v>
+        <v>264427.9</v>
       </c>
       <c r="N71" s="1">
-        <v>348107.76</v>
+        <v>264427.9</v>
       </c>
       <c r="O71" s="1">
-        <v>0.72</v>
+        <v>0.52</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>6469.0</v>
+        <v>2350.0</v>
       </c>
       <c r="D72" s="1">
-        <v>28.1</v>
+        <v>145.35</v>
       </c>
       <c r="E72" s="1">
-        <v>46.67227856</v>
+        <v>55.7100383</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>301922.97</v>
+        <v>130918.59</v>
       </c>
       <c r="I72" s="1">
-        <v>-120144.07</v>
+        <v>210653.91</v>
       </c>
       <c r="J72" s="1">
-        <v>-39.792954474448</v>
+        <v>160.90450561681</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>181778.9</v>
+        <v>341572.5</v>
       </c>
       <c r="N72" s="1">
-        <v>181778.9</v>
+        <v>341572.5</v>
       </c>
       <c r="O72" s="1">
-        <v>0.37</v>
+        <v>0.68</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>4199.0</v>
+        <v>5331.0</v>
       </c>
       <c r="D73" s="1">
-        <v>43.715</v>
+        <v>87.44</v>
       </c>
       <c r="E73" s="1">
-        <v>61.33132651</v>
+        <v>86.12614894</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>257530.24</v>
+        <v>459138.5</v>
       </c>
       <c r="I73" s="1">
-        <v>-73970.95</v>
+        <v>7004.14</v>
       </c>
       <c r="J73" s="1">
-        <v>-28.723209359802</v>
+        <v>1.5254961193627</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>183559.29</v>
+        <v>466142.64</v>
       </c>
       <c r="N73" s="1">
-        <v>183559.29</v>
+        <v>466142.64</v>
       </c>
       <c r="O73" s="1">
-        <v>0.38</v>
+        <v>0.92</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>4038.0</v>
+        <v>8925.0</v>
       </c>
       <c r="D74" s="1">
-        <v>320.0</v>
+        <v>26.81</v>
       </c>
       <c r="E74" s="1">
-        <v>296.39209757</v>
+        <v>41.37990028</v>
       </c>
       <c r="F74" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1196168.97</v>
+        <v>369315.61</v>
       </c>
       <c r="I74" s="1">
-        <v>214101.15</v>
+        <v>-130036.36</v>
       </c>
       <c r="J74" s="1">
-        <v>17.898905202331</v>
+        <v>-35.210090361466</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1410270.12</v>
+        <v>239279.25</v>
       </c>
       <c r="N74" s="1">
-        <v>1410270.12</v>
+        <v>239279.25</v>
       </c>
       <c r="O74" s="1">
-        <v>2.9</v>
+        <v>0.47</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>4249.0</v>
+        <v>4199.0</v>
       </c>
       <c r="D75" s="1">
-        <v>491.6</v>
+        <v>51.85</v>
       </c>
       <c r="E75" s="1">
-        <v>401.63481996</v>
+        <v>61.33132651</v>
       </c>
       <c r="F75" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>10.92</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>154809.93</v>
+        <v>257530.24</v>
       </c>
       <c r="I75" s="1">
-        <v>36558.76</v>
+        <v>-39812.09</v>
       </c>
       <c r="J75" s="1">
-        <v>23.615255171293</v>
+        <v>-15.459190345957</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>191368.69</v>
+        <v>217718.15</v>
       </c>
       <c r="N75" s="1">
-        <v>191368.69</v>
+        <v>217718.15</v>
       </c>
       <c r="O75" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>1787.0</v>
+        <v>4038.0</v>
       </c>
       <c r="D76" s="1">
-        <v>281.5</v>
+        <v>327.1</v>
       </c>
       <c r="E76" s="1">
-        <v>204.47602686</v>
+        <v>296.39209757</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H76" s="1">
-        <v>365398.66</v>
+        <v>1196168.97</v>
       </c>
       <c r="I76" s="1">
-        <v>137641.84</v>
+        <v>242721.82</v>
       </c>
       <c r="J76" s="1">
-        <v>37.668950400639</v>
+        <v>20.291599772898</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>503040.5</v>
+        <v>1438890.79</v>
       </c>
       <c r="N76" s="1">
-        <v>503040.5</v>
+        <v>1438890.79</v>
       </c>
       <c r="O76" s="1">
-        <v>1.03</v>
+        <v>2.85</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>6381.0</v>
+        <v>4249.0</v>
       </c>
       <c r="D77" s="1">
-        <v>75.94</v>
+        <v>528.4</v>
       </c>
       <c r="E77" s="1">
-        <v>58.46962075</v>
+        <v>401.63481996</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>10.9</v>
       </c>
       <c r="H77" s="1">
-        <v>373094.65</v>
+        <v>154809.93</v>
       </c>
       <c r="I77" s="1">
-        <v>111478.49</v>
+        <v>51147.39</v>
       </c>
       <c r="J77" s="1">
-        <v>29.879412636981</v>
+        <v>33.038830261082</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>484573.14</v>
+        <v>205957.32</v>
       </c>
       <c r="N77" s="1">
-        <v>484573.14</v>
+        <v>205957.32</v>
       </c>
       <c r="O77" s="1">
-        <v>1.0</v>
+        <v>0.41</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>52976.0</v>
+        <v>1787.0</v>
       </c>
       <c r="D78" s="1">
-        <v>4.59</v>
+        <v>298.5</v>
       </c>
       <c r="E78" s="1">
-        <v>2.56789999</v>
+        <v>204.47602686</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>136037.07</v>
+        <v>365398.66</v>
       </c>
       <c r="I78" s="1">
-        <v>107122.77</v>
+        <v>168020.84</v>
       </c>
       <c r="J78" s="1">
-        <v>78.7452787685</v>
+        <v>45.982883462134</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>243159.84</v>
+        <v>533419.5</v>
       </c>
       <c r="N78" s="1">
-        <v>243159.84</v>
+        <v>533419.5</v>
       </c>
       <c r="O78" s="1">
-        <v>0.5</v>
+        <v>1.06</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>7228.0</v>
+        <v>6381.0</v>
       </c>
       <c r="D79" s="1">
-        <v>72.72</v>
+        <v>77.26</v>
       </c>
       <c r="E79" s="1">
-        <v>94.52649004</v>
+        <v>58.46962075</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>683237.47</v>
+        <v>373094.65</v>
       </c>
       <c r="I79" s="1">
-        <v>-157617.31</v>
+        <v>119901.41</v>
       </c>
       <c r="J79" s="1">
-        <v>-23.06918413008</v>
+        <v>32.136995263802</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>525620.16</v>
+        <v>492996.06</v>
       </c>
       <c r="N79" s="1">
-        <v>525620.16</v>
+        <v>492996.06</v>
       </c>
       <c r="O79" s="1">
-        <v>1.08</v>
+        <v>0.98</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
-        <v>6050.0</v>
+        <v>52976.0</v>
       </c>
       <c r="D80" s="1">
-        <v>136.26</v>
+        <v>4.404</v>
       </c>
       <c r="E80" s="1">
-        <v>159.2648843</v>
+        <v>2.56789999</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>963552.55</v>
+        <v>136037.07</v>
       </c>
       <c r="I80" s="1">
-        <v>-139179.55</v>
+        <v>97269.23</v>
       </c>
       <c r="J80" s="1">
-        <v>-14.44441717268</v>
+        <v>71.502003093716</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>824373.0</v>
+        <v>233306.3</v>
       </c>
       <c r="N80" s="1">
-        <v>824373.0</v>
+        <v>233306.3</v>
       </c>
       <c r="O80" s="1">
-        <v>1.7</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>5427.0</v>
+        <v>7228.0</v>
       </c>
       <c r="D81" s="1">
-        <v>35.04</v>
+        <v>77.95</v>
       </c>
       <c r="E81" s="1">
-        <v>35.86437074</v>
+        <v>94.52649004</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>194635.94</v>
+        <v>683237.47</v>
       </c>
       <c r="I81" s="1">
-        <v>-4473.86</v>
+        <v>-119814.87</v>
       </c>
       <c r="J81" s="1">
-        <v>-2.2985785667334</v>
+        <v>-17.536343549776</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>190162.08</v>
+        <v>563422.6</v>
       </c>
       <c r="N81" s="1">
-        <v>190162.08</v>
+        <v>563422.6</v>
       </c>
       <c r="O81" s="1">
-        <v>0.39</v>
+        <v>1.12</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
-        <v>3376.0</v>
+        <v>7103.0</v>
       </c>
       <c r="D82" s="1">
-        <v>268.4</v>
+        <v>161.48</v>
       </c>
       <c r="E82" s="1">
-        <v>165.88655806</v>
+        <v>159.2958961</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>560033.02</v>
+        <v>1131478.75</v>
       </c>
       <c r="I82" s="1">
-        <v>346085.38</v>
+        <v>15513.69</v>
       </c>
       <c r="J82" s="1">
-        <v>61.797316879637</v>
+        <v>1.3710986618176</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>906118.4</v>
+        <v>1146992.44</v>
       </c>
       <c r="N82" s="1">
-        <v>906118.4</v>
+        <v>1146992.44</v>
       </c>
       <c r="O82" s="1">
-        <v>1.86</v>
+        <v>2.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
-        <v>4924.0</v>
+        <v>7755.0</v>
       </c>
       <c r="D83" s="1">
-        <v>84.68</v>
+        <v>33.84</v>
       </c>
       <c r="E83" s="1">
-        <v>87.81467303</v>
+        <v>35.32403095</v>
       </c>
       <c r="F83" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>463674.46</v>
+        <v>273937.86</v>
       </c>
       <c r="I83" s="1">
-        <v>-8597.44</v>
+        <v>-11508.66</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.8541974470623</v>
+        <v>-4.2011936575689</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>455077.02</v>
+        <v>262429.2</v>
       </c>
       <c r="N83" s="1">
-        <v>455077.02</v>
+        <v>262429.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.94</v>
+        <v>0.52</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3877.0</v>
+        <v>3376.0</v>
       </c>
       <c r="D84" s="1">
-        <v>266.8</v>
+        <v>269.05</v>
       </c>
       <c r="E84" s="1">
-        <v>159.99584988</v>
+        <v>165.88655806</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>620303.91</v>
+        <v>560033.02</v>
       </c>
       <c r="I84" s="1">
-        <v>414079.69</v>
+        <v>348279.78</v>
       </c>
       <c r="J84" s="1">
-        <v>66.754325311282</v>
+        <v>62.18915091828</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1034383.6</v>
+        <v>908312.8</v>
       </c>
       <c r="N84" s="1">
-        <v>1034383.6</v>
+        <v>908312.8</v>
       </c>
       <c r="O84" s="1">
-        <v>2.13</v>
+        <v>1.8</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>3545.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D85" s="1">
-        <v>177.24</v>
+        <v>89.46</v>
       </c>
       <c r="E85" s="1">
-        <v>89.75293089</v>
+        <v>87.81467303</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H85" s="1">
-        <v>318174.14</v>
+        <v>463674.46</v>
       </c>
       <c r="I85" s="1">
-        <v>310141.66</v>
+        <v>16200.3</v>
       </c>
       <c r="J85" s="1">
-        <v>97.475445364604</v>
+        <v>3.4938952643628</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>628315.8</v>
+        <v>479874.76</v>
       </c>
       <c r="N85" s="1">
-        <v>628315.8</v>
+        <v>479874.76</v>
       </c>
       <c r="O85" s="1">
-        <v>1.29</v>
+        <v>0.95</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
-        <v>8804.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D86" s="1">
-        <v>33.93</v>
+        <v>268.8</v>
       </c>
       <c r="E86" s="1">
-        <v>51.64600182</v>
+        <v>159.99584988</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>454691.4</v>
+        <v>620303.91</v>
       </c>
       <c r="I86" s="1">
-        <v>-155971.68</v>
+        <v>421833.69</v>
       </c>
       <c r="J86" s="1">
-        <v>-34.302755671209</v>
+        <v>68.004357734904</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>298719.72</v>
+        <v>1042137.6</v>
       </c>
       <c r="N86" s="1">
-        <v>298719.72</v>
+        <v>1042137.6</v>
       </c>
       <c r="O86" s="1">
-        <v>0.61</v>
+        <v>2.07</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>1343.0</v>
+        <v>3545.0</v>
       </c>
       <c r="D87" s="1">
-        <v>140.95</v>
+        <v>158.02</v>
       </c>
       <c r="E87" s="1">
-        <v>169.19134028</v>
+        <v>89.75293089</v>
       </c>
       <c r="F87" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>242946.53</v>
+        <v>318174.14</v>
       </c>
       <c r="I87" s="1">
-        <v>-36348.06</v>
+        <v>242006.76</v>
       </c>
       <c r="J87" s="1">
-        <v>-14.961341493538</v>
+        <v>76.061102891643</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>206598.47</v>
+        <v>560180.9</v>
       </c>
       <c r="N87" s="1">
-        <v>206598.47</v>
+        <v>560180.9</v>
       </c>
       <c r="O87" s="1">
-        <v>0.42</v>
+        <v>1.11</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>5270.0</v>
+        <v>8804.0</v>
       </c>
       <c r="D88" s="1">
-        <v>66.52</v>
+        <v>34.84</v>
       </c>
       <c r="E88" s="1">
-        <v>66.29859962</v>
+        <v>51.64600182</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>349393.62</v>
+        <v>454691.4</v>
       </c>
       <c r="I88" s="1">
-        <v>1166.78</v>
+        <v>-147960.04</v>
       </c>
       <c r="J88" s="1">
-        <v>0.33394427751715</v>
+        <v>-32.540760612583</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>350560.4</v>
+        <v>306731.36</v>
       </c>
       <c r="N88" s="1">
-        <v>350560.4</v>
+        <v>306731.36</v>
       </c>
       <c r="O88" s="1">
-        <v>0.72</v>
+        <v>0.61</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>676.0</v>
+        <v>1343.0</v>
       </c>
       <c r="D89" s="1">
-        <v>430.9</v>
+        <v>149.35</v>
       </c>
       <c r="E89" s="1">
-        <v>503.62532544</v>
+        <v>169.19134028</v>
       </c>
       <c r="F89" t="s">
-        <v>149</v>
+        <v>28</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="H89" s="1">
-        <v>289857.36</v>
+        <v>242946.53</v>
       </c>
       <c r="I89" s="1">
-        <v>-41073.66</v>
+        <v>-24441.11</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.170300867986</v>
+        <v>-10.060283635251</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>248783.7</v>
+        <v>218505.42</v>
       </c>
       <c r="N89" s="1">
-        <v>248783.7</v>
+        <v>218505.42</v>
       </c>
       <c r="O89" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>34955.0</v>
+        <v>5270.0</v>
       </c>
       <c r="D90" s="1">
-        <v>84.12</v>
+        <v>70.26</v>
       </c>
       <c r="E90" s="1">
-        <v>59.79360034</v>
+        <v>66.29859962</v>
       </c>
       <c r="F90" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G90">
-        <v>10.92</v>
+        <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>189130.87</v>
+        <v>349393.62</v>
       </c>
       <c r="I90" s="1">
-        <v>80258.75</v>
+        <v>20876.58</v>
       </c>
       <c r="J90" s="1">
-        <v>42.435563268968</v>
+        <v>5.9750890700294</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>269389.62</v>
+        <v>370270.2</v>
       </c>
       <c r="N90" s="1">
-        <v>269389.62</v>
+        <v>370270.2</v>
       </c>
       <c r="O90" s="1">
-        <v>0.55</v>
+        <v>0.73</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>14751.0</v>
+        <v>676.0</v>
       </c>
       <c r="D91" s="1">
-        <v>52.34</v>
+        <v>496.95</v>
       </c>
       <c r="E91" s="1">
-        <v>26.57334893</v>
+        <v>503.62532544</v>
       </c>
       <c r="F91" t="s">
-        <v>8</v>
+        <v>153</v>
       </c>
       <c r="G91">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>391983.47</v>
+        <v>289857.36</v>
       </c>
       <c r="I91" s="1">
-        <v>380083.87</v>
+        <v>771.76</v>
       </c>
       <c r="J91" s="1">
-        <v>96.964259742892</v>
+        <v>0.26625509871476</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>772067.34</v>
+        <v>290629.12</v>
       </c>
       <c r="N91" s="1">
-        <v>772067.34</v>
+        <v>290629.12</v>
       </c>
       <c r="O91" s="1">
-        <v>1.59</v>
+        <v>0.58</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>1885.0</v>
+        <v>34955.0</v>
       </c>
       <c r="D92" s="1">
-        <v>119.45</v>
+        <v>97.22</v>
       </c>
       <c r="E92" s="1">
-        <v>130.92310875</v>
+        <v>59.79360034</v>
       </c>
       <c r="F92" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="G92">
-        <v>0.92</v>
+        <v>10.9</v>
       </c>
       <c r="H92" s="1">
-        <v>266680.43</v>
+        <v>189130.87</v>
       </c>
       <c r="I92" s="1">
-        <v>-20936.09</v>
+        <v>122609.18</v>
       </c>
       <c r="J92" s="1">
-        <v>-7.8506285594335</v>
+        <v>64.827693120642</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>245744.34</v>
+        <v>311740.05</v>
       </c>
       <c r="N92" s="1">
-        <v>245744.34</v>
+        <v>311740.05</v>
       </c>
       <c r="O92" s="1">
-        <v>0.51</v>
+        <v>0.62</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>17437.0</v>
+        <v>8458.0</v>
       </c>
       <c r="D93" s="1">
-        <v>36.88</v>
+        <v>62.82</v>
       </c>
       <c r="E93" s="1">
-        <v>23.57652635</v>
+        <v>26.57334831</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>411103.89</v>
+        <v>224757.38</v>
       </c>
       <c r="I93" s="1">
-        <v>231972.67</v>
+        <v>306574.18</v>
       </c>
       <c r="J93" s="1">
-        <v>56.426775723285</v>
+        <v>136.40227520004</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>643076.56</v>
+        <v>531331.56</v>
       </c>
       <c r="N93" s="1">
-        <v>643076.56</v>
+        <v>531331.56</v>
       </c>
       <c r="O93" s="1">
-        <v>1.32</v>
+        <v>1.05</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>2039.0</v>
+        <v>1885.0</v>
       </c>
       <c r="D94" s="1">
-        <v>223.7</v>
+        <v>118.15</v>
       </c>
       <c r="E94" s="1">
-        <v>215.87280039</v>
+        <v>130.92310875</v>
       </c>
       <c r="F94" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G94">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H94" s="1">
-        <v>440164.64</v>
+        <v>266680.43</v>
       </c>
       <c r="I94" s="1">
-        <v>15959.66</v>
+        <v>-24060.73</v>
       </c>
       <c r="J94" s="1">
-        <v>3.6258387316164</v>
+        <v>-9.0223080861239</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>456124.3</v>
+        <v>242619.7</v>
       </c>
       <c r="N94" s="1">
-        <v>456124.3</v>
+        <v>242619.7</v>
       </c>
       <c r="O94" s="1">
-        <v>0.94</v>
+        <v>0.48</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>11109.0</v>
+        <v>17437.0</v>
       </c>
       <c r="D95" s="1">
-        <v>25.96</v>
+        <v>35.0</v>
       </c>
       <c r="E95" s="1">
-        <v>20.96802142</v>
+        <v>23.57652635</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>232933.75</v>
+        <v>411103.89</v>
       </c>
       <c r="I95" s="1">
-        <v>55455.89</v>
+        <v>199191.11</v>
       </c>
       <c r="J95" s="1">
-        <v>23.807580481575</v>
+        <v>48.452742687499</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>288389.64</v>
+        <v>610295.0</v>
       </c>
       <c r="N95" s="1">
-        <v>288389.64</v>
+        <v>610295.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.59</v>
+        <v>1.21</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>7949.0</v>
+        <v>2039.0</v>
       </c>
       <c r="D96" s="1">
-        <v>71.16</v>
+        <v>232.4</v>
       </c>
       <c r="E96" s="1">
-        <v>77.67148321</v>
+        <v>215.87280039</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>617410.62</v>
+        <v>440164.64</v>
       </c>
       <c r="I96" s="1">
-        <v>-51759.78</v>
+        <v>33698.96</v>
       </c>
       <c r="J96" s="1">
-        <v>-8.3833640568087</v>
+        <v>7.6559898132662</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>565650.84</v>
+        <v>473863.6</v>
       </c>
       <c r="N96" s="1">
-        <v>565650.84</v>
+        <v>473863.6</v>
       </c>
       <c r="O96" s="1">
-        <v>1.16</v>
+        <v>0.94</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>5909.0</v>
+        <v>11109.0</v>
       </c>
       <c r="D97" s="1">
-        <v>49.09</v>
+        <v>23.42</v>
       </c>
       <c r="E97" s="1">
-        <v>53.30623794</v>
+        <v>20.96802142</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>314986.56</v>
+        <v>232933.75</v>
       </c>
       <c r="I97" s="1">
-        <v>-24913.75</v>
+        <v>27239.03</v>
       </c>
       <c r="J97" s="1">
-        <v>-7.9094644546104</v>
+        <v>11.693895796552</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>290072.81</v>
+        <v>260172.78</v>
       </c>
       <c r="N97" s="1">
-        <v>290072.81</v>
+        <v>260172.78</v>
       </c>
       <c r="O97" s="1">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>1762.0</v>
+        <v>7949.0</v>
       </c>
       <c r="D98" s="1">
-        <v>239.1</v>
+        <v>73.15</v>
       </c>
       <c r="E98" s="1">
-        <v>119.80204881</v>
+        <v>77.67148321</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>211091.21</v>
+        <v>617410.62</v>
       </c>
       <c r="I98" s="1">
-        <v>210202.99</v>
+        <v>-35941.27</v>
       </c>
       <c r="J98" s="1">
-        <v>99.579224544689</v>
+        <v>-5.8212911854351</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>421294.2</v>
+        <v>581469.35</v>
       </c>
       <c r="N98" s="1">
-        <v>421294.2</v>
+        <v>581469.35</v>
       </c>
       <c r="O98" s="1">
-        <v>0.87</v>
+        <v>1.15</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>17177.0</v>
+        <v>5909.0</v>
       </c>
       <c r="D99" s="1">
-        <v>34.46</v>
+        <v>48.61</v>
       </c>
       <c r="E99" s="1">
-        <v>28.5219398</v>
+        <v>53.30623794</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>489921.36</v>
+        <v>314986.56</v>
       </c>
       <c r="I99" s="1">
-        <v>101998.06</v>
+        <v>-27750.07</v>
       </c>
       <c r="J99" s="1">
-        <v>20.819271892942</v>
+        <v>-8.809921921748</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>591919.42</v>
+        <v>287236.49</v>
       </c>
       <c r="N99" s="1">
-        <v>591919.42</v>
+        <v>287236.49</v>
       </c>
       <c r="O99" s="1">
-        <v>1.22</v>
+        <v>0.57</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>16292.0</v>
+        <v>5909.0</v>
       </c>
       <c r="D100" s="1">
-        <v>190.9</v>
+        <v>0.0</v>
       </c>
       <c r="E100" s="1">
-        <v>124.19003867</v>
+        <v>0.0</v>
       </c>
       <c r="F100" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>271031.26</v>
+        <v>0.0</v>
       </c>
       <c r="I100" s="1">
-        <v>145127.65</v>
+        <v>0.0</v>
       </c>
       <c r="J100" s="1">
-        <v>53.546461762381</v>
+        <v>0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>416158.91</v>
+        <v>0.0</v>
       </c>
       <c r="N100" s="1">
-        <v>416158.91</v>
+        <v>0.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.86</v>
+        <v>0.0</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>15764.0</v>
+        <v>1762.0</v>
       </c>
       <c r="D101" s="1">
-        <v>22.11</v>
+        <v>261.0</v>
       </c>
       <c r="E101" s="1">
-        <v>29.80596295</v>
+        <v>119.80204881</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>469861.2</v>
+        <v>211091.21</v>
       </c>
       <c r="I101" s="1">
-        <v>-121319.16</v>
+        <v>248790.79</v>
       </c>
       <c r="J101" s="1">
-        <v>-25.820212437205</v>
+        <v>117.85937936497</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>348542.04</v>
+        <v>459882.0</v>
       </c>
       <c r="N101" s="1">
-        <v>348542.04</v>
+        <v>459882.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.72</v>
+        <v>0.91</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>6102.0</v>
+        <v>17177.0</v>
       </c>
       <c r="D102" s="1">
-        <v>57.1</v>
+        <v>34.88</v>
       </c>
       <c r="E102" s="1">
-        <v>119.6944723</v>
+        <v>28.5219398</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>730375.67</v>
+        <v>489921.36</v>
       </c>
       <c r="I102" s="1">
-        <v>-381951.47</v>
+        <v>109212.4</v>
       </c>
       <c r="J102" s="1">
-        <v>-52.295207204807</v>
+        <v>22.291822508004</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>348424.2</v>
+        <v>599133.76</v>
       </c>
       <c r="N102" s="1">
-        <v>348424.2</v>
+        <v>599133.76</v>
       </c>
       <c r="O102" s="1">
-        <v>0.72</v>
+        <v>1.19</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>652.0</v>
+        <v>9789.0</v>
       </c>
       <c r="D103" s="1">
-        <v>563.0</v>
+        <v>173.4</v>
       </c>
       <c r="E103" s="1">
-        <v>543.46211656</v>
+        <v>124.19003882</v>
       </c>
       <c r="F103" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="G103">
-        <v>0.92</v>
+        <v>7.47</v>
       </c>
       <c r="H103" s="1">
-        <v>378605.92</v>
+        <v>162848.33</v>
       </c>
       <c r="I103" s="1">
-        <v>22022.73</v>
+        <v>64250.03</v>
       </c>
       <c r="J103" s="1">
-        <v>5.8167949407658</v>
+        <v>39.45390781717</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>400628.65</v>
+        <v>227098.36</v>
       </c>
       <c r="N103" s="1">
-        <v>400628.65</v>
+        <v>227098.36</v>
       </c>
       <c r="O103" s="1">
-        <v>0.82</v>
+        <v>0.45</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>393.0</v>
+        <v>15764.0</v>
       </c>
       <c r="D104" s="1">
-        <v>1074.74</v>
+        <v>20.19</v>
       </c>
       <c r="E104" s="1">
-        <v>1074.35534351</v>
+        <v>29.80596295</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>422221.65</v>
+        <v>469861.2</v>
       </c>
       <c r="I104" s="1">
-        <v>151.17</v>
+        <v>-151586.04</v>
       </c>
       <c r="J104" s="1">
-        <v>0.035803469575755</v>
+        <v>-32.261876486077</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>422372.82</v>
+        <v>318275.16</v>
       </c>
       <c r="N104" s="1">
-        <v>422372.82</v>
+        <v>318275.16</v>
       </c>
       <c r="O104" s="1">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>236</v>
+      </c>
+      <c r="B105" t="s">
+        <v>237</v>
+      </c>
+      <c r="C105" s="1">
+        <v>6102.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="E105" s="1">
+        <v>119.6944723</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>730375.67</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-343020.71</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-46.964969410879</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>387354.96</v>
+      </c>
+      <c r="N105" s="1">
+        <v>387354.96</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>238</v>
+      </c>
+      <c r="B106" t="s">
+        <v>239</v>
+      </c>
+      <c r="C106" s="1">
+        <v>652.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>550.2</v>
+      </c>
+      <c r="E106" s="1">
+        <v>543.46211656</v>
+      </c>
+      <c r="F106" t="s">
+        <v>28</v>
+      </c>
+      <c r="G106">
+        <v>0.92</v>
+      </c>
+      <c r="H106" s="1">
+        <v>378605.92</v>
+      </c>
+      <c r="I106" s="1">
+        <v>12189.22</v>
+      </c>
+      <c r="J106" s="1">
+        <v>3.2195006353836</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>390795.14</v>
+      </c>
+      <c r="N106" s="1">
+        <v>390795.14</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>240</v>
+      </c>
+      <c r="B107" t="s">
+        <v>241</v>
+      </c>
+      <c r="C107" s="1">
+        <v>254.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>1076.23</v>
+      </c>
+      <c r="E107" s="1">
+        <v>1075.32692913</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>273133.04</v>
+      </c>
+      <c r="I107" s="1">
+        <v>229.38</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.083981051871279</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>273362.42</v>
+      </c>
+      <c r="N107" s="1">
+        <v>273362.42</v>
+      </c>
+      <c r="O107" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="P107">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>