--- v4 (2026-09-05)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -202,56 +202,50 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN AB</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG-B</t>
   </si>
   <si>
     <t>DKK</t>
@@ -694,96 +688,84 @@
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>NL00150742T2</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA SE</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE</t>
-  </si>
-[...4 lines deleted...]
-    <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1092,5532 +1074,5382 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1267.6714</v>
+      </c>
+      <c r="C2">
+        <v>40406.96</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>51222747.6</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>51222747.6</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>52.0</v>
+      </c>
+      <c r="C3">
+        <v>1835.52</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>95447.22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>95447.22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P107"/>
+  <dimension ref="A1:Z104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O107" sqref="O107"/>
+      <selection activeCell="N104" sqref="N104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>9756.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>84.52</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.21945879</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>337175.93</v>
+      </c>
+      <c r="H2" s="1">
+        <v>557207.84</v>
+      </c>
+      <c r="I2" s="1">
+        <v>165.25730054337</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>894383.77</v>
+      </c>
+      <c r="M2" s="1">
+        <v>894383.77</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>262.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1126.84087786</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>295232.31</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-79108.51</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-26.795342962293</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>216123.8</v>
+      </c>
+      <c r="M3" s="1">
+        <v>216123.8</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3525.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D4" s="1">
+        <v>158.78166241</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>559705.36</v>
+      </c>
+      <c r="H4" s="1">
+        <v>49626.14</v>
+      </c>
+      <c r="I4" s="1">
+        <v>8.8664757471681</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>609331.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>609331.5</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3801.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>155.06234675</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>589391.98</v>
+      </c>
+      <c r="H5" s="1">
+        <v>140019.92</v>
+      </c>
+      <c r="I5" s="1">
+        <v>23.756672087734</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>729411.9</v>
+      </c>
+      <c r="M5" s="1">
+        <v>729411.9</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="1">
+        <v>11878.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>55.2</v>
+      </c>
+      <c r="D6" s="1">
+        <v>84.84644048</v>
+      </c>
+      <c r="E6" t="s">
         <v>28</v>
       </c>
-      <c r="G2">
+      <c r="F6">
         <v>0.92</v>
       </c>
-      <c r="H2" s="1">
-[...178 lines deleted...]
-      <c r="A6" t="s">
+      <c r="G6" s="1">
+        <v>928646.61</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-217473.99</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-23.418379786042</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>711172.62</v>
+      </c>
+      <c r="M6" s="1">
+        <v>711172.62</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
-[...11 lines deleted...]
-      <c r="F6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2059.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D7" s="1">
+        <v>239.53412822</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>493200.77</v>
+      </c>
+      <c r="H7" s="1">
+        <v>346665.33</v>
+      </c>
+      <c r="I7" s="1">
+        <v>70.288886613052</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>839866.1</v>
+      </c>
+      <c r="M7" s="1">
+        <v>839866.1</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="1">
+        <v>12158.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D8" s="1">
+        <v>25.87766738</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>314620.68</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-127630.64</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-40.566513301033</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>186990.04</v>
+      </c>
+      <c r="M8" s="1">
+        <v>186990.04</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6036.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D9" s="1">
+        <v>53.19274685</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>321071.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-6354.38</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-1.9791172942145</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>314717.04</v>
+      </c>
+      <c r="M9" s="1">
+        <v>314717.04</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="1">
+        <v>7364.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D10" s="1">
+        <v>57.24664313</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>421564.28</v>
+      </c>
+      <c r="H10" s="1">
+        <v>128379.24</v>
+      </c>
+      <c r="I10" s="1">
+        <v>30.453064002481</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>549943.52</v>
+      </c>
+      <c r="M10" s="1">
+        <v>549943.52</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6801.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>42.78</v>
+      </c>
+      <c r="D11" s="1">
+        <v>32.93851787</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>224014.86</v>
+      </c>
+      <c r="H11" s="1">
+        <v>66931.92</v>
+      </c>
+      <c r="I11" s="1">
+        <v>29.878339320883</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>290946.78</v>
+      </c>
+      <c r="M11" s="1">
+        <v>290946.78</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="1">
+        <v>682.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>784.4</v>
+      </c>
+      <c r="D12" s="1">
+        <v>567.86092375</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>387281.15</v>
+      </c>
+      <c r="H12" s="1">
+        <v>147679.65</v>
+      </c>
+      <c r="I12" s="1">
+        <v>38.132413622507</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>534960.8</v>
+      </c>
+      <c r="M12" s="1">
+        <v>534960.8</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="1">
+        <v>2118.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D13" s="1">
+        <v>621.41182247</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1316150.24</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2026477.36</v>
+      </c>
+      <c r="I13" s="1">
+        <v>153.97006347847</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3342627.6</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3342627.6</v>
+      </c>
+      <c r="N13" s="1">
+        <v>6.51</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="1">
+        <v>15694.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>189.45</v>
+      </c>
+      <c r="D14" s="1">
+        <v>153.24979992</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14">
+        <v>11.08</v>
+      </c>
+      <c r="G14" s="1">
+        <v>213691.91</v>
+      </c>
+      <c r="H14" s="1">
+        <v>54565.26</v>
+      </c>
+      <c r="I14" s="1">
+        <v>25.534546441183</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>268257.17</v>
+      </c>
+      <c r="M14" s="1">
+        <v>268257.17</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>11891.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D15" s="1">
+        <v>34.30276932</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>407894.23</v>
+      </c>
+      <c r="H15" s="1">
+        <v>108294.08</v>
+      </c>
+      <c r="I15" s="1">
+        <v>26.549549377053</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>516188.31</v>
+      </c>
+      <c r="M15" s="1">
+        <v>516188.31</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>96956.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D16" s="1">
+        <v>5.30332821</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>514189.49</v>
+      </c>
+      <c r="H16" s="1">
+        <v>632799.99</v>
+      </c>
+      <c r="I16" s="1">
+        <v>123.06746876526</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1146989.48</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1146989.48</v>
+      </c>
+      <c r="N16" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>39594.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D17" s="1">
+        <v>16.14068672</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>639074.35</v>
+      </c>
+      <c r="H17" s="1">
+        <v>211008.83</v>
+      </c>
+      <c r="I17" s="1">
+        <v>33.01788438231</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>850083.18</v>
+      </c>
+      <c r="M17" s="1">
+        <v>850083.18</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4222.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>71.25</v>
+      </c>
+      <c r="D18" s="1">
+        <v>102.71271672</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>433653.09</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-132835.59</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-30.63176374461</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>300817.5</v>
+      </c>
+      <c r="M18" s="1">
+        <v>300817.5</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>5051.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D19" s="1">
+        <v>87.85800238</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>443770.77</v>
+      </c>
+      <c r="H19" s="1">
+        <v>66986.35</v>
+      </c>
+      <c r="I19" s="1">
+        <v>15.094808970857</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>510757.12</v>
+      </c>
+      <c r="M19" s="1">
+        <v>510757.12</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>7853.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>537.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>412.77805934</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20">
+        <v>11.08</v>
+      </c>
+      <c r="G20" s="1">
+        <v>296672.51</v>
+      </c>
+      <c r="H20" s="1">
+        <v>83808.48</v>
+      </c>
+      <c r="I20" s="1">
+        <v>28.249493018413</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>380480.99</v>
+      </c>
+      <c r="M20" s="1">
+        <v>380480.99</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3972.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>89.68</v>
+      </c>
+      <c r="D21" s="1">
+        <v>144.34278449</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>573329.54</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-217120.58</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-37.870119163928</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>356208.96</v>
+      </c>
+      <c r="M21" s="1">
+        <v>356208.96</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2601.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>870.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>768.35170704</v>
+      </c>
+      <c r="E22" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22">
+        <v>7.47</v>
+      </c>
+      <c r="G22" s="1">
+        <v>267753.15</v>
+      </c>
+      <c r="H22" s="1">
+        <v>34996.23</v>
+      </c>
+      <c r="I22" s="1">
+        <v>13.070333626327</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>302749.38</v>
+      </c>
+      <c r="M22" s="1">
+        <v>302749.38</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2878.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>186.8</v>
+      </c>
+      <c r="D23" s="1">
+        <v>126.41825921</v>
+      </c>
+      <c r="E23" t="s">
         <v>28</v>
       </c>
-      <c r="G6">
+      <c r="F23">
         <v>0.92</v>
       </c>
-      <c r="H6" s="1">
-[...20 lines deleted...]
-      <c r="O6" s="1">
+      <c r="G23" s="1">
+        <v>375835.93</v>
+      </c>
+      <c r="H23" s="1">
+        <v>207287.23</v>
+      </c>
+      <c r="I23" s="1">
+        <v>55.153649093635</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>583123.16</v>
+      </c>
+      <c r="M23" s="1">
+        <v>583123.16</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="1">
+        <v>15132.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D24" s="1">
+        <v>11.11809477</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>168239.01</v>
+      </c>
+      <c r="H24" s="1">
+        <v>404204.55</v>
+      </c>
+      <c r="I24" s="1">
+        <v>240.25613916772</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>572443.56</v>
+      </c>
+      <c r="M24" s="1">
+        <v>572443.56</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="1">
+        <v>5446.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D25" s="1">
+        <v>69.85009365</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>380403.61</v>
+      </c>
+      <c r="H25" s="1">
+        <v>12361.91</v>
+      </c>
+      <c r="I25" s="1">
+        <v>3.2496826199941</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>392765.52</v>
+      </c>
+      <c r="M25" s="1">
+        <v>392765.52</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="1">
+        <v>32304.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="D26" s="1">
+        <v>30.12785135</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>973250.11</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-394039.39</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-40.486960746401</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>579210.72</v>
+      </c>
+      <c r="M26" s="1">
+        <v>579210.72</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="1">
+        <v>844.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D27" s="1">
+        <v>232.53165877</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>196256.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>4868.48</v>
+      </c>
+      <c r="I27" s="1">
+        <v>2.4806691969579</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>201125.2</v>
+      </c>
+      <c r="M27" s="1">
+        <v>201125.2</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="1">
+        <v>20460.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D28" s="1">
+        <v>30.39982209</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>621980.36</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-84905.36</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-13.650810453243</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>537075.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>537075.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6205.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>79.98</v>
+      </c>
+      <c r="D29" s="1">
+        <v>62.8982079</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>390283.38</v>
+      </c>
+      <c r="H29" s="1">
+        <v>105992.52</v>
+      </c>
+      <c r="I29" s="1">
+        <v>27.15783592937</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>496275.9</v>
+      </c>
+      <c r="M29" s="1">
+        <v>496275.9</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="1">
+        <v>11604.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="D30" s="1">
+        <v>11.53669511</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>133871.81</v>
+      </c>
+      <c r="H30" s="1">
+        <v>75232.27</v>
+      </c>
+      <c r="I30" s="1">
+        <v>56.197245708413</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>209104.08</v>
+      </c>
+      <c r="M30" s="1">
+        <v>209104.08</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="1">
+        <v>95205.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>4.462</v>
+      </c>
+      <c r="D31" s="1">
+        <v>3.31088966</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>315213.25</v>
+      </c>
+      <c r="H31" s="1">
+        <v>109591.46</v>
+      </c>
+      <c r="I31" s="1">
+        <v>34.767402702773</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>424804.71</v>
+      </c>
+      <c r="M31" s="1">
+        <v>424804.71</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1794.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>138.5</v>
+      </c>
+      <c r="D32" s="1">
+        <v>68.18666109</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>122326.87</v>
+      </c>
+      <c r="H32" s="1">
+        <v>126142.13</v>
+      </c>
+      <c r="I32" s="1">
+        <v>103.11890592803</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>248469.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>248469.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="1">
+        <v>7560.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>39.62</v>
+      </c>
+      <c r="D33" s="1">
+        <v>27.31579894</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>206507.44</v>
+      </c>
+      <c r="H33" s="1">
+        <v>93019.76</v>
+      </c>
+      <c r="I33" s="1">
+        <v>45.044265717497</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>299527.2</v>
+      </c>
+      <c r="M33" s="1">
+        <v>299527.2</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="1">
+        <v>51238.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D34" s="1">
+        <v>6.82267926</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>349580.44</v>
+      </c>
+      <c r="H34" s="1">
+        <v>167820.88</v>
+      </c>
+      <c r="I34" s="1">
+        <v>48.006370150458</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>517401.32</v>
+      </c>
+      <c r="M34" s="1">
+        <v>517401.32</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="1">
+        <v>11472.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D35" s="1">
+        <v>15.85590568</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>181898.95</v>
+      </c>
+      <c r="H35" s="1">
+        <v>131401.37</v>
+      </c>
+      <c r="I35" s="1">
+        <v>72.238663279805</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>313300.32</v>
+      </c>
+      <c r="M35" s="1">
+        <v>313300.32</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="1">
+        <v>2246.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.28902939</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>225249.16</v>
+      </c>
+      <c r="H36" s="1">
+        <v>34613.04</v>
+      </c>
+      <c r="I36" s="1">
+        <v>15.366556749868</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>259862.2</v>
+      </c>
+      <c r="M36" s="1">
+        <v>259862.2</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2479.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D37" s="1">
+        <v>204.38669625</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>506674.62</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-88591.27</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-17.4848446129</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>418083.35</v>
+      </c>
+      <c r="M37" s="1">
+        <v>418083.35</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="1">
+        <v>22081.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D38" s="1">
+        <v>30.97091436</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>683868.76</v>
+      </c>
+      <c r="H38" s="1">
+        <v>254352.93</v>
+      </c>
+      <c r="I38" s="1">
+        <v>37.193237193639</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>938221.69</v>
+      </c>
+      <c r="M38" s="1">
+        <v>938221.69</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="1">
+        <v>79.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>3393.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>3924.10493671</v>
+      </c>
+      <c r="E39" t="s">
+        <v>28</v>
+      </c>
+      <c r="F39">
+        <v>0.92</v>
+      </c>
+      <c r="G39" s="1">
+        <v>333926.86</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-43187.67</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-12.933272274054</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>290739.19</v>
+      </c>
+      <c r="M39" s="1">
+        <v>290739.19</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>106</v>
+      </c>
+      <c r="B40" s="1">
+        <v>3821.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>73.8</v>
+      </c>
+      <c r="D40" s="1">
+        <v>78.69858414</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>300707.29</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-18717.49</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-6.2244882722996</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>281989.8</v>
+      </c>
+      <c r="M40" s="1">
+        <v>281989.8</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" s="1">
+        <v>128.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>2129.90054688</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>272627.27</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-64499.27</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-23.658407319268</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>208128.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>208128.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="1">
+        <v>29417.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D42" s="1">
+        <v>11.58409525</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>340769.33</v>
+      </c>
+      <c r="H42" s="1">
+        <v>297285.4</v>
+      </c>
+      <c r="I42" s="1">
+        <v>87.239482496855</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>638054.73</v>
+      </c>
+      <c r="M42" s="1">
+        <v>638054.73</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>112</v>
+      </c>
+      <c r="B43" s="1">
+        <v>6099.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>45.57366945</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>277953.81</v>
+      </c>
+      <c r="H43" s="1">
+        <v>63590.19</v>
+      </c>
+      <c r="I43" s="1">
+        <v>22.877970264196</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>341544.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>341544.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>114</v>
+      </c>
+      <c r="B44" s="1">
+        <v>5004.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>46.92</v>
+      </c>
+      <c r="D44" s="1">
+        <v>42.18115308</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>211074.49</v>
+      </c>
+      <c r="H44" s="1">
+        <v>23713.19</v>
+      </c>
+      <c r="I44" s="1">
+        <v>11.234512517358</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>234787.68</v>
+      </c>
+      <c r="M44" s="1">
+        <v>234787.68</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" s="1">
+        <v>8650.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D45" s="1">
+        <v>34.4296659</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>297816.61</v>
+      </c>
+      <c r="H45" s="1">
+        <v>379478.39</v>
+      </c>
+      <c r="I45" s="1">
+        <v>127.420156317</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>677295.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>677295.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" s="1">
+        <v>19493.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D46" s="1">
+        <v>22.15094393</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>431788.35</v>
+      </c>
+      <c r="H46" s="1">
+        <v>98518.72</v>
+      </c>
+      <c r="I46" s="1">
+        <v>22.816437729272</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>530307.07</v>
+      </c>
+      <c r="M46" s="1">
+        <v>530307.07</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>120</v>
+      </c>
+      <c r="B47" s="1">
+        <v>173256.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D47" s="1">
+        <v>4.58678187</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>794687.48</v>
+      </c>
+      <c r="H47" s="1">
+        <v>236532.23</v>
+      </c>
+      <c r="I47" s="1">
+        <v>29.764182266971</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1031219.71</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1031219.71</v>
+      </c>
+      <c r="N47" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>122</v>
+      </c>
+      <c r="B48" s="1">
+        <v>3873.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>117.25</v>
+      </c>
+      <c r="D48" s="1">
+        <v>74.53999742</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>288693.41</v>
+      </c>
+      <c r="H48" s="1">
+        <v>165415.84</v>
+      </c>
+      <c r="I48" s="1">
+        <v>57.298100431181</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>454109.25</v>
+      </c>
+      <c r="M48" s="1">
+        <v>454109.25</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1360.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>267.05</v>
+      </c>
+      <c r="D49" s="1">
+        <v>293.85979412</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>399649.32</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-36461.32</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-9.1233284220276</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>363188.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>363188.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>126</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3276.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>81.25</v>
+      </c>
+      <c r="D50" s="1">
+        <v>90.00418193</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>294853.7</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-28678.7</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-9.7264168636853</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>266175.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>266175.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" s="1">
+        <v>13341.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>23.89</v>
+      </c>
+      <c r="D51" s="1">
+        <v>24.12774455</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>321888.24</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-3171.75</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.98535752657506</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>318716.49</v>
+      </c>
+      <c r="M51" s="1">
+        <v>318716.49</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>130</v>
+      </c>
+      <c r="B52" s="1">
+        <v>101909.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D52" s="1">
+        <v>3.24342816</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>330534.52</v>
+      </c>
+      <c r="H52" s="1">
+        <v>124591.07</v>
+      </c>
+      <c r="I52" s="1">
+        <v>37.693814854799</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>455125.59</v>
+      </c>
+      <c r="M52" s="1">
+        <v>455125.59</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>132</v>
+      </c>
+      <c r="B53" s="1">
+        <v>3353.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D53" s="1">
+        <v>142.30155085</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>477137.1</v>
+      </c>
+      <c r="H53" s="1">
+        <v>8880.25</v>
+      </c>
+      <c r="I53" s="1">
+        <v>1.8611526959442</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>486017.35</v>
+      </c>
+      <c r="M53" s="1">
+        <v>486017.35</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>134</v>
+      </c>
+      <c r="B54" s="1">
+        <v>4896.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>46.255</v>
+      </c>
+      <c r="D54" s="1">
+        <v>52.45036969</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>256797.01</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-30332.53</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-11.81187039522</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>226464.48</v>
+      </c>
+      <c r="M54" s="1">
+        <v>226464.48</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>136</v>
+      </c>
+      <c r="B55" s="1">
+        <v>756.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>534.6</v>
+      </c>
+      <c r="D55" s="1">
+        <v>429.69970899</v>
+      </c>
+      <c r="E55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F55">
+        <v>0.92</v>
+      </c>
+      <c r="G55" s="1">
+        <v>334734.31</v>
+      </c>
+      <c r="H55" s="1">
+        <v>103638.27</v>
+      </c>
+      <c r="I55" s="1">
+        <v>30.961352602307</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>438372.58</v>
+      </c>
+      <c r="M55" s="1">
+        <v>438372.58</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>138</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1537.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>381.6474691</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>586592.16</v>
+      </c>
+      <c r="H56" s="1">
+        <v>9763.84</v>
+      </c>
+      <c r="I56" s="1">
+        <v>1.6645023008831</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>596356.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>596356.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>140</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1403.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D57" s="1">
+        <v>563.97657876</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>791259.14</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-95721.89</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-12.097413497176</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>695537.25</v>
+      </c>
+      <c r="M57" s="1">
+        <v>695537.25</v>
+      </c>
+      <c r="N57" s="1">
         <v>1.36</v>
       </c>
-      <c r="P6">
-[...146 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" s="1">
+        <v>14461.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>15.326</v>
+      </c>
+      <c r="D58" s="1">
+        <v>14.80569324</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>214105.13</v>
+      </c>
+      <c r="H58" s="1">
+        <v>7524.16</v>
+      </c>
+      <c r="I58" s="1">
+        <v>3.5142362072315</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>221629.29</v>
+      </c>
+      <c r="M58" s="1">
+        <v>221629.29</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" s="1">
+        <v>6296.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>145.65</v>
+      </c>
+      <c r="D59" s="1">
+        <v>136.13408513</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>857100.2</v>
+      </c>
+      <c r="H59" s="1">
+        <v>59912.2</v>
+      </c>
+      <c r="I59" s="1">
+        <v>6.9901045408693</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>917012.4</v>
+      </c>
+      <c r="M59" s="1">
+        <v>917012.4</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>146</v>
+      </c>
+      <c r="B60" s="1">
+        <v>19060.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D60" s="1">
+        <v>11.18120042</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>213113.68</v>
+      </c>
+      <c r="H60" s="1">
+        <v>62493.92</v>
+      </c>
+      <c r="I60" s="1">
+        <v>29.324217947905</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>275607.6</v>
+      </c>
+      <c r="M60" s="1">
+        <v>275607.6</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4437.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D61" s="1">
+        <v>50.69579896</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>224937.26</v>
+      </c>
+      <c r="H61" s="1">
+        <v>2769.58</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1.2312677766236</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>227706.84</v>
+      </c>
+      <c r="M61" s="1">
+        <v>227706.84</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>150</v>
+      </c>
+      <c r="B62" s="1">
+        <v>941.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>240.3</v>
+      </c>
+      <c r="D62" s="1">
+        <v>188.67313496</v>
+      </c>
+      <c r="E62" t="s">
+        <v>151</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>151655.92</v>
+      </c>
+      <c r="H62" s="1">
+        <v>46784.01</v>
+      </c>
+      <c r="I62" s="1">
+        <v>30.848785856826</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>198439.93</v>
+      </c>
+      <c r="M62" s="1">
+        <v>198439.93</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="1">
+        <v>5273.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>83.29</v>
+      </c>
+      <c r="D63" s="1">
+        <v>81.48237436</v>
+      </c>
+      <c r="E63" t="s">
+        <v>28</v>
+      </c>
+      <c r="F63">
+        <v>0.92</v>
+      </c>
+      <c r="G63" s="1">
+        <v>460496.1</v>
+      </c>
+      <c r="H63" s="1">
+        <v>15872.65</v>
+      </c>
+      <c r="I63" s="1">
+        <v>3.4468587247536</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>476368.75</v>
+      </c>
+      <c r="M63" s="1">
+        <v>476368.75</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" s="1">
+        <v>32142.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D64" s="1">
+        <v>7.15779354</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>230065.8</v>
+      </c>
+      <c r="H64" s="1">
+        <v>136031.58</v>
+      </c>
+      <c r="I64" s="1">
+        <v>59.127249682482</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>366097.38</v>
+      </c>
+      <c r="M64" s="1">
+        <v>366097.38</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="1">
+        <v>7399.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>126.28</v>
+      </c>
+      <c r="D65" s="1">
+        <v>106.82878497</v>
+      </c>
+      <c r="E65" t="s">
+        <v>28</v>
+      </c>
+      <c r="F65">
+        <v>0.92</v>
+      </c>
+      <c r="G65" s="1">
+        <v>846236.12</v>
+      </c>
+      <c r="H65" s="1">
+        <v>167208.99</v>
+      </c>
+      <c r="I65" s="1">
+        <v>19.759141219356</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1013445.11</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1013445.11</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="1">
+        <v>10504.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>407.2</v>
+      </c>
+      <c r="D66" s="1">
+        <v>407.34854532</v>
+      </c>
+      <c r="E66" t="s">
+        <v>70</v>
+      </c>
+      <c r="F66">
+        <v>7.47</v>
+      </c>
+      <c r="G66" s="1">
+        <v>573982.39</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-1731.94</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.30174096456165</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>572250.45</v>
+      </c>
+      <c r="M66" s="1">
+        <v>572250.45</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="1">
+        <v>15567.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>16.98</v>
+      </c>
+      <c r="D67" s="1">
+        <v>13.60734952</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>211825.61</v>
+      </c>
+      <c r="H67" s="1">
+        <v>52502.05</v>
+      </c>
+      <c r="I67" s="1">
+        <v>24.78550634175</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>264327.66</v>
+      </c>
+      <c r="M67" s="1">
+        <v>264327.66</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="1">
+        <v>22287.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>144.7</v>
+      </c>
+      <c r="D68" s="1">
+        <v>124.75661866</v>
+      </c>
+      <c r="E68" t="s">
+        <v>70</v>
+      </c>
+      <c r="F68">
+        <v>7.47</v>
+      </c>
+      <c r="G68" s="1">
+        <v>372513.28</v>
+      </c>
+      <c r="H68" s="1">
+        <v>58949.97</v>
+      </c>
+      <c r="I68" s="1">
+        <v>15.824931127288</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>431463.25</v>
+      </c>
+      <c r="M68" s="1">
+        <v>431463.25</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="1">
+        <v>6385.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>65.96</v>
+      </c>
+      <c r="D69" s="1">
+        <v>118.1562177</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>754427.45</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-333272.85</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-44.175599655076</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>421154.6</v>
+      </c>
+      <c r="M69" s="1">
+        <v>421154.6</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="1">
+        <v>6586.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D70" s="1">
+        <v>47.93986335</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>315731.94</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-68921.59</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-21.829147218998</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>246810.35</v>
+      </c>
+      <c r="M70" s="1">
+        <v>246810.35</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2003.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D71" s="1">
+        <v>55.71003994</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>111587.21</v>
+      </c>
+      <c r="H71" s="1">
+        <v>174541.34</v>
+      </c>
+      <c r="I71" s="1">
+        <v>156.41697646173</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>286128.55</v>
+      </c>
+      <c r="M71" s="1">
+        <v>286128.55</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="1">
+        <v>4748.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>86.62</v>
+      </c>
+      <c r="D72" s="1">
+        <v>86.12614996</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>408926.96</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2344.8</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.57340313292134</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>411271.76</v>
+      </c>
+      <c r="M72" s="1">
+        <v>411271.76</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8925.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D73" s="1">
+        <v>41.37990028</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>369315.61</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-136640.86</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-36.998398199307</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>232674.75</v>
+      </c>
+      <c r="M73" s="1">
+        <v>232674.75</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1">
+        <v>4199.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>42.21</v>
+      </c>
+      <c r="D74" s="1">
+        <v>61.33132651</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>257530.24</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-80290.45</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-31.177095940267</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>177239.79</v>
+      </c>
+      <c r="M74" s="1">
+        <v>177239.79</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="1">
+        <v>4038.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>336.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>296.39209757</v>
+      </c>
+      <c r="E75" t="s">
+        <v>28</v>
+      </c>
+      <c r="F75">
+        <v>0.92</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1196168.97</v>
+      </c>
+      <c r="H75" s="1">
+        <v>275459.64</v>
+      </c>
+      <c r="I75" s="1">
+        <v>23.028489026931</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1471628.61</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1471628.61</v>
+      </c>
+      <c r="N75" s="1">
+        <v>2.87</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="1">
+        <v>5571.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>487.4</v>
+      </c>
+      <c r="D76" s="1">
+        <v>428.75643691</v>
+      </c>
+      <c r="E76" t="s">
+        <v>53</v>
+      </c>
+      <c r="F76">
+        <v>11.08</v>
+      </c>
+      <c r="G76" s="1">
+        <v>217513.86</v>
+      </c>
+      <c r="H76" s="1">
+        <v>27472.42</v>
+      </c>
+      <c r="I76" s="1">
+        <v>12.630192852998</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>244986.28</v>
+      </c>
+      <c r="M76" s="1">
+        <v>244986.28</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" s="1">
+        <v>2194.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D77" s="1">
+        <v>224.35864175</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>492242.86</v>
+      </c>
+      <c r="H77" s="1">
+        <v>237700.94</v>
+      </c>
+      <c r="I77" s="1">
+        <v>48.289362693854</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>729943.8</v>
+      </c>
+      <c r="M77" s="1">
+        <v>729943.8</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>183</v>
+      </c>
+      <c r="B78" s="1">
+        <v>6381.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D78" s="1">
+        <v>58.46962075</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>373094.65</v>
+      </c>
+      <c r="H78" s="1">
+        <v>141213.95</v>
+      </c>
+      <c r="I78" s="1">
+        <v>37.849363425608</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>514308.6</v>
+      </c>
+      <c r="M78" s="1">
+        <v>514308.6</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>185</v>
+      </c>
+      <c r="B79" s="1">
+        <v>52976.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>4.174</v>
+      </c>
+      <c r="D79" s="1">
+        <v>2.56789999</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>136037.07</v>
+      </c>
+      <c r="H79" s="1">
+        <v>85084.75</v>
+      </c>
+      <c r="I79" s="1">
+        <v>62.545267992026</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>221121.82</v>
+      </c>
+      <c r="M79" s="1">
+        <v>221121.82</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>187</v>
+      </c>
+      <c r="B80" s="1">
+        <v>7228.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D80" s="1">
+        <v>94.52649004</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>683237.47</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-140631.51</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-20.583108534724</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>542605.96</v>
+      </c>
+      <c r="M80" s="1">
+        <v>542605.96</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" s="1">
+        <v>7103.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D81" s="1">
+        <v>159.2958961</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1131478.75</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-171579.33</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-15.164167245739</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>959899.42</v>
+      </c>
+      <c r="M81" s="1">
+        <v>959899.42</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" s="1">
+        <v>7755.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>30.76</v>
+      </c>
+      <c r="D82" s="1">
+        <v>35.32403095</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>273937.86</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-35394.06</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-12.920470357767</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>238543.8</v>
+      </c>
+      <c r="M82" s="1">
+        <v>238543.8</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3376.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D83" s="1">
+        <v>165.88655806</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>560033.02</v>
+      </c>
+      <c r="H83" s="1">
+        <v>371911.78</v>
+      </c>
+      <c r="I83" s="1">
+        <v>66.408902103665</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>931944.8</v>
+      </c>
+      <c r="M83" s="1">
+        <v>931944.8</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>93.54</v>
+      </c>
+      <c r="D84" s="1">
+        <v>87.81467303</v>
+      </c>
+      <c r="E84" t="s">
+        <v>28</v>
+      </c>
+      <c r="F84">
+        <v>0.92</v>
+      </c>
+      <c r="G84" s="1">
+        <v>463674.46</v>
+      </c>
+      <c r="H84" s="1">
+        <v>35908.99</v>
+      </c>
+      <c r="I84" s="1">
+        <v>7.7444399245108</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>499583.45</v>
+      </c>
+      <c r="M84" s="1">
+        <v>499583.45</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>197</v>
+      </c>
+      <c r="B85" s="1">
+        <v>3877.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D85" s="1">
+        <v>159.99584988</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>620303.91</v>
+      </c>
+      <c r="H85" s="1">
+        <v>416793.59</v>
+      </c>
+      <c r="I85" s="1">
+        <v>67.19183665955</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>1037097.5</v>
+      </c>
+      <c r="M85" s="1">
+        <v>1037097.5</v>
+      </c>
+      <c r="N85" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4110.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.25186131</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>403815.15</v>
+      </c>
+      <c r="H86" s="1">
+        <v>228796.05</v>
+      </c>
+      <c r="I86" s="1">
+        <v>56.658609762412</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>632611.2</v>
+      </c>
+      <c r="M86" s="1">
+        <v>632611.2</v>
+      </c>
+      <c r="N86" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="1">
+        <v>8804.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>34.22</v>
+      </c>
+      <c r="D87" s="1">
+        <v>51.64600182</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>454691.4</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-153418.52</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-33.741240762416</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>301272.88</v>
+      </c>
+      <c r="M87" s="1">
+        <v>301272.88</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1343.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>167.6</v>
+      </c>
+      <c r="D88" s="1">
+        <v>169.19134028</v>
+      </c>
+      <c r="E88" t="s">
+        <v>28</v>
+      </c>
+      <c r="F88">
+        <v>0.92</v>
+      </c>
+      <c r="G88" s="1">
+        <v>242946.53</v>
+      </c>
+      <c r="H88" s="1">
+        <v>1195.56</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.49210828407387</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>244142.09</v>
+      </c>
+      <c r="M88" s="1">
+        <v>244142.09</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" s="1">
+        <v>5270.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D89" s="1">
+        <v>66.29859962</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>349393.62</v>
+      </c>
+      <c r="H89" s="1">
+        <v>55236.98</v>
+      </c>
+      <c r="I89" s="1">
+        <v>15.80938426981</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>404630.6</v>
+      </c>
+      <c r="M89" s="1">
+        <v>404630.6</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" s="1">
+        <v>396.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>460.02</v>
+      </c>
+      <c r="D90" s="1">
+        <v>503.62532828</v>
+      </c>
+      <c r="E90" t="s">
+        <v>151</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>169798.1</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-9931.56</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-5.8490407136476</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>159866.54</v>
+      </c>
+      <c r="M90" s="1">
+        <v>159866.54</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" s="1">
+        <v>34955.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>91.4</v>
+      </c>
+      <c r="D91" s="1">
+        <v>59.79360034</v>
+      </c>
+      <c r="E91" t="s">
+        <v>53</v>
+      </c>
+      <c r="F91">
+        <v>11.08</v>
+      </c>
+      <c r="G91" s="1">
+        <v>189130.87</v>
+      </c>
+      <c r="H91" s="1">
+        <v>99125.28</v>
+      </c>
+      <c r="I91" s="1">
+        <v>52.410946980786</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>288256.15</v>
+      </c>
+      <c r="M91" s="1">
+        <v>288256.15</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" s="1">
+        <v>7365.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>62.58</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.57334827</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>195712.71</v>
+      </c>
+      <c r="H92" s="1">
+        <v>265188.99</v>
+      </c>
+      <c r="I92" s="1">
+        <v>135.49911500382</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>460901.7</v>
+      </c>
+      <c r="M92" s="1">
+        <v>460901.7</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" s="1">
+        <v>1885.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>127.8</v>
+      </c>
+      <c r="D93" s="1">
+        <v>130.92310875</v>
+      </c>
+      <c r="E93" t="s">
+        <v>28</v>
+      </c>
+      <c r="F93">
+        <v>0.92</v>
+      </c>
+      <c r="G93" s="1">
+        <v>266680.43</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-5383.18</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-2.0185883156106</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>261297.25</v>
+      </c>
+      <c r="M93" s="1">
+        <v>261297.25</v>
+      </c>
+      <c r="N93" s="1">
         <v>0.51</v>
       </c>
-      <c r="P9">
-[...654 lines deleted...]
-      <c r="A23" t="s">
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>215</v>
+      </c>
+      <c r="B94" s="1">
+        <v>17437.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D94" s="1">
+        <v>23.57652635</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>411103.89</v>
+      </c>
+      <c r="H94" s="1">
+        <v>165014.59</v>
+      </c>
+      <c r="I94" s="1">
+        <v>40.139389096999</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>576118.48</v>
+      </c>
+      <c r="M94" s="1">
+        <v>576118.48</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="1">
+        <v>2680.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D95" s="1">
+        <v>220.3534291</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>590547.19</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-10327.19</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-1.7487493251809</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>580220.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>580220.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>219</v>
+      </c>
+      <c r="B96" s="1">
+        <v>11109.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>20.82</v>
+      </c>
+      <c r="D96" s="1">
+        <v>20.96802142</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>232933.75</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-1644.37</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-0.70593892040119</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>231289.38</v>
+      </c>
+      <c r="M96" s="1">
+        <v>231289.38</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>221</v>
+      </c>
+      <c r="B97" s="1">
+        <v>7949.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D97" s="1">
+        <v>77.67148321</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>617410.62</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-4622.21</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-0.74864439487614</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>612788.41</v>
+      </c>
+      <c r="M97" s="1">
+        <v>612788.41</v>
+      </c>
+      <c r="N97" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>223</v>
+      </c>
+      <c r="B98" s="1">
+        <v>7486.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>53.36</v>
+      </c>
+      <c r="D98" s="1">
+        <v>52.8119797</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>395350.48</v>
+      </c>
+      <c r="H98" s="1">
+        <v>4102.48</v>
+      </c>
+      <c r="I98" s="1">
+        <v>1.037681805774</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>399452.96</v>
+      </c>
+      <c r="M98" s="1">
+        <v>399452.96</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>225</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1762.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D99" s="1">
+        <v>119.80204881</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>211091.21</v>
+      </c>
+      <c r="H99" s="1">
+        <v>244385.79</v>
+      </c>
+      <c r="I99" s="1">
+        <v>115.77260370055</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>455477.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>455477.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>227</v>
+      </c>
+      <c r="B100" s="1">
+        <v>17177.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>36.23</v>
+      </c>
+      <c r="D100" s="1">
+        <v>28.5219398</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>489921.36</v>
+      </c>
+      <c r="H100" s="1">
+        <v>132401.35</v>
+      </c>
+      <c r="I100" s="1">
+        <v>27.02502091356</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>622322.71</v>
+      </c>
+      <c r="M100" s="1">
+        <v>622322.71</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>229</v>
+      </c>
+      <c r="B101" s="1">
+        <v>9789.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>172.5</v>
+      </c>
+      <c r="D101" s="1">
+        <v>124.19003882</v>
+      </c>
+      <c r="E101" t="s">
         <v>70</v>
       </c>
-      <c r="B23" t="s">
-[...14 lines deleted...]
-      <c r="G23">
+      <c r="F101">
         <v>7.47</v>
       </c>
-      <c r="H23" s="1">
-[...43 lines deleted...]
-      <c r="F24" t="s">
+      <c r="G101" s="1">
+        <v>162848.33</v>
+      </c>
+      <c r="H101" s="1">
+        <v>63069.8</v>
+      </c>
+      <c r="I101" s="1">
+        <v>38.729165966885</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>225918.13</v>
+      </c>
+      <c r="M101" s="1">
+        <v>225918.13</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>231</v>
+      </c>
+      <c r="B102" s="1">
+        <v>17600.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>21.56</v>
+      </c>
+      <c r="D102" s="1">
+        <v>28.87059773</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>508122.52</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-128666.52</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-25.321947942791</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>379456.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>379456.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>233</v>
+      </c>
+      <c r="B103" s="1">
+        <v>6102.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>119.6944723</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>730375.67</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-382561.67</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-52.378753251734</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>347814.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>347814.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>235</v>
+      </c>
+      <c r="B104" s="1">
+        <v>652.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>589.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>543.46211656</v>
+      </c>
+      <c r="E104" t="s">
         <v>28</v>
       </c>
-      <c r="G24">
+      <c r="F104">
         <v>0.92</v>
       </c>
-      <c r="H24" s="1">
-[...3978 lines deleted...]
-      <c r="A104" t="s">
+      <c r="G104" s="1">
+        <v>378605.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>37932.94</v>
+      </c>
+      <c r="I104" s="1">
+        <v>10.019109051438</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>416538.86</v>
+      </c>
+      <c r="M104" s="1">
+        <v>416538.86</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>234</v>
-      </c>
-[...193 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">