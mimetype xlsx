--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -130,1758 +130,1638 @@
   <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>2 282.66</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>3 425.86</t>
+    <t>5 919.35</t>
   </si>
   <si>
     <t>XS2388141892</t>
   </si>
   <si>
     <t>ADECCO INTERNATIONAL FINANCIAL SER 21/03/2082</t>
   </si>
   <si>
-    <t>7 915.07</t>
+    <t>3 736.99</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>34 098.29</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>11 428.08</t>
+  </si>
+  <si>
+    <t>BE6317598850</t>
+  </si>
+  <si>
+    <t>11 041.10</t>
+  </si>
+  <si>
+    <t>XS3237229193</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC 02/12/2036</t>
+  </si>
+  <si>
+    <t>10 898.63</t>
+  </si>
+  <si>
+    <t>FR0014013VX5</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
+  </si>
+  <si>
+    <t>6 443.84</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV PERP</t>
+  </si>
+  <si>
+    <t>14 979.45</t>
+  </si>
+  <si>
+    <t>DE000A4DFLN3</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2055</t>
+  </si>
+  <si>
+    <t>15 660.25</t>
+  </si>
+  <si>
+    <t>DE000A3E5TR0</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE PERP</t>
+  </si>
+  <si>
+    <t>21 441.10</t>
+  </si>
+  <si>
+    <t>DE000A289FK7</t>
+  </si>
+  <si>
+    <t>8 658.90</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>15 835.62</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 27/06/2029</t>
+  </si>
+  <si>
+    <t>18 308.22</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3 06/05/2033</t>
+  </si>
+  <si>
+    <t>16 972.60</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>11 857.23</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>19 142.47</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>41 424.66</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>27 486.99</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV PERP</t>
+  </si>
+  <si>
+    <t>6 534.25</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>35 450.90</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>8 058.56</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>11 130.14</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>2 883.54</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>12 321.92</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>4 828.77</t>
+  </si>
+  <si>
+    <t>XS2705604234</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
+  </si>
+  <si>
+    <t>13 890.41</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>16 726.25</t>
+  </si>
+  <si>
+    <t>XS2817924660</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
+  </si>
+  <si>
+    <t>3 444.34</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>6 796.33</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>4 027.40</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>14 714.63</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>9 764.38</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>27 767.47</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>8 350.28</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>14 887.67</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>3 448.24</t>
+  </si>
+  <si>
+    <t>XS2621007660</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
+  </si>
+  <si>
+    <t>21 817.52</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>17 291.10</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>8 155.48</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>14 951.71</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>7 654.45</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>11 736.99</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>3 473.63</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>21 318.39</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>17 950.68</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>12 273.97</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>28 276.03</t>
+  </si>
+  <si>
+    <t>FR0013519279</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 1.625 23/06/2030</t>
+  </si>
+  <si>
+    <t>7 697.60</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>10 050.68</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>16 789.38</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>13 636.99</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>15 075.73</t>
+  </si>
+  <si>
+    <t>FR0013236544</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 322.60</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>2 564.38</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>2 866.44</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>15 259.07</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>40 287.67</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>7 962.33</t>
+  </si>
+  <si>
+    <t>XS3032045471</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+  </si>
+  <si>
+    <t>18 224.22</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 623.29</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>1 684.93</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>9 623.29</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>21 911.49</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>8 102.43</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>6 612.98</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>21 727.29</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>26 100.00</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>9 169.52</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>5 142.12</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>8 849.32</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
     <t>24 746.92</t>
   </si>
   <si>
-    <t>BE6317598850</t>
-[...679 lines deleted...]
-  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>24 353.69</t>
+    <t>32 959.79</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>10 679.79</t>
+    <t>13 925.34</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>53 297.26</t>
+    <t>71 272.60</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 393.84</t>
+    <t>7 859.59</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>2 547.95</t>
-[...17 lines deleted...]
-    <t>6 093.15</t>
+    <t>5 308.22</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>19 389.04</t>
+    <t>26 408.22</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>8 674.66</t>
+    <t>11 806.85</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 400.26</t>
+    <t>4 015.82</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 809.97</t>
-[...26 lines deleted...]
-    <t>1 737.67</t>
+    <t>4 327.37</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>4 056.16</t>
+    <t>5 736.99</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>7 041.78</t>
+    <t>9 318.15</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>3 743.01</t>
-[...14 lines deleted...]
-    <t>4 409.59</t>
+    <t>5 833.77</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>23 409.25</t>
+    <t>30 946.92</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>4 726.03</t>
+    <t>6 904.11</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>10 889.74</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
-    <t>IBERDROLA INTERNATIONAL BV PERP</t>
-[...10 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>31 044.52</t>
+    <t>40 130.14</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>5 891.58</t>
+    <t>8 128.29</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 164.38</t>
+    <t>6 312.33</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>9 292.53</t>
+    <t>12 477.05</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>25 118.49</t>
-[...8 lines deleted...]
-    <t>4 623.29</t>
+    <t>34 110.62</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>11 518.15</t>
+    <t>16 557.95</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>13 718.08</t>
+    <t>17 774.25</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>10 652.05</t>
+    <t>15 189.04</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 663.70</t>
-[...8 lines deleted...]
-    <t>1 634.46</t>
+    <t>2 908.56</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>49 738.36</t>
+    <t>65 380.82</t>
+  </si>
+  <si>
+    <t>FR0013300605</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 1.625 13/12/2032</t>
+  </si>
+  <si>
+    <t>1 976.71</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>7 166.10</t>
+    <t>9 873.29</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>2 800.00</t>
+  </si>
+  <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>4 610.96</t>
+    <t>6 380.14</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>10 999.23</t>
+    <t>15 008.00</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>10 969.86</t>
+    <t>14 838.49</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>12 740.29</t>
+    <t>18 169.88</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>31 528.77</t>
+    <t>41 079.45</t>
   </si>
   <si>
     <t>XS1689185426</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 1.5 25/09/2027</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>15 983.77</t>
+    <t>19 994.11</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>6 922.50</t>
+    <t>10 742.36</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>4 638.70</t>
+    <t>6 196.92</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>13 500.00</t>
-[...8 lines deleted...]
-    <t>13 181.92</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 186.47</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>69 564.66</t>
-[...8 lines deleted...]
-    <t>27 114.33</t>
+    <t>73 898.90</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>16 129.73</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>3 753.42</t>
-[...8 lines deleted...]
-    <t>5 101.37</t>
+    <t>5 376.71</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>17 460.30</t>
+    <t>24 729.79</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>28 152.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>14 346.92</t>
-[...8 lines deleted...]
-    <t>20 749.07</t>
+    <t>22 158.94</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>5 556.16</t>
+    <t>8 726.03</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>10 052.13</t>
-[...8 lines deleted...]
-    <t>7 007.67</t>
+    <t>13 294.81</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>25 261.37</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>4 801.45</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>51 776.71</t>
+    <t>69 138.70</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>22 496.00</t>
+    <t>30 875.18</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>14 084.88</t>
+    <t>18 105.97</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>15 123.29</t>
+    <t>19 463.01</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 315.07</t>
+    <t>1 643.84</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>21 470.55</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 450.47</t>
+    <t>16 621.64</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>25 367.81</t>
-[...5 lines deleted...]
-    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+    <t>35 834.25</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>8 543.84</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>23 789.40</t>
+    <t>31 591.66</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>4 466.76</t>
+    <t>6 658.78</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>22 191.78</t>
-[...8 lines deleted...]
-    <t>22 292.05</t>
+    <t>29 095.89</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>17 456.85</t>
-[...20 lines deleted...]
-    <t>15 975.34</t>
+    <t>23 800.68</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>5 881.01</t>
-[...5 lines deleted...]
-    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+    <t>8 253.68</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>24 048.90</t>
-[...8 lines deleted...]
-    <t>1 960.82</t>
+    <t>31 902.33</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 357.19</t>
+    <t>11 327.74</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>17 118.74</t>
+    <t>21 474.08</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>22 246.58</t>
+    <t>30 575.34</t>
   </si>
   <si>
     <t>XS2021467753</t>
   </si>
   <si>
     <t>STANDARD CHARTERED PLC 02/07/2027</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>2 071.23</t>
+    <t>3 471.92</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>22 265.75</t>
+    <t>30 291.78</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>7 726.03</t>
+    <t>10 931.51</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>23 393.84</t>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 932.88</t>
+    <t>4 876.03</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 937.50</t>
+    <t>5 963.53</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>18 752.05</t>
+    <t>26 038.36</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>19 771.23</t>
+    <t>24 696.58</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>12 205.48</t>
+    <t>17 021.92</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>11 712.33</t>
+    <t>16 657.53</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 237.85</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 684.93</t>
+    <t>10 595.89</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 131.05</t>
+    <t>3 599.84</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>9 544.11</t>
+    <t>13 757.48</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>14 121.92</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>13 155.13</t>
+    <t>20 146.16</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>6 877.39</t>
+    <t>11 080.69</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>22 495.89</t>
+    <t>27 875.34</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>9 363.70</t>
+    <t>12 410.62</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 306.85</t>
+    <t>14 947.95</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>22 919.18</t>
+    <t>29 934.25</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 271.08</t>
+    <t>2 623.64</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>13 952.05</t>
+    <t>19 171.23</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>11 753.42</t>
-[...17 lines deleted...]
-    <t>17 538.36</t>
+    <t>15 172.60</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 903.42</t>
+    <t>4 000.68</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>5 356.85</t>
+  </si>
+  <si>
+    <t>XS2592516210</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
+  </si>
+  <si>
+    <t>6 739.73</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 619.03</t>
+    <t>11 540.84</t>
   </si>
   <si>
     <t>CDS-00107052</t>
   </si>
   <si>
     <t>PAR20251127050130061</t>
   </si>
   <si>
-    <t>-113 750.00</t>
+    <t>-164 305.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2245,154 +2125,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>76063.5321</v>
+        <v>71198.8021</v>
       </c>
       <c r="D2">
-        <v>1478.33</v>
+        <v>1487.36</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>112447015.1</v>
+        <v>105898557.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>112447015.1</v>
+        <v>105898557.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>272553.0233</v>
+        <v>614559.0233</v>
       </c>
       <c r="D3">
-        <v>101.4</v>
+        <v>101.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>27639577.21</v>
+        <v>62681423.87</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>27639577.21</v>
+        <v>62681423.87</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>101.09</v>
+        <v>101.7</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1010.9</v>
+        <v>1017.08</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1010.9</v>
+        <v>1017.08</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P203"/>
+  <dimension ref="A1:P191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O203" sqref="O203"/>
+      <selection activeCell="O191" sqref="O191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2411,10139 +2291,9539 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>2807.0</v>
+        <v>9215.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1068.72</v>
+        <v>1069.94</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.2584289277</v>
+        <v>1069.5383168747</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2995794.41</v>
+        <v>9855795.59</v>
       </c>
       <c r="I2" s="1">
-        <v>4102.63</v>
+        <v>3701.51</v>
       </c>
       <c r="J2" s="1">
-        <v>0.13694631334865</v>
+        <v>0.037556683944984</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2999897.04</v>
+        <v>9859497.1</v>
       </c>
       <c r="N2" s="1">
-        <v>2999897.04</v>
+        <v>9859497.1</v>
       </c>
       <c r="O2" s="1">
-        <v>2.14</v>
+        <v>5.85</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>166.0</v>
+        <v>38.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.36</v>
+        <v>117.16</v>
       </c>
       <c r="E3" s="1">
-        <v>116.604638554</v>
+        <v>116.559736842</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-40610.0</v>
+        <v>22810.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-40610.0</v>
+        <v>22810.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-40610.0</v>
+        <v>22810.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>3.0</v>
       </c>
       <c r="D4" s="1">
-        <v>127.69</v>
+        <v>129.61</v>
       </c>
       <c r="E4" s="1">
         <v>128.6</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-2730.0</v>
+        <v>3030.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-2730.0</v>
+        <v>3030.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-2730.0</v>
+        <v>3030.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>-56.0</v>
       </c>
       <c r="D5" s="1">
-        <v>121.59</v>
+        <v>123.4</v>
       </c>
       <c r="E5" s="1">
         <v>121.25</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-19040.0</v>
+        <v>-120400.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-19040.0</v>
+        <v>-120400.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-19040.0</v>
+        <v>-120400.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.01</v>
+        <v>-0.07</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>684000.0</v>
+        <v>884000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.314</v>
+        <v>100.342</v>
       </c>
       <c r="E6" s="1">
-        <v>99.08</v>
+        <v>99.3340724</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>677707.2</v>
+        <v>878113.2</v>
       </c>
       <c r="I6" s="1">
-        <v>1600.56</v>
+        <v>8910.08</v>
       </c>
       <c r="J6" s="1">
-        <v>0.23617278966492</v>
+        <v>1.0146846670794</v>
       </c>
       <c r="K6">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>407.59</v>
+        <v>0.26</v>
+      </c>
+      <c r="L6" t="s">
+        <v>38</v>
       </c>
       <c r="M6" s="1">
-        <v>679307.76</v>
+        <v>887023.28</v>
       </c>
       <c r="N6" s="1">
-        <v>679715.35</v>
+        <v>889305.94</v>
       </c>
       <c r="O6" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>234000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>109.2</v>
+        <v>110.396</v>
       </c>
       <c r="E7" s="1">
-        <v>99.38299573</v>
+        <v>102.64317665</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>232556.21</v>
+        <v>342828.21</v>
       </c>
       <c r="I7" s="1">
-        <v>22971.79</v>
+        <v>25894.43</v>
       </c>
       <c r="J7" s="1">
-        <v>9.8779516573649</v>
+        <v>7.5531794772665</v>
       </c>
       <c r="K7">
-        <v>1.46</v>
+        <v>1.77</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M7" s="1">
-        <v>255528.0</v>
+        <v>368722.64</v>
       </c>
       <c r="N7" s="1">
-        <v>258953.86</v>
+        <v>374641.99</v>
       </c>
       <c r="O7" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.262</v>
+        <v>98.158</v>
       </c>
       <c r="E8" s="1">
-        <v>84.07545556</v>
+        <v>84.075455</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>756679.1</v>
+        <v>336301.82</v>
       </c>
       <c r="I8" s="1">
-        <v>127678.9</v>
+        <v>56330.18</v>
       </c>
       <c r="J8" s="1">
-        <v>16.873586174113</v>
+        <v>16.749888537624</v>
       </c>
       <c r="K8">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="L8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>884358.0</v>
+        <v>392632.0</v>
       </c>
       <c r="N8" s="1">
-        <v>892273.07</v>
+        <v>396368.99</v>
       </c>
       <c r="O8" s="1">
-        <v>0.64</v>
+        <v>0.24</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>102.946</v>
+        <v>104.585</v>
       </c>
       <c r="E9" s="1">
-        <v>99.89</v>
+        <v>100.84511111</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>699230.0</v>
+        <v>907606.0</v>
       </c>
       <c r="I9" s="1">
-        <v>21392.0</v>
+        <v>33659.0</v>
       </c>
       <c r="J9" s="1">
-        <v>3.059365301832</v>
+        <v>3.7085475415544</v>
       </c>
       <c r="K9">
-        <v>3.54</v>
+        <v>3.79</v>
       </c>
       <c r="L9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>720622.0</v>
+        <v>941265.0</v>
       </c>
       <c r="N9" s="1">
-        <v>745368.92</v>
+        <v>975363.29</v>
       </c>
       <c r="O9" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.964</v>
+        <v>102.614</v>
       </c>
       <c r="E10" s="1">
-        <v>85.8945975</v>
+        <v>100.4938</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>343578.39</v>
+        <v>1004938.0</v>
       </c>
       <c r="I10" s="1">
-        <v>48277.61</v>
+        <v>21202.0</v>
       </c>
       <c r="J10" s="1">
-        <v>14.051410509258</v>
+        <v>2.1097818969927</v>
       </c>
       <c r="K10">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="L10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>391856.0</v>
+        <v>1026140.0</v>
       </c>
       <c r="N10" s="1">
-        <v>402047.78</v>
+        <v>1037568.08</v>
       </c>
       <c r="O10" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>102.17</v>
+        <v>98.369</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>85.8945975</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>800000.0</v>
+        <v>343578.39</v>
       </c>
       <c r="I11" s="1">
-        <v>17360.0</v>
+        <v>49897.61</v>
       </c>
       <c r="J11" s="1">
-        <v>2.17</v>
+        <v>14.5229186271</v>
       </c>
       <c r="K11">
-        <v>0.82</v>
+        <v>2.76</v>
       </c>
       <c r="L11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>817360.0</v>
+        <v>393476.0</v>
       </c>
       <c r="N11" s="1">
-        <v>823927.12</v>
+        <v>404517.1</v>
       </c>
       <c r="O11" s="1">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>1048000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.726</v>
+        <v>100.264</v>
       </c>
       <c r="E12" s="1">
-        <v>99.33</v>
+        <v>99.46317308</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1040978.4</v>
+        <v>1241300.4</v>
       </c>
       <c r="I12" s="1">
-        <v>4150.08</v>
+        <v>9994.32</v>
       </c>
       <c r="J12" s="1">
-        <v>0.39867109634551</v>
+        <v>0.80514918064958</v>
       </c>
       <c r="K12">
-        <v>0.67</v>
+        <v>0.87</v>
       </c>
       <c r="L12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>1045128.48</v>
+        <v>1251294.72</v>
       </c>
       <c r="N12" s="1">
-        <v>1052127.11</v>
+        <v>1262193.35</v>
       </c>
       <c r="O12" s="1">
         <v>0.75</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.194</v>
+        <v>98.965</v>
       </c>
       <c r="E13" s="1">
-        <v>99.253</v>
+        <v>99.19042857</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>595518.0</v>
+        <v>694333.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-6354.0</v>
+        <v>-1578.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.0669702679012</v>
+        <v>-0.22726847204439</v>
       </c>
       <c r="K13">
-        <v>0.76</v>
+        <v>0.92</v>
       </c>
       <c r="L13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>589164.0</v>
+        <v>692755.0</v>
       </c>
       <c r="N13" s="1">
-        <v>593700.99</v>
+        <v>699198.84</v>
       </c>
       <c r="O13" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>105.663</v>
+        <v>103.918</v>
       </c>
       <c r="E14" s="1">
-        <v>99.922</v>
+        <v>101.340404</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>599532.0</v>
+        <v>506702.02</v>
       </c>
       <c r="I14" s="1">
-        <v>34446.0</v>
+        <v>12887.98</v>
       </c>
       <c r="J14" s="1">
-        <v>5.7454814755509</v>
+        <v>2.5435027869042</v>
       </c>
       <c r="K14">
-        <v>1.63</v>
+        <v>3.0</v>
       </c>
       <c r="L14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M14" s="1">
-        <v>633978.0</v>
+        <v>519590.0</v>
       </c>
       <c r="N14" s="1">
-        <v>643754.71</v>
+        <v>534569.45</v>
       </c>
       <c r="O14" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.637</v>
+        <v>104.722</v>
       </c>
       <c r="E15" s="1">
-        <v>100.672755</v>
+        <v>102.38683333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>402691.02</v>
+        <v>614321.0</v>
       </c>
       <c r="I15" s="1">
-        <v>11856.98</v>
+        <v>14011.0</v>
       </c>
       <c r="J15" s="1">
-        <v>2.9444361585217</v>
+        <v>2.2807294557731</v>
       </c>
       <c r="K15">
-        <v>2.75</v>
+        <v>2.61</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>414548.0</v>
+        <v>628332.0</v>
       </c>
       <c r="N15" s="1">
-        <v>425545.26</v>
+        <v>643992.25</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.854</v>
+        <v>90.172</v>
       </c>
       <c r="E16" s="1">
-        <v>101.9686</v>
+        <v>77.706621</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>509843.0</v>
+        <v>777066.21</v>
       </c>
       <c r="I16" s="1">
-        <v>9427.0</v>
+        <v>124653.79</v>
       </c>
       <c r="J16" s="1">
-        <v>1.8490005746867</v>
+        <v>16.041591874134</v>
       </c>
       <c r="K16">
-        <v>2.37</v>
+        <v>2.14</v>
       </c>
       <c r="L16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M16" s="1">
-        <v>519270.0</v>
+        <v>901720.0</v>
       </c>
       <c r="N16" s="1">
-        <v>531106.23</v>
+        <v>923161.1</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C17" s="1">
         <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>92.043</v>
+        <v>92.112</v>
       </c>
       <c r="E17" s="1">
         <v>77.55</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>310200.0</v>
       </c>
       <c r="I17" s="1">
-        <v>57972.0</v>
+        <v>58248.0</v>
       </c>
       <c r="J17" s="1">
-        <v>18.688588007737</v>
+        <v>18.777562862669</v>
       </c>
       <c r="K17">
-        <v>2.02</v>
+        <v>2.16</v>
       </c>
       <c r="L17" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>368172.0</v>
+        <v>368448.0</v>
       </c>
       <c r="N17" s="1">
-        <v>376255.56</v>
+        <v>377106.9</v>
       </c>
       <c r="O17" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>89.878</v>
+        <v>106.065</v>
       </c>
       <c r="E18" s="1">
-        <v>74.60777625</v>
+        <v>106.5227</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>596862.21</v>
+        <v>426090.8</v>
       </c>
       <c r="I18" s="1">
-        <v>122161.79</v>
+        <v>-1830.8</v>
       </c>
       <c r="J18" s="1">
-        <v>20.46733533356</v>
+        <v>-0.42967367518848</v>
       </c>
       <c r="K18">
-        <v>2.0</v>
+        <v>3.96</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M18" s="1">
-        <v>719024.0</v>
+        <v>424260.0</v>
       </c>
       <c r="N18" s="1">
-        <v>735037.15</v>
+        <v>440095.62</v>
       </c>
       <c r="O18" s="1">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>105.995</v>
+        <v>109.247</v>
       </c>
       <c r="E19" s="1">
-        <v>106.63493333</v>
+        <v>110.69175</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>319904.8</v>
+        <v>442767.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1919.8</v>
+        <v>-5779.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.60011603452027</v>
+        <v>-1.305201155461</v>
       </c>
       <c r="K19">
-        <v>3.68</v>
+        <v>4.58</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M19" s="1">
-        <v>317985.0</v>
+        <v>436988.0</v>
       </c>
       <c r="N19" s="1">
-        <v>329039.79</v>
+        <v>455296.22</v>
       </c>
       <c r="O19" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>109.219</v>
+        <v>99.301</v>
       </c>
       <c r="E20" s="1">
-        <v>111.15333333</v>
+        <v>99.38842857</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>333460.0</v>
+        <v>695719.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-5803.0</v>
+        <v>-612.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.7402387092905</v>
+        <v>-0.087966549713318</v>
       </c>
       <c r="K20">
-        <v>4.2</v>
+        <v>2.42</v>
       </c>
       <c r="L20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M20" s="1">
-        <v>327657.0</v>
+        <v>695107.0</v>
       </c>
       <c r="N20" s="1">
-        <v>340258.03</v>
+        <v>712079.6</v>
       </c>
       <c r="O20" s="1">
-        <v>0.24</v>
+        <v>0.42</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>600000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.578</v>
+        <v>98.182</v>
       </c>
       <c r="E21" s="1">
-        <v>99.433</v>
+        <v>98.63818851</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>596598.0</v>
+        <v>1098829.42</v>
       </c>
       <c r="I21" s="1">
-        <v>-5130.0</v>
+        <v>-5081.94</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.85987549405127</v>
+        <v>-0.46248670699043</v>
       </c>
       <c r="K21">
-        <v>2.26</v>
+        <v>1.06</v>
       </c>
       <c r="L21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>591468.0</v>
+        <v>1093747.48</v>
       </c>
       <c r="N21" s="1">
-        <v>605029.64</v>
+        <v>1105604.71</v>
       </c>
       <c r="O21" s="1">
-        <v>0.43</v>
+        <v>0.66</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>914000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.948</v>
+        <v>100.795</v>
       </c>
       <c r="E22" s="1">
-        <v>98.803</v>
+        <v>99.91623904</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>903059.42</v>
+        <v>501579.52</v>
       </c>
       <c r="I22" s="1">
-        <v>-16954.7</v>
+        <v>4411.38</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.8774733560722</v>
+        <v>0.87949763180123</v>
       </c>
       <c r="K22">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.05</v>
+      </c>
+      <c r="L22">
+        <v>257.88</v>
       </c>
       <c r="M22" s="1">
-        <v>886104.72</v>
+        <v>505990.9</v>
       </c>
       <c r="N22" s="1">
-        <v>894080.31</v>
+        <v>506248.78</v>
       </c>
       <c r="O22" s="1">
-        <v>0.64</v>
+        <v>0.3</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>84</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="1">
-        <v>402000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.836</v>
+        <v>101.256</v>
       </c>
       <c r="E23" s="1">
-        <v>99.726</v>
+        <v>100.2235</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>400898.52</v>
+        <v>601341.0</v>
       </c>
       <c r="I23" s="1">
-        <v>442.2</v>
+        <v>6195.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.11030222810501</v>
+        <v>1.0301975085683</v>
       </c>
       <c r="K23">
-        <v>0.82</v>
+        <v>3.19</v>
       </c>
       <c r="L23" t="s">
         <v>86</v>
       </c>
       <c r="M23" s="1">
-        <v>401340.72</v>
+        <v>607536.0</v>
       </c>
       <c r="N23" s="1">
-        <v>404644.83</v>
+        <v>626678.47</v>
       </c>
       <c r="O23" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.908</v>
+        <v>99.903</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>98.1092</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>500000.0</v>
+        <v>1471638.0</v>
       </c>
       <c r="I24" s="1">
-        <v>4540.0</v>
+        <v>26907.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.908</v>
+        <v>1.8283708357626</v>
       </c>
       <c r="K24">
-        <v>2.96</v>
+        <v>2.76</v>
       </c>
       <c r="L24" t="s">
         <v>89</v>
       </c>
       <c r="M24" s="1">
-        <v>504540.0</v>
+        <v>1498545.0</v>
       </c>
       <c r="N24" s="1">
-        <v>519327.67</v>
+        <v>1539969.66</v>
       </c>
       <c r="O24" s="1">
-        <v>0.37</v>
+        <v>0.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>90</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.575</v>
+        <v>101.237</v>
       </c>
       <c r="E25" s="1">
-        <v>97.673</v>
+        <v>100.510473</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1172076.0</v>
+        <v>1005104.73</v>
       </c>
       <c r="I25" s="1">
-        <v>22824.0</v>
+        <v>7265.27</v>
       </c>
       <c r="J25" s="1">
-        <v>1.9473139967033</v>
+        <v>0.72283711171074</v>
       </c>
       <c r="K25">
-        <v>2.57</v>
+        <v>2.75</v>
       </c>
       <c r="L25" t="s">
         <v>92</v>
       </c>
       <c r="M25" s="1">
-        <v>1194900.0</v>
+        <v>1012370.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1225738.36</v>
+        <v>1039856.99</v>
       </c>
       <c r="O25" s="1">
-        <v>0.87</v>
+        <v>0.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.897</v>
+        <v>109.274</v>
       </c>
       <c r="E26" s="1">
-        <v>100.32859125</v>
+        <v>105.55</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>802628.73</v>
+        <v>633300.0</v>
       </c>
       <c r="I26" s="1">
-        <v>4547.27</v>
+        <v>22344.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.56654712571776</v>
+        <v>3.5281856939839</v>
       </c>
       <c r="K26">
-        <v>2.57</v>
+        <v>1.09</v>
       </c>
       <c r="L26" t="s">
         <v>95</v>
       </c>
       <c r="M26" s="1">
-        <v>807176.0</v>
+        <v>655644.0</v>
       </c>
       <c r="N26" s="1">
-        <v>827769.42</v>
+        <v>662178.25</v>
       </c>
       <c r="O26" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>96</v>
       </c>
       <c r="B27" t="s">
         <v>97</v>
       </c>
       <c r="C27" s="1">
-        <v>400000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.81</v>
+        <v>100.949</v>
       </c>
       <c r="E27" s="1">
-        <v>103.75</v>
+        <v>100.91270646</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>415000.0</v>
+        <v>1952660.87</v>
       </c>
       <c r="I27" s="1">
-        <v>20240.0</v>
+        <v>702.28</v>
       </c>
       <c r="J27" s="1">
-        <v>4.8771084337349</v>
+        <v>0.035965282594105</v>
       </c>
       <c r="K27">
-        <v>0.73</v>
+        <v>1.83</v>
       </c>
       <c r="L27" t="s">
         <v>98</v>
       </c>
       <c r="M27" s="1">
-        <v>435240.0</v>
+        <v>1953363.15</v>
       </c>
       <c r="N27" s="1">
-        <v>438144.11</v>
+        <v>1988814.05</v>
       </c>
       <c r="O27" s="1">
-        <v>0.31</v>
+        <v>1.18</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>99</v>
       </c>
       <c r="B28" t="s">
         <v>100</v>
       </c>
       <c r="C28" s="1">
-        <v>900000.0</v>
+        <v>1144000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.272</v>
+        <v>109.459</v>
       </c>
       <c r="E28" s="1">
-        <v>107.31572222</v>
+        <v>104.49157955</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>965841.5</v>
+        <v>1195383.67</v>
       </c>
       <c r="I28" s="1">
-        <v>-27393.5</v>
+        <v>56827.29</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.8362314106404</v>
+        <v>4.7538954585184</v>
       </c>
       <c r="K28">
-        <v>1.52</v>
+        <v>0.7</v>
       </c>
       <c r="L28" t="s">
         <v>101</v>
       </c>
       <c r="M28" s="1">
-        <v>938448.0</v>
+        <v>1252210.96</v>
       </c>
       <c r="N28" s="1">
-        <v>952145.26</v>
+        <v>1260269.52</v>
       </c>
       <c r="O28" s="1">
-        <v>0.68</v>
+        <v>0.75</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>102</v>
       </c>
       <c r="B29" t="s">
         <v>103</v>
       </c>
       <c r="C29" s="1">
-        <v>1535000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.293</v>
+        <v>100.011</v>
       </c>
       <c r="E29" s="1">
-        <v>100.93269511</v>
+        <v>99.82996154</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1549316.87</v>
+        <v>1038231.6</v>
       </c>
       <c r="I29" s="1">
-        <v>-9819.32</v>
+        <v>1882.8</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.63378384306885</v>
+        <v>0.18134682088274</v>
       </c>
       <c r="K29">
-        <v>1.65</v>
+        <v>1.07</v>
       </c>
       <c r="L29" t="s">
         <v>104</v>
       </c>
       <c r="M29" s="1">
-        <v>1539497.55</v>
+        <v>1040114.4</v>
       </c>
       <c r="N29" s="1">
-        <v>1564862.98</v>
+        <v>1051244.54</v>
       </c>
       <c r="O29" s="1">
-        <v>1.12</v>
+        <v>0.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>105</v>
       </c>
       <c r="B30" t="s">
         <v>106</v>
       </c>
       <c r="C30" s="1">
-        <v>944000.0</v>
+        <v>891000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>108.789</v>
+        <v>101.715</v>
       </c>
       <c r="E30" s="1">
-        <v>103.51204131</v>
+        <v>100.07568687</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>977153.67</v>
+        <v>891674.37</v>
       </c>
       <c r="I30" s="1">
-        <v>49814.49</v>
+        <v>14606.28</v>
       </c>
       <c r="J30" s="1">
-        <v>5.0979177103229</v>
+        <v>1.6380733249067</v>
       </c>
       <c r="K30">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="L30" t="s">
         <v>107</v>
       </c>
       <c r="M30" s="1">
-        <v>1026968.16</v>
+        <v>906280.65</v>
       </c>
       <c r="N30" s="1">
-        <v>1030293.02</v>
+        <v>909164.19</v>
       </c>
       <c r="O30" s="1">
-        <v>0.74</v>
+        <v>0.54</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>108</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="1">
-        <v>840000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.589</v>
+        <v>101.191</v>
       </c>
       <c r="E31" s="1">
-        <v>99.799</v>
+        <v>100.223</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>838311.6</v>
+        <v>501115.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-1764.0</v>
+        <v>4840.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.21042295012976</v>
+        <v>0.96584616305638</v>
       </c>
       <c r="K31">
-        <v>0.9</v>
+        <v>2.46</v>
       </c>
       <c r="L31" t="s">
         <v>110</v>
       </c>
       <c r="M31" s="1">
-        <v>836547.6</v>
+        <v>505955.0</v>
       </c>
       <c r="N31" s="1">
-        <v>844098.97</v>
+        <v>518276.92</v>
       </c>
       <c r="O31" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>111</v>
       </c>
       <c r="B32" t="s">
         <v>112</v>
       </c>
       <c r="C32" s="1">
-        <v>691000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.318</v>
+        <v>103.119</v>
       </c>
       <c r="E32" s="1">
-        <v>99.607</v>
+        <v>102.7138</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>688284.37</v>
+        <v>1027138.0</v>
       </c>
       <c r="I32" s="1">
-        <v>11823.01</v>
+        <v>4052.0</v>
       </c>
       <c r="J32" s="1">
-        <v>1.7177507604887</v>
+        <v>0.39449421596709</v>
       </c>
       <c r="K32">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>958.41</v>
+        <v>0.48</v>
+      </c>
+      <c r="L32" t="s">
+        <v>113</v>
       </c>
       <c r="M32" s="1">
-        <v>700107.38</v>
+        <v>1031190.0</v>
       </c>
       <c r="N32" s="1">
-        <v>701065.79</v>
+        <v>1036018.77</v>
       </c>
       <c r="O32" s="1">
-        <v>0.5</v>
+        <v>0.61</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B33" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.649</v>
+        <v>108.521</v>
       </c>
       <c r="E33" s="1">
-        <v>99.991</v>
+        <v>108.565</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>399964.0</v>
+        <v>868520.0</v>
       </c>
       <c r="I33" s="1">
-        <v>2632.0</v>
+        <v>-352.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.65805922533028</v>
+        <v>-0.04052871551605</v>
       </c>
       <c r="K33">
-        <v>2.27</v>
+        <v>1.74</v>
       </c>
       <c r="L33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M33" s="1">
-        <v>402596.0</v>
+        <v>868168.0</v>
       </c>
       <c r="N33" s="1">
-        <v>411686.41</v>
+        <v>882058.41</v>
       </c>
       <c r="O33" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C34" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.22</v>
+        <v>90.147</v>
       </c>
       <c r="E34" s="1">
-        <v>102.64</v>
+        <v>89.011</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>821120.0</v>
+        <v>1780220.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-3360.0</v>
+        <v>22720.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.40919719407638</v>
+        <v>1.2762467560189</v>
       </c>
       <c r="K34">
-        <v>0.28</v>
+        <v>0.84</v>
       </c>
       <c r="L34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M34" s="1">
-        <v>817760.0</v>
+        <v>1802940.0</v>
       </c>
       <c r="N34" s="1">
-        <v>819979.18</v>
+        <v>1819666.25</v>
       </c>
       <c r="O34" s="1">
-        <v>0.59</v>
+        <v>1.08</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C35" s="1">
-        <v>1600000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>89.679</v>
+        <v>104.507</v>
       </c>
       <c r="E35" s="1">
-        <v>88.748</v>
+        <v>103.37567669</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1419968.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I35" s="1">
-        <v>14896.0</v>
+        <v>1504.66</v>
       </c>
       <c r="J35" s="1">
-        <v>1.0490377247938</v>
+        <v>1.0943805588275</v>
       </c>
       <c r="K35">
-        <v>0.78</v>
+        <v>2.59</v>
       </c>
       <c r="L35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M35" s="1">
-        <v>1434864.0</v>
+        <v>138994.31</v>
       </c>
       <c r="N35" s="1">
-        <v>1447278.86</v>
+        <v>142438.65</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>0.08</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B36" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C36" s="1">
-        <v>33000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>104.281</v>
+        <v>100.471</v>
       </c>
       <c r="E36" s="1">
-        <v>99.84742424</v>
+        <v>99.63892611</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>32949.65</v>
+        <v>1618136.16</v>
       </c>
       <c r="I36" s="1">
-        <v>1463.08</v>
+        <v>13512.88</v>
       </c>
       <c r="J36" s="1">
-        <v>4.4403506562285</v>
+        <v>0.83508918062866</v>
       </c>
       <c r="K36">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>768.72</v>
+        <v>0.42</v>
+      </c>
+      <c r="L36" t="s">
+        <v>125</v>
       </c>
       <c r="M36" s="1">
-        <v>34412.73</v>
+        <v>1631649.04</v>
       </c>
       <c r="N36" s="1">
-        <v>35181.45</v>
+        <v>1638445.37</v>
       </c>
       <c r="O36" s="1">
-        <v>0.03</v>
+        <v>0.97</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C37" s="1">
-        <v>1324000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.979</v>
+        <v>100.103</v>
       </c>
       <c r="E37" s="1">
-        <v>99.459</v>
+        <v>99.41516667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1316837.16</v>
+        <v>1192982.0</v>
       </c>
       <c r="I37" s="1">
-        <v>6884.8</v>
+        <v>8254.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.52282850219689</v>
+        <v>0.69187967630694</v>
       </c>
       <c r="K37">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="L37" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M37" s="1">
-        <v>1323721.96</v>
+        <v>1201236.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1326905.0</v>
+        <v>1205263.4</v>
       </c>
       <c r="O37" s="1">
-        <v>0.95</v>
+        <v>0.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B38" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.496</v>
+        <v>105.957</v>
       </c>
       <c r="E38" s="1">
-        <v>99.292</v>
+        <v>105.58525</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>992920.0</v>
+        <v>422341.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2040.0</v>
+        <v>1487.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.2054546187004</v>
+        <v>0.35208516341061</v>
       </c>
       <c r="K38">
-        <v>0.14</v>
+        <v>3.68</v>
       </c>
       <c r="L38" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M38" s="1">
-        <v>994960.0</v>
+        <v>423828.0</v>
       </c>
       <c r="N38" s="1">
-        <v>996398.36</v>
+        <v>438542.63</v>
       </c>
       <c r="O38" s="1">
-        <v>0.71</v>
+        <v>0.26</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B39" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C39" s="1">
         <v>600000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>89.207</v>
+        <v>100.113</v>
       </c>
       <c r="E39" s="1">
-        <v>86.92</v>
+        <v>99.778</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>521520.0</v>
+        <v>598668.0</v>
       </c>
       <c r="I39" s="1">
-        <v>13722.0</v>
+        <v>2010.0</v>
       </c>
       <c r="J39" s="1">
-        <v>2.6311550851358</v>
+        <v>0.33574535468741</v>
       </c>
       <c r="K39">
-        <v>0.82</v>
+        <v>1.63</v>
       </c>
       <c r="L39" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M39" s="1">
-        <v>535242.0</v>
+        <v>600678.0</v>
       </c>
       <c r="N39" s="1">
-        <v>540132.64</v>
+        <v>610442.38</v>
       </c>
       <c r="O39" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B40" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C40" s="1">
-        <v>300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>105.42</v>
+        <v>100.802</v>
       </c>
       <c r="E40" s="1">
-        <v>105.478</v>
+        <v>100.07266667</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>316434.0</v>
+        <v>1200872.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-174.0</v>
+        <v>8752.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.054987769961509</v>
+        <v>0.72880373595187</v>
       </c>
       <c r="K40">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.05</v>
+      </c>
+      <c r="L40">
+        <v>554.79</v>
       </c>
       <c r="M40" s="1">
-        <v>316260.0</v>
+        <v>1209624.0</v>
       </c>
       <c r="N40" s="1">
-        <v>326478.49</v>
+        <v>1210178.79</v>
       </c>
       <c r="O40" s="1">
-        <v>0.23</v>
+        <v>0.72</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B41" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C41" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.408</v>
+        <v>101.452</v>
       </c>
       <c r="E41" s="1">
-        <v>99.74</v>
+        <v>101.00763636</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>498700.0</v>
+        <v>1111084.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-1660.0</v>
+        <v>4888.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.33286545017044</v>
+        <v>0.43993073430992</v>
       </c>
       <c r="K41">
-        <v>1.44</v>
+        <v>2.52</v>
       </c>
       <c r="L41" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M41" s="1">
-        <v>497040.0</v>
+        <v>1115972.0</v>
       </c>
       <c r="N41" s="1">
-        <v>504252.33</v>
+        <v>1143739.47</v>
       </c>
       <c r="O41" s="1">
-        <v>0.36</v>
+        <v>0.68</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C42" s="1">
-        <v>1000000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.45</v>
+        <v>100.518</v>
       </c>
       <c r="E42" s="1">
-        <v>99.933</v>
+        <v>100.09043684</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>999330.0</v>
+        <v>847766.0</v>
       </c>
       <c r="I42" s="1">
-        <v>5170.0</v>
+        <v>3621.46</v>
       </c>
       <c r="J42" s="1">
-        <v>0.5173466222369</v>
+        <v>0.42717683889186</v>
       </c>
       <c r="K42">
-        <v>3.24</v>
+        <v>0.99</v>
       </c>
       <c r="L42" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M42" s="1">
-        <v>1004500.0</v>
+        <v>851387.46</v>
       </c>
       <c r="N42" s="1">
-        <v>1036863.01</v>
+        <v>859737.74</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>0.51</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B43" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C43" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>101.108</v>
+        <v>107.174</v>
       </c>
       <c r="E43" s="1">
-        <v>100.91</v>
+        <v>101.24545455</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>908190.0</v>
+        <v>1113700.0</v>
       </c>
       <c r="I43" s="1">
-        <v>1782.0</v>
+        <v>65214.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.19621444851848</v>
+        <v>5.8556164137559</v>
       </c>
       <c r="K43">
-        <v>2.34</v>
+        <v>1.35</v>
       </c>
       <c r="L43" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M43" s="1">
-        <v>909972.0</v>
+        <v>1178914.0</v>
       </c>
       <c r="N43" s="1">
-        <v>931026.45</v>
+        <v>1193801.67</v>
       </c>
       <c r="O43" s="1">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C44" s="1">
-        <v>647000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.735</v>
+        <v>100.794</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>100.19044444</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>647000.0</v>
+        <v>901714.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-1714.55</v>
+        <v>5432.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.265</v>
+        <v>0.60240830241074</v>
       </c>
       <c r="K44">
-        <v>0.8</v>
+        <v>0.38</v>
       </c>
       <c r="L44" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M44" s="1">
-        <v>645285.45</v>
+        <v>907146.0</v>
       </c>
       <c r="N44" s="1">
-        <v>650471.75</v>
+        <v>910594.24</v>
       </c>
       <c r="O44" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B45" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C45" s="1">
-        <v>824000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.104</v>
+        <v>104.427</v>
       </c>
       <c r="E45" s="1">
-        <v>99.785</v>
+        <v>100.33886377</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>822228.4</v>
+        <v>670263.61</v>
       </c>
       <c r="I45" s="1">
-        <v>10868.56</v>
+        <v>27308.75</v>
       </c>
       <c r="J45" s="1">
-        <v>1.3218419602145</v>
+        <v>4.0743297998828</v>
       </c>
       <c r="K45">
-        <v>2.32</v>
+        <v>3.27</v>
       </c>
       <c r="L45" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M45" s="1">
-        <v>833096.96</v>
+        <v>697572.36</v>
       </c>
       <c r="N45" s="1">
-        <v>852246.49</v>
+        <v>719389.88</v>
       </c>
       <c r="O45" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B46" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C46" s="1">
-        <v>900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>106.979</v>
+        <v>90.742</v>
       </c>
       <c r="E46" s="1">
-        <v>99.922</v>
+        <v>89.44927273</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>899298.0</v>
+        <v>1967884.0</v>
       </c>
       <c r="I46" s="1">
-        <v>63513.0</v>
+        <v>28440.0</v>
       </c>
       <c r="J46" s="1">
-        <v>7.0625087568303</v>
+        <v>1.445207136193</v>
       </c>
       <c r="K46">
-        <v>1.09</v>
+        <v>0.79</v>
       </c>
       <c r="L46" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M46" s="1">
-        <v>962811.0</v>
+        <v>1996324.0</v>
       </c>
       <c r="N46" s="1">
-        <v>972649.36</v>
+        <v>2013615.1</v>
       </c>
       <c r="O46" s="1">
-        <v>0.69</v>
+        <v>1.19</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B47" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C47" s="1">
-        <v>700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.586</v>
+        <v>100.968</v>
       </c>
       <c r="E47" s="1">
-        <v>100.028</v>
+        <v>99.832</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>700196.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I47" s="1">
-        <v>3906.0</v>
+        <v>1136.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.55784380373495</v>
+        <v>1.137911691642</v>
       </c>
       <c r="K47">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.44</v>
+      </c>
+      <c r="L47">
+        <v>438.36</v>
       </c>
       <c r="M47" s="1">
-        <v>704102.0</v>
+        <v>100968.0</v>
       </c>
       <c r="N47" s="1">
-        <v>705334.25</v>
+        <v>101406.36</v>
       </c>
       <c r="O47" s="1">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>157</v>
       </c>
       <c r="B48" t="s">
         <v>158</v>
       </c>
       <c r="C48" s="1">
-        <v>568000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.265</v>
+        <v>100.102</v>
       </c>
       <c r="E48" s="1">
-        <v>99.69869894</v>
+        <v>99.62663946</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>566288.61</v>
+        <v>878706.96</v>
       </c>
       <c r="I48" s="1">
-        <v>25936.59</v>
+        <v>4192.68</v>
       </c>
       <c r="J48" s="1">
-        <v>4.5801009488783</v>
+        <v>0.47714200420126</v>
       </c>
       <c r="K48">
-        <v>3.04</v>
+        <v>0.92</v>
       </c>
       <c r="L48" t="s">
         <v>159</v>
       </c>
       <c r="M48" s="1">
-        <v>592225.2</v>
+        <v>882899.64</v>
       </c>
       <c r="N48" s="1">
-        <v>609492.79</v>
+        <v>891055.12</v>
       </c>
       <c r="O48" s="1">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>160</v>
       </c>
       <c r="B49" t="s">
         <v>161</v>
       </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>90.76</v>
+        <v>99.973</v>
       </c>
       <c r="E49" s="1">
-        <v>89.15</v>
+        <v>99.53527273</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1604700.0</v>
+        <v>1094888.0</v>
       </c>
       <c r="I49" s="1">
-        <v>28980.0</v>
+        <v>4815.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.8059450364554</v>
+        <v>0.43977100854151</v>
       </c>
       <c r="K49">
-        <v>0.67</v>
+        <v>1.36</v>
       </c>
       <c r="L49" t="s">
         <v>162</v>
       </c>
       <c r="M49" s="1">
-        <v>1633680.0</v>
+        <v>1099703.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1645731.37</v>
+        <v>1114654.71</v>
       </c>
       <c r="O49" s="1">
-        <v>1.17</v>
+        <v>0.66</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>163</v>
       </c>
       <c r="B50" t="s">
         <v>164</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.536</v>
+        <v>100.506</v>
       </c>
       <c r="E50" s="1">
-        <v>99.832</v>
+        <v>100.43242857</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>99832.0</v>
+        <v>703027.0</v>
       </c>
       <c r="I50" s="1">
-        <v>704.0</v>
+        <v>515.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.70518471031333</v>
+        <v>0.073254654515403</v>
       </c>
       <c r="K50">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>219.18</v>
+        <v>1.09</v>
+      </c>
+      <c r="L50" t="s">
+        <v>165</v>
       </c>
       <c r="M50" s="1">
-        <v>100536.0</v>
+        <v>703542.0</v>
       </c>
       <c r="N50" s="1">
-        <v>100755.18</v>
+        <v>711196.45</v>
       </c>
       <c r="O50" s="1">
-        <v>0.07</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B51" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C51" s="1">
-        <v>682000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.369</v>
+        <v>98.019</v>
       </c>
       <c r="E51" s="1">
-        <v>99.528</v>
+        <v>98.8365</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>678780.96</v>
+        <v>790692.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-1084.38</v>
+        <v>-6540.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.15975403906438</v>
+        <v>-0.82712358288689</v>
       </c>
       <c r="K51">
-        <v>0.74</v>
+        <v>1.47</v>
       </c>
       <c r="L51" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M51" s="1">
-        <v>677696.58</v>
+        <v>784152.0</v>
       </c>
       <c r="N51" s="1">
-        <v>682741.51</v>
+        <v>795888.99</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B52" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C52" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.987</v>
+        <v>95.155</v>
       </c>
       <c r="E52" s="1">
-        <v>99.92</v>
+        <v>93.08490778</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>799360.0</v>
+        <v>837764.17</v>
       </c>
       <c r="I52" s="1">
-        <v>536.0</v>
+        <v>18630.83</v>
       </c>
       <c r="J52" s="1">
-        <v>0.067053642914331</v>
+        <v>2.2238752464193</v>
       </c>
       <c r="K52">
-        <v>0.7</v>
+        <v>0.39</v>
       </c>
       <c r="L52" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M52" s="1">
-        <v>799896.0</v>
+        <v>856395.0</v>
       </c>
       <c r="N52" s="1">
-        <v>805512.44</v>
+        <v>859868.63</v>
       </c>
       <c r="O52" s="1">
-        <v>0.58</v>
+        <v>0.51</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B53" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C53" s="1">
-        <v>600000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.052</v>
+        <v>105.857</v>
       </c>
       <c r="E53" s="1">
-        <v>99.625</v>
+        <v>101.25988957</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>597750.0</v>
+        <v>495160.86</v>
       </c>
       <c r="I53" s="1">
-        <v>2562.0</v>
+        <v>22479.87</v>
       </c>
       <c r="J53" s="1">
-        <v>0.42860727728984</v>
+        <v>4.5399125447839</v>
       </c>
       <c r="K53">
-        <v>0.17</v>
+        <v>4.36</v>
       </c>
       <c r="L53" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M53" s="1">
-        <v>600312.0</v>
+        <v>517640.73</v>
       </c>
       <c r="N53" s="1">
-        <v>601331.18</v>
+        <v>538959.12</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B54" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C54" s="1">
         <v>600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.773</v>
+        <v>106.545</v>
       </c>
       <c r="E54" s="1">
-        <v>99.077</v>
+        <v>101.035</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>594462.0</v>
+        <v>606210.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-7824.0</v>
+        <v>33060.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.3161480464689</v>
+        <v>5.4535556985203</v>
       </c>
       <c r="K54">
-        <v>1.28</v>
+        <v>2.99</v>
       </c>
       <c r="L54" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M54" s="1">
-        <v>586638.0</v>
+        <v>639270.0</v>
       </c>
       <c r="N54" s="1">
-        <v>594290.05</v>
+        <v>657220.68</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B55" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C55" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>94.762</v>
+        <v>103.468</v>
       </c>
       <c r="E55" s="1">
-        <v>92.47773857</v>
+        <v>100.3582</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>647344.17</v>
+        <v>501791.0</v>
       </c>
       <c r="I55" s="1">
-        <v>15989.83</v>
+        <v>15549.0</v>
       </c>
       <c r="J55" s="1">
-        <v>2.4700662709297</v>
+        <v>3.0987004549703</v>
       </c>
       <c r="K55">
-        <v>0.34</v>
+        <v>2.45</v>
       </c>
       <c r="L55" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M55" s="1">
-        <v>663334.0</v>
+        <v>517340.0</v>
       </c>
       <c r="N55" s="1">
-        <v>665700.1</v>
+        <v>529613.97</v>
       </c>
       <c r="O55" s="1">
-        <v>0.48</v>
+        <v>0.31</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B56" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C56" s="1">
-        <v>389000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>104.63</v>
+        <v>102.923</v>
       </c>
       <c r="E56" s="1">
-        <v>100.11821594</v>
+        <v>102.79084</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>389459.86</v>
+        <v>925117.56</v>
       </c>
       <c r="I56" s="1">
-        <v>17550.84</v>
+        <v>1189.44</v>
       </c>
       <c r="J56" s="1">
-        <v>4.5064567116108</v>
+        <v>0.12857176767891</v>
       </c>
       <c r="K56">
-        <v>4.1</v>
+        <v>3.14</v>
       </c>
       <c r="L56" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M56" s="1">
-        <v>407010.7</v>
+        <v>926307.0</v>
       </c>
       <c r="N56" s="1">
-        <v>422957.04</v>
+        <v>954583.03</v>
       </c>
       <c r="O56" s="1">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B57" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C57" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.653</v>
+        <v>94.878</v>
       </c>
       <c r="E57" s="1">
-        <v>99.961</v>
+        <v>91.04185714</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>499805.0</v>
+        <v>637293.0</v>
       </c>
       <c r="I57" s="1">
-        <v>28460.0</v>
+        <v>26853.0</v>
       </c>
       <c r="J57" s="1">
-        <v>5.694220746091</v>
+        <v>4.2136034759522</v>
       </c>
       <c r="K57">
-        <v>2.72</v>
+        <v>1.1</v>
       </c>
       <c r="L57" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M57" s="1">
-        <v>528265.0</v>
+        <v>664146.0</v>
       </c>
       <c r="N57" s="1">
-        <v>541888.29</v>
+        <v>671843.6</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B58" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C58" s="1">
         <v>400000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>102.931</v>
+        <v>99.38</v>
       </c>
       <c r="E58" s="1">
-        <v>99.611</v>
+        <v>98.623</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>398444.0</v>
+        <v>394492.0</v>
       </c>
       <c r="I58" s="1">
-        <v>13280.0</v>
+        <v>3028.0</v>
       </c>
       <c r="J58" s="1">
-        <v>3.3329652347632</v>
+        <v>0.76756943106578</v>
       </c>
       <c r="K58">
-        <v>2.24</v>
+        <v>2.51</v>
       </c>
       <c r="L58" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M58" s="1">
-        <v>411724.0</v>
+        <v>397520.0</v>
       </c>
       <c r="N58" s="1">
-        <v>420666.47</v>
+        <v>407570.68</v>
       </c>
       <c r="O58" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B59" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C59" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.863</v>
+        <v>106.169</v>
       </c>
       <c r="E59" s="1">
-        <v>97.54204286</v>
+        <v>100.9314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>682794.3</v>
+        <v>504657.0</v>
       </c>
       <c r="I59" s="1">
-        <v>16246.7</v>
+        <v>26188.0</v>
       </c>
       <c r="J59" s="1">
-        <v>2.3794428278033</v>
+        <v>5.1892671656194</v>
       </c>
       <c r="K59">
-        <v>0.98</v>
+        <v>3.36</v>
       </c>
       <c r="L59" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M59" s="1">
-        <v>699041.0</v>
+        <v>530845.0</v>
       </c>
       <c r="N59" s="1">
-        <v>705923.53</v>
+        <v>547634.38</v>
       </c>
       <c r="O59" s="1">
-        <v>0.5</v>
+        <v>0.32</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B60" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C60" s="1">
-        <v>180000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.841</v>
+        <v>105.791</v>
       </c>
       <c r="E60" s="1">
-        <v>99.494</v>
+        <v>106.513</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>179089.2</v>
+        <v>532565.0</v>
       </c>
       <c r="I60" s="1">
-        <v>624.6</v>
+        <v>-3610.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.34876474963314</v>
+        <v>-0.6778515298602</v>
       </c>
       <c r="K60">
-        <v>1.17</v>
+        <v>2.73</v>
       </c>
       <c r="L60" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M60" s="1">
-        <v>179713.8</v>
+        <v>528955.0</v>
       </c>
       <c r="N60" s="1">
-        <v>181826.33</v>
+        <v>542591.99</v>
       </c>
       <c r="O60" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B61" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C61" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.718</v>
+        <v>105.064</v>
       </c>
       <c r="E61" s="1">
-        <v>102.80622286</v>
+        <v>101.255</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>719643.56</v>
+        <v>405020.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-7617.56</v>
+        <v>15236.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.0585184698936</v>
+        <v>3.7617895412572</v>
       </c>
       <c r="K61">
-        <v>2.92</v>
+        <v>3.77</v>
       </c>
       <c r="L61" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M61" s="1">
-        <v>712026.0</v>
+        <v>420256.0</v>
       </c>
       <c r="N61" s="1">
-        <v>732436.27</v>
+        <v>435331.73</v>
       </c>
       <c r="O61" s="1">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B62" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C62" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>94.149</v>
+        <v>101.258</v>
       </c>
       <c r="E62" s="1">
-        <v>90.411</v>
+        <v>101.8682</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>542466.0</v>
+        <v>509341.0</v>
       </c>
       <c r="I62" s="1">
-        <v>22428.0</v>
+        <v>-3051.0</v>
       </c>
       <c r="J62" s="1">
-        <v>4.1344526661579</v>
+        <v>-0.59900930810596</v>
       </c>
       <c r="K62">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>0.15</v>
+      </c>
+      <c r="L62">
+        <v>767.12</v>
       </c>
       <c r="M62" s="1">
-        <v>564894.0</v>
+        <v>506290.0</v>
       </c>
       <c r="N62" s="1">
-        <v>570957.7</v>
+        <v>507057.12</v>
       </c>
       <c r="O62" s="1">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>201</v>
       </c>
       <c r="B63" t="s">
         <v>202</v>
       </c>
       <c r="C63" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.135</v>
+        <v>108.919</v>
       </c>
       <c r="E63" s="1">
-        <v>98.434</v>
+        <v>109.24371429</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>295302.0</v>
+        <v>764706.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-897.0</v>
+        <v>-2273.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.30375683198895</v>
+        <v>-0.29723841580947</v>
       </c>
       <c r="K63">
-        <v>2.31</v>
+        <v>0.47</v>
       </c>
       <c r="L63" t="s">
         <v>203</v>
       </c>
       <c r="M63" s="1">
-        <v>294405.0</v>
+        <v>762433.0</v>
       </c>
       <c r="N63" s="1">
-        <v>301347.12</v>
+        <v>765755.6</v>
       </c>
       <c r="O63" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>204</v>
       </c>
       <c r="B64" t="s">
         <v>205</v>
       </c>
       <c r="C64" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>105.318</v>
+        <v>100.565</v>
       </c>
       <c r="E64" s="1">
-        <v>99.661</v>
+        <v>99.984</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>398644.0</v>
+        <v>899856.0</v>
       </c>
       <c r="I64" s="1">
-        <v>22628.0</v>
+        <v>5229.0</v>
       </c>
       <c r="J64" s="1">
-        <v>5.676242461946</v>
+        <v>0.58109297487598</v>
       </c>
       <c r="K64">
-        <v>3.1</v>
+        <v>0.28</v>
       </c>
       <c r="L64" t="s">
         <v>206</v>
       </c>
       <c r="M64" s="1">
-        <v>421272.0</v>
+        <v>905085.0</v>
       </c>
       <c r="N64" s="1">
-        <v>433689.81</v>
+        <v>907649.38</v>
       </c>
       <c r="O64" s="1">
-        <v>0.31</v>
+        <v>0.54</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>207</v>
       </c>
       <c r="B65" t="s">
         <v>208</v>
       </c>
       <c r="C65" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>105.764</v>
+        <v>101.903</v>
       </c>
       <c r="E65" s="1">
-        <v>106.68</v>
+        <v>99.653</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>426720.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-3664.0</v>
+        <v>4500.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.85864266966629</v>
+        <v>2.2578346863617</v>
       </c>
       <c r="K65">
-        <v>2.43</v>
+        <v>1.43</v>
       </c>
       <c r="L65" t="s">
         <v>209</v>
       </c>
       <c r="M65" s="1">
-        <v>423056.0</v>
+        <v>203806.0</v>
       </c>
       <c r="N65" s="1">
-        <v>432760.11</v>
+        <v>206672.44</v>
       </c>
       <c r="O65" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>210</v>
       </c>
       <c r="B66" t="s">
         <v>211</v>
       </c>
       <c r="C66" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.823</v>
+        <v>101.429</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>101.631</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>300000.0</v>
+        <v>508155.0</v>
       </c>
       <c r="I66" s="1">
-        <v>14469.0</v>
+        <v>-1010.0</v>
       </c>
       <c r="J66" s="1">
-        <v>4.823</v>
+        <v>-0.19875825289528</v>
       </c>
       <c r="K66">
-        <v>3.51</v>
+        <v>3.05</v>
       </c>
       <c r="L66" t="s">
         <v>212</v>
       </c>
       <c r="M66" s="1">
-        <v>314469.0</v>
+        <v>507145.0</v>
       </c>
       <c r="N66" s="1">
-        <v>324985.11</v>
+        <v>522404.07</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>213</v>
       </c>
       <c r="B67" t="s">
         <v>214</v>
       </c>
       <c r="C67" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.33</v>
+        <v>106.248</v>
       </c>
       <c r="E67" s="1">
-        <v>102.0</v>
+        <v>100.91250647</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>408000.0</v>
+        <v>1715512.61</v>
       </c>
       <c r="I67" s="1">
-        <v>-2680.0</v>
+        <v>90703.39</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.65686274509804</v>
+        <v>5.2872470578925</v>
       </c>
       <c r="K67">
-        <v>3.46</v>
+        <v>2.37</v>
       </c>
       <c r="L67" t="s">
         <v>215</v>
       </c>
       <c r="M67" s="1">
-        <v>405320.0</v>
+        <v>1806216.0</v>
       </c>
       <c r="N67" s="1">
-        <v>419166.58</v>
+        <v>1846503.67</v>
       </c>
       <c r="O67" s="1">
-        <v>0.3</v>
+        <v>1.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>216</v>
       </c>
       <c r="B68" t="s">
         <v>217</v>
       </c>
       <c r="C68" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>108.544</v>
+        <v>100.849</v>
       </c>
       <c r="E68" s="1">
-        <v>109.3</v>
+        <v>99.895</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>655800.0</v>
+        <v>399580.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-4536.0</v>
+        <v>3816.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.69167429094236</v>
+        <v>0.95500275289054</v>
       </c>
       <c r="K68">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.11</v>
+      </c>
+      <c r="L68">
+        <v>443.84</v>
       </c>
       <c r="M68" s="1">
-        <v>651264.0</v>
+        <v>403396.0</v>
       </c>
       <c r="N68" s="1">
-        <v>652385.92</v>
+        <v>403839.84</v>
       </c>
       <c r="O68" s="1">
-        <v>0.47</v>
+        <v>0.24</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>218</v>
+      </c>
+      <c r="B69" t="s">
         <v>219</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>104.4</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.538246</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>497691.23</v>
+      </c>
+      <c r="I69" s="1">
+        <v>24308.77</v>
+      </c>
+      <c r="J69" s="1">
+        <v>4.8843074851851</v>
+      </c>
+      <c r="K69">
+        <v>1.59</v>
+      </c>
+      <c r="L69" t="s">
         <v>220</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>700679.0</v>
+        <v>522000.0</v>
       </c>
       <c r="N69" s="1">
-        <v>701139.27</v>
+        <v>529962.33</v>
       </c>
       <c r="O69" s="1">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>221</v>
       </c>
       <c r="B70" t="s">
         <v>222</v>
       </c>
       <c r="C70" s="1">
-        <v>200000.0</v>
+        <v>656000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>101.66</v>
+        <v>101.272</v>
       </c>
       <c r="E70" s="1">
-        <v>99.653</v>
+        <v>99.70957317</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>199306.0</v>
+        <v>654094.8</v>
       </c>
       <c r="I70" s="1">
-        <v>4014.0</v>
+        <v>10249.52</v>
       </c>
       <c r="J70" s="1">
-        <v>2.0139885402346</v>
+        <v>1.5669777530719</v>
       </c>
       <c r="K70">
-        <v>1.25</v>
+        <v>2.78</v>
       </c>
       <c r="L70" t="s">
         <v>223</v>
       </c>
       <c r="M70" s="1">
-        <v>203320.0</v>
+        <v>664344.32</v>
       </c>
       <c r="N70" s="1">
-        <v>205816.58</v>
+        <v>682568.54</v>
       </c>
       <c r="O70" s="1">
-        <v>0.15</v>
+        <v>0.4</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>224</v>
       </c>
       <c r="B71" t="s">
         <v>225</v>
       </c>
       <c r="C71" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.479</v>
+        <v>86.703</v>
       </c>
       <c r="E71" s="1">
-        <v>101.72</v>
+        <v>86.06233333</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>406880.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-4964.0</v>
+        <v>7688.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.2200157294534</v>
+        <v>0.74442167886067</v>
       </c>
       <c r="K71">
-        <v>2.86</v>
+        <v>0.39</v>
       </c>
       <c r="L71" t="s">
         <v>226</v>
       </c>
       <c r="M71" s="1">
-        <v>401916.0</v>
+        <v>1040436.0</v>
       </c>
       <c r="N71" s="1">
-        <v>413369.72</v>
+        <v>1045059.29</v>
       </c>
       <c r="O71" s="1">
-        <v>0.3</v>
+        <v>0.62</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>227</v>
       </c>
       <c r="B72" t="s">
         <v>228</v>
       </c>
       <c r="C72" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.205</v>
+        <v>100.824</v>
       </c>
       <c r="E72" s="1">
-        <v>99.76618643</v>
+        <v>100.6852</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1396726.61</v>
+        <v>503426.0</v>
       </c>
       <c r="I72" s="1">
-        <v>90143.39</v>
+        <v>694.0</v>
       </c>
       <c r="J72" s="1">
-        <v>6.4539036741056</v>
+        <v>0.13785541469849</v>
       </c>
       <c r="K72">
-        <v>2.1</v>
+        <v>0.34</v>
       </c>
       <c r="L72" t="s">
         <v>229</v>
       </c>
       <c r="M72" s="1">
-        <v>1486870.0</v>
+        <v>504120.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1516212.47</v>
+        <v>505804.93</v>
       </c>
       <c r="O72" s="1">
-        <v>1.08</v>
+        <v>0.3</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>230</v>
       </c>
       <c r="B73" t="s">
         <v>231</v>
       </c>
       <c r="C73" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.615</v>
+        <v>100.715</v>
       </c>
       <c r="E73" s="1">
-        <v>99.589</v>
+        <v>100.62</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>298767.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I73" s="1">
-        <v>3078.0</v>
+        <v>380.0</v>
       </c>
       <c r="J73" s="1">
-        <v>1.0302342628202</v>
+        <v>0.09441462929835</v>
       </c>
       <c r="K73">
-        <v>3.3</v>
+        <v>2.41</v>
       </c>
       <c r="L73" t="s">
         <v>232</v>
       </c>
       <c r="M73" s="1">
-        <v>301845.0</v>
+        <v>402860.0</v>
       </c>
       <c r="N73" s="1">
-        <v>311748.08</v>
+        <v>412483.29</v>
       </c>
       <c r="O73" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>233</v>
       </c>
       <c r="B74" t="s">
         <v>234</v>
       </c>
       <c r="C74" s="1">
-        <v>400000.0</v>
+        <v>927000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>103.877</v>
+        <v>101.395</v>
       </c>
       <c r="E74" s="1">
-        <v>98.3573075</v>
+        <v>99.84305502</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>393429.23</v>
+        <v>925545.12</v>
       </c>
       <c r="I74" s="1">
-        <v>22078.77</v>
+        <v>14386.53</v>
       </c>
       <c r="J74" s="1">
-        <v>5.6118784056792</v>
+        <v>1.5543845123401</v>
       </c>
       <c r="K74">
-        <v>1.38</v>
+        <v>2.36</v>
       </c>
       <c r="L74" t="s">
         <v>235</v>
       </c>
       <c r="M74" s="1">
-        <v>415508.0</v>
+        <v>939931.65</v>
       </c>
       <c r="N74" s="1">
-        <v>421028.55</v>
+        <v>961843.14</v>
       </c>
       <c r="O74" s="1">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>236</v>
       </c>
       <c r="B75" t="s">
         <v>237</v>
       </c>
       <c r="C75" s="1">
-        <v>556000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.862</v>
+        <v>100.604</v>
       </c>
       <c r="E75" s="1">
-        <v>99.43</v>
+        <v>100.09683333</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>552830.8</v>
+        <v>600581.0</v>
       </c>
       <c r="I75" s="1">
-        <v>7961.92</v>
+        <v>3043.0</v>
       </c>
       <c r="J75" s="1">
-        <v>1.4402091923967</v>
+        <v>0.50667603537241</v>
       </c>
       <c r="K75">
-        <v>2.61</v>
+        <v>1.35</v>
       </c>
       <c r="L75" t="s">
         <v>238</v>
       </c>
       <c r="M75" s="1">
-        <v>560792.72</v>
+        <v>603624.0</v>
       </c>
       <c r="N75" s="1">
-        <v>575324.88</v>
+        <v>611726.43</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>239</v>
       </c>
       <c r="B76" t="s">
         <v>240</v>
       </c>
       <c r="C76" s="1">
-        <v>1000000.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>85.747</v>
+        <v>100.545</v>
       </c>
       <c r="E76" s="1">
-        <v>85.96</v>
+        <v>100.08562368</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>859600.0</v>
+        <v>1893620.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-2130.0</v>
+        <v>8691.4</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.24778966961377</v>
+        <v>0.45898332294758</v>
       </c>
       <c r="K76">
         <v>0.35</v>
       </c>
       <c r="L76" t="s">
         <v>241</v>
       </c>
       <c r="M76" s="1">
-        <v>857470.0</v>
+        <v>1902311.4</v>
       </c>
       <c r="N76" s="1">
-        <v>860980.27</v>
+        <v>1908924.38</v>
       </c>
       <c r="O76" s="1">
-        <v>0.61</v>
+        <v>1.13</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>242</v>
       </c>
       <c r="B77" t="s">
         <v>243</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.417</v>
+        <v>100.481</v>
       </c>
       <c r="E77" s="1">
-        <v>100.65</v>
+        <v>100.0172043</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>402600.0</v>
+        <v>1209208.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-932.0</v>
+        <v>5607.29</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.23149528067561</v>
+        <v>0.46371591984175</v>
       </c>
       <c r="K77">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>1.8</v>
+      </c>
+      <c r="L77" t="s">
+        <v>244</v>
       </c>
       <c r="M77" s="1">
-        <v>401668.0</v>
+        <v>1214815.29</v>
       </c>
       <c r="N77" s="1">
-        <v>402358.41</v>
+        <v>1236542.58</v>
       </c>
       <c r="O77" s="1">
-        <v>0.29</v>
+        <v>0.73</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B78" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C78" s="1">
-        <v>727000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.486</v>
+        <v>100.938</v>
       </c>
       <c r="E78" s="1">
-        <v>99.456</v>
+        <v>100.49511111</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>723045.12</v>
+        <v>904456.0</v>
       </c>
       <c r="I78" s="1">
-        <v>7488.1</v>
+        <v>3986.0</v>
       </c>
       <c r="J78" s="1">
-        <v>1.0356338481338</v>
+        <v>0.44070690005926</v>
       </c>
       <c r="K78">
-        <v>2.17</v>
+        <v>2.9</v>
       </c>
       <c r="L78" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M78" s="1">
-        <v>730533.22</v>
+        <v>908442.0</v>
       </c>
       <c r="N78" s="1">
-        <v>746273.27</v>
+        <v>934542.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B79" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C79" s="1">
-        <v>306000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.942</v>
+        <v>100.976</v>
       </c>
       <c r="E79" s="1">
-        <v>99.571</v>
+        <v>99.631</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>304687.26</v>
+        <v>896679.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4195.26</v>
+        <v>12105.0</v>
       </c>
       <c r="J79" s="1">
-        <v>1.3769069307328</v>
+        <v>1.3499814314822</v>
       </c>
       <c r="K79">
-        <v>0.81</v>
+        <v>1.02</v>
       </c>
       <c r="L79" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M79" s="1">
-        <v>308882.52</v>
+        <v>908784.0</v>
       </c>
       <c r="N79" s="1">
-        <v>311361.96</v>
+        <v>917953.52</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.54</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B80" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C80" s="1">
-        <v>500000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.045</v>
+        <v>100.04</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>99.4468951</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>500000.0</v>
+        <v>711045.3</v>
       </c>
       <c r="I80" s="1">
-        <v>225.0</v>
+        <v>4240.7</v>
       </c>
       <c r="J80" s="1">
-        <v>0.045</v>
+        <v>0.59640363279245</v>
       </c>
       <c r="K80">
-        <v>1.15</v>
+        <v>0.72</v>
       </c>
       <c r="L80" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M80" s="1">
-        <v>500225.0</v>
+        <v>715286.0</v>
       </c>
       <c r="N80" s="1">
-        <v>505961.68</v>
+        <v>720428.12</v>
       </c>
       <c r="O80" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B81" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C81" s="1">
-        <v>1492000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.686</v>
+        <v>108.682</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>108.7698</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1492000.0</v>
+        <v>543849.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-4684.88</v>
+        <v>-439.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.314</v>
+        <v>-0.080720935406703</v>
       </c>
       <c r="K81">
-        <v>0.16</v>
+        <v>1.77</v>
       </c>
       <c r="L81" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M81" s="1">
-        <v>1487315.12</v>
+        <v>543410.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1489711.15</v>
+        <v>552259.32</v>
       </c>
       <c r="O81" s="1">
-        <v>1.06</v>
+        <v>0.33</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B82" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C82" s="1">
-        <v>1009000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.247</v>
+        <v>102.997</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>100.96222222</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1009000.0</v>
+        <v>908660.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-7597.77</v>
+        <v>18313.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.753</v>
+        <v>2.0153852926287</v>
       </c>
       <c r="K82">
-        <v>1.59</v>
+        <v>2.75</v>
       </c>
       <c r="L82" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M82" s="1">
-        <v>1001402.23</v>
+        <v>926973.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1017474.69</v>
+        <v>951719.92</v>
       </c>
       <c r="O82" s="1">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B83" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C83" s="1">
-        <v>700000.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.507</v>
+        <v>100.004</v>
       </c>
       <c r="E83" s="1">
-        <v>100.42</v>
+        <v>99.3870535</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>702940.0</v>
+        <v>1449063.24</v>
       </c>
       <c r="I83" s="1">
-        <v>609.0</v>
+        <v>8995.08</v>
       </c>
       <c r="J83" s="1">
-        <v>0.086636128261303</v>
+        <v>0.62075137590268</v>
       </c>
       <c r="K83">
-        <v>2.7</v>
+        <v>2.26</v>
       </c>
       <c r="L83" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M83" s="1">
-        <v>703549.0</v>
+        <v>1458058.32</v>
       </c>
       <c r="N83" s="1">
-        <v>722458.59</v>
+        <v>1491018.11</v>
       </c>
       <c r="O83" s="1">
-        <v>0.52</v>
+        <v>0.88</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B84" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C84" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.404</v>
+        <v>100.62</v>
       </c>
       <c r="E84" s="1">
-        <v>99.259</v>
+        <v>99.7035</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>694813.0</v>
+        <v>598221.0</v>
       </c>
       <c r="I84" s="1">
-        <v>8015.0</v>
+        <v>5499.0</v>
       </c>
       <c r="J84" s="1">
-        <v>1.1535477891174</v>
+        <v>0.91922550361823</v>
       </c>
       <c r="K84">
-        <v>0.78</v>
+        <v>2.32</v>
       </c>
       <c r="L84" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M84" s="1">
-        <v>702828.0</v>
+        <v>603720.0</v>
       </c>
       <c r="N84" s="1">
-        <v>708281.77</v>
+        <v>617645.34</v>
       </c>
       <c r="O84" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B85" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C85" s="1">
-        <v>615000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.417</v>
+        <v>101.736</v>
       </c>
       <c r="E85" s="1">
-        <v>99.362</v>
+        <v>96.98605268</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>611076.3</v>
+        <v>1988214.08</v>
       </c>
       <c r="I85" s="1">
-        <v>338.25</v>
+        <v>97373.92</v>
       </c>
       <c r="J85" s="1">
-        <v>0.055353153116886</v>
+        <v>4.897557108136</v>
       </c>
       <c r="K85">
-        <v>0.55</v>
+        <v>3.48</v>
       </c>
       <c r="L85" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M85" s="1">
-        <v>611414.55</v>
+        <v>2085588.0</v>
       </c>
       <c r="N85" s="1">
-        <v>614784.41</v>
+        <v>2156860.6</v>
       </c>
       <c r="O85" s="1">
-        <v>0.44</v>
+        <v>1.28</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B86" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>107.804</v>
+        <v>92.311</v>
       </c>
       <c r="E86" s="1">
-        <v>108.846</v>
+        <v>83.47740778</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>435384.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I86" s="1">
-        <v>-4168.0</v>
+        <v>79502.33</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.9573158407291</v>
+        <v>10.582015490632</v>
       </c>
       <c r="K86">
-        <v>1.51</v>
+        <v>0.87</v>
       </c>
       <c r="L86" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M86" s="1">
-        <v>431216.0</v>
+        <v>830799.0</v>
       </c>
       <c r="N86" s="1">
-        <v>437254.36</v>
+        <v>838658.59</v>
       </c>
       <c r="O86" s="1">
-        <v>0.31</v>
+        <v>0.5</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B87" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C87" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>102.292</v>
+        <v>104.134</v>
       </c>
       <c r="E87" s="1">
-        <v>100.4</v>
+        <v>100.4068</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>702800.0</v>
+        <v>1004068.0</v>
       </c>
       <c r="I87" s="1">
-        <v>13244.0</v>
+        <v>37272.0</v>
       </c>
       <c r="J87" s="1">
-        <v>1.8844621513944</v>
+        <v>3.7120991805336</v>
       </c>
       <c r="K87">
-        <v>2.54</v>
+        <v>0.53</v>
       </c>
       <c r="L87" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M87" s="1">
-        <v>716044.0</v>
+        <v>1041340.0</v>
       </c>
       <c r="N87" s="1">
-        <v>733805.3</v>
+        <v>1046648.22</v>
       </c>
       <c r="O87" s="1">
-        <v>0.52</v>
+        <v>0.62</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B88" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C88" s="1">
-        <v>1158000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.479</v>
+        <v>100.204</v>
       </c>
       <c r="E88" s="1">
-        <v>99.228</v>
+        <v>100.28911111</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1149060.24</v>
+        <v>902602.0</v>
       </c>
       <c r="I88" s="1">
-        <v>2906.58</v>
+        <v>-766.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.25295279558189</v>
+        <v>-0.084865754784501</v>
       </c>
       <c r="K88">
-        <v>2.1</v>
+        <v>2.93</v>
       </c>
       <c r="L88" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M88" s="1">
-        <v>1151966.82</v>
+        <v>901836.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1176320.51</v>
+        <v>928244.22</v>
       </c>
       <c r="O88" s="1">
-        <v>0.84</v>
+        <v>0.55</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B89" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C89" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.444</v>
+        <v>91.19</v>
       </c>
       <c r="E89" s="1">
-        <v>99.517</v>
+        <v>90.19025</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>497585.0</v>
+        <v>360761.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4635.0</v>
+        <v>3999.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.93149914085031</v>
+        <v>1.1084901084097</v>
       </c>
       <c r="K89">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.03</v>
+      </c>
+      <c r="L89">
+        <v>120.55</v>
       </c>
       <c r="M89" s="1">
-        <v>502220.0</v>
+        <v>364760.0</v>
       </c>
       <c r="N89" s="1">
-        <v>512899.79</v>
+        <v>364880.55</v>
       </c>
       <c r="O89" s="1">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>280</v>
       </c>
       <c r="B90" t="s">
         <v>281</v>
       </c>
       <c r="C90" s="1">
-        <v>1650000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.834</v>
+        <v>91.497</v>
       </c>
       <c r="E90" s="1">
-        <v>95.81418667</v>
+        <v>89.875</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1580934.08</v>
+        <v>89875.0</v>
       </c>
       <c r="I90" s="1">
-        <v>99326.92</v>
+        <v>1622.0</v>
       </c>
       <c r="J90" s="1">
-        <v>6.2827995965524</v>
+        <v>1.8047287899861</v>
       </c>
       <c r="K90">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.11</v>
+      </c>
+      <c r="L90">
+        <v>111.64</v>
       </c>
       <c r="M90" s="1">
-        <v>1680261.0</v>
+        <v>91497.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1733558.26</v>
+        <v>91608.64</v>
       </c>
       <c r="O90" s="1">
-        <v>1.24</v>
+        <v>0.05</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>282</v>
+      </c>
+      <c r="B91" t="s">
         <v>283</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.92916667</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>599575.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>4085.0</v>
+      </c>
+      <c r="J91" s="1">
+        <v>0.68131593211858</v>
+      </c>
+      <c r="K91">
+        <v>1.97</v>
+      </c>
+      <c r="L91" t="s">
         <v>284</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>645708.0</v>
+        <v>603660.0</v>
       </c>
       <c r="N91" s="1">
-        <v>651101.84</v>
+        <v>615466.85</v>
       </c>
       <c r="O91" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>285</v>
+      </c>
+      <c r="B92" t="s">
         <v>286</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>580000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.425</v>
+      </c>
+      <c r="E92" s="1">
+        <v>100.00810345</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>580047.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>2418.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>0.41686277146507</v>
+      </c>
+      <c r="K92">
+        <v>0.69</v>
+      </c>
+      <c r="L92" t="s">
         <v>287</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>828864.0</v>
+        <v>582465.0</v>
       </c>
       <c r="N92" s="1">
-        <v>831411.95</v>
+        <v>586480.82</v>
       </c>
       <c r="O92" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>288</v>
+      </c>
+      <c r="B93" t="s">
         <v>289</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>692000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.326</v>
+      </c>
+      <c r="E93" s="1">
+        <v>99.77159538</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>690419.44</v>
+      </c>
+      <c r="I93" s="1">
+        <v>3836.48</v>
+      </c>
+      <c r="J93" s="1">
+        <v>0.555673808953</v>
+      </c>
+      <c r="K93">
+        <v>0.63</v>
+      </c>
+      <c r="L93" t="s">
         <v>290</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>267897.15</v>
+        <v>694255.92</v>
       </c>
       <c r="N93" s="1">
-        <v>271352.29</v>
+        <v>698583.29</v>
       </c>
       <c r="O93" s="1">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>291</v>
+      </c>
+      <c r="B94" t="s">
         <v>292</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.842</v>
+        <v>100.273</v>
       </c>
       <c r="E94" s="1">
-        <v>102.316</v>
+        <v>100.03090909</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>204632.0</v>
+        <v>1100340.0</v>
       </c>
       <c r="I94" s="1">
-        <v>3052.0</v>
+        <v>2663.0</v>
       </c>
       <c r="J94" s="1">
-        <v>1.4914578365065</v>
+        <v>0.24201610411327</v>
       </c>
       <c r="K94">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.07</v>
+      </c>
+      <c r="L94">
+        <v>796.82</v>
       </c>
       <c r="M94" s="1">
-        <v>207684.0</v>
+        <v>1103003.0</v>
       </c>
       <c r="N94" s="1">
-        <v>213777.15</v>
+        <v>1103799.82</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.65</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>293</v>
+      </c>
+      <c r="B95" t="s">
+        <v>294</v>
+      </c>
+      <c r="C95" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>84.644</v>
+      </c>
+      <c r="E95" s="1">
+        <v>82.42825</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>329713.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>8863.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>2.6880954041849</v>
+      </c>
+      <c r="K95">
+        <v>1.43</v>
+      </c>
+      <c r="L95" t="s">
         <v>295</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>698831.0</v>
+        <v>338576.0</v>
       </c>
       <c r="N95" s="1">
-        <v>718220.04</v>
+        <v>344312.99</v>
       </c>
       <c r="O95" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>296</v>
+      </c>
+      <c r="B96" t="s">
+        <v>297</v>
+      </c>
+      <c r="C96" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.409</v>
+      </c>
+      <c r="E96" s="1">
+        <v>100.68171429</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>704772.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1909.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.27086774162424</v>
+      </c>
+      <c r="K96">
+        <v>1.33</v>
+      </c>
+      <c r="L96" t="s">
         <v>298</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>272682.0</v>
+        <v>702863.0</v>
       </c>
       <c r="N96" s="1">
-        <v>272690.22</v>
+        <v>712181.15</v>
       </c>
       <c r="O96" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>299</v>
+      </c>
+      <c r="B97" t="s">
         <v>300</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>580000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>105.352</v>
+      </c>
+      <c r="E97" s="1">
+        <v>102.24853966</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>593041.53</v>
+      </c>
+      <c r="I97" s="1">
+        <v>18000.07</v>
+      </c>
+      <c r="J97" s="1">
+        <v>3.0352123906061</v>
+      </c>
+      <c r="K97">
+        <v>1.01</v>
+      </c>
+      <c r="L97" t="s">
         <v>301</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>91177.0</v>
+        <v>611041.6</v>
       </c>
       <c r="N97" s="1">
-        <v>91274.95</v>
+        <v>616875.37</v>
       </c>
       <c r="O97" s="1">
-        <v>0.07</v>
+        <v>0.37</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>302</v>
       </c>
       <c r="B98" t="s">
         <v>303</v>
       </c>
       <c r="C98" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.946</v>
+        <v>103.398</v>
       </c>
       <c r="E98" s="1">
-        <v>99.766</v>
+        <v>100.55165909</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>498830.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I98" s="1">
-        <v>900.0</v>
+        <v>31309.75</v>
       </c>
       <c r="J98" s="1">
-        <v>0.18042218791973</v>
+        <v>2.8307249575241</v>
       </c>
       <c r="K98">
-        <v>1.73</v>
+        <v>2.81</v>
       </c>
       <c r="L98" t="s">
         <v>304</v>
       </c>
       <c r="M98" s="1">
-        <v>499730.0</v>
+        <v>1137378.0</v>
       </c>
       <c r="N98" s="1">
-        <v>508404.66</v>
+        <v>1168324.92</v>
       </c>
       <c r="O98" s="1">
-        <v>0.36</v>
+        <v>0.69</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>305</v>
       </c>
       <c r="B99" t="s">
         <v>306</v>
       </c>
       <c r="C99" s="1">
-        <v>480000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.846</v>
+        <v>100.305</v>
       </c>
       <c r="E99" s="1">
-        <v>99.945</v>
+        <v>99.772</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>479736.0</v>
+        <v>598632.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-475.2</v>
+        <v>3198.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.09905447996398</v>
+        <v>0.53421801707894</v>
       </c>
       <c r="K99">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>0.13</v>
+      </c>
+      <c r="L99">
+        <v>770.55</v>
       </c>
       <c r="M99" s="1">
-        <v>479260.8</v>
+        <v>601830.0</v>
       </c>
       <c r="N99" s="1">
-        <v>481661.06</v>
+        <v>602600.55</v>
       </c>
       <c r="O99" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>307</v>
+      </c>
+      <c r="B100" t="s">
         <v>308</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E100" s="1">
+        <v>99.99133333</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>599948.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-620.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-0.1033422896651</v>
+      </c>
+      <c r="K100">
+        <v>1.15</v>
+      </c>
+      <c r="L100" t="s">
         <v>309</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>591218.56</v>
+        <v>599328.0</v>
       </c>
       <c r="N100" s="1">
-        <v>594028.53</v>
+        <v>606232.11</v>
       </c>
       <c r="O100" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>310</v>
+      </c>
+      <c r="B101" t="s">
         <v>311</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.848</v>
+      </c>
+      <c r="E101" s="1">
+        <v>95.31451</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>667201.57</v>
+      </c>
+      <c r="I101" s="1">
+        <v>31734.43</v>
+      </c>
+      <c r="J101" s="1">
+        <v>4.7563482202238</v>
+      </c>
+      <c r="K101">
+        <v>1.56</v>
+      </c>
+      <c r="L101" t="s">
         <v>312</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>409996.0</v>
+        <v>698936.0</v>
       </c>
       <c r="N101" s="1">
-        <v>417051.34</v>
+        <v>709825.74</v>
       </c>
       <c r="O101" s="1">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B102" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C102" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>102.658</v>
+        <v>94.634</v>
       </c>
       <c r="E102" s="1">
-        <v>103.15</v>
+        <v>94.52690909</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>825200.0</v>
+        <v>1039796.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-3936.0</v>
+        <v>1178.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.47697527872031</v>
+        <v>0.11329145332354</v>
       </c>
       <c r="K102">
-        <v>2.79</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.08</v>
+      </c>
+      <c r="L102">
+        <v>880.0</v>
       </c>
       <c r="M102" s="1">
-        <v>821264.0</v>
+        <v>1040974.0</v>
       </c>
       <c r="N102" s="1">
-        <v>843620.16</v>
+        <v>1041854.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B103" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C103" s="1">
-        <v>344000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.941</v>
+        <v>100.326</v>
       </c>
       <c r="E103" s="1">
-        <v>99.558</v>
+        <v>98.91583333</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>342479.52</v>
+        <v>1186990.0</v>
       </c>
       <c r="I103" s="1">
-        <v>4757.52</v>
+        <v>16922.0</v>
       </c>
       <c r="J103" s="1">
-        <v>1.3891399987947</v>
+        <v>1.4256227937893</v>
       </c>
       <c r="K103">
-        <v>0.51</v>
+        <v>3.34</v>
       </c>
       <c r="L103" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="M103" s="1">
-        <v>347237.04</v>
+        <v>1203912.0</v>
       </c>
       <c r="N103" s="1">
-        <v>348974.71</v>
+        <v>1244042.14</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.74</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B104" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C104" s="1">
-        <v>300000.0</v>
+        <v>621000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>83.494</v>
+        <v>100.041</v>
       </c>
       <c r="E104" s="1">
-        <v>81.75</v>
+        <v>99.68758132</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>245250.0</v>
+        <v>619059.88</v>
       </c>
       <c r="I104" s="1">
-        <v>5232.0</v>
+        <v>2194.73</v>
       </c>
       <c r="J104" s="1">
-        <v>2.1333333333333</v>
+        <v>0.35452628589015</v>
       </c>
       <c r="K104">
-        <v>1.35</v>
+        <v>1.31</v>
       </c>
       <c r="L104" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="M104" s="1">
-        <v>250482.0</v>
+        <v>621254.61</v>
       </c>
       <c r="N104" s="1">
-        <v>254538.16</v>
+        <v>629382.9</v>
       </c>
       <c r="O104" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B105" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C105" s="1">
         <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.11</v>
+        <v>100.681</v>
       </c>
       <c r="E105" s="1">
-        <v>100.73</v>
+        <v>99.996</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>604380.0</v>
+        <v>599976.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-3720.0</v>
+        <v>4110.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.61550680035739</v>
+        <v>0.68502740109604</v>
       </c>
       <c r="K105">
-        <v>1.17</v>
+        <v>1.05</v>
       </c>
       <c r="L105" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="M105" s="1">
-        <v>600660.0</v>
+        <v>604086.0</v>
       </c>
       <c r="N105" s="1">
-        <v>607701.78</v>
+        <v>610398.33</v>
       </c>
       <c r="O105" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B106" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C106" s="1">
-        <v>480000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>104.305</v>
+        <v>100.343</v>
       </c>
       <c r="E106" s="1">
-        <v>101.63323542</v>
+        <v>99.72939652</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>487839.53</v>
+        <v>515600.98</v>
       </c>
       <c r="I106" s="1">
-        <v>12824.47</v>
+        <v>3172.33</v>
       </c>
       <c r="J106" s="1">
-        <v>2.6288296071456</v>
+        <v>0.61526841938896</v>
       </c>
       <c r="K106">
-        <v>0.78</v>
+        <v>2.41</v>
       </c>
       <c r="L106" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="M106" s="1">
-        <v>500664.0</v>
+        <v>518773.31</v>
       </c>
       <c r="N106" s="1">
-        <v>504407.01</v>
+        <v>531250.36</v>
       </c>
       <c r="O106" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B107" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C107" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.867</v>
+        <v>100.673</v>
       </c>
       <c r="E107" s="1">
-        <v>99.24</v>
+        <v>100.08276471</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>396960.0</v>
+        <v>1701407.0</v>
       </c>
       <c r="I107" s="1">
-        <v>2508.0</v>
+        <v>10034.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.63180169286578</v>
+        <v>0.58974719158908</v>
       </c>
       <c r="K107">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>616.44</v>
+        <v>2.01</v>
+      </c>
+      <c r="L107" t="s">
+        <v>328</v>
       </c>
       <c r="M107" s="1">
-        <v>399468.0</v>
+        <v>1711441.0</v>
       </c>
       <c r="N107" s="1">
-        <v>400084.44</v>
+        <v>1745551.62</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>1.04</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>329</v>
+      </c>
+      <c r="B108" t="s">
+        <v>330</v>
+      </c>
+      <c r="C108" s="1">
+        <v>969000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>102.966</v>
+      </c>
+      <c r="E108" s="1">
+        <v>100.48161094</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>973666.81</v>
+      </c>
+      <c r="I108" s="1">
+        <v>24073.73</v>
+      </c>
+      <c r="J108" s="1">
+        <v>2.472481320381</v>
+      </c>
+      <c r="K108">
+        <v>1.71</v>
+      </c>
+      <c r="L108" t="s">
         <v>331</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>270033.0</v>
+        <v>997740.54</v>
       </c>
       <c r="N108" s="1">
-        <v>274442.59</v>
+        <v>1014298.49</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>332</v>
+      </c>
+      <c r="B109" t="s">
+        <v>333</v>
+      </c>
+      <c r="C109" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.731</v>
+      </c>
+      <c r="E109" s="1">
+        <v>99.56446429</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>557561.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>12132.6</v>
+      </c>
+      <c r="J109" s="1">
+        <v>2.1760130281709</v>
+      </c>
+      <c r="K109">
+        <v>3.17</v>
+      </c>
+      <c r="L109" t="s">
         <v>334</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>925605.0</v>
+        <v>569693.6</v>
       </c>
       <c r="N109" s="1">
-        <v>949014.25</v>
+        <v>587467.85</v>
       </c>
       <c r="O109" s="1">
-        <v>0.68</v>
+        <v>0.35</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>335</v>
+      </c>
+      <c r="B110" t="s">
+        <v>336</v>
+      </c>
+      <c r="C110" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>102.229</v>
+      </c>
+      <c r="E110" s="1">
+        <v>101.1515</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>404606.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>4310.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>1.0652338324197</v>
+      </c>
+      <c r="K110">
+        <v>3.8</v>
+      </c>
+      <c r="L110" t="s">
         <v>337</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>498480.0</v>
+        <v>408916.0</v>
       </c>
       <c r="N110" s="1">
-        <v>503206.03</v>
+        <v>424105.04</v>
       </c>
       <c r="O110" s="1">
-        <v>0.36</v>
+        <v>0.25</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>338</v>
+      </c>
+      <c r="B111" t="s">
+        <v>339</v>
+      </c>
+      <c r="C111" s="1">
+        <v>447000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>98.538</v>
+      </c>
+      <c r="E111" s="1">
+        <v>99.16931096</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>443286.82</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-2821.96</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-0.63659912108373</v>
+      </c>
+      <c r="K111">
+        <v>0.65</v>
+      </c>
+      <c r="L111" t="s">
         <v>340</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>849348.0</v>
+        <v>440464.86</v>
       </c>
       <c r="N111" s="1">
-        <v>865593.0</v>
+        <v>443373.42</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>0.26</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B112" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C112" s="1">
-        <v>600000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.85</v>
+        <v>100.183</v>
       </c>
       <c r="E112" s="1">
-        <v>94.54726167</v>
+        <v>100.03007614</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>567283.57</v>
+        <v>1576474.0</v>
       </c>
       <c r="I112" s="1">
-        <v>31816.43</v>
+        <v>2410.08</v>
       </c>
       <c r="J112" s="1">
-        <v>5.60855834411</v>
+        <v>0.15287787810011</v>
       </c>
       <c r="K112">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.06</v>
+      </c>
+      <c r="L112">
+        <v>947.85</v>
       </c>
       <c r="M112" s="1">
-        <v>599100.0</v>
+        <v>1578884.08</v>
       </c>
       <c r="N112" s="1">
-        <v>607817.95</v>
+        <v>1579831.93</v>
       </c>
       <c r="O112" s="1">
-        <v>0.43</v>
+        <v>0.94</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>343</v>
+      </c>
+      <c r="B113" t="s">
+        <v>344</v>
+      </c>
+      <c r="C113" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>105.089</v>
+      </c>
+      <c r="E113" s="1">
+        <v>101.59326188</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1625492.19</v>
+      </c>
+      <c r="I113" s="1">
+        <v>55931.81</v>
+      </c>
+      <c r="J113" s="1">
+        <v>3.4409153328507</v>
+      </c>
+      <c r="K113">
+        <v>4.09</v>
+      </c>
+      <c r="L113" t="s">
         <v>345</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>992910.0</v>
+        <v>1681424.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1023954.52</v>
+        <v>1746804.82</v>
       </c>
       <c r="O113" s="1">
-        <v>0.73</v>
+        <v>1.04</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>346</v>
+      </c>
+      <c r="B114" t="s">
+        <v>347</v>
+      </c>
+      <c r="C114" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>90.084</v>
+      </c>
+      <c r="E114" s="1">
+        <v>90.05</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>540300.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>204.0</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.037756801776791</v>
+      </c>
+      <c r="K114">
+        <v>0.33</v>
+      </c>
+      <c r="L114" t="s">
         <v>348</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>519239.02</v>
+        <v>540504.0</v>
       </c>
       <c r="N114" s="1">
-        <v>525130.6</v>
+        <v>542480.71</v>
       </c>
       <c r="O114" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>349</v>
+      </c>
+      <c r="B115" t="s">
+        <v>350</v>
+      </c>
+      <c r="C115" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>102.949</v>
+      </c>
+      <c r="E115" s="1">
+        <v>99.33326</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>595999.56</v>
+      </c>
+      <c r="I115" s="1">
+        <v>21694.44</v>
+      </c>
+      <c r="J115" s="1">
+        <v>3.6400093986647</v>
+      </c>
+      <c r="K115">
+        <v>1.65</v>
+      </c>
+      <c r="L115" t="s">
         <v>351</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>501665.0</v>
+        <v>617694.0</v>
       </c>
       <c r="N115" s="1">
-        <v>505829.38</v>
+        <v>627567.29</v>
       </c>
       <c r="O115" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>352</v>
+      </c>
+      <c r="B116" t="s">
+        <v>353</v>
+      </c>
+      <c r="C116" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>85.612</v>
+      </c>
+      <c r="E116" s="1">
+        <v>85.4121875</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>1366595.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>3197.0</v>
+      </c>
+      <c r="J116" s="1">
+        <v>0.2339390968063</v>
+      </c>
+      <c r="K116">
+        <v>0.18</v>
+      </c>
+      <c r="L116" t="s">
         <v>354</v>
       </c>
-      <c r="B116" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>417066.72</v>
+        <v>1369792.0</v>
       </c>
       <c r="N116" s="1">
-        <v>426359.25</v>
+        <v>1372592.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.3</v>
+        <v>0.81</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>355</v>
+      </c>
+      <c r="B117" t="s">
+        <v>356</v>
+      </c>
+      <c r="C117" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>97.55</v>
+      </c>
+      <c r="E117" s="1">
+        <v>90.06196067</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1350929.41</v>
+      </c>
+      <c r="I117" s="1">
+        <v>112320.59</v>
+      </c>
+      <c r="J117" s="1">
+        <v>8.3143196949129</v>
+      </c>
+      <c r="K117">
+        <v>0.43</v>
+      </c>
+      <c r="L117" t="s">
         <v>357</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>1399090.0</v>
+        <v>1463250.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1424208.49</v>
+        <v>1469630.14</v>
       </c>
       <c r="O117" s="1">
-        <v>1.02</v>
+        <v>0.87</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>358</v>
+      </c>
+      <c r="B118" t="s">
+        <v>359</v>
+      </c>
+      <c r="C118" s="1">
+        <v>469000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>102.222</v>
+      </c>
+      <c r="E118" s="1">
+        <v>100.15782729</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>469740.21</v>
+      </c>
+      <c r="I118" s="1">
+        <v>9680.97</v>
+      </c>
+      <c r="J118" s="1">
+        <v>2.060920013639</v>
+      </c>
+      <c r="K118">
+        <v>3.2</v>
+      </c>
+      <c r="L118" t="s">
         <v>360</v>
       </c>
-      <c r="B118" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>394348.0</v>
+        <v>479421.18</v>
       </c>
       <c r="N118" s="1">
-        <v>398971.29</v>
+        <v>494429.18</v>
       </c>
       <c r="O118" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>361</v>
+      </c>
+      <c r="B119" t="s">
+        <v>362</v>
+      </c>
+      <c r="C119" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>103.439</v>
+      </c>
+      <c r="E119" s="1">
+        <v>100.5846961</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>489847.47</v>
+      </c>
+      <c r="I119" s="1">
+        <v>13900.46</v>
+      </c>
+      <c r="J119" s="1">
+        <v>2.8377119106076</v>
+      </c>
+      <c r="K119">
+        <v>3.05</v>
+      </c>
+      <c r="L119" t="s">
         <v>363</v>
       </c>
-      <c r="B119" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>788540.29</v>
+        <v>503747.93</v>
       </c>
       <c r="N119" s="1">
-        <v>800058.44</v>
+        <v>518586.42</v>
       </c>
       <c r="O119" s="1">
-        <v>0.57</v>
+        <v>0.31</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>364</v>
+      </c>
+      <c r="B120" t="s">
+        <v>365</v>
+      </c>
+      <c r="C120" s="1">
+        <v>1052000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>105.197</v>
+      </c>
+      <c r="E120" s="1">
+        <v>102.3524135</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1076747.39</v>
+      </c>
+      <c r="I120" s="1">
+        <v>29925.05</v>
+      </c>
+      <c r="J120" s="1">
+        <v>2.7792080369008</v>
+      </c>
+      <c r="K120">
+        <v>1.73</v>
+      </c>
+      <c r="L120" t="s">
         <v>366</v>
       </c>
-      <c r="B120" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>463289.0</v>
+        <v>1106672.44</v>
       </c>
       <c r="N120" s="1">
-        <v>477007.08</v>
+        <v>1124842.32</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.67</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>367</v>
+      </c>
+      <c r="B121" t="s">
+        <v>368</v>
+      </c>
+      <c r="C121" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.367</v>
+      </c>
+      <c r="E121" s="1">
+        <v>99.57176471</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1692720.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>13519.0</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.79865541849804</v>
+      </c>
+      <c r="K121">
+        <v>2.42</v>
+      </c>
+      <c r="L121" t="s">
         <v>369</v>
       </c>
-      <c r="B121" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>306927.0</v>
+        <v>1706239.0</v>
       </c>
       <c r="N121" s="1">
-        <v>317579.05</v>
+        <v>1747318.45</v>
       </c>
       <c r="O121" s="1">
-        <v>0.23</v>
+        <v>1.04</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B122" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C122" s="1">
-        <v>347000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.868</v>
+        <v>98.592</v>
       </c>
       <c r="E122" s="1">
-        <v>99.406</v>
+        <v>100.21819424</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>344938.82</v>
+        <v>139303.29</v>
       </c>
       <c r="I122" s="1">
-        <v>-5336.86</v>
+        <v>-2260.41</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.547190310444</v>
+        <v>-1.6226537076045</v>
       </c>
       <c r="K122">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>0.63</v>
+      </c>
+      <c r="L122">
+        <v>873.99</v>
       </c>
       <c r="M122" s="1">
-        <v>339601.96</v>
+        <v>137042.88</v>
       </c>
       <c r="N122" s="1">
-        <v>341265.66</v>
+        <v>137916.87</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B123" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C123" s="1">
-        <v>1279000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.293</v>
+        <v>102.254</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>99.80049513</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1279000.0</v>
+        <v>717565.56</v>
       </c>
       <c r="I123" s="1">
-        <v>-9042.53</v>
+        <v>17640.7</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.707</v>
+        <v>2.4584095145258</v>
       </c>
       <c r="K123">
-        <v>0.13</v>
+        <v>2.78</v>
       </c>
       <c r="L123" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="M123" s="1">
-        <v>1269957.47</v>
+        <v>735206.26</v>
       </c>
       <c r="N123" s="1">
-        <v>1271591.93</v>
+        <v>755200.37</v>
       </c>
       <c r="O123" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B124" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C124" s="1">
-        <v>1300000.0</v>
+        <v>1149000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>104.858</v>
+        <v>100.212</v>
       </c>
       <c r="E124" s="1">
-        <v>100.79047615</v>
+        <v>99.96353612</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1310276.19</v>
+        <v>1148581.03</v>
       </c>
       <c r="I124" s="1">
-        <v>52877.81</v>
+        <v>2854.85</v>
       </c>
       <c r="J124" s="1">
-        <v>4.0356232070431</v>
+        <v>0.24855451426009</v>
       </c>
       <c r="K124">
-        <v>3.83</v>
+        <v>0.93</v>
       </c>
       <c r="L124" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="M124" s="1">
-        <v>1363154.0</v>
+        <v>1151435.88</v>
       </c>
       <c r="N124" s="1">
-        <v>1412892.36</v>
+        <v>1162178.24</v>
       </c>
       <c r="O124" s="1">
-        <v>1.01</v>
+        <v>0.69</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B125" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C125" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>101.92</v>
+        <v>89.87</v>
       </c>
       <c r="E125" s="1">
-        <v>98.631112</v>
+        <v>90.12445818</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>493155.56</v>
+        <v>991369.04</v>
       </c>
       <c r="I125" s="1">
-        <v>16444.44</v>
+        <v>-2799.04</v>
       </c>
       <c r="J125" s="1">
-        <v>3.3345340362785</v>
+        <v>-0.28234087277932</v>
       </c>
       <c r="K125">
-        <v>1.43</v>
+        <v>0.56</v>
       </c>
       <c r="L125" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="M125" s="1">
-        <v>509600.0</v>
+        <v>988570.0</v>
       </c>
       <c r="N125" s="1">
-        <v>516766.1</v>
+        <v>994766.92</v>
       </c>
       <c r="O125" s="1">
-        <v>0.37</v>
+        <v>0.59</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B126" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>84.857</v>
+        <v>100.161</v>
       </c>
       <c r="E126" s="1">
-        <v>85.3474</v>
+        <v>99.87081818</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>426737.0</v>
+        <v>2197158.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-2452.0</v>
+        <v>6384.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.5745927819711</v>
+        <v>0.29055716521069</v>
       </c>
       <c r="K126">
-        <v>0.13</v>
+        <v>0.01</v>
       </c>
       <c r="L126">
-        <v>635.27</v>
+        <v>226.03</v>
       </c>
       <c r="M126" s="1">
-        <v>424285.0</v>
+        <v>2203542.0</v>
       </c>
       <c r="N126" s="1">
-        <v>424920.27</v>
+        <v>2203768.03</v>
       </c>
       <c r="O126" s="1">
-        <v>0.3</v>
+        <v>1.31</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B127" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C127" s="1">
-        <v>1200000.0</v>
+        <v>1499000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.426</v>
+        <v>100.292</v>
       </c>
       <c r="E127" s="1">
-        <v>88.17595083</v>
+        <v>100.05043362</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1058111.41</v>
+        <v>1499756.0</v>
       </c>
       <c r="I127" s="1">
-        <v>111000.59</v>
+        <v>3621.08</v>
       </c>
       <c r="J127" s="1">
-        <v>10.490444479755</v>
+        <v>0.24144460832295</v>
       </c>
       <c r="K127">
-        <v>0.38</v>
+        <v>0.08</v>
       </c>
       <c r="L127" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="M127" s="1">
-        <v>1169112.0</v>
+        <v>1503377.08</v>
       </c>
       <c r="N127" s="1">
-        <v>1173722.96</v>
+        <v>1504563.55</v>
       </c>
       <c r="O127" s="1">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B128" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C128" s="1">
-        <v>369000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>101.822</v>
+        <v>102.672</v>
       </c>
       <c r="E128" s="1">
-        <v>99.609</v>
+        <v>103.15</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>367557.21</v>
+        <v>2063000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>8165.97</v>
+        <v>-9560.0</v>
       </c>
       <c r="J128" s="1">
-        <v>2.2216867953699</v>
+        <v>-0.46340281143965</v>
       </c>
       <c r="K128">
-        <v>2.98</v>
+        <v>3.69</v>
       </c>
       <c r="L128" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="M128" s="1">
-        <v>375723.18</v>
+        <v>2053440.0</v>
       </c>
       <c r="N128" s="1">
-        <v>386722.41</v>
+        <v>2127338.9</v>
       </c>
       <c r="O128" s="1">
-        <v>0.28</v>
+        <v>1.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B129" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C129" s="1">
-        <v>387000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.83</v>
+        <v>100.785</v>
       </c>
       <c r="E129" s="1">
-        <v>99.8554186</v>
+        <v>100.77214286</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>386440.47</v>
+        <v>705405.0</v>
       </c>
       <c r="I129" s="1">
-        <v>11511.63</v>
+        <v>90.0</v>
       </c>
       <c r="J129" s="1">
-        <v>2.9788883136386</v>
+        <v>0.0127586280222</v>
       </c>
       <c r="K129">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="L129" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="M129" s="1">
-        <v>397952.1</v>
+        <v>705495.0</v>
       </c>
       <c r="N129" s="1">
-        <v>408921.96</v>
+        <v>721624.73</v>
       </c>
       <c r="O129" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B130" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C130" s="1">
-        <v>852000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.963</v>
+        <v>94.822</v>
       </c>
       <c r="E130" s="1">
-        <v>101.7043885</v>
+        <v>90.6358808</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>866521.39</v>
+        <v>2265897.02</v>
       </c>
       <c r="I130" s="1">
-        <v>27763.37</v>
+        <v>104652.98</v>
       </c>
       <c r="J130" s="1">
-        <v>3.2040028463694</v>
+        <v>4.6186114848238</v>
       </c>
       <c r="K130">
-        <v>1.5</v>
+        <v>0.22</v>
       </c>
       <c r="L130" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="M130" s="1">
-        <v>894284.76</v>
+        <v>2370550.0</v>
       </c>
       <c r="N130" s="1">
-        <v>907025.05</v>
+        <v>2375926.71</v>
       </c>
       <c r="O130" s="1">
-        <v>0.65</v>
+        <v>1.41</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B131" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C131" s="1">
-        <v>1400000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.795</v>
+        <v>101.882</v>
       </c>
       <c r="E131" s="1">
-        <v>99.423</v>
+        <v>100.36824458</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1391922.0</v>
+        <v>1526601.0</v>
       </c>
       <c r="I131" s="1">
-        <v>5208.0</v>
+        <v>23024.22</v>
       </c>
       <c r="J131" s="1">
-        <v>0.37415889683474</v>
+        <v>1.5082015536476</v>
       </c>
       <c r="K131">
-        <v>2.25</v>
+        <v>1.63</v>
       </c>
       <c r="L131" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="M131" s="1">
-        <v>1397130.0</v>
+        <v>1549625.22</v>
       </c>
       <c r="N131" s="1">
-        <v>1428658.77</v>
+        <v>1574355.01</v>
       </c>
       <c r="O131" s="1">
-        <v>1.02</v>
+        <v>0.93</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B132" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C132" s="1">
-        <v>39000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.384</v>
+        <v>101.289</v>
       </c>
       <c r="E132" s="1">
-        <v>104.3084359</v>
+        <v>99.5</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>40680.29</v>
+        <v>995000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-2310.53</v>
+        <v>17890.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-5.6797284385141</v>
+        <v>1.7979899497487</v>
       </c>
       <c r="K132">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="L132">
-        <v>213.16</v>
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>38369.76</v>
+        <v>1012890.0</v>
       </c>
       <c r="N132" s="1">
-        <v>38582.92</v>
+        <v>1012890.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.03</v>
+        <v>0.6</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B133" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C133" s="1">
-        <v>619000.0</v>
+        <v>758000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>101.858</v>
+        <v>107.296</v>
       </c>
       <c r="E133" s="1">
-        <v>99.424</v>
+        <v>101.92626517</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>615434.56</v>
+        <v>772601.09</v>
       </c>
       <c r="I133" s="1">
-        <v>15066.46</v>
+        <v>40702.59</v>
       </c>
       <c r="J133" s="1">
-        <v>2.4481010621178</v>
+        <v>5.2682542811323</v>
       </c>
       <c r="K133">
-        <v>2.58</v>
+        <v>2.92</v>
       </c>
       <c r="L133" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="M133" s="1">
-        <v>630501.02</v>
+        <v>813303.68</v>
       </c>
       <c r="N133" s="1">
-        <v>646484.79</v>
+        <v>835462.62</v>
       </c>
       <c r="O133" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B134" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C134" s="1">
-        <v>949000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.751</v>
+        <v>99.541</v>
       </c>
       <c r="E134" s="1">
-        <v>99.947</v>
+        <v>99.1876</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>948497.03</v>
+        <v>991876.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-1860.04</v>
+        <v>3534.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.1961039350856</v>
+        <v>0.3562945368171</v>
       </c>
       <c r="K134">
-        <v>0.73</v>
+        <v>0.87</v>
       </c>
       <c r="L134" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="M134" s="1">
-        <v>946636.99</v>
+        <v>995410.0</v>
       </c>
       <c r="N134" s="1">
-        <v>953559.49</v>
+        <v>1004136.03</v>
       </c>
       <c r="O134" s="1">
-        <v>0.68</v>
+        <v>0.6</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B135" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C135" s="1">
-        <v>900000.0</v>
+        <v>589000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>89.496</v>
+        <v>101.7</v>
       </c>
       <c r="E135" s="1">
-        <v>90.17878222</v>
+        <v>100.27266553</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>811609.04</v>
+        <v>590606.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-6145.04</v>
+        <v>8407.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.75714287263237</v>
+        <v>1.4234531989177</v>
       </c>
       <c r="K135">
-        <v>0.52</v>
+        <v>2.26</v>
       </c>
       <c r="L135" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="M135" s="1">
-        <v>805464.0</v>
+        <v>599013.0</v>
       </c>
       <c r="N135" s="1">
-        <v>810102.7</v>
+        <v>612307.81</v>
       </c>
       <c r="O135" s="1">
-        <v>0.58</v>
+        <v>0.36</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B136" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C136" s="1">
-        <v>1800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.233</v>
+        <v>101.213</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>101.20214286</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1796022.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I136" s="1">
-        <v>8172.0</v>
+        <v>76.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.45500556229267</v>
+        <v>0.01072817486925</v>
       </c>
       <c r="K136">
-        <v>0.75</v>
+        <v>3.61</v>
       </c>
       <c r="L136" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="M136" s="1">
-        <v>1804194.0</v>
+        <v>708491.0</v>
       </c>
       <c r="N136" s="1">
-        <v>1817694.0</v>
+        <v>733752.37</v>
       </c>
       <c r="O136" s="1">
-        <v>1.3</v>
+        <v>0.44</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B137" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C137" s="1">
-        <v>396000.0</v>
+        <v>2074000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.432</v>
+        <v>100.517</v>
       </c>
       <c r="E137" s="1">
-        <v>99.215</v>
+        <v>99.87245516</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>392891.4</v>
+        <v>2071354.72</v>
       </c>
       <c r="I137" s="1">
-        <v>859.32</v>
+        <v>13367.86</v>
       </c>
       <c r="J137" s="1">
-        <v>0.21871692788389</v>
+        <v>0.64536797444332</v>
       </c>
       <c r="K137">
-        <v>3.33</v>
+        <v>0.23</v>
       </c>
       <c r="L137" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="M137" s="1">
-        <v>393750.72</v>
+        <v>2084722.58</v>
       </c>
       <c r="N137" s="1">
-        <v>406932.64</v>
+        <v>2089524.03</v>
       </c>
       <c r="O137" s="1">
-        <v>0.29</v>
+        <v>1.24</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B138" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C138" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>101.994</v>
+        <v>106.464</v>
       </c>
       <c r="E138" s="1">
-        <v>103.15</v>
+        <v>101.10285133</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2063000.0</v>
+        <v>1516542.77</v>
       </c>
       <c r="I138" s="1">
-        <v>-23120.0</v>
+        <v>80417.23</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.120698012603</v>
+        <v>5.3026681205964</v>
       </c>
       <c r="K138">
-        <v>3.48</v>
+        <v>4.61</v>
       </c>
       <c r="L138" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="M138" s="1">
-        <v>2039880.0</v>
+        <v>1596960.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2109444.66</v>
+        <v>1666098.7</v>
       </c>
       <c r="O138" s="1">
-        <v>1.51</v>
+        <v>0.99</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B139" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="C139" s="1">
-        <v>1633000.0</v>
+        <v>903000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.473</v>
+        <v>102.454</v>
       </c>
       <c r="E139" s="1">
-        <v>100.14422045</v>
+        <v>102.44851606</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1635355.12</v>
+        <v>925110.1</v>
       </c>
       <c r="I139" s="1">
-        <v>38028.97</v>
+        <v>49.52</v>
       </c>
       <c r="J139" s="1">
-        <v>2.3254258072094</v>
+        <v>0.0053528763765524</v>
       </c>
       <c r="K139">
-        <v>1.66</v>
+        <v>3.42</v>
       </c>
       <c r="L139" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="M139" s="1">
-        <v>1673384.09</v>
+        <v>925159.62</v>
       </c>
       <c r="N139" s="1">
-        <v>1700498.42</v>
+        <v>956034.8</v>
       </c>
       <c r="O139" s="1">
-        <v>1.21</v>
+        <v>0.57</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B140" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C140" s="1">
-        <v>2000000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>94.594</v>
+        <v>99.885</v>
       </c>
       <c r="E140" s="1">
-        <v>89.591601</v>
+        <v>99.49946479</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1791832.02</v>
+        <v>565156.96</v>
       </c>
       <c r="I140" s="1">
-        <v>100047.98</v>
+        <v>2189.84</v>
       </c>
       <c r="J140" s="1">
-        <v>5.5835579944598</v>
+        <v>0.38747465836747</v>
       </c>
       <c r="K140">
-        <v>0.19</v>
+        <v>3.19</v>
       </c>
       <c r="L140" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="M140" s="1">
-        <v>1891880.0</v>
+        <v>567346.8</v>
       </c>
       <c r="N140" s="1">
-        <v>1895633.42</v>
+        <v>585452.77</v>
       </c>
       <c r="O140" s="1">
-        <v>1.35</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B141" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="C141" s="1">
-        <v>245000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.001</v>
+        <v>103.406</v>
       </c>
       <c r="E141" s="1">
-        <v>99.833</v>
+        <v>103.074</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>244590.85</v>
+        <v>618444.0</v>
       </c>
       <c r="I141" s="1">
-        <v>5311.6</v>
+        <v>1992.0</v>
       </c>
       <c r="J141" s="1">
-        <v>2.1716266164495</v>
+        <v>0.32209868638066</v>
       </c>
       <c r="K141">
-        <v>2.08</v>
+        <v>3.24</v>
       </c>
       <c r="L141" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="M141" s="1">
-        <v>249902.45</v>
+        <v>620436.0</v>
       </c>
       <c r="N141" s="1">
-        <v>255003.82</v>
+        <v>639899.01</v>
       </c>
       <c r="O141" s="1">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B142" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C142" s="1">
-        <v>1221000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.653</v>
+        <v>76.638</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>74.2877775</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1221000.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I142" s="1">
-        <v>20183.13</v>
+        <v>18801.78</v>
       </c>
       <c r="J142" s="1">
-        <v>1.653</v>
+        <v>3.1636731897115</v>
       </c>
       <c r="K142">
-        <v>1.43</v>
+        <v>0.21</v>
       </c>
       <c r="L142" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="M142" s="1">
-        <v>1241183.13</v>
+        <v>613104.0</v>
       </c>
       <c r="N142" s="1">
-        <v>1258643.43</v>
+        <v>614747.84</v>
       </c>
       <c r="O142" s="1">
-        <v>0.9</v>
+        <v>0.36</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B143" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C143" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.925</v>
+        <v>99.994</v>
       </c>
       <c r="E143" s="1">
-        <v>99.07</v>
+        <v>99.96944444</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>792560.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I143" s="1">
-        <v>14840.0</v>
+        <v>221.0</v>
       </c>
       <c r="J143" s="1">
-        <v>1.8724134450389</v>
+        <v>0.024563060935286</v>
       </c>
       <c r="K143">
-        <v>3.52</v>
+        <v>2.39</v>
       </c>
       <c r="L143" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="M143" s="1">
-        <v>807400.0</v>
+        <v>899946.0</v>
       </c>
       <c r="N143" s="1">
-        <v>835552.0</v>
+        <v>921416.55</v>
       </c>
       <c r="O143" s="1">
-        <v>0.6</v>
+        <v>0.55</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B144" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C144" s="1">
-        <v>558000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>107.046</v>
+        <v>103.13</v>
       </c>
       <c r="E144" s="1">
-        <v>100.02743548</v>
+        <v>100.66511111</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>558153.09</v>
+        <v>905986.0</v>
       </c>
       <c r="I144" s="1">
-        <v>39163.59</v>
+        <v>22184.0</v>
       </c>
       <c r="J144" s="1">
-        <v>7.0166394671397</v>
+        <v>2.4486029585446</v>
       </c>
       <c r="K144">
-        <v>2.57</v>
+        <v>1.85</v>
       </c>
       <c r="L144" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="M144" s="1">
-        <v>597316.68</v>
+        <v>928170.0</v>
       </c>
       <c r="N144" s="1">
-        <v>611663.6</v>
+        <v>944791.64</v>
       </c>
       <c r="O144" s="1">
-        <v>0.44</v>
+        <v>0.56</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B145" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C145" s="1">
-        <v>862000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.39</v>
+        <v>100.849</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>99.974</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>862000.0</v>
+        <v>399896.0</v>
       </c>
       <c r="I145" s="1">
-        <v>11981.8</v>
+        <v>3500.0</v>
       </c>
       <c r="J145" s="1">
-        <v>1.39</v>
+        <v>0.87522755916538</v>
       </c>
       <c r="K145">
-        <v>2.41</v>
+        <v>0.41</v>
       </c>
       <c r="L145" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="M145" s="1">
-        <v>873981.8</v>
+        <v>403396.0</v>
       </c>
       <c r="N145" s="1">
-        <v>894730.87</v>
+        <v>405039.84</v>
       </c>
       <c r="O145" s="1">
-        <v>0.64</v>
+        <v>0.24</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B146" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C146" s="1">
-        <v>800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.048</v>
+        <v>103.517</v>
       </c>
       <c r="E146" s="1">
-        <v>99.105</v>
+        <v>103.28592857</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>792840.0</v>
+        <v>1446003.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-456.0</v>
+        <v>3235.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.057514757075829</v>
+        <v>0.2237201444257</v>
       </c>
       <c r="K146">
-        <v>0.69</v>
+        <v>2.56</v>
       </c>
       <c r="L146" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="M146" s="1">
-        <v>792384.0</v>
+        <v>1449238.0</v>
       </c>
       <c r="N146" s="1">
-        <v>797940.16</v>
+        <v>1485072.25</v>
       </c>
       <c r="O146" s="1">
-        <v>0.57</v>
+        <v>0.88</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B147" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C147" s="1">
-        <v>489000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.183</v>
+        <v>100.874</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>489000.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I147" s="1">
-        <v>5784.87</v>
+        <v>856.0</v>
       </c>
       <c r="J147" s="1">
-        <v>1.183</v>
+        <v>0.21259686071925</v>
       </c>
       <c r="K147">
-        <v>2.06</v>
+        <v>2.14</v>
       </c>
       <c r="L147" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="M147" s="1">
-        <v>494784.87</v>
+        <v>403496.0</v>
       </c>
       <c r="N147" s="1">
-        <v>504837.0</v>
+        <v>412039.84</v>
       </c>
       <c r="O147" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="B148" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="C148" s="1">
-        <v>360000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.863</v>
+        <v>100.004</v>
       </c>
       <c r="E148" s="1">
-        <v>99.893</v>
+        <v>99.95190691</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>359614.8</v>
+        <v>998519.55</v>
       </c>
       <c r="I148" s="1">
-        <v>7092.0</v>
+        <v>520.41</v>
       </c>
       <c r="J148" s="1">
-        <v>1.9721101578689</v>
+        <v>0.052118158327496</v>
       </c>
       <c r="K148">
-        <v>1.95</v>
+        <v>3.16</v>
       </c>
       <c r="L148" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="M148" s="1">
-        <v>366706.8</v>
+        <v>999039.96</v>
       </c>
       <c r="N148" s="1">
-        <v>373714.47</v>
+        <v>1030631.62</v>
       </c>
       <c r="O148" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="B149" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C149" s="1">
-        <v>1674000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.971</v>
+        <v>101.542</v>
       </c>
       <c r="E149" s="1">
-        <v>99.728</v>
+        <v>100.22785714</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1669446.72</v>
+        <v>701595.0</v>
       </c>
       <c r="I149" s="1">
-        <v>4067.82</v>
+        <v>9199.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.24366276271458</v>
+        <v>1.3111552961466</v>
       </c>
       <c r="K149">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>894.33</v>
+        <v>0.95</v>
+      </c>
+      <c r="L149" t="s">
+        <v>449</v>
       </c>
       <c r="M149" s="1">
-        <v>1673514.54</v>
+        <v>710794.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1674408.87</v>
+        <v>717452.78</v>
       </c>
       <c r="O149" s="1">
-        <v>1.2</v>
+        <v>0.43</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B150" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C150" s="1">
-        <v>1200000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>106.618</v>
+        <v>101.276</v>
       </c>
       <c r="E150" s="1">
-        <v>99.73906417</v>
+        <v>99.447</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1196868.77</v>
+        <v>198894.0</v>
       </c>
       <c r="I150" s="1">
-        <v>82547.23</v>
+        <v>3658.0</v>
       </c>
       <c r="J150" s="1">
-        <v>6.8969324013693</v>
+        <v>1.8391706134926</v>
       </c>
       <c r="K150">
-        <v>4.31</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>0.3</v>
+      </c>
+      <c r="L150">
+        <v>605.48</v>
       </c>
       <c r="M150" s="1">
-        <v>1279416.0</v>
+        <v>202552.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1331192.71</v>
+        <v>203157.48</v>
       </c>
       <c r="O150" s="1">
-        <v>0.95</v>
+        <v>0.12</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B151" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="C151" s="1">
-        <v>703000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.599</v>
+        <v>102.157</v>
       </c>
       <c r="E151" s="1">
-        <v>102.47</v>
+        <v>99.91491667</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>720364.1</v>
+        <v>1198979.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-6123.13</v>
+        <v>26905.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.85000487947692</v>
+        <v>2.2439925970346</v>
       </c>
       <c r="K151">
-        <v>3.2</v>
+        <v>2.42</v>
       </c>
       <c r="L151" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="M151" s="1">
-        <v>714240.97</v>
+        <v>1225884.0</v>
       </c>
       <c r="N151" s="1">
-        <v>736736.97</v>
+        <v>1254979.89</v>
       </c>
       <c r="O151" s="1">
-        <v>0.53</v>
+        <v>0.74</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B152" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="C152" s="1">
-        <v>468000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.182</v>
+        <v>100.349</v>
       </c>
       <c r="E152" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>465294.96</v>
+        <v>604000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-1123.2</v>
+        <v>2107.96</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.24139526462956</v>
+        <v>0.349</v>
       </c>
       <c r="K152">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>464171.76</v>
+        <v>606107.96</v>
       </c>
       <c r="N152" s="1">
-        <v>478256.64</v>
+        <v>606107.96</v>
       </c>
       <c r="O152" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="B153" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="C153" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>102.094</v>
+        <v>99.87</v>
       </c>
       <c r="E153" s="1">
-        <v>103.03</v>
+        <v>99.40533333</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>515150.0</v>
+        <v>894648.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-4680.0</v>
+        <v>4182.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.90847326021547</v>
+        <v>0.46744641467929</v>
       </c>
       <c r="K153">
-        <v>3.02</v>
+        <v>2.64</v>
       </c>
       <c r="L153" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="M153" s="1">
-        <v>510470.0</v>
+        <v>898830.0</v>
       </c>
       <c r="N153" s="1">
-        <v>525593.29</v>
+        <v>922630.68</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="B154" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="C154" s="1">
-        <v>800000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>75.378</v>
+        <v>101.039</v>
       </c>
       <c r="E154" s="1">
-        <v>74.2877775</v>
+        <v>99.55553606</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>594302.22</v>
+        <v>510719.9</v>
       </c>
       <c r="I154" s="1">
-        <v>8721.78</v>
+        <v>7610.17</v>
       </c>
       <c r="J154" s="1">
-        <v>1.4675664512914</v>
+        <v>1.4900868362482</v>
       </c>
       <c r="K154">
-        <v>0.16</v>
+        <v>1.61</v>
       </c>
       <c r="L154" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="M154" s="1">
-        <v>603024.0</v>
+        <v>518330.07</v>
       </c>
       <c r="N154" s="1">
-        <v>604339.07</v>
+        <v>526583.75</v>
       </c>
       <c r="O154" s="1">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="B155" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="C155" s="1">
-        <v>700000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>102.261</v>
+        <v>103.401</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>100.89933973</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>700000.0</v>
+        <v>1051371.12</v>
       </c>
       <c r="I155" s="1">
-        <v>15827.0</v>
+        <v>26067.3</v>
       </c>
       <c r="J155" s="1">
-        <v>2.261</v>
+        <v>2.4793623777682</v>
       </c>
       <c r="K155">
-        <v>1.64</v>
+        <v>3.06</v>
       </c>
       <c r="L155" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="M155" s="1">
-        <v>715827.0</v>
+        <v>1077438.42</v>
       </c>
       <c r="N155" s="1">
-        <v>727277.47</v>
+        <v>1109340.75</v>
       </c>
       <c r="O155" s="1">
-        <v>0.52</v>
+        <v>0.66</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B156" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.602</v>
+        <v>100.845</v>
       </c>
       <c r="E156" s="1">
-        <v>99.711</v>
+        <v>100.04172727</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>299133.0</v>
+        <v>1100459.0</v>
       </c>
       <c r="I156" s="1">
-        <v>2673.0</v>
+        <v>8836.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.89358245329001</v>
+        <v>0.8029376832758</v>
       </c>
       <c r="K156">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>616.44</v>
+        <v>1.03</v>
+      </c>
+      <c r="L156" t="s">
+        <v>468</v>
       </c>
       <c r="M156" s="1">
-        <v>301806.0</v>
+        <v>1109295.0</v>
       </c>
       <c r="N156" s="1">
-        <v>302422.44</v>
+        <v>1120622.74</v>
       </c>
       <c r="O156" s="1">
-        <v>0.22</v>
+        <v>0.66</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B157" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="C157" s="1">
-        <v>1100000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>103.559</v>
+        <v>102.156</v>
       </c>
       <c r="E157" s="1">
-        <v>103.2</v>
+        <v>100.01896467</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1135200.0</v>
+        <v>651123.46</v>
       </c>
       <c r="I157" s="1">
-        <v>3949.0</v>
+        <v>13912.1</v>
       </c>
       <c r="J157" s="1">
-        <v>0.34786821705426</v>
+        <v>2.1366301254143</v>
       </c>
       <c r="K157">
-        <v>2.31</v>
+        <v>3.3</v>
       </c>
       <c r="L157" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="M157" s="1">
-        <v>1139149.0</v>
+        <v>665035.56</v>
       </c>
       <c r="N157" s="1">
-        <v>1164516.81</v>
+        <v>686509.64</v>
       </c>
       <c r="O157" s="1">
-        <v>0.83</v>
+        <v>0.41</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B158" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="C158" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.53</v>
+        <v>101.288</v>
       </c>
       <c r="E158" s="1">
-        <v>98.99416333</v>
+        <v>98.29879778</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>296982.49</v>
+        <v>884689.18</v>
       </c>
       <c r="I158" s="1">
-        <v>-4392.49</v>
+        <v>26902.82</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.4790400605773</v>
+        <v>3.0409346704116</v>
       </c>
       <c r="K158">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>468.49</v>
+        <v>3.4</v>
+      </c>
+      <c r="L158" t="s">
+        <v>474</v>
       </c>
       <c r="M158" s="1">
-        <v>292590.0</v>
+        <v>911592.0</v>
       </c>
       <c r="N158" s="1">
-        <v>293058.49</v>
+        <v>942167.34</v>
       </c>
       <c r="O158" s="1">
-        <v>0.21</v>
+        <v>0.56</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B159" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C159" s="1">
-        <v>799000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.243</v>
+        <v>99.498</v>
       </c>
       <c r="E159" s="1">
-        <v>99.97165832</v>
+        <v>99.73502256</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>798773.55</v>
+        <v>132647.58</v>
       </c>
       <c r="I159" s="1">
-        <v>-5821.98</v>
+        <v>-315.24</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.72886489543876</v>
+        <v>-0.23765228133073</v>
       </c>
       <c r="K159">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>0.59</v>
+      </c>
+      <c r="L159">
+        <v>780.51</v>
       </c>
       <c r="M159" s="1">
-        <v>792951.57</v>
+        <v>132332.34</v>
       </c>
       <c r="N159" s="1">
-        <v>816740.97</v>
+        <v>133112.85</v>
       </c>
       <c r="O159" s="1">
-        <v>0.58</v>
+        <v>0.08</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B160" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="C160" s="1">
-        <v>600000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.219</v>
+        <v>100.449</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>99.30427007</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>600000.0</v>
+        <v>544187.4</v>
       </c>
       <c r="I160" s="1">
-        <v>7314.0</v>
+        <v>6273.12</v>
       </c>
       <c r="J160" s="1">
-        <v>1.219</v>
+        <v>1.1527499534168</v>
       </c>
       <c r="K160">
-        <v>0.74</v>
+        <v>0.63</v>
       </c>
       <c r="L160" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="M160" s="1">
-        <v>607314.0</v>
+        <v>550460.52</v>
       </c>
       <c r="N160" s="1">
-        <v>611780.76</v>
+        <v>553932.44</v>
       </c>
       <c r="O160" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="B161" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="C161" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.001</v>
+        <v>99.54</v>
       </c>
       <c r="E161" s="1">
-        <v>99.447</v>
+        <v>98.59955556</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>198894.0</v>
+        <v>887396.0</v>
       </c>
       <c r="I161" s="1">
-        <v>3108.0</v>
+        <v>8464.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.5626414069806</v>
+        <v>0.95380191030836</v>
       </c>
       <c r="K161">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>249.32</v>
+        <v>3.37</v>
+      </c>
+      <c r="L161" t="s">
+        <v>482</v>
       </c>
       <c r="M161" s="1">
-        <v>202002.0</v>
+        <v>895860.0</v>
       </c>
       <c r="N161" s="1">
-        <v>202251.32</v>
+        <v>926151.78</v>
       </c>
       <c r="O161" s="1">
-        <v>0.14</v>
+        <v>0.55</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B162" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="C162" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.917</v>
+        <v>108.827</v>
       </c>
       <c r="E162" s="1">
-        <v>99.5075</v>
+        <v>108.31357143</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>995075.0</v>
+        <v>758195.0</v>
       </c>
       <c r="I162" s="1">
-        <v>14095.0</v>
+        <v>3594.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.4164761450142</v>
+        <v>0.47402053561419</v>
       </c>
       <c r="K162">
-        <v>2.22</v>
+        <v>1.56</v>
       </c>
       <c r="L162" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M162" s="1">
-        <v>1009170.0</v>
+        <v>761789.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1031361.78</v>
+        <v>772720.51</v>
       </c>
       <c r="O162" s="1">
-        <v>0.74</v>
+        <v>0.46</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="B163" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C163" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>102.197</v>
+        <v>101.074</v>
       </c>
       <c r="E163" s="1">
-        <v>99.91268667</v>
+        <v>100.58933333</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>599476.12</v>
+        <v>1207072.0</v>
       </c>
       <c r="I163" s="1">
-        <v>13705.88</v>
+        <v>5816.0</v>
       </c>
       <c r="J163" s="1">
-        <v>2.2863095864436</v>
+        <v>0.48182709896344</v>
       </c>
       <c r="K163">
-        <v>3.72</v>
+        <v>2.52</v>
       </c>
       <c r="L163" t="s">
-        <v>491</v>
+        <v>482</v>
       </c>
       <c r="M163" s="1">
-        <v>613182.0</v>
+        <v>1212888.0</v>
       </c>
       <c r="N163" s="1">
-        <v>635474.05</v>
+        <v>1243179.78</v>
       </c>
       <c r="O163" s="1">
-        <v>0.45</v>
+        <v>0.74</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="B164" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>1439000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.533</v>
+        <v>100.202</v>
       </c>
       <c r="E164" s="1">
-        <v>99.3</v>
+        <v>99.90992217</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>695100.0</v>
+        <v>1437703.78</v>
       </c>
       <c r="I164" s="1">
-        <v>1631.0</v>
+        <v>4203.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.23464249748238</v>
+        <v>0.2923411664119</v>
       </c>
       <c r="K164">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>0.06</v>
+      </c>
+      <c r="L164">
+        <v>857.49</v>
       </c>
       <c r="M164" s="1">
-        <v>696731.0</v>
+        <v>1441906.78</v>
       </c>
       <c r="N164" s="1">
-        <v>714187.85</v>
+        <v>1442764.27</v>
       </c>
       <c r="O164" s="1">
-        <v>0.51</v>
+        <v>0.86</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="B165" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="C165" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.331</v>
+        <v>90.815</v>
       </c>
       <c r="E165" s="1">
-        <v>97.40336667</v>
+        <v>86.18353143</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>292210.1</v>
+        <v>603284.72</v>
       </c>
       <c r="I165" s="1">
-        <v>2782.9</v>
+        <v>32420.28</v>
       </c>
       <c r="J165" s="1">
-        <v>0.95236270067325</v>
+        <v>5.3739600764296</v>
       </c>
       <c r="K165">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>258.9</v>
+        <v>0.7</v>
+      </c>
+      <c r="L165" t="s">
+        <v>492</v>
       </c>
       <c r="M165" s="1">
-        <v>294993.0</v>
+        <v>635705.0</v>
       </c>
       <c r="N165" s="1">
-        <v>295251.9</v>
+        <v>640581.03</v>
       </c>
       <c r="O165" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B166" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="C166" s="1">
-        <v>800000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.65</v>
+        <v>102.982</v>
       </c>
       <c r="E166" s="1">
-        <v>99.492</v>
+        <v>100.27221113</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>795936.0</v>
+        <v>612663.21</v>
       </c>
       <c r="I166" s="1">
-        <v>9264.0</v>
+        <v>16556.81</v>
       </c>
       <c r="J166" s="1">
-        <v>1.1639126763961</v>
+        <v>2.7024325485449</v>
       </c>
       <c r="K166">
-        <v>1.27</v>
+        <v>0.98</v>
       </c>
       <c r="L166" t="s">
-        <v>49</v>
+        <v>495</v>
       </c>
       <c r="M166" s="1">
-        <v>805200.0</v>
+        <v>629220.02</v>
       </c>
       <c r="N166" s="1">
-        <v>815391.78</v>
+        <v>635183.55</v>
       </c>
       <c r="O166" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B167" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.706</v>
+        <v>102.975</v>
       </c>
       <c r="E167" s="1">
-        <v>102.622</v>
+        <v>102.939</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>718354.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-6412.0</v>
+        <v>288.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.89259612948491</v>
+        <v>0.03497216798298</v>
       </c>
       <c r="K167">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.03</v>
+      </c>
+      <c r="L167">
+        <v>238.36</v>
       </c>
       <c r="M167" s="1">
-        <v>711942.0</v>
+        <v>823800.0</v>
       </c>
       <c r="N167" s="1">
-        <v>727917.34</v>
+        <v>824038.36</v>
       </c>
       <c r="O167" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B168" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C168" s="1">
-        <v>413000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.143</v>
+        <v>99.986</v>
       </c>
       <c r="E168" s="1">
-        <v>99.23</v>
+        <v>100.5860625</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>409819.9</v>
+        <v>1609377.0</v>
       </c>
       <c r="I168" s="1">
-        <v>3770.69</v>
+        <v>-9601.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.92008465181901</v>
+        <v>-0.59656624892738</v>
       </c>
       <c r="K168">
-        <v>1.42</v>
+        <v>1.63</v>
       </c>
       <c r="L168" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="M168" s="1">
-        <v>413590.59</v>
+        <v>1599776.0</v>
       </c>
       <c r="N168" s="1">
-        <v>419471.6</v>
+        <v>1625814.36</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.96</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B169" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C169" s="1">
-        <v>266000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.891</v>
+        <v>106.835</v>
       </c>
       <c r="E169" s="1">
-        <v>99.499</v>
+        <v>104.86114286</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>264667.34</v>
+        <v>734028.0</v>
       </c>
       <c r="I169" s="1">
-        <v>3702.72</v>
+        <v>13817.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.3990090352667</v>
+        <v>1.8823532617284</v>
       </c>
       <c r="K169">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>546.58</v>
+        <v>3.53</v>
+      </c>
+      <c r="L169" t="s">
+        <v>503</v>
       </c>
       <c r="M169" s="1">
-        <v>268370.06</v>
+        <v>747845.0</v>
       </c>
       <c r="N169" s="1">
-        <v>268916.64</v>
+        <v>772541.58</v>
       </c>
       <c r="O169" s="1">
-        <v>0.19</v>
+        <v>0.46</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="B170" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="C170" s="1">
-        <v>842000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.0</v>
+        <v>99.968</v>
       </c>
       <c r="E170" s="1">
-        <v>100.31224703</v>
+        <v>99.64942105</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>844629.12</v>
+        <v>946669.5</v>
       </c>
       <c r="I170" s="1">
-        <v>22630.88</v>
+        <v>3026.5</v>
       </c>
       <c r="J170" s="1">
-        <v>2.6793866638176</v>
+        <v>0.31969974737752</v>
       </c>
       <c r="K170">
-        <v>2.86</v>
+        <v>1.79</v>
       </c>
       <c r="L170" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="M170" s="1">
-        <v>867260.0</v>
+        <v>949696.0</v>
       </c>
       <c r="N170" s="1">
-        <v>891308.9</v>
+        <v>966717.92</v>
       </c>
       <c r="O170" s="1">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B171" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="C171" s="1">
-        <v>281000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.689</v>
+        <v>104.511</v>
       </c>
       <c r="E171" s="1">
-        <v>100.0</v>
+        <v>103.50275</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>281000.0</v>
+        <v>414011.0</v>
       </c>
       <c r="I171" s="1">
-        <v>1936.09</v>
+        <v>4033.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.689</v>
+        <v>0.97412870672518</v>
       </c>
       <c r="K171">
-        <v>0.7</v>
+        <v>4.16</v>
       </c>
       <c r="L171" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="M171" s="1">
-        <v>282936.09</v>
+        <v>418044.0</v>
       </c>
       <c r="N171" s="1">
-        <v>284896.91</v>
+        <v>434701.53</v>
       </c>
       <c r="O171" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B172" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="C172" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.593</v>
+        <v>99.915</v>
       </c>
       <c r="E172" s="1">
-        <v>99.871</v>
+        <v>99.908</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>898839.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I172" s="1">
-        <v>6498.0</v>
+        <v>35.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.72293258303211</v>
+        <v>0.0070064459302558</v>
       </c>
       <c r="K172">
-        <v>0.82</v>
+        <v>0.25</v>
       </c>
       <c r="L172" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="M172" s="1">
-        <v>905337.0</v>
+        <v>499575.0</v>
       </c>
       <c r="N172" s="1">
-        <v>912694.19</v>
+        <v>500812.85</v>
       </c>
       <c r="O172" s="1">
-        <v>0.65</v>
+        <v>0.3</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B173" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C173" s="1">
-        <v>551000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>101.32</v>
+        <v>106.214</v>
       </c>
       <c r="E173" s="1">
-        <v>99.646</v>
+        <v>106.53128571</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>549049.46</v>
+        <v>745719.0</v>
       </c>
       <c r="I173" s="1">
-        <v>9223.74</v>
+        <v>-2221.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.679947012424</v>
+        <v>-0.29783336618753</v>
       </c>
       <c r="K173">
-        <v>3.11</v>
+        <v>1.51</v>
       </c>
       <c r="L173" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="M173" s="1">
-        <v>558273.2</v>
+        <v>743498.0</v>
       </c>
       <c r="N173" s="1">
-        <v>575391.94</v>
+        <v>754093.89</v>
       </c>
       <c r="O173" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B174" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="C174" s="1">
-        <v>700000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.423</v>
+        <v>102.221</v>
       </c>
       <c r="E174" s="1">
-        <v>97.43845429</v>
+        <v>100.44048583</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>682069.18</v>
+        <v>992352.0</v>
       </c>
       <c r="I174" s="1">
-        <v>27891.82</v>
+        <v>17591.48</v>
       </c>
       <c r="J174" s="1">
-        <v>4.0892948718193</v>
+        <v>1.7727056528329</v>
       </c>
       <c r="K174">
-        <v>3.18</v>
+        <v>0.36</v>
       </c>
       <c r="L174" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="M174" s="1">
-        <v>709961.0</v>
+        <v>1009943.48</v>
       </c>
       <c r="N174" s="1">
-        <v>732207.58</v>
+        <v>1013543.32</v>
       </c>
       <c r="O174" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B175" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="C175" s="1">
-        <v>33000.0</v>
+        <v>386000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.423</v>
+        <v>103.839</v>
       </c>
       <c r="E175" s="1">
-        <v>100.27145455</v>
+        <v>100.94948187</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>33089.58</v>
+        <v>389665.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-279.99</v>
+        <v>11153.54</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.84615761215464</v>
+        <v>2.8623407285745</v>
       </c>
       <c r="K175">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>177.39</v>
+        <v>3.56</v>
+      </c>
+      <c r="L175" t="s">
+        <v>520</v>
       </c>
       <c r="M175" s="1">
-        <v>32809.59</v>
+        <v>400818.54</v>
       </c>
       <c r="N175" s="1">
-        <v>32986.98</v>
+        <v>414576.02</v>
       </c>
       <c r="O175" s="1">
-        <v>0.02</v>
+        <v>0.25</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B176" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C176" s="1">
-        <v>448000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.752</v>
+        <v>105.369</v>
       </c>
       <c r="E176" s="1">
-        <v>99.06571429</v>
+        <v>105.263</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>443814.4</v>
+        <v>421052.0</v>
       </c>
       <c r="I176" s="1">
-        <v>3074.56</v>
+        <v>424.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.69275805381709</v>
+        <v>0.10070015105023</v>
       </c>
       <c r="K176">
-        <v>0.46</v>
+        <v>3.53</v>
       </c>
       <c r="L176" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="M176" s="1">
-        <v>446888.96</v>
+        <v>421476.0</v>
       </c>
       <c r="N176" s="1">
-        <v>448960.19</v>
+        <v>435597.92</v>
       </c>
       <c r="O176" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="B177" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="C177" s="1">
-        <v>700000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.001</v>
+        <v>104.422</v>
       </c>
       <c r="E177" s="1">
-        <v>98.41</v>
+        <v>101.19198243</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>688870.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I177" s="1">
-        <v>-2863.0</v>
+        <v>22061.02</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.41560816990143</v>
+        <v>3.1919698497517</v>
       </c>
       <c r="K177">
-        <v>3.18</v>
+        <v>2.95</v>
       </c>
       <c r="L177" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="M177" s="1">
-        <v>686007.0</v>
+        <v>713202.26</v>
       </c>
       <c r="N177" s="1">
-        <v>708272.75</v>
+        <v>733348.42</v>
       </c>
       <c r="O177" s="1">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B178" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C178" s="1">
-        <v>600000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>108.018</v>
+        <v>100.34</v>
       </c>
       <c r="E178" s="1">
-        <v>108.24</v>
+        <v>100.09287926</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>649440.0</v>
+        <v>646600.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-1332.0</v>
+        <v>1596.4</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.20509977827051</v>
+        <v>0.2468914321064</v>
       </c>
       <c r="K178">
-        <v>1.29</v>
+        <v>1.72</v>
       </c>
       <c r="L178" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="M178" s="1">
-        <v>648108.0</v>
+        <v>648196.4</v>
       </c>
       <c r="N178" s="1">
-        <v>655834.03</v>
+        <v>659277.09</v>
       </c>
       <c r="O178" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B179" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="C179" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.661</v>
+        <v>103.766</v>
       </c>
       <c r="E179" s="1">
-        <v>100.507</v>
+        <v>103.52879571</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1005070.0</v>
+        <v>724701.57</v>
       </c>
       <c r="I179" s="1">
-        <v>1540.0</v>
+        <v>1660.43</v>
       </c>
       <c r="J179" s="1">
-        <v>0.15322315858597</v>
+        <v>0.22911913934449</v>
       </c>
       <c r="K179">
-        <v>2.34</v>
+        <v>3.98</v>
       </c>
       <c r="L179" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="M179" s="1">
-        <v>1006610.0</v>
+        <v>726362.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1030003.84</v>
+        <v>754237.34</v>
       </c>
       <c r="O179" s="1">
-        <v>0.74</v>
+        <v>0.45</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B180" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C180" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>90.146</v>
+        <v>101.522</v>
       </c>
       <c r="E180" s="1">
-        <v>85.43778667</v>
+        <v>99.75271429</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>512626.72</v>
+        <v>698269.0</v>
       </c>
       <c r="I180" s="1">
-        <v>28249.28</v>
+        <v>12385.0</v>
       </c>
       <c r="J180" s="1">
-        <v>5.5106920684899</v>
+        <v>1.7736717511446</v>
       </c>
       <c r="K180">
-        <v>0.66</v>
+        <v>1.77</v>
       </c>
       <c r="L180" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="M180" s="1">
-        <v>540876.0</v>
+        <v>710654.0</v>
       </c>
       <c r="N180" s="1">
-        <v>544808.88</v>
+        <v>723064.62</v>
       </c>
       <c r="O180" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B181" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C181" s="1">
-        <v>511000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>102.529</v>
+        <v>105.8</v>
       </c>
       <c r="E181" s="1">
-        <v>99.74172407</v>
+        <v>105.84375</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>509680.21</v>
+        <v>423375.0</v>
       </c>
       <c r="I181" s="1">
-        <v>14242.98</v>
+        <v>-175.0</v>
       </c>
       <c r="J181" s="1">
-        <v>2.7944934334413</v>
+        <v>-0.041334514319457</v>
       </c>
       <c r="K181">
-        <v>0.77</v>
+        <v>3.74</v>
       </c>
       <c r="L181" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="M181" s="1">
-        <v>523923.19</v>
+        <v>423200.0</v>
       </c>
       <c r="N181" s="1">
-        <v>527860.69</v>
+        <v>438147.95</v>
       </c>
       <c r="O181" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B182" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C182" s="1">
-        <v>1300000.0</v>
+        <v>1214000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.953</v>
+        <v>102.349</v>
       </c>
       <c r="E182" s="1">
-        <v>100.761</v>
+        <v>102.86484432</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1309893.0</v>
+        <v>1248779.21</v>
       </c>
       <c r="I182" s="1">
-        <v>-23504.0</v>
+        <v>-6262.35</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.7943450342891</v>
+        <v>-0.50147775922695</v>
       </c>
       <c r="K182">
-        <v>1.44</v>
+        <v>2.47</v>
       </c>
       <c r="L182" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="M182" s="1">
-        <v>1286389.0</v>
+        <v>1242516.86</v>
       </c>
       <c r="N182" s="1">
-        <v>1305141.05</v>
+        <v>1272451.11</v>
       </c>
       <c r="O182" s="1">
-        <v>0.93</v>
+        <v>0.75</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B183" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C183" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>105.984</v>
+        <v>100.005</v>
       </c>
       <c r="E183" s="1">
-        <v>104.55</v>
+        <v>99.99142857</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>627300.0</v>
+        <v>699940.0</v>
       </c>
       <c r="I183" s="1">
-        <v>8604.0</v>
+        <v>95.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.3715925394548</v>
+        <v>0.013572591936452</v>
       </c>
       <c r="K183">
-        <v>3.3</v>
+        <v>0.37</v>
       </c>
       <c r="L183" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="M183" s="1">
-        <v>635904.0</v>
+        <v>700035.0</v>
       </c>
       <c r="N183" s="1">
-        <v>655675.23</v>
+        <v>702658.64</v>
       </c>
       <c r="O183" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B184" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C184" s="1">
-        <v>750000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.235</v>
+        <v>97.198</v>
       </c>
       <c r="E184" s="1">
-        <v>99.589</v>
+        <v>97.25955556</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>746917.5</v>
+        <v>875336.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-2655.0</v>
+        <v>-554.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.35546094448182</v>
+        <v>-0.063289982361059</v>
       </c>
       <c r="K184">
-        <v>1.63</v>
+        <v>2.13</v>
       </c>
       <c r="L184" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="M184" s="1">
-        <v>744262.5</v>
+        <v>874782.0</v>
       </c>
       <c r="N184" s="1">
-        <v>756467.98</v>
+        <v>893953.23</v>
       </c>
       <c r="O184" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B185" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C185" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>104.485</v>
+        <v>102.036</v>
       </c>
       <c r="E185" s="1">
-        <v>103.15</v>
+        <v>99.696</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>309450.0</v>
+        <v>598176.0</v>
       </c>
       <c r="I185" s="1">
-        <v>4005.0</v>
+        <v>14040.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.2942317014057</v>
+        <v>2.3471352912855</v>
       </c>
       <c r="K185">
-        <v>3.9</v>
+        <v>2.53</v>
       </c>
       <c r="L185" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="M185" s="1">
-        <v>313455.0</v>
+        <v>612216.0</v>
       </c>
       <c r="N185" s="1">
-        <v>325167.33</v>
+        <v>627388.6</v>
       </c>
       <c r="O185" s="1">
-        <v>0.23</v>
+        <v>0.37</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B186" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C186" s="1">
-        <v>600000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>106.034</v>
+        <v>100.164</v>
       </c>
       <c r="E186" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>639600.0</v>
+        <v>980000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-3396.0</v>
+        <v>1607.2</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.53095684803002</v>
+        <v>0.164</v>
       </c>
       <c r="K186">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.02</v>
+      </c>
+      <c r="L186">
+        <v>228.02</v>
       </c>
       <c r="M186" s="1">
-        <v>636204.0</v>
+        <v>981607.2</v>
       </c>
       <c r="N186" s="1">
-        <v>643888.93</v>
+        <v>981835.22</v>
       </c>
       <c r="O186" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="B187" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="C187" s="1">
-        <v>788000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>101.687</v>
+        <v>84.564</v>
       </c>
       <c r="E187" s="1">
-        <v>100.0</v>
+        <v>81.54266545</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>788000.0</v>
+        <v>896969.32</v>
       </c>
       <c r="I187" s="1">
-        <v>13293.56</v>
+        <v>33234.68</v>
       </c>
       <c r="J187" s="1">
-        <v>1.687</v>
+        <v>3.7052192598962</v>
       </c>
       <c r="K187">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="L187" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="M187" s="1">
-        <v>801293.56</v>
+        <v>930204.0</v>
       </c>
       <c r="N187" s="1">
-        <v>802424.61</v>
+        <v>934204.68</v>
       </c>
       <c r="O187" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="B188" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="C188" s="1">
-        <v>286000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>102.852</v>
+        <v>91.009</v>
       </c>
       <c r="E188" s="1">
-        <v>100.0</v>
+        <v>89.78073818</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>286000.0</v>
+        <v>987588.12</v>
       </c>
       <c r="I188" s="1">
-        <v>8156.72</v>
+        <v>13510.88</v>
       </c>
       <c r="J188" s="1">
-        <v>2.852</v>
+        <v>1.368068299566</v>
       </c>
       <c r="K188">
-        <v>3.34</v>
+        <v>0.49</v>
       </c>
       <c r="L188" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="M188" s="1">
-        <v>294156.72</v>
+        <v>1001099.0</v>
       </c>
       <c r="N188" s="1">
-        <v>303700.83</v>
+        <v>1006455.85</v>
       </c>
       <c r="O188" s="1">
-        <v>0.22</v>
+        <v>0.6</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="B189" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="C189" s="1">
-        <v>483000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>103.973</v>
+        <v>102.908</v>
       </c>
       <c r="E189" s="1">
-        <v>99.89466667</v>
+        <v>102.932</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>482491.24</v>
+        <v>205864.0</v>
       </c>
       <c r="I189" s="1">
-        <v>19698.35</v>
+        <v>-48.0</v>
       </c>
       <c r="J189" s="1">
-        <v>4.0826337075052</v>
+        <v>-0.023316364201609</v>
       </c>
       <c r="K189">
-        <v>2.72</v>
+        <v>3.37</v>
       </c>
       <c r="L189" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="M189" s="1">
-        <v>502189.59</v>
+        <v>205816.0</v>
       </c>
       <c r="N189" s="1">
-        <v>515344.72</v>
+        <v>212555.73</v>
       </c>
       <c r="O189" s="1">
-        <v>0.37</v>
+        <v>0.13</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="B190" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C190" s="1">
-        <v>446000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.03</v>
+        <v>100.549</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>100.1375</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>446000.0</v>
+        <v>801100.0</v>
       </c>
       <c r="I190" s="1">
-        <v>133.8</v>
+        <v>3292.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.03</v>
+        <v>0.41093496442392</v>
       </c>
       <c r="K190">
-        <v>1.54</v>
+        <v>1.44</v>
       </c>
       <c r="L190" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="M190" s="1">
-        <v>446133.8</v>
+        <v>804392.0</v>
       </c>
       <c r="N190" s="1">
-        <v>453011.19</v>
+        <v>815932.84</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="B191" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="C191" s="1">
-        <v>600000.0</v>
+        <v>-18200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.355</v>
+        <v>11.4652778</v>
       </c>
       <c r="E191" s="1">
-        <v>103.49742833</v>
+        <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>620984.57</v>
+        <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-854.57</v>
+        <v>-1922375.06</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.13761533559521</v>
+        <v>0</v>
       </c>
       <c r="K191">
-        <v>3.75</v>
+        <v>0.0</v>
       </c>
       <c r="L191" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="M191" s="1">
-        <v>620130.0</v>
+        <v>-1922375.06</v>
       </c>
       <c r="N191" s="1">
-        <v>642625.89</v>
+        <v>-2086680.56</v>
       </c>
       <c r="O191" s="1">
-        <v>0.46</v>
+        <v>-1.24</v>
       </c>
       <c r="P191">
-        <v>1</v>
-[...598 lines deleted...]
-      <c r="P203">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>