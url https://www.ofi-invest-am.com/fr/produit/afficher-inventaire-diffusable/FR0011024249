--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1662 +106,1707 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 282.66</t>
+    <t>3 950.75</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>5 919.35</t>
-[...8 lines deleted...]
-    <t>3 736.99</t>
+    <t>6 897.33</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>34 098.29</t>
+    <t>36 265.07</t>
+  </si>
+  <si>
+    <t>BE6317598850</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>11 847.95</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>11 041.10</t>
+    <t>14 486.30</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>10 898.63</t>
+    <t>13 334.79</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>6 443.84</t>
+    <t>7 536.99</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
+    <t>16 150.68</t>
+  </si>
+  <si>
+    <t>DE000A4DFLN3</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2055</t>
+  </si>
+  <si>
+    <t>17 044.18</t>
+  </si>
+  <si>
+    <t>DE000A3E5TR0</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE PERP</t>
+  </si>
+  <si>
+    <t>9 117.81</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>16 876.71</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 27/06/2029</t>
+  </si>
+  <si>
+    <t>19 739.73</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3 06/05/2033</t>
+  </si>
+  <si>
+    <t>18 065.75</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>3 914.25</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>1 237.81</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>20 469.86</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>44 157.53</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>29 144.93</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV PERP</t>
+  </si>
+  <si>
+    <t>8 603.42</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>38 752.70</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>11 886.38</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>3 846.58</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>12 821.92</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>4 448.90</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>13 232.88</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>6 780.82</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>3 775.28</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>17 873.53</t>
+  </si>
+  <si>
+    <t>XS2817924660</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
+  </si>
+  <si>
+    <t>3 773.19</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>9 543.78</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>6 213.70</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>15 750.10</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>10 818.49</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>2 663.01</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>29 700.00</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>9 833.04</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>12 805.48</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>15 398.35</t>
+  </si>
+  <si>
+    <t>XS2621007660</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
+  </si>
+  <si>
+    <t>23 251.89</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>19 724.66</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>9 705.02</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>16 884.25</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>9 066.44</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>13 194.52</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>3 883.56</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>22 527.49</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>19 473.29</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>13 315.07</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>30 208.56</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>10 805.48</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>39 584.93</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 21/12/2049</t>
+  </si>
+  <si>
+    <t>13 372.22</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>16 077.26</t>
+  </si>
+  <si>
+    <t>FR0013236544</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
+  </si>
+  <si>
+    <t>1 678.08</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>5 235.62</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>4 438.36</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>3 217.81</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>16 153.89</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>44 712.33</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 146.58</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>8 970.89</t>
+  </si>
+  <si>
+    <t>XS3032045471</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+  </si>
+  <si>
+    <t>19 248.66</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>5 013.70</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>2 465.75</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>10 273.97</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>23 660.72</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>9 259.92</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>10 008.84</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>24 072.85</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>27 798.29</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 510.27</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>6 305.22</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>10 085.62</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>26 562.33</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>35 141.79</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
     <t>14 979.45</t>
   </si>
   <si>
-    <t>DE000A4DFLN3</t>
-[...610 lines deleted...]
-  <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>71 272.60</t>
+    <t>76 074.66</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 859.59</t>
+    <t>8 738.01</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>5 308.22</t>
+    <t>7 325.34</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>26 408.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>11 806.85</t>
+    <t>13 134.25</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 015.82</t>
+    <t>5 075.56</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 327.37</t>
+    <t>5 317.97</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>2 689.27</t>
+  </si>
+  <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>5 736.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>9 318.15</t>
+    <t>10 365.75</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>5 833.77</t>
+    <t>7 079.18</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>30 946.92</t>
+    <t>33 165.75</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
+    <t>1 746.58</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>8 075.34</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>1 925.00</t>
   </si>
   <si>
     <t>XS2244941063</t>
   </si>
   <si>
-    <t>IBERDROLA INTERNATIONAL BV PERP</t>
-[...5 lines deleted...]
-    <t>XS2295333988</t>
+    <t>11 572.59</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>40 130.14</t>
+    <t>42 863.01</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 128.29</t>
+    <t>9 178.89</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 312.33</t>
+    <t>7 561.64</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>12 477.05</t>
+    <t>13 385.34</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>34 110.62</t>
+    <t>37 539.73</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>18 816.44</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>16 557.95</t>
+    <t>18 499.94</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>17 774.25</t>
+    <t>18 794.52</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>15 189.04</t>
+    <t>16 126.03</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 908.56</t>
+    <t>3 635.70</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>3 520.57</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>65 380.82</t>
+    <t>34 668.49</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>24 657.53</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>1 976.71</t>
+    <t>2 484.25</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>9 873.29</t>
+    <t>11 083.56</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 800.00</t>
+    <t>3 528.77</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>6 380.14</t>
+    <t>6 965.75</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>15 008.00</t>
+    <t>15 984.55</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>14 838.49</t>
+    <t>15 820.83</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>18 169.88</t>
+    <t>20 486.85</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>41 079.45</t>
+    <t>1 257.53</t>
   </si>
   <si>
     <t>XS1689185426</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 1.5 25/09/2027</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>19 994.11</t>
+    <t>21 350.85</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>10 742.36</t>
+    <t>12 985.27</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 196.92</t>
+    <t>6 697.95</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>4 520.55</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 186.47</t>
+    <t>3 691.24</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>73 898.90</t>
+    <t>78 016.44</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>16 129.73</t>
+    <t>17 277.53</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 376.71</t>
+    <t>6 027.40</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>24 729.79</t>
+    <t>27 560.31</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>1 938.00</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>22 158.94</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>8 726.03</t>
+    <t>20 835.62</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 294.81</t>
+    <t>14 422.50</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>25 261.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>4 801.45</t>
+    <t>8 310.21</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>69 138.70</t>
+    <t>73 335.62</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>30 875.18</t>
+    <t>32 755.40</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>18 105.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>19 463.01</t>
+    <t>20 712.33</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>1 956.16</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>21 470.55</t>
+    <t>23 051.71</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 621.64</t>
+    <t>18 426.28</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>2 424.66</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>35 834.25</t>
+    <t>39 204.79</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 543.84</t>
+    <t>9 246.58</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>31 591.66</t>
+    <t>33 346.76</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>6 658.78</t>
+    <t>8 033.97</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>29 095.89</t>
+    <t>31 438.36</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 201.36</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>23 800.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>8 253.68</t>
+    <t>9 154.94</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>31 902.33</t>
+    <t>33 936.37</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>11 327.74</t>
+    <t>13 546.58</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>21 474.08</t>
+    <t>22 660.15</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>30 575.34</t>
+    <t>32 449.32</t>
   </si>
   <si>
     <t>XS2021467753</t>
   </si>
   <si>
     <t>STANDARD CHARTERED PLC 02/07/2027</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>3 471.92</t>
+    <t>4 363.36</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>30 291.78</t>
+    <t>1 497.95</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>10 931.51</t>
+    <t>12 753.42</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
+    <t>32 400.00</t>
+  </si>
+  <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>3 572.86</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>4 876.03</t>
+    <t>5 149.32</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>5 963.53</t>
+    <t>7 156.23</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 747.95</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>26 038.36</t>
+    <t>2 071.23</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>24 696.58</t>
+    <t>26 245.21</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>17 021.92</t>
+    <t>18 505.48</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>16 657.53</t>
+    <t>17 646.58</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>1 237.85</t>
+    <t>2 368.06</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>10 595.89</t>
+    <t>12 144.52</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 599.84</t>
+    <t>5 672.47</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>13 757.48</t>
+    <t>14 589.94</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>14 121.92</t>
+    <t>15 001.64</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>20 146.16</t>
+    <t>21 612.74</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>11 080.69</t>
+    <t>12 143.99</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>27 875.34</t>
+    <t>29 423.97</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 410.62</t>
+    <t>13 822.60</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>14 947.95</t>
+    <t>16 093.15</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>29 934.25</t>
+    <t>32 304.04</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 623.64</t>
+    <t>3 707.32</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>19 171.23</t>
+    <t>20 342.47</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>15 172.60</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>16 187.67</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 000.68</t>
+    <t>4 430.14</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 356.85</t>
+    <t>5 786.30</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>6 739.73</t>
+    <t>7 130.14</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 540.84</t>
-[...8 lines deleted...]
-    <t>-164 305.50</t>
+    <t>12 853.87</t>
+  </si>
+  <si>
+    <t>CDS-00108104</t>
+  </si>
+  <si>
+    <t>263CGSE00XE0392234</t>
+  </si>
+  <si>
+    <t>18 222.22</t>
+  </si>
+  <si>
+    <t>CDS-00108038</t>
+  </si>
+  <si>
+    <t>PAR20260309050136031</t>
+  </si>
+  <si>
+    <t>-69 472.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2125,154 +2170,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>71198.8021</v>
+        <v>68230.7921</v>
       </c>
       <c r="D2">
-        <v>1487.36</v>
+        <v>1464.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>105898557.9</v>
+        <v>99902956.97</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>105898557.9</v>
+        <v>99902956.97</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>614559.0233</v>
+        <v>626657.0233</v>
       </c>
       <c r="D3">
-        <v>101.99</v>
+        <v>100.37</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>62681423.87</v>
+        <v>62901925.74</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>62681423.87</v>
+        <v>62901925.74</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>101.7</v>
+        <v>100.12</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1017.08</v>
+        <v>1001.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1017.08</v>
+        <v>1001.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P191"/>
+  <dimension ref="A1:P193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O191" sqref="O191"/>
+      <selection activeCell="O193" sqref="O193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2291,9539 +2336,9639 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>9215.0</v>
+        <v>2650.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1069.94</v>
+        <v>1071.0</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.5383168747</v>
+        <v>1070.3593396226</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9855795.59</v>
+        <v>2836452.25</v>
       </c>
       <c r="I2" s="1">
-        <v>3701.51</v>
+        <v>1697.75</v>
       </c>
       <c r="J2" s="1">
-        <v>0.037556683944984</v>
+        <v>0.059854700533034</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9859497.1</v>
+        <v>2838150.0</v>
       </c>
       <c r="N2" s="1">
-        <v>9859497.1</v>
+        <v>2838150.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.85</v>
+        <v>1.74</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>38.0</v>
+        <v>20.0</v>
       </c>
       <c r="D3" s="1">
-        <v>117.16</v>
+        <v>116.13</v>
       </c>
       <c r="E3" s="1">
-        <v>116.559736842</v>
+        <v>116.37</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>22810.0</v>
+        <v>-4800.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>22810.0</v>
+        <v>-4800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>22810.0</v>
+        <v>-4800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>3.0</v>
+        <v>884000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>129.61</v>
+        <v>97.91</v>
       </c>
       <c r="E4" s="1">
-        <v>128.6</v>
+        <v>99.3340724</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>878113.2</v>
       </c>
       <c r="I4" s="1">
-        <v>3030.0</v>
+        <v>-12588.8</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>-1.4336192645777</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.45</v>
+      </c>
+      <c r="L4" t="s">
+        <v>34</v>
       </c>
       <c r="M4" s="1">
-        <v>3030.0</v>
+        <v>865524.4</v>
       </c>
       <c r="N4" s="1">
-        <v>3030.0</v>
+        <v>869475.15</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>-56.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>123.4</v>
+        <v>106.917</v>
       </c>
       <c r="E5" s="1">
-        <v>121.25</v>
+        <v>102.64317665</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>342828.21</v>
       </c>
       <c r="I5" s="1">
-        <v>-120400.0</v>
+        <v>14274.57</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>4.16376761994</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.07</v>
+      </c>
+      <c r="L5" t="s">
+        <v>37</v>
       </c>
       <c r="M5" s="1">
-        <v>-120400.0</v>
+        <v>357102.78</v>
       </c>
       <c r="N5" s="1">
-        <v>-120400.0</v>
+        <v>364000.11</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.07</v>
+        <v>0.22</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>884000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.342</v>
+        <v>101.576</v>
       </c>
       <c r="E6" s="1">
-        <v>99.3340724</v>
+        <v>100.84511111</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>878113.2</v>
+        <v>907606.0</v>
       </c>
       <c r="I6" s="1">
-        <v>8910.08</v>
+        <v>6578.0</v>
       </c>
       <c r="J6" s="1">
-        <v>1.0146846670794</v>
+        <v>0.72476382923868</v>
       </c>
       <c r="K6">
-        <v>0.26</v>
+        <v>4.03</v>
       </c>
       <c r="L6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M6" s="1">
-        <v>887023.28</v>
+        <v>914184.0</v>
       </c>
       <c r="N6" s="1">
-        <v>889305.94</v>
+        <v>950449.07</v>
       </c>
       <c r="O6" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>334000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>110.396</v>
+        <v>95.602</v>
       </c>
       <c r="E7" s="1">
-        <v>102.64317665</v>
+        <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>342828.21</v>
+        <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>25894.43</v>
+        <v>38829.61</v>
       </c>
       <c r="J7" s="1">
-        <v>7.5531794772665</v>
+        <v>11.301528597302</v>
       </c>
       <c r="K7">
-        <v>1.77</v>
+        <v>2.96</v>
       </c>
       <c r="L7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M7" s="1">
-        <v>368722.64</v>
+        <v>382408.0</v>
       </c>
       <c r="N7" s="1">
-        <v>374641.99</v>
+        <v>394255.95</v>
       </c>
       <c r="O7" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.158</v>
+        <v>99.296</v>
       </c>
       <c r="E8" s="1">
-        <v>84.075455</v>
+        <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>336301.82</v>
+        <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>56330.18</v>
+        <v>-11978.0</v>
       </c>
       <c r="J8" s="1">
-        <v>16.749888537624</v>
+        <v>-1.191914327053</v>
       </c>
       <c r="K8">
-        <v>0.93</v>
+        <v>1.45</v>
       </c>
       <c r="L8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M8" s="1">
-        <v>392632.0</v>
+        <v>992960.0</v>
       </c>
       <c r="N8" s="1">
-        <v>396368.99</v>
+        <v>1007446.3</v>
       </c>
       <c r="O8" s="1">
-        <v>0.24</v>
+        <v>0.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>900000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.585</v>
+        <v>97.852</v>
       </c>
       <c r="E9" s="1">
-        <v>100.84511111</v>
+        <v>99.46317308</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>907606.0</v>
+        <v>1241300.4</v>
       </c>
       <c r="I9" s="1">
-        <v>33659.0</v>
+        <v>-20107.44</v>
       </c>
       <c r="J9" s="1">
-        <v>3.7085475415544</v>
+        <v>-1.6198689696708</v>
       </c>
       <c r="K9">
-        <v>3.79</v>
+        <v>1.07</v>
       </c>
       <c r="L9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M9" s="1">
-        <v>941265.0</v>
+        <v>1221192.96</v>
       </c>
       <c r="N9" s="1">
-        <v>975363.29</v>
+        <v>1234527.75</v>
       </c>
       <c r="O9" s="1">
-        <v>0.58</v>
+        <v>0.76</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.614</v>
+        <v>96.858</v>
       </c>
       <c r="E10" s="1">
-        <v>100.4938</v>
+        <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1004938.0</v>
+        <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>21202.0</v>
+        <v>-16327.0</v>
       </c>
       <c r="J10" s="1">
-        <v>2.1097818969927</v>
+        <v>-2.3514653631615</v>
       </c>
       <c r="K10">
-        <v>1.14</v>
+        <v>1.08</v>
       </c>
       <c r="L10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M10" s="1">
-        <v>1026140.0</v>
+        <v>678006.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1037568.08</v>
+        <v>685542.99</v>
       </c>
       <c r="O10" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.369</v>
+        <v>101.419</v>
       </c>
       <c r="E11" s="1">
-        <v>85.8945975</v>
+        <v>101.340404</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>343578.39</v>
+        <v>506702.02</v>
       </c>
       <c r="I11" s="1">
-        <v>49897.61</v>
+        <v>392.98</v>
       </c>
       <c r="J11" s="1">
-        <v>14.5229186271</v>
+        <v>0.077556430503277</v>
       </c>
       <c r="K11">
-        <v>2.76</v>
+        <v>3.23</v>
       </c>
       <c r="L11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M11" s="1">
-        <v>393476.0</v>
+        <v>507095.0</v>
       </c>
       <c r="N11" s="1">
-        <v>404517.1</v>
+        <v>523245.68</v>
       </c>
       <c r="O11" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C12" s="1">
-        <v>1248000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.264</v>
+        <v>100.897</v>
       </c>
       <c r="E12" s="1">
-        <v>99.46317308</v>
+        <v>102.38683333</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1241300.4</v>
+        <v>614321.0</v>
       </c>
       <c r="I12" s="1">
-        <v>9994.32</v>
+        <v>-8939.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.80514918064958</v>
+        <v>-1.455102462719</v>
       </c>
       <c r="K12">
-        <v>0.87</v>
+        <v>2.84</v>
       </c>
       <c r="L12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M12" s="1">
-        <v>1251294.72</v>
+        <v>605382.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1262193.35</v>
+        <v>622426.18</v>
       </c>
       <c r="O12" s="1">
-        <v>0.75</v>
+        <v>0.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.965</v>
+        <v>87.107</v>
       </c>
       <c r="E13" s="1">
-        <v>99.19042857</v>
+        <v>77.70662</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>694333.0</v>
+        <v>310826.48</v>
       </c>
       <c r="I13" s="1">
-        <v>-1578.0</v>
+        <v>37601.52</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.22726847204439</v>
+        <v>12.097270477084</v>
       </c>
       <c r="K13">
-        <v>0.92</v>
+        <v>2.28</v>
       </c>
       <c r="L13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M13" s="1">
-        <v>692755.0</v>
+        <v>348428.0</v>
       </c>
       <c r="N13" s="1">
-        <v>699198.84</v>
+        <v>357545.81</v>
       </c>
       <c r="O13" s="1">
-        <v>0.41</v>
+        <v>0.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C14" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>103.918</v>
+        <v>104.885</v>
       </c>
       <c r="E14" s="1">
-        <v>101.340404</v>
+        <v>106.5227</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>506702.02</v>
+        <v>426090.8</v>
       </c>
       <c r="I14" s="1">
-        <v>12887.98</v>
+        <v>-6550.8</v>
       </c>
       <c r="J14" s="1">
-        <v>2.5435027869042</v>
+        <v>-1.5374187849163</v>
       </c>
       <c r="K14">
-        <v>3.0</v>
+        <v>4.22</v>
       </c>
       <c r="L14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>519590.0</v>
+        <v>419540.0</v>
       </c>
       <c r="N14" s="1">
-        <v>534569.45</v>
+        <v>436416.71</v>
       </c>
       <c r="O14" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.722</v>
+        <v>108.209</v>
       </c>
       <c r="E15" s="1">
-        <v>102.38683333</v>
+        <v>110.69175</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>614321.0</v>
+        <v>442767.0</v>
       </c>
       <c r="I15" s="1">
-        <v>14011.0</v>
+        <v>-9931.0</v>
       </c>
       <c r="J15" s="1">
-        <v>2.2807294557731</v>
+        <v>-2.2429404178722</v>
       </c>
       <c r="K15">
-        <v>2.61</v>
+        <v>4.93</v>
       </c>
       <c r="L15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M15" s="1">
-        <v>628332.0</v>
+        <v>432836.0</v>
       </c>
       <c r="N15" s="1">
-        <v>643992.25</v>
+        <v>452575.73</v>
       </c>
       <c r="O15" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.172</v>
+        <v>97.284</v>
       </c>
       <c r="E16" s="1">
-        <v>77.706621</v>
+        <v>99.38842857</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>777066.21</v>
+        <v>695719.0</v>
       </c>
       <c r="I16" s="1">
-        <v>124653.79</v>
+        <v>-14731.0</v>
       </c>
       <c r="J16" s="1">
-        <v>16.041591874134</v>
+        <v>-2.1173778493903</v>
       </c>
       <c r="K16">
-        <v>2.14</v>
+        <v>2.58</v>
       </c>
       <c r="L16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M16" s="1">
-        <v>901720.0</v>
+        <v>680988.0</v>
       </c>
       <c r="N16" s="1">
-        <v>923161.1</v>
+        <v>699053.75</v>
       </c>
       <c r="O16" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>92.112</v>
+        <v>95.289</v>
       </c>
       <c r="E17" s="1">
-        <v>77.55</v>
+        <v>98.6381879</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>310200.0</v>
+        <v>309723.91</v>
       </c>
       <c r="I17" s="1">
-        <v>58248.0</v>
+        <v>-10516.45</v>
       </c>
       <c r="J17" s="1">
-        <v>18.777562862669</v>
+        <v>-3.3954272371158</v>
       </c>
       <c r="K17">
-        <v>2.16</v>
+        <v>1.25</v>
       </c>
       <c r="L17" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M17" s="1">
-        <v>368448.0</v>
+        <v>299207.46</v>
       </c>
       <c r="N17" s="1">
-        <v>377106.9</v>
+        <v>303121.71</v>
       </c>
       <c r="O17" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>106.065</v>
+        <v>98.267</v>
       </c>
       <c r="E18" s="1">
-        <v>106.5227</v>
+        <v>99.91623904</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426090.8</v>
+        <v>501579.52</v>
       </c>
       <c r="I18" s="1">
-        <v>-1830.8</v>
+        <v>-8279.18</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.42967367518848</v>
+        <v>-1.6506216202767</v>
       </c>
       <c r="K18">
-        <v>3.96</v>
+        <v>0.25</v>
       </c>
       <c r="L18" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M18" s="1">
-        <v>424260.0</v>
+        <v>493300.34</v>
       </c>
       <c r="N18" s="1">
-        <v>440095.62</v>
+        <v>494538.15</v>
       </c>
       <c r="O18" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C19" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>109.247</v>
+        <v>98.475</v>
       </c>
       <c r="E19" s="1">
-        <v>110.69175</v>
+        <v>100.2235</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>442767.0</v>
+        <v>601341.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-5779.0</v>
+        <v>-10491.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.305201155461</v>
+        <v>-1.7446008171736</v>
       </c>
       <c r="K19">
-        <v>4.58</v>
+        <v>3.41</v>
       </c>
       <c r="L19" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M19" s="1">
-        <v>436988.0</v>
+        <v>590850.0</v>
       </c>
       <c r="N19" s="1">
-        <v>455296.22</v>
+        <v>611319.86</v>
       </c>
       <c r="O19" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.301</v>
+        <v>98.045</v>
       </c>
       <c r="E20" s="1">
-        <v>99.38842857</v>
+        <v>98.1092</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>695719.0</v>
+        <v>1471638.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-612.0</v>
+        <v>-963.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.087966549713318</v>
+        <v>-0.065437288246158</v>
       </c>
       <c r="K20">
-        <v>2.42</v>
+        <v>2.94</v>
       </c>
       <c r="L20" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M20" s="1">
-        <v>695107.0</v>
+        <v>1470675.0</v>
       </c>
       <c r="N20" s="1">
-        <v>712079.6</v>
+        <v>1514832.53</v>
       </c>
       <c r="O20" s="1">
-        <v>0.42</v>
+        <v>0.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C21" s="1">
-        <v>1114000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.182</v>
+        <v>100.073</v>
       </c>
       <c r="E21" s="1">
-        <v>98.63818851</v>
+        <v>100.510473</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1098829.42</v>
+        <v>1005104.73</v>
       </c>
       <c r="I21" s="1">
-        <v>-5081.94</v>
+        <v>-4374.73</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.46248670699043</v>
+        <v>-0.43525116034426</v>
       </c>
       <c r="K21">
-        <v>1.06</v>
+        <v>2.91</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M21" s="1">
-        <v>1093747.48</v>
+        <v>1000730.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1105604.71</v>
+        <v>1029874.93</v>
       </c>
       <c r="O21" s="1">
-        <v>0.66</v>
+        <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C22" s="1">
-        <v>502000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.795</v>
+        <v>106.608</v>
       </c>
       <c r="E22" s="1">
-        <v>99.91623904</v>
+        <v>105.55</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>501579.52</v>
+        <v>633300.0</v>
       </c>
       <c r="I22" s="1">
-        <v>4411.38</v>
+        <v>6348.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.87949763180123</v>
+        <v>1.0023685457129</v>
       </c>
       <c r="K22">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>257.88</v>
+        <v>1.43</v>
+      </c>
+      <c r="L22" t="s">
+        <v>87</v>
       </c>
       <c r="M22" s="1">
-        <v>505990.9</v>
+        <v>639648.0</v>
       </c>
       <c r="N22" s="1">
-        <v>506248.78</v>
+        <v>648251.42</v>
       </c>
       <c r="O22" s="1">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>600000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>101.256</v>
+        <v>98.658</v>
       </c>
       <c r="E23" s="1">
-        <v>100.2235</v>
+        <v>100.91270646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>601341.0</v>
+        <v>1952660.87</v>
       </c>
       <c r="I23" s="1">
-        <v>6195.0</v>
+        <v>-43628.57</v>
       </c>
       <c r="J23" s="1">
-        <v>1.0301975085683</v>
+        <v>-2.2343137341611</v>
       </c>
       <c r="K23">
-        <v>3.19</v>
+        <v>2.0</v>
       </c>
       <c r="L23" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M23" s="1">
-        <v>607536.0</v>
+        <v>1909032.3</v>
       </c>
       <c r="N23" s="1">
-        <v>626678.47</v>
+        <v>1947785.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.37</v>
+        <v>1.2</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>1500000.0</v>
+        <v>1144000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.903</v>
+        <v>106.462</v>
       </c>
       <c r="E24" s="1">
-        <v>98.1092</v>
+        <v>104.49157955</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1471638.0</v>
+        <v>1195383.67</v>
       </c>
       <c r="I24" s="1">
-        <v>26907.0</v>
+        <v>22541.61</v>
       </c>
       <c r="J24" s="1">
-        <v>1.8283708357626</v>
+        <v>1.8857217616165</v>
       </c>
       <c r="K24">
-        <v>2.76</v>
+        <v>1.04</v>
       </c>
       <c r="L24" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>1498545.0</v>
+        <v>1217925.28</v>
       </c>
       <c r="N24" s="1">
-        <v>1539969.66</v>
+        <v>1229811.66</v>
       </c>
       <c r="O24" s="1">
-        <v>0.91</v>
+        <v>0.76</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>101.237</v>
+        <v>103.405</v>
       </c>
       <c r="E25" s="1">
-        <v>100.510473</v>
+        <v>105.76</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1005104.73</v>
+        <v>846080.0</v>
       </c>
       <c r="I25" s="1">
-        <v>7265.27</v>
+        <v>-18840.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.72283711171074</v>
+        <v>-2.2267397881997</v>
       </c>
       <c r="K25">
-        <v>2.75</v>
+        <v>0.48</v>
       </c>
       <c r="L25" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="M25" s="1">
-        <v>1012370.0</v>
+        <v>827240.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1039856.99</v>
+        <v>831086.58</v>
       </c>
       <c r="O25" s="1">
-        <v>0.62</v>
+        <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C26" s="1">
-        <v>600000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>109.274</v>
+        <v>98.323</v>
       </c>
       <c r="E26" s="1">
-        <v>105.55</v>
+        <v>99.82996154</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>633300.0</v>
+        <v>1038231.6</v>
       </c>
       <c r="I26" s="1">
-        <v>22344.0</v>
+        <v>-15672.4</v>
       </c>
       <c r="J26" s="1">
-        <v>3.5281856939839</v>
+        <v>-1.5095283171886</v>
       </c>
       <c r="K26">
-        <v>1.09</v>
+        <v>1.23</v>
       </c>
       <c r="L26" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>655644.0</v>
+        <v>1022559.2</v>
       </c>
       <c r="N26" s="1">
-        <v>662178.25</v>
+        <v>1035381.12</v>
       </c>
       <c r="O26" s="1">
-        <v>0.39</v>
+        <v>0.64</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C27" s="1">
-        <v>1935000.0</v>
+        <v>891000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.949</v>
+        <v>100.402</v>
       </c>
       <c r="E27" s="1">
-        <v>100.91270646</v>
+        <v>100.07568687</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1952660.87</v>
+        <v>891674.37</v>
       </c>
       <c r="I27" s="1">
-        <v>702.28</v>
+        <v>2907.45</v>
       </c>
       <c r="J27" s="1">
-        <v>0.035965282594105</v>
+        <v>0.3260663419091</v>
       </c>
       <c r="K27">
-        <v>1.83</v>
+        <v>0.5</v>
       </c>
       <c r="L27" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M27" s="1">
-        <v>1953363.15</v>
+        <v>894581.82</v>
       </c>
       <c r="N27" s="1">
-        <v>1988814.05</v>
+        <v>899030.72</v>
       </c>
       <c r="O27" s="1">
-        <v>1.18</v>
+        <v>0.55</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>1144000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>109.459</v>
+        <v>99.766</v>
       </c>
       <c r="E28" s="1">
-        <v>104.49157955</v>
+        <v>100.223</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1195383.67</v>
+        <v>501115.0</v>
       </c>
       <c r="I28" s="1">
-        <v>56827.29</v>
+        <v>-2285.0</v>
       </c>
       <c r="J28" s="1">
-        <v>4.7538954585184</v>
+        <v>-0.45598315755864</v>
       </c>
       <c r="K28">
-        <v>0.7</v>
+        <v>2.65</v>
       </c>
       <c r="L28" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="M28" s="1">
-        <v>1252210.96</v>
+        <v>498830.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1260269.52</v>
+        <v>512062.88</v>
       </c>
       <c r="O28" s="1">
-        <v>0.75</v>
+        <v>0.31</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1">
-        <v>1040000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.011</v>
+        <v>100.739</v>
       </c>
       <c r="E29" s="1">
-        <v>99.82996154</v>
+        <v>102.7138</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1038231.6</v>
+        <v>1027138.0</v>
       </c>
       <c r="I29" s="1">
-        <v>1882.8</v>
+        <v>-19748.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.18134682088274</v>
+        <v>-1.9226238343825</v>
       </c>
       <c r="K29">
-        <v>1.07</v>
+        <v>0.68</v>
       </c>
       <c r="L29" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="M29" s="1">
-        <v>1040114.4</v>
+        <v>1007390.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1051244.54</v>
+        <v>1014170.82</v>
       </c>
       <c r="O29" s="1">
         <v>0.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1">
-        <v>891000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.715</v>
+        <v>106.026</v>
       </c>
       <c r="E30" s="1">
-        <v>100.07568687</v>
+        <v>107.962</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>891674.37</v>
+        <v>863696.0</v>
       </c>
       <c r="I30" s="1">
-        <v>14606.28</v>
+        <v>-15488.0</v>
       </c>
       <c r="J30" s="1">
-        <v>1.6380733249067</v>
+        <v>-1.7932235416165</v>
       </c>
       <c r="K30">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="L30" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="M30" s="1">
-        <v>906280.65</v>
+        <v>848208.0</v>
       </c>
       <c r="N30" s="1">
-        <v>909164.19</v>
+        <v>851983.28</v>
       </c>
       <c r="O30" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.191</v>
+        <v>88.427</v>
       </c>
       <c r="E31" s="1">
-        <v>100.223</v>
+        <v>89.011</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>501115.0</v>
+        <v>1780220.0</v>
       </c>
       <c r="I31" s="1">
-        <v>4840.0</v>
+        <v>-11680.0</v>
       </c>
       <c r="J31" s="1">
-        <v>0.96584616305638</v>
+        <v>-0.65609868443226</v>
       </c>
       <c r="K31">
-        <v>2.46</v>
+        <v>0.89</v>
       </c>
       <c r="L31" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>505955.0</v>
+        <v>1768540.0</v>
       </c>
       <c r="N31" s="1">
-        <v>518276.92</v>
+        <v>1786413.53</v>
       </c>
       <c r="O31" s="1">
-        <v>0.31</v>
+        <v>1.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>1000000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.119</v>
+        <v>102.736</v>
       </c>
       <c r="E32" s="1">
-        <v>102.7138</v>
+        <v>103.37567669</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1027138.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I32" s="1">
-        <v>4052.0</v>
+        <v>-850.77</v>
       </c>
       <c r="J32" s="1">
-        <v>0.39449421596709</v>
+        <v>-0.618788396072</v>
       </c>
       <c r="K32">
-        <v>0.48</v>
+        <v>2.84</v>
       </c>
       <c r="L32" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>1031190.0</v>
+        <v>136638.88</v>
       </c>
       <c r="N32" s="1">
-        <v>1036018.77</v>
+        <v>140412.07</v>
       </c>
       <c r="O32" s="1">
-        <v>0.61</v>
+        <v>0.09</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>800000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>108.521</v>
+        <v>98.641</v>
       </c>
       <c r="E33" s="1">
-        <v>108.565</v>
+        <v>99.63892611</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>868520.0</v>
+        <v>1618136.16</v>
       </c>
       <c r="I33" s="1">
-        <v>-352.0</v>
+        <v>-16206.32</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.04052871551605</v>
+        <v>-1.0015424165541</v>
       </c>
       <c r="K33">
-        <v>1.74</v>
+        <v>0.59</v>
       </c>
       <c r="L33" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>868168.0</v>
+        <v>1601929.84</v>
       </c>
       <c r="N33" s="1">
-        <v>882058.41</v>
+        <v>1611473.62</v>
       </c>
       <c r="O33" s="1">
-        <v>0.52</v>
+        <v>0.99</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>2000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.147</v>
+        <v>97.816</v>
       </c>
       <c r="E34" s="1">
-        <v>89.011</v>
+        <v>99.41516667</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1780220.0</v>
+        <v>1192982.0</v>
       </c>
       <c r="I34" s="1">
-        <v>22720.0</v>
+        <v>-19190.0</v>
       </c>
       <c r="J34" s="1">
-        <v>1.2762467560189</v>
+        <v>-1.6085741444548</v>
       </c>
       <c r="K34">
-        <v>0.84</v>
+        <v>0.52</v>
       </c>
       <c r="L34" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="M34" s="1">
-        <v>1802940.0</v>
+        <v>1173792.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1819666.25</v>
+        <v>1180005.7</v>
       </c>
       <c r="O34" s="1">
-        <v>1.08</v>
+        <v>0.72</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1">
-        <v>133000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>104.507</v>
+        <v>103.374</v>
       </c>
       <c r="E35" s="1">
-        <v>103.37567669</v>
+        <v>105.58525</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>137489.65</v>
+        <v>422341.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1504.66</v>
+        <v>-8845.0</v>
       </c>
       <c r="J35" s="1">
-        <v>1.0943805588275</v>
+        <v>-2.0942792672272</v>
       </c>
       <c r="K35">
-        <v>2.59</v>
+        <v>3.94</v>
       </c>
       <c r="L35" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>138994.31</v>
+        <v>413496.0</v>
       </c>
       <c r="N35" s="1">
-        <v>142438.65</v>
+        <v>429246.1</v>
       </c>
       <c r="O35" s="1">
-        <v>0.08</v>
+        <v>0.26</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>1624000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.471</v>
+        <v>98.106</v>
       </c>
       <c r="E36" s="1">
-        <v>99.63892611</v>
+        <v>99.778</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1618136.16</v>
+        <v>598668.0</v>
       </c>
       <c r="I36" s="1">
-        <v>13512.88</v>
+        <v>-10032.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.83508918062866</v>
+        <v>-1.6757200986189</v>
       </c>
       <c r="K36">
-        <v>0.42</v>
+        <v>1.8</v>
       </c>
       <c r="L36" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>1631649.04</v>
+        <v>588636.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1638445.37</v>
+        <v>599454.49</v>
       </c>
       <c r="O36" s="1">
-        <v>0.97</v>
+        <v>0.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C37" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.103</v>
+        <v>98.982</v>
       </c>
       <c r="E37" s="1">
-        <v>99.41516667</v>
+        <v>100.07266667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1192982.0</v>
+        <v>1200872.0</v>
       </c>
       <c r="I37" s="1">
-        <v>8254.0</v>
+        <v>-13088.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.69187967630694</v>
+        <v>-1.0898746910578</v>
       </c>
       <c r="K37">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="L37" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>1201236.0</v>
+        <v>1187784.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1205263.4</v>
+        <v>1190447.01</v>
       </c>
       <c r="O37" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C38" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.957</v>
+        <v>99.602</v>
       </c>
       <c r="E38" s="1">
-        <v>105.58525</v>
+        <v>101.00763636</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>422341.0</v>
+        <v>1111084.0</v>
       </c>
       <c r="I38" s="1">
-        <v>1487.0</v>
+        <v>-15462.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.35208516341061</v>
+        <v>-1.3916139553805</v>
       </c>
       <c r="K38">
-        <v>3.68</v>
+        <v>2.7</v>
       </c>
       <c r="L38" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>423828.0</v>
+        <v>1095622.0</v>
       </c>
       <c r="N38" s="1">
-        <v>438542.63</v>
+        <v>1125322.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1">
-        <v>600000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.113</v>
+        <v>98.245</v>
       </c>
       <c r="E39" s="1">
-        <v>99.778</v>
+        <v>100.09043684</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>598668.0</v>
+        <v>847766.0</v>
       </c>
       <c r="I39" s="1">
-        <v>2010.0</v>
+        <v>-15630.85</v>
       </c>
       <c r="J39" s="1">
-        <v>0.33574535468741</v>
+        <v>-1.8437693891947</v>
       </c>
       <c r="K39">
-        <v>1.63</v>
+        <v>1.16</v>
       </c>
       <c r="L39" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="M39" s="1">
-        <v>600678.0</v>
+        <v>832135.15</v>
       </c>
       <c r="N39" s="1">
-        <v>610442.38</v>
+        <v>841968.19</v>
       </c>
       <c r="O39" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C40" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.802</v>
+        <v>105.083</v>
       </c>
       <c r="E40" s="1">
-        <v>100.07266667</v>
+        <v>101.245455</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1200872.0</v>
+        <v>809963.64</v>
       </c>
       <c r="I40" s="1">
-        <v>8752.0</v>
+        <v>30700.36</v>
       </c>
       <c r="J40" s="1">
-        <v>0.72880373595187</v>
+        <v>3.7903380452979</v>
       </c>
       <c r="K40">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>554.79</v>
+        <v>1.6</v>
+      </c>
+      <c r="L40" t="s">
+        <v>141</v>
       </c>
       <c r="M40" s="1">
-        <v>1209624.0</v>
+        <v>840664.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1210178.79</v>
+        <v>853469.48</v>
       </c>
       <c r="O40" s="1">
-        <v>0.72</v>
+        <v>0.52</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B41" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C41" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>101.452</v>
+        <v>108.056</v>
       </c>
       <c r="E41" s="1">
-        <v>101.00763636</v>
+        <v>109.825</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1111084.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I41" s="1">
-        <v>4888.0</v>
+        <v>-14152.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.43993073430992</v>
+        <v>-1.6107443660369</v>
       </c>
       <c r="K41">
-        <v>2.52</v>
+        <v>1.92</v>
       </c>
       <c r="L41" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="M41" s="1">
-        <v>1115972.0</v>
+        <v>864448.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1143739.47</v>
+        <v>879846.35</v>
       </c>
       <c r="O41" s="1">
-        <v>0.68</v>
+        <v>0.54</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C42" s="1">
-        <v>847000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.518</v>
+        <v>102.289</v>
       </c>
       <c r="E42" s="1">
-        <v>100.09043684</v>
+        <v>100.33886377</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>847766.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I42" s="1">
-        <v>3621.46</v>
+        <v>13026.91</v>
       </c>
       <c r="J42" s="1">
-        <v>0.42717683889186</v>
+        <v>1.9435502398825</v>
       </c>
       <c r="K42">
-        <v>0.99</v>
+        <v>3.48</v>
       </c>
       <c r="L42" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="M42" s="1">
-        <v>851387.46</v>
+        <v>683290.52</v>
       </c>
       <c r="N42" s="1">
-        <v>859737.74</v>
+        <v>706542.41</v>
       </c>
       <c r="O42" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1">
-        <v>1100000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>107.174</v>
+        <v>88.744</v>
       </c>
       <c r="E43" s="1">
-        <v>101.24545455</v>
+        <v>89.44927273</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1113700.0</v>
+        <v>1967884.0</v>
       </c>
       <c r="I43" s="1">
-        <v>65214.0</v>
+        <v>-15516.0</v>
       </c>
       <c r="J43" s="1">
-        <v>5.8556164137559</v>
+        <v>-0.78846110847997</v>
       </c>
       <c r="K43">
-        <v>1.35</v>
+        <v>0.9</v>
       </c>
       <c r="L43" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>1178914.0</v>
+        <v>1952368.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1193801.67</v>
+        <v>1972092.66</v>
       </c>
       <c r="O43" s="1">
-        <v>0.71</v>
+        <v>1.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C44" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.794</v>
+        <v>98.516</v>
       </c>
       <c r="E44" s="1">
-        <v>100.19044444</v>
+        <v>99.832</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>901714.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I44" s="1">
-        <v>5432.0</v>
+        <v>-1316.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.60240830241074</v>
+        <v>-1.3182146005289</v>
       </c>
       <c r="K44">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.65</v>
+      </c>
+      <c r="L44">
+        <v>646.58</v>
       </c>
       <c r="M44" s="1">
-        <v>907146.0</v>
+        <v>98516.0</v>
       </c>
       <c r="N44" s="1">
-        <v>910594.24</v>
+        <v>99162.58</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.06</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
-        <v>668000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.427</v>
+        <v>98.212</v>
       </c>
       <c r="E45" s="1">
-        <v>100.33886377</v>
+        <v>99.62663946</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>670263.61</v>
+        <v>878706.96</v>
       </c>
       <c r="I45" s="1">
-        <v>27308.75</v>
+        <v>-12477.12</v>
       </c>
       <c r="J45" s="1">
-        <v>4.0743297998828</v>
+        <v>-1.4199409550597</v>
       </c>
       <c r="K45">
-        <v>3.27</v>
+        <v>1.1</v>
       </c>
       <c r="L45" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>697572.36</v>
+        <v>866229.84</v>
       </c>
       <c r="N45" s="1">
-        <v>719389.88</v>
+        <v>875934.86</v>
       </c>
       <c r="O45" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>2200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>90.742</v>
+        <v>98.086</v>
       </c>
       <c r="E46" s="1">
-        <v>89.44927273</v>
+        <v>99.53527273</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1967884.0</v>
+        <v>1094888.0</v>
       </c>
       <c r="I46" s="1">
-        <v>28440.0</v>
+        <v>-15942.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.445207136193</v>
+        <v>-1.4560393391836</v>
       </c>
       <c r="K46">
-        <v>0.79</v>
+        <v>1.53</v>
       </c>
       <c r="L46" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>1996324.0</v>
+        <v>1078946.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2013615.1</v>
+        <v>1095830.25</v>
       </c>
       <c r="O46" s="1">
-        <v>1.19</v>
+        <v>0.67</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.968</v>
+        <v>97.759</v>
       </c>
       <c r="E47" s="1">
-        <v>99.832</v>
+        <v>100.43242857</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>99832.0</v>
+        <v>703027.0</v>
       </c>
       <c r="I47" s="1">
-        <v>1136.0</v>
+        <v>-18714.0</v>
       </c>
       <c r="J47" s="1">
-        <v>1.137911691642</v>
+        <v>-2.6619176788374</v>
       </c>
       <c r="K47">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>438.36</v>
+        <v>1.3</v>
+      </c>
+      <c r="L47" t="s">
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>100968.0</v>
+        <v>684313.0</v>
       </c>
       <c r="N47" s="1">
-        <v>101406.36</v>
+        <v>693379.44</v>
       </c>
       <c r="O47" s="1">
-        <v>0.06</v>
+        <v>0.43</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>882000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.102</v>
+        <v>96.046</v>
       </c>
       <c r="E48" s="1">
-        <v>99.62663946</v>
+        <v>98.8365</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>878706.96</v>
+        <v>790692.0</v>
       </c>
       <c r="I48" s="1">
-        <v>4192.68</v>
+        <v>-22324.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.47714200420126</v>
+        <v>-2.8233496734506</v>
       </c>
       <c r="K48">
-        <v>0.92</v>
+        <v>1.65</v>
       </c>
       <c r="L48" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>882899.64</v>
+        <v>768368.0</v>
       </c>
       <c r="N48" s="1">
-        <v>891055.12</v>
+        <v>781562.52</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.973</v>
+        <v>94.146</v>
       </c>
       <c r="E49" s="1">
-        <v>99.53527273</v>
+        <v>93.08490778</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1094888.0</v>
+        <v>837764.17</v>
       </c>
       <c r="I49" s="1">
-        <v>4815.0</v>
+        <v>9549.83</v>
       </c>
       <c r="J49" s="1">
-        <v>0.43977100854151</v>
+        <v>1.139918647989</v>
       </c>
       <c r="K49">
-        <v>1.36</v>
+        <v>0.43</v>
       </c>
       <c r="L49" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="M49" s="1">
-        <v>1099703.0</v>
+        <v>847314.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1114654.71</v>
+        <v>851197.56</v>
       </c>
       <c r="O49" s="1">
-        <v>0.66</v>
+        <v>0.52</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>700000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.506</v>
+        <v>103.629</v>
       </c>
       <c r="E50" s="1">
-        <v>100.43242857</v>
+        <v>101.25988957</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>703027.0</v>
+        <v>495160.86</v>
       </c>
       <c r="I50" s="1">
-        <v>515.0</v>
+        <v>11584.95</v>
       </c>
       <c r="J50" s="1">
-        <v>0.073254654515403</v>
+        <v>2.3396336293624</v>
       </c>
       <c r="K50">
-        <v>1.09</v>
+        <v>4.61</v>
       </c>
       <c r="L50" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="M50" s="1">
-        <v>703542.0</v>
+        <v>506745.81</v>
       </c>
       <c r="N50" s="1">
-        <v>711196.45</v>
+        <v>529273.3</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B51" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C51" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.019</v>
+        <v>103.719</v>
       </c>
       <c r="E51" s="1">
-        <v>98.8365</v>
+        <v>101.035</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>790692.0</v>
+        <v>606210.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-6540.0</v>
+        <v>16104.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.82712358288689</v>
+        <v>2.6565051714752</v>
       </c>
       <c r="K51">
-        <v>1.47</v>
+        <v>3.25</v>
       </c>
       <c r="L51" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="M51" s="1">
-        <v>784152.0</v>
+        <v>622314.0</v>
       </c>
       <c r="N51" s="1">
-        <v>795888.99</v>
+        <v>641787.29</v>
       </c>
       <c r="O51" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C52" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>95.155</v>
+        <v>101.472</v>
       </c>
       <c r="E52" s="1">
-        <v>93.08490778</v>
+        <v>100.3582</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>837764.17</v>
+        <v>501791.0</v>
       </c>
       <c r="I52" s="1">
-        <v>18630.83</v>
+        <v>5569.0</v>
       </c>
       <c r="J52" s="1">
-        <v>2.2238752464193</v>
+        <v>1.1098246082532</v>
       </c>
       <c r="K52">
-        <v>0.39</v>
+        <v>2.66</v>
       </c>
       <c r="L52" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="M52" s="1">
-        <v>856395.0</v>
+        <v>507360.0</v>
       </c>
       <c r="N52" s="1">
-        <v>859868.63</v>
+        <v>520675.07</v>
       </c>
       <c r="O52" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B53" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C53" s="1">
-        <v>489000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>105.857</v>
+        <v>100.037</v>
       </c>
       <c r="E53" s="1">
-        <v>101.25988957</v>
+        <v>102.79084</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>495160.86</v>
+        <v>925117.56</v>
       </c>
       <c r="I53" s="1">
-        <v>22479.87</v>
+        <v>-24784.56</v>
       </c>
       <c r="J53" s="1">
-        <v>4.5399125447839</v>
+        <v>-2.6790714036387</v>
       </c>
       <c r="K53">
-        <v>4.36</v>
+        <v>3.36</v>
       </c>
       <c r="L53" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="M53" s="1">
-        <v>517640.73</v>
+        <v>900333.0</v>
       </c>
       <c r="N53" s="1">
-        <v>538959.12</v>
+        <v>930541.56</v>
       </c>
       <c r="O53" s="1">
-        <v>0.32</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>106.545</v>
+        <v>96.649</v>
       </c>
       <c r="E54" s="1">
-        <v>101.035</v>
+        <v>98.623</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>606210.0</v>
+        <v>394492.0</v>
       </c>
       <c r="I54" s="1">
-        <v>33060.0</v>
+        <v>-7896.0</v>
       </c>
       <c r="J54" s="1">
-        <v>5.4535556985203</v>
+        <v>-2.0015615018809</v>
       </c>
       <c r="K54">
-        <v>2.99</v>
+        <v>2.7</v>
       </c>
       <c r="L54" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="M54" s="1">
-        <v>639270.0</v>
+        <v>386596.0</v>
       </c>
       <c r="N54" s="1">
-        <v>657220.68</v>
+        <v>397401.48</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B55" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C55" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>103.468</v>
+        <v>103.458</v>
       </c>
       <c r="E55" s="1">
-        <v>100.3582</v>
+        <v>103.84281818</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>501791.0</v>
+        <v>1142271.0</v>
       </c>
       <c r="I55" s="1">
-        <v>15549.0</v>
+        <v>-4233.0</v>
       </c>
       <c r="J55" s="1">
-        <v>3.0987004549703</v>
+        <v>-0.37057755996607</v>
       </c>
       <c r="K55">
-        <v>2.45</v>
+        <v>3.6</v>
       </c>
       <c r="L55" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="M55" s="1">
-        <v>517340.0</v>
+        <v>1138038.0</v>
       </c>
       <c r="N55" s="1">
-        <v>529613.97</v>
+        <v>1177622.93</v>
       </c>
       <c r="O55" s="1">
-        <v>0.31</v>
+        <v>0.72</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B56" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C56" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.923</v>
+        <v>106.457</v>
       </c>
       <c r="E56" s="1">
-        <v>102.79084</v>
+        <v>107.34</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>925117.56</v>
+        <v>858720.0</v>
       </c>
       <c r="I56" s="1">
-        <v>1189.44</v>
+        <v>-7064.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.12857176767891</v>
+        <v>-0.8226197130613</v>
       </c>
       <c r="K56">
-        <v>3.14</v>
+        <v>1.67</v>
       </c>
       <c r="L56" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="M56" s="1">
-        <v>926307.0</v>
+        <v>851656.0</v>
       </c>
       <c r="N56" s="1">
-        <v>954583.03</v>
+        <v>865028.22</v>
       </c>
       <c r="O56" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B57" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C57" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>94.878</v>
+        <v>102.733</v>
       </c>
       <c r="E57" s="1">
-        <v>91.04185714</v>
+        <v>101.255</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>637293.0</v>
+        <v>405020.0</v>
       </c>
       <c r="I57" s="1">
-        <v>26853.0</v>
+        <v>5912.0</v>
       </c>
       <c r="J57" s="1">
-        <v>4.2136034759522</v>
+        <v>1.4596810034072</v>
       </c>
       <c r="K57">
-        <v>1.1</v>
+        <v>4.02</v>
       </c>
       <c r="L57" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="M57" s="1">
-        <v>664146.0</v>
+        <v>410932.0</v>
       </c>
       <c r="N57" s="1">
-        <v>671843.6</v>
+        <v>427009.26</v>
       </c>
       <c r="O57" s="1">
-        <v>0.4</v>
+        <v>0.26</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B58" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C58" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.38</v>
+        <v>100.319</v>
       </c>
       <c r="E58" s="1">
-        <v>98.623</v>
+        <v>101.8682</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>394492.0</v>
+        <v>509341.0</v>
       </c>
       <c r="I58" s="1">
-        <v>3028.0</v>
+        <v>-7746.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.76756943106578</v>
+        <v>-1.5207886268728</v>
       </c>
       <c r="K58">
-        <v>2.51</v>
+        <v>0.34</v>
       </c>
       <c r="L58" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="M58" s="1">
-        <v>397520.0</v>
+        <v>501595.0</v>
       </c>
       <c r="N58" s="1">
-        <v>407570.68</v>
+        <v>503273.08</v>
       </c>
       <c r="O58" s="1">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B59" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C59" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>106.169</v>
+        <v>106.834</v>
       </c>
       <c r="E59" s="1">
-        <v>100.9314</v>
+        <v>109.24371429</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>504657.0</v>
+        <v>764706.0</v>
       </c>
       <c r="I59" s="1">
-        <v>26188.0</v>
+        <v>-16868.0</v>
       </c>
       <c r="J59" s="1">
-        <v>5.1892671656194</v>
+        <v>-2.2058150452592</v>
       </c>
       <c r="K59">
-        <v>3.36</v>
+        <v>0.75</v>
       </c>
       <c r="L59" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="M59" s="1">
-        <v>530845.0</v>
+        <v>747838.0</v>
       </c>
       <c r="N59" s="1">
-        <v>547634.38</v>
+        <v>753073.62</v>
       </c>
       <c r="O59" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B60" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C60" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>105.791</v>
+        <v>98.289</v>
       </c>
       <c r="E60" s="1">
-        <v>106.513</v>
+        <v>99.984</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>532565.0</v>
+        <v>899856.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-3610.0</v>
+        <v>-15255.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.6778515298602</v>
+        <v>-1.6952712433989</v>
       </c>
       <c r="K60">
-        <v>2.73</v>
+        <v>0.49</v>
       </c>
       <c r="L60" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="M60" s="1">
-        <v>528955.0</v>
+        <v>884601.0</v>
       </c>
       <c r="N60" s="1">
-        <v>542591.99</v>
+        <v>889039.36</v>
       </c>
       <c r="O60" s="1">
-        <v>0.32</v>
+        <v>0.55</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B61" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C61" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>105.064</v>
+        <v>100.103</v>
       </c>
       <c r="E61" s="1">
-        <v>101.255</v>
+        <v>99.653</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>405020.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I61" s="1">
-        <v>15236.0</v>
+        <v>900.0</v>
       </c>
       <c r="J61" s="1">
-        <v>3.7617895412572</v>
+        <v>0.45156693727234</v>
       </c>
       <c r="K61">
-        <v>3.77</v>
+        <v>1.61</v>
       </c>
       <c r="L61" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="M61" s="1">
-        <v>420256.0</v>
+        <v>200206.0</v>
       </c>
       <c r="N61" s="1">
-        <v>435331.73</v>
+        <v>203423.81</v>
       </c>
       <c r="O61" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B62" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C62" s="1">
         <v>500000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.258</v>
+        <v>99.255</v>
       </c>
       <c r="E62" s="1">
-        <v>101.8682</v>
+        <v>101.631</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>509341.0</v>
+        <v>508155.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-3051.0</v>
+        <v>-11880.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.59900930810596</v>
+        <v>-2.337869350887</v>
       </c>
       <c r="K62">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>767.12</v>
+        <v>3.23</v>
+      </c>
+      <c r="L62" t="s">
+        <v>206</v>
       </c>
       <c r="M62" s="1">
-        <v>506290.0</v>
+        <v>496275.0</v>
       </c>
       <c r="N62" s="1">
-        <v>507057.12</v>
+        <v>512428.89</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B63" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="C63" s="1">
-        <v>700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>108.919</v>
+        <v>104.629</v>
       </c>
       <c r="E63" s="1">
-        <v>109.24371429</v>
+        <v>100.91250647</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>764706.0</v>
+        <v>1715512.61</v>
       </c>
       <c r="I63" s="1">
-        <v>-2273.0</v>
+        <v>63180.39</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.29723841580947</v>
+        <v>3.6828869477095</v>
       </c>
       <c r="K63">
-        <v>0.47</v>
+        <v>2.63</v>
       </c>
       <c r="L63" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="M63" s="1">
-        <v>762433.0</v>
+        <v>1778693.0</v>
       </c>
       <c r="N63" s="1">
-        <v>765755.6</v>
+        <v>1823405.33</v>
       </c>
       <c r="O63" s="1">
-        <v>0.45</v>
+        <v>1.12</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B64" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C64" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.565</v>
+        <v>99.167</v>
       </c>
       <c r="E64" s="1">
-        <v>99.984</v>
+        <v>99.895</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>899856.0</v>
+        <v>399580.0</v>
       </c>
       <c r="I64" s="1">
-        <v>5229.0</v>
+        <v>-2912.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.58109297487598</v>
+        <v>-0.72876520346364</v>
       </c>
       <c r="K64">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="L64" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="M64" s="1">
-        <v>905085.0</v>
+        <v>396668.0</v>
       </c>
       <c r="N64" s="1">
-        <v>907649.38</v>
+        <v>397814.58</v>
       </c>
       <c r="O64" s="1">
-        <v>0.54</v>
+        <v>0.24</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B65" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C65" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.903</v>
+        <v>101.971</v>
       </c>
       <c r="E65" s="1">
-        <v>99.653</v>
+        <v>99.538246</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>199306.0</v>
+        <v>497691.23</v>
       </c>
       <c r="I65" s="1">
-        <v>4500.0</v>
+        <v>12163.77</v>
       </c>
       <c r="J65" s="1">
-        <v>2.2578346863617</v>
+        <v>2.4440394499216</v>
       </c>
       <c r="K65">
-        <v>1.43</v>
+        <v>1.79</v>
       </c>
       <c r="L65" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="M65" s="1">
-        <v>203806.0</v>
+        <v>509855.0</v>
       </c>
       <c r="N65" s="1">
-        <v>206672.44</v>
+        <v>518825.89</v>
       </c>
       <c r="O65" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B66" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C66" s="1">
-        <v>500000.0</v>
+        <v>656000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.429</v>
+        <v>99.784</v>
       </c>
       <c r="E66" s="1">
-        <v>101.631</v>
+        <v>99.70957317</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>508155.0</v>
+        <v>654094.8</v>
       </c>
       <c r="I66" s="1">
-        <v>-1010.0</v>
+        <v>488.24</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.19875825289528</v>
+        <v>0.074643614350703</v>
       </c>
       <c r="K66">
-        <v>3.05</v>
+        <v>2.93</v>
       </c>
       <c r="L66" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="M66" s="1">
-        <v>507145.0</v>
+        <v>654583.04</v>
       </c>
       <c r="N66" s="1">
-        <v>522404.07</v>
+        <v>673831.7</v>
       </c>
       <c r="O66" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B67" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C67" s="1">
-        <v>1700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>106.248</v>
+        <v>84.436</v>
       </c>
       <c r="E67" s="1">
-        <v>100.91250647</v>
+        <v>86.06233333</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1715512.61</v>
+        <v>1032748.0</v>
       </c>
       <c r="I67" s="1">
-        <v>90703.39</v>
+        <v>-19516.0</v>
       </c>
       <c r="J67" s="1">
-        <v>5.2872470578925</v>
+        <v>-1.8897155937363</v>
       </c>
       <c r="K67">
-        <v>2.37</v>
+        <v>0.42</v>
       </c>
       <c r="L67" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="M67" s="1">
-        <v>1806216.0</v>
+        <v>1013232.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1846503.67</v>
+        <v>1018245.7</v>
       </c>
       <c r="O67" s="1">
-        <v>1.1</v>
+        <v>0.63</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C68" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.849</v>
+        <v>99.303</v>
       </c>
       <c r="E68" s="1">
-        <v>99.895</v>
+        <v>100.6852</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>399580.0</v>
+        <v>503426.0</v>
       </c>
       <c r="I68" s="1">
-        <v>3816.0</v>
+        <v>-6911.0</v>
       </c>
       <c r="J68" s="1">
-        <v>0.95500275289054</v>
+        <v>-1.3727936181286</v>
       </c>
       <c r="K68">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>443.84</v>
+        <v>0.49</v>
+      </c>
+      <c r="L68" t="s">
+        <v>224</v>
       </c>
       <c r="M68" s="1">
-        <v>403396.0</v>
+        <v>496515.0</v>
       </c>
       <c r="N68" s="1">
-        <v>403839.84</v>
+        <v>498980.75</v>
       </c>
       <c r="O68" s="1">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B69" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="C69" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>104.4</v>
+        <v>99.001</v>
       </c>
       <c r="E69" s="1">
-        <v>99.538246</v>
+        <v>100.62</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>497691.23</v>
+        <v>402480.0</v>
       </c>
       <c r="I69" s="1">
-        <v>24308.77</v>
+        <v>-6476.0</v>
       </c>
       <c r="J69" s="1">
-        <v>4.8843074851851</v>
+        <v>-1.6090240508845</v>
       </c>
       <c r="K69">
-        <v>1.59</v>
+        <v>2.57</v>
       </c>
       <c r="L69" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="M69" s="1">
-        <v>522000.0</v>
+        <v>396004.0</v>
       </c>
       <c r="N69" s="1">
-        <v>529962.33</v>
+        <v>406277.97</v>
       </c>
       <c r="O69" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B70" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="C70" s="1">
-        <v>656000.0</v>
+        <v>927000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>101.272</v>
+        <v>98.464</v>
       </c>
       <c r="E70" s="1">
-        <v>99.70957317</v>
+        <v>99.84305502</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>654094.8</v>
+        <v>925545.12</v>
       </c>
       <c r="I70" s="1">
-        <v>10249.52</v>
+        <v>-12783.84</v>
       </c>
       <c r="J70" s="1">
-        <v>1.5669777530719</v>
+        <v>-1.3812227760436</v>
       </c>
       <c r="K70">
-        <v>2.78</v>
+        <v>2.55</v>
       </c>
       <c r="L70" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="M70" s="1">
-        <v>664344.32</v>
+        <v>912761.28</v>
       </c>
       <c r="N70" s="1">
-        <v>682568.54</v>
+        <v>936422.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C71" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>86.703</v>
+        <v>98.797</v>
       </c>
       <c r="E71" s="1">
-        <v>86.06233333</v>
+        <v>100.09683333</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1032748.0</v>
+        <v>600581.0</v>
       </c>
       <c r="I71" s="1">
-        <v>7688.0</v>
+        <v>-7799.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.74442167886067</v>
+        <v>-1.2985758790238</v>
       </c>
       <c r="K71">
-        <v>0.39</v>
+        <v>1.54</v>
       </c>
       <c r="L71" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="M71" s="1">
-        <v>1040436.0</v>
+        <v>592782.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1045059.29</v>
+        <v>602041.92</v>
       </c>
       <c r="O71" s="1">
-        <v>0.62</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="B72" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C72" s="1">
-        <v>500000.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.824</v>
+        <v>98.456</v>
       </c>
       <c r="E72" s="1">
-        <v>100.6852</v>
+        <v>100.08562368</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>503426.0</v>
+        <v>1893620.0</v>
       </c>
       <c r="I72" s="1">
-        <v>694.0</v>
+        <v>-30832.48</v>
       </c>
       <c r="J72" s="1">
-        <v>0.13785541469849</v>
+        <v>-1.6282295286277</v>
       </c>
       <c r="K72">
-        <v>0.34</v>
+        <v>0.53</v>
       </c>
       <c r="L72" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="M72" s="1">
-        <v>504120.0</v>
+        <v>1862787.52</v>
       </c>
       <c r="N72" s="1">
-        <v>505804.93</v>
+        <v>1872796.36</v>
       </c>
       <c r="O72" s="1">
-        <v>0.3</v>
+        <v>1.15</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="B73" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="C73" s="1">
-        <v>400000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.715</v>
+        <v>98.135</v>
       </c>
       <c r="E73" s="1">
-        <v>100.62</v>
+        <v>100.0172043</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>402480.0</v>
+        <v>1209208.0</v>
       </c>
       <c r="I73" s="1">
-        <v>380.0</v>
+        <v>-22755.85</v>
       </c>
       <c r="J73" s="1">
-        <v>0.09441462929835</v>
+        <v>-1.8818805366819</v>
       </c>
       <c r="K73">
-        <v>2.41</v>
+        <v>1.99</v>
       </c>
       <c r="L73" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="M73" s="1">
-        <v>402860.0</v>
+        <v>1186452.15</v>
       </c>
       <c r="N73" s="1">
-        <v>412483.29</v>
+        <v>1210525.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.24</v>
+        <v>0.74</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="B74" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="C74" s="1">
-        <v>927000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.395</v>
+        <v>98.671</v>
       </c>
       <c r="E74" s="1">
-        <v>99.84305502</v>
+        <v>100.49511111</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>925545.12</v>
+        <v>904456.0</v>
       </c>
       <c r="I74" s="1">
-        <v>14386.53</v>
+        <v>-16417.0</v>
       </c>
       <c r="J74" s="1">
-        <v>1.5543845123401</v>
+        <v>-1.815124229371</v>
       </c>
       <c r="K74">
-        <v>2.36</v>
+        <v>3.09</v>
       </c>
       <c r="L74" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="M74" s="1">
-        <v>939931.65</v>
+        <v>888039.0</v>
       </c>
       <c r="N74" s="1">
-        <v>961843.14</v>
+        <v>915837.29</v>
       </c>
       <c r="O74" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="B75" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="C75" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.604</v>
+        <v>97.949</v>
       </c>
       <c r="E75" s="1">
-        <v>100.09683333</v>
+        <v>99.631</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>600581.0</v>
+        <v>896679.0</v>
       </c>
       <c r="I75" s="1">
-        <v>3043.0</v>
+        <v>-15138.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.50667603537241</v>
+        <v>-1.6882295671026</v>
       </c>
       <c r="K75">
-        <v>1.35</v>
+        <v>0.17</v>
       </c>
       <c r="L75" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="M75" s="1">
-        <v>603624.0</v>
+        <v>881541.0</v>
       </c>
       <c r="N75" s="1">
-        <v>611726.43</v>
+        <v>883051.27</v>
       </c>
       <c r="O75" s="1">
-        <v>0.36</v>
+        <v>0.54</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="B76" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="C76" s="1">
-        <v>1892000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.545</v>
+        <v>98.16</v>
       </c>
       <c r="E76" s="1">
-        <v>100.08562368</v>
+        <v>99.4468951</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1893620.0</v>
+        <v>711045.3</v>
       </c>
       <c r="I76" s="1">
-        <v>8691.4</v>
+        <v>-9201.3</v>
       </c>
       <c r="J76" s="1">
-        <v>0.45898332294758</v>
+        <v>-1.2940525730217</v>
       </c>
       <c r="K76">
-        <v>0.35</v>
+        <v>0.88</v>
       </c>
       <c r="L76" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="M76" s="1">
-        <v>1902311.4</v>
+        <v>701844.0</v>
       </c>
       <c r="N76" s="1">
-        <v>1908924.38</v>
+        <v>708149.22</v>
       </c>
       <c r="O76" s="1">
-        <v>1.13</v>
+        <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="B77" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C77" s="1">
-        <v>1209000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.481</v>
+        <v>106.293</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0172043</v>
+        <v>108.7698</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1209208.0</v>
+        <v>543849.0</v>
       </c>
       <c r="I77" s="1">
-        <v>5607.29</v>
+        <v>-12384.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.46371591984175</v>
+        <v>-2.2771026516551</v>
       </c>
       <c r="K77">
-        <v>1.8</v>
+        <v>2.02</v>
       </c>
       <c r="L77" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="M77" s="1">
-        <v>1214815.29</v>
+        <v>531465.0</v>
       </c>
       <c r="N77" s="1">
-        <v>1236542.58</v>
+        <v>541550.62</v>
       </c>
       <c r="O77" s="1">
-        <v>0.73</v>
+        <v>0.33</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B78" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="C78" s="1">
         <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.938</v>
+        <v>101.249</v>
       </c>
       <c r="E78" s="1">
-        <v>100.49511111</v>
+        <v>100.96222222</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>904456.0</v>
+        <v>908660.0</v>
       </c>
       <c r="I78" s="1">
-        <v>3986.0</v>
+        <v>2581.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.44070690005926</v>
+        <v>0.28404463715801</v>
       </c>
       <c r="K78">
-        <v>2.9</v>
+        <v>2.95</v>
       </c>
       <c r="L78" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="M78" s="1">
-        <v>908442.0</v>
+        <v>911241.0</v>
       </c>
       <c r="N78" s="1">
-        <v>934542.0</v>
+        <v>937803.33</v>
       </c>
       <c r="O78" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="B79" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C79" s="1">
-        <v>900000.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.976</v>
+        <v>98.528</v>
       </c>
       <c r="E79" s="1">
-        <v>99.631</v>
+        <v>99.3870535</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>896679.0</v>
+        <v>1449063.24</v>
       </c>
       <c r="I79" s="1">
-        <v>12105.0</v>
+        <v>-12525.0</v>
       </c>
       <c r="J79" s="1">
-        <v>1.3499814314822</v>
+        <v>-0.86435151029019</v>
       </c>
       <c r="K79">
-        <v>1.02</v>
+        <v>2.41</v>
       </c>
       <c r="L79" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="M79" s="1">
-        <v>908784.0</v>
+        <v>1436538.24</v>
       </c>
       <c r="N79" s="1">
-        <v>917953.52</v>
+        <v>1471680.03</v>
       </c>
       <c r="O79" s="1">
-        <v>0.54</v>
+        <v>0.9</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="B80" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="C80" s="1">
-        <v>715000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.04</v>
+        <v>98.864</v>
       </c>
       <c r="E80" s="1">
-        <v>99.4468951</v>
+        <v>99.7035</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>711045.3</v>
+        <v>598221.0</v>
       </c>
       <c r="I80" s="1">
-        <v>4240.7</v>
+        <v>-5037.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.59640363279245</v>
+        <v>-0.84199651968085</v>
       </c>
       <c r="K80">
-        <v>0.72</v>
+        <v>2.5</v>
       </c>
       <c r="L80" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="M80" s="1">
-        <v>715286.0</v>
+        <v>593184.0</v>
       </c>
       <c r="N80" s="1">
-        <v>720428.12</v>
+        <v>608163.45</v>
       </c>
       <c r="O80" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="B81" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="C81" s="1">
-        <v>500000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>108.682</v>
+        <v>100.679</v>
       </c>
       <c r="E81" s="1">
-        <v>108.7698</v>
+        <v>96.98605268</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>543849.0</v>
+        <v>1988214.08</v>
       </c>
       <c r="I81" s="1">
-        <v>-439.0</v>
+        <v>75705.42</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.080720935406703</v>
+        <v>3.8077096808408</v>
       </c>
       <c r="K81">
-        <v>1.77</v>
+        <v>3.71</v>
       </c>
       <c r="L81" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="M81" s="1">
-        <v>543410.0</v>
+        <v>2063919.5</v>
       </c>
       <c r="N81" s="1">
-        <v>552259.32</v>
+        <v>2139994.16</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>1.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B82" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C82" s="1">
         <v>900000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.997</v>
+        <v>90.398</v>
       </c>
       <c r="E82" s="1">
-        <v>100.96222222</v>
+        <v>83.47740778</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>908660.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I82" s="1">
-        <v>18313.0</v>
+        <v>62285.33</v>
       </c>
       <c r="J82" s="1">
-        <v>2.0153852926287</v>
+        <v>8.2903774882963</v>
       </c>
       <c r="K82">
-        <v>2.75</v>
+        <v>0.97</v>
       </c>
       <c r="L82" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="M82" s="1">
-        <v>926973.0</v>
+        <v>813582.0</v>
       </c>
       <c r="N82" s="1">
-        <v>951719.92</v>
+        <v>822320.01</v>
       </c>
       <c r="O82" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
-        <v>1458000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.004</v>
+        <v>102.529</v>
       </c>
       <c r="E83" s="1">
-        <v>99.3870535</v>
+        <v>100.4068</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1449063.24</v>
+        <v>1004068.0</v>
       </c>
       <c r="I83" s="1">
-        <v>8995.08</v>
+        <v>21222.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.62075137590268</v>
+        <v>2.1136018676026</v>
       </c>
       <c r="K83">
-        <v>2.26</v>
+        <v>0.73</v>
       </c>
       <c r="L83" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>1458058.32</v>
+        <v>1025290.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1491018.11</v>
+        <v>1032615.34</v>
       </c>
       <c r="O83" s="1">
-        <v>0.88</v>
+        <v>0.63</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.62</v>
+        <v>98.386</v>
       </c>
       <c r="E84" s="1">
-        <v>99.7035</v>
+        <v>100.231</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>598221.0</v>
+        <v>801848.0</v>
       </c>
       <c r="I84" s="1">
-        <v>5499.0</v>
+        <v>-14760.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.91922550361823</v>
+        <v>-1.8407478724147</v>
       </c>
       <c r="K84">
-        <v>2.32</v>
+        <v>0.55</v>
       </c>
       <c r="L84" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="M84" s="1">
-        <v>603720.0</v>
+        <v>787088.0</v>
       </c>
       <c r="N84" s="1">
-        <v>617645.34</v>
+        <v>791526.36</v>
       </c>
       <c r="O84" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="B85" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C85" s="1">
-        <v>2050000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>101.736</v>
+        <v>98.335</v>
       </c>
       <c r="E85" s="1">
-        <v>96.98605268</v>
+        <v>100.28911111</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1988214.08</v>
+        <v>902602.0</v>
       </c>
       <c r="I85" s="1">
-        <v>97373.92</v>
+        <v>-17587.0</v>
       </c>
       <c r="J85" s="1">
-        <v>4.897557108136</v>
+        <v>-1.9484778451632</v>
       </c>
       <c r="K85">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>0.09</v>
+      </c>
+      <c r="L85">
+        <v>813.7</v>
       </c>
       <c r="M85" s="1">
-        <v>2085588.0</v>
+        <v>885015.0</v>
       </c>
       <c r="N85" s="1">
-        <v>2156860.6</v>
+        <v>885828.7</v>
       </c>
       <c r="O85" s="1">
-        <v>1.28</v>
+        <v>0.54</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B86" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C86" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>92.311</v>
+        <v>90.133</v>
       </c>
       <c r="E86" s="1">
-        <v>83.47740778</v>
+        <v>90.19025</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>751296.67</v>
+        <v>360761.0</v>
       </c>
       <c r="I86" s="1">
-        <v>79502.33</v>
+        <v>-229.0</v>
       </c>
       <c r="J86" s="1">
-        <v>10.582015490632</v>
+        <v>-0.063476927938441</v>
       </c>
       <c r="K86">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.06</v>
+      </c>
+      <c r="L86">
+        <v>224.66</v>
       </c>
       <c r="M86" s="1">
-        <v>830799.0</v>
+        <v>360532.0</v>
       </c>
       <c r="N86" s="1">
-        <v>838658.59</v>
+        <v>360756.66</v>
       </c>
       <c r="O86" s="1">
-        <v>0.5</v>
+        <v>0.22</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B87" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C87" s="1">
-        <v>1000000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>104.134</v>
+        <v>90.767</v>
       </c>
       <c r="E87" s="1">
-        <v>100.4068</v>
+        <v>89.875</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1004068.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I87" s="1">
-        <v>37272.0</v>
+        <v>892.0</v>
       </c>
       <c r="J87" s="1">
-        <v>3.7120991805336</v>
+        <v>0.99248956884562</v>
       </c>
       <c r="K87">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.12</v>
+      </c>
+      <c r="L87">
+        <v>124.66</v>
       </c>
       <c r="M87" s="1">
-        <v>1041340.0</v>
+        <v>90767.0</v>
       </c>
       <c r="N87" s="1">
-        <v>1046648.22</v>
+        <v>90891.66</v>
       </c>
       <c r="O87" s="1">
-        <v>0.62</v>
+        <v>0.06</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B88" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C88" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.204</v>
+        <v>98.384</v>
       </c>
       <c r="E88" s="1">
-        <v>100.28911111</v>
+        <v>99.92916667</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>902602.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-766.0</v>
+        <v>-9271.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.084865754784501</v>
+        <v>-1.5462619355377</v>
       </c>
       <c r="K88">
-        <v>2.93</v>
+        <v>2.19</v>
       </c>
       <c r="L88" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="M88" s="1">
-        <v>901836.0</v>
+        <v>590304.0</v>
       </c>
       <c r="N88" s="1">
-        <v>928244.22</v>
+        <v>603438.25</v>
       </c>
       <c r="O88" s="1">
-        <v>0.55</v>
+        <v>0.37</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B89" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C89" s="1">
-        <v>400000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>91.19</v>
+        <v>98.395</v>
       </c>
       <c r="E89" s="1">
-        <v>90.19025</v>
+        <v>100.00810345</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>360761.0</v>
+        <v>580047.0</v>
       </c>
       <c r="I89" s="1">
-        <v>3999.0</v>
+        <v>-9356.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.1084901084097</v>
+        <v>-1.612972741864</v>
       </c>
       <c r="K89">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>120.55</v>
+        <v>0.88</v>
+      </c>
+      <c r="L89" t="s">
+        <v>283</v>
       </c>
       <c r="M89" s="1">
-        <v>364760.0</v>
+        <v>570691.0</v>
       </c>
       <c r="N89" s="1">
-        <v>364880.55</v>
+        <v>575766.56</v>
       </c>
       <c r="O89" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B90" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C90" s="1">
-        <v>100000.0</v>
+        <v>692000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.497</v>
+        <v>99.013</v>
       </c>
       <c r="E90" s="1">
-        <v>89.875</v>
+        <v>99.77159538</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>89875.0</v>
+        <v>690419.44</v>
       </c>
       <c r="I90" s="1">
-        <v>1622.0</v>
+        <v>-5249.48</v>
       </c>
       <c r="J90" s="1">
-        <v>1.8047287899861</v>
+        <v>-0.7603320091914</v>
       </c>
       <c r="K90">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>111.64</v>
+        <v>0.77</v>
+      </c>
+      <c r="L90" t="s">
+        <v>286</v>
       </c>
       <c r="M90" s="1">
-        <v>91497.0</v>
+        <v>685169.96</v>
       </c>
       <c r="N90" s="1">
-        <v>91608.64</v>
+        <v>690487.93</v>
       </c>
       <c r="O90" s="1">
-        <v>0.05</v>
+        <v>0.42</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B91" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C91" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.61</v>
+        <v>98.574</v>
       </c>
       <c r="E91" s="1">
-        <v>99.92916667</v>
+        <v>100.03090909</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>599575.0</v>
+        <v>1100340.0</v>
       </c>
       <c r="I91" s="1">
-        <v>4085.0</v>
+        <v>-16026.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.68131593211858</v>
+        <v>-1.4564589126997</v>
       </c>
       <c r="K91">
-        <v>1.97</v>
+        <v>0.24</v>
       </c>
       <c r="L91" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="M91" s="1">
-        <v>603660.0</v>
+        <v>1084314.0</v>
       </c>
       <c r="N91" s="1">
-        <v>615466.85</v>
+        <v>1087003.27</v>
       </c>
       <c r="O91" s="1">
-        <v>0.37</v>
+        <v>0.67</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="B92" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="C92" s="1">
-        <v>580000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.425</v>
+        <v>82.677</v>
       </c>
       <c r="E92" s="1">
-        <v>100.00810345</v>
+        <v>82.42825</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>580047.0</v>
+        <v>329713.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2418.0</v>
+        <v>995.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.41686277146507</v>
+        <v>0.30177760658512</v>
       </c>
       <c r="K92">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.01</v>
+      </c>
+      <c r="L92">
+        <v>49.32</v>
       </c>
       <c r="M92" s="1">
-        <v>582465.0</v>
+        <v>330708.0</v>
       </c>
       <c r="N92" s="1">
-        <v>586480.82</v>
+        <v>330757.32</v>
       </c>
       <c r="O92" s="1">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B93" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C93" s="1">
-        <v>692000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.326</v>
+        <v>98.24</v>
       </c>
       <c r="E93" s="1">
-        <v>99.77159538</v>
+        <v>100.68171429</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>690419.44</v>
+        <v>704772.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3836.48</v>
+        <v>-17092.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.555673808953</v>
+        <v>-2.4251814771302</v>
       </c>
       <c r="K93">
-        <v>0.63</v>
+        <v>1.48</v>
       </c>
       <c r="L93" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="M93" s="1">
-        <v>694255.92</v>
+        <v>687680.0</v>
       </c>
       <c r="N93" s="1">
-        <v>698583.29</v>
+        <v>698045.75</v>
       </c>
       <c r="O93" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B94" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C94" s="1">
-        <v>1100000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.273</v>
+        <v>102.687</v>
       </c>
       <c r="E94" s="1">
-        <v>100.03090909</v>
+        <v>102.24853966</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1100340.0</v>
+        <v>593041.53</v>
       </c>
       <c r="I94" s="1">
-        <v>2663.0</v>
+        <v>2543.07</v>
       </c>
       <c r="J94" s="1">
-        <v>0.24201610411327</v>
+        <v>0.42881819760582</v>
       </c>
       <c r="K94">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>796.82</v>
+        <v>1.22</v>
+      </c>
+      <c r="L94" t="s">
+        <v>297</v>
       </c>
       <c r="M94" s="1">
-        <v>1103003.0</v>
+        <v>595584.6</v>
       </c>
       <c r="N94" s="1">
-        <v>1103799.82</v>
+        <v>602663.78</v>
       </c>
       <c r="O94" s="1">
-        <v>0.65</v>
+        <v>0.37</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B95" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C95" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>84.644</v>
+        <v>101.333</v>
       </c>
       <c r="E95" s="1">
-        <v>82.42825</v>
+        <v>100.55165909</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>329713.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I95" s="1">
-        <v>8863.0</v>
+        <v>8594.75</v>
       </c>
       <c r="J95" s="1">
-        <v>2.6880954041849</v>
+        <v>0.77705421885132</v>
       </c>
       <c r="K95">
-        <v>1.43</v>
+        <v>3.02</v>
       </c>
       <c r="L95" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="M95" s="1">
-        <v>338576.0</v>
+        <v>1114663.0</v>
       </c>
       <c r="N95" s="1">
-        <v>344312.99</v>
+        <v>1147828.75</v>
       </c>
       <c r="O95" s="1">
-        <v>0.2</v>
+        <v>0.71</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B96" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C96" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.409</v>
+        <v>98.498</v>
       </c>
       <c r="E96" s="1">
-        <v>100.68171429</v>
+        <v>99.772</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>704772.0</v>
+        <v>598632.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1909.0</v>
+        <v>-7644.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.27086774162424</v>
+        <v>-1.276911357896</v>
       </c>
       <c r="K96">
-        <v>1.33</v>
+        <v>0.29</v>
       </c>
       <c r="L96" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="M96" s="1">
-        <v>702863.0</v>
+        <v>590988.0</v>
       </c>
       <c r="N96" s="1">
-        <v>712181.15</v>
+        <v>592734.58</v>
       </c>
       <c r="O96" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B97" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="C97" s="1">
-        <v>580000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>105.352</v>
+        <v>97.228</v>
       </c>
       <c r="E97" s="1">
-        <v>102.24853966</v>
+        <v>99.99133333</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>593041.53</v>
+        <v>599948.0</v>
       </c>
       <c r="I97" s="1">
-        <v>18000.07</v>
+        <v>-16580.0</v>
       </c>
       <c r="J97" s="1">
-        <v>3.0352123906061</v>
+        <v>-2.7635728429797</v>
       </c>
       <c r="K97">
-        <v>1.01</v>
+        <v>1.35</v>
       </c>
       <c r="L97" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="M97" s="1">
-        <v>611041.6</v>
+        <v>583368.0</v>
       </c>
       <c r="N97" s="1">
-        <v>616875.37</v>
+        <v>591443.34</v>
       </c>
       <c r="O97" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="B98" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="C98" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>103.398</v>
+        <v>92.89</v>
       </c>
       <c r="E98" s="1">
-        <v>100.55165909</v>
+        <v>94.52690909</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1106068.25</v>
+        <v>1039796.0</v>
       </c>
       <c r="I98" s="1">
-        <v>31309.75</v>
+        <v>-18006.0</v>
       </c>
       <c r="J98" s="1">
-        <v>2.8307249575241</v>
+        <v>-1.7316858306822</v>
       </c>
       <c r="K98">
-        <v>2.81</v>
+        <v>0.18</v>
       </c>
       <c r="L98" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="M98" s="1">
-        <v>1137378.0</v>
+        <v>1021790.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1168324.92</v>
+        <v>1023715.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.69</v>
+        <v>0.63</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B99" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C99" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.305</v>
+        <v>99.825</v>
       </c>
       <c r="E99" s="1">
-        <v>99.772</v>
+        <v>95.31451</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>598632.0</v>
+        <v>667201.57</v>
       </c>
       <c r="I99" s="1">
-        <v>3198.0</v>
+        <v>31573.43</v>
       </c>
       <c r="J99" s="1">
-        <v>0.53421801707894</v>
+        <v>4.7322175815623</v>
       </c>
       <c r="K99">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>770.55</v>
+        <v>1.65</v>
+      </c>
+      <c r="L99" t="s">
+        <v>311</v>
       </c>
       <c r="M99" s="1">
-        <v>601830.0</v>
+        <v>698775.0</v>
       </c>
       <c r="N99" s="1">
-        <v>602600.55</v>
+        <v>710347.59</v>
       </c>
       <c r="O99" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B100" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.888</v>
+        <v>96.385</v>
       </c>
       <c r="E100" s="1">
-        <v>99.99133333</v>
+        <v>98.91583333</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>599948.0</v>
+        <v>1186990.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-620.0</v>
+        <v>-30370.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.1033422896651</v>
+        <v>-2.5585725237786</v>
       </c>
       <c r="K100">
-        <v>1.15</v>
+        <v>3.57</v>
       </c>
       <c r="L100" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="M100" s="1">
-        <v>599328.0</v>
+        <v>1156620.0</v>
       </c>
       <c r="N100" s="1">
-        <v>606232.11</v>
+        <v>1199483.01</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.74</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="B101" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C101" s="1">
-        <v>700000.0</v>
+        <v>621000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.848</v>
+        <v>98.685</v>
       </c>
       <c r="E101" s="1">
-        <v>95.31451</v>
+        <v>99.68758132</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>667201.57</v>
+        <v>619059.88</v>
       </c>
       <c r="I101" s="1">
-        <v>31734.43</v>
+        <v>-6226.03</v>
       </c>
       <c r="J101" s="1">
-        <v>4.7563482202238</v>
+        <v>-1.0057233881802</v>
       </c>
       <c r="K101">
-        <v>1.56</v>
+        <v>1.48</v>
       </c>
       <c r="L101" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="M101" s="1">
-        <v>698936.0</v>
+        <v>612833.85</v>
       </c>
       <c r="N101" s="1">
-        <v>709825.74</v>
+        <v>622012.74</v>
       </c>
       <c r="O101" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B102" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="C102" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>94.634</v>
+        <v>97.721</v>
       </c>
       <c r="E102" s="1">
-        <v>94.52690909</v>
+        <v>99.996</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1039796.0</v>
+        <v>599976.0</v>
       </c>
       <c r="I102" s="1">
-        <v>1178.0</v>
+        <v>-13650.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.11329145332354</v>
+        <v>-2.2750910036401</v>
       </c>
       <c r="K102">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>880.0</v>
+        <v>1.26</v>
+      </c>
+      <c r="L102" t="s">
+        <v>320</v>
       </c>
       <c r="M102" s="1">
-        <v>1040974.0</v>
+        <v>586326.0</v>
       </c>
       <c r="N102" s="1">
-        <v>1041854.0</v>
+        <v>593887.64</v>
       </c>
       <c r="O102" s="1">
-        <v>0.62</v>
+        <v>0.36</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="B103" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="C103" s="1">
-        <v>1200000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.326</v>
+        <v>98.123</v>
       </c>
       <c r="E103" s="1">
-        <v>98.91583333</v>
+        <v>99.72939652</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1186990.0</v>
+        <v>515600.98</v>
       </c>
       <c r="I103" s="1">
-        <v>16922.0</v>
+        <v>-8305.07</v>
       </c>
       <c r="J103" s="1">
-        <v>1.4256227937893</v>
+        <v>-1.6107552782386</v>
       </c>
       <c r="K103">
-        <v>3.34</v>
+        <v>2.59</v>
       </c>
       <c r="L103" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="M103" s="1">
-        <v>1203912.0</v>
+        <v>507295.91</v>
       </c>
       <c r="N103" s="1">
-        <v>1244042.14</v>
+        <v>520681.25</v>
       </c>
       <c r="O103" s="1">
-        <v>0.74</v>
+        <v>0.32</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="B104" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="C104" s="1">
-        <v>621000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.041</v>
+        <v>98.248</v>
       </c>
       <c r="E104" s="1">
-        <v>99.68758132</v>
+        <v>100.08276471</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>619059.88</v>
+        <v>1701407.0</v>
       </c>
       <c r="I104" s="1">
-        <v>2194.73</v>
+        <v>-31191.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.35452628589015</v>
+        <v>-1.8332474240437</v>
       </c>
       <c r="K104">
-        <v>1.31</v>
+        <v>2.21</v>
       </c>
       <c r="L104" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="M104" s="1">
-        <v>621254.61</v>
+        <v>1670216.0</v>
       </c>
       <c r="N104" s="1">
-        <v>629382.9</v>
+        <v>1707755.73</v>
       </c>
       <c r="O104" s="1">
-        <v>0.37</v>
+        <v>1.05</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="B105" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.681</v>
+        <v>101.135</v>
       </c>
       <c r="E105" s="1">
-        <v>99.996</v>
+        <v>103.012</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>599976.0</v>
+        <v>824096.0</v>
       </c>
       <c r="I105" s="1">
-        <v>4110.0</v>
+        <v>-15016.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.68502740109604</v>
+        <v>-1.8221178115171</v>
       </c>
       <c r="K105">
-        <v>1.05</v>
+        <v>2.35</v>
       </c>
       <c r="L105" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="M105" s="1">
-        <v>604086.0</v>
+        <v>809080.0</v>
       </c>
       <c r="N105" s="1">
-        <v>610398.33</v>
+        <v>827896.44</v>
       </c>
       <c r="O105" s="1">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="B106" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="C106" s="1">
-        <v>517000.0</v>
+        <v>969000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.343</v>
+        <v>101.006</v>
       </c>
       <c r="E106" s="1">
-        <v>99.72939652</v>
+        <v>100.48161094</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>515600.98</v>
+        <v>973666.81</v>
       </c>
       <c r="I106" s="1">
-        <v>3172.33</v>
+        <v>5081.33</v>
       </c>
       <c r="J106" s="1">
-        <v>0.61526841938896</v>
+        <v>0.52187565066534</v>
       </c>
       <c r="K106">
-        <v>2.41</v>
+        <v>1.91</v>
       </c>
       <c r="L106" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="M106" s="1">
-        <v>518773.31</v>
+        <v>978748.14</v>
       </c>
       <c r="N106" s="1">
-        <v>531250.36</v>
+        <v>997248.08</v>
       </c>
       <c r="O106" s="1">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B107" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C107" s="1">
-        <v>1700000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.673</v>
+        <v>99.081</v>
       </c>
       <c r="E107" s="1">
-        <v>100.08276471</v>
+        <v>99.56446429</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1701407.0</v>
+        <v>557561.0</v>
       </c>
       <c r="I107" s="1">
-        <v>10034.0</v>
+        <v>-2707.4</v>
       </c>
       <c r="J107" s="1">
-        <v>0.58974719158908</v>
+        <v>-0.48557915636137</v>
       </c>
       <c r="K107">
-        <v>2.01</v>
+        <v>3.36</v>
       </c>
       <c r="L107" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="M107" s="1">
-        <v>1711441.0</v>
+        <v>554853.6</v>
       </c>
       <c r="N107" s="1">
-        <v>1745551.62</v>
+        <v>573648.12</v>
       </c>
       <c r="O107" s="1">
-        <v>1.04</v>
+        <v>0.35</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="B108" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="C108" s="1">
-        <v>969000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>102.966</v>
+        <v>100.092</v>
       </c>
       <c r="E108" s="1">
-        <v>100.48161094</v>
+        <v>101.1515</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>973666.81</v>
+        <v>404606.0</v>
       </c>
       <c r="I108" s="1">
-        <v>24073.73</v>
+        <v>-4238.0</v>
       </c>
       <c r="J108" s="1">
-        <v>2.472481320381</v>
+        <v>-1.0474387428758</v>
       </c>
       <c r="K108">
-        <v>1.71</v>
+        <v>4.03</v>
       </c>
       <c r="L108" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="M108" s="1">
-        <v>997740.54</v>
+        <v>400368.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1014298.49</v>
+        <v>416494.03</v>
       </c>
       <c r="O108" s="1">
-        <v>0.6</v>
+        <v>0.26</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="B109" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="C109" s="1">
-        <v>560000.0</v>
+        <v>447000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.731</v>
+        <v>96.136</v>
       </c>
       <c r="E109" s="1">
-        <v>99.56446429</v>
+        <v>99.16931096</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>557561.0</v>
+        <v>443286.82</v>
       </c>
       <c r="I109" s="1">
-        <v>12132.6</v>
+        <v>-13558.9</v>
       </c>
       <c r="J109" s="1">
-        <v>2.1760130281709</v>
+        <v>-3.0587194088017</v>
       </c>
       <c r="K109">
-        <v>3.17</v>
+        <v>0.81</v>
       </c>
       <c r="L109" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="M109" s="1">
-        <v>569693.6</v>
+        <v>429727.92</v>
       </c>
       <c r="N109" s="1">
-        <v>587467.85</v>
+        <v>433363.62</v>
       </c>
       <c r="O109" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="B110" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="C110" s="1">
-        <v>400000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>102.229</v>
+        <v>98.269</v>
       </c>
       <c r="E110" s="1">
-        <v>101.1515</v>
+        <v>100.03007614</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>404606.0</v>
+        <v>1576474.0</v>
       </c>
       <c r="I110" s="1">
-        <v>4310.0</v>
+        <v>-27754.56</v>
       </c>
       <c r="J110" s="1">
-        <v>1.0652338324197</v>
+        <v>-1.7605466376229</v>
       </c>
       <c r="K110">
-        <v>3.8</v>
+        <v>0.22</v>
       </c>
       <c r="L110" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="M110" s="1">
-        <v>408916.0</v>
+        <v>1548719.44</v>
       </c>
       <c r="N110" s="1">
-        <v>424105.04</v>
+        <v>1552240.01</v>
       </c>
       <c r="O110" s="1">
-        <v>0.25</v>
+        <v>0.95</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="B111" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="C111" s="1">
-        <v>447000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.538</v>
+        <v>102.944</v>
       </c>
       <c r="E111" s="1">
-        <v>99.16931096</v>
+        <v>101.59326125</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>443286.82</v>
+        <v>812746.09</v>
       </c>
       <c r="I111" s="1">
-        <v>-2821.96</v>
+        <v>10805.91</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.63659912108373</v>
+        <v>1.329555458089</v>
       </c>
       <c r="K111">
-        <v>0.65</v>
+        <v>4.33</v>
       </c>
       <c r="L111" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="M111" s="1">
-        <v>440464.86</v>
+        <v>823552.0</v>
       </c>
       <c r="N111" s="1">
-        <v>443373.42</v>
+        <v>858220.49</v>
       </c>
       <c r="O111" s="1">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="B112" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="C112" s="1">
-        <v>1576000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.183</v>
+        <v>103.894</v>
       </c>
       <c r="E112" s="1">
-        <v>100.03007614</v>
+        <v>105.93</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1576474.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I112" s="1">
-        <v>2410.08</v>
+        <v>-16288.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.15287787810011</v>
+        <v>-1.9220239780987</v>
       </c>
       <c r="K112">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>947.85</v>
+        <v>3.08</v>
+      </c>
+      <c r="L112" t="s">
+        <v>350</v>
       </c>
       <c r="M112" s="1">
-        <v>1578884.08</v>
+        <v>831152.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1579831.93</v>
+        <v>855809.53</v>
       </c>
       <c r="O112" s="1">
-        <v>0.94</v>
+        <v>0.53</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="B113" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C113" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>105.089</v>
+        <v>87.766</v>
       </c>
       <c r="E113" s="1">
-        <v>101.59326188</v>
+        <v>90.05</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1625492.19</v>
+        <v>540300.0</v>
       </c>
       <c r="I113" s="1">
-        <v>55931.81</v>
+        <v>-13704.0</v>
       </c>
       <c r="J113" s="1">
-        <v>3.4409153328507</v>
+        <v>-2.5363686840644</v>
       </c>
       <c r="K113">
-        <v>4.09</v>
+        <v>0.41</v>
       </c>
       <c r="L113" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="M113" s="1">
-        <v>1681424.0</v>
+        <v>526596.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1746804.82</v>
+        <v>529080.25</v>
       </c>
       <c r="O113" s="1">
-        <v>1.04</v>
+        <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="B114" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="C114" s="1">
         <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>90.084</v>
+        <v>100.522</v>
       </c>
       <c r="E114" s="1">
-        <v>90.05</v>
+        <v>99.33326</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>540300.0</v>
+        <v>595999.56</v>
       </c>
       <c r="I114" s="1">
-        <v>204.0</v>
+        <v>7132.44</v>
       </c>
       <c r="J114" s="1">
-        <v>0.037756801776791</v>
+        <v>1.1967190042892</v>
       </c>
       <c r="K114">
-        <v>0.33</v>
+        <v>1.85</v>
       </c>
       <c r="L114" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="M114" s="1">
-        <v>540504.0</v>
+        <v>603132.0</v>
       </c>
       <c r="N114" s="1">
-        <v>542480.71</v>
+        <v>614215.56</v>
       </c>
       <c r="O114" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="B115" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="C115" s="1">
-        <v>600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>102.949</v>
+        <v>83.723</v>
       </c>
       <c r="E115" s="1">
-        <v>99.33326</v>
+        <v>85.4121875</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>595999.56</v>
+        <v>1366595.0</v>
       </c>
       <c r="I115" s="1">
-        <v>21694.44</v>
+        <v>-27027.0</v>
       </c>
       <c r="J115" s="1">
-        <v>3.6400093986647</v>
+        <v>-1.9776890739392</v>
       </c>
       <c r="K115">
-        <v>1.65</v>
+        <v>0.22</v>
       </c>
       <c r="L115" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="M115" s="1">
-        <v>617694.0</v>
+        <v>1339568.0</v>
       </c>
       <c r="N115" s="1">
-        <v>627567.29</v>
+        <v>1343096.77</v>
       </c>
       <c r="O115" s="1">
-        <v>0.37</v>
+        <v>0.82</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="B116" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="C116" s="1">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>85.612</v>
+        <v>96.954</v>
       </c>
       <c r="E116" s="1">
-        <v>85.4121875</v>
+        <v>90.06196067</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1366595.0</v>
+        <v>1350929.41</v>
       </c>
       <c r="I116" s="1">
-        <v>3197.0</v>
+        <v>103380.59</v>
       </c>
       <c r="J116" s="1">
-        <v>0.2339390968063</v>
+        <v>7.652553067151</v>
       </c>
       <c r="K116">
-        <v>0.18</v>
+        <v>0.46</v>
       </c>
       <c r="L116" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="M116" s="1">
-        <v>1369792.0</v>
+        <v>1454310.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1372592.0</v>
+        <v>1461275.75</v>
       </c>
       <c r="O116" s="1">
-        <v>0.81</v>
+        <v>0.9</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B117" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C117" s="1">
-        <v>1500000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.55</v>
+        <v>100.291</v>
       </c>
       <c r="E117" s="1">
-        <v>90.06196067</v>
+        <v>100.15782729</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1350929.41</v>
+        <v>469740.21</v>
       </c>
       <c r="I117" s="1">
-        <v>112320.59</v>
+        <v>624.58</v>
       </c>
       <c r="J117" s="1">
-        <v>8.3143196949129</v>
+        <v>0.13296285621365</v>
       </c>
       <c r="K117">
-        <v>0.43</v>
+        <v>3.41</v>
       </c>
       <c r="L117" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="M117" s="1">
-        <v>1463250.0</v>
+        <v>470364.79</v>
       </c>
       <c r="N117" s="1">
-        <v>1469630.14</v>
+        <v>486349.34</v>
       </c>
       <c r="O117" s="1">
-        <v>0.87</v>
+        <v>0.3</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B118" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C118" s="1">
-        <v>469000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.222</v>
+        <v>101.381</v>
       </c>
       <c r="E118" s="1">
-        <v>100.15782729</v>
+        <v>100.5846961</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>469740.21</v>
+        <v>489847.47</v>
       </c>
       <c r="I118" s="1">
-        <v>9680.97</v>
+        <v>3878.0</v>
       </c>
       <c r="J118" s="1">
-        <v>2.060920013639</v>
+        <v>0.79167500854909</v>
       </c>
       <c r="K118">
-        <v>3.2</v>
+        <v>3.25</v>
       </c>
       <c r="L118" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="M118" s="1">
-        <v>479421.18</v>
+        <v>493725.47</v>
       </c>
       <c r="N118" s="1">
-        <v>494429.18</v>
+        <v>509546.3</v>
       </c>
       <c r="O118" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="B119" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C119" s="1">
-        <v>487000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>103.439</v>
+        <v>103.715</v>
       </c>
       <c r="E119" s="1">
-        <v>100.5846961</v>
+        <v>102.3524135</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>489847.47</v>
+        <v>1076747.39</v>
       </c>
       <c r="I119" s="1">
-        <v>13900.46</v>
+        <v>14334.41</v>
       </c>
       <c r="J119" s="1">
-        <v>2.8377119106076</v>
+        <v>1.3312695376025</v>
       </c>
       <c r="K119">
-        <v>3.05</v>
+        <v>1.95</v>
       </c>
       <c r="L119" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="M119" s="1">
-        <v>503747.93</v>
+        <v>1091081.8</v>
       </c>
       <c r="N119" s="1">
-        <v>518586.42</v>
+        <v>1111568.65</v>
       </c>
       <c r="O119" s="1">
-        <v>0.31</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="B120" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="C120" s="1">
-        <v>1052000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>105.197</v>
+        <v>98.503</v>
       </c>
       <c r="E120" s="1">
-        <v>102.3524135</v>
+        <v>99.57176471</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1076747.39</v>
+        <v>1692720.0</v>
       </c>
       <c r="I120" s="1">
-        <v>29925.05</v>
+        <v>-18169.0</v>
       </c>
       <c r="J120" s="1">
-        <v>2.7792080369008</v>
+        <v>-1.0733612174488</v>
       </c>
       <c r="K120">
-        <v>1.73</v>
+        <v>0.07</v>
       </c>
       <c r="L120" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="M120" s="1">
-        <v>1106672.44</v>
+        <v>1674551.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1124842.32</v>
+        <v>1675808.53</v>
       </c>
       <c r="O120" s="1">
-        <v>0.67</v>
+        <v>1.03</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="B121" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="C121" s="1">
-        <v>1700000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.367</v>
+        <v>98.093</v>
       </c>
       <c r="E121" s="1">
-        <v>99.57176471</v>
+        <v>100.21819424</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1692720.0</v>
+        <v>139303.29</v>
       </c>
       <c r="I121" s="1">
-        <v>13519.0</v>
+        <v>-2954.02</v>
       </c>
       <c r="J121" s="1">
-        <v>0.79865541849804</v>
+        <v>-2.1205672888271</v>
       </c>
       <c r="K121">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.71</v>
+      </c>
+      <c r="L121">
+        <v>982.52</v>
       </c>
       <c r="M121" s="1">
-        <v>1706239.0</v>
+        <v>136349.27</v>
       </c>
       <c r="N121" s="1">
-        <v>1747318.45</v>
+        <v>137331.79</v>
       </c>
       <c r="O121" s="1">
-        <v>1.04</v>
+        <v>0.08</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="B122" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="C122" s="1">
-        <v>139000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.592</v>
+        <v>100.538</v>
       </c>
       <c r="E122" s="1">
-        <v>100.21819424</v>
+        <v>99.80049513</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>139303.29</v>
+        <v>717565.56</v>
       </c>
       <c r="I122" s="1">
-        <v>-2260.41</v>
+        <v>5302.66</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.6226537076045</v>
+        <v>0.73897916728333</v>
       </c>
       <c r="K122">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>873.99</v>
+        <v>2.97</v>
+      </c>
+      <c r="L122" t="s">
+        <v>379</v>
       </c>
       <c r="M122" s="1">
-        <v>137042.88</v>
+        <v>722868.22</v>
       </c>
       <c r="N122" s="1">
-        <v>137916.87</v>
+        <v>744219.07</v>
       </c>
       <c r="O122" s="1">
-        <v>0.08</v>
+        <v>0.46</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="B123" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C123" s="1">
-        <v>719000.0</v>
+        <v>1149000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>102.254</v>
+        <v>98.255</v>
       </c>
       <c r="E123" s="1">
-        <v>99.80049513</v>
+        <v>99.96353612</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>717565.56</v>
+        <v>1148581.03</v>
       </c>
       <c r="I123" s="1">
-        <v>17640.7</v>
+        <v>-19631.08</v>
       </c>
       <c r="J123" s="1">
-        <v>2.4584095145258</v>
+        <v>-1.709159344204</v>
       </c>
       <c r="K123">
-        <v>2.78</v>
+        <v>1.13</v>
       </c>
       <c r="L123" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="M123" s="1">
-        <v>735206.26</v>
+        <v>1128949.95</v>
       </c>
       <c r="N123" s="1">
-        <v>755200.37</v>
+        <v>1141935.22</v>
       </c>
       <c r="O123" s="1">
-        <v>0.45</v>
+        <v>0.7</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="B124" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="C124" s="1">
-        <v>1149000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.212</v>
+        <v>88.327</v>
       </c>
       <c r="E124" s="1">
-        <v>99.96353612</v>
+        <v>90.12445818</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1148581.03</v>
+        <v>991369.04</v>
       </c>
       <c r="I124" s="1">
-        <v>2854.85</v>
+        <v>-19772.04</v>
       </c>
       <c r="J124" s="1">
-        <v>0.24855451426009</v>
+        <v>-1.9944177397349</v>
       </c>
       <c r="K124">
-        <v>0.93</v>
+        <v>0.61</v>
       </c>
       <c r="L124" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="M124" s="1">
-        <v>1151435.88</v>
+        <v>971597.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1162178.24</v>
+        <v>978294.95</v>
       </c>
       <c r="O124" s="1">
-        <v>0.69</v>
+        <v>0.6</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="B125" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="C125" s="1">
-        <v>1100000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>89.87</v>
+        <v>98.284</v>
       </c>
       <c r="E125" s="1">
-        <v>90.12445818</v>
+        <v>99.87081818</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>991369.04</v>
+        <v>2197158.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-2799.04</v>
+        <v>-34910.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.28234087277932</v>
+        <v>-1.5888707138949</v>
       </c>
       <c r="K125">
-        <v>0.56</v>
+        <v>0.21</v>
       </c>
       <c r="L125" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="M125" s="1">
-        <v>988570.0</v>
+        <v>2162248.0</v>
       </c>
       <c r="N125" s="1">
-        <v>994766.92</v>
+        <v>2166768.55</v>
       </c>
       <c r="O125" s="1">
-        <v>0.59</v>
+        <v>1.33</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B126" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="C126" s="1">
-        <v>2200000.0</v>
+        <v>1499000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.161</v>
+        <v>98.186</v>
       </c>
       <c r="E126" s="1">
-        <v>99.87081818</v>
+        <v>100.05043362</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2197158.0</v>
+        <v>1499756.0</v>
       </c>
       <c r="I126" s="1">
-        <v>6384.0</v>
+        <v>-27947.86</v>
       </c>
       <c r="J126" s="1">
-        <v>0.29055716521069</v>
+        <v>-1.8634937949907</v>
       </c>
       <c r="K126">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>226.03</v>
+        <v>0.25</v>
+      </c>
+      <c r="L126" t="s">
+        <v>391</v>
       </c>
       <c r="M126" s="1">
-        <v>2203542.0</v>
+        <v>1471808.14</v>
       </c>
       <c r="N126" s="1">
-        <v>2203768.03</v>
+        <v>1475499.38</v>
       </c>
       <c r="O126" s="1">
-        <v>1.31</v>
+        <v>0.91</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="B127" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="C127" s="1">
-        <v>1499000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.292</v>
+        <v>99.678</v>
       </c>
       <c r="E127" s="1">
-        <v>100.05043362</v>
+        <v>103.15</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1499756.0</v>
+        <v>2063000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>3621.08</v>
+        <v>-69440.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.24144460832295</v>
+        <v>-3.3659718856035</v>
       </c>
       <c r="K127">
-        <v>0.08</v>
+        <v>3.9</v>
       </c>
       <c r="L127" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="M127" s="1">
-        <v>1503377.08</v>
+        <v>1993560.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1504563.55</v>
+        <v>2071576.44</v>
       </c>
       <c r="O127" s="1">
-        <v>0.89</v>
+        <v>1.27</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="B128" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="C128" s="1">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.672</v>
+        <v>99.321</v>
       </c>
       <c r="E128" s="1">
-        <v>103.15</v>
+        <v>100.77214286</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2063000.0</v>
+        <v>705405.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-9560.0</v>
+        <v>-10158.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.46340281143965</v>
+        <v>-1.4400238161056</v>
       </c>
       <c r="K128">
-        <v>3.69</v>
+        <v>2.47</v>
       </c>
       <c r="L128" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="M128" s="1">
-        <v>2053440.0</v>
+        <v>695247.0</v>
       </c>
       <c r="N128" s="1">
-        <v>2127338.9</v>
+        <v>712524.53</v>
       </c>
       <c r="O128" s="1">
-        <v>1.26</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="B129" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.785</v>
+        <v>93.649</v>
       </c>
       <c r="E129" s="1">
-        <v>100.77214286</v>
+        <v>90.6358808</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>705405.0</v>
+        <v>2265897.02</v>
       </c>
       <c r="I129" s="1">
-        <v>90.0</v>
+        <v>75327.98</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0127586280222</v>
+        <v>3.3244220427987</v>
       </c>
       <c r="K129">
-        <v>2.3</v>
+        <v>0.24</v>
       </c>
       <c r="L129" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="M129" s="1">
-        <v>705495.0</v>
+        <v>2341225.0</v>
       </c>
       <c r="N129" s="1">
-        <v>721624.73</v>
+        <v>2347252.4</v>
       </c>
       <c r="O129" s="1">
-        <v>0.43</v>
+        <v>1.44</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="B130" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="C130" s="1">
-        <v>2500000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>94.822</v>
+        <v>99.969</v>
       </c>
       <c r="E130" s="1">
-        <v>90.6358808</v>
+        <v>100.36824458</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>2265897.02</v>
+        <v>1526601.0</v>
       </c>
       <c r="I130" s="1">
-        <v>104652.98</v>
+        <v>-6072.51</v>
       </c>
       <c r="J130" s="1">
-        <v>4.6186114848238</v>
+        <v>-0.39777977349681</v>
       </c>
       <c r="K130">
-        <v>0.22</v>
+        <v>1.81</v>
       </c>
       <c r="L130" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="M130" s="1">
-        <v>2370550.0</v>
+        <v>1520528.49</v>
       </c>
       <c r="N130" s="1">
-        <v>2375926.71</v>
+        <v>1548088.8</v>
       </c>
       <c r="O130" s="1">
-        <v>1.41</v>
+        <v>0.95</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="B131" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="C131" s="1">
-        <v>1521000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>101.882</v>
+        <v>99.063</v>
       </c>
       <c r="E131" s="1">
-        <v>100.36824458</v>
+        <v>99.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1526601.0</v>
+        <v>995000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>23024.22</v>
+        <v>-4370.0</v>
       </c>
       <c r="J131" s="1">
-        <v>1.5082015536476</v>
+        <v>-0.4391959798995</v>
       </c>
       <c r="K131">
-        <v>1.63</v>
+        <v>0.19</v>
       </c>
       <c r="L131" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="M131" s="1">
-        <v>1549625.22</v>
+        <v>990630.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1574355.01</v>
+        <v>992568.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.93</v>
+        <v>0.61</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="B132" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="C132" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>101.289</v>
+        <v>98.123</v>
       </c>
       <c r="E132" s="1">
-        <v>99.5</v>
+        <v>99.794</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>995000.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I132" s="1">
-        <v>17890.0</v>
+        <v>-8355.0</v>
       </c>
       <c r="J132" s="1">
-        <v>1.7979899497487</v>
+        <v>-1.6744493656933</v>
       </c>
       <c r="K132">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L132">
-        <v>0.0</v>
+        <v>527.4</v>
       </c>
       <c r="M132" s="1">
-        <v>1012890.0</v>
+        <v>490615.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1012890.0</v>
+        <v>491142.4</v>
       </c>
       <c r="O132" s="1">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="B133" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="C133" s="1">
         <v>758000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>107.296</v>
+        <v>104.931</v>
       </c>
       <c r="E133" s="1">
         <v>101.92626517</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>772601.09</v>
       </c>
       <c r="I133" s="1">
-        <v>40702.59</v>
+        <v>22775.89</v>
       </c>
       <c r="J133" s="1">
-        <v>5.2682542811323</v>
+        <v>2.9479495039283</v>
       </c>
       <c r="K133">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.07</v>
+      </c>
+      <c r="L133">
+        <v>525.24</v>
       </c>
       <c r="M133" s="1">
-        <v>813303.68</v>
+        <v>795376.98</v>
       </c>
       <c r="N133" s="1">
-        <v>835462.62</v>
+        <v>795902.22</v>
       </c>
       <c r="O133" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="B134" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C134" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.541</v>
+        <v>96.974</v>
       </c>
       <c r="E134" s="1">
-        <v>99.1876</v>
+        <v>99.2653</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>991876.0</v>
+        <v>1985306.0</v>
       </c>
       <c r="I134" s="1">
-        <v>3534.0</v>
+        <v>-45826.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.3562945368171</v>
+        <v>-2.3082587772364</v>
       </c>
       <c r="K134">
-        <v>0.87</v>
+        <v>1.04</v>
       </c>
       <c r="L134" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="M134" s="1">
-        <v>995410.0</v>
+        <v>1939480.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1004136.03</v>
+        <v>1960315.62</v>
       </c>
       <c r="O134" s="1">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B135" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="C135" s="1">
         <v>589000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>101.7</v>
+        <v>99.735</v>
       </c>
       <c r="E135" s="1">
         <v>100.27266553</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>590606.0</v>
       </c>
       <c r="I135" s="1">
-        <v>8407.0</v>
+        <v>-3166.85</v>
       </c>
       <c r="J135" s="1">
-        <v>1.4234531989177</v>
+        <v>-0.53620349268379</v>
       </c>
       <c r="K135">
-        <v>2.26</v>
+        <v>2.45</v>
       </c>
       <c r="L135" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="M135" s="1">
-        <v>599013.0</v>
+        <v>587439.15</v>
       </c>
       <c r="N135" s="1">
-        <v>612307.81</v>
+        <v>601861.65</v>
       </c>
       <c r="O135" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="B136" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="C136" s="1">
         <v>700000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.213</v>
+        <v>99.384</v>
       </c>
       <c r="E136" s="1">
         <v>101.20214286</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>708415.0</v>
       </c>
       <c r="I136" s="1">
-        <v>76.0</v>
+        <v>-12727.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.01072817486925</v>
+        <v>-1.7965458100125</v>
       </c>
       <c r="K136">
-        <v>3.61</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>0.1</v>
+      </c>
+      <c r="L136">
+        <v>709.59</v>
       </c>
       <c r="M136" s="1">
-        <v>708491.0</v>
+        <v>695688.0</v>
       </c>
       <c r="N136" s="1">
-        <v>733752.37</v>
+        <v>696397.59</v>
       </c>
       <c r="O136" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="B137" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="C137" s="1">
         <v>2074000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.517</v>
+        <v>98.868</v>
       </c>
       <c r="E137" s="1">
         <v>99.87245516</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>2071354.72</v>
       </c>
       <c r="I137" s="1">
-        <v>13367.86</v>
+        <v>-20832.4</v>
       </c>
       <c r="J137" s="1">
-        <v>0.64536797444332</v>
+        <v>-1.0057379259502</v>
       </c>
       <c r="K137">
-        <v>0.23</v>
+        <v>0.4</v>
       </c>
       <c r="L137" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="M137" s="1">
-        <v>2084722.58</v>
+        <v>2050522.32</v>
       </c>
       <c r="N137" s="1">
-        <v>2089524.03</v>
+        <v>2058832.53</v>
       </c>
       <c r="O137" s="1">
-        <v>1.24</v>
+        <v>1.26</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="B138" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="C138" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>106.464</v>
+        <v>104.366</v>
       </c>
       <c r="E138" s="1">
         <v>101.10285133</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>1516542.77</v>
       </c>
       <c r="I138" s="1">
-        <v>80417.23</v>
+        <v>48947.23</v>
       </c>
       <c r="J138" s="1">
-        <v>5.3026681205964</v>
+        <v>3.227553549314</v>
       </c>
       <c r="K138">
-        <v>4.61</v>
+        <v>4.89</v>
       </c>
       <c r="L138" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="M138" s="1">
-        <v>1596960.0</v>
+        <v>1565490.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1666098.7</v>
+        <v>1638825.62</v>
       </c>
       <c r="O138" s="1">
-        <v>0.99</v>
+        <v>1.01</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B139" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="C139" s="1">
         <v>903000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.454</v>
+        <v>100.006</v>
       </c>
       <c r="E139" s="1">
         <v>102.44851606</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>925110.1</v>
       </c>
       <c r="I139" s="1">
-        <v>49.52</v>
+        <v>-22055.92</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0053528763765524</v>
+        <v>-2.3841400066868</v>
       </c>
       <c r="K139">
-        <v>3.42</v>
+        <v>3.63</v>
       </c>
       <c r="L139" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="M139" s="1">
-        <v>925159.62</v>
+        <v>903054.18</v>
       </c>
       <c r="N139" s="1">
-        <v>956034.8</v>
+        <v>935809.58</v>
       </c>
       <c r="O139" s="1">
         <v>0.57</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="B140" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="C140" s="1">
         <v>568000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.885</v>
+        <v>97.675</v>
       </c>
       <c r="E140" s="1">
         <v>99.49946479</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>565156.96</v>
       </c>
       <c r="I140" s="1">
-        <v>2189.84</v>
+        <v>-10362.96</v>
       </c>
       <c r="J140" s="1">
-        <v>0.38747465836747</v>
+        <v>-1.8336428166788</v>
       </c>
       <c r="K140">
-        <v>3.19</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>0.11</v>
+      </c>
+      <c r="L140">
+        <v>606.9</v>
       </c>
       <c r="M140" s="1">
-        <v>567346.8</v>
+        <v>554794.0</v>
       </c>
       <c r="N140" s="1">
-        <v>585452.77</v>
+        <v>555400.9</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B141" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="C141" s="1">
         <v>600000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>103.406</v>
+        <v>100.241</v>
       </c>
       <c r="E141" s="1">
         <v>103.074</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>618444.0</v>
       </c>
       <c r="I141" s="1">
-        <v>1992.0</v>
+        <v>-16998.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.32209868638066</v>
+        <v>-2.7485107786639</v>
       </c>
       <c r="K141">
-        <v>3.24</v>
+        <v>3.45</v>
       </c>
       <c r="L141" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="M141" s="1">
-        <v>620436.0</v>
+        <v>601446.0</v>
       </c>
       <c r="N141" s="1">
-        <v>639899.01</v>
+        <v>622158.33</v>
       </c>
       <c r="O141" s="1">
         <v>0.38</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B142" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C142" s="1">
         <v>800000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>76.638</v>
+        <v>74.157</v>
       </c>
       <c r="E142" s="1">
         <v>74.2877775</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>594302.22</v>
       </c>
       <c r="I142" s="1">
-        <v>18801.78</v>
+        <v>-1046.22</v>
       </c>
       <c r="J142" s="1">
-        <v>3.1636731897115</v>
+        <v>-0.17604174522518</v>
       </c>
       <c r="K142">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="L142" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="M142" s="1">
-        <v>613104.0</v>
+        <v>593256.0</v>
       </c>
       <c r="N142" s="1">
-        <v>614747.84</v>
+        <v>595212.16</v>
       </c>
       <c r="O142" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B143" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="C143" s="1">
         <v>900000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.994</v>
+        <v>98.093</v>
       </c>
       <c r="E143" s="1">
         <v>99.96944444</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>899725.0</v>
       </c>
       <c r="I143" s="1">
-        <v>221.0</v>
+        <v>-16888.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.024563060935286</v>
+        <v>-1.8770179777154</v>
       </c>
       <c r="K143">
-        <v>2.39</v>
+        <v>2.56</v>
       </c>
       <c r="L143" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="M143" s="1">
-        <v>899946.0</v>
+        <v>882837.0</v>
       </c>
       <c r="N143" s="1">
-        <v>921416.55</v>
+        <v>905888.71</v>
       </c>
       <c r="O143" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B144" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="C144" s="1">
         <v>900000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>103.13</v>
+        <v>101.042</v>
       </c>
       <c r="E144" s="1">
         <v>100.66511111</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>905986.0</v>
       </c>
       <c r="I144" s="1">
-        <v>22184.0</v>
+        <v>3392.0</v>
       </c>
       <c r="J144" s="1">
-        <v>2.4486029585446</v>
+        <v>0.37439872139305</v>
       </c>
       <c r="K144">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="L144" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="M144" s="1">
-        <v>928170.0</v>
+        <v>909378.0</v>
       </c>
       <c r="N144" s="1">
-        <v>944791.64</v>
+        <v>927804.28</v>
       </c>
       <c r="O144" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="B145" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="C145" s="1">
         <v>400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.849</v>
+        <v>98.645</v>
       </c>
       <c r="E145" s="1">
         <v>99.974</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>399896.0</v>
       </c>
       <c r="I145" s="1">
-        <v>3500.0</v>
+        <v>-5316.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.87522755916538</v>
+        <v>-1.3293456298638</v>
       </c>
       <c r="K145">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
       <c r="L145" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="M145" s="1">
-        <v>403396.0</v>
+        <v>394580.0</v>
       </c>
       <c r="N145" s="1">
-        <v>405039.84</v>
+        <v>397004.66</v>
       </c>
       <c r="O145" s="1">
         <v>0.24</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="B146" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="C146" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.517</v>
+        <v>102.513</v>
       </c>
       <c r="E146" s="1">
         <v>103.28592857</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>1446003.0</v>
       </c>
       <c r="I146" s="1">
-        <v>3235.0</v>
+        <v>-10821.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.2237201444257</v>
+        <v>-0.74833869639275</v>
       </c>
       <c r="K146">
-        <v>2.56</v>
+        <v>2.8</v>
       </c>
       <c r="L146" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="M146" s="1">
-        <v>1449238.0</v>
+        <v>1435182.0</v>
       </c>
       <c r="N146" s="1">
-        <v>1485072.25</v>
+        <v>1474386.79</v>
       </c>
       <c r="O146" s="1">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="B147" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="C147" s="1">
         <v>400000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.874</v>
+        <v>98.84</v>
       </c>
       <c r="E147" s="1">
         <v>100.66</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>402640.0</v>
       </c>
       <c r="I147" s="1">
-        <v>856.0</v>
+        <v>-7280.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.21259686071925</v>
+        <v>-1.808066759388</v>
       </c>
       <c r="K147">
-        <v>2.14</v>
+        <v>2.31</v>
       </c>
       <c r="L147" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="M147" s="1">
-        <v>403496.0</v>
+        <v>395360.0</v>
       </c>
       <c r="N147" s="1">
-        <v>412039.84</v>
+        <v>404606.58</v>
       </c>
       <c r="O147" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="B148" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="C148" s="1">
         <v>999000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.004</v>
+        <v>98.183</v>
       </c>
       <c r="E148" s="1">
         <v>99.95190691</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>998519.55</v>
       </c>
       <c r="I148" s="1">
-        <v>520.41</v>
+        <v>-17671.38</v>
       </c>
       <c r="J148" s="1">
-        <v>0.052118158327496</v>
+        <v>-1.7697580382878</v>
       </c>
       <c r="K148">
-        <v>3.16</v>
+        <v>3.34</v>
       </c>
       <c r="L148" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="M148" s="1">
-        <v>999039.96</v>
+        <v>980848.17</v>
       </c>
       <c r="N148" s="1">
-        <v>1030631.62</v>
+        <v>1014194.93</v>
       </c>
       <c r="O148" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="B149" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="C149" s="1">
         <v>700000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.542</v>
+        <v>98.9</v>
       </c>
       <c r="E149" s="1">
         <v>100.22785714</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>701595.0</v>
       </c>
       <c r="I149" s="1">
-        <v>9199.0</v>
+        <v>-9295.0</v>
       </c>
       <c r="J149" s="1">
-        <v>1.3111552961466</v>
+        <v>-1.3248384039225</v>
       </c>
       <c r="K149">
-        <v>0.95</v>
+        <v>1.15</v>
       </c>
       <c r="L149" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="M149" s="1">
-        <v>710794.0</v>
+        <v>692300.0</v>
       </c>
       <c r="N149" s="1">
-        <v>717452.78</v>
+        <v>700333.97</v>
       </c>
       <c r="O149" s="1">
         <v>0.43</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="B150" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C150" s="1">
         <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.276</v>
+        <v>99.628</v>
       </c>
       <c r="E150" s="1">
         <v>99.447</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>198894.0</v>
       </c>
       <c r="I150" s="1">
-        <v>3658.0</v>
+        <v>362.0</v>
       </c>
       <c r="J150" s="1">
-        <v>1.8391706134926</v>
+        <v>0.18200649592245</v>
       </c>
       <c r="K150">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="L150">
-        <v>605.48</v>
+        <v>943.84</v>
       </c>
       <c r="M150" s="1">
-        <v>202552.0</v>
+        <v>199256.0</v>
       </c>
       <c r="N150" s="1">
-        <v>203157.48</v>
+        <v>200199.84</v>
       </c>
       <c r="O150" s="1">
         <v>0.12</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="B151" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="C151" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>102.157</v>
+        <v>98.871</v>
       </c>
       <c r="E151" s="1">
-        <v>99.91491667</v>
+        <v>99.326</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1198979.0</v>
+        <v>496630.0</v>
       </c>
       <c r="I151" s="1">
-        <v>26905.0</v>
+        <v>-2275.0</v>
       </c>
       <c r="J151" s="1">
-        <v>2.2439925970346</v>
+        <v>-0.45808750981616</v>
       </c>
       <c r="K151">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1225884.0</v>
+        <v>494355.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1254979.89</v>
+        <v>494355.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.74</v>
+        <v>0.3</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="B152" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="C152" s="1">
-        <v>604000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.349</v>
+        <v>99.553</v>
       </c>
       <c r="E152" s="1">
-        <v>100.0</v>
+        <v>99.91491667</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>604000.0</v>
+        <v>1198979.0</v>
       </c>
       <c r="I152" s="1">
-        <v>2107.96</v>
+        <v>-4343.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.349</v>
+        <v>-0.36222485965142</v>
       </c>
       <c r="K152">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.62</v>
+      </c>
+      <c r="L152" t="s">
+        <v>463</v>
       </c>
       <c r="M152" s="1">
-        <v>606107.96</v>
+        <v>1194636.0</v>
       </c>
       <c r="N152" s="1">
-        <v>606107.96</v>
+        <v>1226074.36</v>
       </c>
       <c r="O152" s="1">
-        <v>0.36</v>
+        <v>0.75</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="B153" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="C153" s="1">
-        <v>900000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.87</v>
+        <v>97.988</v>
       </c>
       <c r="E153" s="1">
-        <v>99.40533333</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>894648.0</v>
+        <v>604000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>4182.0</v>
+        <v>-12152.48</v>
       </c>
       <c r="J153" s="1">
-        <v>0.46744641467929</v>
+        <v>-2.012</v>
       </c>
       <c r="K153">
-        <v>2.64</v>
+        <v>0.2</v>
       </c>
       <c r="L153" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="M153" s="1">
-        <v>898830.0</v>
+        <v>591847.52</v>
       </c>
       <c r="N153" s="1">
-        <v>922630.68</v>
+        <v>593048.88</v>
       </c>
       <c r="O153" s="1">
-        <v>0.55</v>
+        <v>0.36</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="B154" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="C154" s="1">
-        <v>513000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.039</v>
+        <v>98.268</v>
       </c>
       <c r="E154" s="1">
-        <v>99.55553606</v>
+        <v>99.40533333</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>510719.9</v>
+        <v>894648.0</v>
       </c>
       <c r="I154" s="1">
-        <v>7610.17</v>
+        <v>-10236.0</v>
       </c>
       <c r="J154" s="1">
-        <v>1.4900868362482</v>
+        <v>-1.1441371354991</v>
       </c>
       <c r="K154">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.04</v>
+      </c>
+      <c r="L154">
+        <v>339.04</v>
       </c>
       <c r="M154" s="1">
-        <v>518330.07</v>
+        <v>884412.0</v>
       </c>
       <c r="N154" s="1">
-        <v>526583.75</v>
+        <v>884751.04</v>
       </c>
       <c r="O154" s="1">
-        <v>0.31</v>
+        <v>0.54</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="B155" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="C155" s="1">
-        <v>1042000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>103.401</v>
+        <v>98.909</v>
       </c>
       <c r="E155" s="1">
-        <v>100.89933973</v>
+        <v>99.55553606</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1051371.12</v>
+        <v>510719.9</v>
       </c>
       <c r="I155" s="1">
-        <v>26067.3</v>
+        <v>-3316.73</v>
       </c>
       <c r="J155" s="1">
-        <v>2.4793623777682</v>
+        <v>-0.64942251124344</v>
       </c>
       <c r="K155">
-        <v>3.06</v>
+        <v>1.78</v>
       </c>
       <c r="L155" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="M155" s="1">
-        <v>1077438.42</v>
+        <v>507403.17</v>
       </c>
       <c r="N155" s="1">
-        <v>1109340.75</v>
+        <v>516558.11</v>
       </c>
       <c r="O155" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="B156" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="C156" s="1">
-        <v>1100000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.845</v>
+        <v>101.854</v>
       </c>
       <c r="E156" s="1">
-        <v>100.04172727</v>
+        <v>100.89933973</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1100459.0</v>
+        <v>1051371.12</v>
       </c>
       <c r="I156" s="1">
-        <v>8836.0</v>
+        <v>9947.56</v>
       </c>
       <c r="J156" s="1">
-        <v>0.8029376832758</v>
+        <v>0.94615115545498</v>
       </c>
       <c r="K156">
-        <v>1.03</v>
+        <v>3.26</v>
       </c>
       <c r="L156" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="M156" s="1">
-        <v>1109295.0</v>
+        <v>1061318.68</v>
       </c>
       <c r="N156" s="1">
-        <v>1120622.74</v>
+        <v>1095255.05</v>
       </c>
       <c r="O156" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="B157" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="C157" s="1">
-        <v>651000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>102.156</v>
+        <v>98.72</v>
       </c>
       <c r="E157" s="1">
-        <v>100.01896467</v>
+        <v>100.04172727</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>651123.46</v>
+        <v>1100459.0</v>
       </c>
       <c r="I157" s="1">
-        <v>13912.1</v>
+        <v>-14539.0</v>
       </c>
       <c r="J157" s="1">
-        <v>2.1366301254143</v>
+        <v>-1.321175982022</v>
       </c>
       <c r="K157">
-        <v>3.3</v>
+        <v>1.23</v>
       </c>
       <c r="L157" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="M157" s="1">
-        <v>665035.56</v>
+        <v>1085920.0</v>
       </c>
       <c r="N157" s="1">
-        <v>686509.64</v>
+        <v>1099466.58</v>
       </c>
       <c r="O157" s="1">
-        <v>0.41</v>
+        <v>0.68</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="B158" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="C158" s="1">
-        <v>900000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.288</v>
+        <v>100.406</v>
       </c>
       <c r="E158" s="1">
-        <v>98.29879778</v>
+        <v>100.01896467</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>884689.18</v>
+        <v>651123.46</v>
       </c>
       <c r="I158" s="1">
-        <v>26902.82</v>
+        <v>2519.6</v>
       </c>
       <c r="J158" s="1">
-        <v>3.0409346704116</v>
+        <v>0.3869619442064</v>
       </c>
       <c r="K158">
-        <v>3.4</v>
+        <v>3.48</v>
       </c>
       <c r="L158" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="M158" s="1">
-        <v>911592.0</v>
+        <v>653643.06</v>
       </c>
       <c r="N158" s="1">
-        <v>942167.34</v>
+        <v>676303.21</v>
       </c>
       <c r="O158" s="1">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="B159" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="C159" s="1">
-        <v>133000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.498</v>
+        <v>100.096</v>
       </c>
       <c r="E159" s="1">
-        <v>99.73502256</v>
+        <v>98.29879778</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>132647.58</v>
+        <v>884689.18</v>
       </c>
       <c r="I159" s="1">
-        <v>-315.24</v>
+        <v>16174.82</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.23765228133073</v>
+        <v>1.8283053942177</v>
       </c>
       <c r="K159">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>780.51</v>
+        <v>3.61</v>
+      </c>
+      <c r="L159" t="s">
+        <v>483</v>
       </c>
       <c r="M159" s="1">
-        <v>132332.34</v>
+        <v>900864.0</v>
       </c>
       <c r="N159" s="1">
-        <v>133112.85</v>
+        <v>933313.32</v>
       </c>
       <c r="O159" s="1">
-        <v>0.08</v>
+        <v>0.57</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="B160" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="C160" s="1">
-        <v>548000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.449</v>
+        <v>99.53</v>
       </c>
       <c r="E160" s="1">
-        <v>99.30427007</v>
+        <v>99.73502256</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>544187.4</v>
+        <v>132647.58</v>
       </c>
       <c r="I160" s="1">
-        <v>6273.12</v>
+        <v>-272.68</v>
       </c>
       <c r="J160" s="1">
-        <v>1.1527499534168</v>
+        <v>-0.20556726327009</v>
       </c>
       <c r="K160">
         <v>0.63</v>
       </c>
-      <c r="L160" t="s">
-        <v>479</v>
+      <c r="L160">
+        <v>842.82</v>
       </c>
       <c r="M160" s="1">
-        <v>550460.52</v>
+        <v>132374.9</v>
       </c>
       <c r="N160" s="1">
-        <v>553932.44</v>
+        <v>133217.72</v>
       </c>
       <c r="O160" s="1">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="B161" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="C161" s="1">
-        <v>900000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.54</v>
+        <v>98.634</v>
       </c>
       <c r="E161" s="1">
-        <v>98.59955556</v>
+        <v>99.30427007</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>887396.0</v>
+        <v>544187.4</v>
       </c>
       <c r="I161" s="1">
-        <v>8464.0</v>
+        <v>-3673.08</v>
       </c>
       <c r="J161" s="1">
-        <v>0.95380191030836</v>
+        <v>-0.67496601354607</v>
       </c>
       <c r="K161">
-        <v>3.37</v>
+        <v>0.8</v>
       </c>
       <c r="L161" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="M161" s="1">
-        <v>895860.0</v>
+        <v>540514.32</v>
       </c>
       <c r="N161" s="1">
-        <v>926151.78</v>
+        <v>544877.68</v>
       </c>
       <c r="O161" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="B162" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="C162" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>108.827</v>
+        <v>97.125</v>
       </c>
       <c r="E162" s="1">
-        <v>108.31357143</v>
+        <v>98.59955556</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>758195.0</v>
+        <v>887396.0</v>
       </c>
       <c r="I162" s="1">
-        <v>3594.0</v>
+        <v>-13271.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.47402053561419</v>
+        <v>-1.4954991908911</v>
       </c>
       <c r="K162">
-        <v>1.56</v>
+        <v>0.17</v>
       </c>
       <c r="L162" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="M162" s="1">
-        <v>761789.0</v>
+        <v>874125.0</v>
       </c>
       <c r="N162" s="1">
-        <v>772720.51</v>
+        <v>875622.95</v>
       </c>
       <c r="O162" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="B163" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="C163" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.074</v>
+        <v>98.944</v>
       </c>
       <c r="E163" s="1">
-        <v>100.58933333</v>
+        <v>99.492</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1207072.0</v>
+        <v>795936.0</v>
       </c>
       <c r="I163" s="1">
-        <v>5816.0</v>
+        <v>-4384.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.48182709896344</v>
+        <v>-0.5507980541149</v>
       </c>
       <c r="K163">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>1212888.0</v>
+        <v>791552.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1243179.78</v>
+        <v>791552.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.74</v>
+        <v>0.49</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="B164" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="C164" s="1">
-        <v>1439000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.202</v>
+        <v>106.53</v>
       </c>
       <c r="E164" s="1">
-        <v>99.90992217</v>
+        <v>108.31357143</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1437703.78</v>
+        <v>758195.0</v>
       </c>
       <c r="I164" s="1">
-        <v>4203.0</v>
+        <v>-12485.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.2923411664119</v>
+        <v>-1.6466740086653</v>
       </c>
       <c r="K164">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>857.49</v>
+        <v>1.82</v>
+      </c>
+      <c r="L164" t="s">
+        <v>496</v>
       </c>
       <c r="M164" s="1">
-        <v>1441906.78</v>
+        <v>745710.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1442764.27</v>
+        <v>758463.42</v>
       </c>
       <c r="O164" s="1">
-        <v>0.86</v>
+        <v>0.47</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="B165" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="C165" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>90.815</v>
+        <v>98.514</v>
       </c>
       <c r="E165" s="1">
-        <v>86.18353143</v>
+        <v>100.58933333</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>603284.72</v>
+        <v>1207072.0</v>
       </c>
       <c r="I165" s="1">
-        <v>32420.28</v>
+        <v>-24904.0</v>
       </c>
       <c r="J165" s="1">
-        <v>5.3739600764296</v>
+        <v>-2.0631743591103</v>
       </c>
       <c r="K165">
-        <v>0.7</v>
+        <v>2.7</v>
       </c>
       <c r="L165" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="M165" s="1">
-        <v>635705.0</v>
+        <v>1182168.0</v>
       </c>
       <c r="N165" s="1">
-        <v>640581.03</v>
+        <v>1214568.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.38</v>
+        <v>0.75</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="B166" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="C166" s="1">
-        <v>611000.0</v>
+        <v>1439000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>102.982</v>
+        <v>97.964</v>
       </c>
       <c r="E166" s="1">
-        <v>100.27221113</v>
+        <v>99.90992217</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>612663.21</v>
+        <v>1437703.78</v>
       </c>
       <c r="I166" s="1">
-        <v>16556.81</v>
+        <v>-28001.82</v>
       </c>
       <c r="J166" s="1">
-        <v>2.7024325485449</v>
+        <v>-1.9476765930183</v>
       </c>
       <c r="K166">
-        <v>0.98</v>
+        <v>0.25</v>
       </c>
       <c r="L166" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="M166" s="1">
-        <v>629220.02</v>
+        <v>1409701.96</v>
       </c>
       <c r="N166" s="1">
-        <v>635183.55</v>
+        <v>1413274.82</v>
       </c>
       <c r="O166" s="1">
-        <v>0.38</v>
+        <v>0.87</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="B167" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="C167" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.975</v>
+        <v>89.113</v>
       </c>
       <c r="E167" s="1">
-        <v>102.939</v>
+        <v>86.18353143</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>823512.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I167" s="1">
-        <v>288.0</v>
+        <v>20506.28</v>
       </c>
       <c r="J167" s="1">
-        <v>0.03497216798298</v>
+        <v>3.399104820689</v>
       </c>
       <c r="K167">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>238.36</v>
+        <v>0.74</v>
+      </c>
+      <c r="L167" t="s">
+        <v>505</v>
       </c>
       <c r="M167" s="1">
-        <v>823800.0</v>
+        <v>623791.0</v>
       </c>
       <c r="N167" s="1">
-        <v>824038.36</v>
+        <v>628940.32</v>
       </c>
       <c r="O167" s="1">
-        <v>0.49</v>
+        <v>0.39</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="B168" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="C168" s="1">
-        <v>1600000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.986</v>
+        <v>101.676</v>
       </c>
       <c r="E168" s="1">
-        <v>100.5860625</v>
+        <v>100.27221113</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1609377.0</v>
+        <v>612663.21</v>
       </c>
       <c r="I168" s="1">
-        <v>-9601.0</v>
+        <v>8577.15</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.59656624892738</v>
+        <v>1.3999779748485</v>
       </c>
       <c r="K168">
-        <v>1.63</v>
+        <v>1.17</v>
       </c>
       <c r="L168" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="M168" s="1">
-        <v>1599776.0</v>
+        <v>621240.36</v>
       </c>
       <c r="N168" s="1">
-        <v>1625814.36</v>
+        <v>628396.59</v>
       </c>
       <c r="O168" s="1">
-        <v>0.96</v>
+        <v>0.39</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="B169" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="C169" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>106.835</v>
+        <v>101.171</v>
       </c>
       <c r="E169" s="1">
-        <v>104.86114286</v>
+        <v>102.939</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>734028.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I169" s="1">
-        <v>13817.0</v>
+        <v>-14144.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.8823532617284</v>
+        <v>-1.7175220276086</v>
       </c>
       <c r="K169">
-        <v>3.53</v>
+        <v>0.22</v>
       </c>
       <c r="L169" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="M169" s="1">
-        <v>747845.0</v>
+        <v>809368.0</v>
       </c>
       <c r="N169" s="1">
-        <v>772541.58</v>
+        <v>811115.95</v>
       </c>
       <c r="O169" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="B170" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="C170" s="1">
-        <v>950000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.968</v>
+        <v>97.483</v>
       </c>
       <c r="E170" s="1">
-        <v>99.64942105</v>
+        <v>100.5860625</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>946669.5</v>
+        <v>1609377.0</v>
       </c>
       <c r="I170" s="1">
-        <v>3026.5</v>
+        <v>-49649.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.31969974737752</v>
+        <v>-3.0849825740022</v>
       </c>
       <c r="K170">
-        <v>1.79</v>
+        <v>0.13</v>
       </c>
       <c r="L170" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="M170" s="1">
-        <v>949696.0</v>
+        <v>1559728.0</v>
       </c>
       <c r="N170" s="1">
-        <v>966717.92</v>
+        <v>1561799.23</v>
       </c>
       <c r="O170" s="1">
-        <v>0.57</v>
+        <v>0.96</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B171" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C171" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>104.511</v>
+        <v>105.045</v>
       </c>
       <c r="E171" s="1">
-        <v>103.50275</v>
+        <v>104.86114286</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>414011.0</v>
+        <v>734028.0</v>
       </c>
       <c r="I171" s="1">
-        <v>4033.0</v>
+        <v>1287.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.97412870672518</v>
+        <v>0.17533391096797</v>
       </c>
       <c r="K171">
-        <v>4.16</v>
+        <v>3.75</v>
       </c>
       <c r="L171" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="M171" s="1">
-        <v>418044.0</v>
+        <v>735315.0</v>
       </c>
       <c r="N171" s="1">
-        <v>434701.53</v>
+        <v>761560.21</v>
       </c>
       <c r="O171" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="B172" t="s">
-        <v>508</v>
+        <v>519</v>
       </c>
       <c r="C172" s="1">
-        <v>500000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.915</v>
+        <v>98.333</v>
       </c>
       <c r="E172" s="1">
-        <v>99.908</v>
+        <v>99.64942105</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>499540.0</v>
+        <v>946669.5</v>
       </c>
       <c r="I172" s="1">
-        <v>35.0</v>
+        <v>-12506.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.0070064459302558</v>
+        <v>-1.3210523841742</v>
       </c>
       <c r="K172">
-        <v>0.25</v>
+        <v>1.95</v>
       </c>
       <c r="L172" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="M172" s="1">
-        <v>499575.0</v>
+        <v>934163.5</v>
       </c>
       <c r="N172" s="1">
-        <v>500812.85</v>
+        <v>952668.98</v>
       </c>
       <c r="O172" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="B173" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="C173" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>106.214</v>
+        <v>102.511</v>
       </c>
       <c r="E173" s="1">
-        <v>106.53128571</v>
+        <v>103.50275</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>745719.0</v>
+        <v>414011.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2221.0</v>
+        <v>-3967.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.29783336618753</v>
+        <v>-0.9581871013089</v>
       </c>
       <c r="K173">
-        <v>1.51</v>
+        <v>4.41</v>
       </c>
       <c r="L173" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="M173" s="1">
-        <v>743498.0</v>
+        <v>410044.0</v>
       </c>
       <c r="N173" s="1">
-        <v>754093.89</v>
+        <v>427690.58</v>
       </c>
       <c r="O173" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="B174" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C174" s="1">
-        <v>988000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>102.221</v>
+        <v>98.084</v>
       </c>
       <c r="E174" s="1">
-        <v>100.44048583</v>
+        <v>99.908</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>992352.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I174" s="1">
-        <v>17591.48</v>
+        <v>-9120.0</v>
       </c>
       <c r="J174" s="1">
-        <v>1.7727056528329</v>
+        <v>-1.8256796252552</v>
       </c>
       <c r="K174">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="L174" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="M174" s="1">
-        <v>1009943.48</v>
+        <v>490420.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1013543.32</v>
+        <v>492788.06</v>
       </c>
       <c r="O174" s="1">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="B175" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="C175" s="1">
-        <v>386000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>103.839</v>
+        <v>104.103</v>
       </c>
       <c r="E175" s="1">
-        <v>100.94948187</v>
+        <v>106.53128571</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>389665.0</v>
+        <v>745719.0</v>
       </c>
       <c r="I175" s="1">
-        <v>11153.54</v>
+        <v>-16998.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.8623407285745</v>
+        <v>-2.2794108772876</v>
       </c>
       <c r="K175">
-        <v>3.56</v>
+        <v>1.73</v>
       </c>
       <c r="L175" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="M175" s="1">
-        <v>400818.54</v>
+        <v>728721.0</v>
       </c>
       <c r="N175" s="1">
-        <v>414576.02</v>
+        <v>740865.52</v>
       </c>
       <c r="O175" s="1">
-        <v>0.25</v>
+        <v>0.46</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="B176" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="C176" s="1">
-        <v>400000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>105.369</v>
+        <v>99.967</v>
       </c>
       <c r="E176" s="1">
-        <v>105.263</v>
+        <v>100.44048583</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>421052.0</v>
+        <v>992352.0</v>
       </c>
       <c r="I176" s="1">
-        <v>424.0</v>
+        <v>-4678.04</v>
       </c>
       <c r="J176" s="1">
-        <v>0.10070015105023</v>
+        <v>-0.47140933862178</v>
       </c>
       <c r="K176">
-        <v>3.53</v>
+        <v>0.57</v>
       </c>
       <c r="L176" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="M176" s="1">
-        <v>421476.0</v>
+        <v>987673.96</v>
       </c>
       <c r="N176" s="1">
-        <v>435597.92</v>
+        <v>993346.43</v>
       </c>
       <c r="O176" s="1">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="B177" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="C177" s="1">
-        <v>683000.0</v>
+        <v>386000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>104.422</v>
+        <v>101.412</v>
       </c>
       <c r="E177" s="1">
-        <v>101.19198243</v>
+        <v>100.94948187</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>691141.24</v>
+        <v>389665.0</v>
       </c>
       <c r="I177" s="1">
-        <v>22061.02</v>
+        <v>1785.32</v>
       </c>
       <c r="J177" s="1">
-        <v>3.1919698497517</v>
+        <v>0.45816791346413</v>
       </c>
       <c r="K177">
-        <v>2.95</v>
+        <v>3.78</v>
       </c>
       <c r="L177" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="M177" s="1">
-        <v>713202.26</v>
+        <v>391450.32</v>
       </c>
       <c r="N177" s="1">
-        <v>733348.42</v>
+        <v>406040.26</v>
       </c>
       <c r="O177" s="1">
-        <v>0.44</v>
+        <v>0.25</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="B178" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="C178" s="1">
-        <v>646000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.34</v>
+        <v>103.4</v>
       </c>
       <c r="E178" s="1">
-        <v>100.09287926</v>
+        <v>105.263</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>646600.0</v>
+        <v>421052.0</v>
       </c>
       <c r="I178" s="1">
-        <v>1596.4</v>
+        <v>-7452.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.2468914321064</v>
+        <v>-1.769852654779</v>
       </c>
       <c r="K178">
-        <v>1.72</v>
+        <v>3.75</v>
       </c>
       <c r="L178" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="M178" s="1">
-        <v>648196.4</v>
+        <v>413600.0</v>
       </c>
       <c r="N178" s="1">
-        <v>659277.09</v>
+        <v>428601.64</v>
       </c>
       <c r="O178" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="B179" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="C179" s="1">
-        <v>700000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>103.766</v>
+        <v>101.967</v>
       </c>
       <c r="E179" s="1">
-        <v>103.52879571</v>
+        <v>101.19198243</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>724701.57</v>
+        <v>691141.24</v>
       </c>
       <c r="I179" s="1">
-        <v>1660.43</v>
+        <v>5293.37</v>
       </c>
       <c r="J179" s="1">
-        <v>0.22911913934449</v>
+        <v>0.76588831538977</v>
       </c>
       <c r="K179">
-        <v>3.98</v>
+        <v>3.16</v>
       </c>
       <c r="L179" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="M179" s="1">
-        <v>726362.0</v>
+        <v>696434.61</v>
       </c>
       <c r="N179" s="1">
-        <v>754237.34</v>
+        <v>718047.35</v>
       </c>
       <c r="O179" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="B180" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="C180" s="1">
-        <v>700000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.522</v>
+        <v>98.551</v>
       </c>
       <c r="E180" s="1">
-        <v>99.75271429</v>
+        <v>100.09287926</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>698269.0</v>
+        <v>646600.0</v>
       </c>
       <c r="I180" s="1">
-        <v>12385.0</v>
+        <v>-9960.54</v>
       </c>
       <c r="J180" s="1">
-        <v>1.7736717511446</v>
+        <v>-1.5404484998453</v>
       </c>
       <c r="K180">
-        <v>1.77</v>
+        <v>1.88</v>
       </c>
       <c r="L180" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="M180" s="1">
-        <v>710654.0</v>
+        <v>636639.46</v>
       </c>
       <c r="N180" s="1">
-        <v>723064.62</v>
+        <v>648783.45</v>
       </c>
       <c r="O180" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="B181" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="C181" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>105.8</v>
+        <v>102.614</v>
       </c>
       <c r="E181" s="1">
-        <v>105.84375</v>
+        <v>103.52879571</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>423375.0</v>
+        <v>724701.57</v>
       </c>
       <c r="I181" s="1">
-        <v>-175.0</v>
+        <v>-6403.57</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.041334514319457</v>
+        <v>-0.88361475469137</v>
       </c>
       <c r="K181">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="L181" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="M181" s="1">
-        <v>423200.0</v>
+        <v>718298.0</v>
       </c>
       <c r="N181" s="1">
-        <v>438147.95</v>
+        <v>747721.97</v>
       </c>
       <c r="O181" s="1">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="B182" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="C182" s="1">
-        <v>1214000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>102.349</v>
+        <v>98.535</v>
       </c>
       <c r="E182" s="1">
-        <v>102.86484432</v>
+        <v>99.75271429</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1248779.21</v>
+        <v>698269.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-6262.35</v>
+        <v>-8524.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.50147775922695</v>
+        <v>-1.2207329839933</v>
       </c>
       <c r="K182">
-        <v>2.47</v>
+        <v>1.97</v>
       </c>
       <c r="L182" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="M182" s="1">
-        <v>1242516.86</v>
+        <v>689745.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1272451.11</v>
+        <v>703567.6</v>
       </c>
       <c r="O182" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B183" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="C183" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.005</v>
+        <v>104.594</v>
       </c>
       <c r="E183" s="1">
-        <v>99.99142857</v>
+        <v>105.84375</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>699940.0</v>
+        <v>423375.0</v>
       </c>
       <c r="I183" s="1">
-        <v>95.0</v>
+        <v>-4999.0</v>
       </c>
       <c r="J183" s="1">
-        <v>0.013572591936452</v>
+        <v>-1.1807499261884</v>
       </c>
       <c r="K183">
-        <v>0.37</v>
+        <v>4.02</v>
       </c>
       <c r="L183" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="M183" s="1">
-        <v>700035.0</v>
+        <v>418376.0</v>
       </c>
       <c r="N183" s="1">
-        <v>702658.64</v>
+        <v>434469.15</v>
       </c>
       <c r="O183" s="1">
-        <v>0.42</v>
+        <v>0.27</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="B184" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="C184" s="1">
-        <v>900000.0</v>
+        <v>1214000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.198</v>
+        <v>100.199</v>
       </c>
       <c r="E184" s="1">
-        <v>97.25955556</v>
+        <v>102.86484432</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>875336.0</v>
+        <v>1248779.21</v>
       </c>
       <c r="I184" s="1">
-        <v>-554.0</v>
+        <v>-32363.35</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.063289982361059</v>
+        <v>-2.5915990385522</v>
       </c>
       <c r="K184">
-        <v>2.13</v>
+        <v>2.66</v>
       </c>
       <c r="L184" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="M184" s="1">
-        <v>874782.0</v>
+        <v>1216415.86</v>
       </c>
       <c r="N184" s="1">
-        <v>893953.23</v>
+        <v>1248719.9</v>
       </c>
       <c r="O184" s="1">
-        <v>0.53</v>
+        <v>0.77</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="B185" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="C185" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.036</v>
+        <v>98.276</v>
       </c>
       <c r="E185" s="1">
-        <v>99.696</v>
+        <v>99.99142857</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>598176.0</v>
+        <v>699940.0</v>
       </c>
       <c r="I185" s="1">
-        <v>14040.0</v>
+        <v>-12008.0</v>
       </c>
       <c r="J185" s="1">
-        <v>2.3471352912855</v>
+        <v>-1.7155756207675</v>
       </c>
       <c r="K185">
-        <v>2.53</v>
+        <v>0.53</v>
       </c>
       <c r="L185" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="M185" s="1">
-        <v>612216.0</v>
+        <v>687932.0</v>
       </c>
       <c r="N185" s="1">
-        <v>627388.6</v>
+        <v>691639.32</v>
       </c>
       <c r="O185" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="B186" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="C186" s="1">
-        <v>980000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.164</v>
+        <v>95.461</v>
       </c>
       <c r="E186" s="1">
-        <v>100.0</v>
+        <v>97.25955556</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>980000.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I186" s="1">
-        <v>1607.2</v>
+        <v>-16187.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.164</v>
+        <v>-1.8492327517662</v>
       </c>
       <c r="K186">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>228.02</v>
+        <v>2.26</v>
+      </c>
+      <c r="L186" t="s">
+        <v>561</v>
       </c>
       <c r="M186" s="1">
-        <v>981607.2</v>
+        <v>859149.0</v>
       </c>
       <c r="N186" s="1">
-        <v>981835.22</v>
+        <v>879491.47</v>
       </c>
       <c r="O186" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="B187" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="C187" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>84.564</v>
+        <v>100.295</v>
       </c>
       <c r="E187" s="1">
-        <v>81.54266545</v>
+        <v>99.696</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>896969.32</v>
+        <v>598176.0</v>
       </c>
       <c r="I187" s="1">
-        <v>33234.68</v>
+        <v>3594.0</v>
       </c>
       <c r="J187" s="1">
-        <v>3.7052192598962</v>
+        <v>0.6008265125983</v>
       </c>
       <c r="K187">
-        <v>0.36</v>
+        <v>2.7</v>
       </c>
       <c r="L187" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="M187" s="1">
-        <v>930204.0</v>
+        <v>601770.0</v>
       </c>
       <c r="N187" s="1">
-        <v>934204.68</v>
+        <v>617957.67</v>
       </c>
       <c r="O187" s="1">
-        <v>0.55</v>
+        <v>0.38</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="B188" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="C188" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>91.009</v>
+        <v>82.892</v>
       </c>
       <c r="E188" s="1">
-        <v>89.78073818</v>
+        <v>81.54266545</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>987588.12</v>
+        <v>896969.32</v>
       </c>
       <c r="I188" s="1">
-        <v>13510.88</v>
+        <v>14842.68</v>
       </c>
       <c r="J188" s="1">
-        <v>1.368068299566</v>
+        <v>1.6547589386892</v>
       </c>
       <c r="K188">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="L188" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="M188" s="1">
-        <v>1001099.0</v>
+        <v>911812.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1006455.85</v>
+        <v>916242.14</v>
       </c>
       <c r="O188" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="B189" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="C189" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.908</v>
+        <v>89.706</v>
       </c>
       <c r="E189" s="1">
-        <v>102.932</v>
+        <v>89.78073818</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>205864.0</v>
+        <v>987588.12</v>
       </c>
       <c r="I189" s="1">
-        <v>-48.0</v>
+        <v>-822.12</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.023316364201609</v>
+        <v>-0.083245229802886</v>
       </c>
       <c r="K189">
-        <v>3.37</v>
+        <v>0.53</v>
       </c>
       <c r="L189" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="M189" s="1">
-        <v>205816.0</v>
+        <v>986766.0</v>
       </c>
       <c r="N189" s="1">
-        <v>212555.73</v>
+        <v>992552.3</v>
       </c>
       <c r="O189" s="1">
-        <v>0.13</v>
+        <v>0.61</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="B190" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="C190" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.549</v>
+        <v>101.035</v>
       </c>
       <c r="E190" s="1">
-        <v>100.1375</v>
+        <v>102.932</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>801100.0</v>
+        <v>205864.0</v>
       </c>
       <c r="I190" s="1">
-        <v>3292.0</v>
+        <v>-3794.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.41093496442392</v>
+        <v>-1.8429642871022</v>
       </c>
       <c r="K190">
-        <v>1.44</v>
+        <v>3.57</v>
       </c>
       <c r="L190" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="M190" s="1">
-        <v>804392.0</v>
+        <v>202070.0</v>
       </c>
       <c r="N190" s="1">
-        <v>815932.84</v>
+        <v>209200.14</v>
       </c>
       <c r="O190" s="1">
-        <v>0.48</v>
+        <v>0.13</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="B191" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="C191" s="1">
-        <v>-18200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>11.4652778</v>
+        <v>98.661</v>
       </c>
       <c r="E191" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-11812.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-1.4744726001748</v>
+      </c>
+      <c r="K191">
+        <v>1.61</v>
+      </c>
+      <c r="L191" t="s">
+        <v>576</v>
+      </c>
+      <c r="M191" s="1">
+        <v>789288.0</v>
+      </c>
+      <c r="N191" s="1">
+        <v>802141.87</v>
+      </c>
+      <c r="O191" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>577</v>
+      </c>
+      <c r="B192" t="s">
+        <v>578</v>
+      </c>
+      <c r="C192" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>9.44158875</v>
+      </c>
+      <c r="E192" s="1">
+        <v>0.0938949188</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>150231.87</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-17388.67</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-11.574554719981</v>
+      </c>
+      <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="F191" t="s">
-[...5 lines deleted...]
-      <c r="H191" s="1">
+      <c r="L192" t="s">
+        <v>579</v>
+      </c>
+      <c r="M192" s="1">
+        <v>132843.2</v>
+      </c>
+      <c r="N192" s="1">
+        <v>151065.42</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>580</v>
+      </c>
+      <c r="B193" t="s">
+        <v>581</v>
+      </c>
+      <c r="C193" s="1">
+        <v>-6100000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>9.44158885</v>
+      </c>
+      <c r="E193" s="1">
         <v>0.0</v>
       </c>
-      <c r="I191" s="1">
-[...2 lines deleted...]
-      <c r="J191" s="1">
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-506464.7</v>
+      </c>
+      <c r="J193" s="1">
         <v>0</v>
       </c>
-      <c r="K191">
+      <c r="K193">
         <v>0.0</v>
       </c>
-      <c r="L191" t="s">
-[...11 lines deleted...]
-      <c r="P191">
+      <c r="L193" t="s">
+        <v>582</v>
+      </c>
+      <c r="M193" s="1">
+        <v>-506464.7</v>
+      </c>
+      <c r="N193" s="1">
+        <v>-575936.92</v>
+      </c>
+      <c r="O193" s="1">
+        <v>-0.35</v>
+      </c>
+      <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>