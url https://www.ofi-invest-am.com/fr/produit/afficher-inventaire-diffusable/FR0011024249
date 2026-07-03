--- v2 (2026-06-12)
+++ v3 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="544">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1707 +106,1590 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...2 lines deleted...]
-    <t>EURO-BOBL JUN 26</t>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>3 950.75</t>
+    <t>5 294.68</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>6 897.33</t>
-[...8 lines deleted...]
-    <t>36 265.07</t>
+    <t>8 081.20</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>11 847.95</t>
+    <t>12 824.66</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>14 486.30</t>
+    <t>18 188.36</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>13 334.79</t>
+    <t>13 674.25</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 536.99</t>
+    <t>8 860.27</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>1 112.33</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>16 150.68</t>
+    <t>17 568.49</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>17 044.18</t>
+    <t>15 599.55</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>9 117.81</t>
-[...17 lines deleted...]
-    <t>19 739.73</t>
+    <t>9 773.15</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>18 065.75</t>
+    <t>16 619.18</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>3 914.25</t>
+    <t>4 606.77</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 237.81</t>
+    <t>2 424.04</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>20 469.86</t>
+    <t>22 076.71</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>44 157.53</t>
+    <t>47 465.75</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>29 144.93</t>
+    <t>28 036.73</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>8 603.42</t>
+    <t>7 405.48</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>38 752.70</t>
+    <t>42 749.61</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>11 886.38</t>
+    <t>13 631.93</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>3 846.58</t>
+    <t>6 304.11</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
+    <t>12 010.27</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>5 631.81</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>8 229.45</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>5 544.94</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>16 373.00</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>XS2817924660</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
+  </si>
+  <si>
+    <t>4 171.28</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>11 284.71</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>7 383.56</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>17 003.57</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>10 078.77</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>4 345.89</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>26 214.04</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>10 255.12</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>19 126.37</t>
+  </si>
+  <si>
+    <t>XS2621007660</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
+  </si>
+  <si>
+    <t>24 988.23</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>20 609.59</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>10 267.77</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>13 980.82</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>10 775.68</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>14 958.90</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>3 893.15</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>11 660.27</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>47 013.70</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>42 790.75</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>2 206.52</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>12 967.23</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>6 472.60</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>5 961.64</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>3 643.15</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>44 178.08</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 497.95</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>5 486.30</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>2 728.77</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>11 061.64</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>17 435.75</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>8 884.25</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>11 880.77</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>22 460.23</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>26 536.99</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>3 991.44</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>6 634.42</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>25 564.38</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>1 189.04</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>32 600.29</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>13 546.23</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
+  </si>
+  <si>
+    <t>81 887.67</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>9 801.37</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>6 836.99</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>5 537.67</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>2 235.62</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>10 739.73</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>14 741.10</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>6 358.39</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>3 169.18</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>9 971.92</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 445.21</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>35 851.71</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>9 493.15</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>3 190.00</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>12 399.21</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>46 171.23</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>8 767.79</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>7 561.64</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>14 484.85</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>5 266.78</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>36 785.96</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>18 339.04</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>7 940.07</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>17 260.27</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 505.65</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>5 792.92</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>32 430.14</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>2 260.27</t>
+  </si>
+  <si>
+    <t>FR0013300605</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 1.625 13/12/2032</t>
+  </si>
+  <si>
+    <t>3 098.63</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>12 548.63</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>4 410.96</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>1 534.93</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>13 506.41</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>17 009.98</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>23 291.60</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>4 471.23</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>7 501.75</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>1 202.34</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>3 320.21</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>9 719.18</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>5 826.28</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>3 315.70</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>16 000.27</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>4 089.04</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>26 912.21</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>3 855.60</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 304.11</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>2 609.94</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>24 931.51</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>13 107.18</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>2 341.64</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>10 741.21</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>78 416.10</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>31 152.00</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>1 458.49</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>22 224.66</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>2 334.25</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>24 965.75</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>18 320.75</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>2 527.40</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>37 101.37</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>10 097.26</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>1 755.09</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>9 698.66</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>34 273.97</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>2 215.97</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>1 687.67</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>10 245.95</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>36 398.63</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>5 902.74</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>1 109.55</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>34 717.81</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>4 449.32</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>3 032.88</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>3 150.68</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
     <t>12 821.92</t>
   </si>
   <si>
-    <t>IT0005632267</t>
-[...1189 lines deleted...]
-  <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>32 400.00</t>
+    <t>34 952.05</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>7 192.50</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>3 128.42</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>4 789.73</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>18 164.38</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>3 552.08</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>18 843.84</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>14 019.18</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 572.86</t>
-[...77 lines deleted...]
-    <t>12 144.52</t>
+    <t>5 906.47</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 672.47</t>
+    <t>8 181.45</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>14 589.94</t>
+    <t>11 556.81</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>15 001.64</t>
+    <t>12 049.93</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>21 612.74</t>
-[...17 lines deleted...]
-    <t>29 423.97</t>
+    <t>23 388.07</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>13 822.60</t>
-[...8 lines deleted...]
-    <t>16 093.15</t>
+    <t>13 313.01</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>32 304.04</t>
+    <t>29 378.22</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 707.32</t>
+    <t>4 302.12</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>20 342.47</t>
+    <t>21 760.27</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>16 187.67</t>
+    <t>8 708.22</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 430.14</t>
+    <t>4 950.00</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 786.30</t>
+    <t>6 306.16</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>7 130.14</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>12 853.87</t>
-[...17 lines deleted...]
-    <t>-69 472.22</t>
+    <t>14 443.33</t>
+  </si>
+  <si>
+    <t>CDS-00108552</t>
+  </si>
+  <si>
+    <t>PAR20260401050118039</t>
+  </si>
+  <si>
+    <t>-18 736.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2170,154 +2053,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>68230.7921</v>
+        <v>65590.6621</v>
       </c>
       <c r="D2">
-        <v>1464.19</v>
+        <v>1458.07</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>99902956.97</v>
+        <v>95635966.43</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>99902956.97</v>
+        <v>95635966.43</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>626657.0233</v>
+        <v>433891.8383</v>
       </c>
       <c r="D3">
-        <v>100.37</v>
+        <v>99.92</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>62901925.74</v>
+        <v>43356239.31</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>62901925.74</v>
+        <v>43356239.31</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>100.12</v>
+        <v>99.7</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1001.25</v>
+        <v>997.06</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1001.25</v>
+        <v>997.06</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P193"/>
+  <dimension ref="A1:P179"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O193" sqref="O193"/>
+      <selection activeCell="O179" sqref="O179"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2336,9639 +2219,8939 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>2650.0</v>
+        <v>1894.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.0</v>
+        <v>1072.14</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.3593396226</v>
+        <v>1071.7451055966</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2836452.25</v>
+        <v>2029885.23</v>
       </c>
       <c r="I2" s="1">
-        <v>1697.75</v>
+        <v>747.93</v>
       </c>
       <c r="J2" s="1">
-        <v>0.059854700533034</v>
+        <v>0.036845925520627</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2838150.0</v>
+        <v>2030633.16</v>
       </c>
       <c r="N2" s="1">
-        <v>2838150.0</v>
+        <v>2030633.16</v>
       </c>
       <c r="O2" s="1">
-        <v>1.74</v>
+        <v>1.46</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>20.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.13</v>
+        <v>125.67</v>
       </c>
       <c r="E3" s="1">
-        <v>116.37</v>
+        <v>124.945</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-4800.0</v>
+        <v>14500.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-4800.0</v>
+        <v>14500.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-4800.0</v>
+        <v>14500.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>884000.0</v>
+        <v>159.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.91</v>
+        <v>105.77</v>
       </c>
       <c r="E4" s="1">
-        <v>99.3340724</v>
+        <v>105.725</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>878113.2</v>
+        <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-12588.8</v>
+        <v>7155.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.4336192645777</v>
+        <v>0</v>
       </c>
       <c r="K4">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>0.0</v>
+      </c>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>865524.4</v>
+        <v>7155.0</v>
       </c>
       <c r="N4" s="1">
-        <v>869475.15</v>
+        <v>7155.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
         <v>35</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>96.816</v>
+      </c>
+      <c r="E5" s="1">
+        <v>99.3340727</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>778779.13</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-19741.69</v>
+      </c>
+      <c r="J5" s="1">
+        <v>-2.5349536523918</v>
+      </c>
+      <c r="K5">
+        <v>0.68</v>
+      </c>
+      <c r="L5" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M5" s="1">
-        <v>357102.78</v>
+        <v>759037.44</v>
       </c>
       <c r="N5" s="1">
-        <v>364000.11</v>
+        <v>764332.12</v>
       </c>
       <c r="O5" s="1">
-        <v>0.22</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
         <v>38</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>106.263</v>
+      </c>
+      <c r="E6" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="I6" s="1">
+        <v>12090.21</v>
+      </c>
+      <c r="J6" s="1">
+        <v>3.5266088517045</v>
+      </c>
+      <c r="K6">
+        <v>2.42</v>
+      </c>
+      <c r="L6" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M6" s="1">
-        <v>914184.0</v>
+        <v>354918.42</v>
       </c>
       <c r="N6" s="1">
-        <v>950449.07</v>
+        <v>362999.62</v>
       </c>
       <c r="O6" s="1">
-        <v>0.58</v>
+        <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C7" s="1">
         <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>95.602</v>
+        <v>94.302</v>
       </c>
       <c r="E7" s="1">
         <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>38829.61</v>
+        <v>33629.61</v>
       </c>
       <c r="J7" s="1">
-        <v>11.301528597302</v>
+        <v>9.7880457499088</v>
       </c>
       <c r="K7">
-        <v>2.96</v>
+        <v>3.21</v>
       </c>
       <c r="L7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>382408.0</v>
+        <v>377208.0</v>
       </c>
       <c r="N7" s="1">
-        <v>394255.95</v>
+        <v>390032.66</v>
       </c>
       <c r="O7" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.296</v>
+        <v>97.868</v>
       </c>
       <c r="E8" s="1">
         <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-11978.0</v>
+        <v>-26258.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.191914327053</v>
+        <v>-2.6128975120853</v>
       </c>
       <c r="K8">
-        <v>1.45</v>
+        <v>1.82</v>
       </c>
       <c r="L8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>992960.0</v>
+        <v>978680.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1007446.3</v>
+        <v>996868.36</v>
       </c>
       <c r="O8" s="1">
-        <v>0.62</v>
+        <v>0.72</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>96.959</v>
+      </c>
+      <c r="E9" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-26243.73</v>
+      </c>
+      <c r="J9" s="1">
+        <v>-2.5176883480551</v>
+      </c>
+      <c r="K9">
+        <v>1.3</v>
+      </c>
+      <c r="L9" t="s">
         <v>47</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>1221192.96</v>
+        <v>1016130.32</v>
       </c>
       <c r="N9" s="1">
-        <v>1234527.75</v>
+        <v>1029804.57</v>
       </c>
       <c r="O9" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>96.858</v>
+        <v>96.489</v>
       </c>
       <c r="E10" s="1">
         <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-16327.0</v>
+        <v>-18910.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.3514653631615</v>
+        <v>-2.7234770635992</v>
       </c>
       <c r="K10">
-        <v>1.08</v>
+        <v>1.27</v>
       </c>
       <c r="L10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>678006.0</v>
+        <v>675423.0</v>
       </c>
       <c r="N10" s="1">
-        <v>685542.99</v>
+        <v>684283.27</v>
       </c>
       <c r="O10" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>725000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.063</v>
+      </c>
+      <c r="E11" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>724673.75</v>
+      </c>
+      <c r="I11" s="1">
+        <v>783.0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>0.10804862187985</v>
+      </c>
+      <c r="K11">
+        <v>0.15</v>
+      </c>
+      <c r="L11" t="s">
         <v>53</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>507095.0</v>
+        <v>725456.75</v>
       </c>
       <c r="N11" s="1">
-        <v>523245.68</v>
+        <v>726569.08</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.533</v>
+      </c>
+      <c r="E12" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-4037.02</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.79672467064568</v>
+      </c>
+      <c r="K12">
+        <v>3.51</v>
+      </c>
+      <c r="L12" t="s">
         <v>56</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>605382.0</v>
+        <v>502665.0</v>
       </c>
       <c r="N12" s="1">
-        <v>622426.18</v>
+        <v>520233.49</v>
       </c>
       <c r="O12" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.608</v>
+      </c>
+      <c r="E13" s="1">
+        <v>102.386834</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>511934.17</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-8894.17</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-1.7373659585958</v>
+      </c>
+      <c r="K13">
+        <v>3.12</v>
+      </c>
+      <c r="L13" t="s">
         <v>59</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>348428.0</v>
+        <v>503040.0</v>
       </c>
       <c r="N13" s="1">
-        <v>357545.81</v>
+        <v>518639.55</v>
       </c>
       <c r="O13" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C14" s="1">
         <v>400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>104.885</v>
+        <v>86.566</v>
       </c>
       <c r="E14" s="1">
-        <v>106.5227</v>
+        <v>77.70662</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>426090.8</v>
+        <v>310826.48</v>
       </c>
       <c r="I14" s="1">
-        <v>-6550.8</v>
+        <v>35437.52</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.5374187849163</v>
+        <v>11.401062097412</v>
       </c>
       <c r="K14">
-        <v>4.22</v>
+        <v>2.44</v>
       </c>
       <c r="L14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M14" s="1">
-        <v>419540.0</v>
+        <v>346264.0</v>
       </c>
       <c r="N14" s="1">
-        <v>436416.71</v>
+        <v>356037.15</v>
       </c>
       <c r="O14" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>97.209</v>
+      </c>
+      <c r="E15" s="1">
+        <v>99.38842833</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>596330.57</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-13076.57</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-2.1928391160628</v>
+      </c>
+      <c r="K15">
+        <v>2.77</v>
+      </c>
+      <c r="L15" t="s">
         <v>65</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>432836.0</v>
+        <v>583254.0</v>
       </c>
       <c r="N15" s="1">
-        <v>452575.73</v>
+        <v>599873.18</v>
       </c>
       <c r="O15" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>95.831</v>
+      </c>
+      <c r="E16" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-8814.57</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-2.8459443121456</v>
+      </c>
+      <c r="K16">
+        <v>1.47</v>
+      </c>
+      <c r="L16" t="s">
         <v>68</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>680988.0</v>
+        <v>300909.34</v>
       </c>
       <c r="N16" s="1">
-        <v>699053.75</v>
+        <v>305516.11</v>
       </c>
       <c r="O16" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
         <v>70</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>502000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>97.576</v>
+      </c>
+      <c r="E17" s="1">
+        <v>99.91623904</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>501579.52</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-11748.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-2.3422008936888</v>
+      </c>
+      <c r="K17">
+        <v>0.48</v>
+      </c>
+      <c r="L17" t="s">
         <v>71</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>299207.46</v>
+        <v>489831.52</v>
       </c>
       <c r="N17" s="1">
-        <v>303121.71</v>
+        <v>492255.56</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
         <v>73</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>98.045</v>
+      </c>
+      <c r="E18" s="1">
+        <v>100.2235</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>601341.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-13071.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-2.1736419103304</v>
+      </c>
+      <c r="K18">
+        <v>3.68</v>
+      </c>
+      <c r="L18" t="s">
         <v>74</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>493300.34</v>
+        <v>588270.0</v>
       </c>
       <c r="N18" s="1">
-        <v>494538.15</v>
+        <v>610346.71</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" t="s">
         <v>76</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>96.258</v>
+      </c>
+      <c r="E19" s="1">
+        <v>98.1092</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1471638.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-27768.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-1.8868770716712</v>
+      </c>
+      <c r="K19">
+        <v>3.16</v>
+      </c>
+      <c r="L19" t="s">
         <v>77</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>590850.0</v>
+        <v>1443870.0</v>
       </c>
       <c r="N19" s="1">
-        <v>611319.86</v>
+        <v>1491335.75</v>
       </c>
       <c r="O19" s="1">
-        <v>0.38</v>
+        <v>1.07</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" t="s">
         <v>79</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.717</v>
+      </c>
+      <c r="E20" s="1">
+        <v>100.51047333</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>904594.26</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-7141.26</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-0.78944343511532</v>
+      </c>
+      <c r="K20">
+        <v>3.12</v>
+      </c>
+      <c r="L20" t="s">
         <v>80</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>1470675.0</v>
+        <v>897453.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1514832.53</v>
+        <v>925489.73</v>
       </c>
       <c r="O20" s="1">
-        <v>0.93</v>
+        <v>0.67</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" t="s">
         <v>82</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>104.926</v>
+      </c>
+      <c r="E21" s="1">
+        <v>105.55</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>422200.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-2496.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.59118900994789</v>
+      </c>
+      <c r="K21">
+        <v>1.85</v>
+      </c>
+      <c r="L21" t="s">
         <v>83</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>1000730.0</v>
+        <v>419704.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1029874.93</v>
+        <v>427109.48</v>
       </c>
       <c r="O21" s="1">
-        <v>0.63</v>
+        <v>0.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" t="s">
         <v>85</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="E22" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-44131.67</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-2.2600785767782</v>
+      </c>
+      <c r="K22">
+        <v>2.21</v>
+      </c>
+      <c r="L22" t="s">
         <v>86</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>639648.0</v>
+        <v>1908529.2</v>
       </c>
       <c r="N22" s="1">
-        <v>648251.42</v>
+        <v>1951278.81</v>
       </c>
       <c r="O22" s="1">
-        <v>0.4</v>
+        <v>1.4</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" t="s">
         <v>88</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>944000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>104.497</v>
+      </c>
+      <c r="E23" s="1">
+        <v>104.49157945</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>986400.51</v>
+      </c>
+      <c r="I23" s="1">
+        <v>51.17</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.0051875480072491</v>
+      </c>
+      <c r="K23">
+        <v>1.44</v>
+      </c>
+      <c r="L23" t="s">
         <v>89</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>1909032.3</v>
+        <v>986451.68</v>
       </c>
       <c r="N23" s="1">
-        <v>1947785.0</v>
+        <v>1000083.61</v>
       </c>
       <c r="O23" s="1">
-        <v>1.2</v>
+        <v>0.72</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" t="s">
         <v>91</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>102.929</v>
+      </c>
+      <c r="E24" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>846080.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-22648.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-2.6768154311649</v>
+      </c>
+      <c r="K24">
+        <v>0.79</v>
+      </c>
+      <c r="L24" t="s">
         <v>92</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>1217925.28</v>
+        <v>823432.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1229811.66</v>
+        <v>829736.11</v>
       </c>
       <c r="O24" s="1">
-        <v>0.76</v>
+        <v>0.6</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" t="s">
         <v>94</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>840000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>97.3</v>
+      </c>
+      <c r="E25" s="1">
+        <v>99.8299619</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>838571.68</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-21251.68</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-2.5342711311214</v>
+      </c>
+      <c r="K25">
+        <v>1.43</v>
+      </c>
+      <c r="L25" t="s">
         <v>95</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>827240.0</v>
+        <v>817320.0</v>
       </c>
       <c r="N25" s="1">
-        <v>831086.58</v>
+        <v>829330.27</v>
       </c>
       <c r="O25" s="1">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" t="s">
         <v>97</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.45</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.07568647</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>791598.68</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-4949.18</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.62521327094684</v>
+      </c>
+      <c r="K26">
+        <v>0.71</v>
+      </c>
+      <c r="L26" t="s">
         <v>98</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>1022559.2</v>
+        <v>786649.5</v>
       </c>
       <c r="N26" s="1">
-        <v>1035381.12</v>
+        <v>792281.31</v>
       </c>
       <c r="O26" s="1">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" t="s">
         <v>100</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.177</v>
+      </c>
+      <c r="E27" s="1">
+        <v>102.7138</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>924424.2</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-22831.2</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-2.4697752395491</v>
+      </c>
+      <c r="K27">
+        <v>0.91</v>
+      </c>
+      <c r="L27" t="s">
         <v>101</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>894581.82</v>
+        <v>901593.0</v>
       </c>
       <c r="N27" s="1">
-        <v>899030.72</v>
+        <v>909822.45</v>
       </c>
       <c r="O27" s="1">
-        <v>0.55</v>
+        <v>0.65</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" t="s">
         <v>103</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>104.509</v>
+      </c>
+      <c r="E28" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>647772.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-20718.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-3.1983475667364</v>
+      </c>
+      <c r="K28">
+        <v>0.92</v>
+      </c>
+      <c r="L28" t="s">
         <v>104</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>498830.0</v>
+        <v>627054.0</v>
       </c>
       <c r="N28" s="1">
-        <v>512062.88</v>
+        <v>632598.94</v>
       </c>
       <c r="O28" s="1">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" t="s">
         <v>106</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>88.304</v>
+      </c>
+      <c r="E29" s="1">
+        <v>89.011</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1513187.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-12019.0</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-0.79428385255755</v>
+      </c>
+      <c r="K29">
+        <v>0.96</v>
+      </c>
+      <c r="L29" t="s">
         <v>107</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>1007390.0</v>
+        <v>1501168.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1014170.82</v>
+        <v>1517541.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.62</v>
+        <v>1.09</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" t="s">
         <v>109</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>800000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>106.026</v>
+        <v>99.896</v>
       </c>
       <c r="E30" s="1">
-        <v>107.962</v>
+        <v>99.298</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>863696.0</v>
+        <v>840061.08</v>
       </c>
       <c r="I30" s="1">
-        <v>-15488.0</v>
+        <v>5059.08</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.7932235416165</v>
+        <v>0.60222763801889</v>
       </c>
       <c r="K30">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.06</v>
+      </c>
+      <c r="L30">
+        <v>538.89</v>
       </c>
       <c r="M30" s="1">
-        <v>848208.0</v>
+        <v>845120.16</v>
       </c>
       <c r="N30" s="1">
-        <v>851983.28</v>
+        <v>845659.05</v>
       </c>
       <c r="O30" s="1">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>101.926</v>
+      </c>
+      <c r="E31" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-1928.07</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-1.4023382851</v>
+      </c>
+      <c r="K31">
+        <v>3.14</v>
+      </c>
+      <c r="L31" t="s">
         <v>112</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>1768540.0</v>
+        <v>135561.58</v>
       </c>
       <c r="N31" s="1">
-        <v>1786413.53</v>
+        <v>139732.86</v>
       </c>
       <c r="O31" s="1">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
+        <v>114</v>
+      </c>
+      <c r="C32" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>98.352</v>
+      </c>
+      <c r="E32" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-18325.83</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-1.2915898557905</v>
+      </c>
+      <c r="K32">
+        <v>0.79</v>
+      </c>
+      <c r="L32" t="s">
         <v>115</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>136638.88</v>
+        <v>1400532.48</v>
       </c>
       <c r="N32" s="1">
-        <v>140412.07</v>
+        <v>1411817.19</v>
       </c>
       <c r="O32" s="1">
-        <v>0.09</v>
+        <v>1.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.574</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.415167</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>994151.67</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-18411.67</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.8519980960249</v>
+      </c>
+      <c r="K33">
+        <v>0.74</v>
+      </c>
+      <c r="L33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>1601929.84</v>
+        <v>975740.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1611473.62</v>
+        <v>983123.56</v>
       </c>
       <c r="O33" s="1">
-        <v>0.99</v>
+        <v>0.71</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>102.943</v>
+      </c>
+      <c r="E34" s="1">
+        <v>105.58525</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>422341.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-10569.0</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-2.5024802233266</v>
+      </c>
+      <c r="K34">
+        <v>4.25</v>
+      </c>
+      <c r="L34" t="s">
         <v>121</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>1173792.0</v>
+        <v>411772.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1180005.7</v>
+        <v>428775.57</v>
       </c>
       <c r="O34" s="1">
-        <v>0.72</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>97.426</v>
+      </c>
+      <c r="E35" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>498890.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-11760.0</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-2.3572330573874</v>
+      </c>
+      <c r="K35">
+        <v>2.02</v>
+      </c>
+      <c r="L35" t="s">
         <v>124</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>413496.0</v>
+        <v>487130.0</v>
       </c>
       <c r="N35" s="1">
-        <v>429246.1</v>
+        <v>497208.77</v>
       </c>
       <c r="O35" s="1">
-        <v>0.26</v>
+        <v>0.36</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.454</v>
+      </c>
+      <c r="E36" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-16186.67</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-1.6174916173664</v>
+      </c>
+      <c r="K36">
+        <v>0.43</v>
+      </c>
+      <c r="L36" t="s">
         <v>127</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>588636.0</v>
+        <v>984540.0</v>
       </c>
       <c r="N36" s="1">
-        <v>599454.49</v>
+        <v>988885.89</v>
       </c>
       <c r="O36" s="1">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" t="s">
+        <v>129</v>
+      </c>
+      <c r="C37" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.096</v>
+      </c>
+      <c r="E37" s="1">
+        <v>101.00763667</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>909068.73</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-17204.73</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.8925664729442</v>
+      </c>
+      <c r="K37">
+        <v>2.91</v>
+      </c>
+      <c r="L37" t="s">
         <v>130</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>1187784.0</v>
+        <v>891864.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1190447.01</v>
+        <v>918078.04</v>
       </c>
       <c r="O37" s="1">
-        <v>0.73</v>
+        <v>0.66</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" t="s">
+        <v>132</v>
+      </c>
+      <c r="C38" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>97.8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-17109.56</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-2.2883668953951</v>
+      </c>
+      <c r="K38">
+        <v>1.37</v>
+      </c>
+      <c r="L38" t="s">
         <v>133</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>1095622.0</v>
+        <v>730566.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1125322.0</v>
+        <v>740821.12</v>
       </c>
       <c r="O38" s="1">
-        <v>0.69</v>
+        <v>0.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" t="s">
+        <v>135</v>
+      </c>
+      <c r="C39" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>106.941</v>
+      </c>
+      <c r="E39" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-23072.0</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-2.6259959025723</v>
+      </c>
+      <c r="K39">
+        <v>2.39</v>
+      </c>
+      <c r="L39" t="s">
         <v>136</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>832135.15</v>
+        <v>855528.0</v>
       </c>
       <c r="N39" s="1">
-        <v>841968.19</v>
+        <v>874654.37</v>
       </c>
       <c r="O39" s="1">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" t="s">
+        <v>138</v>
+      </c>
+      <c r="C40" s="1">
+        <v>668000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>101.796</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.33886377</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>670263.61</v>
+      </c>
+      <c r="I40" s="1">
+        <v>9733.67</v>
+      </c>
+      <c r="J40" s="1">
+        <v>1.4522151963464</v>
+      </c>
+      <c r="K40">
+        <v>3.74</v>
+      </c>
+      <c r="L40" t="s">
         <v>139</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>840664.0</v>
+        <v>679997.28</v>
       </c>
       <c r="N40" s="1">
-        <v>853469.48</v>
+        <v>704985.51</v>
       </c>
       <c r="O40" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>140</v>
+      </c>
+      <c r="B41" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>87.889</v>
+      </c>
+      <c r="E41" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-27722.91</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-1.5526667497842</v>
+      </c>
+      <c r="K41">
+        <v>1.03</v>
+      </c>
+      <c r="L41" t="s">
         <v>142</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>864448.0</v>
+        <v>1757780.0</v>
       </c>
       <c r="N41" s="1">
-        <v>879846.35</v>
+        <v>1778389.59</v>
       </c>
       <c r="O41" s="1">
-        <v>0.54</v>
+        <v>1.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>143</v>
+      </c>
+      <c r="B42" t="s">
+        <v>144</v>
+      </c>
+      <c r="C42" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>97.598</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-15863.96</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-2.0362419114887</v>
+      </c>
+      <c r="K42">
+        <v>1.31</v>
+      </c>
+      <c r="L42" t="s">
         <v>145</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>683290.52</v>
+        <v>763216.36</v>
       </c>
       <c r="N42" s="1">
-        <v>706542.41</v>
+        <v>773484.13</v>
       </c>
       <c r="O42" s="1">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>146</v>
+      </c>
+      <c r="B43" t="s">
+        <v>147</v>
+      </c>
+      <c r="C43" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>97.246</v>
+      </c>
+      <c r="E43" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-18314.18</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-2.2999610514956</v>
+      </c>
+      <c r="K43">
+        <v>1.75</v>
+      </c>
+      <c r="L43" t="s">
         <v>148</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>1952368.0</v>
+        <v>777968.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1972092.66</v>
+        <v>791948.82</v>
       </c>
       <c r="O43" s="1">
-        <v>1.21</v>
+        <v>0.57</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>149</v>
+      </c>
+      <c r="B44" t="s">
+        <v>150</v>
+      </c>
+      <c r="C44" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>97.211</v>
+      </c>
+      <c r="E44" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-22550.0</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-3.2075581734414</v>
+      </c>
+      <c r="K44">
+        <v>1.54</v>
+      </c>
+      <c r="L44" t="s">
         <v>151</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>98516.0</v>
+        <v>680477.0</v>
       </c>
       <c r="N44" s="1">
-        <v>99162.58</v>
+        <v>691252.68</v>
       </c>
       <c r="O44" s="1">
-        <v>0.06</v>
+        <v>0.5</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" t="s">
         <v>153</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>95.839</v>
+      </c>
+      <c r="E45" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-23980.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-3.0327864705853</v>
+      </c>
+      <c r="K45">
+        <v>1.87</v>
+      </c>
+      <c r="L45" t="s">
         <v>154</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>866229.84</v>
+        <v>766712.0</v>
       </c>
       <c r="N45" s="1">
-        <v>875934.86</v>
+        <v>781670.9</v>
       </c>
       <c r="O45" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" t="s">
         <v>156</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>93.763</v>
+      </c>
+      <c r="E46" s="1">
+        <v>93.0849075</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>744679.26</v>
+      </c>
+      <c r="I46" s="1">
+        <v>5424.74</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.7284666421353</v>
+      </c>
+      <c r="K46">
+        <v>0.49</v>
+      </c>
+      <c r="L46" t="s">
         <v>157</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>1078946.0</v>
+        <v>750104.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1095830.25</v>
+        <v>753997.15</v>
       </c>
       <c r="O46" s="1">
-        <v>0.67</v>
+        <v>0.54</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" t="s">
         <v>159</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>700000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.759</v>
+        <v>102.483</v>
       </c>
       <c r="E47" s="1">
-        <v>100.43242857</v>
+        <v>101.25988946</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>703027.0</v>
+        <v>393900.97</v>
       </c>
       <c r="I47" s="1">
-        <v>-18714.0</v>
+        <v>4757.9</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.6619176788374</v>
+        <v>1.2078924304248</v>
       </c>
       <c r="K47">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>0.16</v>
+      </c>
+      <c r="L47">
+        <v>607.48</v>
       </c>
       <c r="M47" s="1">
-        <v>684313.0</v>
+        <v>398658.87</v>
       </c>
       <c r="N47" s="1">
-        <v>693379.44</v>
+        <v>399266.35</v>
       </c>
       <c r="O47" s="1">
-        <v>0.43</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C48" s="1">
-        <v>800000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>96.046</v>
+        <v>101.376</v>
       </c>
       <c r="E48" s="1">
-        <v>98.8365</v>
+        <v>99.943</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>790692.0</v>
+        <v>640634.63</v>
       </c>
       <c r="I48" s="1">
-        <v>-22324.0</v>
+        <v>9185.53</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.8233496734506</v>
+        <v>1.4338172758472</v>
       </c>
       <c r="K48">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.08</v>
+      </c>
+      <c r="L48">
+        <v>491.73</v>
       </c>
       <c r="M48" s="1">
-        <v>768368.0</v>
+        <v>649820.16</v>
       </c>
       <c r="N48" s="1">
-        <v>781562.52</v>
+        <v>650311.89</v>
       </c>
       <c r="O48" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B49" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C49" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>94.146</v>
+        <v>100.802</v>
       </c>
       <c r="E49" s="1">
-        <v>93.08490778</v>
+        <v>100.3582</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>837764.17</v>
+        <v>401432.8</v>
       </c>
       <c r="I49" s="1">
-        <v>9549.83</v>
+        <v>1775.2</v>
       </c>
       <c r="J49" s="1">
-        <v>1.139918647989</v>
+        <v>0.44221598235122</v>
       </c>
       <c r="K49">
-        <v>0.43</v>
+        <v>2.92</v>
       </c>
       <c r="L49" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="M49" s="1">
-        <v>847314.0</v>
+        <v>403208.0</v>
       </c>
       <c r="N49" s="1">
-        <v>851197.56</v>
+        <v>414868.27</v>
       </c>
       <c r="O49" s="1">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B50" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C50" s="1">
-        <v>489000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>103.629</v>
+        <v>98.958</v>
       </c>
       <c r="E50" s="1">
-        <v>101.25988957</v>
+        <v>101.70135077</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>495160.86</v>
+        <v>1322117.56</v>
       </c>
       <c r="I50" s="1">
-        <v>11584.95</v>
+        <v>-35663.56</v>
       </c>
       <c r="J50" s="1">
-        <v>2.3396336293624</v>
+        <v>-2.6974575543797</v>
       </c>
       <c r="K50">
-        <v>4.61</v>
+        <v>3.62</v>
       </c>
       <c r="L50" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="M50" s="1">
-        <v>506745.81</v>
+        <v>1286454.0</v>
       </c>
       <c r="N50" s="1">
-        <v>529273.3</v>
+        <v>1333467.7</v>
       </c>
       <c r="O50" s="1">
-        <v>0.33</v>
+        <v>0.96</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B51" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C51" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.719</v>
+        <v>102.64</v>
       </c>
       <c r="E51" s="1">
-        <v>101.035</v>
+        <v>103.84281818</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>606210.0</v>
+        <v>1142271.0</v>
       </c>
       <c r="I51" s="1">
-        <v>16104.0</v>
+        <v>-13231.0</v>
       </c>
       <c r="J51" s="1">
-        <v>2.6565051714752</v>
+        <v>-1.1583065664803</v>
       </c>
       <c r="K51">
-        <v>3.25</v>
+        <v>3.89</v>
       </c>
       <c r="L51" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>622314.0</v>
+        <v>1129040.0</v>
       </c>
       <c r="N51" s="1">
-        <v>641787.29</v>
+        <v>1171830.75</v>
       </c>
       <c r="O51" s="1">
-        <v>0.39</v>
+        <v>0.84</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B52" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>101.472</v>
+        <v>105.407</v>
       </c>
       <c r="E52" s="1">
-        <v>100.3582</v>
+        <v>107.34</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>501791.0</v>
+        <v>751380.0</v>
       </c>
       <c r="I52" s="1">
-        <v>5569.0</v>
+        <v>-13531.0</v>
       </c>
       <c r="J52" s="1">
-        <v>1.1098246082532</v>
+        <v>-1.8008198248556</v>
       </c>
       <c r="K52">
-        <v>2.66</v>
+        <v>0.32</v>
       </c>
       <c r="L52" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>507360.0</v>
+        <v>737849.0</v>
       </c>
       <c r="N52" s="1">
-        <v>520675.07</v>
+        <v>740055.52</v>
       </c>
       <c r="O52" s="1">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B53" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C53" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.037</v>
+        <v>101.991</v>
       </c>
       <c r="E53" s="1">
-        <v>102.79084</v>
+        <v>101.255</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>925117.56</v>
+        <v>303765.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-24784.56</v>
+        <v>2208.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.6790714036387</v>
+        <v>0.72687768505259</v>
       </c>
       <c r="K53">
-        <v>3.36</v>
+        <v>4.32</v>
       </c>
       <c r="L53" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>900333.0</v>
+        <v>305973.0</v>
       </c>
       <c r="N53" s="1">
-        <v>930541.56</v>
+        <v>318940.23</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.23</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B54" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C54" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.649</v>
+        <v>106.268</v>
       </c>
       <c r="E54" s="1">
-        <v>98.623</v>
+        <v>109.243715</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>394492.0</v>
+        <v>655462.29</v>
       </c>
       <c r="I54" s="1">
-        <v>-7896.0</v>
+        <v>-17854.29</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.0015615018809</v>
+        <v>-2.7239232938938</v>
       </c>
       <c r="K54">
-        <v>2.7</v>
+        <v>1.08</v>
       </c>
       <c r="L54" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>386596.0</v>
+        <v>637608.0</v>
       </c>
       <c r="N54" s="1">
-        <v>397401.48</v>
+        <v>644080.6</v>
       </c>
       <c r="O54" s="1">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B55" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C55" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>103.458</v>
+        <v>98.539</v>
       </c>
       <c r="E55" s="1">
-        <v>103.84281818</v>
+        <v>99.984</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1142271.0</v>
+        <v>799872.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-4233.0</v>
+        <v>-11560.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.37057755996607</v>
+        <v>-1.4452312369979</v>
       </c>
       <c r="K55">
-        <v>3.6</v>
+        <v>0.75</v>
       </c>
       <c r="L55" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="M55" s="1">
-        <v>1138038.0</v>
+        <v>788312.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1177622.93</v>
+        <v>794273.64</v>
       </c>
       <c r="O55" s="1">
-        <v>0.72</v>
+        <v>0.57</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B56" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C56" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>106.457</v>
+        <v>99.359</v>
       </c>
       <c r="E56" s="1">
-        <v>107.34</v>
+        <v>99.653</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>858720.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-7064.0</v>
+        <v>-588.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.8226197130613</v>
+        <v>-0.29502373235126</v>
       </c>
       <c r="K56">
-        <v>1.67</v>
+        <v>1.82</v>
       </c>
       <c r="L56" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="M56" s="1">
-        <v>851656.0</v>
+        <v>198718.0</v>
       </c>
       <c r="N56" s="1">
-        <v>865028.22</v>
+        <v>202361.15</v>
       </c>
       <c r="O56" s="1">
-        <v>0.53</v>
+        <v>0.15</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B57" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C57" s="1">
         <v>400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>102.733</v>
+        <v>100.592</v>
       </c>
       <c r="E57" s="1">
-        <v>101.255</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>405020.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>5912.0</v>
+        <v>2368.0</v>
       </c>
       <c r="J57" s="1">
-        <v>1.4596810034072</v>
+        <v>0.592</v>
       </c>
       <c r="K57">
-        <v>4.02</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>0.07</v>
+      </c>
+      <c r="L57">
+        <v>290.36</v>
       </c>
       <c r="M57" s="1">
-        <v>410932.0</v>
+        <v>402368.0</v>
       </c>
       <c r="N57" s="1">
-        <v>427009.26</v>
+        <v>402658.36</v>
       </c>
       <c r="O57" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B58" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C58" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.319</v>
+        <v>103.916</v>
       </c>
       <c r="E58" s="1">
-        <v>101.8682</v>
+        <v>100.91250667</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>509341.0</v>
+        <v>1513687.6</v>
       </c>
       <c r="I58" s="1">
-        <v>-7746.0</v>
+        <v>45052.4</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.5207886268728</v>
+        <v>2.9763340863729</v>
       </c>
       <c r="K58">
-        <v>0.34</v>
+        <v>2.95</v>
       </c>
       <c r="L58" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="M58" s="1">
-        <v>501595.0</v>
+        <v>1558740.0</v>
       </c>
       <c r="N58" s="1">
-        <v>503273.08</v>
+        <v>1602918.08</v>
       </c>
       <c r="O58" s="1">
-        <v>0.31</v>
+        <v>1.15</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B59" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>106.834</v>
+        <v>98.604</v>
       </c>
       <c r="E59" s="1">
-        <v>109.24371429</v>
+        <v>99.895</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>764706.0</v>
+        <v>299685.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-16868.0</v>
+        <v>-3873.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-2.2058150452592</v>
+        <v>-1.2923569748236</v>
       </c>
       <c r="K59">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="L59" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="M59" s="1">
-        <v>747838.0</v>
+        <v>295812.0</v>
       </c>
       <c r="N59" s="1">
-        <v>753073.62</v>
+        <v>297309.95</v>
       </c>
       <c r="O59" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B60" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C60" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.289</v>
+        <v>84.257</v>
       </c>
       <c r="E60" s="1">
-        <v>99.984</v>
+        <v>86.06233333</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>899856.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-15255.0</v>
+        <v>-21664.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.6952712433989</v>
+        <v>-2.09770437706</v>
       </c>
       <c r="K60">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="L60" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>884601.0</v>
+        <v>1011084.0</v>
       </c>
       <c r="N60" s="1">
-        <v>889039.36</v>
+        <v>1016570.3</v>
       </c>
       <c r="O60" s="1">
-        <v>0.55</v>
+        <v>0.73</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B61" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C61" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.103</v>
+        <v>98.676</v>
       </c>
       <c r="E61" s="1">
-        <v>99.653</v>
+        <v>100.6852</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>199306.0</v>
+        <v>402740.8</v>
       </c>
       <c r="I61" s="1">
-        <v>900.0</v>
+        <v>-8036.8</v>
       </c>
       <c r="J61" s="1">
-        <v>0.45156693727234</v>
+        <v>-1.9955266513847</v>
       </c>
       <c r="K61">
-        <v>1.61</v>
+        <v>0.68</v>
       </c>
       <c r="L61" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="M61" s="1">
-        <v>200206.0</v>
+        <v>394704.0</v>
       </c>
       <c r="N61" s="1">
-        <v>203423.81</v>
+        <v>397432.77</v>
       </c>
       <c r="O61" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B62" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C62" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.255</v>
+        <v>98.304</v>
       </c>
       <c r="E62" s="1">
-        <v>101.631</v>
+        <v>100.62</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>508155.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-11880.0</v>
+        <v>-9264.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.337869350887</v>
+        <v>-2.3017292784735</v>
       </c>
       <c r="K62">
-        <v>3.23</v>
+        <v>2.77</v>
       </c>
       <c r="L62" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>496275.0</v>
+        <v>393216.0</v>
       </c>
       <c r="N62" s="1">
-        <v>512428.89</v>
+        <v>404277.64</v>
       </c>
       <c r="O62" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B63" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C63" s="1">
-        <v>1700000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>104.629</v>
+        <v>98.449</v>
       </c>
       <c r="E63" s="1">
-        <v>100.91250647</v>
+        <v>99.84305423</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1715512.61</v>
+        <v>626015.95</v>
       </c>
       <c r="I63" s="1">
-        <v>63180.39</v>
+        <v>-8740.72</v>
       </c>
       <c r="J63" s="1">
-        <v>3.6828869477095</v>
+        <v>-1.3962455748931</v>
       </c>
       <c r="K63">
-        <v>2.63</v>
+        <v>2.78</v>
       </c>
       <c r="L63" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>1778693.0</v>
+        <v>617275.23</v>
       </c>
       <c r="N63" s="1">
-        <v>1823405.33</v>
+        <v>634710.98</v>
       </c>
       <c r="O63" s="1">
-        <v>1.12</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B64" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C64" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.167</v>
+        <v>98.388</v>
       </c>
       <c r="E64" s="1">
-        <v>99.895</v>
+        <v>100.096834</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>399580.0</v>
+        <v>500484.17</v>
       </c>
       <c r="I64" s="1">
-        <v>-2912.0</v>
+        <v>-8544.17</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.72876520346364</v>
+        <v>-1.7071808684778</v>
       </c>
       <c r="K64">
-        <v>0.29</v>
+        <v>1.78</v>
       </c>
       <c r="L64" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>396668.0</v>
+        <v>491940.0</v>
       </c>
       <c r="N64" s="1">
-        <v>397814.58</v>
+        <v>500824.25</v>
       </c>
       <c r="O64" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B65" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.971</v>
+        <v>98.139</v>
       </c>
       <c r="E65" s="1">
-        <v>99.538246</v>
+        <v>100.08562374</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>497691.23</v>
+        <v>1593363.13</v>
       </c>
       <c r="I65" s="1">
-        <v>12163.77</v>
+        <v>-30990.25</v>
       </c>
       <c r="J65" s="1">
-        <v>2.4440394499216</v>
+        <v>-1.9449583975249</v>
       </c>
       <c r="K65">
-        <v>1.79</v>
+        <v>0.75</v>
       </c>
       <c r="L65" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M65" s="1">
-        <v>509855.0</v>
+        <v>1562372.88</v>
       </c>
       <c r="N65" s="1">
-        <v>518825.89</v>
+        <v>1574253.65</v>
       </c>
       <c r="O65" s="1">
-        <v>0.32</v>
+        <v>1.13</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C66" s="1">
-        <v>656000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.784</v>
+        <v>97.865</v>
       </c>
       <c r="E66" s="1">
-        <v>99.70957317</v>
+        <v>100.01720416</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>654094.8</v>
+        <v>1009173.59</v>
       </c>
       <c r="I66" s="1">
-        <v>488.24</v>
+        <v>-21715.74</v>
       </c>
       <c r="J66" s="1">
-        <v>0.074643614350703</v>
+        <v>-2.1518339575256</v>
       </c>
       <c r="K66">
-        <v>2.93</v>
+        <v>2.23</v>
       </c>
       <c r="L66" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="M66" s="1">
-        <v>654583.04</v>
+        <v>987457.85</v>
       </c>
       <c r="N66" s="1">
-        <v>673831.7</v>
+        <v>1009918.08</v>
       </c>
       <c r="O66" s="1">
-        <v>0.41</v>
+        <v>0.73</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B67" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C67" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>84.436</v>
+        <v>98.452</v>
       </c>
       <c r="E67" s="1">
-        <v>86.06233333</v>
+        <v>100.49511125</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1032748.0</v>
+        <v>803960.89</v>
       </c>
       <c r="I67" s="1">
-        <v>-19516.0</v>
+        <v>-16344.89</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.8897155937363</v>
+        <v>-2.0330454134404</v>
       </c>
       <c r="K67">
-        <v>0.42</v>
+        <v>3.32</v>
       </c>
       <c r="L67" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="M67" s="1">
-        <v>1013232.0</v>
+        <v>787616.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1018245.7</v>
+        <v>814152.99</v>
       </c>
       <c r="O67" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B68" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C68" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.303</v>
+        <v>96.992</v>
       </c>
       <c r="E68" s="1">
-        <v>100.6852</v>
+        <v>99.631</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>503426.0</v>
+        <v>896679.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-6911.0</v>
+        <v>-23751.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.3727936181286</v>
+        <v>-2.6487739759713</v>
       </c>
       <c r="K68">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="L68" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="M68" s="1">
-        <v>496515.0</v>
+        <v>872928.0</v>
       </c>
       <c r="N68" s="1">
-        <v>498980.75</v>
+        <v>876919.44</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>0.63</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B69" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C69" s="1">
-        <v>400000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.001</v>
+        <v>97.56</v>
       </c>
       <c r="E69" s="1">
-        <v>100.62</v>
+        <v>99.44689431</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>402480.0</v>
+        <v>611598.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-6476.0</v>
+        <v>-11604.4</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.6090240508845</v>
+        <v>-1.897388874791</v>
       </c>
       <c r="K69">
-        <v>2.57</v>
+        <v>1.08</v>
       </c>
       <c r="L69" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="M69" s="1">
-        <v>396004.0</v>
+        <v>599994.0</v>
       </c>
       <c r="N69" s="1">
-        <v>406277.97</v>
+        <v>606628.42</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>0.44</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B70" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C70" s="1">
-        <v>927000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.464</v>
+        <v>100.054</v>
       </c>
       <c r="E70" s="1">
-        <v>99.84305502</v>
+        <v>100.9622225</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>925545.12</v>
+        <v>807697.78</v>
       </c>
       <c r="I70" s="1">
-        <v>-12783.84</v>
+        <v>-7265.78</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.3812227760436</v>
+        <v>-0.89956666712641</v>
       </c>
       <c r="K70">
-        <v>2.55</v>
+        <v>3.2</v>
       </c>
       <c r="L70" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M70" s="1">
-        <v>912761.28</v>
+        <v>800432.0</v>
       </c>
       <c r="N70" s="1">
-        <v>936422.0</v>
+        <v>825996.38</v>
       </c>
       <c r="O70" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B71" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C71" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.797</v>
+        <v>99.634</v>
       </c>
       <c r="E71" s="1">
-        <v>100.09683333</v>
+        <v>99.821</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>600581.0</v>
+        <v>698747.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-7799.0</v>
+        <v>-1309.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.2985758790238</v>
+        <v>-0.18733533024113</v>
       </c>
       <c r="K71">
-        <v>1.54</v>
+        <v>0.17</v>
       </c>
       <c r="L71" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="M71" s="1">
-        <v>592782.0</v>
+        <v>697438.0</v>
       </c>
       <c r="N71" s="1">
-        <v>602041.92</v>
+        <v>698627.04</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B72" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C72" s="1">
-        <v>1892000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.456</v>
+        <v>97.81</v>
       </c>
       <c r="E72" s="1">
-        <v>100.08562368</v>
+        <v>99.38705326</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1893620.0</v>
+        <v>1250289.13</v>
       </c>
       <c r="I72" s="1">
-        <v>-30832.48</v>
+        <v>-19839.33</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.6282295286277</v>
+        <v>-1.5867793715842</v>
       </c>
       <c r="K72">
-        <v>0.53</v>
+        <v>2.59</v>
       </c>
       <c r="L72" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="M72" s="1">
-        <v>1862787.52</v>
+        <v>1230449.8</v>
       </c>
       <c r="N72" s="1">
-        <v>1872796.36</v>
+        <v>1263050.09</v>
       </c>
       <c r="O72" s="1">
-        <v>1.15</v>
+        <v>0.91</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B73" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C73" s="1">
-        <v>1209000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.135</v>
+        <v>98.201</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0172043</v>
+        <v>99.7035</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1209208.0</v>
+        <v>498517.5</v>
       </c>
       <c r="I73" s="1">
-        <v>-22755.85</v>
+        <v>-7512.5</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.8818805366819</v>
+        <v>-1.5069681605962</v>
       </c>
       <c r="K73">
-        <v>1.99</v>
+        <v>2.71</v>
       </c>
       <c r="L73" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="M73" s="1">
-        <v>1186452.15</v>
+        <v>491005.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1210525.0</v>
+        <v>504551.23</v>
       </c>
       <c r="O73" s="1">
-        <v>0.74</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B74" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C74" s="1">
-        <v>900000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.671</v>
+        <v>100.161</v>
       </c>
       <c r="E74" s="1">
-        <v>100.49511111</v>
+        <v>96.98605268</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>904456.0</v>
+        <v>1988214.08</v>
       </c>
       <c r="I74" s="1">
-        <v>-16417.0</v>
+        <v>65086.42</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.815124229371</v>
+        <v>3.2736122661399</v>
       </c>
       <c r="K74">
-        <v>3.09</v>
+        <v>3.99</v>
       </c>
       <c r="L74" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="M74" s="1">
-        <v>888039.0</v>
+        <v>2053300.5</v>
       </c>
       <c r="N74" s="1">
-        <v>915837.29</v>
+        <v>2135188.17</v>
       </c>
       <c r="O74" s="1">
-        <v>0.56</v>
+        <v>1.54</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B75" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C75" s="1">
         <v>900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.949</v>
+        <v>90.134</v>
       </c>
       <c r="E75" s="1">
-        <v>99.631</v>
+        <v>83.47740778</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>896679.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I75" s="1">
-        <v>-15138.0</v>
+        <v>59909.33</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.6882295671026</v>
+        <v>7.9741242564006</v>
       </c>
       <c r="K75">
-        <v>0.17</v>
+        <v>1.09</v>
       </c>
       <c r="L75" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="M75" s="1">
-        <v>881541.0</v>
+        <v>811206.0</v>
       </c>
       <c r="N75" s="1">
-        <v>883051.27</v>
+        <v>821007.37</v>
       </c>
       <c r="O75" s="1">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B76" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C76" s="1">
-        <v>715000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.16</v>
+        <v>101.804</v>
       </c>
       <c r="E76" s="1">
-        <v>99.4468951</v>
+        <v>100.4068</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>711045.3</v>
+        <v>702847.6</v>
       </c>
       <c r="I76" s="1">
-        <v>-9201.3</v>
+        <v>9780.4</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.2940525730217</v>
+        <v>1.3915392184593</v>
       </c>
       <c r="K76">
-        <v>0.88</v>
+        <v>0.98</v>
       </c>
       <c r="L76" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="M76" s="1">
-        <v>701844.0</v>
+        <v>712628.0</v>
       </c>
       <c r="N76" s="1">
-        <v>708149.22</v>
+        <v>719464.99</v>
       </c>
       <c r="O76" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B77" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C77" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>106.293</v>
+        <v>97.927</v>
       </c>
       <c r="E77" s="1">
-        <v>108.7698</v>
+        <v>100.231</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>543849.0</v>
+        <v>701617.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-12384.0</v>
+        <v>-16128.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.2771026516551</v>
+        <v>-2.2986900260398</v>
       </c>
       <c r="K77">
-        <v>2.02</v>
+        <v>0.79</v>
       </c>
       <c r="L77" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="M77" s="1">
-        <v>531465.0</v>
+        <v>685489.0</v>
       </c>
       <c r="N77" s="1">
-        <v>541550.62</v>
+        <v>691026.67</v>
       </c>
       <c r="O77" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B78" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C78" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.249</v>
+        <v>97.879</v>
       </c>
       <c r="E78" s="1">
-        <v>100.96222222</v>
+        <v>100.28911125</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>908660.0</v>
+        <v>802312.89</v>
       </c>
       <c r="I78" s="1">
-        <v>2581.0</v>
+        <v>-19280.89</v>
       </c>
       <c r="J78" s="1">
-        <v>0.28404463715801</v>
+        <v>-2.403163434156</v>
       </c>
       <c r="K78">
-        <v>2.95</v>
+        <v>0.28</v>
       </c>
       <c r="L78" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="M78" s="1">
-        <v>911241.0</v>
+        <v>783032.0</v>
       </c>
       <c r="N78" s="1">
-        <v>937803.33</v>
+        <v>785267.62</v>
       </c>
       <c r="O78" s="1">
-        <v>0.58</v>
+        <v>0.56</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B79" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C79" s="1">
-        <v>1458000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.528</v>
+        <v>90.008</v>
       </c>
       <c r="E79" s="1">
-        <v>99.3870535</v>
+        <v>90.19025</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1449063.24</v>
+        <v>360761.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-12525.0</v>
+        <v>-729.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.86435151029019</v>
+        <v>-0.20207284046779</v>
       </c>
       <c r="K79">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>0.09</v>
+      </c>
+      <c r="L79">
+        <v>350.68</v>
       </c>
       <c r="M79" s="1">
-        <v>1436538.24</v>
+        <v>360032.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1471680.03</v>
+        <v>360382.68</v>
       </c>
       <c r="O79" s="1">
-        <v>0.9</v>
+        <v>0.26</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B80" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C80" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.864</v>
+        <v>90.4</v>
       </c>
       <c r="E80" s="1">
-        <v>99.7035</v>
+        <v>89.875</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>598221.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-5037.0</v>
+        <v>525.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.84199651968085</v>
+        <v>0.58414464534075</v>
       </c>
       <c r="K80">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.14</v>
+      </c>
+      <c r="L80">
+        <v>140.41</v>
       </c>
       <c r="M80" s="1">
-        <v>593184.0</v>
+        <v>90400.0</v>
       </c>
       <c r="N80" s="1">
-        <v>608163.45</v>
+        <v>90540.41</v>
       </c>
       <c r="O80" s="1">
-        <v>0.37</v>
+        <v>0.07</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C81" s="1">
-        <v>2050000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.679</v>
+        <v>100.465</v>
       </c>
       <c r="E81" s="1">
-        <v>96.98605268</v>
+        <v>100.539</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1988214.08</v>
+        <v>502695.0</v>
       </c>
       <c r="I81" s="1">
-        <v>75705.42</v>
+        <v>-370.0</v>
       </c>
       <c r="J81" s="1">
-        <v>3.8077096808408</v>
+        <v>-0.073603278329802</v>
       </c>
       <c r="K81">
-        <v>3.71</v>
+        <v>2.15</v>
       </c>
       <c r="L81" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="M81" s="1">
-        <v>2063919.5</v>
+        <v>502325.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2139994.16</v>
+        <v>513064.73</v>
       </c>
       <c r="O81" s="1">
-        <v>1.31</v>
+        <v>0.37</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C82" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>90.398</v>
+        <v>96.971</v>
       </c>
       <c r="E82" s="1">
-        <v>83.47740778</v>
+        <v>99.92916667</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>751296.67</v>
+        <v>599575.0</v>
       </c>
       <c r="I82" s="1">
-        <v>62285.33</v>
+        <v>-17749.0</v>
       </c>
       <c r="J82" s="1">
-        <v>8.2903774882963</v>
+        <v>-2.9602635199933</v>
       </c>
       <c r="K82">
-        <v>0.97</v>
+        <v>2.46</v>
       </c>
       <c r="L82" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M82" s="1">
-        <v>813582.0</v>
+        <v>581826.0</v>
       </c>
       <c r="N82" s="1">
-        <v>822320.01</v>
+        <v>596567.1</v>
       </c>
       <c r="O82" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C83" s="1">
-        <v>1000000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>102.529</v>
+        <v>97.809</v>
       </c>
       <c r="E83" s="1">
-        <v>100.4068</v>
+        <v>100.00810345</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1004068.0</v>
+        <v>580047.0</v>
       </c>
       <c r="I83" s="1">
-        <v>21222.0</v>
+        <v>-12754.8</v>
       </c>
       <c r="J83" s="1">
-        <v>2.1136018676026</v>
+        <v>-2.1989252595048</v>
       </c>
       <c r="K83">
-        <v>0.73</v>
+        <v>1.1</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="M83" s="1">
-        <v>1025290.0</v>
+        <v>567292.2</v>
       </c>
       <c r="N83" s="1">
-        <v>1032615.34</v>
+        <v>573650.59</v>
       </c>
       <c r="O83" s="1">
-        <v>0.63</v>
+        <v>0.41</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C84" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.386</v>
+        <v>97.896</v>
       </c>
       <c r="E84" s="1">
-        <v>100.231</v>
+        <v>100.03090857</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>801848.0</v>
+        <v>700216.36</v>
       </c>
       <c r="I84" s="1">
-        <v>-14760.0</v>
+        <v>-14944.36</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.8407478724147</v>
+        <v>-2.1342489055811</v>
       </c>
       <c r="K84">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="L84" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="M84" s="1">
-        <v>787088.0</v>
+        <v>685272.0</v>
       </c>
       <c r="N84" s="1">
-        <v>791526.36</v>
+        <v>688441.18</v>
       </c>
       <c r="O84" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B85" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="C85" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.335</v>
+        <v>98.504</v>
       </c>
       <c r="E85" s="1">
-        <v>100.28911111</v>
+        <v>100.681715</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>902602.0</v>
+        <v>604090.29</v>
       </c>
       <c r="I85" s="1">
-        <v>-17587.0</v>
+        <v>-13066.29</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.9484778451632</v>
+        <v>-2.1629697110344</v>
       </c>
       <c r="K85">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>813.7</v>
+        <v>1.66</v>
+      </c>
+      <c r="L85" t="s">
+        <v>269</v>
       </c>
       <c r="M85" s="1">
-        <v>885015.0</v>
+        <v>591024.0</v>
       </c>
       <c r="N85" s="1">
-        <v>885828.7</v>
+        <v>600995.92</v>
       </c>
       <c r="O85" s="1">
-        <v>0.54</v>
+        <v>0.43</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B86" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>90.133</v>
+        <v>100.853</v>
       </c>
       <c r="E86" s="1">
-        <v>90.19025</v>
+        <v>99.942</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>360761.0</v>
+        <v>899478.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-229.0</v>
+        <v>8199.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.063476927938441</v>
+        <v>0.91152868663825</v>
       </c>
       <c r="K86">
         <v>0.06</v>
       </c>
       <c r="L86">
-        <v>224.66</v>
+        <v>536.3</v>
       </c>
       <c r="M86" s="1">
-        <v>360532.0</v>
+        <v>907677.0</v>
       </c>
       <c r="N86" s="1">
-        <v>360756.66</v>
+        <v>908213.3</v>
       </c>
       <c r="O86" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B87" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>90.767</v>
+        <v>94.094</v>
       </c>
       <c r="E87" s="1">
-        <v>89.875</v>
+        <v>94.61294429</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>89875.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I87" s="1">
-        <v>892.0</v>
+        <v>-3632.61</v>
       </c>
       <c r="J87" s="1">
-        <v>0.99248956884562</v>
+        <v>-0.54849184710621</v>
       </c>
       <c r="K87">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>124.66</v>
+        <v>0.35</v>
+      </c>
+      <c r="L87" t="s">
+        <v>274</v>
       </c>
       <c r="M87" s="1">
-        <v>90767.0</v>
+        <v>658658.0</v>
       </c>
       <c r="N87" s="1">
-        <v>90891.66</v>
+        <v>661103.21</v>
       </c>
       <c r="O87" s="1">
-        <v>0.06</v>
+        <v>0.48</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B88" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C88" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.384</v>
+        <v>100.389</v>
       </c>
       <c r="E88" s="1">
-        <v>99.92916667</v>
+        <v>100.55165909</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>599575.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I88" s="1">
-        <v>-9271.0</v>
+        <v>-1789.25</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.5462619355377</v>
+        <v>-0.16176669025623</v>
       </c>
       <c r="K88">
-        <v>2.19</v>
+        <v>3.26</v>
       </c>
       <c r="L88" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="M88" s="1">
-        <v>590304.0</v>
+        <v>1104279.0</v>
       </c>
       <c r="N88" s="1">
-        <v>603438.25</v>
+        <v>1140130.71</v>
       </c>
       <c r="O88" s="1">
-        <v>0.37</v>
+        <v>0.82</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B89" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C89" s="1">
-        <v>580000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.395</v>
+        <v>97.625</v>
       </c>
       <c r="E89" s="1">
-        <v>100.00810345</v>
+        <v>99.99133333</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>580047.0</v>
+        <v>599948.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-9356.0</v>
+        <v>-14198.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.612972741864</v>
+        <v>-2.3665384333309</v>
       </c>
       <c r="K89">
-        <v>0.88</v>
+        <v>1.58</v>
       </c>
       <c r="L89" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="M89" s="1">
-        <v>570691.0</v>
+        <v>585750.0</v>
       </c>
       <c r="N89" s="1">
-        <v>575766.56</v>
+        <v>595243.15</v>
       </c>
       <c r="O89" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B90" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C90" s="1">
-        <v>692000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.013</v>
+        <v>92.788</v>
       </c>
       <c r="E90" s="1">
-        <v>99.77159538</v>
+        <v>94.52690909</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>690419.44</v>
+        <v>1039796.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-5249.48</v>
+        <v>-19128.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.7603320091914</v>
+        <v>-1.8395916122009</v>
       </c>
       <c r="K90">
-        <v>0.77</v>
+        <v>0.29</v>
       </c>
       <c r="L90" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="M90" s="1">
-        <v>685169.96</v>
+        <v>1020668.0</v>
       </c>
       <c r="N90" s="1">
-        <v>690487.93</v>
+        <v>1023858.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.42</v>
+        <v>0.74</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B91" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="C91" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.574</v>
+        <v>99.944</v>
       </c>
       <c r="E91" s="1">
-        <v>100.03090909</v>
+        <v>95.31451</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1100340.0</v>
+        <v>667201.57</v>
       </c>
       <c r="I91" s="1">
-        <v>-16026.0</v>
+        <v>32406.43</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.4564589126997</v>
+        <v>4.8570674076801</v>
       </c>
       <c r="K91">
-        <v>0.24</v>
+        <v>1.77</v>
       </c>
       <c r="L91" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="M91" s="1">
-        <v>1084314.0</v>
+        <v>699608.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1087003.27</v>
+        <v>712007.21</v>
       </c>
       <c r="O91" s="1">
-        <v>0.67</v>
+        <v>0.51</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B92" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C92" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>82.677</v>
+        <v>95.25</v>
       </c>
       <c r="E92" s="1">
-        <v>82.42825</v>
+        <v>98.91583333</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>329713.0</v>
+        <v>1186990.0</v>
       </c>
       <c r="I92" s="1">
-        <v>995.0</v>
+        <v>-43990.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.30177760658512</v>
+        <v>-3.7060126875542</v>
       </c>
       <c r="K92">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>49.32</v>
+        <v>3.85</v>
+      </c>
+      <c r="L92" t="s">
+        <v>288</v>
       </c>
       <c r="M92" s="1">
-        <v>330708.0</v>
+        <v>1143000.0</v>
       </c>
       <c r="N92" s="1">
-        <v>330757.32</v>
+        <v>1189171.23</v>
       </c>
       <c r="O92" s="1">
-        <v>0.2</v>
+        <v>0.86</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B93" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C93" s="1">
-        <v>700000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.24</v>
+        <v>97.753</v>
       </c>
       <c r="E93" s="1">
-        <v>100.68171429</v>
+        <v>99.68758157</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>704772.0</v>
+        <v>519372.3</v>
       </c>
       <c r="I93" s="1">
-        <v>-17092.0</v>
+        <v>-10079.17</v>
       </c>
       <c r="J93" s="1">
-        <v>-2.4251814771302</v>
+        <v>-1.9406445049149</v>
       </c>
       <c r="K93">
-        <v>1.48</v>
+        <v>1.68</v>
       </c>
       <c r="L93" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="M93" s="1">
-        <v>687680.0</v>
+        <v>509293.13</v>
       </c>
       <c r="N93" s="1">
-        <v>698045.75</v>
+        <v>518060.92</v>
       </c>
       <c r="O93" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B94" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C94" s="1">
-        <v>580000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>102.687</v>
+        <v>97.316</v>
       </c>
       <c r="E94" s="1">
-        <v>102.24853966</v>
+        <v>99.996</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>593041.53</v>
+        <v>499980.0</v>
       </c>
       <c r="I94" s="1">
-        <v>2543.07</v>
+        <v>-13400.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.42881819760582</v>
+        <v>-2.6801072042882</v>
       </c>
       <c r="K94">
-        <v>1.22</v>
+        <v>1.51</v>
       </c>
       <c r="L94" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="M94" s="1">
-        <v>595584.6</v>
+        <v>486580.0</v>
       </c>
       <c r="N94" s="1">
-        <v>602663.78</v>
+        <v>494141.64</v>
       </c>
       <c r="O94" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B95" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C95" s="1">
-        <v>1100000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.333</v>
+        <v>97.453</v>
       </c>
       <c r="E95" s="1">
-        <v>100.55165909</v>
+        <v>99.72939652</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1106068.25</v>
+        <v>515600.98</v>
       </c>
       <c r="I95" s="1">
-        <v>8594.75</v>
+        <v>-11768.97</v>
       </c>
       <c r="J95" s="1">
-        <v>0.77705421885132</v>
+        <v>-2.2825732410361</v>
       </c>
       <c r="K95">
-        <v>3.02</v>
+        <v>2.8</v>
       </c>
       <c r="L95" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="M95" s="1">
-        <v>1114663.0</v>
+        <v>503832.01</v>
       </c>
       <c r="N95" s="1">
-        <v>1147828.75</v>
+        <v>518316.86</v>
       </c>
       <c r="O95" s="1">
-        <v>0.71</v>
+        <v>0.37</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B96" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.498</v>
+        <v>94.677</v>
       </c>
       <c r="E96" s="1">
-        <v>99.772</v>
+        <v>93.6</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>598632.0</v>
+        <v>655200.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-7644.0</v>
+        <v>7539.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.276911357896</v>
+        <v>1.150641025641</v>
       </c>
       <c r="K96">
-        <v>0.29</v>
+        <v>0.75</v>
       </c>
       <c r="L96" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="M96" s="1">
-        <v>590988.0</v>
+        <v>662739.0</v>
       </c>
       <c r="N96" s="1">
-        <v>592734.58</v>
+        <v>668005.78</v>
       </c>
       <c r="O96" s="1">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B97" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C97" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.228</v>
+        <v>97.467</v>
       </c>
       <c r="E97" s="1">
-        <v>99.99133333</v>
+        <v>100.08276467</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>599948.0</v>
+        <v>1501241.47</v>
       </c>
       <c r="I97" s="1">
-        <v>-16580.0</v>
+        <v>-39236.47</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.7635728429797</v>
+        <v>-2.613601528074</v>
       </c>
       <c r="K97">
-        <v>1.35</v>
+        <v>2.45</v>
       </c>
       <c r="L97" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="M97" s="1">
-        <v>583368.0</v>
+        <v>1462005.0</v>
       </c>
       <c r="N97" s="1">
-        <v>591443.34</v>
+        <v>1498790.96</v>
       </c>
       <c r="O97" s="1">
-        <v>0.36</v>
+        <v>1.08</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B98" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C98" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>92.89</v>
+        <v>100.453</v>
       </c>
       <c r="E98" s="1">
-        <v>94.52690909</v>
+        <v>103.012</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1039796.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-18006.0</v>
+        <v>-17913.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.7316858306822</v>
+        <v>-2.4841766007844</v>
       </c>
       <c r="K98">
-        <v>0.18</v>
+        <v>2.62</v>
       </c>
       <c r="L98" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="M98" s="1">
-        <v>1021790.0</v>
+        <v>703171.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1023715.0</v>
+        <v>721510.04</v>
       </c>
       <c r="O98" s="1">
-        <v>0.63</v>
+        <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B99" t="s">
         <v>308</v>
       </c>
       <c r="C99" s="1">
-        <v>700000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.825</v>
+        <v>100.371</v>
       </c>
       <c r="E99" s="1">
-        <v>95.31451</v>
+        <v>100.48160976</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>667201.57</v>
+        <v>370777.14</v>
       </c>
       <c r="I99" s="1">
-        <v>31573.43</v>
+        <v>-408.15</v>
       </c>
       <c r="J99" s="1">
-        <v>4.7322175815623</v>
+        <v>-0.11007960199488</v>
       </c>
       <c r="K99">
-        <v>1.65</v>
+        <v>2.15</v>
       </c>
       <c r="L99" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="M99" s="1">
-        <v>698775.0</v>
+        <v>370368.99</v>
       </c>
       <c r="N99" s="1">
-        <v>710347.59</v>
+        <v>378309.06</v>
       </c>
       <c r="O99" s="1">
-        <v>0.44</v>
+        <v>0.27</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B100" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C100" s="1">
-        <v>1200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.385</v>
+        <v>98.748</v>
       </c>
       <c r="E100" s="1">
-        <v>98.91583333</v>
+        <v>99.56446429</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1186990.0</v>
+        <v>557561.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-30370.0</v>
+        <v>-4572.2</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.5585725237786</v>
+        <v>-0.8200358346441</v>
       </c>
       <c r="K100">
-        <v>3.57</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.08</v>
+      </c>
+      <c r="L100">
+        <v>429.59</v>
       </c>
       <c r="M100" s="1">
-        <v>1156620.0</v>
+        <v>552988.8</v>
       </c>
       <c r="N100" s="1">
-        <v>1199483.01</v>
+        <v>553418.39</v>
       </c>
       <c r="O100" s="1">
-        <v>0.74</v>
+        <v>0.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B101" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C101" s="1">
-        <v>621000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.685</v>
+        <v>99.141</v>
       </c>
       <c r="E101" s="1">
-        <v>99.68758132</v>
+        <v>101.1515</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>619059.88</v>
+        <v>404606.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-6226.03</v>
+        <v>-8042.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.0057233881802</v>
+        <v>-1.9876126404453</v>
       </c>
       <c r="K101">
-        <v>1.48</v>
+        <v>4.32</v>
       </c>
       <c r="L101" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="M101" s="1">
-        <v>612833.85</v>
+        <v>396564.0</v>
       </c>
       <c r="N101" s="1">
-        <v>622012.74</v>
+        <v>413824.27</v>
       </c>
       <c r="O101" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B102" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C102" s="1">
-        <v>600000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.721</v>
+        <v>95.495</v>
       </c>
       <c r="E102" s="1">
-        <v>99.996</v>
+        <v>99.16931124</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>599976.0</v>
+        <v>344117.51</v>
       </c>
       <c r="I102" s="1">
-        <v>-13650.0</v>
+        <v>-12749.86</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.2750910036401</v>
+        <v>-3.7050889970696</v>
       </c>
       <c r="K102">
-        <v>1.26</v>
+        <v>1.01</v>
       </c>
       <c r="L102" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="M102" s="1">
-        <v>586326.0</v>
+        <v>331367.65</v>
       </c>
       <c r="N102" s="1">
-        <v>593887.64</v>
+        <v>334873.3</v>
       </c>
       <c r="O102" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B103" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C103" s="1">
-        <v>517000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.123</v>
+        <v>97.768</v>
       </c>
       <c r="E103" s="1">
-        <v>99.72939652</v>
+        <v>100.03007631</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>515600.98</v>
+        <v>1376413.85</v>
       </c>
       <c r="I103" s="1">
-        <v>-8305.07</v>
+        <v>-31126.17</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.6107552782386</v>
+        <v>-2.2613961636611</v>
       </c>
       <c r="K103">
-        <v>2.59</v>
+        <v>0.42</v>
       </c>
       <c r="L103" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="M103" s="1">
-        <v>507295.91</v>
+        <v>1345287.68</v>
       </c>
       <c r="N103" s="1">
-        <v>520681.25</v>
+        <v>1351080.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.32</v>
+        <v>0.97</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B104" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C104" s="1">
-        <v>1700000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.248</v>
+        <v>102.473</v>
       </c>
       <c r="E104" s="1">
-        <v>100.08276471</v>
+        <v>101.59326143</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1701407.0</v>
+        <v>711152.83</v>
       </c>
       <c r="I104" s="1">
-        <v>-31191.0</v>
+        <v>6158.17</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.8332474240437</v>
+        <v>0.86594185387689</v>
       </c>
       <c r="K104">
-        <v>2.21</v>
+        <v>4.63</v>
       </c>
       <c r="L104" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="M104" s="1">
-        <v>1670216.0</v>
+        <v>717311.0</v>
       </c>
       <c r="N104" s="1">
-        <v>1707755.73</v>
+        <v>749741.14</v>
       </c>
       <c r="O104" s="1">
-        <v>1.05</v>
+        <v>0.54</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B105" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C105" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.135</v>
+        <v>102.419</v>
       </c>
       <c r="E105" s="1">
-        <v>103.012</v>
+        <v>105.93</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>824096.0</v>
+        <v>635580.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-15016.0</v>
+        <v>-21066.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.8221178115171</v>
+        <v>-3.3144529406212</v>
       </c>
       <c r="K105">
-        <v>2.35</v>
+        <v>0.38</v>
       </c>
       <c r="L105" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="M105" s="1">
-        <v>809080.0</v>
+        <v>614514.0</v>
       </c>
       <c r="N105" s="1">
-        <v>827896.44</v>
+        <v>616774.27</v>
       </c>
       <c r="O105" s="1">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B106" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C106" s="1">
-        <v>969000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.006</v>
+        <v>86.556</v>
       </c>
       <c r="E106" s="1">
-        <v>100.48161094</v>
+        <v>90.05</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>973666.81</v>
+        <v>540300.0</v>
       </c>
       <c r="I106" s="1">
-        <v>5081.33</v>
+        <v>-20964.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.52187565066534</v>
+        <v>-3.8800666296502</v>
       </c>
       <c r="K106">
-        <v>1.91</v>
+        <v>0.52</v>
       </c>
       <c r="L106" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="M106" s="1">
-        <v>978748.14</v>
+        <v>519336.0</v>
       </c>
       <c r="N106" s="1">
-        <v>997248.08</v>
+        <v>522434.63</v>
       </c>
       <c r="O106" s="1">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B107" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C107" s="1">
-        <v>560000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.081</v>
+        <v>98.923</v>
       </c>
       <c r="E107" s="1">
-        <v>99.56446429</v>
+        <v>99.33326</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>557561.0</v>
+        <v>595999.56</v>
       </c>
       <c r="I107" s="1">
-        <v>-2707.4</v>
+        <v>-2461.56</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.48557915636137</v>
+        <v>-0.41301372772826</v>
       </c>
       <c r="K107">
-        <v>3.36</v>
+        <v>2.09</v>
       </c>
       <c r="L107" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="M107" s="1">
-        <v>554853.6</v>
+        <v>593538.0</v>
       </c>
       <c r="N107" s="1">
-        <v>573648.12</v>
+        <v>606086.63</v>
       </c>
       <c r="O107" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B108" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C108" s="1">
-        <v>400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.092</v>
+        <v>83.151</v>
       </c>
       <c r="E108" s="1">
-        <v>101.1515</v>
+        <v>85.4121875</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>404606.0</v>
+        <v>1366595.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-4238.0</v>
+        <v>-36179.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.0474387428758</v>
+        <v>-2.6473827286065</v>
       </c>
       <c r="K108">
-        <v>4.03</v>
+        <v>0.28</v>
       </c>
       <c r="L108" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="M108" s="1">
-        <v>400368.0</v>
+        <v>1330416.0</v>
       </c>
       <c r="N108" s="1">
-        <v>416494.03</v>
+        <v>1334826.96</v>
       </c>
       <c r="O108" s="1">
-        <v>0.26</v>
+        <v>0.96</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B109" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C109" s="1">
-        <v>447000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>96.136</v>
+        <v>96.761</v>
       </c>
       <c r="E109" s="1">
-        <v>99.16931096</v>
+        <v>90.06196</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>443286.82</v>
+        <v>270185.88</v>
       </c>
       <c r="I109" s="1">
-        <v>-13558.9</v>
+        <v>20097.12</v>
       </c>
       <c r="J109" s="1">
-        <v>-3.0587194088017</v>
+        <v>7.4382569511034</v>
       </c>
       <c r="K109">
-        <v>0.81</v>
+        <v>0.51</v>
       </c>
       <c r="L109" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="M109" s="1">
-        <v>429727.92</v>
+        <v>290283.0</v>
       </c>
       <c r="N109" s="1">
-        <v>433363.62</v>
+        <v>291817.93</v>
       </c>
       <c r="O109" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B110" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C110" s="1">
-        <v>1576000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.269</v>
+        <v>99.758</v>
       </c>
       <c r="E110" s="1">
-        <v>100.03007614</v>
+        <v>100.15782656</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1576474.0</v>
+        <v>369582.38</v>
       </c>
       <c r="I110" s="1">
-        <v>-27754.56</v>
+        <v>-1475.36</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.7605466376229</v>
+        <v>-0.39919652013713</v>
       </c>
       <c r="K110">
-        <v>0.22</v>
+        <v>3.66</v>
       </c>
       <c r="L110" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="M110" s="1">
-        <v>1548719.44</v>
+        <v>368107.02</v>
       </c>
       <c r="N110" s="1">
-        <v>1552240.01</v>
+        <v>381613.43</v>
       </c>
       <c r="O110" s="1">
-        <v>0.95</v>
+        <v>0.27</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B111" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C111" s="1">
-        <v>800000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.944</v>
+        <v>100.838</v>
       </c>
       <c r="E111" s="1">
-        <v>101.59326125</v>
+        <v>100.5846961</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>812746.09</v>
+        <v>489847.47</v>
       </c>
       <c r="I111" s="1">
-        <v>10805.91</v>
+        <v>1233.59</v>
       </c>
       <c r="J111" s="1">
-        <v>1.329555458089</v>
+        <v>0.25183145275814</v>
       </c>
       <c r="K111">
-        <v>4.33</v>
+        <v>3.49</v>
       </c>
       <c r="L111" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="M111" s="1">
-        <v>823552.0</v>
+        <v>491081.06</v>
       </c>
       <c r="N111" s="1">
-        <v>858220.49</v>
+        <v>508091.04</v>
       </c>
       <c r="O111" s="1">
-        <v>0.53</v>
+        <v>0.37</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B112" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C112" s="1">
-        <v>800000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.894</v>
+        <v>102.666</v>
       </c>
       <c r="E112" s="1">
-        <v>105.93</v>
+        <v>102.3524135</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>847440.0</v>
+        <v>1076747.39</v>
       </c>
       <c r="I112" s="1">
-        <v>-16288.0</v>
+        <v>3298.93</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.9220239780987</v>
+        <v>0.30637919633128</v>
       </c>
       <c r="K112">
-        <v>3.08</v>
+        <v>2.21</v>
       </c>
       <c r="L112" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="M112" s="1">
-        <v>831152.0</v>
+        <v>1080046.32</v>
       </c>
       <c r="N112" s="1">
-        <v>855809.53</v>
+        <v>1103337.92</v>
       </c>
       <c r="O112" s="1">
-        <v>0.53</v>
+        <v>0.79</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B113" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C113" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>87.766</v>
+        <v>97.778</v>
       </c>
       <c r="E113" s="1">
-        <v>90.05</v>
+        <v>99.57176471</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>540300.0</v>
+        <v>1692720.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-13704.0</v>
+        <v>-30494.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.5363686840644</v>
+        <v>-1.8014792759582</v>
       </c>
       <c r="K113">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="L113" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M113" s="1">
-        <v>526596.0</v>
+        <v>1662226.0</v>
       </c>
       <c r="N113" s="1">
-        <v>529080.25</v>
+        <v>1666697.23</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>1.2</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B114" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C114" s="1">
-        <v>600000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.522</v>
+        <v>97.846</v>
       </c>
       <c r="E114" s="1">
-        <v>99.33326</v>
+        <v>99.96353552</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>595999.56</v>
+        <v>548799.81</v>
       </c>
       <c r="I114" s="1">
-        <v>7132.44</v>
+        <v>-11625.27</v>
       </c>
       <c r="J114" s="1">
-        <v>1.1967190042892</v>
+        <v>-2.1183079491226</v>
       </c>
       <c r="K114">
-        <v>1.85</v>
+        <v>1.37</v>
       </c>
       <c r="L114" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="M114" s="1">
-        <v>603132.0</v>
+        <v>537174.54</v>
       </c>
       <c r="N114" s="1">
-        <v>614215.56</v>
+        <v>544676.29</v>
       </c>
       <c r="O114" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B115" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C115" s="1">
-        <v>1600000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>83.723</v>
+        <v>100.566</v>
       </c>
       <c r="E115" s="1">
-        <v>85.4121875</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1366595.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-27027.0</v>
+        <v>4041.24</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.9776890739392</v>
+        <v>0.566</v>
       </c>
       <c r="K115">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="L115" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="M115" s="1">
-        <v>1339568.0</v>
+        <v>718041.24</v>
       </c>
       <c r="N115" s="1">
-        <v>1343096.77</v>
+        <v>719243.58</v>
       </c>
       <c r="O115" s="1">
-        <v>0.82</v>
+        <v>0.52</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B116" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C116" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.954</v>
+        <v>87.683</v>
       </c>
       <c r="E116" s="1">
-        <v>90.06196067</v>
+        <v>90.124458</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1350929.41</v>
+        <v>450622.29</v>
       </c>
       <c r="I116" s="1">
-        <v>103380.59</v>
+        <v>-12207.29</v>
       </c>
       <c r="J116" s="1">
-        <v>7.652553067151</v>
+        <v>-2.7089849461286</v>
       </c>
       <c r="K116">
-        <v>0.46</v>
+        <v>0.66</v>
       </c>
       <c r="L116" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="M116" s="1">
-        <v>1454310.0</v>
+        <v>438415.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1461275.75</v>
+        <v>441735.21</v>
       </c>
       <c r="O116" s="1">
-        <v>0.9</v>
+        <v>0.32</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="B117" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C117" s="1">
-        <v>469000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.291</v>
+        <v>97.809</v>
       </c>
       <c r="E117" s="1">
-        <v>100.15782729</v>
+        <v>99.87081818</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>469740.21</v>
+        <v>2197158.0</v>
       </c>
       <c r="I117" s="1">
-        <v>624.58</v>
+        <v>-45360.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.13296285621365</v>
+        <v>-2.0644851212339</v>
       </c>
       <c r="K117">
-        <v>3.41</v>
+        <v>0.44</v>
       </c>
       <c r="L117" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="M117" s="1">
-        <v>470364.79</v>
+        <v>2151798.0</v>
       </c>
       <c r="N117" s="1">
-        <v>486349.34</v>
+        <v>2161517.18</v>
       </c>
       <c r="O117" s="1">
-        <v>0.3</v>
+        <v>1.56</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B118" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C118" s="1">
-        <v>487000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.381</v>
+        <v>97.491</v>
       </c>
       <c r="E118" s="1">
-        <v>100.5846961</v>
+        <v>100.05043341</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>489847.47</v>
+        <v>1299655.13</v>
       </c>
       <c r="I118" s="1">
-        <v>3878.0</v>
+        <v>-33247.04</v>
       </c>
       <c r="J118" s="1">
-        <v>0.79167500854909</v>
+        <v>-2.5581432514332</v>
       </c>
       <c r="K118">
-        <v>3.25</v>
+        <v>0.45</v>
       </c>
       <c r="L118" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="M118" s="1">
-        <v>493725.47</v>
+        <v>1266408.09</v>
       </c>
       <c r="N118" s="1">
-        <v>509546.3</v>
+        <v>1272234.37</v>
       </c>
       <c r="O118" s="1">
-        <v>0.31</v>
+        <v>0.92</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B119" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C119" s="1">
-        <v>1052000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>103.715</v>
+        <v>99.554</v>
       </c>
       <c r="E119" s="1">
-        <v>102.3524135</v>
+        <v>103.15</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1076747.39</v>
+        <v>1753550.0</v>
       </c>
       <c r="I119" s="1">
-        <v>14334.41</v>
+        <v>-61132.0</v>
       </c>
       <c r="J119" s="1">
-        <v>1.3312695376025</v>
+        <v>-3.4861851672322</v>
       </c>
       <c r="K119">
-        <v>1.95</v>
+        <v>0.2</v>
       </c>
       <c r="L119" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="M119" s="1">
-        <v>1091081.8</v>
+        <v>1692418.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1111568.65</v>
+        <v>1695733.7</v>
       </c>
       <c r="O119" s="1">
-        <v>0.68</v>
+        <v>1.22</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B120" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C120" s="1">
-        <v>1700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.503</v>
+        <v>98.422</v>
       </c>
       <c r="E120" s="1">
-        <v>99.57176471</v>
+        <v>100.77214333</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1692720.0</v>
+        <v>604632.86</v>
       </c>
       <c r="I120" s="1">
-        <v>-18169.0</v>
+        <v>-14100.86</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.0733612174488</v>
+        <v>-2.332135901446</v>
       </c>
       <c r="K120">
-        <v>0.07</v>
+        <v>2.67</v>
       </c>
       <c r="L120" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="M120" s="1">
-        <v>1674551.0</v>
+        <v>590532.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1675808.53</v>
+        <v>606532.27</v>
       </c>
       <c r="O120" s="1">
-        <v>1.03</v>
+        <v>0.44</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B121" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C121" s="1">
-        <v>139000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.093</v>
+        <v>93.3</v>
       </c>
       <c r="E121" s="1">
-        <v>100.21819424</v>
+        <v>90.63588067</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>139303.29</v>
+        <v>1359538.21</v>
       </c>
       <c r="I121" s="1">
-        <v>-2954.02</v>
+        <v>39961.79</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.1205672888271</v>
+        <v>2.9393649774654</v>
       </c>
       <c r="K121">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>982.52</v>
+        <v>0.27</v>
+      </c>
+      <c r="L121" t="s">
+        <v>374</v>
       </c>
       <c r="M121" s="1">
-        <v>136349.27</v>
+        <v>1399500.0</v>
       </c>
       <c r="N121" s="1">
-        <v>137331.79</v>
+        <v>1403589.04</v>
       </c>
       <c r="O121" s="1">
-        <v>0.08</v>
+        <v>1.01</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>375</v>
+      </c>
+      <c r="B122" t="s">
+        <v>376</v>
+      </c>
+      <c r="C122" s="1">
+        <v>1321000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E122" s="1">
+        <v>100.36824451</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1325864.51</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-11997.91</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-0.9049122221395</v>
+      </c>
+      <c r="K122">
+        <v>2.04</v>
+      </c>
+      <c r="L122" t="s">
         <v>377</v>
       </c>
-      <c r="B122" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>722868.22</v>
+        <v>1313866.6</v>
       </c>
       <c r="N122" s="1">
-        <v>744219.07</v>
+        <v>1340778.81</v>
       </c>
       <c r="O122" s="1">
-        <v>0.46</v>
+        <v>0.96</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>378</v>
+      </c>
+      <c r="B123" t="s">
+        <v>379</v>
+      </c>
+      <c r="C123" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="E123" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>895500.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-8262.0</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-0.92261306532663</v>
+      </c>
+      <c r="K123">
+        <v>0.43</v>
+      </c>
+      <c r="L123" t="s">
         <v>380</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>1128949.95</v>
+        <v>887238.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1141935.22</v>
+        <v>891093.6</v>
       </c>
       <c r="O123" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>381</v>
+      </c>
+      <c r="B124" t="s">
+        <v>382</v>
+      </c>
+      <c r="C124" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>97.672</v>
+      </c>
+      <c r="E124" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>399176.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-8488.0</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-2.1263803435076</v>
+      </c>
+      <c r="K124">
+        <v>0.33</v>
+      </c>
+      <c r="L124" t="s">
         <v>383</v>
       </c>
-      <c r="B124" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>971597.0</v>
+        <v>390688.0</v>
       </c>
       <c r="N124" s="1">
-        <v>978294.95</v>
+        <v>391992.11</v>
       </c>
       <c r="O124" s="1">
-        <v>0.6</v>
+        <v>0.28</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>384</v>
+      </c>
+      <c r="B125" t="s">
+        <v>385</v>
+      </c>
+      <c r="C125" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>103.698</v>
+      </c>
+      <c r="E125" s="1">
+        <v>101.92626523</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>568748.56</v>
+      </c>
+      <c r="I125" s="1">
+        <v>9886.28</v>
+      </c>
+      <c r="J125" s="1">
+        <v>1.7382514339904</v>
+      </c>
+      <c r="K125">
+        <v>0.47</v>
+      </c>
+      <c r="L125" t="s">
         <v>386</v>
       </c>
-      <c r="B125" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>2162248.0</v>
+        <v>578634.84</v>
       </c>
       <c r="N125" s="1">
-        <v>2166768.55</v>
+        <v>581244.78</v>
       </c>
       <c r="O125" s="1">
-        <v>1.33</v>
+        <v>0.42</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>387</v>
+      </c>
+      <c r="B126" t="s">
+        <v>388</v>
+      </c>
+      <c r="C126" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>96.441</v>
+      </c>
+      <c r="E126" s="1">
+        <v>99.2653</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1985306.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-56486.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-2.8452037116696</v>
+      </c>
+      <c r="K126">
+        <v>1.25</v>
+      </c>
+      <c r="L126" t="s">
         <v>389</v>
       </c>
-      <c r="B126" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>1471808.14</v>
+        <v>1928820.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1475499.38</v>
+        <v>1953751.51</v>
       </c>
       <c r="O126" s="1">
-        <v>0.91</v>
+        <v>1.41</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>390</v>
+      </c>
+      <c r="B127" t="s">
+        <v>391</v>
+      </c>
+      <c r="C127" s="1">
+        <v>489000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E127" s="1">
+        <v>100.27266462</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>490333.33</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-4766.11</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.97201428261057</v>
+      </c>
+      <c r="K127">
+        <v>2.68</v>
+      </c>
+      <c r="L127" t="s">
         <v>392</v>
       </c>
-      <c r="B127" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>1993560.0</v>
+        <v>485567.22</v>
       </c>
       <c r="N127" s="1">
-        <v>2071576.44</v>
+        <v>498674.4</v>
       </c>
       <c r="O127" s="1">
-        <v>1.27</v>
+        <v>0.36</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B128" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C128" s="1">
         <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.321</v>
+        <v>98.257</v>
       </c>
       <c r="E128" s="1">
-        <v>100.77214286</v>
+        <v>101.20214286</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>705405.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-10158.0</v>
+        <v>-20616.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.4400238161056</v>
+        <v>-2.9101585934798</v>
       </c>
       <c r="K128">
-        <v>2.47</v>
+        <v>0.33</v>
       </c>
       <c r="L128" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="M128" s="1">
-        <v>695247.0</v>
+        <v>687799.0</v>
       </c>
       <c r="N128" s="1">
-        <v>712524.53</v>
+        <v>690140.64</v>
       </c>
       <c r="O128" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>396</v>
+      </c>
+      <c r="B129" t="s">
+        <v>397</v>
+      </c>
+      <c r="C129" s="1">
+        <v>1774000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.294</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.8724549</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>1771737.35</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-28001.79</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-1.580470717062</v>
+      </c>
+      <c r="K129">
+        <v>0.61</v>
+      </c>
+      <c r="L129" t="s">
         <v>398</v>
       </c>
-      <c r="B129" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>2341225.0</v>
+        <v>1743735.56</v>
       </c>
       <c r="N129" s="1">
-        <v>2347252.4</v>
+        <v>1754476.77</v>
       </c>
       <c r="O129" s="1">
-        <v>1.44</v>
+        <v>1.26</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>399</v>
+      </c>
+      <c r="B130" t="s">
+        <v>400</v>
+      </c>
+      <c r="C130" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>103.9</v>
+      </c>
+      <c r="E130" s="1">
+        <v>101.10285133</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>1516542.77</v>
+      </c>
+      <c r="I130" s="1">
+        <v>41957.23</v>
+      </c>
+      <c r="J130" s="1">
+        <v>2.766636776093</v>
+      </c>
+      <c r="K130">
+        <v>5.23</v>
+      </c>
+      <c r="L130" t="s">
         <v>401</v>
       </c>
-      <c r="B130" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>1520528.49</v>
+        <v>1558500.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1548088.8</v>
+        <v>1636916.1</v>
       </c>
       <c r="O130" s="1">
-        <v>0.95</v>
+        <v>1.18</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>402</v>
+      </c>
+      <c r="B131" t="s">
+        <v>403</v>
+      </c>
+      <c r="C131" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>98.747</v>
+      </c>
+      <c r="E131" s="1">
+        <v>102.44851557</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>822661.58</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-29723.17</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-3.613049487494</v>
+      </c>
+      <c r="K131">
+        <v>3.88</v>
+      </c>
+      <c r="L131" t="s">
         <v>404</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>990630.0</v>
+        <v>792938.41</v>
       </c>
       <c r="N131" s="1">
-        <v>992568.0</v>
+        <v>824090.41</v>
       </c>
       <c r="O131" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>405</v>
+      </c>
+      <c r="B132" t="s">
+        <v>406</v>
+      </c>
+      <c r="C132" s="1">
+        <v>468000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>97.166</v>
+      </c>
+      <c r="E132" s="1">
+        <v>99.49946581</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>465657.5</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-10920.62</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-2.3452043615748</v>
+      </c>
+      <c r="K132">
+        <v>0.31</v>
+      </c>
+      <c r="L132" t="s">
         <v>407</v>
       </c>
-      <c r="B132" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>490615.0</v>
+        <v>454736.88</v>
       </c>
       <c r="N132" s="1">
-        <v>491142.4</v>
+        <v>456195.37</v>
       </c>
       <c r="O132" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>408</v>
+      </c>
+      <c r="B133" t="s">
         <v>409</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E133" s="1">
+        <v>103.074</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>618444.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-21912.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-3.5430855501872</v>
+      </c>
+      <c r="K133">
+        <v>3.7</v>
+      </c>
+      <c r="L133" t="s">
         <v>410</v>
       </c>
-      <c r="C133" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>795376.98</v>
+        <v>596532.0</v>
       </c>
       <c r="N133" s="1">
-        <v>795902.22</v>
+        <v>618756.66</v>
       </c>
       <c r="O133" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>411</v>
       </c>
       <c r="B134" t="s">
         <v>412</v>
       </c>
       <c r="C134" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>96.974</v>
+        <v>74.291</v>
       </c>
       <c r="E134" s="1">
-        <v>99.2653</v>
+        <v>74.2877775</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1985306.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I134" s="1">
-        <v>-45826.0</v>
+        <v>25.78</v>
       </c>
       <c r="J134" s="1">
-        <v>-2.3082587772364</v>
+        <v>0.0043378602893323</v>
       </c>
       <c r="K134">
-        <v>1.04</v>
+        <v>0.29</v>
       </c>
       <c r="L134" t="s">
         <v>413</v>
       </c>
       <c r="M134" s="1">
-        <v>1939480.0</v>
+        <v>594328.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1960315.62</v>
+        <v>596662.25</v>
       </c>
       <c r="O134" s="1">
-        <v>1.2</v>
+        <v>0.43</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>414</v>
       </c>
       <c r="B135" t="s">
         <v>415</v>
       </c>
       <c r="C135" s="1">
-        <v>589000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.735</v>
+        <v>97.299</v>
       </c>
       <c r="E135" s="1">
-        <v>100.27266553</v>
+        <v>99.96944444</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>590606.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-3166.85</v>
+        <v>-24034.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.53620349268379</v>
+        <v>-2.6712606629804</v>
       </c>
       <c r="K135">
-        <v>2.45</v>
+        <v>2.77</v>
       </c>
       <c r="L135" t="s">
         <v>416</v>
       </c>
       <c r="M135" s="1">
-        <v>587439.15</v>
+        <v>875691.0</v>
       </c>
       <c r="N135" s="1">
-        <v>601861.65</v>
+        <v>900656.75</v>
       </c>
       <c r="O135" s="1">
-        <v>0.37</v>
+        <v>0.65</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>417</v>
       </c>
       <c r="B136" t="s">
         <v>418</v>
       </c>
       <c r="C136" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.384</v>
+        <v>100.536</v>
       </c>
       <c r="E136" s="1">
-        <v>101.20214286</v>
+        <v>100.66511125</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>708415.0</v>
+        <v>805320.89</v>
       </c>
       <c r="I136" s="1">
-        <v>-12727.0</v>
+        <v>-1032.89</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.7965458100125</v>
+        <v>-0.12825819034696</v>
       </c>
       <c r="K136">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>709.59</v>
+        <v>2.29</v>
+      </c>
+      <c r="L136" t="s">
+        <v>419</v>
       </c>
       <c r="M136" s="1">
-        <v>695688.0</v>
+        <v>804288.0</v>
       </c>
       <c r="N136" s="1">
-        <v>696397.59</v>
+        <v>822608.75</v>
       </c>
       <c r="O136" s="1">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B137" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C137" s="1">
-        <v>2074000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.868</v>
+        <v>98.595</v>
       </c>
       <c r="E137" s="1">
-        <v>99.87245516</v>
+        <v>99.974</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2071354.72</v>
+        <v>299922.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-20832.4</v>
+        <v>-4137.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.0057379259502</v>
+        <v>-1.3793586332446</v>
       </c>
       <c r="K137">
-        <v>0.4</v>
+        <v>0.84</v>
       </c>
       <c r="L137" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M137" s="1">
-        <v>2050522.32</v>
+        <v>295785.0</v>
       </c>
       <c r="N137" s="1">
-        <v>2058832.53</v>
+        <v>298312.4</v>
       </c>
       <c r="O137" s="1">
-        <v>1.26</v>
+        <v>0.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B138" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C138" s="1">
-        <v>1500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>104.366</v>
+        <v>102.179</v>
       </c>
       <c r="E138" s="1">
-        <v>101.10285133</v>
+        <v>103.28592833</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1516542.77</v>
+        <v>1239431.14</v>
       </c>
       <c r="I138" s="1">
-        <v>48947.23</v>
+        <v>-13283.14</v>
       </c>
       <c r="J138" s="1">
-        <v>3.227553549314</v>
+        <v>-1.0717126245513</v>
       </c>
       <c r="K138">
-        <v>4.89</v>
+        <v>3.09</v>
       </c>
       <c r="L138" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M138" s="1">
-        <v>1565490.0</v>
+        <v>1226148.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1638825.62</v>
+        <v>1263249.37</v>
       </c>
       <c r="O138" s="1">
-        <v>1.01</v>
+        <v>0.91</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B139" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C139" s="1">
-        <v>903000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.006</v>
+        <v>97.882</v>
       </c>
       <c r="E139" s="1">
-        <v>102.44851606</v>
+        <v>100.66</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>925110.1</v>
+        <v>402640.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-22055.92</v>
+        <v>-11112.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.3841400066868</v>
+        <v>-2.7597854162527</v>
       </c>
       <c r="K139">
-        <v>3.63</v>
+        <v>2.52</v>
       </c>
       <c r="L139" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="M139" s="1">
-        <v>903054.18</v>
+        <v>391528.0</v>
       </c>
       <c r="N139" s="1">
-        <v>935809.58</v>
+        <v>401625.26</v>
       </c>
       <c r="O139" s="1">
-        <v>0.57</v>
+        <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B140" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C140" s="1">
-        <v>568000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.675</v>
+        <v>97.715</v>
       </c>
       <c r="E140" s="1">
-        <v>99.49946479</v>
+        <v>99.95190691</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>565156.96</v>
+        <v>998519.55</v>
       </c>
       <c r="I140" s="1">
-        <v>-10362.96</v>
+        <v>-22346.7</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.8336428166788</v>
+        <v>-2.2379832222614</v>
       </c>
       <c r="K140">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>606.9</v>
+        <v>0.18</v>
+      </c>
+      <c r="L140" t="s">
+        <v>431</v>
       </c>
       <c r="M140" s="1">
-        <v>554794.0</v>
+        <v>976172.85</v>
       </c>
       <c r="N140" s="1">
-        <v>555400.9</v>
+        <v>977927.94</v>
       </c>
       <c r="O140" s="1">
-        <v>0.34</v>
+        <v>0.7</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B141" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C141" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.241</v>
+        <v>97.742</v>
       </c>
       <c r="E141" s="1">
-        <v>103.074</v>
+        <v>100.22785714</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>618444.0</v>
+        <v>701595.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-16998.0</v>
+        <v>-17401.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.7485107786639</v>
+        <v>-2.4802058167461</v>
       </c>
       <c r="K141">
-        <v>3.45</v>
+        <v>1.39</v>
       </c>
       <c r="L141" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="M141" s="1">
-        <v>601446.0</v>
+        <v>684194.0</v>
       </c>
       <c r="N141" s="1">
-        <v>622158.33</v>
+        <v>693892.66</v>
       </c>
       <c r="O141" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B142" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C142" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>74.157</v>
+        <v>98.034</v>
       </c>
       <c r="E142" s="1">
-        <v>74.2877775</v>
+        <v>99.326</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>594302.22</v>
+        <v>397304.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-1046.22</v>
+        <v>-5168.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.17604174522518</v>
+        <v>-1.3007671707307</v>
       </c>
       <c r="K142">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.19</v>
+      </c>
+      <c r="L142">
+        <v>754.79</v>
       </c>
       <c r="M142" s="1">
-        <v>593256.0</v>
+        <v>392136.0</v>
       </c>
       <c r="N142" s="1">
-        <v>595212.16</v>
+        <v>392890.79</v>
       </c>
       <c r="O142" s="1">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B143" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C143" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.093</v>
+        <v>98.812</v>
       </c>
       <c r="E143" s="1">
-        <v>99.96944444</v>
+        <v>99.91491667</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>899725.0</v>
+        <v>1198979.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-16888.0</v>
+        <v>-13235.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.8770179777154</v>
+        <v>-1.103855864031</v>
       </c>
       <c r="K143">
-        <v>2.56</v>
+        <v>2.86</v>
       </c>
       <c r="L143" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="M143" s="1">
-        <v>882837.0</v>
+        <v>1185744.0</v>
       </c>
       <c r="N143" s="1">
-        <v>905888.71</v>
+        <v>1220017.97</v>
       </c>
       <c r="O143" s="1">
-        <v>0.56</v>
+        <v>0.88</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B144" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C144" s="1">
-        <v>900000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>101.042</v>
+        <v>97.245</v>
       </c>
       <c r="E144" s="1">
-        <v>100.66511111</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>905986.0</v>
+        <v>504000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>3392.0</v>
+        <v>-13885.2</v>
       </c>
       <c r="J144" s="1">
-        <v>0.37439872139305</v>
+        <v>-2.755</v>
       </c>
       <c r="K144">
-        <v>2.05</v>
+        <v>0.44</v>
       </c>
       <c r="L144" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="M144" s="1">
-        <v>909378.0</v>
+        <v>490114.8</v>
       </c>
       <c r="N144" s="1">
-        <v>927804.28</v>
+        <v>492330.77</v>
       </c>
       <c r="O144" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B145" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C145" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.645</v>
+        <v>98.156</v>
       </c>
       <c r="E145" s="1">
-        <v>99.974</v>
+        <v>99.40533375</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>399896.0</v>
+        <v>795242.67</v>
       </c>
       <c r="I145" s="1">
-        <v>-5316.0</v>
+        <v>-9994.67</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.3293456298638</v>
+        <v>-1.2568075603891</v>
       </c>
       <c r="K145">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="L145" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M145" s="1">
-        <v>394580.0</v>
+        <v>785248.0</v>
       </c>
       <c r="N145" s="1">
-        <v>397004.66</v>
+        <v>786935.67</v>
       </c>
       <c r="O145" s="1">
-        <v>0.24</v>
+        <v>0.57</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B146" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C146" s="1">
-        <v>1400000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>102.513</v>
+        <v>98.199</v>
       </c>
       <c r="E146" s="1">
-        <v>103.28592857</v>
+        <v>99.55553606</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1446003.0</v>
+        <v>510719.9</v>
       </c>
       <c r="I146" s="1">
-        <v>-10821.0</v>
+        <v>-6959.03</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.74833869639275</v>
+        <v>-1.3625922937407</v>
       </c>
       <c r="K146">
-        <v>2.8</v>
+        <v>2.0</v>
       </c>
       <c r="L146" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="M146" s="1">
-        <v>1435182.0</v>
+        <v>503760.87</v>
       </c>
       <c r="N146" s="1">
-        <v>1474386.79</v>
+        <v>514006.82</v>
       </c>
       <c r="O146" s="1">
-        <v>0.91</v>
+        <v>0.37</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B147" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C147" s="1">
-        <v>400000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.84</v>
+        <v>100.945</v>
       </c>
       <c r="E147" s="1">
-        <v>100.66</v>
+        <v>100.89933973</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>402640.0</v>
+        <v>1051371.12</v>
       </c>
       <c r="I147" s="1">
-        <v>-7280.0</v>
+        <v>475.78</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.808066759388</v>
+        <v>0.045253287916069</v>
       </c>
       <c r="K147">
-        <v>2.31</v>
+        <v>3.49</v>
       </c>
       <c r="L147" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="M147" s="1">
-        <v>395360.0</v>
+        <v>1051846.9</v>
       </c>
       <c r="N147" s="1">
-        <v>404606.58</v>
+        <v>1088245.53</v>
       </c>
       <c r="O147" s="1">
-        <v>0.25</v>
+        <v>0.78</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B148" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C148" s="1">
-        <v>999000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.183</v>
+        <v>98.283</v>
       </c>
       <c r="E148" s="1">
-        <v>99.95190691</v>
+        <v>100.0417275</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>998519.55</v>
+        <v>400166.91</v>
       </c>
       <c r="I148" s="1">
-        <v>-17671.38</v>
+        <v>-7034.91</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.7697580382878</v>
+        <v>-1.7579939330816</v>
       </c>
       <c r="K148">
-        <v>3.34</v>
+        <v>1.48</v>
       </c>
       <c r="L148" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="M148" s="1">
-        <v>980848.17</v>
+        <v>393132.0</v>
       </c>
       <c r="N148" s="1">
-        <v>1014194.93</v>
+        <v>399034.74</v>
       </c>
       <c r="O148" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B149" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C149" s="1">
-        <v>700000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.9</v>
+        <v>99.367</v>
       </c>
       <c r="E149" s="1">
-        <v>100.22785714</v>
+        <v>100.01896552</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>701595.0</v>
+        <v>551104.5</v>
       </c>
       <c r="I149" s="1">
-        <v>-9295.0</v>
+        <v>-3592.33</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.3248384039225</v>
+        <v>-0.65184189205496</v>
       </c>
       <c r="K149">
-        <v>1.15</v>
+        <v>0.2</v>
       </c>
       <c r="L149" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="M149" s="1">
-        <v>692300.0</v>
+        <v>547512.17</v>
       </c>
       <c r="N149" s="1">
-        <v>700333.97</v>
+        <v>548621.72</v>
       </c>
       <c r="O149" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B150" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.628</v>
+        <v>100.181</v>
       </c>
       <c r="E150" s="1">
-        <v>99.447</v>
+        <v>98.29879778</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>198894.0</v>
+        <v>884689.18</v>
       </c>
       <c r="I150" s="1">
-        <v>362.0</v>
+        <v>16939.82</v>
       </c>
       <c r="J150" s="1">
-        <v>0.18200649592245</v>
+        <v>1.9147764415973</v>
       </c>
       <c r="K150">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>943.84</v>
+        <v>3.86</v>
+      </c>
+      <c r="L150" t="s">
+        <v>460</v>
       </c>
       <c r="M150" s="1">
-        <v>199256.0</v>
+        <v>901629.0</v>
       </c>
       <c r="N150" s="1">
-        <v>200199.84</v>
+        <v>936346.81</v>
       </c>
       <c r="O150" s="1">
-        <v>0.12</v>
+        <v>0.67</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B151" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C151" s="1">
-        <v>500000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.871</v>
+        <v>97.939</v>
       </c>
       <c r="E151" s="1">
-        <v>99.326</v>
+        <v>99.30427009</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>496630.0</v>
+        <v>444883.13</v>
       </c>
       <c r="I151" s="1">
-        <v>-2275.0</v>
+        <v>-6116.41</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.45808750981616</v>
+        <v>-1.3748352291983</v>
       </c>
       <c r="K151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.99</v>
+      </c>
+      <c r="L151" t="s">
+        <v>463</v>
       </c>
       <c r="M151" s="1">
-        <v>494355.0</v>
+        <v>438766.72</v>
       </c>
       <c r="N151" s="1">
-        <v>494355.0</v>
+        <v>443216.04</v>
       </c>
       <c r="O151" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B152" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C152" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.553</v>
+        <v>96.723</v>
       </c>
       <c r="E152" s="1">
-        <v>99.91491667</v>
+        <v>98.599555</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1198979.0</v>
+        <v>788796.44</v>
       </c>
       <c r="I152" s="1">
-        <v>-4343.0</v>
+        <v>-15012.44</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.36222485965142</v>
+        <v>-1.903208386691</v>
       </c>
       <c r="K152">
-        <v>2.62</v>
+        <v>0.38</v>
       </c>
       <c r="L152" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="M152" s="1">
-        <v>1194636.0</v>
+        <v>773784.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1226074.36</v>
+        <v>776816.88</v>
       </c>
       <c r="O152" s="1">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B153" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C153" s="1">
-        <v>604000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>97.988</v>
+        <v>97.341</v>
       </c>
       <c r="E153" s="1">
-        <v>100.0</v>
+        <v>99.492</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>604000.0</v>
+        <v>795936.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-12152.48</v>
+        <v>-17208.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.012</v>
+        <v>-2.1619828729948</v>
       </c>
       <c r="K153">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="L153" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="M153" s="1">
-        <v>591847.52</v>
+        <v>778728.0</v>
       </c>
       <c r="N153" s="1">
-        <v>593048.88</v>
+        <v>781878.68</v>
       </c>
       <c r="O153" s="1">
-        <v>0.36</v>
+        <v>0.56</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B154" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C154" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>98.268</v>
+        <v>105.887</v>
       </c>
       <c r="E154" s="1">
-        <v>99.40533333</v>
+        <v>108.31357167</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>894648.0</v>
+        <v>649881.43</v>
       </c>
       <c r="I154" s="1">
-        <v>-10236.0</v>
+        <v>-14559.43</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.1441371354991</v>
+        <v>-2.2403209767049</v>
       </c>
       <c r="K154">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>339.04</v>
+        <v>2.14</v>
+      </c>
+      <c r="L154" t="s">
+        <v>472</v>
       </c>
       <c r="M154" s="1">
-        <v>884412.0</v>
+        <v>635322.0</v>
       </c>
       <c r="N154" s="1">
-        <v>884751.04</v>
+        <v>648143.92</v>
       </c>
       <c r="O154" s="1">
-        <v>0.54</v>
+        <v>0.47</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B155" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C155" s="1">
-        <v>513000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.909</v>
+        <v>98.329</v>
       </c>
       <c r="E155" s="1">
-        <v>99.55553606</v>
+        <v>100.58933333</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>510719.9</v>
+        <v>1207072.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-3316.73</v>
+        <v>-27124.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.64942251124344</v>
+        <v>-2.2470904801039</v>
       </c>
       <c r="K155">
-        <v>1.78</v>
+        <v>2.91</v>
       </c>
       <c r="L155" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="M155" s="1">
-        <v>507403.17</v>
+        <v>1179948.0</v>
       </c>
       <c r="N155" s="1">
-        <v>516558.11</v>
+        <v>1214900.05</v>
       </c>
       <c r="O155" s="1">
-        <v>0.32</v>
+        <v>0.87</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B156" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C156" s="1">
-        <v>1042000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.854</v>
+        <v>88.433</v>
       </c>
       <c r="E156" s="1">
-        <v>100.89933973</v>
+        <v>86.18353143</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1051371.12</v>
+        <v>603284.72</v>
       </c>
       <c r="I156" s="1">
-        <v>9947.56</v>
+        <v>15746.28</v>
       </c>
       <c r="J156" s="1">
-        <v>0.94615115545498</v>
+        <v>2.6100909699818</v>
       </c>
       <c r="K156">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>0.03</v>
+      </c>
+      <c r="L156">
+        <v>230.14</v>
       </c>
       <c r="M156" s="1">
-        <v>1061318.68</v>
+        <v>619031.0</v>
       </c>
       <c r="N156" s="1">
-        <v>1095255.05</v>
+        <v>619261.14</v>
       </c>
       <c r="O156" s="1">
-        <v>0.67</v>
+        <v>0.45</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B157" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C157" s="1">
-        <v>1100000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.72</v>
+        <v>100.828</v>
       </c>
       <c r="E157" s="1">
-        <v>100.04172727</v>
+        <v>100.27221135</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1100459.0</v>
+        <v>512391.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-14539.0</v>
+        <v>2840.08</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.321175982022</v>
+        <v>0.55427983707754</v>
       </c>
       <c r="K157">
-        <v>1.23</v>
+        <v>1.41</v>
       </c>
       <c r="L157" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="M157" s="1">
-        <v>1085920.0</v>
+        <v>515231.08</v>
       </c>
       <c r="N157" s="1">
-        <v>1099466.58</v>
+        <v>522423.58</v>
       </c>
       <c r="O157" s="1">
-        <v>0.68</v>
+        <v>0.38</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="B158" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C158" s="1">
-        <v>651000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.406</v>
+        <v>100.453</v>
       </c>
       <c r="E158" s="1">
-        <v>100.01896467</v>
+        <v>102.939</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>651123.46</v>
+        <v>720573.0</v>
       </c>
       <c r="I158" s="1">
-        <v>2519.6</v>
+        <v>-17402.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.3869619442064</v>
+        <v>-2.4150224890469</v>
       </c>
       <c r="K158">
-        <v>3.48</v>
+        <v>0.45</v>
       </c>
       <c r="L158" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="M158" s="1">
-        <v>653643.06</v>
+        <v>703171.0</v>
       </c>
       <c r="N158" s="1">
-        <v>676303.21</v>
+        <v>706299.42</v>
       </c>
       <c r="O158" s="1">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="B159" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C159" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.096</v>
+        <v>97.198</v>
       </c>
       <c r="E159" s="1">
-        <v>98.29879778</v>
+        <v>100.58606214</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>884689.18</v>
+        <v>1408204.87</v>
       </c>
       <c r="I159" s="1">
-        <v>16174.82</v>
+        <v>-47432.87</v>
       </c>
       <c r="J159" s="1">
-        <v>1.8283053942177</v>
+        <v>-3.368321684614</v>
       </c>
       <c r="K159">
-        <v>3.61</v>
+        <v>0.34</v>
       </c>
       <c r="L159" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="M159" s="1">
-        <v>900864.0</v>
+        <v>1360772.0</v>
       </c>
       <c r="N159" s="1">
-        <v>933313.32</v>
+        <v>1365561.73</v>
       </c>
       <c r="O159" s="1">
-        <v>0.57</v>
+        <v>0.98</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="B160" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C160" s="1">
-        <v>133000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.53</v>
+        <v>97.655</v>
       </c>
       <c r="E160" s="1">
-        <v>99.73502256</v>
+        <v>99.64942118</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>132647.58</v>
+        <v>847020.08</v>
       </c>
       <c r="I160" s="1">
-        <v>-272.68</v>
+        <v>-16952.58</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.20556726327009</v>
+        <v>-2.0014377935409</v>
       </c>
       <c r="K160">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>842.82</v>
+        <v>2.14</v>
+      </c>
+      <c r="L160" t="s">
+        <v>489</v>
       </c>
       <c r="M160" s="1">
-        <v>132374.9</v>
+        <v>830067.5</v>
       </c>
       <c r="N160" s="1">
-        <v>133217.72</v>
+        <v>848231.88</v>
       </c>
       <c r="O160" s="1">
-        <v>0.08</v>
+        <v>0.61</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="B161" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C161" s="1">
-        <v>548000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.634</v>
+        <v>96.565</v>
       </c>
       <c r="E161" s="1">
-        <v>99.30427007</v>
+        <v>99.908</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>544187.4</v>
+        <v>499540.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-3673.08</v>
+        <v>-16715.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.67496601354607</v>
+        <v>-3.3460783921208</v>
       </c>
       <c r="K161">
-        <v>0.8</v>
+        <v>0.71</v>
       </c>
       <c r="L161" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="M161" s="1">
-        <v>540514.32</v>
+        <v>482825.0</v>
       </c>
       <c r="N161" s="1">
-        <v>544877.68</v>
+        <v>486377.08</v>
       </c>
       <c r="O161" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="B162" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C162" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.125</v>
+        <v>101.4</v>
       </c>
       <c r="E162" s="1">
-        <v>98.59955556</v>
+        <v>103.50275</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>887396.0</v>
+        <v>414011.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-13271.0</v>
+        <v>-8411.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.4954991908911</v>
+        <v>-2.0315885326718</v>
       </c>
       <c r="K162">
-        <v>0.17</v>
+        <v>4.71</v>
       </c>
       <c r="L162" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="M162" s="1">
-        <v>874125.0</v>
+        <v>405600.0</v>
       </c>
       <c r="N162" s="1">
-        <v>875622.95</v>
+        <v>424443.84</v>
       </c>
       <c r="O162" s="1">
-        <v>0.54</v>
+        <v>0.31</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B163" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C163" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.944</v>
+        <v>103.866</v>
       </c>
       <c r="E163" s="1">
-        <v>99.492</v>
+        <v>106.53128571</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>795936.0</v>
+        <v>745719.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-4384.0</v>
+        <v>-18657.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.5507980541149</v>
+        <v>-2.5018807352367</v>
       </c>
       <c r="K163">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.0</v>
+      </c>
+      <c r="L163" t="s">
+        <v>497</v>
       </c>
       <c r="M163" s="1">
-        <v>791552.0</v>
+        <v>727062.0</v>
       </c>
       <c r="N163" s="1">
-        <v>791552.0</v>
+        <v>741081.18</v>
       </c>
       <c r="O163" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B164" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>106.53</v>
+        <v>97.585</v>
       </c>
       <c r="E164" s="1">
-        <v>108.31357143</v>
+        <v>99.90992252</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>758195.0</v>
+        <v>1237883.94</v>
       </c>
       <c r="I164" s="1">
-        <v>-12485.0</v>
+        <v>-28805.79</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.6466740086653</v>
+        <v>-2.3270186379508</v>
       </c>
       <c r="K164">
-        <v>1.82</v>
+        <v>0.48</v>
       </c>
       <c r="L164" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="M164" s="1">
-        <v>745710.0</v>
+        <v>1209078.15</v>
       </c>
       <c r="N164" s="1">
-        <v>758463.42</v>
+        <v>1214984.62</v>
       </c>
       <c r="O164" s="1">
-        <v>0.47</v>
+        <v>0.87</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B165" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C165" s="1">
-        <v>1200000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.514</v>
+        <v>99.304</v>
       </c>
       <c r="E165" s="1">
-        <v>100.58933333</v>
+        <v>100.44048583</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1207072.0</v>
+        <v>992352.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-24904.0</v>
+        <v>-11228.48</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.0631743591103</v>
+        <v>-1.1315017251943</v>
       </c>
       <c r="K165">
-        <v>2.7</v>
+        <v>0.83</v>
       </c>
       <c r="L165" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="M165" s="1">
-        <v>1182168.0</v>
+        <v>981123.52</v>
       </c>
       <c r="N165" s="1">
-        <v>1214568.0</v>
+        <v>989304.97</v>
       </c>
       <c r="O165" s="1">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B166" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C166" s="1">
-        <v>1439000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.964</v>
+        <v>101.102</v>
       </c>
       <c r="E166" s="1">
-        <v>99.90992217</v>
+        <v>100.94948252</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1437703.78</v>
+        <v>288715.52</v>
       </c>
       <c r="I166" s="1">
-        <v>-28001.82</v>
+        <v>436.2</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.9476765930183</v>
+        <v>0.15108297607278</v>
       </c>
       <c r="K166">
-        <v>0.25</v>
+        <v>4.04</v>
       </c>
       <c r="L166" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="M166" s="1">
-        <v>1409701.96</v>
+        <v>289151.72</v>
       </c>
       <c r="N166" s="1">
-        <v>1413274.82</v>
+        <v>300708.53</v>
       </c>
       <c r="O166" s="1">
-        <v>0.87</v>
+        <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B167" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>89.113</v>
+        <v>102.362</v>
       </c>
       <c r="E167" s="1">
-        <v>86.18353143</v>
+        <v>105.263</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>603284.72</v>
+        <v>315789.0</v>
       </c>
       <c r="I167" s="1">
-        <v>20506.28</v>
+        <v>-8703.0</v>
       </c>
       <c r="J167" s="1">
-        <v>3.399104820689</v>
+        <v>-2.7559541339312</v>
       </c>
       <c r="K167">
-        <v>0.74</v>
+        <v>4.02</v>
       </c>
       <c r="L167" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="M167" s="1">
-        <v>623791.0</v>
+        <v>307086.0</v>
       </c>
       <c r="N167" s="1">
-        <v>628940.32</v>
+        <v>319135.93</v>
       </c>
       <c r="O167" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B168" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="C168" s="1">
-        <v>611000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.676</v>
+        <v>101.715</v>
       </c>
       <c r="E168" s="1">
-        <v>100.27221113</v>
+        <v>101.19198243</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>612663.21</v>
+        <v>691141.24</v>
       </c>
       <c r="I168" s="1">
-        <v>8577.15</v>
+        <v>3572.21</v>
       </c>
       <c r="J168" s="1">
-        <v>1.3999779748485</v>
+        <v>0.51685672815588</v>
       </c>
       <c r="K168">
-        <v>1.17</v>
+        <v>3.42</v>
       </c>
       <c r="L168" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="M168" s="1">
-        <v>621240.36</v>
+        <v>694713.45</v>
       </c>
       <c r="N168" s="1">
-        <v>628396.59</v>
+        <v>718101.52</v>
       </c>
       <c r="O168" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="B169" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="C169" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.171</v>
+        <v>97.387</v>
       </c>
       <c r="E169" s="1">
-        <v>102.939</v>
+        <v>99.752715</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>823512.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I169" s="1">
-        <v>-14144.0</v>
+        <v>-14194.29</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.7175220276086</v>
+        <v>-2.3715795605162</v>
       </c>
       <c r="K169">
-        <v>0.22</v>
+        <v>2.22</v>
       </c>
       <c r="L169" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="M169" s="1">
-        <v>809368.0</v>
+        <v>584322.0</v>
       </c>
       <c r="N169" s="1">
-        <v>811115.95</v>
+        <v>597635.01</v>
       </c>
       <c r="O169" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B170" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="C170" s="1">
-        <v>1600000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.483</v>
+        <v>99.541</v>
       </c>
       <c r="E170" s="1">
-        <v>100.5860625</v>
+        <v>102.86484418</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1609377.0</v>
+        <v>1043049.52</v>
       </c>
       <c r="I170" s="1">
-        <v>-49649.0</v>
+        <v>-33703.78</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.0849825740022</v>
+        <v>-3.2312732381105</v>
       </c>
       <c r="K170">
-        <v>0.13</v>
+        <v>2.9</v>
       </c>
       <c r="L170" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="M170" s="1">
-        <v>1559728.0</v>
+        <v>1009345.74</v>
       </c>
       <c r="N170" s="1">
-        <v>1561799.23</v>
+        <v>1038723.96</v>
       </c>
       <c r="O170" s="1">
-        <v>0.96</v>
+        <v>0.75</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B171" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C171" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>105.045</v>
+        <v>97.403</v>
       </c>
       <c r="E171" s="1">
-        <v>104.86114286</v>
+        <v>99.99142833</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>734028.0</v>
+        <v>599948.57</v>
       </c>
       <c r="I171" s="1">
-        <v>1287.0</v>
+        <v>-15530.57</v>
       </c>
       <c r="J171" s="1">
-        <v>0.17533391096797</v>
+        <v>-2.5886502238017</v>
       </c>
       <c r="K171">
-        <v>3.75</v>
+        <v>0.72</v>
       </c>
       <c r="L171" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="M171" s="1">
-        <v>735315.0</v>
+        <v>584418.0</v>
       </c>
       <c r="N171" s="1">
-        <v>761560.21</v>
+        <v>588720.12</v>
       </c>
       <c r="O171" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B172" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="C172" s="1">
-        <v>950000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.333</v>
+        <v>95.351</v>
       </c>
       <c r="E172" s="1">
-        <v>99.64942105</v>
+        <v>97.25955556</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>946669.5</v>
+        <v>875336.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-12506.0</v>
+        <v>-17177.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.3210523841742</v>
+        <v>-1.9623321787291</v>
       </c>
       <c r="K172">
-        <v>1.95</v>
+        <v>2.42</v>
       </c>
       <c r="L172" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="M172" s="1">
-        <v>934163.5</v>
+        <v>858159.0</v>
       </c>
       <c r="N172" s="1">
-        <v>952668.98</v>
+        <v>879919.27</v>
       </c>
       <c r="O172" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="B173" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C173" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>102.511</v>
+        <v>99.477</v>
       </c>
       <c r="E173" s="1">
-        <v>103.50275</v>
+        <v>99.696</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>414011.0</v>
+        <v>299088.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-3967.0</v>
+        <v>-657.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.9581871013089</v>
+        <v>-0.21966779008185</v>
       </c>
       <c r="K173">
-        <v>4.41</v>
+        <v>2.9</v>
       </c>
       <c r="L173" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="M173" s="1">
-        <v>410044.0</v>
+        <v>298431.0</v>
       </c>
       <c r="N173" s="1">
-        <v>427690.58</v>
+        <v>307139.22</v>
       </c>
       <c r="O173" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B174" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="C174" s="1">
-        <v>500000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.084</v>
+        <v>99.055</v>
       </c>
       <c r="E174" s="1">
-        <v>99.908</v>
+        <v>99.695</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>499540.0</v>
+        <v>429685.45</v>
       </c>
       <c r="I174" s="1">
-        <v>-9120.0</v>
+        <v>-2758.4</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.8256796252552</v>
+        <v>-0.64195797181403</v>
       </c>
       <c r="K174">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>0.22</v>
+      </c>
+      <c r="L174">
+        <v>929.9</v>
       </c>
       <c r="M174" s="1">
-        <v>490420.0</v>
+        <v>426927.05</v>
       </c>
       <c r="N174" s="1">
-        <v>492788.06</v>
+        <v>427856.95</v>
       </c>
       <c r="O174" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B175" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C175" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>104.103</v>
+        <v>82.165</v>
       </c>
       <c r="E175" s="1">
-        <v>106.53128571</v>
+        <v>81.54266545</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>745719.0</v>
+        <v>896969.32</v>
       </c>
       <c r="I175" s="1">
-        <v>-16998.0</v>
+        <v>6845.68</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.2794108772876</v>
+        <v>0.76320113156156</v>
       </c>
       <c r="K175">
-        <v>1.73</v>
+        <v>0.45</v>
       </c>
       <c r="L175" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="M175" s="1">
-        <v>728721.0</v>
+        <v>903815.0</v>
       </c>
       <c r="N175" s="1">
-        <v>740865.52</v>
+        <v>908765.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="B176" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="C176" s="1">
-        <v>988000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.967</v>
+        <v>89.17</v>
       </c>
       <c r="E176" s="1">
-        <v>100.44048583</v>
+        <v>89.78073818</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>992352.0</v>
+        <v>987588.12</v>
       </c>
       <c r="I176" s="1">
-        <v>-4678.04</v>
+        <v>-6718.12</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.47140933862178</v>
+        <v>-0.68025524648879</v>
       </c>
       <c r="K176">
         <v>0.57</v>
       </c>
       <c r="L176" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="M176" s="1">
-        <v>987673.96</v>
+        <v>980870.0</v>
       </c>
       <c r="N176" s="1">
-        <v>993346.43</v>
+        <v>987176.16</v>
       </c>
       <c r="O176" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B177" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="C177" s="1">
-        <v>386000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.412</v>
+        <v>100.249</v>
       </c>
       <c r="E177" s="1">
-        <v>100.94948187</v>
+        <v>102.932</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>389665.0</v>
+        <v>205864.0</v>
       </c>
       <c r="I177" s="1">
-        <v>1785.32</v>
+        <v>-5366.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.45816791346413</v>
+        <v>-2.6065752147049</v>
       </c>
       <c r="K177">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.05</v>
+      </c>
+      <c r="L177">
+        <v>102.74</v>
       </c>
       <c r="M177" s="1">
-        <v>391450.32</v>
+        <v>200498.0</v>
       </c>
       <c r="N177" s="1">
-        <v>406040.26</v>
+        <v>200600.74</v>
       </c>
       <c r="O177" s="1">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B178" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C178" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>103.4</v>
+        <v>98.084</v>
       </c>
       <c r="E178" s="1">
-        <v>105.263</v>
+        <v>100.1375</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>421052.0</v>
+        <v>801100.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-7452.0</v>
+        <v>-16428.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.769852654779</v>
+        <v>-2.0506803145675</v>
       </c>
       <c r="K178">
-        <v>3.75</v>
+        <v>1.81</v>
       </c>
       <c r="L178" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="M178" s="1">
-        <v>413600.0</v>
+        <v>784672.0</v>
       </c>
       <c r="N178" s="1">
-        <v>428601.64</v>
+        <v>799115.33</v>
       </c>
       <c r="O178" s="1">
-        <v>0.26</v>
+        <v>0.57</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B179" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C179" s="1">
-        <v>683000.0</v>
+        <v>-7100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.967</v>
+        <v>7.69738887</v>
       </c>
       <c r="E179" s="1">
-        <v>101.19198243</v>
+        <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>691141.24</v>
+        <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>5293.37</v>
+        <v>-527778.5</v>
       </c>
       <c r="J179" s="1">
-        <v>0.76588831538977</v>
+        <v>0</v>
       </c>
       <c r="K179">
-        <v>3.16</v>
+        <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="M179" s="1">
-        <v>696434.61</v>
+        <v>-527778.5</v>
       </c>
       <c r="N179" s="1">
-        <v>718047.35</v>
+        <v>-546514.61</v>
       </c>
       <c r="O179" s="1">
-        <v>0.44</v>
+        <v>-0.39</v>
       </c>
       <c r="P179">
-        <v>1</v>
-[...698 lines deleted...]
-      <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>