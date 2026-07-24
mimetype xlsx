--- v3 (2026-07-03)
+++ v4 (2026-07-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="544">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="535">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1590 +106,1563 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 294.68</t>
+    <t>6 851.95</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>8 081.20</t>
+    <t>9 110.65</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>12 824.66</t>
+    <t>13 673.97</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>18 188.36</t>
+    <t>21 407.53</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>13 674.25</t>
+    <t>15 827.67</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>8 860.27</t>
+    <t>10 010.96</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 112.33</t>
+    <t>2 701.37</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>17 568.49</t>
-[...17 lines deleted...]
-    <t>9 773.15</t>
+    <t>18 801.37</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>16 619.18</t>
+    <t>17 605.48</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 606.77</t>
+    <t>5 208.96</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>2 424.04</t>
+    <t>3 455.55</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>22 076.71</t>
+    <t>23 473.97</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>47 465.75</t>
+    <t>50 342.47</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>28 036.73</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>7 405.48</t>
+    <t>8 857.53</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>42 749.61</t>
+    <t>46 225.19</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>13 631.93</t>
+    <t>16 956.80</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>6 304.11</t>
-[...8 lines deleted...]
-    <t>12 010.27</t>
+    <t>8 441.10</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>5 631.81</t>
-[...8 lines deleted...]
-    <t>8 229.45</t>
+    <t>7 094.62</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>5 544.94</t>
+    <t>7 904.49</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>16 373.00</t>
+    <t>17 399.52</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>2 335.19</t>
+  </si>
+  <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 171.28</t>
+    <t>4 517.45</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>11 284.71</t>
+    <t>13 820.60</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 383.56</t>
+    <t>9 301.37</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>17 003.57</t>
+    <t>18 093.55</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>10 078.77</t>
+    <t>11 003.42</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 345.89</t>
+    <t>6 195.21</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>26 214.04</t>
+    <t>27 878.42</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>10 255.12</t>
+    <t>11 631.65</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>19 126.37</t>
+    <t>22 368.13</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>24 988.23</t>
+    <t>26 498.10</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>20 609.59</t>
+    <t>22 938.36</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>10 267.77</t>
+    <t>11 713.93</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>13 980.82</t>
+    <t>15 460.27</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>10 775.68</t>
+    <t>12 261.99</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>14 958.90</t>
+    <t>16 493.15</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 893.15</t>
+    <t>4 276.71</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>1 619.95</t>
+  </si>
+  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 896.66</t>
+  </si>
+  <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 660.27</t>
+    <t>12 536.99</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>47 013.70</t>
+    <t>49 952.05</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>42 790.75</t>
+    <t>29 004.45</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>2 206.52</t>
+    <t>4 964.67</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>12 967.23</t>
+    <t>13 757.92</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>6 472.60</t>
+    <t>8 198.63</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>5 961.64</t>
+    <t>7 715.07</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 643.15</t>
+    <t>4 013.01</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 119.95</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>44 178.08</t>
+    <t>48 287.67</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 497.95</t>
+    <t>2 052.74</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>5 486.30</t>
+    <t>5 897.26</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 728.77</t>
+    <t>3 386.30</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>11 061.64</t>
+    <t>11 746.58</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>17 435.75</t>
+    <t>18 681.16</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 884.25</t>
+    <t>9 899.59</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>11 880.77</t>
+    <t>14 888.56</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>22 460.23</t>
+    <t>24 520.80</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>26 536.99</t>
+    <t>28 126.03</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>3 991.44</t>
+    <t>6 148.97</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>6 634.42</t>
+    <t>7 687.50</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>25 564.38</t>
+    <t>27 263.01</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>1 189.04</t>
+    <t>2 675.34</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>32 600.29</t>
+    <t>34 582.08</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>13 546.23</t>
+    <t>14 470.89</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>81 887.67</t>
+    <t>86 942.47</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>9 801.37</t>
+    <t>10 726.03</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 836.99</t>
+    <t>8 323.29</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>5 537.67</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>2 235.62</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>3 550.68</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>10 739.73</t>
+    <t>11 835.62</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>14 741.10</t>
+    <t>16 138.36</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>6 358.39</t>
+    <t>7 473.90</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>4 471.23</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>3 169.18</t>
-[...8 lines deleted...]
-    <t>9 971.92</t>
+    <t>4 436.85</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
+    <t>2 323.97</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>2 684.93</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>35 851.71</t>
+    <t>38 187.33</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>9 493.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>3 190.00</t>
+    <t>4 290.00</t>
   </si>
   <si>
     <t>XS2244941063</t>
   </si>
   <si>
-    <t>12 399.21</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>46 171.23</t>
+    <t>49 047.95</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 767.79</t>
+    <t>9 695.60</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>7 561.64</t>
+    <t>8 657.53</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>14 484.85</t>
+    <t>11 498.58</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>5 266.78</t>
+    <t>5 890.07</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>36 785.96</t>
+    <t>39 970.89</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>18 339.04</t>
-[...8 lines deleted...]
-    <t>7 940.07</t>
+    <t>19 969.18</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>1 503.56</t>
+  </si>
+  <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>17 260.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 505.65</t>
+    <t>4 099.83</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>5 792.92</t>
+    <t>8 157.38</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>32 430.14</t>
+    <t>1 002.05</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>3 098.63</t>
+    <t>3 632.88</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>12 548.63</t>
+    <t>13 822.60</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>4 410.96</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>1 534.93</t>
+    <t>1 658.22</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>13 506.41</t>
+    <t>14 315.18</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>17 009.98</t>
+    <t>18 044.02</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>23 291.60</t>
+    <t>25 730.51</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>4 471.23</t>
+    <t>7 265.75</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>7 501.75</t>
+    <t>8 629.83</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 202.34</t>
+    <t>3 052.09</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>3 320.21</t>
+    <t>3 559.93</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>9 719.18</t>
+    <t>14 239.73</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>5 826.28</t>
+    <t>8 111.10</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>3 315.70</t>
+    <t>6 999.81</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>16 000.27</t>
+    <t>17 035.89</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 089.04</t>
+    <t>4 500.00</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>26 912.21</t>
+    <t>29 499.92</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>3 855.60</t>
+    <t>5 691.60</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 304.11</t>
+    <t>2 071.23</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>2 609.94</t>
+    <t>4 543.23</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>24 931.51</t>
+    <t>28 493.15</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 107.18</t>
+    <t>14 092.69</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 341.64</t>
+    <t>3 760.82</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>10 741.21</t>
+    <t>13 900.38</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>78 416.10</t>
+    <t>2 208.90</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>31 152.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 458.49</t>
+    <t>2 291.92</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>22 224.66</t>
+    <t>23 539.73</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 334.25</t>
+    <t>2 663.01</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>24 965.75</t>
+    <t>26 630.14</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>18 320.75</t>
+    <t>20 009.29</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 527.40</t>
-[...8 lines deleted...]
-    <t>37 101.37</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>10 836.99</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 755.09</t>
+    <t>3 602.56</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>9 698.66</t>
+    <t>11 146.22</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 549.32</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>34 273.97</t>
+    <t>36 739.73</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 215.97</t>
-[...8 lines deleted...]
-    <t>1 687.67</t>
+    <t>3 271.19</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>10 245.95</t>
+    <t>11 194.64</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>36 398.63</t>
+    <t>38 539.73</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 902.74</t>
+    <t>6 752.05</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 109.55</t>
+    <t>2 166.26</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>34 717.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>4 449.32</t>
+    <t>5 216.44</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>3 032.88</t>
+    <t>4 512.33</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>3 150.68</t>
-[...17 lines deleted...]
-    <t>34 952.05</t>
+    <t>5 890.41</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 192.50</t>
+    <t>8 242.50</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>3 128.42</t>
+    <t>4 518.84</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>4 789.73</t>
+    <t>7 378.77</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>18 164.38</t>
+    <t>19 561.64</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>18 843.84</t>
+    <t>4 628.47</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>14 019.18</t>
+    <t>15 649.32</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>5 906.47</t>
+    <t>8 367.49</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>8 181.45</t>
+    <t>10 363.17</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>11 556.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>12 049.93</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>23 388.07</t>
+    <t>24 931.84</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>13 313.01</t>
+    <t>14 586.99</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>29 378.22</t>
+    <t>31 461.78</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 302.12</t>
+    <t>5 279.87</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>21 760.27</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 815.51</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 950.00</t>
+    <t>5 402.05</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 306.16</t>
+    <t>6 758.22</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>14 443.33</t>
-[...8 lines deleted...]
-    <t>-18 736.11</t>
+    <t>15 825.47</t>
+  </si>
+  <si>
+    <t>CDS-00108779</t>
+  </si>
+  <si>
+    <t>PAR20260409050213052</t>
+  </si>
+  <si>
+    <t>-17 875.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2053,154 +2026,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>65590.6621</v>
+        <v>65579.1021</v>
       </c>
       <c r="D2">
-        <v>1458.07</v>
+        <v>1469.92</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>95635966.43</v>
+        <v>96396412.88</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>95635966.43</v>
+        <v>96396412.88</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>433891.8383</v>
+        <v>438981.8243</v>
       </c>
       <c r="D3">
-        <v>99.92</v>
+        <v>100.69</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>43356239.31</v>
+        <v>44205425.01</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>43356239.31</v>
+        <v>44205425.01</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>99.7</v>
+        <v>100.51</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>997.06</v>
+        <v>1005.14</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>997.06</v>
+        <v>1005.14</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P179"/>
+  <dimension ref="A1:P181"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O179" sqref="O179"/>
+      <selection activeCell="O181" sqref="O181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2219,8939 +2192,9039 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>1894.0</v>
+        <v>5526.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1072.14</v>
+        <v>1073.54</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.7451055966</v>
+        <v>1072.8818476294</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2029885.23</v>
+        <v>5928745.09</v>
       </c>
       <c r="I2" s="1">
-        <v>747.93</v>
+        <v>3636.95</v>
       </c>
       <c r="J2" s="1">
-        <v>0.036845925520627</v>
+        <v>0.061344347661943</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2030633.16</v>
+        <v>5932382.04</v>
       </c>
       <c r="N2" s="1">
-        <v>2030633.16</v>
+        <v>5932382.04</v>
       </c>
       <c r="O2" s="1">
-        <v>1.46</v>
+        <v>4.22</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>20.0</v>
+        <v>138.0</v>
       </c>
       <c r="D3" s="1">
-        <v>125.67</v>
+        <v>105.91</v>
       </c>
       <c r="E3" s="1">
-        <v>124.945</v>
+        <v>105.725</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>14500.0</v>
+        <v>25530.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>14500.0</v>
+        <v>25530.0</v>
       </c>
       <c r="N3" s="1">
-        <v>14500.0</v>
+        <v>25530.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>159.0</v>
+        <v>-15.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.77</v>
+        <v>115.68</v>
       </c>
       <c r="E4" s="1">
-        <v>105.725</v>
+        <v>115.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>7155.0</v>
+        <v>-2100.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>7155.0</v>
+        <v>-2100.0</v>
       </c>
       <c r="N4" s="1">
-        <v>7155.0</v>
+        <v>-2100.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>784000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>96.816</v>
+        <v>97.714</v>
       </c>
       <c r="E5" s="1">
         <v>99.3340727</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>778779.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-19741.69</v>
+        <v>-12701.37</v>
       </c>
       <c r="J5" s="1">
-        <v>-2.5349536523918</v>
+        <v>-1.630933535674</v>
       </c>
       <c r="K5">
-        <v>0.68</v>
+        <v>0.87</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="1">
-        <v>759037.44</v>
+        <v>766077.76</v>
       </c>
       <c r="N5" s="1">
-        <v>764332.12</v>
+        <v>772929.71</v>
       </c>
       <c r="O5" s="1">
         <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
         <v>334000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>106.263</v>
+        <v>107.191</v>
       </c>
       <c r="E6" s="1">
         <v>102.64317665</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>342828.21</v>
       </c>
       <c r="I6" s="1">
-        <v>12090.21</v>
+        <v>15189.73</v>
       </c>
       <c r="J6" s="1">
-        <v>3.5266088517045</v>
+        <v>4.4307118133598</v>
       </c>
       <c r="K6">
-        <v>2.42</v>
+        <v>2.73</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="1">
-        <v>354918.42</v>
+        <v>358017.94</v>
       </c>
       <c r="N6" s="1">
-        <v>362999.62</v>
+        <v>367128.59</v>
       </c>
       <c r="O6" s="1">
         <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>94.302</v>
+        <v>95.842</v>
       </c>
       <c r="E7" s="1">
         <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>33629.61</v>
+        <v>39789.61</v>
       </c>
       <c r="J7" s="1">
-        <v>9.7880457499088</v>
+        <v>11.580940815282</v>
       </c>
       <c r="K7">
-        <v>3.21</v>
+        <v>3.42</v>
       </c>
       <c r="L7" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>377208.0</v>
+        <v>383368.0</v>
       </c>
       <c r="N7" s="1">
-        <v>390032.66</v>
+        <v>397041.97</v>
       </c>
       <c r="O7" s="1">
         <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>97.868</v>
+        <v>100.266</v>
       </c>
       <c r="E8" s="1">
         <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-26258.0</v>
+        <v>-2278.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-2.6128975120853</v>
+        <v>-0.22668065094563</v>
       </c>
       <c r="K8">
-        <v>1.82</v>
+        <v>2.14</v>
       </c>
       <c r="L8" t="s">
         <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>978680.0</v>
+        <v>1002660.0</v>
       </c>
       <c r="N8" s="1">
-        <v>996868.36</v>
+        <v>1024067.53</v>
       </c>
       <c r="O8" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>1048000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.959</v>
+        <v>98.161</v>
       </c>
       <c r="E9" s="1">
         <v>99.46317271</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1042374.05</v>
       </c>
       <c r="I9" s="1">
-        <v>-26243.73</v>
+        <v>-13646.77</v>
       </c>
       <c r="J9" s="1">
-        <v>-2.5176883480551</v>
+        <v>-1.3092008574081</v>
       </c>
       <c r="K9">
-        <v>1.3</v>
+        <v>1.51</v>
       </c>
       <c r="L9" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>1016130.32</v>
+        <v>1028727.28</v>
       </c>
       <c r="N9" s="1">
-        <v>1029804.57</v>
+        <v>1044554.95</v>
       </c>
       <c r="O9" s="1">
         <v>0.74</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>96.489</v>
+        <v>97.018</v>
       </c>
       <c r="E10" s="1">
         <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-18910.0</v>
+        <v>-15207.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.7234770635992</v>
+        <v>-2.1901594767928</v>
       </c>
       <c r="K10">
-        <v>1.27</v>
+        <v>1.43</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>675423.0</v>
+        <v>679126.0</v>
       </c>
       <c r="N10" s="1">
-        <v>684283.27</v>
+        <v>689136.96</v>
       </c>
       <c r="O10" s="1">
         <v>0.49</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>725000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.063</v>
+        <v>100.426</v>
       </c>
       <c r="E11" s="1">
         <v>99.955</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>724673.75</v>
       </c>
       <c r="I11" s="1">
-        <v>783.0</v>
+        <v>3414.75</v>
       </c>
       <c r="J11" s="1">
-        <v>0.10804862187985</v>
+        <v>0.47121204542044</v>
       </c>
       <c r="K11">
-        <v>0.15</v>
+        <v>0.37</v>
       </c>
       <c r="L11" t="s">
         <v>53</v>
       </c>
       <c r="M11" s="1">
-        <v>725456.75</v>
+        <v>728088.5</v>
       </c>
       <c r="N11" s="1">
-        <v>726569.08</v>
+        <v>730789.87</v>
       </c>
       <c r="O11" s="1">
         <v>0.52</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>500000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.533</v>
+        <v>99.702</v>
       </c>
       <c r="E12" s="1">
-        <v>101.340404</v>
+        <v>99.646</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>506702.02</v>
+        <v>407552.14</v>
       </c>
       <c r="I12" s="1">
-        <v>-4037.02</v>
+        <v>229.04</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.79672467064568</v>
+        <v>0.05619894426269</v>
       </c>
       <c r="K12">
-        <v>3.51</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>502665.0</v>
+        <v>407781.18</v>
       </c>
       <c r="N12" s="1">
-        <v>520233.49</v>
+        <v>407781.18</v>
       </c>
       <c r="O12" s="1">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C13" s="1">
         <v>500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.608</v>
+        <v>101.39</v>
       </c>
       <c r="E13" s="1">
-        <v>102.386834</v>
+        <v>101.340404</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>511934.17</v>
+        <v>506702.02</v>
       </c>
       <c r="I13" s="1">
-        <v>-8894.17</v>
+        <v>247.98</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.7373659585958</v>
+        <v>0.048940006199304</v>
       </c>
       <c r="K13">
-        <v>3.12</v>
+        <v>3.76</v>
       </c>
       <c r="L13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>503040.0</v>
+        <v>506950.0</v>
       </c>
       <c r="N13" s="1">
-        <v>518639.55</v>
+        <v>525751.37</v>
       </c>
       <c r="O13" s="1">
         <v>0.37</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>97.714</v>
+      </c>
+      <c r="E14" s="1">
+        <v>99.38842833</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>596330.57</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-10046.57</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-1.6847316749165</v>
+      </c>
+      <c r="K14">
+        <v>2.93</v>
+      </c>
+      <c r="L14" t="s">
         <v>61</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>346264.0</v>
+        <v>586284.0</v>
       </c>
       <c r="N14" s="1">
-        <v>356037.15</v>
+        <v>603889.48</v>
       </c>
       <c r="O14" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>95.824</v>
+      </c>
+      <c r="E15" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-8836.55</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-2.853040955088</v>
+      </c>
+      <c r="K15">
+        <v>1.66</v>
+      </c>
+      <c r="L15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>583254.0</v>
+        <v>300887.36</v>
       </c>
       <c r="N15" s="1">
-        <v>599873.18</v>
+        <v>306096.32</v>
       </c>
       <c r="O15" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
         <v>66</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>502000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>98.397</v>
+      </c>
+      <c r="E16" s="1">
+        <v>99.91623904</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>501579.52</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-7626.58</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-1.5205126397505</v>
+      </c>
+      <c r="K16">
+        <v>0.69</v>
+      </c>
+      <c r="L16" t="s">
         <v>67</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>300909.34</v>
+        <v>493952.94</v>
       </c>
       <c r="N16" s="1">
-        <v>305516.11</v>
+        <v>497408.49</v>
       </c>
       <c r="O16" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
         <v>69</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>98.554</v>
+      </c>
+      <c r="E17" s="1">
+        <v>100.2235</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>601341.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-10017.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-1.6657769884309</v>
+      </c>
+      <c r="K17">
+        <v>3.91</v>
+      </c>
+      <c r="L17" t="s">
         <v>70</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>489831.52</v>
+        <v>591324.0</v>
       </c>
       <c r="N17" s="1">
-        <v>492255.56</v>
+        <v>614797.97</v>
       </c>
       <c r="O17" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
         <v>72</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>98.102</v>
+      </c>
+      <c r="E18" s="1">
+        <v>98.1092</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1471638.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-108.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.0073387612986346</v>
+      </c>
+      <c r="K18">
+        <v>3.36</v>
+      </c>
+      <c r="L18" t="s">
         <v>73</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>588270.0</v>
+        <v>1471530.0</v>
       </c>
       <c r="N18" s="1">
-        <v>610346.71</v>
+        <v>1521872.47</v>
       </c>
       <c r="O18" s="1">
-        <v>0.44</v>
+        <v>1.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
         <v>75</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.258</v>
+        <v>100.094</v>
       </c>
       <c r="E19" s="1">
-        <v>98.1092</v>
+        <v>100.51047333</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1471638.0</v>
+        <v>904594.26</v>
       </c>
       <c r="I19" s="1">
-        <v>-27768.0</v>
+        <v>-3748.26</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.8868770716712</v>
+        <v>-0.41435814549608</v>
       </c>
       <c r="K19">
-        <v>3.16</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.1</v>
+      </c>
+      <c r="L19">
+        <v>942.41</v>
       </c>
       <c r="M19" s="1">
-        <v>1443870.0</v>
+        <v>900846.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1491335.75</v>
+        <v>901788.41</v>
       </c>
       <c r="O19" s="1">
-        <v>1.07</v>
+        <v>0.64</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>106.403</v>
+      </c>
+      <c r="E20" s="1">
+        <v>105.55</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>422200.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>3412.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>0.80814779725249</v>
+      </c>
+      <c r="K20">
+        <v>2.21</v>
+      </c>
+      <c r="L20" t="s">
         <v>78</v>
       </c>
-      <c r="B20" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>897453.0</v>
+        <v>425612.0</v>
       </c>
       <c r="N20" s="1">
-        <v>925489.73</v>
+        <v>434469.53</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>0.31</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.1</v>
+      </c>
+      <c r="E21" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-35075.87</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-1.7963114096715</v>
+      </c>
+      <c r="K21">
+        <v>2.39</v>
+      </c>
+      <c r="L21" t="s">
         <v>81</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>419704.0</v>
+        <v>1917585.0</v>
       </c>
       <c r="N21" s="1">
-        <v>427109.48</v>
+        <v>1963810.19</v>
       </c>
       <c r="O21" s="1">
-        <v>0.31</v>
+        <v>1.4</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="1">
+        <v>944000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>106.688</v>
+      </c>
+      <c r="E22" s="1">
+        <v>104.49157945</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>986400.51</v>
+      </c>
+      <c r="I22" s="1">
+        <v>20734.21</v>
+      </c>
+      <c r="J22" s="1">
+        <v>2.1020072262534</v>
+      </c>
+      <c r="K22">
+        <v>1.8</v>
+      </c>
+      <c r="L22" t="s">
         <v>84</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>1908529.2</v>
+        <v>1007134.72</v>
       </c>
       <c r="N22" s="1">
-        <v>1951278.81</v>
+        <v>1024091.52</v>
       </c>
       <c r="O22" s="1">
-        <v>1.4</v>
+        <v>0.73</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>103.69</v>
+      </c>
+      <c r="E23" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>846080.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-16560.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-1.9572617246596</v>
+      </c>
+      <c r="K23">
+        <v>1.06</v>
+      </c>
+      <c r="L23" t="s">
         <v>87</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>986451.68</v>
+        <v>829520.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1000083.61</v>
+        <v>837961.1</v>
       </c>
       <c r="O23" s="1">
-        <v>0.72</v>
+        <v>0.6</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.99</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.07568647</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>791598.68</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-677.78</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-0.085621668798134</v>
+      </c>
+      <c r="K24">
+        <v>0.9</v>
+      </c>
+      <c r="L24" t="s">
         <v>90</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>823432.0</v>
+        <v>790920.9</v>
       </c>
       <c r="N24" s="1">
-        <v>829736.11</v>
+        <v>798015.52</v>
       </c>
       <c r="O24" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B25" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C25" s="1">
-        <v>840000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.3</v>
+        <v>100.242</v>
       </c>
       <c r="E25" s="1">
-        <v>99.8299619</v>
+        <v>99.834</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>838571.68</v>
+        <v>998340.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-21251.68</v>
+        <v>4080.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.5342711311214</v>
+        <v>0.40867840615422</v>
       </c>
       <c r="K25">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>0.07</v>
+      </c>
+      <c r="L25">
+        <v>698.63</v>
       </c>
       <c r="M25" s="1">
-        <v>817320.0</v>
+        <v>1002420.0</v>
       </c>
       <c r="N25" s="1">
-        <v>829330.27</v>
+        <v>1003118.63</v>
       </c>
       <c r="O25" s="1">
-        <v>0.6</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1">
-        <v>791000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.45</v>
+        <v>106.394</v>
       </c>
       <c r="E26" s="1">
-        <v>100.07568647</v>
+        <v>107.962</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>791598.68</v>
+        <v>647772.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-4949.18</v>
+        <v>-9408.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.62521327094684</v>
+        <v>-1.4523628684167</v>
       </c>
       <c r="K26">
-        <v>0.71</v>
+        <v>1.32</v>
       </c>
       <c r="L26" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="M26" s="1">
-        <v>786649.5</v>
+        <v>638364.0</v>
       </c>
       <c r="N26" s="1">
-        <v>792281.31</v>
+        <v>646268.49</v>
       </c>
       <c r="O26" s="1">
-        <v>0.57</v>
+        <v>0.46</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
-        <v>900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.177</v>
+        <v>88.834</v>
       </c>
       <c r="E27" s="1">
-        <v>102.7138</v>
+        <v>89.011</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>924424.2</v>
+        <v>1513187.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-22831.2</v>
+        <v>-3009.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.4697752395491</v>
+        <v>-0.19885182730224</v>
       </c>
       <c r="K27">
-        <v>0.91</v>
+        <v>1.02</v>
       </c>
       <c r="L27" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="M27" s="1">
-        <v>901593.0</v>
+        <v>1510178.0</v>
       </c>
       <c r="N27" s="1">
-        <v>909822.45</v>
+        <v>1527577.52</v>
       </c>
       <c r="O27" s="1">
-        <v>0.65</v>
+        <v>1.09</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C28" s="1">
-        <v>600000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.509</v>
+        <v>100.005</v>
       </c>
       <c r="E28" s="1">
-        <v>107.962</v>
+        <v>99.298</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>647772.0</v>
+        <v>840061.08</v>
       </c>
       <c r="I28" s="1">
-        <v>-20718.0</v>
+        <v>5981.22</v>
       </c>
       <c r="J28" s="1">
-        <v>-3.1983475667364</v>
+        <v>0.71199822755745</v>
       </c>
       <c r="K28">
-        <v>0.92</v>
+        <v>0.28</v>
       </c>
       <c r="L28" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="M28" s="1">
-        <v>627054.0</v>
+        <v>846042.3</v>
       </c>
       <c r="N28" s="1">
-        <v>632598.94</v>
+        <v>848377.49</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C29" s="1">
-        <v>1700000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.304</v>
+        <v>102.59</v>
       </c>
       <c r="E29" s="1">
-        <v>89.011</v>
+        <v>103.37567669</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1513187.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I29" s="1">
-        <v>-12019.0</v>
+        <v>-1044.95</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.79428385255755</v>
+        <v>-0.76002084520544</v>
       </c>
       <c r="K29">
-        <v>0.96</v>
+        <v>3.4</v>
       </c>
       <c r="L29" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="M29" s="1">
-        <v>1501168.0</v>
+        <v>136444.7</v>
       </c>
       <c r="N29" s="1">
-        <v>1517541.0</v>
+        <v>140962.15</v>
       </c>
       <c r="O29" s="1">
-        <v>1.09</v>
+        <v>0.1</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C30" s="1">
-        <v>846000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.896</v>
+        <v>98.798</v>
       </c>
       <c r="E30" s="1">
-        <v>99.298</v>
+        <v>99.63892626</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>840061.08</v>
+        <v>1418858.31</v>
       </c>
       <c r="I30" s="1">
-        <v>5059.08</v>
+        <v>-11974.79</v>
       </c>
       <c r="J30" s="1">
-        <v>0.60222763801889</v>
+        <v>-0.84397363116547</v>
       </c>
       <c r="K30">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>538.89</v>
+        <v>0.97</v>
+      </c>
+      <c r="L30" t="s">
+        <v>107</v>
       </c>
       <c r="M30" s="1">
-        <v>845120.16</v>
+        <v>1406883.52</v>
       </c>
       <c r="N30" s="1">
-        <v>845659.05</v>
+        <v>1420704.12</v>
       </c>
       <c r="O30" s="1">
-        <v>0.61</v>
+        <v>1.01</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>108</v>
+      </c>
+      <c r="B31" t="s">
+        <v>109</v>
+      </c>
+      <c r="C31" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>98.212</v>
+      </c>
+      <c r="E31" s="1">
+        <v>99.415167</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>994151.67</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-12031.67</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-1.210244911624</v>
+      </c>
+      <c r="K31">
+        <v>0.93</v>
+      </c>
+      <c r="L31" t="s">
         <v>110</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>135561.58</v>
+        <v>982120.0</v>
       </c>
       <c r="N31" s="1">
-        <v>139732.86</v>
+        <v>991421.37</v>
       </c>
       <c r="O31" s="1">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.634</v>
+      </c>
+      <c r="E32" s="1">
+        <v>105.58525</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>422341.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-7805.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-1.8480327507867</v>
+      </c>
+      <c r="K32">
+        <v>4.52</v>
+      </c>
+      <c r="L32" t="s">
         <v>113</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>1400532.48</v>
+        <v>414536.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1411817.19</v>
+        <v>432629.55</v>
       </c>
       <c r="O32" s="1">
-        <v>1.02</v>
+        <v>0.31</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>498890.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-7835.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.5704864799856</v>
+      </c>
+      <c r="K33">
+        <v>2.2</v>
+      </c>
+      <c r="L33" t="s">
         <v>116</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>975740.0</v>
+        <v>491055.0</v>
       </c>
       <c r="N33" s="1">
-        <v>983123.56</v>
+        <v>502058.42</v>
       </c>
       <c r="O33" s="1">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" t="s">
+        <v>118</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.868</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-12046.67</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.2037922402927</v>
+      </c>
+      <c r="K34">
+        <v>0.62</v>
+      </c>
+      <c r="L34" t="s">
         <v>119</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>411772.0</v>
+        <v>988680.0</v>
       </c>
       <c r="N34" s="1">
-        <v>428775.57</v>
+        <v>994875.21</v>
       </c>
       <c r="O34" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" t="s">
+        <v>121</v>
+      </c>
+      <c r="C35" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.573</v>
+      </c>
+      <c r="E35" s="1">
+        <v>101.00763667</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>909068.73</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-12911.73</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-1.4203249516678</v>
+      </c>
+      <c r="K35">
+        <v>3.1</v>
+      </c>
+      <c r="L35" t="s">
         <v>122</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>487130.0</v>
+        <v>896157.0</v>
       </c>
       <c r="N35" s="1">
-        <v>497208.77</v>
+        <v>924035.42</v>
       </c>
       <c r="O35" s="1">
-        <v>0.36</v>
+        <v>0.66</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>123</v>
+      </c>
+      <c r="B36" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.335</v>
+      </c>
+      <c r="E36" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-13113.11</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-1.7538502930335</v>
+      </c>
+      <c r="K36">
+        <v>1.56</v>
+      </c>
+      <c r="L36" t="s">
         <v>125</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>984540.0</v>
+        <v>734562.45</v>
       </c>
       <c r="N36" s="1">
-        <v>988885.89</v>
+        <v>746194.1</v>
       </c>
       <c r="O36" s="1">
-        <v>0.71</v>
+        <v>0.53</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>126</v>
+      </c>
+      <c r="B37" t="s">
+        <v>127</v>
+      </c>
+      <c r="C37" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>108.976</v>
+      </c>
+      <c r="E37" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-6792.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.77304803095834</v>
+      </c>
+      <c r="K37">
+        <v>2.8</v>
+      </c>
+      <c r="L37" t="s">
         <v>128</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>891864.0</v>
+        <v>871808.0</v>
       </c>
       <c r="N37" s="1">
-        <v>918078.04</v>
+        <v>894176.13</v>
       </c>
       <c r="O37" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>129</v>
+      </c>
+      <c r="B38" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" s="1">
+        <v>668000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.112</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.33886377</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>670263.61</v>
+      </c>
+      <c r="I38" s="1">
+        <v>11844.55</v>
+      </c>
+      <c r="J38" s="1">
+        <v>1.7671480031565</v>
+      </c>
+      <c r="K38">
+        <v>3.97</v>
+      </c>
+      <c r="L38" t="s">
         <v>131</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>730566.0</v>
+        <v>682108.16</v>
       </c>
       <c r="N38" s="1">
-        <v>740821.12</v>
+        <v>708606.26</v>
       </c>
       <c r="O38" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>132</v>
+      </c>
+      <c r="B39" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>89.385</v>
+      </c>
+      <c r="E39" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2197.09</v>
+      </c>
+      <c r="J39" s="1">
+        <v>0.12305160566778</v>
+      </c>
+      <c r="K39">
+        <v>1.15</v>
+      </c>
+      <c r="L39" t="s">
         <v>134</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>855528.0</v>
+        <v>1787700.0</v>
       </c>
       <c r="N39" s="1">
-        <v>874654.37</v>
+        <v>1810638.36</v>
       </c>
       <c r="O39" s="1">
-        <v>0.63</v>
+        <v>1.29</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>135</v>
+      </c>
+      <c r="B40" t="s">
+        <v>136</v>
+      </c>
+      <c r="C40" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>98.242</v>
+      </c>
+      <c r="E40" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-10827.88</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-1.3898284582519</v>
+      </c>
+      <c r="K40">
+        <v>1.5</v>
+      </c>
+      <c r="L40" t="s">
         <v>137</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>679997.28</v>
+        <v>768252.44</v>
       </c>
       <c r="N40" s="1">
-        <v>704985.51</v>
+        <v>779966.37</v>
       </c>
       <c r="O40" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>138</v>
+      </c>
+      <c r="B41" t="s">
+        <v>139</v>
+      </c>
+      <c r="C41" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>97.588</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-15578.18</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-1.9563642627291</v>
+      </c>
+      <c r="K41">
+        <v>1.93</v>
+      </c>
+      <c r="L41" t="s">
         <v>140</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>1757780.0</v>
+        <v>780704.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1778389.59</v>
+        <v>796164.27</v>
       </c>
       <c r="O41" s="1">
-        <v>1.28</v>
+        <v>0.57</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B42" t="s">
+        <v>142</v>
+      </c>
+      <c r="C42" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>98.035</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-16782.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-2.3871060428689</v>
+      </c>
+      <c r="K42">
+        <v>1.75</v>
+      </c>
+      <c r="L42" t="s">
         <v>143</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>763216.36</v>
+        <v>686245.0</v>
       </c>
       <c r="N42" s="1">
-        <v>773484.13</v>
+        <v>698506.99</v>
       </c>
       <c r="O42" s="1">
-        <v>0.56</v>
+        <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C43" s="1">
         <v>800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.246</v>
+        <v>95.851</v>
       </c>
       <c r="E43" s="1">
-        <v>99.5352725</v>
+        <v>98.8365</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>796282.18</v>
+        <v>790692.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-18314.18</v>
+        <v>-23884.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.2999610514956</v>
+        <v>-3.0206452069833</v>
       </c>
       <c r="K43">
-        <v>1.75</v>
+        <v>2.06</v>
       </c>
       <c r="L43" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>777968.0</v>
+        <v>766808.0</v>
       </c>
       <c r="N43" s="1">
-        <v>791948.82</v>
+        <v>783301.15</v>
       </c>
       <c r="O43" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" t="s">
+        <v>148</v>
+      </c>
+      <c r="C44" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>93.659</v>
+      </c>
+      <c r="E44" s="1">
+        <v>93.0849075</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>744679.26</v>
+      </c>
+      <c r="I44" s="1">
+        <v>4592.74</v>
+      </c>
+      <c r="J44" s="1">
+        <v>0.61674068913911</v>
+      </c>
+      <c r="K44">
+        <v>0.53</v>
+      </c>
+      <c r="L44" t="s">
         <v>149</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>680477.0</v>
+        <v>749272.0</v>
       </c>
       <c r="N44" s="1">
-        <v>691252.68</v>
+        <v>753548.71</v>
       </c>
       <c r="O44" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B45" t="s">
+        <v>151</v>
+      </c>
+      <c r="C45" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>103.432</v>
+      </c>
+      <c r="E45" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="I45" s="1">
+        <v>8449.51</v>
+      </c>
+      <c r="J45" s="1">
+        <v>2.1450848420099</v>
+      </c>
+      <c r="K45">
+        <v>0.42</v>
+      </c>
+      <c r="L45" t="s">
         <v>152</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>766712.0</v>
+        <v>402350.48</v>
       </c>
       <c r="N45" s="1">
-        <v>781670.9</v>
+        <v>403970.43</v>
       </c>
       <c r="O45" s="1">
-        <v>0.56</v>
+        <v>0.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" t="s">
+        <v>154</v>
+      </c>
+      <c r="C46" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>101.698</v>
+      </c>
+      <c r="E46" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>640634.63</v>
+      </c>
+      <c r="I46" s="1">
+        <v>11249.55</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.7560009205247</v>
+      </c>
+      <c r="K46">
+        <v>0.3</v>
+      </c>
+      <c r="L46" t="s">
         <v>155</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>750104.0</v>
+        <v>651884.18</v>
       </c>
       <c r="N46" s="1">
-        <v>753997.15</v>
+        <v>653780.84</v>
       </c>
       <c r="O46" s="1">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" t="s">
+        <v>157</v>
+      </c>
+      <c r="C47" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>101.372</v>
+      </c>
+      <c r="E47" s="1">
+        <v>100.3582</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>401432.8</v>
+      </c>
+      <c r="I47" s="1">
+        <v>4055.2</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1.0101815297604</v>
+      </c>
+      <c r="K47">
+        <v>3.13</v>
+      </c>
+      <c r="L47" t="s">
         <v>158</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>398658.87</v>
+        <v>405488.0</v>
       </c>
       <c r="N47" s="1">
-        <v>399266.35</v>
+        <v>418024.99</v>
       </c>
       <c r="O47" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" t="s">
         <v>160</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.22</v>
+      </c>
+      <c r="E48" s="1">
+        <v>101.70135077</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1322117.56</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-19257.56</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-1.4565694142963</v>
+      </c>
+      <c r="K48">
+        <v>3.84</v>
+      </c>
+      <c r="L48" t="s">
         <v>161</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>649820.16</v>
+        <v>1302860.0</v>
       </c>
       <c r="N48" s="1">
-        <v>650311.89</v>
+        <v>1352812.05</v>
       </c>
       <c r="O48" s="1">
-        <v>0.47</v>
+        <v>0.96</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>162</v>
       </c>
       <c r="B49" t="s">
         <v>163</v>
       </c>
       <c r="C49" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.802</v>
+        <v>104.004</v>
       </c>
       <c r="E49" s="1">
-        <v>100.3582</v>
+        <v>103.84281857</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>401432.8</v>
+        <v>726899.73</v>
       </c>
       <c r="I49" s="1">
-        <v>1775.2</v>
+        <v>1128.27</v>
       </c>
       <c r="J49" s="1">
-        <v>0.44221598235122</v>
+        <v>0.15521673119895</v>
       </c>
       <c r="K49">
-        <v>2.92</v>
+        <v>4.14</v>
       </c>
       <c r="L49" t="s">
         <v>164</v>
       </c>
       <c r="M49" s="1">
-        <v>403208.0</v>
+        <v>728028.0</v>
       </c>
       <c r="N49" s="1">
-        <v>414868.27</v>
+        <v>757032.45</v>
       </c>
       <c r="O49" s="1">
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>165</v>
       </c>
       <c r="B50" t="s">
         <v>166</v>
       </c>
       <c r="C50" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.958</v>
+        <v>106.445</v>
       </c>
       <c r="E50" s="1">
-        <v>101.70135077</v>
+        <v>107.34</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1322117.56</v>
+        <v>751380.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-35663.56</v>
+        <v>-6265.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.6974575543797</v>
+        <v>-0.83379914291038</v>
       </c>
       <c r="K50">
-        <v>3.62</v>
+        <v>0.71</v>
       </c>
       <c r="L50" t="s">
         <v>167</v>
       </c>
       <c r="M50" s="1">
-        <v>1286454.0</v>
+        <v>745115.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1333467.7</v>
+        <v>750079.67</v>
       </c>
       <c r="O50" s="1">
-        <v>0.96</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>168</v>
       </c>
       <c r="B51" t="s">
         <v>169</v>
       </c>
       <c r="C51" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.64</v>
+        <v>102.822</v>
       </c>
       <c r="E51" s="1">
-        <v>103.84281818</v>
+        <v>101.255</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1142271.0</v>
+        <v>303765.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-13231.0</v>
+        <v>4701.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.1583065664803</v>
+        <v>1.5475778973878</v>
       </c>
       <c r="K51">
-        <v>3.89</v>
+        <v>4.59</v>
       </c>
       <c r="L51" t="s">
         <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>1129040.0</v>
+        <v>308466.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1171830.75</v>
+        <v>322223.92</v>
       </c>
       <c r="O51" s="1">
-        <v>0.84</v>
+        <v>0.23</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>171</v>
       </c>
       <c r="B52" t="s">
         <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>105.407</v>
+        <v>106.743</v>
       </c>
       <c r="E52" s="1">
-        <v>107.34</v>
+        <v>109.243715</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>751380.0</v>
+        <v>655462.29</v>
       </c>
       <c r="I52" s="1">
-        <v>-13531.0</v>
+        <v>-15004.29</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.8008198248556</v>
+        <v>-2.2891156713226</v>
       </c>
       <c r="K52">
-        <v>0.32</v>
+        <v>1.37</v>
       </c>
       <c r="L52" t="s">
         <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>737849.0</v>
+        <v>640458.0</v>
       </c>
       <c r="N52" s="1">
-        <v>740055.52</v>
+        <v>648656.63</v>
       </c>
       <c r="O52" s="1">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>174</v>
       </c>
       <c r="B53" t="s">
         <v>175</v>
       </c>
       <c r="C53" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>101.991</v>
+        <v>99.247</v>
       </c>
       <c r="E53" s="1">
-        <v>101.255</v>
+        <v>99.984</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>303765.0</v>
+        <v>799872.0</v>
       </c>
       <c r="I53" s="1">
-        <v>2208.0</v>
+        <v>-5896.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.72687768505259</v>
+        <v>-0.73711793887022</v>
       </c>
       <c r="K53">
-        <v>4.32</v>
+        <v>0.96</v>
       </c>
       <c r="L53" t="s">
         <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>305973.0</v>
+        <v>793976.0</v>
       </c>
       <c r="N53" s="1">
-        <v>318940.23</v>
+        <v>801691.07</v>
       </c>
       <c r="O53" s="1">
-        <v>0.23</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>178</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>106.268</v>
+        <v>100.0</v>
       </c>
       <c r="E54" s="1">
-        <v>109.243715</v>
+        <v>99.653</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>655462.29</v>
+        <v>199306.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-17854.29</v>
+        <v>694.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.7239232938938</v>
+        <v>0.34820828274111</v>
       </c>
       <c r="K54">
-        <v>1.08</v>
+        <v>2.01</v>
       </c>
       <c r="L54" t="s">
         <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>637608.0</v>
+        <v>200000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>644080.6</v>
+        <v>204013.01</v>
       </c>
       <c r="O54" s="1">
-        <v>0.46</v>
+        <v>0.15</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>180</v>
       </c>
       <c r="B55" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="1">
-        <v>800000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.539</v>
+        <v>100.011</v>
       </c>
       <c r="E55" s="1">
-        <v>99.984</v>
+        <v>99.934</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>799872.0</v>
+        <v>503667.36</v>
       </c>
       <c r="I55" s="1">
-        <v>-11560.0</v>
+        <v>388.08</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.4452312369979</v>
+        <v>0.077050853563352</v>
       </c>
       <c r="K55">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>788312.0</v>
+        <v>504055.44</v>
       </c>
       <c r="N55" s="1">
-        <v>794273.64</v>
+        <v>504055.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" t="s">
         <v>183</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>101.015</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>4060.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>1.015</v>
+      </c>
+      <c r="K56">
+        <v>0.28</v>
+      </c>
+      <c r="L56" t="s">
         <v>184</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>198718.0</v>
+        <v>404060.0</v>
       </c>
       <c r="N56" s="1">
-        <v>202361.15</v>
+        <v>405179.95</v>
       </c>
       <c r="O56" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" t="s">
         <v>186</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>104.394</v>
+      </c>
+      <c r="E57" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="I57" s="1">
+        <v>52222.4</v>
+      </c>
+      <c r="J57" s="1">
+        <v>3.4500117461489</v>
+      </c>
+      <c r="K57">
+        <v>3.22</v>
+      </c>
+      <c r="L57" t="s">
         <v>187</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>402368.0</v>
+        <v>1565910.0</v>
       </c>
       <c r="N57" s="1">
-        <v>402658.36</v>
+        <v>1614197.67</v>
       </c>
       <c r="O57" s="1">
-        <v>0.29</v>
+        <v>1.15</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>188</v>
       </c>
       <c r="B58" t="s">
         <v>189</v>
       </c>
       <c r="C58" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>103.916</v>
+        <v>99.014</v>
       </c>
       <c r="E58" s="1">
-        <v>100.91250667</v>
+        <v>99.895</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1513687.6</v>
+        <v>299685.0</v>
       </c>
       <c r="I58" s="1">
-        <v>45052.4</v>
+        <v>-2643.0</v>
       </c>
       <c r="J58" s="1">
-        <v>2.9763340863729</v>
+        <v>-0.88192602232344</v>
       </c>
       <c r="K58">
-        <v>2.95</v>
+        <v>0.68</v>
       </c>
       <c r="L58" t="s">
         <v>190</v>
       </c>
       <c r="M58" s="1">
-        <v>1558740.0</v>
+        <v>297042.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1602918.08</v>
+        <v>299094.74</v>
       </c>
       <c r="O58" s="1">
-        <v>1.15</v>
+        <v>0.21</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>191</v>
       </c>
       <c r="B59" t="s">
         <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.604</v>
+        <v>85.193</v>
       </c>
       <c r="E59" s="1">
-        <v>99.895</v>
+        <v>86.06233333</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>299685.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-3873.0</v>
+        <v>-10432.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.2923569748236</v>
+        <v>-1.0101205715237</v>
       </c>
       <c r="K59">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="L59" t="s">
         <v>193</v>
       </c>
       <c r="M59" s="1">
-        <v>295812.0</v>
+        <v>1022316.0</v>
       </c>
       <c r="N59" s="1">
-        <v>297309.95</v>
+        <v>1028213.26</v>
       </c>
       <c r="O59" s="1">
-        <v>0.21</v>
+        <v>0.73</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>194</v>
       </c>
       <c r="B60" t="s">
         <v>195</v>
       </c>
       <c r="C60" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>84.257</v>
+        <v>99.185</v>
       </c>
       <c r="E60" s="1">
-        <v>86.06233333</v>
+        <v>100.6852</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1032748.0</v>
+        <v>402740.8</v>
       </c>
       <c r="I60" s="1">
-        <v>-21664.0</v>
+        <v>-6000.8</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.09770437706</v>
+        <v>-1.4899905845149</v>
       </c>
       <c r="K60">
-        <v>0.46</v>
+        <v>0.85</v>
       </c>
       <c r="L60" t="s">
         <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>1011084.0</v>
+        <v>396740.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1016570.3</v>
+        <v>400126.3</v>
       </c>
       <c r="O60" s="1">
-        <v>0.73</v>
+        <v>0.28</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>197</v>
       </c>
       <c r="B61" t="s">
         <v>198</v>
       </c>
       <c r="C61" s="1">
         <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.676</v>
+        <v>98.911</v>
       </c>
       <c r="E61" s="1">
-        <v>100.6852</v>
+        <v>100.62</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>402740.8</v>
+        <v>402480.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-8036.8</v>
+        <v>-6836.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.9955266513847</v>
+        <v>-1.6984694891672</v>
       </c>
       <c r="K61">
-        <v>0.68</v>
+        <v>2.94</v>
       </c>
       <c r="L61" t="s">
         <v>199</v>
       </c>
       <c r="M61" s="1">
-        <v>394704.0</v>
+        <v>395644.0</v>
       </c>
       <c r="N61" s="1">
-        <v>397432.77</v>
+        <v>407390.58</v>
       </c>
       <c r="O61" s="1">
         <v>0.29</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>200</v>
       </c>
       <c r="B62" t="s">
         <v>201</v>
       </c>
       <c r="C62" s="1">
-        <v>400000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.304</v>
+        <v>100.461</v>
       </c>
       <c r="E62" s="1">
-        <v>100.62</v>
+        <v>99.662</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>402480.0</v>
+        <v>414593.92</v>
       </c>
       <c r="I62" s="1">
-        <v>-9264.0</v>
+        <v>3323.84</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.3017292784735</v>
+        <v>0.8017097790532</v>
       </c>
       <c r="K62">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.06</v>
+      </c>
+      <c r="L62">
+        <v>247.89</v>
       </c>
       <c r="M62" s="1">
-        <v>393216.0</v>
+        <v>417917.76</v>
       </c>
       <c r="N62" s="1">
-        <v>404277.64</v>
+        <v>418165.65</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C63" s="1">
         <v>627000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.449</v>
+        <v>98.852</v>
       </c>
       <c r="E63" s="1">
         <v>99.84305423</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>626015.95</v>
       </c>
       <c r="I63" s="1">
-        <v>-8740.72</v>
+        <v>-6213.91</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.3962455748931</v>
+        <v>-0.99261208919677</v>
       </c>
       <c r="K63">
-        <v>2.78</v>
+        <v>2.98</v>
       </c>
       <c r="L63" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="M63" s="1">
-        <v>617275.23</v>
+        <v>619802.04</v>
       </c>
       <c r="N63" s="1">
-        <v>634710.98</v>
+        <v>638483.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C64" s="1">
         <v>500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.388</v>
+        <v>98.739</v>
       </c>
       <c r="E64" s="1">
         <v>100.096834</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>500484.17</v>
       </c>
       <c r="I64" s="1">
-        <v>-8544.17</v>
+        <v>-6789.17</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.7071808684778</v>
+        <v>-1.3565204270097</v>
       </c>
       <c r="K64">
-        <v>1.78</v>
+        <v>1.98</v>
       </c>
       <c r="L64" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="M64" s="1">
-        <v>491940.0</v>
+        <v>493695.0</v>
       </c>
       <c r="N64" s="1">
-        <v>500824.25</v>
+        <v>503594.59</v>
       </c>
       <c r="O64" s="1">
         <v>0.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C65" s="1">
         <v>1592000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.139</v>
+        <v>98.608</v>
       </c>
       <c r="E65" s="1">
         <v>100.08562374</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>1593363.13</v>
       </c>
       <c r="I65" s="1">
-        <v>-30990.25</v>
+        <v>-23523.77</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.9449583975249</v>
+        <v>-1.4763596293332</v>
       </c>
       <c r="K65">
-        <v>0.75</v>
+        <v>0.94</v>
       </c>
       <c r="L65" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="M65" s="1">
-        <v>1562372.88</v>
+        <v>1569839.36</v>
       </c>
       <c r="N65" s="1">
-        <v>1574253.65</v>
+        <v>1584727.92</v>
       </c>
       <c r="O65" s="1">
         <v>1.13</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C66" s="1">
         <v>1009000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.865</v>
+        <v>98.036</v>
       </c>
       <c r="E66" s="1">
         <v>100.01720416</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>1009173.59</v>
       </c>
       <c r="I66" s="1">
-        <v>-21715.74</v>
+        <v>-19990.35</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.1518339575256</v>
+        <v>-1.9808633715831</v>
       </c>
       <c r="K66">
-        <v>2.23</v>
+        <v>2.43</v>
       </c>
       <c r="L66" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M66" s="1">
-        <v>987457.85</v>
+        <v>989183.24</v>
       </c>
       <c r="N66" s="1">
-        <v>1009918.08</v>
+        <v>1013704.04</v>
       </c>
       <c r="O66" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="C67" s="1">
         <v>800000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.452</v>
+        <v>99.092</v>
       </c>
       <c r="E67" s="1">
         <v>100.49511125</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>803960.89</v>
       </c>
       <c r="I67" s="1">
-        <v>-16344.89</v>
+        <v>-11224.89</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.0330454134404</v>
+        <v>-1.3961985140844</v>
       </c>
       <c r="K67">
-        <v>3.32</v>
+        <v>3.52</v>
       </c>
       <c r="L67" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="M67" s="1">
-        <v>787616.0</v>
+        <v>792736.0</v>
       </c>
       <c r="N67" s="1">
-        <v>814152.99</v>
+        <v>820862.03</v>
       </c>
       <c r="O67" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>217</v>
+      </c>
+      <c r="B68" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="C68" s="1">
         <v>900000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>96.992</v>
+        <v>97.606</v>
       </c>
       <c r="E68" s="1">
         <v>99.631</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>896679.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-23751.0</v>
+        <v>-18225.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.6487739759713</v>
+        <v>-2.0324999247222</v>
       </c>
       <c r="K68">
-        <v>0.44</v>
+        <v>0.68</v>
       </c>
       <c r="L68" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="M68" s="1">
-        <v>872928.0</v>
+        <v>878454.0</v>
       </c>
       <c r="N68" s="1">
-        <v>876919.44</v>
+        <v>884602.97</v>
       </c>
       <c r="O68" s="1">
         <v>0.63</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>220</v>
+      </c>
+      <c r="B69" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C69" s="1">
         <v>615000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.56</v>
+        <v>98.116</v>
       </c>
       <c r="E69" s="1">
         <v>99.44689431</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>611598.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-11604.4</v>
+        <v>-8185.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.897388874791</v>
+        <v>-1.3382965030648</v>
       </c>
       <c r="K69">
-        <v>1.08</v>
+        <v>1.25</v>
       </c>
       <c r="L69" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="M69" s="1">
-        <v>599994.0</v>
+        <v>603413.4</v>
       </c>
       <c r="N69" s="1">
-        <v>606628.42</v>
+        <v>611100.9</v>
       </c>
       <c r="O69" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>223</v>
+      </c>
+      <c r="B70" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C70" s="1">
         <v>800000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.054</v>
+        <v>100.59</v>
       </c>
       <c r="E70" s="1">
         <v>100.9622225</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>807697.78</v>
       </c>
       <c r="I70" s="1">
-        <v>-7265.78</v>
+        <v>-2977.78</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.89956666712641</v>
+        <v>-0.36867502594844</v>
       </c>
       <c r="K70">
-        <v>3.2</v>
+        <v>3.41</v>
       </c>
       <c r="L70" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="M70" s="1">
-        <v>800432.0</v>
+        <v>804720.0</v>
       </c>
       <c r="N70" s="1">
-        <v>825996.38</v>
+        <v>831983.01</v>
       </c>
       <c r="O70" s="1">
         <v>0.59</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>226</v>
+      </c>
+      <c r="B71" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C71" s="1">
         <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.634</v>
+        <v>100.027</v>
       </c>
       <c r="E71" s="1">
         <v>99.821</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>698747.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-1309.0</v>
+        <v>1442.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.18733533024113</v>
+        <v>0.2063694012282</v>
       </c>
       <c r="K71">
-        <v>0.17</v>
+        <v>0.38</v>
       </c>
       <c r="L71" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="M71" s="1">
-        <v>697438.0</v>
+        <v>700189.0</v>
       </c>
       <c r="N71" s="1">
-        <v>698627.04</v>
+        <v>702864.34</v>
       </c>
       <c r="O71" s="1">
         <v>0.5</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>229</v>
+      </c>
+      <c r="B72" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="C72" s="1">
         <v>1258000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.81</v>
+        <v>98.168</v>
       </c>
       <c r="E72" s="1">
         <v>99.38705326</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>1250289.13</v>
       </c>
       <c r="I72" s="1">
-        <v>-19839.33</v>
+        <v>-15335.69</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.5867793715842</v>
+        <v>-1.2265714891083</v>
       </c>
       <c r="K72">
-        <v>2.59</v>
+        <v>2.75</v>
       </c>
       <c r="L72" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="M72" s="1">
-        <v>1230449.8</v>
+        <v>1234953.44</v>
       </c>
       <c r="N72" s="1">
-        <v>1263050.09</v>
+        <v>1269535.52</v>
       </c>
       <c r="O72" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>232</v>
+      </c>
+      <c r="B73" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="C73" s="1">
         <v>500000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.201</v>
+        <v>98.845</v>
       </c>
       <c r="E73" s="1">
         <v>99.7035</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>498517.5</v>
       </c>
       <c r="I73" s="1">
-        <v>-7512.5</v>
+        <v>-4292.5</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.5069681605962</v>
+        <v>-0.86105302221086</v>
       </c>
       <c r="K73">
-        <v>2.71</v>
+        <v>2.89</v>
       </c>
       <c r="L73" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="M73" s="1">
-        <v>491005.0</v>
+        <v>494225.0</v>
       </c>
       <c r="N73" s="1">
-        <v>504551.23</v>
+        <v>508695.89</v>
       </c>
       <c r="O73" s="1">
         <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>235</v>
+      </c>
+      <c r="B74" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="C74" s="1">
         <v>2050000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.161</v>
+        <v>100.328</v>
       </c>
       <c r="E74" s="1">
         <v>96.98605268</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>1988214.08</v>
       </c>
       <c r="I74" s="1">
-        <v>65086.42</v>
+        <v>68509.92</v>
       </c>
       <c r="J74" s="1">
-        <v>3.2736122661399</v>
+        <v>3.445801973196</v>
       </c>
       <c r="K74">
-        <v>3.99</v>
+        <v>4.24</v>
       </c>
       <c r="L74" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="M74" s="1">
-        <v>2053300.5</v>
+        <v>2056724.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2135188.17</v>
+        <v>2143666.47</v>
       </c>
       <c r="O74" s="1">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>238</v>
+      </c>
+      <c r="B75" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="C75" s="1">
         <v>900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>90.134</v>
+        <v>90.938</v>
       </c>
       <c r="E75" s="1">
         <v>83.47740778</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>751296.67</v>
       </c>
       <c r="I75" s="1">
-        <v>59909.33</v>
+        <v>67145.33</v>
       </c>
       <c r="J75" s="1">
-        <v>7.9741242564006</v>
+        <v>8.9372590989921</v>
       </c>
       <c r="K75">
-        <v>1.09</v>
+        <v>1.19</v>
       </c>
       <c r="L75" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="M75" s="1">
-        <v>811206.0</v>
+        <v>818442.0</v>
       </c>
       <c r="N75" s="1">
-        <v>821007.37</v>
+        <v>829168.03</v>
       </c>
       <c r="O75" s="1">
         <v>0.59</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>241</v>
+      </c>
+      <c r="B76" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="C76" s="1">
         <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.804</v>
+        <v>102.087</v>
       </c>
       <c r="E76" s="1">
         <v>100.4068</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>702847.6</v>
       </c>
       <c r="I76" s="1">
-        <v>9780.4</v>
+        <v>11761.4</v>
       </c>
       <c r="J76" s="1">
-        <v>1.3915392184593</v>
+        <v>1.6733926387456</v>
       </c>
       <c r="K76">
-        <v>0.98</v>
+        <v>1.19</v>
       </c>
       <c r="L76" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="M76" s="1">
-        <v>712628.0</v>
+        <v>714609.0</v>
       </c>
       <c r="N76" s="1">
-        <v>719464.99</v>
+        <v>722932.29</v>
       </c>
       <c r="O76" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>244</v>
+      </c>
+      <c r="B77" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="C77" s="1">
         <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.927</v>
+        <v>98.507</v>
       </c>
       <c r="E77" s="1">
         <v>100.231</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>701617.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-16128.0</v>
+        <v>-12068.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.2986900260398</v>
+        <v>-1.7200267382347</v>
       </c>
       <c r="K77">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.07</v>
+      </c>
+      <c r="L77">
+        <v>503.42</v>
       </c>
       <c r="M77" s="1">
-        <v>685489.0</v>
+        <v>689549.0</v>
       </c>
       <c r="N77" s="1">
-        <v>691026.67</v>
+        <v>690052.42</v>
       </c>
       <c r="O77" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B78" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C78" s="1">
         <v>800000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.879</v>
+        <v>98.344</v>
       </c>
       <c r="E78" s="1">
         <v>100.28911125</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>802312.89</v>
       </c>
       <c r="I78" s="1">
-        <v>-19280.89</v>
+        <v>-15560.89</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.403163434156</v>
+        <v>-1.9395039259559</v>
       </c>
       <c r="K78">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="L78" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="M78" s="1">
-        <v>783032.0</v>
+        <v>786752.0</v>
       </c>
       <c r="N78" s="1">
-        <v>785267.62</v>
+        <v>790302.68</v>
       </c>
       <c r="O78" s="1">
         <v>0.56</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B79" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C79" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>90.008</v>
+        <v>100.787</v>
       </c>
       <c r="E79" s="1">
-        <v>90.19025</v>
+        <v>99.651</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>360761.0</v>
+        <v>597906.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-729.0</v>
+        <v>6816.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.20207284046779</v>
+        <v>1.1399785250524</v>
       </c>
       <c r="K79">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="L79">
-        <v>350.68</v>
+        <v>836.3</v>
       </c>
       <c r="M79" s="1">
-        <v>360032.0</v>
+        <v>604722.0</v>
       </c>
       <c r="N79" s="1">
-        <v>360382.68</v>
+        <v>605558.3</v>
       </c>
       <c r="O79" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>251</v>
+      </c>
+      <c r="B80" t="s">
+        <v>252</v>
+      </c>
+      <c r="C80" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>101.082</v>
+      </c>
+      <c r="E80" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>502695.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>2715.0</v>
+      </c>
+      <c r="J80" s="1">
+        <v>0.54008892071733</v>
+      </c>
+      <c r="K80">
+        <v>2.37</v>
+      </c>
+      <c r="L80" t="s">
         <v>253</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>90400.0</v>
+        <v>505410.0</v>
       </c>
       <c r="N80" s="1">
-        <v>90540.41</v>
+        <v>517245.62</v>
       </c>
       <c r="O80" s="1">
-        <v>0.07</v>
+        <v>0.37</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>254</v>
+      </c>
+      <c r="B81" t="s">
         <v>255</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.177</v>
+      </c>
+      <c r="E81" s="1">
+        <v>99.92916667</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>599575.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-10513.0</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-1.7534086644707</v>
+      </c>
+      <c r="K81">
+        <v>2.69</v>
+      </c>
+      <c r="L81" t="s">
         <v>256</v>
       </c>
-      <c r="C81" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>502325.0</v>
+        <v>589062.0</v>
       </c>
       <c r="N81" s="1">
-        <v>513064.73</v>
+        <v>605200.36</v>
       </c>
       <c r="O81" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>257</v>
+      </c>
+      <c r="B82" t="s">
         <v>258</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" s="1">
+        <v>580000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>98.376</v>
+      </c>
+      <c r="E82" s="1">
+        <v>100.00810345</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>580047.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-9466.2</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-1.6319712023336</v>
+      </c>
+      <c r="K82">
+        <v>1.29</v>
+      </c>
+      <c r="L82" t="s">
         <v>259</v>
       </c>
-      <c r="C82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>581826.0</v>
+        <v>570580.8</v>
       </c>
       <c r="N82" s="1">
-        <v>596567.1</v>
+        <v>578054.7</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>260</v>
+      </c>
+      <c r="B83" t="s">
         <v>261</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>98.566</v>
+      </c>
+      <c r="E83" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>592260.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-864.0</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.14588187620302</v>
+      </c>
+      <c r="K83">
+        <v>0.75</v>
+      </c>
+      <c r="L83" t="s">
         <v>262</v>
       </c>
-      <c r="C83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>567292.2</v>
+        <v>591396.0</v>
       </c>
       <c r="N83" s="1">
-        <v>573650.59</v>
+        <v>595867.23</v>
       </c>
       <c r="O83" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>263</v>
+      </c>
+      <c r="B84" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="C84" s="1">
         <v>700000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.896</v>
+        <v>98.46</v>
       </c>
       <c r="E84" s="1">
         <v>100.03090857</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>700216.36</v>
       </c>
       <c r="I84" s="1">
-        <v>-14944.36</v>
+        <v>-10996.36</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.1342489055811</v>
+        <v>-1.5704231760595</v>
       </c>
       <c r="K84">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="L84" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="M84" s="1">
-        <v>685272.0</v>
+        <v>689220.0</v>
       </c>
       <c r="N84" s="1">
-        <v>688441.18</v>
+        <v>693656.85</v>
       </c>
       <c r="O84" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>266</v>
+      </c>
+      <c r="B85" t="s">
         <v>267</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>600000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.504</v>
+        <v>100.163</v>
       </c>
       <c r="E85" s="1">
-        <v>100.681715</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>604090.29</v>
+        <v>487000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-13066.29</v>
+        <v>793.81</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.1629697110344</v>
+        <v>0.163</v>
       </c>
       <c r="K85">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>0.07</v>
+      </c>
+      <c r="L85">
+        <v>335.27</v>
       </c>
       <c r="M85" s="1">
-        <v>591024.0</v>
+        <v>487793.81</v>
       </c>
       <c r="N85" s="1">
-        <v>600995.92</v>
+        <v>488129.08</v>
       </c>
       <c r="O85" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B86" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C86" s="1">
         <v>900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.853</v>
+        <v>101.402</v>
       </c>
       <c r="E86" s="1">
         <v>99.942</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>899478.0</v>
       </c>
       <c r="I86" s="1">
-        <v>8199.0</v>
+        <v>13140.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.91152868663825</v>
+        <v>1.460847291429</v>
       </c>
       <c r="K86">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>536.3</v>
+        <v>0.26</v>
+      </c>
+      <c r="L86" t="s">
+        <v>270</v>
       </c>
       <c r="M86" s="1">
-        <v>907677.0</v>
+        <v>912618.0</v>
       </c>
       <c r="N86" s="1">
-        <v>908213.3</v>
+        <v>914941.97</v>
       </c>
       <c r="O86" s="1">
         <v>0.65</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>271</v>
+      </c>
+      <c r="B87" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="C87" s="1">
         <v>700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>94.094</v>
+        <v>94.129</v>
       </c>
       <c r="E87" s="1">
         <v>94.61294429</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>662290.61</v>
       </c>
       <c r="I87" s="1">
-        <v>-3632.61</v>
+        <v>-3387.61</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.54849184710621</v>
+        <v>-0.51149902306481</v>
       </c>
       <c r="K87">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="L87" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="M87" s="1">
-        <v>658658.0</v>
+        <v>658903.0</v>
       </c>
       <c r="N87" s="1">
-        <v>661103.21</v>
+        <v>661587.93</v>
       </c>
       <c r="O87" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>274</v>
+      </c>
+      <c r="B88" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="C88" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.389</v>
+        <v>101.271</v>
       </c>
       <c r="E88" s="1">
         <v>100.55165909</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>1106068.25</v>
       </c>
       <c r="I88" s="1">
-        <v>-1789.25</v>
+        <v>7912.75</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.16176669025623</v>
+        <v>0.71539437100739</v>
       </c>
       <c r="K88">
-        <v>3.26</v>
+        <v>3.47</v>
       </c>
       <c r="L88" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="M88" s="1">
-        <v>1104279.0</v>
+        <v>1113981.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1140130.71</v>
+        <v>1152168.33</v>
       </c>
       <c r="O88" s="1">
         <v>0.82</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>277</v>
+      </c>
+      <c r="B89" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="C89" s="1">
         <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.625</v>
+        <v>98.252</v>
       </c>
       <c r="E89" s="1">
         <v>99.99133333</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>599948.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-14198.0</v>
+        <v>-10436.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.3665384333309</v>
+        <v>-1.739484088621</v>
       </c>
       <c r="K89">
-        <v>1.58</v>
+        <v>1.79</v>
       </c>
       <c r="L89" t="s">
-        <v>280</v>
+        <v>240</v>
       </c>
       <c r="M89" s="1">
-        <v>585750.0</v>
+        <v>589512.0</v>
       </c>
       <c r="N89" s="1">
-        <v>595243.15</v>
+        <v>600238.03</v>
       </c>
       <c r="O89" s="1">
         <v>0.43</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B90" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C90" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>92.788</v>
+        <v>93.48</v>
       </c>
       <c r="E90" s="1">
         <v>94.52690909</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>1039796.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-19128.0</v>
+        <v>-11516.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.8395916122009</v>
+        <v>-1.1075249375839</v>
       </c>
       <c r="K90">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="L90" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="M90" s="1">
-        <v>1020668.0</v>
+        <v>1028280.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1023858.0</v>
+        <v>1032570.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B91" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C91" s="1">
         <v>700000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.944</v>
+        <v>100.0</v>
       </c>
       <c r="E91" s="1">
         <v>95.31451</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>667201.57</v>
       </c>
       <c r="I91" s="1">
-        <v>32406.43</v>
+        <v>32798.43</v>
       </c>
       <c r="J91" s="1">
-        <v>4.8570674076801</v>
+        <v>4.9158202670296</v>
       </c>
       <c r="K91">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>699608.0</v>
+        <v>700000.0</v>
       </c>
       <c r="N91" s="1">
-        <v>712007.21</v>
+        <v>700000.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C92" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>95.25</v>
+        <v>97.507</v>
       </c>
       <c r="E92" s="1">
         <v>98.91583333</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>1186990.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-43990.0</v>
+        <v>-16906.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-3.7060126875542</v>
+        <v>-1.4242748464604</v>
       </c>
       <c r="K92">
-        <v>3.85</v>
+        <v>4.09</v>
       </c>
       <c r="L92" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="M92" s="1">
-        <v>1143000.0</v>
+        <v>1170084.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1189171.23</v>
+        <v>1219131.95</v>
       </c>
       <c r="O92" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B93" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C93" s="1">
         <v>521000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.753</v>
+        <v>98.067</v>
       </c>
       <c r="E93" s="1">
         <v>99.68758157</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>519372.3</v>
       </c>
       <c r="I93" s="1">
-        <v>-10079.17</v>
+        <v>-8443.23</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.9406445049149</v>
+        <v>-1.6256604366463</v>
       </c>
       <c r="K93">
-        <v>1.68</v>
+        <v>1.86</v>
       </c>
       <c r="L93" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="M93" s="1">
-        <v>509293.13</v>
+        <v>510929.07</v>
       </c>
       <c r="N93" s="1">
-        <v>518060.92</v>
+        <v>520624.67</v>
       </c>
       <c r="O93" s="1">
         <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B94" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C94" s="1">
         <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.316</v>
+        <v>98.694</v>
       </c>
       <c r="E94" s="1">
         <v>99.996</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>499980.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-13400.0</v>
+        <v>-6510.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-2.6801072042882</v>
+        <v>-1.3020520820833</v>
       </c>
       <c r="K94">
-        <v>1.51</v>
+        <v>1.73</v>
       </c>
       <c r="L94" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="M94" s="1">
-        <v>486580.0</v>
+        <v>493470.0</v>
       </c>
       <c r="N94" s="1">
-        <v>494141.64</v>
+        <v>502127.53</v>
       </c>
       <c r="O94" s="1">
         <v>0.36</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B95" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C95" s="1">
-        <v>517000.0</v>
+        <v>385000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.453</v>
+        <v>98.505</v>
       </c>
       <c r="E95" s="1">
-        <v>99.72939652</v>
+        <v>99.7293974</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>515600.98</v>
+        <v>383958.18</v>
       </c>
       <c r="I95" s="1">
-        <v>-11768.97</v>
+        <v>-4713.93</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.2825732410361</v>
+        <v>-1.2277196438425</v>
       </c>
       <c r="K95">
-        <v>2.8</v>
+        <v>2.99</v>
       </c>
       <c r="L95" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="M95" s="1">
-        <v>503832.01</v>
+        <v>379244.25</v>
       </c>
       <c r="N95" s="1">
-        <v>518316.86</v>
+        <v>390742.83</v>
       </c>
       <c r="O95" s="1">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B96" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C96" s="1">
-        <v>700000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>94.677</v>
+        <v>99.484</v>
       </c>
       <c r="E96" s="1">
-        <v>93.6</v>
+        <v>99.394</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>655200.0</v>
+        <v>653018.58</v>
       </c>
       <c r="I96" s="1">
-        <v>7539.0</v>
+        <v>591.3</v>
       </c>
       <c r="J96" s="1">
-        <v>1.150641025641</v>
+        <v>0.090548725275168</v>
       </c>
       <c r="K96">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>662739.0</v>
+        <v>653609.88</v>
       </c>
       <c r="N96" s="1">
-        <v>668005.78</v>
+        <v>653609.88</v>
       </c>
       <c r="O96" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B97" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C97" s="1">
-        <v>1500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.467</v>
+        <v>95.254</v>
       </c>
       <c r="E97" s="1">
-        <v>100.08276467</v>
+        <v>93.6</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1501241.47</v>
+        <v>655200.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-39236.47</v>
+        <v>11578.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.613601528074</v>
+        <v>1.767094017094</v>
       </c>
       <c r="K97">
-        <v>2.45</v>
+        <v>0.84</v>
       </c>
       <c r="L97" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="M97" s="1">
-        <v>1462005.0</v>
+        <v>666778.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1498790.96</v>
+        <v>672668.07</v>
       </c>
       <c r="O97" s="1">
-        <v>1.08</v>
+        <v>0.48</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B98" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C98" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.453</v>
+        <v>98.385</v>
       </c>
       <c r="E98" s="1">
-        <v>103.012</v>
+        <v>100.08276467</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>721084.0</v>
+        <v>1501241.47</v>
       </c>
       <c r="I98" s="1">
-        <v>-17913.0</v>
+        <v>-25466.47</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.4841766007844</v>
+        <v>-1.6963606794049</v>
       </c>
       <c r="K98">
-        <v>2.62</v>
+        <v>2.66</v>
       </c>
       <c r="L98" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="M98" s="1">
-        <v>703171.0</v>
+        <v>1475775.0</v>
       </c>
       <c r="N98" s="1">
-        <v>721510.04</v>
+        <v>1515745.89</v>
       </c>
       <c r="O98" s="1">
-        <v>0.52</v>
+        <v>1.08</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B99" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C99" s="1">
-        <v>369000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.371</v>
+        <v>101.327</v>
       </c>
       <c r="E99" s="1">
-        <v>100.48160976</v>
+        <v>103.012</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>370777.14</v>
+        <v>721084.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-408.15</v>
+        <v>-11795.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.11007960199488</v>
+        <v>-1.6357317594067</v>
       </c>
       <c r="K99">
-        <v>2.15</v>
+        <v>2.85</v>
       </c>
       <c r="L99" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="M99" s="1">
-        <v>370368.99</v>
+        <v>709289.0</v>
       </c>
       <c r="N99" s="1">
-        <v>378309.06</v>
+        <v>729258.18</v>
       </c>
       <c r="O99" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B100" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C100" s="1">
         <v>560000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.748</v>
+        <v>99.85</v>
       </c>
       <c r="E100" s="1">
         <v>99.56446429</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>557561.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-4572.2</v>
+        <v>1599.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.8200358346441</v>
+        <v>0.28678476435762</v>
       </c>
       <c r="K100">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>429.59</v>
+        <v>0.27</v>
+      </c>
+      <c r="L100" t="s">
+        <v>308</v>
       </c>
       <c r="M100" s="1">
-        <v>552988.8</v>
+        <v>559160.0</v>
       </c>
       <c r="N100" s="1">
-        <v>553418.39</v>
+        <v>560663.56</v>
       </c>
       <c r="O100" s="1">
         <v>0.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B101" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C101" s="1">
         <v>400000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.141</v>
+        <v>100.182</v>
       </c>
       <c r="E101" s="1">
         <v>101.1515</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>404606.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-8042.0</v>
+        <v>-3878.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.9876126404453</v>
+        <v>-0.95846329515628</v>
       </c>
       <c r="K101">
-        <v>4.32</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.06</v>
+      </c>
+      <c r="L101">
+        <v>246.58</v>
       </c>
       <c r="M101" s="1">
-        <v>396564.0</v>
+        <v>400728.0</v>
       </c>
       <c r="N101" s="1">
-        <v>413824.27</v>
+        <v>400974.58</v>
       </c>
       <c r="O101" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B102" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C102" s="1">
         <v>347000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>95.495</v>
+        <v>96.358</v>
       </c>
       <c r="E102" s="1">
         <v>99.16931124</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>344117.51</v>
       </c>
       <c r="I102" s="1">
-        <v>-12749.86</v>
+        <v>-9755.25</v>
       </c>
       <c r="J102" s="1">
-        <v>-3.7050889970696</v>
+        <v>-2.8348601034571</v>
       </c>
       <c r="K102">
-        <v>1.01</v>
+        <v>1.18</v>
       </c>
       <c r="L102" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="M102" s="1">
-        <v>331367.65</v>
+        <v>334362.26</v>
       </c>
       <c r="N102" s="1">
-        <v>334873.3</v>
+        <v>338462.09</v>
       </c>
       <c r="O102" s="1">
         <v>0.24</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B103" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C103" s="1">
         <v>1376000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>97.768</v>
+        <v>98.268</v>
       </c>
       <c r="E103" s="1">
         <v>100.03007631</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>1376413.85</v>
       </c>
       <c r="I103" s="1">
-        <v>-31126.17</v>
+        <v>-24246.17</v>
       </c>
       <c r="J103" s="1">
-        <v>-2.2613961636611</v>
+        <v>-1.7615464999862</v>
       </c>
       <c r="K103">
-        <v>0.42</v>
+        <v>0.59</v>
       </c>
       <c r="L103" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="M103" s="1">
-        <v>1345287.68</v>
+        <v>1352167.68</v>
       </c>
       <c r="N103" s="1">
-        <v>1351080.6</v>
+        <v>1360325.06</v>
       </c>
       <c r="O103" s="1">
         <v>0.97</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B104" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C104" s="1">
         <v>700000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>102.473</v>
+        <v>103.314</v>
       </c>
       <c r="E104" s="1">
         <v>101.59326143</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>711152.83</v>
       </c>
       <c r="I104" s="1">
-        <v>6158.17</v>
+        <v>12045.17</v>
       </c>
       <c r="J104" s="1">
-        <v>0.86594185387689</v>
+        <v>1.6937526635449</v>
       </c>
       <c r="K104">
-        <v>4.63</v>
+        <v>0.14</v>
       </c>
       <c r="L104" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="M104" s="1">
-        <v>717311.0</v>
+        <v>723198.0</v>
       </c>
       <c r="N104" s="1">
-        <v>749741.14</v>
+        <v>724200.05</v>
       </c>
       <c r="O104" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B105" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C105" s="1">
         <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.419</v>
+        <v>104.433</v>
       </c>
       <c r="E105" s="1">
         <v>105.93</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>635580.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-21066.0</v>
+        <v>-8982.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.3144529406212</v>
+        <v>-1.4131973945058</v>
       </c>
       <c r="K105">
-        <v>0.38</v>
+        <v>0.72</v>
       </c>
       <c r="L105" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="M105" s="1">
-        <v>614514.0</v>
+        <v>626598.0</v>
       </c>
       <c r="N105" s="1">
-        <v>616774.27</v>
+        <v>630913.07</v>
       </c>
       <c r="O105" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B106" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C106" s="1">
         <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>86.556</v>
+        <v>87.884</v>
       </c>
       <c r="E106" s="1">
         <v>90.05</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>540300.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-20964.0</v>
+        <v>-12996.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-3.8800666296502</v>
+        <v>-2.4053303720155</v>
       </c>
       <c r="K106">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="L106" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="M106" s="1">
-        <v>519336.0</v>
+        <v>527304.0</v>
       </c>
       <c r="N106" s="1">
-        <v>522434.63</v>
+        <v>530936.88</v>
       </c>
       <c r="O106" s="1">
         <v>0.38</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B107" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C107" s="1">
         <v>600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.923</v>
+        <v>100.019</v>
       </c>
       <c r="E107" s="1">
         <v>99.33326</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>595999.56</v>
       </c>
       <c r="I107" s="1">
-        <v>-2461.56</v>
+        <v>4114.44</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.41301372772826</v>
+        <v>0.69034279152824</v>
       </c>
       <c r="K107">
-        <v>2.09</v>
+        <v>2.3</v>
       </c>
       <c r="L107" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M107" s="1">
-        <v>593538.0</v>
+        <v>600114.0</v>
       </c>
       <c r="N107" s="1">
-        <v>606086.63</v>
+        <v>613936.6</v>
       </c>
       <c r="O107" s="1">
         <v>0.44</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B108" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C108" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>83.151</v>
+        <v>84.193</v>
       </c>
       <c r="E108" s="1">
         <v>85.4121875</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>1366595.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-36179.0</v>
+        <v>-19507.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.6473827286065</v>
+        <v>-1.4274163157336</v>
       </c>
       <c r="K108">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="L108" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="M108" s="1">
-        <v>1330416.0</v>
+        <v>1347088.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1334826.96</v>
+        <v>1352266.08</v>
       </c>
       <c r="O108" s="1">
         <v>0.96</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B109" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C109" s="1">
         <v>300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>96.761</v>
+        <v>97.242</v>
       </c>
       <c r="E109" s="1">
         <v>90.06196</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>270185.88</v>
       </c>
       <c r="I109" s="1">
-        <v>20097.12</v>
+        <v>21540.12</v>
       </c>
       <c r="J109" s="1">
-        <v>7.4382569511034</v>
+        <v>7.972333713368</v>
       </c>
       <c r="K109">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="L109" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="M109" s="1">
-        <v>290283.0</v>
+        <v>291726.0</v>
       </c>
       <c r="N109" s="1">
-        <v>291817.93</v>
+        <v>293384.22</v>
       </c>
       <c r="O109" s="1">
         <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B110" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C110" s="1">
         <v>369000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.758</v>
+        <v>100.506</v>
       </c>
       <c r="E110" s="1">
         <v>100.15782656</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>369582.38</v>
       </c>
       <c r="I110" s="1">
-        <v>-1475.36</v>
+        <v>1284.76</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.39919652013713</v>
+        <v>0.34762479748088</v>
       </c>
       <c r="K110">
-        <v>3.66</v>
+        <v>3.88</v>
       </c>
       <c r="L110" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="M110" s="1">
-        <v>368107.02</v>
+        <v>370867.14</v>
       </c>
       <c r="N110" s="1">
-        <v>381613.43</v>
+        <v>385182.32</v>
       </c>
       <c r="O110" s="1">
         <v>0.27</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B111" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C111" s="1">
         <v>487000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.838</v>
+        <v>101.405</v>
       </c>
       <c r="E111" s="1">
         <v>100.5846961</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>489847.47</v>
       </c>
       <c r="I111" s="1">
-        <v>1233.59</v>
+        <v>3994.88</v>
       </c>
       <c r="J111" s="1">
-        <v>0.25183145275814</v>
+        <v>0.81553549720283</v>
       </c>
       <c r="K111">
-        <v>3.49</v>
+        <v>3.71</v>
       </c>
       <c r="L111" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="M111" s="1">
-        <v>491081.06</v>
+        <v>493842.35</v>
       </c>
       <c r="N111" s="1">
-        <v>508091.04</v>
+        <v>511886.37</v>
       </c>
       <c r="O111" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B112" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C112" s="1">
         <v>1052000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.666</v>
+        <v>103.493</v>
       </c>
       <c r="E112" s="1">
         <v>102.3524135</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>1076747.39</v>
       </c>
       <c r="I112" s="1">
-        <v>3298.93</v>
+        <v>11998.97</v>
       </c>
       <c r="J112" s="1">
-        <v>0.30637919633128</v>
+        <v>1.1143718676671</v>
       </c>
       <c r="K112">
-        <v>2.21</v>
+        <v>2.45</v>
       </c>
       <c r="L112" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="M112" s="1">
-        <v>1080046.32</v>
+        <v>1088746.36</v>
       </c>
       <c r="N112" s="1">
-        <v>1103337.92</v>
+        <v>1114476.87</v>
       </c>
       <c r="O112" s="1">
         <v>0.79</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B113" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C113" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.778</v>
+        <v>98.278</v>
       </c>
       <c r="E113" s="1">
         <v>99.57176471</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>1692720.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-30494.0</v>
+        <v>-21994.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.8014792759582</v>
+        <v>-1.2993288907793</v>
       </c>
       <c r="K113">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="L113" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="M113" s="1">
-        <v>1662226.0</v>
+        <v>1670726.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1666697.23</v>
+        <v>1677991.75</v>
       </c>
       <c r="O113" s="1">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B114" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C114" s="1">
         <v>549000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>97.846</v>
+        <v>98.062</v>
       </c>
       <c r="E114" s="1">
         <v>99.96353552</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>548799.81</v>
       </c>
       <c r="I114" s="1">
-        <v>-11625.27</v>
+        <v>-10439.43</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.1183079491226</v>
+        <v>-1.9022291571129</v>
       </c>
       <c r="K114">
-        <v>1.37</v>
+        <v>1.57</v>
       </c>
       <c r="L114" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="M114" s="1">
-        <v>537174.54</v>
+        <v>538360.38</v>
       </c>
       <c r="N114" s="1">
-        <v>544676.29</v>
+        <v>546990.21</v>
       </c>
       <c r="O114" s="1">
         <v>0.39</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B115" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C115" s="1">
         <v>714000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.566</v>
+        <v>101.02</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>714000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>4041.24</v>
+        <v>7282.8</v>
       </c>
       <c r="J115" s="1">
-        <v>0.566</v>
+        <v>1.02</v>
       </c>
       <c r="K115">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="L115" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="M115" s="1">
-        <v>718041.24</v>
+        <v>721282.8</v>
       </c>
       <c r="N115" s="1">
-        <v>719243.58</v>
+        <v>724334.89</v>
       </c>
       <c r="O115" s="1">
         <v>0.52</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B116" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C116" s="1">
         <v>500000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>87.683</v>
+        <v>88.439</v>
       </c>
       <c r="E116" s="1">
         <v>90.124458</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>450622.29</v>
       </c>
       <c r="I116" s="1">
-        <v>-12207.29</v>
+        <v>-8427.29</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.7089849461286</v>
+        <v>-1.8701449499979</v>
       </c>
       <c r="K116">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="L116" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="M116" s="1">
-        <v>438415.0</v>
+        <v>442195.0</v>
       </c>
       <c r="N116" s="1">
-        <v>441735.21</v>
+        <v>445754.93</v>
       </c>
       <c r="O116" s="1">
         <v>0.32</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B117" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C117" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.809</v>
+        <v>98.018</v>
       </c>
       <c r="E117" s="1">
         <v>99.87081818</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>2197158.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-45360.0</v>
+        <v>-40762.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.0644851212339</v>
+        <v>-1.8552147820048</v>
       </c>
       <c r="K117">
-        <v>0.44</v>
+        <v>0.65</v>
       </c>
       <c r="L117" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="M117" s="1">
-        <v>2151798.0</v>
+        <v>2156396.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2161517.18</v>
+        <v>2170635.73</v>
       </c>
       <c r="O117" s="1">
-        <v>1.56</v>
+        <v>1.54</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B118" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C118" s="1">
         <v>1299000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.491</v>
+        <v>98.139</v>
       </c>
       <c r="E118" s="1">
         <v>100.05043341</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1299655.13</v>
       </c>
       <c r="I118" s="1">
-        <v>-33247.04</v>
+        <v>-24829.52</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.5581432514332</v>
+        <v>-1.9104698951944</v>
       </c>
       <c r="K118">
-        <v>0.45</v>
+        <v>0.62</v>
       </c>
       <c r="L118" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="M118" s="1">
-        <v>1266408.09</v>
+        <v>1274825.61</v>
       </c>
       <c r="N118" s="1">
-        <v>1272234.37</v>
+        <v>1282936.71</v>
       </c>
       <c r="O118" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B119" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C119" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.554</v>
+        <v>100.262</v>
       </c>
       <c r="E119" s="1">
         <v>103.15</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1753550.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-61132.0</v>
+        <v>-49096.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-3.4861851672322</v>
+        <v>-2.7998061076103</v>
       </c>
       <c r="K119">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="L119" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="M119" s="1">
-        <v>1692418.0</v>
+        <v>1704454.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1695733.7</v>
+        <v>1711453.81</v>
       </c>
       <c r="O119" s="1">
         <v>1.22</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B120" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C120" s="1">
         <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.422</v>
+        <v>99.042</v>
       </c>
       <c r="E120" s="1">
         <v>100.77214333</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>604632.86</v>
       </c>
       <c r="I120" s="1">
-        <v>-14100.86</v>
+        <v>-10380.86</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.332135901446</v>
+        <v>-1.7168865086162</v>
       </c>
       <c r="K120">
-        <v>2.67</v>
+        <v>2.84</v>
       </c>
       <c r="L120" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="M120" s="1">
-        <v>590532.0</v>
+        <v>594252.0</v>
       </c>
       <c r="N120" s="1">
-        <v>606532.27</v>
+        <v>611287.89</v>
       </c>
       <c r="O120" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B121" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C121" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>93.3</v>
+        <v>93.863</v>
       </c>
       <c r="E121" s="1">
         <v>90.63588067</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>1359538.21</v>
       </c>
       <c r="I121" s="1">
-        <v>39961.79</v>
+        <v>48406.79</v>
       </c>
       <c r="J121" s="1">
-        <v>2.9393649774654</v>
+        <v>3.5605317779189</v>
       </c>
       <c r="K121">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="L121" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="M121" s="1">
-        <v>1399500.0</v>
+        <v>1407945.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1403589.04</v>
+        <v>1412445.0</v>
       </c>
       <c r="O121" s="1">
-        <v>1.01</v>
+        <v>1.0</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B122" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C122" s="1">
         <v>1321000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.46</v>
+        <v>100.022</v>
       </c>
       <c r="E122" s="1">
         <v>100.36824451</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>1325864.51</v>
       </c>
       <c r="I122" s="1">
-        <v>-11997.91</v>
+        <v>-4573.89</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.9049122221395</v>
+        <v>-0.34497416331025</v>
       </c>
       <c r="K122">
-        <v>2.04</v>
+        <v>2.23</v>
       </c>
       <c r="L122" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="M122" s="1">
-        <v>1313866.6</v>
+        <v>1321290.62</v>
       </c>
       <c r="N122" s="1">
-        <v>1340778.81</v>
+        <v>1350790.54</v>
       </c>
       <c r="O122" s="1">
         <v>0.96</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B123" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C123" s="1">
         <v>900000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.582</v>
+        <v>99.296</v>
       </c>
       <c r="E123" s="1">
         <v>99.5</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>895500.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-8262.0</v>
+        <v>-1836.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.92261306532663</v>
+        <v>-0.20502512562814</v>
       </c>
       <c r="K123">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="L123" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="M123" s="1">
-        <v>887238.0</v>
+        <v>893664.0</v>
       </c>
       <c r="N123" s="1">
-        <v>891093.6</v>
+        <v>899355.6</v>
       </c>
       <c r="O123" s="1">
         <v>0.64</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B124" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C124" s="1">
         <v>400000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>97.672</v>
+        <v>98.122</v>
       </c>
       <c r="E124" s="1">
         <v>99.794</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>399176.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-8488.0</v>
+        <v>-6688.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.1263803435076</v>
+        <v>-1.6754514299457</v>
       </c>
       <c r="K124">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="L124" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="M124" s="1">
-        <v>390688.0</v>
+        <v>392488.0</v>
       </c>
       <c r="N124" s="1">
-        <v>391992.11</v>
+        <v>394559.23</v>
       </c>
       <c r="O124" s="1">
         <v>0.28</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B125" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C125" s="1">
         <v>558000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>103.698</v>
+        <v>105.33</v>
       </c>
       <c r="E125" s="1">
         <v>101.92626523</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>568748.56</v>
       </c>
       <c r="I125" s="1">
-        <v>9886.28</v>
+        <v>18992.84</v>
       </c>
       <c r="J125" s="1">
-        <v>1.7382514339904</v>
+        <v>3.3394088945034</v>
       </c>
       <c r="K125">
-        <v>0.47</v>
+        <v>0.81</v>
       </c>
       <c r="L125" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="M125" s="1">
-        <v>578634.84</v>
+        <v>587741.4</v>
       </c>
       <c r="N125" s="1">
-        <v>581244.78</v>
+        <v>592284.63</v>
       </c>
       <c r="O125" s="1">
         <v>0.42</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B126" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C126" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>96.441</v>
+        <v>97.229</v>
       </c>
       <c r="E126" s="1">
         <v>99.2653</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>1985306.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-56486.0</v>
+        <v>-40726.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.8452037116696</v>
+        <v>-2.0513714258658</v>
       </c>
       <c r="K126">
-        <v>1.25</v>
+        <v>1.42</v>
       </c>
       <c r="L126" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="M126" s="1">
-        <v>1928820.0</v>
+        <v>1944580.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1953751.51</v>
+        <v>1973073.15</v>
       </c>
       <c r="O126" s="1">
-        <v>1.41</v>
+        <v>1.4</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B127" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C127" s="1">
         <v>489000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.298</v>
+        <v>99.692</v>
       </c>
       <c r="E127" s="1">
         <v>100.27266462</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>490333.33</v>
       </c>
       <c r="I127" s="1">
-        <v>-4766.11</v>
+        <v>-2839.45</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.97201428261057</v>
+        <v>-0.579085659953</v>
       </c>
       <c r="K127">
-        <v>2.68</v>
+        <v>2.88</v>
       </c>
       <c r="L127" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="M127" s="1">
-        <v>485567.22</v>
+        <v>487493.88</v>
       </c>
       <c r="N127" s="1">
-        <v>498674.4</v>
+        <v>501586.57</v>
       </c>
       <c r="O127" s="1">
         <v>0.36</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B128" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C128" s="1">
         <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.257</v>
+        <v>99.336</v>
       </c>
       <c r="E128" s="1">
         <v>101.20214286</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>708415.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-20616.0</v>
+        <v>-13063.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-2.9101585934798</v>
+        <v>-1.8439756357502</v>
       </c>
       <c r="K128">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="L128" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="M128" s="1">
-        <v>687799.0</v>
+        <v>695352.0</v>
       </c>
       <c r="N128" s="1">
-        <v>690140.64</v>
+        <v>699112.82</v>
       </c>
       <c r="O128" s="1">
         <v>0.5</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="B129" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C129" s="1">
         <v>1774000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.294</v>
+        <v>98.612</v>
       </c>
       <c r="E129" s="1">
         <v>99.8724549</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>1771737.35</v>
       </c>
       <c r="I129" s="1">
-        <v>-28001.79</v>
+        <v>-22360.47</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.580470717062</v>
+        <v>-1.2620646056821</v>
       </c>
       <c r="K129">
-        <v>0.61</v>
+        <v>0.78</v>
       </c>
       <c r="L129" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="M129" s="1">
-        <v>1743735.56</v>
+        <v>1749376.88</v>
       </c>
       <c r="N129" s="1">
-        <v>1754476.77</v>
+        <v>1763277.26</v>
       </c>
       <c r="O129" s="1">
-        <v>1.26</v>
+        <v>1.25</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B130" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C130" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>103.9</v>
+        <v>104.563</v>
       </c>
       <c r="E130" s="1">
         <v>101.10285133</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>1516542.77</v>
       </c>
       <c r="I130" s="1">
-        <v>41957.23</v>
+        <v>51902.23</v>
       </c>
       <c r="J130" s="1">
-        <v>2.766636776093</v>
+        <v>3.4224046315555</v>
       </c>
       <c r="K130">
-        <v>5.23</v>
+        <v>0.15</v>
       </c>
       <c r="L130" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="M130" s="1">
-        <v>1558500.0</v>
+        <v>1568445.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1636916.1</v>
+        <v>1570653.9</v>
       </c>
       <c r="O130" s="1">
-        <v>1.18</v>
+        <v>1.12</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B131" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C131" s="1">
         <v>803000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.747</v>
+        <v>100.009</v>
       </c>
       <c r="E131" s="1">
         <v>102.44851557</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>822661.58</v>
       </c>
       <c r="I131" s="1">
-        <v>-29723.17</v>
+        <v>-19589.31</v>
       </c>
       <c r="J131" s="1">
-        <v>-3.613049487494</v>
+        <v>-2.3812112387697</v>
       </c>
       <c r="K131">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.1</v>
+      </c>
+      <c r="L131">
+        <v>792.0</v>
       </c>
       <c r="M131" s="1">
-        <v>792938.41</v>
+        <v>803072.27</v>
       </c>
       <c r="N131" s="1">
-        <v>824090.41</v>
+        <v>803864.27</v>
       </c>
       <c r="O131" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B132" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="C132" s="1">
         <v>468000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>97.166</v>
+        <v>98.048</v>
       </c>
       <c r="E132" s="1">
         <v>99.49946581</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>465657.5</v>
       </c>
       <c r="I132" s="1">
-        <v>-10920.62</v>
+        <v>-6792.86</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.3452043615748</v>
+        <v>-1.4587674417356</v>
       </c>
       <c r="K132">
-        <v>0.31</v>
+        <v>0.49</v>
       </c>
       <c r="L132" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="M132" s="1">
-        <v>454736.88</v>
+        <v>458864.64</v>
       </c>
       <c r="N132" s="1">
-        <v>456195.37</v>
+        <v>461156.56</v>
       </c>
       <c r="O132" s="1">
         <v>0.33</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B133" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C133" s="1">
         <v>600000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.422</v>
+        <v>100.703</v>
       </c>
       <c r="E133" s="1">
         <v>103.074</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>618444.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-21912.0</v>
+        <v>-14226.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-3.5430855501872</v>
+        <v>-2.3002891126763</v>
       </c>
       <c r="K133">
-        <v>3.7</v>
+        <v>3.92</v>
       </c>
       <c r="L133" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="M133" s="1">
-        <v>596532.0</v>
+        <v>604218.0</v>
       </c>
       <c r="N133" s="1">
-        <v>618756.66</v>
+        <v>627757.73</v>
       </c>
       <c r="O133" s="1">
         <v>0.45</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="B134" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="C134" s="1">
         <v>800000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>74.291</v>
+        <v>74.587</v>
       </c>
       <c r="E134" s="1">
         <v>74.2877775</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>594302.22</v>
       </c>
       <c r="I134" s="1">
-        <v>25.78</v>
+        <v>2393.78</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0043378602893323</v>
+        <v>0.40278833217214</v>
       </c>
       <c r="K134">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="L134" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="M134" s="1">
-        <v>594328.0</v>
+        <v>596696.0</v>
       </c>
       <c r="N134" s="1">
-        <v>596662.25</v>
+        <v>599359.01</v>
       </c>
       <c r="O134" s="1">
         <v>0.43</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B135" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="C135" s="1">
         <v>900000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.299</v>
+        <v>98.304</v>
       </c>
       <c r="E135" s="1">
         <v>99.96944444</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>899725.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-24034.0</v>
+        <v>-14989.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.6712606629804</v>
+        <v>-1.6659534857873</v>
       </c>
       <c r="K135">
-        <v>2.77</v>
+        <v>2.96</v>
       </c>
       <c r="L135" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="M135" s="1">
-        <v>875691.0</v>
+        <v>884736.0</v>
       </c>
       <c r="N135" s="1">
-        <v>900656.75</v>
+        <v>911366.14</v>
       </c>
       <c r="O135" s="1">
         <v>0.65</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="B136" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="C136" s="1">
         <v>800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.536</v>
+        <v>100.852</v>
       </c>
       <c r="E136" s="1">
         <v>100.66511125</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>805320.89</v>
       </c>
       <c r="I136" s="1">
-        <v>-1032.89</v>
+        <v>1495.11</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.12825819034696</v>
+        <v>0.18565394472755</v>
       </c>
       <c r="K136">
-        <v>2.29</v>
+        <v>2.5</v>
       </c>
       <c r="L136" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="M136" s="1">
-        <v>804288.0</v>
+        <v>806816.0</v>
       </c>
       <c r="N136" s="1">
-        <v>822608.75</v>
+        <v>826825.29</v>
       </c>
       <c r="O136" s="1">
         <v>0.59</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="B137" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C137" s="1">
         <v>300000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.595</v>
+        <v>98.697</v>
       </c>
       <c r="E137" s="1">
         <v>99.974</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>299922.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-4137.0</v>
+        <v>-3831.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.3793586332446</v>
+        <v>-1.2773321063477</v>
       </c>
       <c r="K137">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="L137" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="M137" s="1">
-        <v>295785.0</v>
+        <v>296091.0</v>
       </c>
       <c r="N137" s="1">
-        <v>298312.4</v>
+        <v>299234.84</v>
       </c>
       <c r="O137" s="1">
         <v>0.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B138" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C138" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.179</v>
+        <v>98.606</v>
       </c>
       <c r="E138" s="1">
-        <v>103.28592833</v>
+        <v>100.66</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1239431.14</v>
+        <v>402640.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-13283.14</v>
+        <v>-8216.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.0717126245513</v>
+        <v>-2.0405324855951</v>
       </c>
       <c r="K138">
-        <v>3.09</v>
+        <v>2.71</v>
       </c>
       <c r="L138" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="M138" s="1">
-        <v>1226148.0</v>
+        <v>394424.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1263249.37</v>
+        <v>405260.99</v>
       </c>
       <c r="O138" s="1">
-        <v>0.91</v>
+        <v>0.29</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="B139" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="C139" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>97.882</v>
+        <v>100.471</v>
       </c>
       <c r="E139" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>402640.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-11112.0</v>
+        <v>2355.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.7597854162527</v>
+        <v>0.471</v>
       </c>
       <c r="K139">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>0.01</v>
+      </c>
+      <c r="L139">
+        <v>59.93</v>
       </c>
       <c r="M139" s="1">
-        <v>391528.0</v>
+        <v>502355.0</v>
       </c>
       <c r="N139" s="1">
-        <v>401625.26</v>
+        <v>502414.93</v>
       </c>
       <c r="O139" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="B140" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="C140" s="1">
         <v>999000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.715</v>
+        <v>98.123</v>
       </c>
       <c r="E140" s="1">
         <v>99.95190691</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>998519.55</v>
       </c>
       <c r="I140" s="1">
-        <v>-22346.7</v>
+        <v>-18270.78</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.2379832222614</v>
+        <v>-1.829786908028</v>
       </c>
       <c r="K140">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="L140" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="M140" s="1">
-        <v>976172.85</v>
+        <v>980248.77</v>
       </c>
       <c r="N140" s="1">
-        <v>977927.94</v>
+        <v>983851.33</v>
       </c>
       <c r="O140" s="1">
         <v>0.7</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B141" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C141" s="1">
         <v>700000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.742</v>
+        <v>99.154</v>
       </c>
       <c r="E141" s="1">
         <v>100.22785714</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>701595.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-17401.0</v>
+        <v>-7517.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.4802058167461</v>
+        <v>-1.0714158453239</v>
       </c>
       <c r="K141">
-        <v>1.39</v>
+        <v>1.59</v>
       </c>
       <c r="L141" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="M141" s="1">
-        <v>684194.0</v>
+        <v>694078.0</v>
       </c>
       <c r="N141" s="1">
-        <v>693892.66</v>
+        <v>705224.22</v>
       </c>
       <c r="O141" s="1">
         <v>0.5</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B142" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="C142" s="1">
         <v>400000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.034</v>
+        <v>98.893</v>
       </c>
       <c r="E142" s="1">
         <v>99.326</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>397304.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-5168.0</v>
+        <v>-1732.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.3007671707307</v>
+        <v>-0.43593822362725</v>
       </c>
       <c r="K142">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>754.79</v>
+        <v>0.39</v>
+      </c>
+      <c r="L142" t="s">
+        <v>431</v>
       </c>
       <c r="M142" s="1">
-        <v>392136.0</v>
+        <v>395572.0</v>
       </c>
       <c r="N142" s="1">
-        <v>392890.79</v>
+        <v>397121.32</v>
       </c>
       <c r="O142" s="1">
         <v>0.28</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="B143" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="C143" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.812</v>
+        <v>99.471</v>
       </c>
       <c r="E143" s="1">
         <v>99.91491667</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1198979.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-13235.0</v>
+        <v>-5327.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.103855864031</v>
+        <v>-0.44429468739653</v>
       </c>
       <c r="K143">
-        <v>2.86</v>
+        <v>3.06</v>
       </c>
       <c r="L143" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="M143" s="1">
-        <v>1185744.0</v>
+        <v>1193652.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1220017.97</v>
+        <v>1230391.73</v>
       </c>
       <c r="O143" s="1">
         <v>0.88</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B144" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C144" s="1">
         <v>504000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.245</v>
+        <v>98.233</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>504000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-13885.2</v>
+        <v>-8905.68</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.755</v>
+        <v>-1.767</v>
       </c>
       <c r="K144">
-        <v>0.44</v>
+        <v>0.65</v>
       </c>
       <c r="L144" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="M144" s="1">
-        <v>490114.8</v>
+        <v>495094.32</v>
       </c>
       <c r="N144" s="1">
-        <v>492330.77</v>
+        <v>498365.51</v>
       </c>
       <c r="O144" s="1">
         <v>0.35</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B145" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="C145" s="1">
-        <v>800000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.156</v>
+        <v>98.78</v>
       </c>
       <c r="E145" s="1">
-        <v>99.40533375</v>
+        <v>99.55553606</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>795242.67</v>
+        <v>510719.9</v>
       </c>
       <c r="I145" s="1">
-        <v>-9994.67</v>
+        <v>-3978.5</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.2568075603891</v>
+        <v>-0.77899842947181</v>
       </c>
       <c r="K145">
-        <v>0.21</v>
+        <v>2.18</v>
       </c>
       <c r="L145" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="M145" s="1">
-        <v>785248.0</v>
+        <v>506741.4</v>
       </c>
       <c r="N145" s="1">
-        <v>786935.67</v>
+        <v>517936.04</v>
       </c>
       <c r="O145" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="B146" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C146" s="1">
-        <v>513000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>98.199</v>
+        <v>100.349</v>
       </c>
       <c r="E146" s="1">
-        <v>99.55553606</v>
+        <v>99.897</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>510719.9</v>
+        <v>299691.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-6959.03</v>
+        <v>1356.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.3625922937407</v>
+        <v>0.45246604002122</v>
       </c>
       <c r="K146">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.07</v>
+      </c>
+      <c r="L146">
+        <v>222.95</v>
       </c>
       <c r="M146" s="1">
-        <v>503760.87</v>
+        <v>301047.0</v>
       </c>
       <c r="N146" s="1">
-        <v>514006.82</v>
+        <v>301269.95</v>
       </c>
       <c r="O146" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="B147" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="C147" s="1">
         <v>1042000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.945</v>
+        <v>101.564</v>
       </c>
       <c r="E147" s="1">
         <v>100.89933973</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>1051371.12</v>
       </c>
       <c r="I147" s="1">
-        <v>475.78</v>
+        <v>6925.76</v>
       </c>
       <c r="J147" s="1">
-        <v>0.045253287916069</v>
+        <v>0.65873599419394</v>
       </c>
       <c r="K147">
-        <v>3.49</v>
+        <v>3.7</v>
       </c>
       <c r="L147" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="M147" s="1">
-        <v>1051846.9</v>
+        <v>1058296.88</v>
       </c>
       <c r="N147" s="1">
-        <v>1088245.53</v>
+        <v>1096836.61</v>
       </c>
       <c r="O147" s="1">
         <v>0.78</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="B148" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="C148" s="1">
         <v>400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.283</v>
+        <v>98.89</v>
       </c>
       <c r="E148" s="1">
         <v>100.0417275</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>400166.91</v>
       </c>
       <c r="I148" s="1">
-        <v>-7034.91</v>
+        <v>-4606.91</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.7579939330816</v>
+        <v>-1.1512471133608</v>
       </c>
       <c r="K148">
-        <v>1.48</v>
+        <v>1.69</v>
       </c>
       <c r="L148" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="M148" s="1">
-        <v>393132.0</v>
+        <v>395560.0</v>
       </c>
       <c r="N148" s="1">
-        <v>399034.74</v>
+        <v>402312.05</v>
       </c>
       <c r="O148" s="1">
         <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="B149" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="C149" s="1">
-        <v>551000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.367</v>
+        <v>100.483</v>
       </c>
       <c r="E149" s="1">
-        <v>100.01896552</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>551104.5</v>
+        <v>481000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-3592.33</v>
+        <v>2323.23</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.65184189205496</v>
+        <v>0.483</v>
       </c>
       <c r="K149">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.12</v>
+      </c>
+      <c r="L149">
+        <v>570.56</v>
       </c>
       <c r="M149" s="1">
-        <v>547512.17</v>
+        <v>483323.23</v>
       </c>
       <c r="N149" s="1">
-        <v>548621.72</v>
+        <v>483893.79</v>
       </c>
       <c r="O149" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="B150" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="C150" s="1">
-        <v>900000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.181</v>
+        <v>99.932</v>
       </c>
       <c r="E150" s="1">
-        <v>98.29879778</v>
+        <v>100.01896552</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>884689.18</v>
+        <v>551104.5</v>
       </c>
       <c r="I150" s="1">
-        <v>16939.82</v>
+        <v>-479.18</v>
       </c>
       <c r="J150" s="1">
-        <v>1.9147764415973</v>
+        <v>-0.08694902690869</v>
       </c>
       <c r="K150">
-        <v>3.86</v>
+        <v>0.39</v>
       </c>
       <c r="L150" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="M150" s="1">
-        <v>901629.0</v>
+        <v>550625.32</v>
       </c>
       <c r="N150" s="1">
-        <v>936346.81</v>
+        <v>552791.58</v>
       </c>
       <c r="O150" s="1">
-        <v>0.67</v>
+        <v>0.39</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="B151" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="C151" s="1">
-        <v>448000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>97.939</v>
+        <v>100.337</v>
       </c>
       <c r="E151" s="1">
-        <v>99.30427009</v>
+        <v>98.29879778</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>444883.13</v>
+        <v>884689.18</v>
       </c>
       <c r="I151" s="1">
-        <v>-6116.41</v>
+        <v>18343.82</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.3748352291983</v>
+        <v>2.0734762461998</v>
       </c>
       <c r="K151">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>0.08</v>
+      </c>
+      <c r="L151">
+        <v>690.41</v>
       </c>
       <c r="M151" s="1">
-        <v>438766.72</v>
+        <v>903033.0</v>
       </c>
       <c r="N151" s="1">
-        <v>443216.04</v>
+        <v>903723.41</v>
       </c>
       <c r="O151" s="1">
-        <v>0.32</v>
+        <v>0.64</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="B152" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="C152" s="1">
-        <v>800000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>96.723</v>
+        <v>98.382</v>
       </c>
       <c r="E152" s="1">
-        <v>98.599555</v>
+        <v>99.30427009</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>788796.44</v>
+        <v>444883.13</v>
       </c>
       <c r="I152" s="1">
-        <v>-15012.44</v>
+        <v>-4131.77</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.903208386691</v>
+        <v>-0.9287315524866</v>
       </c>
       <c r="K152">
-        <v>0.38</v>
+        <v>1.16</v>
       </c>
       <c r="L152" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="M152" s="1">
-        <v>773784.0</v>
+        <v>440751.36</v>
       </c>
       <c r="N152" s="1">
-        <v>776816.88</v>
+        <v>445967.8</v>
       </c>
       <c r="O152" s="1">
-        <v>0.56</v>
+        <v>0.32</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="B153" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="C153" s="1">
         <v>800000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>97.341</v>
+        <v>97.51</v>
       </c>
       <c r="E153" s="1">
-        <v>99.492</v>
+        <v>98.599555</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>795936.0</v>
+        <v>788796.44</v>
       </c>
       <c r="I153" s="1">
-        <v>-17208.0</v>
+        <v>-8716.44</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.1619828729948</v>
+        <v>-1.1050303421755</v>
       </c>
       <c r="K153">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="L153" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="M153" s="1">
-        <v>778728.0</v>
+        <v>780080.0</v>
       </c>
       <c r="N153" s="1">
-        <v>781878.68</v>
+        <v>784592.33</v>
       </c>
       <c r="O153" s="1">
         <v>0.56</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="B154" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="C154" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>105.887</v>
+        <v>98.367</v>
       </c>
       <c r="E154" s="1">
-        <v>108.31357167</v>
+        <v>99.492</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>649881.43</v>
+        <v>795936.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-14559.43</v>
+        <v>-9000.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.2403209767049</v>
+        <v>-1.1307441804366</v>
       </c>
       <c r="K154">
-        <v>2.14</v>
+        <v>0.74</v>
       </c>
       <c r="L154" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="M154" s="1">
-        <v>635322.0</v>
+        <v>786936.0</v>
       </c>
       <c r="N154" s="1">
-        <v>648143.92</v>
+        <v>792826.41</v>
       </c>
       <c r="O154" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="B155" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="C155" s="1">
-        <v>1200000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.329</v>
+        <v>100.494</v>
       </c>
       <c r="E155" s="1">
-        <v>100.58933333</v>
+        <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1207072.0</v>
+        <v>698000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-27124.0</v>
+        <v>3448.12</v>
       </c>
       <c r="J155" s="1">
-        <v>-2.2470904801039</v>
+        <v>0.494</v>
       </c>
       <c r="K155">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>0.07</v>
+      </c>
+      <c r="L155">
+        <v>504.74</v>
       </c>
       <c r="M155" s="1">
-        <v>1179948.0</v>
+        <v>701448.12</v>
       </c>
       <c r="N155" s="1">
-        <v>1214900.05</v>
+        <v>701952.86</v>
       </c>
       <c r="O155" s="1">
-        <v>0.87</v>
+        <v>0.5</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="B156" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="C156" s="1">
-        <v>700000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>88.433</v>
+        <v>100.148</v>
       </c>
       <c r="E156" s="1">
-        <v>86.18353143</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>603284.72</v>
+        <v>649000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>15746.28</v>
+        <v>960.52</v>
       </c>
       <c r="J156" s="1">
-        <v>2.6100909699818</v>
+        <v>0.148</v>
       </c>
       <c r="K156">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L156">
-        <v>230.14</v>
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>619031.0</v>
+        <v>649960.52</v>
       </c>
       <c r="N156" s="1">
-        <v>619261.14</v>
+        <v>649960.52</v>
       </c>
       <c r="O156" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="B157" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="C157" s="1">
-        <v>511000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.828</v>
+        <v>88.624</v>
       </c>
       <c r="E157" s="1">
-        <v>100.27221135</v>
+        <v>86.18353143</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>512391.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I157" s="1">
-        <v>2840.08</v>
+        <v>17083.28</v>
       </c>
       <c r="J157" s="1">
-        <v>0.55427983707754</v>
+        <v>2.8317110368716</v>
       </c>
       <c r="K157">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>0.07</v>
+      </c>
+      <c r="L157">
+        <v>517.81</v>
       </c>
       <c r="M157" s="1">
-        <v>515231.08</v>
+        <v>620368.0</v>
       </c>
       <c r="N157" s="1">
-        <v>522423.58</v>
+        <v>620885.81</v>
       </c>
       <c r="O157" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="B158" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="C158" s="1">
-        <v>700000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.453</v>
+        <v>101.416</v>
       </c>
       <c r="E158" s="1">
-        <v>102.939</v>
+        <v>100.27221135</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>720573.0</v>
+        <v>512391.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-17402.0</v>
+        <v>5844.76</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.4150224890469</v>
+        <v>1.140683579532</v>
       </c>
       <c r="K158">
-        <v>0.45</v>
+        <v>1.61</v>
       </c>
       <c r="L158" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="M158" s="1">
-        <v>703171.0</v>
+        <v>518235.76</v>
       </c>
       <c r="N158" s="1">
-        <v>706299.42</v>
+        <v>526478.26</v>
       </c>
       <c r="O158" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="B159" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="C159" s="1">
-        <v>1400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.198</v>
+        <v>100.763</v>
       </c>
       <c r="E159" s="1">
-        <v>100.58606214</v>
+        <v>102.939</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1408204.87</v>
+        <v>720573.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-47432.87</v>
+        <v>-15232.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-3.368321684614</v>
+        <v>-2.113873264749</v>
       </c>
       <c r="K159">
-        <v>0.34</v>
+        <v>0.65</v>
       </c>
       <c r="L159" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="M159" s="1">
-        <v>1360772.0</v>
+        <v>705341.0</v>
       </c>
       <c r="N159" s="1">
-        <v>1365561.73</v>
+        <v>709859.84</v>
       </c>
       <c r="O159" s="1">
-        <v>0.98</v>
+        <v>0.5</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="B160" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="C160" s="1">
-        <v>850000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.655</v>
+        <v>97.548</v>
       </c>
       <c r="E160" s="1">
-        <v>99.64942118</v>
+        <v>100.58606214</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>847020.08</v>
+        <v>1408204.87</v>
       </c>
       <c r="I160" s="1">
-        <v>-16952.58</v>
+        <v>-42532.87</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.0014377935409</v>
+        <v>-3.0203609507472</v>
       </c>
       <c r="K160">
-        <v>2.14</v>
+        <v>0.53</v>
       </c>
       <c r="L160" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="M160" s="1">
-        <v>830067.5</v>
+        <v>1365672.0</v>
       </c>
       <c r="N160" s="1">
-        <v>848231.88</v>
+        <v>1373050.77</v>
       </c>
       <c r="O160" s="1">
-        <v>0.61</v>
+        <v>0.98</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="B161" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="C161" s="1">
-        <v>500000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>96.565</v>
+        <v>98.202</v>
       </c>
       <c r="E161" s="1">
-        <v>99.908</v>
+        <v>99.64942118</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>499540.0</v>
+        <v>847020.08</v>
       </c>
       <c r="I161" s="1">
-        <v>-16715.0</v>
+        <v>-12303.08</v>
       </c>
       <c r="J161" s="1">
-        <v>-3.3460783921208</v>
+        <v>-1.4525133807926</v>
       </c>
       <c r="K161">
-        <v>0.71</v>
+        <v>2.3</v>
       </c>
       <c r="L161" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="M161" s="1">
-        <v>482825.0</v>
+        <v>834717.0</v>
       </c>
       <c r="N161" s="1">
-        <v>486377.08</v>
+        <v>854278.64</v>
       </c>
       <c r="O161" s="1">
-        <v>0.35</v>
+        <v>0.61</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="B162" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="C162" s="1">
         <v>400000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.4</v>
+        <v>102.563</v>
       </c>
       <c r="E162" s="1">
         <v>103.50275</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>414011.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-8411.0</v>
+        <v>-3759.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-2.0315885326718</v>
+        <v>-0.90794689030002</v>
       </c>
       <c r="K162">
-        <v>4.71</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>0.22</v>
+      </c>
+      <c r="L162">
+        <v>884.93</v>
       </c>
       <c r="M162" s="1">
-        <v>405600.0</v>
+        <v>410252.0</v>
       </c>
       <c r="N162" s="1">
-        <v>424443.84</v>
+        <v>411136.93</v>
       </c>
       <c r="O162" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="B163" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="C163" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>103.866</v>
+        <v>97.53</v>
       </c>
       <c r="E163" s="1">
-        <v>106.53128571</v>
+        <v>99.908</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>745719.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-18657.0</v>
+        <v>-11890.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-2.5018807352367</v>
+        <v>-2.3801897745926</v>
       </c>
       <c r="K163">
-        <v>2.0</v>
+        <v>0.93</v>
       </c>
       <c r="L163" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="M163" s="1">
-        <v>727062.0</v>
+        <v>487650.0</v>
       </c>
       <c r="N163" s="1">
-        <v>741081.18</v>
+        <v>492278.47</v>
       </c>
       <c r="O163" s="1">
-        <v>0.53</v>
+        <v>0.35</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>498</v>
+        <v>487</v>
       </c>
       <c r="B164" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="C164" s="1">
-        <v>1239000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.585</v>
+        <v>104.105</v>
       </c>
       <c r="E164" s="1">
-        <v>99.90992252</v>
+        <v>106.53128571</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1237883.94</v>
+        <v>745719.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-28805.79</v>
+        <v>-16984.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.3270186379508</v>
+        <v>-2.2775334945201</v>
       </c>
       <c r="K164">
-        <v>0.48</v>
+        <v>2.24</v>
       </c>
       <c r="L164" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="M164" s="1">
-        <v>1209078.15</v>
+        <v>728735.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1214984.62</v>
+        <v>744384.32</v>
       </c>
       <c r="O164" s="1">
-        <v>0.87</v>
+        <v>0.53</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>501</v>
+        <v>490</v>
       </c>
       <c r="B165" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
       <c r="C165" s="1">
-        <v>988000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.304</v>
+        <v>98.184</v>
       </c>
       <c r="E165" s="1">
-        <v>100.44048583</v>
+        <v>99.90992252</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>992352.0</v>
+        <v>1237883.94</v>
       </c>
       <c r="I165" s="1">
-        <v>-11228.48</v>
+        <v>-21384.18</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.1315017251943</v>
+        <v>-1.7274785873706</v>
       </c>
       <c r="K165">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="L165" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="M165" s="1">
-        <v>981123.52</v>
+        <v>1216499.76</v>
       </c>
       <c r="N165" s="1">
-        <v>989304.97</v>
+        <v>1224867.25</v>
       </c>
       <c r="O165" s="1">
-        <v>0.71</v>
+        <v>0.87</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
       <c r="B166" t="s">
-        <v>505</v>
+        <v>494</v>
       </c>
       <c r="C166" s="1">
-        <v>286000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.102</v>
+        <v>100.277</v>
       </c>
       <c r="E166" s="1">
-        <v>100.94948252</v>
+        <v>100.44048583</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>288715.52</v>
+        <v>992352.0</v>
       </c>
       <c r="I166" s="1">
-        <v>436.2</v>
+        <v>-1615.24</v>
       </c>
       <c r="J166" s="1">
-        <v>0.15108297607278</v>
+        <v>-0.16276885621231</v>
       </c>
       <c r="K166">
-        <v>4.04</v>
+        <v>1.05</v>
       </c>
       <c r="L166" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="M166" s="1">
-        <v>289151.72</v>
+        <v>990736.76</v>
       </c>
       <c r="N166" s="1">
-        <v>300708.53</v>
+        <v>1001099.93</v>
       </c>
       <c r="O166" s="1">
-        <v>0.22</v>
+        <v>0.71</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="B167" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="C167" s="1">
-        <v>300000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.362</v>
+        <v>101.344</v>
       </c>
       <c r="E167" s="1">
-        <v>105.263</v>
+        <v>100.94948252</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>315789.0</v>
+        <v>288715.52</v>
       </c>
       <c r="I167" s="1">
-        <v>-8703.0</v>
+        <v>1128.32</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.7559541339312</v>
+        <v>0.39080683989555</v>
       </c>
       <c r="K167">
-        <v>4.02</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>0.12</v>
+      </c>
+      <c r="L167">
+        <v>357.09</v>
       </c>
       <c r="M167" s="1">
-        <v>307086.0</v>
+        <v>289843.84</v>
       </c>
       <c r="N167" s="1">
-        <v>319135.93</v>
+        <v>290200.93</v>
       </c>
       <c r="O167" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="B168" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
       <c r="C168" s="1">
-        <v>683000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.715</v>
+        <v>102.499</v>
       </c>
       <c r="E168" s="1">
-        <v>101.19198243</v>
+        <v>105.263</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>691141.24</v>
+        <v>315789.0</v>
       </c>
       <c r="I168" s="1">
-        <v>3572.21</v>
+        <v>-8292.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.51685672815588</v>
+        <v>-2.6258039387059</v>
       </c>
       <c r="K168">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>0.02</v>
+      </c>
+      <c r="L168">
+        <v>69.45</v>
       </c>
       <c r="M168" s="1">
-        <v>694713.45</v>
+        <v>307497.0</v>
       </c>
       <c r="N168" s="1">
-        <v>718101.52</v>
+        <v>307566.45</v>
       </c>
       <c r="O168" s="1">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="B169" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="C169" s="1">
-        <v>600000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.387</v>
+        <v>102.299</v>
       </c>
       <c r="E169" s="1">
-        <v>99.752715</v>
+        <v>101.19198243</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>598516.29</v>
+        <v>691141.24</v>
       </c>
       <c r="I169" s="1">
-        <v>-14194.29</v>
+        <v>7560.93</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.3715795605162</v>
+        <v>1.0939775493646</v>
       </c>
       <c r="K169">
-        <v>2.22</v>
+        <v>3.65</v>
       </c>
       <c r="L169" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="M169" s="1">
-        <v>584322.0</v>
+        <v>698702.17</v>
       </c>
       <c r="N169" s="1">
-        <v>597635.01</v>
+        <v>723634.01</v>
       </c>
       <c r="O169" s="1">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="B170" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="C170" s="1">
-        <v>1014000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.541</v>
+        <v>98.83</v>
       </c>
       <c r="E170" s="1">
-        <v>102.86484418</v>
+        <v>99.752715</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1043049.52</v>
+        <v>598516.29</v>
       </c>
       <c r="I170" s="1">
-        <v>-33703.78</v>
+        <v>-5536.29</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.2312732381105</v>
+        <v>-0.92500239216547</v>
       </c>
       <c r="K170">
-        <v>2.9</v>
+        <v>2.43</v>
       </c>
       <c r="L170" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="M170" s="1">
-        <v>1009345.74</v>
+        <v>592980.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1038723.96</v>
+        <v>607566.99</v>
       </c>
       <c r="O170" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="B171" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="C171" s="1">
-        <v>600000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.403</v>
+        <v>100.232</v>
       </c>
       <c r="E171" s="1">
-        <v>99.99142833</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>599948.57</v>
+        <v>683000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-15530.57</v>
+        <v>1584.56</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.5886502238017</v>
+        <v>0.232</v>
       </c>
       <c r="K171">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.12</v>
+      </c>
+      <c r="L171">
+        <v>847.89</v>
       </c>
       <c r="M171" s="1">
-        <v>584418.0</v>
+        <v>684584.56</v>
       </c>
       <c r="N171" s="1">
-        <v>588720.12</v>
+        <v>685432.45</v>
       </c>
       <c r="O171" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>522</v>
+        <v>508</v>
       </c>
       <c r="B172" t="s">
-        <v>523</v>
+        <v>509</v>
       </c>
       <c r="C172" s="1">
-        <v>900000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>95.351</v>
+        <v>99.566</v>
       </c>
       <c r="E172" s="1">
-        <v>97.25955556</v>
+        <v>102.86484418</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>875336.0</v>
+        <v>1043049.52</v>
       </c>
       <c r="I172" s="1">
-        <v>-17177.0</v>
+        <v>-33450.28</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.9623321787291</v>
+        <v>-3.2069695022725</v>
       </c>
       <c r="K172">
-        <v>2.42</v>
+        <v>3.1</v>
       </c>
       <c r="L172" t="s">
-        <v>524</v>
+        <v>510</v>
       </c>
       <c r="M172" s="1">
-        <v>858159.0</v>
+        <v>1009599.24</v>
       </c>
       <c r="N172" s="1">
-        <v>879919.27</v>
+        <v>1041061.02</v>
       </c>
       <c r="O172" s="1">
-        <v>0.63</v>
+        <v>0.74</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>525</v>
+        <v>511</v>
       </c>
       <c r="B173" t="s">
-        <v>526</v>
+        <v>512</v>
       </c>
       <c r="C173" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.477</v>
+        <v>98.099</v>
       </c>
       <c r="E173" s="1">
-        <v>99.696</v>
+        <v>99.99142833</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>299088.0</v>
+        <v>599948.57</v>
       </c>
       <c r="I173" s="1">
-        <v>-657.0</v>
+        <v>-11354.57</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.21966779008185</v>
+        <v>-1.8925905598875</v>
       </c>
       <c r="K173">
-        <v>2.9</v>
+        <v>0.88</v>
       </c>
       <c r="L173" t="s">
-        <v>527</v>
+        <v>513</v>
       </c>
       <c r="M173" s="1">
-        <v>298431.0</v>
+        <v>588594.0</v>
       </c>
       <c r="N173" s="1">
-        <v>307139.22</v>
+        <v>593873.87</v>
       </c>
       <c r="O173" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>528</v>
+        <v>514</v>
       </c>
       <c r="B174" t="s">
-        <v>529</v>
+        <v>515</v>
       </c>
       <c r="C174" s="1">
-        <v>431000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.055</v>
+        <v>100.831</v>
       </c>
       <c r="E174" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>429685.45</v>
+        <v>300000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-2758.4</v>
+        <v>2493.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.64195797181403</v>
+        <v>0.831</v>
       </c>
       <c r="K174">
+        <v>0.18</v>
+      </c>
+      <c r="L174">
+        <v>545.92</v>
+      </c>
+      <c r="M174" s="1">
+        <v>302493.0</v>
+      </c>
+      <c r="N174" s="1">
+        <v>303038.92</v>
+      </c>
+      <c r="O174" s="1">
         <v>0.22</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="B175" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="C175" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>82.165</v>
+        <v>95.928</v>
       </c>
       <c r="E175" s="1">
-        <v>81.54266545</v>
+        <v>97.25955556</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>896969.32</v>
+        <v>875336.0</v>
       </c>
       <c r="I175" s="1">
-        <v>6845.68</v>
+        <v>-11984.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.76320113156156</v>
+        <v>-1.3690742754782</v>
       </c>
       <c r="K175">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>0.05</v>
+      </c>
+      <c r="L175">
+        <v>493.15</v>
       </c>
       <c r="M175" s="1">
-        <v>903815.0</v>
+        <v>863352.0</v>
       </c>
       <c r="N175" s="1">
-        <v>908765.0</v>
+        <v>863845.15</v>
       </c>
       <c r="O175" s="1">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>533</v>
+        <v>518</v>
       </c>
       <c r="B176" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="C176" s="1">
-        <v>1100000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>89.17</v>
+        <v>99.772</v>
       </c>
       <c r="E176" s="1">
-        <v>89.78073818</v>
+        <v>99.695</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>987588.12</v>
+        <v>429685.45</v>
       </c>
       <c r="I176" s="1">
-        <v>-6718.12</v>
+        <v>331.87</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.68025524648879</v>
+        <v>0.077235568483876</v>
       </c>
       <c r="K176">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="L176" t="s">
-        <v>535</v>
+        <v>520</v>
       </c>
       <c r="M176" s="1">
-        <v>980870.0</v>
+        <v>430017.32</v>
       </c>
       <c r="N176" s="1">
-        <v>987176.16</v>
+        <v>431832.83</v>
       </c>
       <c r="O176" s="1">
-        <v>0.71</v>
+        <v>0.31</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="B177" t="s">
-        <v>537</v>
+        <v>522</v>
       </c>
       <c r="C177" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.249</v>
+        <v>83.09</v>
       </c>
       <c r="E177" s="1">
-        <v>102.932</v>
+        <v>81.54266545</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>205864.0</v>
+        <v>896969.32</v>
       </c>
       <c r="I177" s="1">
-        <v>-5366.0</v>
+        <v>17020.68</v>
       </c>
       <c r="J177" s="1">
-        <v>-2.6065752147049</v>
+        <v>1.8975766083058</v>
       </c>
       <c r="K177">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>102.74</v>
+        <v>0.49</v>
+      </c>
+      <c r="L177" t="s">
+        <v>523</v>
       </c>
       <c r="M177" s="1">
-        <v>200498.0</v>
+        <v>913990.0</v>
       </c>
       <c r="N177" s="1">
-        <v>200600.74</v>
+        <v>919392.05</v>
       </c>
       <c r="O177" s="1">
-        <v>0.14</v>
+        <v>0.65</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="B178" t="s">
-        <v>539</v>
+        <v>525</v>
       </c>
       <c r="C178" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.084</v>
+        <v>89.878</v>
       </c>
       <c r="E178" s="1">
-        <v>100.1375</v>
+        <v>89.78073818</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>801100.0</v>
+        <v>987588.12</v>
       </c>
       <c r="I178" s="1">
-        <v>-16428.0</v>
+        <v>1069.88</v>
       </c>
       <c r="J178" s="1">
-        <v>-2.0506803145675</v>
+        <v>0.10833261137244</v>
       </c>
       <c r="K178">
-        <v>1.81</v>
+        <v>0.61</v>
       </c>
       <c r="L178" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
       <c r="M178" s="1">
-        <v>784672.0</v>
+        <v>988658.0</v>
       </c>
       <c r="N178" s="1">
-        <v>799115.33</v>
+        <v>995416.22</v>
       </c>
       <c r="O178" s="1">
-        <v>0.57</v>
+        <v>0.71</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>541</v>
+        <v>527</v>
       </c>
       <c r="B179" t="s">
-        <v>542</v>
+        <v>528</v>
       </c>
       <c r="C179" s="1">
-        <v>-7100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>7.69738887</v>
+        <v>101.087</v>
       </c>
       <c r="E179" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-3690.0</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-1.7924454979987</v>
+      </c>
+      <c r="K179">
+        <v>0.26</v>
+      </c>
+      <c r="L179">
+        <v>513.7</v>
+      </c>
+      <c r="M179" s="1">
+        <v>202174.0</v>
+      </c>
+      <c r="N179" s="1">
+        <v>202687.7</v>
+      </c>
+      <c r="O179" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:16">
+      <c r="A180" t="s">
+        <v>529</v>
+      </c>
+      <c r="B180" t="s">
+        <v>530</v>
+      </c>
+      <c r="C180" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>98.777</v>
+      </c>
+      <c r="E180" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-10884.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-1.3586318811634</v>
+      </c>
+      <c r="K180">
+        <v>1.98</v>
+      </c>
+      <c r="L180" t="s">
+        <v>531</v>
+      </c>
+      <c r="M180" s="1">
+        <v>790216.0</v>
+      </c>
+      <c r="N180" s="1">
+        <v>806041.47</v>
+      </c>
+      <c r="O180" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P180">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:16">
+      <c r="A181" t="s">
+        <v>532</v>
+      </c>
+      <c r="B181" t="s">
+        <v>533</v>
+      </c>
+      <c r="C181" s="1">
+        <v>-3300000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>9.72056667</v>
+      </c>
+      <c r="E181" s="1">
         <v>0.0</v>
       </c>
-      <c r="F179" t="s">
-[...5 lines deleted...]
-      <c r="H179" s="1">
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
         <v>0.0</v>
       </c>
-      <c r="I179" s="1">
-[...2 lines deleted...]
-      <c r="J179" s="1">
+      <c r="I181" s="1">
+        <v>-302903.7</v>
+      </c>
+      <c r="J181" s="1">
         <v>0</v>
       </c>
-      <c r="K179">
+      <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L179" t="s">
-[...11 lines deleted...]
-      <c r="P179">
+      <c r="L181" t="s">
+        <v>534</v>
+      </c>
+      <c r="M181" s="1">
+        <v>-302903.7</v>
+      </c>
+      <c r="N181" s="1">
+        <v>-320778.7</v>
+      </c>
+      <c r="O181" s="1">
+        <v>-0.23</v>
+      </c>
+      <c r="P181">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>