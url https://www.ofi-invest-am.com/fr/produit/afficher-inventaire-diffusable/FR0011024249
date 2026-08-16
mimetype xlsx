--- v4 (2026-07-24)
+++ v5 (2026-08-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="535">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -124,1545 +124,1584 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>6 851.95</t>
+    <t>8 487.07</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>9 110.65</t>
+    <t>10 191.58</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>13 673.97</t>
+    <t>14 565.75</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>21 407.53</t>
+    <t>24 787.67</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>15 827.67</t>
+    <t>18 088.77</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>2 883.95</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>4 369.86</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV PERP</t>
+  </si>
+  <si>
+    <t>20 095.89</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>2 233.15</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3 06/05/2033</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>5 841.26</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>4 538.63</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>24 941.10</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV PERP</t>
+  </si>
+  <si>
+    <t>10 382.19</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>49 874.55</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>20 447.90</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>3 315.07</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>10 684.93</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>8 630.57</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>3 143.84</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>10 382.02</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>18 477.37</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>4 221.31</t>
+  </si>
+  <si>
+    <t>XS2817924660</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
+  </si>
+  <si>
+    <t>4 880.92</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>16 483.29</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>11 315.07</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>19 238.02</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>8 136.99</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>29 626.03</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>13 077.00</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>25 771.98</t>
+  </si>
+  <si>
+    <t>XS2621007660</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>25 383.56</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>13 232.40</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>17 013.70</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>18 104.11</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>4 679.45</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>2 683.03</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>4 423.89</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>13 457.53</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>53 037.33</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>30 867.12</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>7 860.73</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
     <t>10 010.96</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...26 lines deleted...]
-    <t>ALPHABET INC 3 06/05/2033</t>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 665.75</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>4 401.37</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 991.01</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>52 602.74</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>2 635.27</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>6 328.77</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>4 076.71</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>12 465.75</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 115.51</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>19 988.85</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>10 965.70</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>18 046.74</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>26 684.40</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>8 414.38</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>8 793.24</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 951.37</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>4 235.96</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>15 441.78</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>11 696.92</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 883.90</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 766.43</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>2 013.70</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>4 931.51</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>2 432.88</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>12 986.30</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
     <t>17 605.48</t>
   </si>
   <si>
-    <t>XS3224609456</t>
-[...583 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>7 473.90</t>
+    <t>8 645.18</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>4 471.23</t>
+    <t>5 852.05</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>4 436.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>1 508.71</t>
+  </si>
+  <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>2 323.97</t>
+    <t>4 201.03</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 684.93</t>
+    <t>2 936.64</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>38 187.33</t>
+    <t>40 639.73</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>XS2295333988</t>
-[...8 lines deleted...]
-    <t>XS2244941063</t>
+    <t>42 071.92</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>49 047.95</t>
+    <t>30 373.29</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>26 106.16</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>9 695.60</t>
+    <t>10 669.79</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>8 657.53</t>
-[...8 lines deleted...]
-    <t>11 498.58</t>
+    <t>9 808.22</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
+    <t>1 350.00</t>
+  </si>
+  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>5 890.07</t>
+    <t>6 544.52</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>39 970.89</t>
+    <t>43 315.07</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>19 969.18</t>
+    <t>21 680.82</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 503.56</t>
+    <t>2 631.23</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
+    <t>1 282.19</t>
+  </si>
+  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 099.83</t>
+    <t>4 723.72</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>8 157.38</t>
+    <t>10 640.06</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>1 002.05</t>
+    <t>2 915.07</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>4 315.07</t>
+    <t>6 472.60</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>3 632.88</t>
+    <t>4 193.84</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>13 822.60</t>
+    <t>15 160.27</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>1 658.22</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>14 315.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>18 044.02</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>25 730.51</t>
+    <t>28 291.36</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>7 265.75</t>
+    <t>10 200.00</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>8 629.83</t>
+    <t>9 814.32</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>3 052.09</t>
+    <t>4 994.32</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>3 559.93</t>
+    <t>3 811.64</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>14 239.73</t>
+    <t>18 986.30</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>8 111.10</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>6 999.81</t>
+    <t>10 868.12</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 225.44</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>17 035.89</t>
+    <t>18 123.29</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 500.00</t>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>32 109.59</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>29 499.92</t>
+    <t>32 217.02</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>5 691.60</t>
+    <t>7 619.40</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 071.23</t>
+    <t>2 876.71</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>4 543.23</t>
+    <t>6 573.18</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>28 493.15</t>
+    <t>32 232.88</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>14 092.69</t>
+    <t>15 127.46</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>3 760.82</t>
+    <t>5 250.96</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>13 900.38</t>
+    <t>17 217.52</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>2 208.90</t>
+    <t>6 847.60</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>2 640.00</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 291.92</t>
+    <t>3 167.01</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>23 539.73</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 663.01</t>
+    <t>3 008.22</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>26 630.14</t>
+    <t>28 377.74</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>20 009.29</t>
+    <t>21 782.27</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>3 791.10</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 836.99</t>
+    <t>11 613.70</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
+    <t>1 318.49</t>
+  </si>
+  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 602.56</t>
+    <t>5 542.40</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>11 146.22</t>
+    <t>12 666.16</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>1 549.32</t>
+    <t>2 383.56</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>36 739.73</t>
+    <t>39 328.77</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>3 271.19</t>
+    <t>4 379.18</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>11 194.64</t>
+    <t>12 190.78</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>38 539.73</t>
+    <t>1 712.88</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>6 752.05</t>
+    <t>7 643.84</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 659.81</t>
+  </si>
+  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 166.26</t>
+    <t>3 275.81</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>2 761.64</t>
+  </si>
+  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>5 216.44</t>
+    <t>6 021.92</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>4 512.33</t>
+    <t>6 065.75</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>5 890.41</t>
+    <t>8 767.12</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>2 271.33</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>1 480.52</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>8 242.50</t>
+    <t>9 345.00</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 518.84</t>
+    <t>5 978.77</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>7 378.77</t>
+    <t>10 097.26</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>19 561.64</t>
+    <t>21 028.77</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
+    <t>1 978.08</t>
+  </si>
+  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>4 628.47</t>
+    <t>5 758.68</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>15 649.32</t>
+    <t>17 360.96</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>8 367.49</t>
+    <t>10 951.57</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>10 363.17</t>
+    <t>12 653.98</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 038.81</t>
+  </si>
+  <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>24 931.84</t>
+    <t>26 552.79</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 586.99</t>
+    <t>15 924.66</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
+    <t>2 331.71</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>31 461.78</t>
+    <t>33 649.52</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>5 279.87</t>
+    <t>6 306.51</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 182.82</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 815.51</t>
+    <t>2 745.41</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 402.05</t>
+    <t>5 876.71</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 758.22</t>
+    <t>7 232.88</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>15 825.47</t>
+    <t>17 276.71</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-17 875.00</t>
+    <t>-27 500.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2026,154 +2065,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>65579.1021</v>
+        <v>65909.4921</v>
       </c>
       <c r="D2">
-        <v>1469.92</v>
+        <v>1463.89</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>96396412.88</v>
+        <v>96484854.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>96396412.88</v>
+        <v>96484854.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>438981.8243</v>
+        <v>450224.6542</v>
       </c>
       <c r="D3">
-        <v>100.69</v>
+        <v>100.25</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44205425.01</v>
+        <v>45136065.37</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44205425.01</v>
+        <v>45136065.37</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>100.51</v>
+        <v>100.1</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1005.14</v>
+        <v>1001.0</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1005.14</v>
+        <v>1001.0</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P181"/>
+  <dimension ref="A1:P184"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O181" sqref="O181"/>
+      <selection activeCell="O184" sqref="O184"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2192,9039 +2231,9189 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>5526.0</v>
+        <v>1878.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1073.54</v>
+        <v>1074.87</v>
       </c>
       <c r="E2" s="1">
-        <v>1072.8818476294</v>
+        <v>1073.6458892439</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>5928745.09</v>
+        <v>2016306.98</v>
       </c>
       <c r="I2" s="1">
-        <v>3636.95</v>
+        <v>2298.88</v>
       </c>
       <c r="J2" s="1">
-        <v>0.061344347661943</v>
+        <v>0.11401438485324</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5932382.04</v>
+        <v>2018605.86</v>
       </c>
       <c r="N2" s="1">
-        <v>5932382.04</v>
+        <v>2018605.86</v>
       </c>
       <c r="O2" s="1">
-        <v>4.22</v>
+        <v>1.43</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>138.0</v>
+        <v>269.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.91</v>
+        <v>105.62</v>
       </c>
       <c r="E3" s="1">
-        <v>105.725</v>
+        <v>105.702992565</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>25530.0</v>
+        <v>-22325.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>25530.0</v>
+        <v>-22325.0</v>
       </c>
       <c r="N3" s="1">
-        <v>25530.0</v>
+        <v>-22325.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>-15.0</v>
+        <v>-7.0</v>
       </c>
       <c r="D4" s="1">
-        <v>115.68</v>
+        <v>114.9</v>
       </c>
       <c r="E4" s="1">
         <v>115.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-2100.0</v>
+        <v>4480.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-2100.0</v>
+        <v>4480.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-2100.0</v>
+        <v>4480.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>784000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.714</v>
+        <v>96.973</v>
       </c>
       <c r="E5" s="1">
         <v>99.3340727</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>778779.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-12701.37</v>
+        <v>-18510.81</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.630933535674</v>
+        <v>-2.3769011375536</v>
       </c>
       <c r="K5">
-        <v>0.87</v>
+        <v>1.08</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="1">
-        <v>766077.76</v>
+        <v>760268.32</v>
       </c>
       <c r="N5" s="1">
-        <v>772929.71</v>
+        <v>768755.39</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
         <v>334000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>107.191</v>
+        <v>106.587</v>
       </c>
       <c r="E6" s="1">
         <v>102.64317665</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>342828.21</v>
       </c>
       <c r="I6" s="1">
-        <v>15189.73</v>
+        <v>13172.37</v>
       </c>
       <c r="J6" s="1">
-        <v>4.4307118133598</v>
+        <v>3.842265489179</v>
       </c>
       <c r="K6">
-        <v>2.73</v>
+        <v>3.05</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="1">
-        <v>358017.94</v>
+        <v>356000.58</v>
       </c>
       <c r="N6" s="1">
-        <v>367128.59</v>
+        <v>366192.16</v>
       </c>
       <c r="O6" s="1">
         <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>95.842</v>
+        <v>96.292</v>
       </c>
       <c r="E7" s="1">
         <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>39789.61</v>
+        <v>41589.61</v>
       </c>
       <c r="J7" s="1">
-        <v>11.580940815282</v>
+        <v>12.104838723995</v>
       </c>
       <c r="K7">
-        <v>3.42</v>
+        <v>3.64</v>
       </c>
       <c r="L7" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>383368.0</v>
+        <v>385168.0</v>
       </c>
       <c r="N7" s="1">
-        <v>397041.97</v>
+        <v>399733.75</v>
       </c>
       <c r="O7" s="1">
         <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.266</v>
+        <v>100.07</v>
       </c>
       <c r="E8" s="1">
         <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-2278.0</v>
+        <v>-4238.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.22668065094563</v>
+        <v>-0.42171755869516</v>
       </c>
       <c r="K8">
-        <v>2.14</v>
+        <v>2.48</v>
       </c>
       <c r="L8" t="s">
         <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>1002660.0</v>
+        <v>1000700.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1024067.53</v>
+        <v>1025487.67</v>
       </c>
       <c r="O8" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>1048000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.161</v>
+        <v>97.527</v>
       </c>
       <c r="E9" s="1">
         <v>99.46317271</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1042374.05</v>
       </c>
       <c r="I9" s="1">
-        <v>-13646.77</v>
+        <v>-20291.09</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.3092008574081</v>
+        <v>-1.9466227118758</v>
       </c>
       <c r="K9">
-        <v>1.51</v>
+        <v>1.73</v>
       </c>
       <c r="L9" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>1028727.28</v>
+        <v>1022082.96</v>
       </c>
       <c r="N9" s="1">
-        <v>1044554.95</v>
+        <v>1040171.73</v>
       </c>
       <c r="O9" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.018</v>
+        <v>96.105</v>
       </c>
       <c r="E10" s="1">
         <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-15207.0</v>
+        <v>-21598.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.1901594767928</v>
+        <v>-3.1106111908839</v>
       </c>
       <c r="K10">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>0.12</v>
+      </c>
+      <c r="L10">
+        <v>805.48</v>
       </c>
       <c r="M10" s="1">
-        <v>679126.0</v>
+        <v>672735.0</v>
       </c>
       <c r="N10" s="1">
-        <v>689136.96</v>
+        <v>673540.48</v>
       </c>
       <c r="O10" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>93.443</v>
+      </c>
+      <c r="E11" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-2243.7</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-0.32739830935114</v>
+      </c>
+      <c r="K11">
+        <v>0.39</v>
+      </c>
+      <c r="L11" t="s">
         <v>52</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>728088.5</v>
+        <v>683068.33</v>
       </c>
       <c r="N11" s="1">
-        <v>730789.87</v>
+        <v>685952.28</v>
       </c>
       <c r="O11" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>725000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.025</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>724673.75</v>
+      </c>
+      <c r="I12" s="1">
+        <v>507.5</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.070031514181382</v>
+      </c>
+      <c r="K12">
+        <v>0.6</v>
+      </c>
+      <c r="L12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>407781.18</v>
+        <v>725181.25</v>
       </c>
       <c r="N12" s="1">
-        <v>407781.18</v>
+        <v>729551.11</v>
       </c>
       <c r="O12" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>500000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.39</v>
+        <v>99.037</v>
       </c>
       <c r="E13" s="1">
-        <v>101.340404</v>
+        <v>99.646</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>506702.02</v>
+        <v>407552.14</v>
       </c>
       <c r="I13" s="1">
-        <v>247.98</v>
+        <v>-2490.81</v>
       </c>
       <c r="J13" s="1">
-        <v>0.048940006199304</v>
+        <v>-0.61116351885675</v>
       </c>
       <c r="K13">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>0.17</v>
+      </c>
+      <c r="L13">
+        <v>691.94</v>
       </c>
       <c r="M13" s="1">
-        <v>506950.0</v>
+        <v>405061.33</v>
       </c>
       <c r="N13" s="1">
-        <v>525751.37</v>
+        <v>405753.27</v>
       </c>
       <c r="O13" s="1">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.64</v>
+      </c>
+      <c r="E14" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-3502.02</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-0.69113993269654</v>
+      </c>
+      <c r="K14">
+        <v>4.02</v>
+      </c>
+      <c r="L14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>586284.0</v>
+        <v>503200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>603889.48</v>
+        <v>523295.89</v>
       </c>
       <c r="O14" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>1672000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="E15" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1664977.6</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-5969.04</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.35850572404097</v>
+      </c>
+      <c r="K15">
+        <v>0.13</v>
+      </c>
+      <c r="L15" t="s">
         <v>63</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>300887.36</v>
+        <v>1659008.56</v>
       </c>
       <c r="N15" s="1">
-        <v>306096.32</v>
+        <v>1661241.71</v>
       </c>
       <c r="O15" s="1">
-        <v>0.22</v>
+        <v>1.17</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
         <v>65</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>502000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.397</v>
+        <v>96.509</v>
       </c>
       <c r="E16" s="1">
-        <v>99.91623904</v>
+        <v>99.38842833</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>501579.52</v>
+        <v>596330.57</v>
       </c>
       <c r="I16" s="1">
-        <v>-7626.58</v>
+        <v>-17276.57</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.5205126397505</v>
+        <v>-2.8971464602259</v>
       </c>
       <c r="K16">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.11</v>
+      </c>
+      <c r="L16">
+        <v>641.1</v>
       </c>
       <c r="M16" s="1">
-        <v>493952.94</v>
+        <v>579054.0</v>
       </c>
       <c r="N16" s="1">
-        <v>497408.49</v>
+        <v>579695.1</v>
       </c>
       <c r="O16" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>93.986</v>
+      </c>
+      <c r="E17" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-14607.87</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-4.7164166305404</v>
+      </c>
+      <c r="K17">
+        <v>1.86</v>
+      </c>
+      <c r="L17" t="s">
         <v>68</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>591324.0</v>
+        <v>295116.04</v>
       </c>
       <c r="N17" s="1">
-        <v>614797.97</v>
+        <v>300957.3</v>
       </c>
       <c r="O17" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="1">
+        <v>502000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>97.519</v>
+      </c>
+      <c r="E18" s="1">
+        <v>99.91623904</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>501579.52</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-12034.14</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-2.399248677458</v>
+      </c>
+      <c r="K18">
+        <v>0.9</v>
+      </c>
+      <c r="L18" t="s">
         <v>71</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>1471530.0</v>
+        <v>489545.38</v>
       </c>
       <c r="N18" s="1">
-        <v>1521872.47</v>
+        <v>494084.01</v>
       </c>
       <c r="O18" s="1">
-        <v>1.08</v>
+        <v>0.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.315</v>
+      </c>
+      <c r="E19" s="1">
+        <v>100.2235</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>601341.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-11451.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-1.9042440146273</v>
+      </c>
+      <c r="K19">
+        <v>4.16</v>
+      </c>
+      <c r="L19" t="s">
         <v>74</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>900846.0</v>
+        <v>589890.0</v>
       </c>
       <c r="N19" s="1">
-        <v>901788.41</v>
+        <v>614831.1</v>
       </c>
       <c r="O19" s="1">
-        <v>0.64</v>
+        <v>0.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" t="s">
         <v>76</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.403</v>
+        <v>97.544</v>
       </c>
       <c r="E20" s="1">
-        <v>105.55</v>
+        <v>98.1092</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>422200.0</v>
+        <v>1471638.0</v>
       </c>
       <c r="I20" s="1">
-        <v>3412.0</v>
+        <v>-8478.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.80814779725249</v>
+        <v>-0.57609276194281</v>
       </c>
       <c r="K20">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>0.06</v>
+      </c>
+      <c r="L20">
+        <v>863.01</v>
       </c>
       <c r="M20" s="1">
-        <v>425612.0</v>
+        <v>1463160.0</v>
       </c>
       <c r="N20" s="1">
-        <v>434469.53</v>
+        <v>1464023.01</v>
       </c>
       <c r="O20" s="1">
-        <v>0.31</v>
+        <v>1.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>106.086</v>
+      </c>
+      <c r="E21" s="1">
+        <v>105.55</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>422200.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>2144.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0.50781620085268</v>
+      </c>
+      <c r="K21">
+        <v>2.6</v>
+      </c>
+      <c r="L21" t="s">
         <v>79</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>1917585.0</v>
+        <v>424344.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1963810.19</v>
+        <v>434726.19</v>
       </c>
       <c r="O21" s="1">
-        <v>1.4</v>
+        <v>0.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>98.062</v>
+      </c>
+      <c r="E22" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-55161.17</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-2.8249232033825</v>
+      </c>
+      <c r="K22">
+        <v>2.58</v>
+      </c>
+      <c r="L22" t="s">
         <v>82</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>1007134.72</v>
+        <v>1897499.7</v>
       </c>
       <c r="N22" s="1">
-        <v>1024091.52</v>
+        <v>1947374.25</v>
       </c>
       <c r="O22" s="1">
-        <v>0.73</v>
+        <v>1.38</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="1">
+        <v>944000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>106.473</v>
+      </c>
+      <c r="E23" s="1">
+        <v>104.49157945</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>986400.51</v>
+      </c>
+      <c r="I23" s="1">
+        <v>18704.61</v>
+      </c>
+      <c r="J23" s="1">
+        <v>1.8962490195793</v>
+      </c>
+      <c r="K23">
+        <v>2.17</v>
+      </c>
+      <c r="L23" t="s">
         <v>85</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>829520.0</v>
+        <v>1005105.12</v>
       </c>
       <c r="N23" s="1">
-        <v>837961.1</v>
+        <v>1025553.02</v>
       </c>
       <c r="O23" s="1">
-        <v>0.6</v>
+        <v>0.72</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>91.304</v>
+      </c>
+      <c r="E24" s="1">
+        <v>91.588784</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>457943.92</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-1423.92</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-0.31093763620663</v>
+      </c>
+      <c r="K24">
+        <v>0.66</v>
+      </c>
+      <c r="L24" t="s">
         <v>88</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>790920.9</v>
+        <v>456520.0</v>
       </c>
       <c r="N24" s="1">
-        <v>798015.52</v>
+        <v>459835.07</v>
       </c>
       <c r="O24" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>103.334</v>
+      </c>
+      <c r="E25" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>846080.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-19408.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-2.2938729198185</v>
+      </c>
+      <c r="K25">
+        <v>1.34</v>
+      </c>
+      <c r="L25" t="s">
         <v>91</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>1002420.0</v>
+        <v>826672.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1003118.63</v>
+        <v>837356.93</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" t="s">
         <v>93</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.599</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.07568647</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>791598.68</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-3770.59</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.4763259585021</v>
+      </c>
+      <c r="K26">
+        <v>1.09</v>
+      </c>
+      <c r="L26" t="s">
         <v>94</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>638364.0</v>
+        <v>787828.09</v>
       </c>
       <c r="N26" s="1">
-        <v>646268.49</v>
+        <v>796458.66</v>
       </c>
       <c r="O26" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" t="s">
         <v>96</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.529</v>
+      </c>
+      <c r="E27" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>998340.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-3050.0</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-0.30550714185548</v>
+      </c>
+      <c r="K27">
+        <v>0.31</v>
+      </c>
+      <c r="L27" t="s">
         <v>97</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>1510178.0</v>
+        <v>995290.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1527577.52</v>
+        <v>998433.84</v>
       </c>
       <c r="O27" s="1">
-        <v>1.09</v>
+        <v>0.7</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" t="s">
         <v>99</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>106.282</v>
+      </c>
+      <c r="E28" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>647772.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-10080.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-1.5561030733036</v>
+      </c>
+      <c r="K28">
+        <v>1.73</v>
+      </c>
+      <c r="L28" t="s">
         <v>100</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>846042.3</v>
+        <v>637692.0</v>
       </c>
       <c r="N28" s="1">
-        <v>848377.49</v>
+        <v>648074.02</v>
       </c>
       <c r="O28" s="1">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" t="s">
         <v>102</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>88.498</v>
+      </c>
+      <c r="E29" s="1">
+        <v>89.011</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1513187.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-8721.0</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-0.57633326218108</v>
+      </c>
+      <c r="K29">
+        <v>1.09</v>
+      </c>
+      <c r="L29" t="s">
         <v>103</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>136444.7</v>
+        <v>1504466.0</v>
       </c>
       <c r="N29" s="1">
-        <v>140962.15</v>
+        <v>1522943.37</v>
       </c>
       <c r="O29" s="1">
-        <v>0.1</v>
+        <v>1.08</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" t="s">
         <v>105</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>846000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.606</v>
+      </c>
+      <c r="E30" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>840061.08</v>
+      </c>
+      <c r="I30" s="1">
+        <v>2605.68</v>
+      </c>
+      <c r="J30" s="1">
+        <v>0.31017744566859</v>
+      </c>
+      <c r="K30">
+        <v>0.5</v>
+      </c>
+      <c r="L30" t="s">
         <v>106</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>1406883.52</v>
+        <v>842666.76</v>
       </c>
       <c r="N30" s="1">
-        <v>1420704.12</v>
+        <v>846888.07</v>
       </c>
       <c r="O30" s="1">
-        <v>1.01</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" t="s">
         <v>108</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>102.401</v>
+      </c>
+      <c r="E31" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-1296.32</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-0.94284915264531</v>
+      </c>
+      <c r="K31">
+        <v>3.67</v>
+      </c>
+      <c r="L31" t="s">
         <v>109</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>982120.0</v>
+        <v>136193.33</v>
       </c>
       <c r="N31" s="1">
-        <v>991421.37</v>
+        <v>141074.25</v>
       </c>
       <c r="O31" s="1">
-        <v>0.71</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B32" t="s">
         <v>111</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>98.335</v>
+      </c>
+      <c r="E32" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-18567.91</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-1.308651460765</v>
+      </c>
+      <c r="K32">
+        <v>1.16</v>
+      </c>
+      <c r="L32" t="s">
         <v>112</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>414536.0</v>
+        <v>1400290.4</v>
       </c>
       <c r="N32" s="1">
-        <v>432629.55</v>
+        <v>1416773.69</v>
       </c>
       <c r="O32" s="1">
-        <v>0.31</v>
+        <v>1.0</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>113</v>
+      </c>
+      <c r="B33" t="s">
         <v>114</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.644</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.415167</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>994151.67</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-17711.67</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.781586304633</v>
+      </c>
+      <c r="K33">
+        <v>1.13</v>
+      </c>
+      <c r="L33" t="s">
         <v>115</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>491055.0</v>
+        <v>976440.0</v>
       </c>
       <c r="N33" s="1">
-        <v>502058.42</v>
+        <v>987755.07</v>
       </c>
       <c r="O33" s="1">
-        <v>0.36</v>
+        <v>0.7</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>116</v>
+      </c>
+      <c r="B34" t="s">
         <v>117</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>103.04</v>
+      </c>
+      <c r="E34" s="1">
+        <v>105.58525</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>422341.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-10181.0</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-2.4106113306546</v>
+      </c>
+      <c r="K34">
+        <v>4.81</v>
+      </c>
+      <c r="L34" t="s">
         <v>118</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>988680.0</v>
+        <v>412160.0</v>
       </c>
       <c r="N34" s="1">
-        <v>994875.21</v>
+        <v>431398.02</v>
       </c>
       <c r="O34" s="1">
-        <v>0.71</v>
+        <v>0.3</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>119</v>
+      </c>
+      <c r="B35" t="s">
         <v>120</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.428</v>
+      </c>
+      <c r="E35" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-16446.67</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-1.6434727376657</v>
+      </c>
+      <c r="K35">
+        <v>0.81</v>
+      </c>
+      <c r="L35" t="s">
         <v>121</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>896157.0</v>
+        <v>984280.0</v>
       </c>
       <c r="N35" s="1">
-        <v>924035.42</v>
+        <v>992416.99</v>
       </c>
       <c r="O35" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" t="s">
         <v>123</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="E36" s="1">
+        <v>101.00763667</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>909068.73</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-16628.73</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-1.8292049271126</v>
+      </c>
+      <c r="K36">
+        <v>3.29</v>
+      </c>
+      <c r="L36" t="s">
         <v>124</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>734562.45</v>
+        <v>892440.0</v>
       </c>
       <c r="N36" s="1">
-        <v>746194.1</v>
+        <v>922066.03</v>
       </c>
       <c r="O36" s="1">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>125</v>
+      </c>
+      <c r="B37" t="s">
         <v>126</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>97.405</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-20060.21</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-2.683009994335</v>
+      </c>
+      <c r="K37">
+        <v>1.75</v>
+      </c>
+      <c r="L37" t="s">
         <v>127</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>871808.0</v>
+        <v>727615.35</v>
       </c>
       <c r="N37" s="1">
-        <v>894176.13</v>
+        <v>740692.35</v>
       </c>
       <c r="O37" s="1">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>128</v>
+      </c>
+      <c r="B38" t="s">
         <v>129</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>108.461</v>
+      </c>
+      <c r="E38" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-10912.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-1.2419758707034</v>
+      </c>
+      <c r="K38">
+        <v>3.22</v>
+      </c>
+      <c r="L38" t="s">
         <v>130</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>682108.16</v>
+        <v>867688.0</v>
       </c>
       <c r="N38" s="1">
-        <v>708606.26</v>
+        <v>893459.98</v>
       </c>
       <c r="O38" s="1">
-        <v>0.5</v>
+        <v>0.63</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>131</v>
+      </c>
+      <c r="B39" t="s">
         <v>132</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>2000000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>89.385</v>
+        <v>101.185</v>
       </c>
       <c r="E39" s="1">
-        <v>89.2751455</v>
+        <v>100.33886377</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1785502.91</v>
+        <v>670263.61</v>
       </c>
       <c r="I39" s="1">
-        <v>2197.09</v>
+        <v>5652.19</v>
       </c>
       <c r="J39" s="1">
-        <v>0.12305160566778</v>
+        <v>0.8432786616597</v>
       </c>
       <c r="K39">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>0.08</v>
+      </c>
+      <c r="L39">
+        <v>528.45</v>
       </c>
       <c r="M39" s="1">
-        <v>1787700.0</v>
+        <v>675915.8</v>
       </c>
       <c r="N39" s="1">
-        <v>1810638.36</v>
+        <v>676444.25</v>
       </c>
       <c r="O39" s="1">
-        <v>1.29</v>
+        <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>133</v>
+      </c>
+      <c r="B40" t="s">
+        <v>134</v>
+      </c>
+      <c r="C40" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>88.954</v>
+      </c>
+      <c r="E40" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-6422.91</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-0.35972554085616</v>
+      </c>
+      <c r="K40">
+        <v>1.27</v>
+      </c>
+      <c r="L40" t="s">
         <v>135</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>768252.44</v>
+        <v>1779080.0</v>
       </c>
       <c r="N40" s="1">
-        <v>779966.37</v>
+        <v>1804463.56</v>
       </c>
       <c r="O40" s="1">
-        <v>0.55</v>
+        <v>1.27</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>136</v>
+      </c>
+      <c r="B41" t="s">
+        <v>137</v>
+      </c>
+      <c r="C41" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>97.351</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-17795.5</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-2.2841675682425</v>
+      </c>
+      <c r="K41">
+        <v>1.69</v>
+      </c>
+      <c r="L41" t="s">
         <v>138</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>780704.0</v>
+        <v>761284.82</v>
       </c>
       <c r="N41" s="1">
-        <v>796164.27</v>
+        <v>774517.22</v>
       </c>
       <c r="O41" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>139</v>
+      </c>
+      <c r="B42" t="s">
+        <v>140</v>
+      </c>
+      <c r="C42" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>96.788</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-21978.18</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-2.7600994411303</v>
+      </c>
+      <c r="K42">
+        <v>2.13</v>
+      </c>
+      <c r="L42" t="s">
         <v>141</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>686245.0</v>
+        <v>774304.0</v>
       </c>
       <c r="N42" s="1">
-        <v>698506.99</v>
+        <v>791317.7</v>
       </c>
       <c r="O42" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C43" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.851</v>
+        <v>97.647</v>
       </c>
       <c r="E43" s="1">
-        <v>98.8365</v>
+        <v>100.43242857</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>790692.0</v>
+        <v>703027.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-23884.0</v>
+        <v>-19498.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.0206452069833</v>
+        <v>-2.7734354441579</v>
       </c>
       <c r="K43">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>0.05</v>
+      </c>
+      <c r="L43">
+        <v>371.58</v>
       </c>
       <c r="M43" s="1">
-        <v>766808.0</v>
+        <v>683529.0</v>
       </c>
       <c r="N43" s="1">
-        <v>783301.15</v>
+        <v>683900.58</v>
       </c>
       <c r="O43" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B44" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C44" s="1">
         <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>93.659</v>
+        <v>94.89</v>
       </c>
       <c r="E44" s="1">
-        <v>93.0849075</v>
+        <v>98.8365</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>744679.26</v>
+        <v>790692.0</v>
       </c>
       <c r="I44" s="1">
-        <v>4592.74</v>
+        <v>-31572.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.61674068913911</v>
+        <v>-3.9929580671108</v>
       </c>
       <c r="K44">
-        <v>0.53</v>
+        <v>2.26</v>
       </c>
       <c r="L44" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="M44" s="1">
-        <v>749272.0</v>
+        <v>759120.0</v>
       </c>
       <c r="N44" s="1">
-        <v>753548.71</v>
+        <v>777224.11</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B45" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C45" s="1">
-        <v>389000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>103.432</v>
+        <v>93.548</v>
       </c>
       <c r="E45" s="1">
-        <v>101.25988946</v>
+        <v>93.0849075</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>393900.97</v>
+        <v>744679.26</v>
       </c>
       <c r="I45" s="1">
-        <v>8449.51</v>
+        <v>3704.74</v>
       </c>
       <c r="J45" s="1">
-        <v>2.1450848420099</v>
+        <v>0.49749472007586</v>
       </c>
       <c r="K45">
-        <v>0.42</v>
+        <v>0.58</v>
       </c>
       <c r="L45" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M45" s="1">
-        <v>402350.48</v>
+        <v>748384.0</v>
       </c>
       <c r="N45" s="1">
-        <v>403970.43</v>
+        <v>753063.45</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B46" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C46" s="1">
-        <v>641000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.698</v>
+        <v>102.566</v>
       </c>
       <c r="E46" s="1">
-        <v>99.943</v>
+        <v>101.25988946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>640634.63</v>
+        <v>393900.97</v>
       </c>
       <c r="I46" s="1">
-        <v>11249.55</v>
+        <v>5080.77</v>
       </c>
       <c r="J46" s="1">
-        <v>1.7560009205247</v>
+        <v>1.2898597330187</v>
       </c>
       <c r="K46">
-        <v>0.3</v>
+        <v>0.69</v>
       </c>
       <c r="L46" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="M46" s="1">
-        <v>651884.18</v>
+        <v>398981.74</v>
       </c>
       <c r="N46" s="1">
-        <v>653780.84</v>
+        <v>401664.77</v>
       </c>
       <c r="O46" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B47" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C47" s="1">
-        <v>400000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.372</v>
+        <v>100.782</v>
       </c>
       <c r="E47" s="1">
-        <v>100.3582</v>
+        <v>100.2880654</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>401432.8</v>
+        <v>843422.63</v>
       </c>
       <c r="I47" s="1">
-        <v>4055.2</v>
+        <v>4153.99</v>
       </c>
       <c r="J47" s="1">
-        <v>1.0101815297604</v>
+        <v>0.49251583396571</v>
       </c>
       <c r="K47">
-        <v>3.13</v>
+        <v>0.53</v>
       </c>
       <c r="L47" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="M47" s="1">
-        <v>405488.0</v>
+        <v>847576.62</v>
       </c>
       <c r="N47" s="1">
-        <v>418024.99</v>
+        <v>852000.51</v>
       </c>
       <c r="O47" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B48" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C48" s="1">
-        <v>1300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.22</v>
+        <v>100.896</v>
       </c>
       <c r="E48" s="1">
-        <v>101.70135077</v>
+        <v>100.3582</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1322117.56</v>
+        <v>401432.8</v>
       </c>
       <c r="I48" s="1">
-        <v>-19257.56</v>
+        <v>2151.2</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.4565694142963</v>
+        <v>0.53588047613449</v>
       </c>
       <c r="K48">
-        <v>3.84</v>
+        <v>3.36</v>
       </c>
       <c r="L48" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="M48" s="1">
-        <v>1302860.0</v>
+        <v>403584.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1352812.05</v>
+        <v>417041.53</v>
       </c>
       <c r="O48" s="1">
-        <v>0.96</v>
+        <v>0.29</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B49" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C49" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>104.004</v>
+        <v>99.085</v>
       </c>
       <c r="E49" s="1">
-        <v>103.84281857</v>
+        <v>101.70135077</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>726899.73</v>
+        <v>1322117.56</v>
       </c>
       <c r="I49" s="1">
-        <v>1128.27</v>
+        <v>-34012.56</v>
       </c>
       <c r="J49" s="1">
-        <v>0.15521673119895</v>
+        <v>-2.5725821234838</v>
       </c>
       <c r="K49">
-        <v>4.14</v>
+        <v>4.08</v>
       </c>
       <c r="L49" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="M49" s="1">
-        <v>728028.0</v>
+        <v>1288105.0</v>
       </c>
       <c r="N49" s="1">
-        <v>757032.45</v>
+        <v>1341142.33</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.95</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B50" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C50" s="1">
         <v>700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>106.445</v>
+        <v>103.176</v>
       </c>
       <c r="E50" s="1">
-        <v>107.34</v>
+        <v>103.84281857</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>751380.0</v>
+        <v>726899.73</v>
       </c>
       <c r="I50" s="1">
-        <v>-6265.0</v>
+        <v>-4667.73</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.83379914291038</v>
+        <v>-0.64214221127858</v>
       </c>
       <c r="K50">
-        <v>0.71</v>
+        <v>4.41</v>
       </c>
       <c r="L50" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="M50" s="1">
-        <v>745115.0</v>
+        <v>722232.0</v>
       </c>
       <c r="N50" s="1">
-        <v>750079.67</v>
+        <v>753099.12</v>
       </c>
       <c r="O50" s="1">
         <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B51" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C51" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.822</v>
+        <v>105.966</v>
       </c>
       <c r="E51" s="1">
-        <v>101.255</v>
+        <v>107.34</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>303765.0</v>
+        <v>751380.0</v>
       </c>
       <c r="I51" s="1">
-        <v>4701.0</v>
+        <v>-9618.0</v>
       </c>
       <c r="J51" s="1">
-        <v>1.5475778973878</v>
+        <v>-1.2800447177194</v>
       </c>
       <c r="K51">
-        <v>4.59</v>
+        <v>1.12</v>
       </c>
       <c r="L51" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="M51" s="1">
-        <v>308466.0</v>
+        <v>741762.0</v>
       </c>
       <c r="N51" s="1">
-        <v>322223.92</v>
+        <v>749622.73</v>
       </c>
       <c r="O51" s="1">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B52" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>106.743</v>
+        <v>102.558</v>
       </c>
       <c r="E52" s="1">
-        <v>109.243715</v>
+        <v>101.255</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>655462.29</v>
+        <v>303765.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-15004.29</v>
+        <v>3909.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.2891156713226</v>
+        <v>1.2868500320972</v>
       </c>
       <c r="K52">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>0.05</v>
+      </c>
+      <c r="L52">
+        <v>158.14</v>
       </c>
       <c r="M52" s="1">
-        <v>640458.0</v>
+        <v>307674.0</v>
       </c>
       <c r="N52" s="1">
-        <v>648656.63</v>
+        <v>307832.14</v>
       </c>
       <c r="O52" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B53" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C53" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.247</v>
+        <v>105.966</v>
       </c>
       <c r="E53" s="1">
-        <v>99.984</v>
+        <v>109.243715</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>799872.0</v>
+        <v>655462.29</v>
       </c>
       <c r="I53" s="1">
-        <v>-5896.0</v>
+        <v>-19666.29</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.73711793887022</v>
+        <v>-3.0003694034023</v>
       </c>
       <c r="K53">
-        <v>0.96</v>
+        <v>1.67</v>
       </c>
       <c r="L53" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="M53" s="1">
-        <v>793976.0</v>
+        <v>635796.0</v>
       </c>
       <c r="N53" s="1">
-        <v>801691.07</v>
+        <v>645806.96</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B54" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0</v>
+        <v>98.364</v>
       </c>
       <c r="E54" s="1">
-        <v>99.653</v>
+        <v>99.984</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>199306.0</v>
+        <v>799872.0</v>
       </c>
       <c r="I54" s="1">
-        <v>694.0</v>
+        <v>-12960.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.34820828274111</v>
+        <v>-1.6202592414786</v>
       </c>
       <c r="K54">
-        <v>2.01</v>
+        <v>0.21</v>
       </c>
       <c r="L54" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="M54" s="1">
-        <v>200000.0</v>
+        <v>786912.0</v>
       </c>
       <c r="N54" s="1">
-        <v>204013.01</v>
+        <v>788577.75</v>
       </c>
       <c r="O54" s="1">
-        <v>0.15</v>
+        <v>0.56</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B55" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C55" s="1">
-        <v>504000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.011</v>
+        <v>99.444</v>
       </c>
       <c r="E55" s="1">
-        <v>99.934</v>
+        <v>99.653</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>503667.36</v>
+        <v>199306.0</v>
       </c>
       <c r="I55" s="1">
-        <v>388.08</v>
+        <v>-418.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.077050853563352</v>
+        <v>-0.20972775531093</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.2</v>
+      </c>
+      <c r="L55" t="s">
+        <v>178</v>
       </c>
       <c r="M55" s="1">
-        <v>504055.44</v>
+        <v>198888.0</v>
       </c>
       <c r="N55" s="1">
-        <v>504055.44</v>
+        <v>203289.37</v>
       </c>
       <c r="O55" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B56" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C56" s="1">
-        <v>400000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>101.015</v>
+        <v>99.576</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>400000.0</v>
+        <v>503667.36</v>
       </c>
       <c r="I56" s="1">
-        <v>4060.0</v>
+        <v>-1804.32</v>
       </c>
       <c r="J56" s="1">
-        <v>1.015</v>
+        <v>-0.35823643604779</v>
       </c>
       <c r="K56">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>0.18</v>
+      </c>
+      <c r="L56">
+        <v>897.53</v>
       </c>
       <c r="M56" s="1">
-        <v>404060.0</v>
+        <v>501863.04</v>
       </c>
       <c r="N56" s="1">
-        <v>405179.95</v>
+        <v>502760.57</v>
       </c>
       <c r="O56" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B57" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C57" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>104.394</v>
+        <v>99.887</v>
       </c>
       <c r="E57" s="1">
-        <v>100.91250667</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1513687.6</v>
+        <v>400000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>52222.4</v>
+        <v>-452.0</v>
       </c>
       <c r="J57" s="1">
-        <v>3.4500117461489</v>
+        <v>-0.113</v>
       </c>
       <c r="K57">
-        <v>3.22</v>
+        <v>0.5</v>
       </c>
       <c r="L57" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="M57" s="1">
-        <v>1565910.0</v>
+        <v>399548.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1614197.67</v>
+        <v>401539.01</v>
       </c>
       <c r="O57" s="1">
-        <v>1.15</v>
+        <v>0.28</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B58" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C58" s="1">
-        <v>300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.014</v>
+        <v>103.998</v>
       </c>
       <c r="E58" s="1">
-        <v>99.895</v>
+        <v>100.91250667</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>299685.0</v>
+        <v>1513687.6</v>
       </c>
       <c r="I58" s="1">
-        <v>-2643.0</v>
+        <v>46282.4</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.88192602232344</v>
+        <v>3.0575925970458</v>
       </c>
       <c r="K58">
-        <v>0.68</v>
+        <v>3.51</v>
       </c>
       <c r="L58" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="M58" s="1">
-        <v>297042.0</v>
+        <v>1559970.0</v>
       </c>
       <c r="N58" s="1">
-        <v>299094.74</v>
+        <v>1612572.74</v>
       </c>
       <c r="O58" s="1">
-        <v>0.21</v>
+        <v>1.14</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B59" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C59" s="1">
-        <v>1200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>85.193</v>
+        <v>98.779</v>
       </c>
       <c r="E59" s="1">
-        <v>86.06233333</v>
+        <v>99.895</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1032748.0</v>
+        <v>299685.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-10432.0</v>
+        <v>-3348.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.0101205715237</v>
+        <v>-1.1171730316833</v>
       </c>
       <c r="K59">
-        <v>0.49</v>
+        <v>0.88</v>
       </c>
       <c r="L59" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="M59" s="1">
-        <v>1022316.0</v>
+        <v>296337.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1028213.26</v>
+        <v>298972.27</v>
       </c>
       <c r="O59" s="1">
-        <v>0.73</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B60" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C60" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.185</v>
+        <v>84.748</v>
       </c>
       <c r="E60" s="1">
-        <v>100.6852</v>
+        <v>86.06233333</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>402740.8</v>
+        <v>1032748.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-6000.8</v>
+        <v>-15772.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.4899905845149</v>
+        <v>-1.5271876585576</v>
       </c>
       <c r="K60">
-        <v>0.85</v>
+        <v>0.53</v>
       </c>
       <c r="L60" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="M60" s="1">
-        <v>396740.0</v>
+        <v>1016976.0</v>
       </c>
       <c r="N60" s="1">
-        <v>400126.3</v>
+        <v>1023304.77</v>
       </c>
       <c r="O60" s="1">
-        <v>0.28</v>
+        <v>0.72</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B61" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C61" s="1">
         <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.911</v>
+        <v>98.8</v>
       </c>
       <c r="E61" s="1">
-        <v>100.62</v>
+        <v>100.6852</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>402480.0</v>
+        <v>402740.8</v>
       </c>
       <c r="I61" s="1">
-        <v>-6836.0</v>
+        <v>-7540.8</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.6984694891672</v>
+        <v>-1.872370517216</v>
       </c>
       <c r="K61">
-        <v>2.94</v>
+        <v>1.02</v>
       </c>
       <c r="L61" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="M61" s="1">
-        <v>395644.0</v>
+        <v>395200.0</v>
       </c>
       <c r="N61" s="1">
-        <v>407390.58</v>
+        <v>399276.71</v>
       </c>
       <c r="O61" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B62" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C62" s="1">
-        <v>416000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.461</v>
+        <v>98.529</v>
       </c>
       <c r="E62" s="1">
-        <v>99.662</v>
+        <v>100.62</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>414593.92</v>
+        <v>402480.0</v>
       </c>
       <c r="I62" s="1">
-        <v>3323.84</v>
+        <v>-8364.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.8017097790532</v>
+        <v>-2.0781156827668</v>
       </c>
       <c r="K62">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>247.89</v>
+        <v>3.12</v>
+      </c>
+      <c r="L62" t="s">
+        <v>198</v>
       </c>
       <c r="M62" s="1">
-        <v>417917.76</v>
+        <v>394116.0</v>
       </c>
       <c r="N62" s="1">
-        <v>418165.65</v>
+        <v>406581.75</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B63" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C63" s="1">
-        <v>627000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.852</v>
+        <v>99.243</v>
       </c>
       <c r="E63" s="1">
-        <v>99.84305423</v>
+        <v>99.662</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>626015.95</v>
+        <v>414593.92</v>
       </c>
       <c r="I63" s="1">
-        <v>-6213.91</v>
+        <v>-1743.04</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.99261208919677</v>
+        <v>-0.42042102305794</v>
       </c>
       <c r="K63">
-        <v>2.98</v>
+        <v>0.27</v>
       </c>
       <c r="L63" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="M63" s="1">
-        <v>619802.04</v>
+        <v>412850.88</v>
       </c>
       <c r="N63" s="1">
-        <v>638483.2</v>
+        <v>413966.39</v>
       </c>
       <c r="O63" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C64" s="1">
-        <v>500000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.739</v>
+        <v>98.037</v>
       </c>
       <c r="E64" s="1">
-        <v>100.096834</v>
+        <v>99.84305423</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>500484.17</v>
+        <v>626015.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-6789.17</v>
+        <v>-11323.96</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.3565204270097</v>
+        <v>-1.8088932079127</v>
       </c>
       <c r="K64">
-        <v>1.98</v>
+        <v>3.19</v>
       </c>
       <c r="L64" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="M64" s="1">
-        <v>493695.0</v>
+        <v>614691.99</v>
       </c>
       <c r="N64" s="1">
-        <v>503594.59</v>
+        <v>634680.84</v>
       </c>
       <c r="O64" s="1">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B65" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C65" s="1">
-        <v>1592000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.608</v>
+        <v>98.309</v>
       </c>
       <c r="E65" s="1">
-        <v>100.08562374</v>
+        <v>100.096834</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1593363.13</v>
+        <v>500484.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-23523.77</v>
+        <v>-8939.17</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.4763596293332</v>
+        <v>-1.7861044436231</v>
       </c>
       <c r="K65">
-        <v>0.94</v>
+        <v>2.19</v>
       </c>
       <c r="L65" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="M65" s="1">
-        <v>1569839.36</v>
+        <v>491545.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1584727.92</v>
+        <v>502510.7</v>
       </c>
       <c r="O65" s="1">
-        <v>1.13</v>
+        <v>0.35</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C66" s="1">
-        <v>1009000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.036</v>
+        <v>97.59</v>
       </c>
       <c r="E66" s="1">
-        <v>100.01720416</v>
+        <v>100.08562374</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1009173.59</v>
+        <v>1593363.13</v>
       </c>
       <c r="I66" s="1">
-        <v>-19990.35</v>
+        <v>-39730.33</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.9808633715831</v>
+        <v>-2.4934887253228</v>
       </c>
       <c r="K66">
-        <v>2.43</v>
+        <v>1.13</v>
       </c>
       <c r="L66" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="M66" s="1">
-        <v>989183.24</v>
+        <v>1553632.8</v>
       </c>
       <c r="N66" s="1">
-        <v>1013704.04</v>
+        <v>1571679.54</v>
       </c>
       <c r="O66" s="1">
-        <v>0.72</v>
+        <v>1.11</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B67" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C67" s="1">
-        <v>800000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.092</v>
+        <v>96.797</v>
       </c>
       <c r="E67" s="1">
-        <v>100.49511125</v>
+        <v>100.01720416</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>803960.89</v>
+        <v>1009173.59</v>
       </c>
       <c r="I67" s="1">
-        <v>-11224.89</v>
+        <v>-32491.86</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.3961985140844</v>
+        <v>-3.2196502486753</v>
       </c>
       <c r="K67">
-        <v>3.52</v>
+        <v>2.64</v>
       </c>
       <c r="L67" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="M67" s="1">
-        <v>792736.0</v>
+        <v>976681.73</v>
       </c>
       <c r="N67" s="1">
-        <v>820862.03</v>
+        <v>1003366.13</v>
       </c>
       <c r="O67" s="1">
-        <v>0.58</v>
+        <v>0.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B68" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C68" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.606</v>
+        <v>97.98</v>
       </c>
       <c r="E68" s="1">
-        <v>99.631</v>
+        <v>100.49511125</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>896679.0</v>
+        <v>803960.89</v>
       </c>
       <c r="I68" s="1">
-        <v>-18225.0</v>
+        <v>-20120.89</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.0324999247222</v>
+        <v>-2.5027200017155</v>
       </c>
       <c r="K68">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>0.1</v>
+      </c>
+      <c r="L68">
+        <v>794.52</v>
       </c>
       <c r="M68" s="1">
-        <v>878454.0</v>
+        <v>783840.0</v>
       </c>
       <c r="N68" s="1">
-        <v>884602.97</v>
+        <v>784634.52</v>
       </c>
       <c r="O68" s="1">
-        <v>0.63</v>
+        <v>0.55</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B69" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="C69" s="1">
-        <v>615000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.116</v>
+        <v>97.493</v>
       </c>
       <c r="E69" s="1">
-        <v>99.44689431</v>
+        <v>99.631</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>611598.4</v>
+        <v>896679.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-8185.0</v>
+        <v>-19242.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.3382965030648</v>
+        <v>-2.1459184390401</v>
       </c>
       <c r="K69">
-        <v>1.25</v>
+        <v>0.93</v>
       </c>
       <c r="L69" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="M69" s="1">
-        <v>603413.4</v>
+        <v>877437.0</v>
       </c>
       <c r="N69" s="1">
-        <v>611100.9</v>
+        <v>885851.38</v>
       </c>
       <c r="O69" s="1">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B70" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C70" s="1">
-        <v>800000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.59</v>
+        <v>97.392</v>
       </c>
       <c r="E70" s="1">
-        <v>100.9622225</v>
+        <v>99.44689431</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>807697.78</v>
+        <v>611598.4</v>
       </c>
       <c r="I70" s="1">
-        <v>-2977.78</v>
+        <v>-12637.6</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.36867502594844</v>
+        <v>-2.0663232604925</v>
       </c>
       <c r="K70">
-        <v>3.41</v>
+        <v>1.43</v>
       </c>
       <c r="L70" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="M70" s="1">
-        <v>804720.0</v>
+        <v>598960.8</v>
       </c>
       <c r="N70" s="1">
-        <v>831983.01</v>
+        <v>607754.04</v>
       </c>
       <c r="O70" s="1">
-        <v>0.59</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B71" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C71" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.027</v>
+        <v>99.835</v>
       </c>
       <c r="E71" s="1">
-        <v>99.821</v>
+        <v>99.451</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>698747.0</v>
+        <v>1093961.0</v>
       </c>
       <c r="I71" s="1">
-        <v>1442.0</v>
+        <v>4224.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.2063694012282</v>
+        <v>0.38611979768931</v>
       </c>
       <c r="K71">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="L71" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="M71" s="1">
-        <v>700189.0</v>
+        <v>1098185.0</v>
       </c>
       <c r="N71" s="1">
-        <v>702864.34</v>
+        <v>1100136.37</v>
       </c>
       <c r="O71" s="1">
-        <v>0.5</v>
+        <v>0.78</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B72" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C72" s="1">
-        <v>1258000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.168</v>
+        <v>99.416</v>
       </c>
       <c r="E72" s="1">
-        <v>99.38705326</v>
+        <v>99.821</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1250289.13</v>
+        <v>698747.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-15335.69</v>
+        <v>-2835.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.2265714891083</v>
+        <v>-0.40572624998748</v>
       </c>
       <c r="K72">
-        <v>2.75</v>
+        <v>0.61</v>
       </c>
       <c r="L72" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="M72" s="1">
-        <v>1234953.44</v>
+        <v>695912.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1269535.52</v>
+        <v>700147.96</v>
       </c>
       <c r="O72" s="1">
-        <v>0.9</v>
+        <v>0.49</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B73" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C73" s="1">
-        <v>500000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.845</v>
+        <v>97.675</v>
       </c>
       <c r="E73" s="1">
-        <v>99.7035</v>
+        <v>99.38705326</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>498517.5</v>
+        <v>1250289.13</v>
       </c>
       <c r="I73" s="1">
-        <v>-4292.5</v>
+        <v>-21537.63</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.86105302221086</v>
+        <v>-1.7226119529648</v>
       </c>
       <c r="K73">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>0.04</v>
+      </c>
+      <c r="L73">
+        <v>495.45</v>
       </c>
       <c r="M73" s="1">
-        <v>494225.0</v>
+        <v>1228751.5</v>
       </c>
       <c r="N73" s="1">
-        <v>508695.89</v>
+        <v>1229246.95</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.87</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B74" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="C74" s="1">
-        <v>2050000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.328</v>
+        <v>98.654</v>
       </c>
       <c r="E74" s="1">
-        <v>96.98605268</v>
+        <v>99.7035</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1988214.08</v>
+        <v>498517.5</v>
       </c>
       <c r="I74" s="1">
-        <v>68509.92</v>
+        <v>-5247.5</v>
       </c>
       <c r="J74" s="1">
-        <v>3.445801973196</v>
+        <v>-1.0526210213282</v>
       </c>
       <c r="K74">
-        <v>4.24</v>
+        <v>3.09</v>
       </c>
       <c r="L74" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="M74" s="1">
-        <v>2056724.0</v>
+        <v>493270.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2143666.47</v>
+        <v>508711.78</v>
       </c>
       <c r="O74" s="1">
-        <v>1.52</v>
+        <v>0.36</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B75" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C75" s="1">
-        <v>900000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>90.938</v>
+        <v>100.423</v>
       </c>
       <c r="E75" s="1">
-        <v>83.47740778</v>
+        <v>96.98605268</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>751296.67</v>
+        <v>1988214.08</v>
       </c>
       <c r="I75" s="1">
-        <v>67145.33</v>
+        <v>70457.42</v>
       </c>
       <c r="J75" s="1">
-        <v>8.9372590989921</v>
+        <v>3.5437542017608</v>
       </c>
       <c r="K75">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>818442.0</v>
+        <v>2058671.5</v>
       </c>
       <c r="N75" s="1">
-        <v>829168.03</v>
+        <v>2058671.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.59</v>
+        <v>1.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B76" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C76" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.087</v>
+        <v>90.501</v>
       </c>
       <c r="E76" s="1">
-        <v>100.4068</v>
+        <v>83.47740778</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>702847.6</v>
+        <v>751296.67</v>
       </c>
       <c r="I76" s="1">
-        <v>11761.4</v>
+        <v>63212.33</v>
       </c>
       <c r="J76" s="1">
-        <v>1.6733926387456</v>
+        <v>8.413764165892</v>
       </c>
       <c r="K76">
-        <v>1.19</v>
+        <v>1.3</v>
       </c>
       <c r="L76" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="M76" s="1">
-        <v>714609.0</v>
+        <v>814509.0</v>
       </c>
       <c r="N76" s="1">
-        <v>722932.29</v>
+        <v>826205.92</v>
       </c>
       <c r="O76" s="1">
-        <v>0.51</v>
+        <v>0.58</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B77" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="C77" s="1">
         <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.507</v>
+        <v>101.467</v>
       </c>
       <c r="E77" s="1">
-        <v>100.231</v>
+        <v>100.4068</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>701617.0</v>
+        <v>702847.6</v>
       </c>
       <c r="I77" s="1">
-        <v>-12068.0</v>
+        <v>7421.4</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.7200267382347</v>
+        <v>1.0559045801679</v>
       </c>
       <c r="K77">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>503.42</v>
+        <v>1.41</v>
+      </c>
+      <c r="L77" t="s">
+        <v>240</v>
       </c>
       <c r="M77" s="1">
-        <v>689549.0</v>
+        <v>710269.0</v>
       </c>
       <c r="N77" s="1">
-        <v>690052.42</v>
+        <v>720152.9</v>
       </c>
       <c r="O77" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B78" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C78" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.344</v>
+        <v>100.11</v>
       </c>
       <c r="E78" s="1">
-        <v>100.28911125</v>
+        <v>100.30714286</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>802312.89</v>
+        <v>702150.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-15560.89</v>
+        <v>-1380.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.9395039259559</v>
+        <v>-0.19653920102542</v>
       </c>
       <c r="K78">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="L78" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="M78" s="1">
-        <v>786752.0</v>
+        <v>700770.0</v>
       </c>
       <c r="N78" s="1">
-        <v>790302.68</v>
+        <v>703536.43</v>
       </c>
       <c r="O78" s="1">
-        <v>0.56</v>
+        <v>0.5</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B79" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C79" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.787</v>
+        <v>98.116</v>
       </c>
       <c r="E79" s="1">
-        <v>99.651</v>
+        <v>100.231</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>597906.0</v>
+        <v>701617.0</v>
       </c>
       <c r="I79" s="1">
-        <v>6816.0</v>
+        <v>-14805.0</v>
       </c>
       <c r="J79" s="1">
-        <v>1.1399785250524</v>
+        <v>-2.1101256098413</v>
       </c>
       <c r="K79">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>836.3</v>
+        <v>0.29</v>
+      </c>
+      <c r="L79" t="s">
+        <v>246</v>
       </c>
       <c r="M79" s="1">
-        <v>604722.0</v>
+        <v>686812.0</v>
       </c>
       <c r="N79" s="1">
-        <v>605558.3</v>
+        <v>688825.7</v>
       </c>
       <c r="O79" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B80" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C80" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.082</v>
+        <v>97.539</v>
       </c>
       <c r="E80" s="1">
-        <v>100.539</v>
+        <v>100.28911125</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>502695.0</v>
+        <v>802312.89</v>
       </c>
       <c r="I80" s="1">
-        <v>2715.0</v>
+        <v>-22000.89</v>
       </c>
       <c r="J80" s="1">
-        <v>0.54008892071733</v>
+        <v>-2.7421832896141</v>
       </c>
       <c r="K80">
-        <v>2.37</v>
+        <v>0.62</v>
       </c>
       <c r="L80" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="M80" s="1">
-        <v>505410.0</v>
+        <v>780312.0</v>
       </c>
       <c r="N80" s="1">
-        <v>517245.62</v>
+        <v>785243.51</v>
       </c>
       <c r="O80" s="1">
-        <v>0.37</v>
+        <v>0.55</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="B81" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="C81" s="1">
         <v>600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.177</v>
+        <v>100.844</v>
       </c>
       <c r="E81" s="1">
-        <v>99.92916667</v>
+        <v>99.651</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>599575.0</v>
+        <v>597906.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-10513.0</v>
+        <v>7158.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.7534086644707</v>
+        <v>1.1971781517496</v>
       </c>
       <c r="K81">
-        <v>2.69</v>
+        <v>0.41</v>
       </c>
       <c r="L81" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="M81" s="1">
-        <v>589062.0</v>
+        <v>605064.0</v>
       </c>
       <c r="N81" s="1">
-        <v>605200.36</v>
+        <v>607496.88</v>
       </c>
       <c r="O81" s="1">
         <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B82" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C82" s="1">
-        <v>580000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.376</v>
+        <v>101.122</v>
       </c>
       <c r="E82" s="1">
-        <v>100.00810345</v>
+        <v>100.539</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>580047.0</v>
+        <v>502695.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-9466.2</v>
+        <v>2915.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.6319712023336</v>
+        <v>0.57987447657128</v>
       </c>
       <c r="K82">
-        <v>1.29</v>
+        <v>2.6</v>
       </c>
       <c r="L82" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="M82" s="1">
-        <v>570580.8</v>
+        <v>505610.0</v>
       </c>
       <c r="N82" s="1">
-        <v>578054.7</v>
+        <v>518596.3</v>
       </c>
       <c r="O82" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B83" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C83" s="1">
         <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.566</v>
+        <v>98.225</v>
       </c>
       <c r="E83" s="1">
-        <v>98.71</v>
+        <v>99.92916667</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>592260.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-864.0</v>
+        <v>-10225.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.14588187620302</v>
+        <v>-1.7053746403703</v>
       </c>
       <c r="K83">
-        <v>0.75</v>
+        <v>2.93</v>
       </c>
       <c r="L83" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="M83" s="1">
-        <v>591396.0</v>
+        <v>589350.0</v>
       </c>
       <c r="N83" s="1">
-        <v>595867.23</v>
+        <v>606955.48</v>
       </c>
       <c r="O83" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>700000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.46</v>
+        <v>97.563</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03090857</v>
+        <v>100.00810345</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>700216.36</v>
+        <v>580047.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-10996.36</v>
+        <v>-14181.6</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.5704231760595</v>
+        <v>-2.4449053266373</v>
       </c>
       <c r="K84">
-        <v>0.63</v>
+        <v>1.49</v>
       </c>
       <c r="L84" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>689220.0</v>
+        <v>565865.4</v>
       </c>
       <c r="N84" s="1">
-        <v>693656.85</v>
+        <v>574510.58</v>
       </c>
       <c r="O84" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
-        <v>487000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.163</v>
+        <v>97.902</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>98.71</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>487000.0</v>
+        <v>592260.0</v>
       </c>
       <c r="I85" s="1">
-        <v>793.81</v>
+        <v>-4848.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.163</v>
+        <v>-0.8185594164725</v>
       </c>
       <c r="K85">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>335.27</v>
+        <v>0.98</v>
+      </c>
+      <c r="L85" t="s">
+        <v>264</v>
       </c>
       <c r="M85" s="1">
-        <v>487793.81</v>
+        <v>587412.0</v>
       </c>
       <c r="N85" s="1">
-        <v>488129.08</v>
+        <v>593264.05</v>
       </c>
       <c r="O85" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B86" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C86" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>101.402</v>
+        <v>98.272</v>
       </c>
       <c r="E86" s="1">
-        <v>99.942</v>
+        <v>100.03090857</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>899478.0</v>
+        <v>700216.36</v>
       </c>
       <c r="I86" s="1">
-        <v>13140.0</v>
+        <v>-12312.36</v>
       </c>
       <c r="J86" s="1">
-        <v>1.460847291429</v>
+        <v>-1.7583650859</v>
       </c>
       <c r="K86">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.02</v>
+      </c>
+      <c r="L86">
+        <v>126.77</v>
       </c>
       <c r="M86" s="1">
-        <v>912618.0</v>
+        <v>687904.0</v>
       </c>
       <c r="N86" s="1">
-        <v>914941.97</v>
+        <v>688030.77</v>
       </c>
       <c r="O86" s="1">
-        <v>0.65</v>
+        <v>0.49</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B87" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C87" s="1">
-        <v>700000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>94.129</v>
+        <v>99.715</v>
       </c>
       <c r="E87" s="1">
-        <v>94.61294429</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>662290.61</v>
+        <v>487000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-3387.61</v>
+        <v>-1387.95</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.51149902306481</v>
+        <v>-0.285</v>
       </c>
       <c r="K87">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="L87" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="M87" s="1">
-        <v>658903.0</v>
+        <v>485612.05</v>
       </c>
       <c r="N87" s="1">
-        <v>661587.93</v>
+        <v>487120.76</v>
       </c>
       <c r="O87" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B88" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C88" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.271</v>
+        <v>100.725</v>
       </c>
       <c r="E88" s="1">
-        <v>100.55165909</v>
+        <v>99.942</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1106068.25</v>
+        <v>899478.0</v>
       </c>
       <c r="I88" s="1">
-        <v>7912.75</v>
+        <v>7047.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.71539437100739</v>
+        <v>0.78345440355406</v>
       </c>
       <c r="K88">
-        <v>3.47</v>
+        <v>0.47</v>
       </c>
       <c r="L88" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="M88" s="1">
-        <v>1113981.0</v>
+        <v>906525.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1152168.33</v>
+        <v>910726.03</v>
       </c>
       <c r="O88" s="1">
-        <v>0.82</v>
+        <v>0.64</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B89" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.252</v>
+        <v>93.929</v>
       </c>
       <c r="E89" s="1">
-        <v>99.99133333</v>
+        <v>94.61294429</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>599948.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I89" s="1">
-        <v>-10436.0</v>
+        <v>-4787.61</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.739484088621</v>
+        <v>-0.72288658901566</v>
       </c>
       <c r="K89">
-        <v>1.79</v>
+        <v>0.42</v>
       </c>
       <c r="L89" t="s">
-        <v>240</v>
+        <v>275</v>
       </c>
       <c r="M89" s="1">
-        <v>589512.0</v>
+        <v>657503.0</v>
       </c>
       <c r="N89" s="1">
-        <v>600238.03</v>
+        <v>660439.64</v>
       </c>
       <c r="O89" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B90" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C90" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>93.48</v>
+        <v>100.943</v>
       </c>
       <c r="E90" s="1">
-        <v>94.52690909</v>
+        <v>100.55165909</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1039796.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I90" s="1">
-        <v>-11516.0</v>
+        <v>4304.75</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.1075249375839</v>
+        <v>0.38919388563952</v>
       </c>
       <c r="K90">
-        <v>0.39</v>
+        <v>3.69</v>
       </c>
       <c r="L90" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="M90" s="1">
-        <v>1028280.0</v>
+        <v>1110373.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1032570.0</v>
+        <v>1151012.73</v>
       </c>
       <c r="O90" s="1">
-        <v>0.73</v>
+        <v>0.81</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B91" t="s">
         <v>280</v>
       </c>
       <c r="C91" s="1">
-        <v>700000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0</v>
+        <v>97.273</v>
       </c>
       <c r="E91" s="1">
-        <v>95.31451</v>
+        <v>98.42609524</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>667201.57</v>
+        <v>2066948.0</v>
       </c>
       <c r="I91" s="1">
-        <v>32798.43</v>
+        <v>-24215.0</v>
       </c>
       <c r="J91" s="1">
-        <v>4.9158202670296</v>
+        <v>-1.1715340685881</v>
       </c>
       <c r="K91">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.0</v>
+      </c>
+      <c r="L91" t="s">
+        <v>281</v>
       </c>
       <c r="M91" s="1">
-        <v>700000.0</v>
+        <v>2042733.0</v>
       </c>
       <c r="N91" s="1">
-        <v>700000.0</v>
+        <v>2084804.92</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>1.47</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>282</v>
+      </c>
+      <c r="B92" t="s">
         <v>283</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>95.594</v>
+      </c>
+      <c r="E92" s="1">
+        <v>98.91583286</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>692410.83</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-23252.83</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-3.3582418114402</v>
+      </c>
+      <c r="K92">
+        <v>4.34</v>
+      </c>
+      <c r="L92" t="s">
         <v>284</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>1170084.0</v>
+        <v>669158.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1219131.95</v>
+        <v>699531.29</v>
       </c>
       <c r="O92" s="1">
-        <v>0.87</v>
+        <v>0.49</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>285</v>
+      </c>
+      <c r="B93" t="s">
+        <v>283</v>
+      </c>
+      <c r="C93" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>95.585</v>
+      </c>
+      <c r="E93" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>572376.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>1134.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>0.19812151452891</v>
+      </c>
+      <c r="K93">
+        <v>4.35</v>
+      </c>
+      <c r="L93" t="s">
         <v>286</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>510929.07</v>
+        <v>573510.0</v>
       </c>
       <c r="N93" s="1">
-        <v>520624.67</v>
+        <v>599616.16</v>
       </c>
       <c r="O93" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>287</v>
+      </c>
+      <c r="B94" t="s">
+        <v>288</v>
+      </c>
+      <c r="C94" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>97.697</v>
+      </c>
+      <c r="E94" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-10370.93</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-1.996820007536</v>
+      </c>
+      <c r="K94">
+        <v>2.05</v>
+      </c>
+      <c r="L94" t="s">
         <v>289</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>493470.0</v>
+        <v>509001.37</v>
       </c>
       <c r="N94" s="1">
-        <v>502127.53</v>
+        <v>519671.16</v>
       </c>
       <c r="O94" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>290</v>
+      </c>
+      <c r="B95" t="s">
+        <v>291</v>
+      </c>
+      <c r="C95" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.968</v>
+      </c>
+      <c r="E95" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>499980.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-10140.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-2.0280811232449</v>
+      </c>
+      <c r="K95">
+        <v>1.96</v>
+      </c>
+      <c r="L95" t="s">
         <v>292</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>379244.25</v>
+        <v>489840.0</v>
       </c>
       <c r="N95" s="1">
-        <v>390742.83</v>
+        <v>499648.22</v>
       </c>
       <c r="O95" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B96" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C96" s="1">
         <v>657000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.484</v>
+        <v>98.661</v>
       </c>
       <c r="E96" s="1">
         <v>99.394</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>653018.58</v>
       </c>
       <c r="I96" s="1">
-        <v>591.3</v>
+        <v>-4815.81</v>
       </c>
       <c r="J96" s="1">
-        <v>0.090548725275168</v>
+        <v>-0.73746906251886</v>
       </c>
       <c r="K96">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L96" t="s">
+        <v>295</v>
       </c>
       <c r="M96" s="1">
-        <v>653609.88</v>
+        <v>648202.77</v>
       </c>
       <c r="N96" s="1">
-        <v>653609.88</v>
+        <v>649552.77</v>
       </c>
       <c r="O96" s="1">
         <v>0.46</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>296</v>
+      </c>
+      <c r="B97" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="C97" s="1">
         <v>700000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>95.254</v>
+        <v>95.007</v>
       </c>
       <c r="E97" s="1">
         <v>93.6</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>655200.0</v>
       </c>
       <c r="I97" s="1">
-        <v>11578.0</v>
+        <v>9849.0</v>
       </c>
       <c r="J97" s="1">
-        <v>1.767094017094</v>
+        <v>1.5032051282051</v>
       </c>
       <c r="K97">
-        <v>0.84</v>
+        <v>0.93</v>
       </c>
       <c r="L97" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="M97" s="1">
-        <v>666778.0</v>
+        <v>665049.0</v>
       </c>
       <c r="N97" s="1">
-        <v>672668.07</v>
+        <v>671593.52</v>
       </c>
       <c r="O97" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>299</v>
+      </c>
+      <c r="B98" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="C98" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.385</v>
+        <v>97.809</v>
       </c>
       <c r="E98" s="1">
         <v>100.08276467</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>1501241.47</v>
       </c>
       <c r="I98" s="1">
-        <v>-25466.47</v>
+        <v>-34106.47</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.6963606794049</v>
+        <v>-2.271884349158</v>
       </c>
       <c r="K98">
-        <v>2.66</v>
+        <v>2.89</v>
       </c>
       <c r="L98" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="M98" s="1">
-        <v>1475775.0</v>
+        <v>1467135.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1515745.89</v>
+        <v>1510450.07</v>
       </c>
       <c r="O98" s="1">
-        <v>1.08</v>
+        <v>1.07</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>302</v>
+      </c>
+      <c r="B99" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="C99" s="1">
         <v>700000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>101.327</v>
+        <v>100.93</v>
       </c>
       <c r="E99" s="1">
         <v>103.012</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>721084.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-11795.0</v>
+        <v>-14574.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.6357317594067</v>
+        <v>-2.0211237525725</v>
       </c>
       <c r="K99">
-        <v>2.85</v>
+        <v>3.1</v>
       </c>
       <c r="L99" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="M99" s="1">
-        <v>709289.0</v>
+        <v>706510.0</v>
       </c>
       <c r="N99" s="1">
-        <v>729258.18</v>
+        <v>728190.82</v>
       </c>
       <c r="O99" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>305</v>
+      </c>
+      <c r="B100" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="C100" s="1">
         <v>560000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.85</v>
+        <v>98.815</v>
       </c>
       <c r="E100" s="1">
         <v>99.56446429</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>557561.0</v>
       </c>
       <c r="I100" s="1">
-        <v>1599.0</v>
+        <v>-4197.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.28678476435762</v>
+        <v>-0.75274274922385</v>
       </c>
       <c r="K100">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="L100" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="M100" s="1">
-        <v>559160.0</v>
+        <v>553364.0</v>
       </c>
       <c r="N100" s="1">
-        <v>560663.56</v>
+        <v>555995.23</v>
       </c>
       <c r="O100" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>308</v>
+      </c>
+      <c r="B101" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="C101" s="1">
         <v>400000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.182</v>
+        <v>100.241</v>
       </c>
       <c r="E101" s="1">
         <v>101.1515</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>404606.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-3878.0</v>
+        <v>-3642.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.95846329515628</v>
+        <v>-0.90013494609571</v>
       </c>
       <c r="K101">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>246.58</v>
+        <v>0.32</v>
+      </c>
+      <c r="L101" t="s">
+        <v>310</v>
       </c>
       <c r="M101" s="1">
-        <v>400728.0</v>
+        <v>400964.0</v>
       </c>
       <c r="N101" s="1">
-        <v>400974.58</v>
+        <v>402246.19</v>
       </c>
       <c r="O101" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>311</v>
       </c>
       <c r="B102" t="s">
         <v>312</v>
       </c>
       <c r="C102" s="1">
         <v>347000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>96.358</v>
+        <v>95.686</v>
       </c>
       <c r="E102" s="1">
         <v>99.16931124</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>344117.51</v>
       </c>
       <c r="I102" s="1">
-        <v>-9755.25</v>
+        <v>-12087.09</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.8348601034571</v>
+        <v>-3.5124890912991</v>
       </c>
       <c r="K102">
-        <v>1.18</v>
+        <v>1.36</v>
       </c>
       <c r="L102" t="s">
         <v>313</v>
       </c>
       <c r="M102" s="1">
-        <v>334362.26</v>
+        <v>332030.42</v>
       </c>
       <c r="N102" s="1">
-        <v>338462.09</v>
+        <v>336754.14</v>
       </c>
       <c r="O102" s="1">
         <v>0.24</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>314</v>
       </c>
       <c r="B103" t="s">
         <v>315</v>
       </c>
       <c r="C103" s="1">
         <v>1376000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.268</v>
+        <v>97.859</v>
       </c>
       <c r="E103" s="1">
         <v>100.03007631</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>1376413.85</v>
       </c>
       <c r="I103" s="1">
-        <v>-24246.17</v>
+        <v>-29874.01</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.7615464999862</v>
+        <v>-2.1704235248723</v>
       </c>
       <c r="K103">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="L103" t="s">
         <v>316</v>
       </c>
       <c r="M103" s="1">
-        <v>1352167.68</v>
+        <v>1346539.84</v>
       </c>
       <c r="N103" s="1">
-        <v>1360325.06</v>
+        <v>1357179.9</v>
       </c>
       <c r="O103" s="1">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>317</v>
       </c>
       <c r="B104" t="s">
         <v>318</v>
       </c>
       <c r="C104" s="1">
         <v>700000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>103.314</v>
+        <v>102.932</v>
       </c>
       <c r="E104" s="1">
         <v>101.59326143</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>711152.83</v>
       </c>
       <c r="I104" s="1">
-        <v>12045.17</v>
+        <v>9371.17</v>
       </c>
       <c r="J104" s="1">
-        <v>1.6937526635449</v>
+        <v>1.3177434729466</v>
       </c>
       <c r="K104">
-        <v>0.14</v>
+        <v>0.42</v>
       </c>
       <c r="L104" t="s">
         <v>319</v>
       </c>
       <c r="M104" s="1">
-        <v>723198.0</v>
+        <v>720524.0</v>
       </c>
       <c r="N104" s="1">
-        <v>724200.05</v>
+        <v>723439.07</v>
       </c>
       <c r="O104" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>320</v>
       </c>
       <c r="B105" t="s">
         <v>321</v>
       </c>
       <c r="C105" s="1">
         <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>104.433</v>
+        <v>103.505</v>
       </c>
       <c r="E105" s="1">
         <v>105.93</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>635580.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-8982.0</v>
+        <v>-14550.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.4131973945058</v>
+        <v>-2.2892476163504</v>
       </c>
       <c r="K105">
-        <v>0.72</v>
+        <v>1.08</v>
       </c>
       <c r="L105" t="s">
         <v>322</v>
       </c>
       <c r="M105" s="1">
-        <v>626598.0</v>
+        <v>621030.0</v>
       </c>
       <c r="N105" s="1">
-        <v>630913.07</v>
+        <v>627502.6</v>
       </c>
       <c r="O105" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>323</v>
       </c>
       <c r="B106" t="s">
         <v>324</v>
       </c>
       <c r="C106" s="1">
         <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>87.884</v>
+        <v>87.337</v>
       </c>
       <c r="E106" s="1">
         <v>90.05</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>540300.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-12996.0</v>
+        <v>-16278.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-2.4053303720155</v>
+        <v>-3.0127706829539</v>
       </c>
       <c r="K106">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="L106" t="s">
         <v>325</v>
       </c>
       <c r="M106" s="1">
-        <v>527304.0</v>
+        <v>524022.0</v>
       </c>
       <c r="N106" s="1">
-        <v>530936.88</v>
+        <v>528215.84</v>
       </c>
       <c r="O106" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>326</v>
       </c>
       <c r="B107" t="s">
         <v>327</v>
       </c>
       <c r="C107" s="1">
         <v>600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.019</v>
+        <v>99.514</v>
       </c>
       <c r="E107" s="1">
         <v>99.33326</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>595999.56</v>
       </c>
       <c r="I107" s="1">
-        <v>4114.44</v>
+        <v>1084.44</v>
       </c>
       <c r="J107" s="1">
-        <v>0.69034279152824</v>
+        <v>0.18195315446206</v>
       </c>
       <c r="K107">
-        <v>2.3</v>
+        <v>2.53</v>
       </c>
       <c r="L107" t="s">
         <v>328</v>
       </c>
       <c r="M107" s="1">
-        <v>600114.0</v>
+        <v>597084.0</v>
       </c>
       <c r="N107" s="1">
-        <v>613936.6</v>
+        <v>612244.27</v>
       </c>
       <c r="O107" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>329</v>
       </c>
       <c r="B108" t="s">
         <v>330</v>
       </c>
       <c r="C108" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>84.193</v>
+        <v>83.62</v>
       </c>
       <c r="E108" s="1">
         <v>85.4121875</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>1366595.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-19507.0</v>
+        <v>-28675.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.4274163157336</v>
+        <v>-2.0982807635035</v>
       </c>
       <c r="K108">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="L108" t="s">
         <v>331</v>
       </c>
       <c r="M108" s="1">
-        <v>1347088.0</v>
+        <v>1337920.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1352266.08</v>
+        <v>1343903.56</v>
       </c>
       <c r="O108" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>332</v>
       </c>
       <c r="B109" t="s">
         <v>333</v>
       </c>
       <c r="C109" s="1">
         <v>300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>97.242</v>
+        <v>97.333</v>
       </c>
       <c r="E109" s="1">
         <v>90.06196</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>270185.88</v>
       </c>
       <c r="I109" s="1">
-        <v>21540.12</v>
+        <v>21813.12</v>
       </c>
       <c r="J109" s="1">
-        <v>7.972333713368</v>
+        <v>8.0733752629856</v>
       </c>
       <c r="K109">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="L109" t="s">
         <v>334</v>
       </c>
       <c r="M109" s="1">
-        <v>291726.0</v>
+        <v>291999.0</v>
       </c>
       <c r="N109" s="1">
-        <v>293384.22</v>
+        <v>293786.67</v>
       </c>
       <c r="O109" s="1">
         <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>335</v>
       </c>
       <c r="B110" t="s">
         <v>336</v>
       </c>
       <c r="C110" s="1">
         <v>369000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.506</v>
+        <v>100.047</v>
       </c>
       <c r="E110" s="1">
         <v>100.15782656</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>369582.38</v>
       </c>
       <c r="I110" s="1">
-        <v>1284.76</v>
+        <v>-408.95</v>
       </c>
       <c r="J110" s="1">
-        <v>0.34762479748088</v>
+        <v>-0.11065192014836</v>
       </c>
       <c r="K110">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.11</v>
+      </c>
+      <c r="L110">
+        <v>404.38</v>
       </c>
       <c r="M110" s="1">
-        <v>370867.14</v>
+        <v>369173.43</v>
       </c>
       <c r="N110" s="1">
-        <v>385182.32</v>
+        <v>369577.81</v>
       </c>
       <c r="O110" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>337</v>
+      </c>
+      <c r="B111" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="C111" s="1">
         <v>487000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.405</v>
+        <v>100.732</v>
       </c>
       <c r="E111" s="1">
         <v>100.5846961</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>489847.47</v>
       </c>
       <c r="I111" s="1">
-        <v>3994.88</v>
+        <v>717.37</v>
       </c>
       <c r="J111" s="1">
-        <v>0.81553549720283</v>
+        <v>0.14644762787077</v>
       </c>
       <c r="K111">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.05</v>
+      </c>
+      <c r="L111">
+        <v>258.51</v>
       </c>
       <c r="M111" s="1">
-        <v>493842.35</v>
+        <v>490564.84</v>
       </c>
       <c r="N111" s="1">
-        <v>511886.37</v>
+        <v>490823.35</v>
       </c>
       <c r="O111" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B112" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C112" s="1">
         <v>1052000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.493</v>
+        <v>102.825</v>
       </c>
       <c r="E112" s="1">
         <v>102.3524135</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>1076747.39</v>
       </c>
       <c r="I112" s="1">
-        <v>11998.97</v>
+        <v>4971.61</v>
       </c>
       <c r="J112" s="1">
-        <v>1.1143718676671</v>
+        <v>0.46172482479851</v>
       </c>
       <c r="K112">
-        <v>2.45</v>
+        <v>2.69</v>
       </c>
       <c r="L112" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="M112" s="1">
-        <v>1088746.36</v>
+        <v>1081719.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1114476.87</v>
+        <v>1110010.36</v>
       </c>
       <c r="O112" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B113" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C113" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.278</v>
+        <v>97.469</v>
       </c>
       <c r="E113" s="1">
         <v>99.57176471</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>1692720.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-21994.0</v>
+        <v>-35747.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.2993288907793</v>
+        <v>-2.1118082139988</v>
       </c>
       <c r="K113">
-        <v>0.43</v>
+        <v>0.6</v>
       </c>
       <c r="L113" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="M113" s="1">
-        <v>1670726.0</v>
+        <v>1656973.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1677991.75</v>
+        <v>1667173.0</v>
       </c>
       <c r="O113" s="1">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B114" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C114" s="1">
         <v>549000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.062</v>
+        <v>97.753</v>
       </c>
       <c r="E114" s="1">
         <v>99.96353552</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>548799.81</v>
       </c>
       <c r="I114" s="1">
-        <v>-10439.43</v>
+        <v>-12135.84</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.9022291571129</v>
+        <v>-2.2113418734602</v>
       </c>
       <c r="K114">
-        <v>1.57</v>
+        <v>1.79</v>
       </c>
       <c r="L114" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="M114" s="1">
-        <v>538360.38</v>
+        <v>536663.97</v>
       </c>
       <c r="N114" s="1">
-        <v>546990.21</v>
+        <v>546478.29</v>
       </c>
       <c r="O114" s="1">
         <v>0.39</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B115" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C115" s="1">
         <v>714000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.02</v>
+        <v>100.001</v>
       </c>
       <c r="E115" s="1">
         <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>714000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>7282.8</v>
+        <v>7.14</v>
       </c>
       <c r="J115" s="1">
-        <v>1.02</v>
+        <v>0.001</v>
       </c>
       <c r="K115">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="L115" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="M115" s="1">
-        <v>721282.8</v>
+        <v>714007.14</v>
       </c>
       <c r="N115" s="1">
-        <v>724334.89</v>
+        <v>719001.46</v>
       </c>
       <c r="O115" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B116" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C116" s="1">
         <v>500000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>88.439</v>
+        <v>88.056</v>
       </c>
       <c r="E116" s="1">
         <v>90.124458</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>450622.29</v>
       </c>
       <c r="I116" s="1">
-        <v>-8427.29</v>
+        <v>-10342.29</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.8701449499979</v>
+        <v>-2.2951128316356</v>
       </c>
       <c r="K116">
-        <v>0.71</v>
+        <v>0.76</v>
       </c>
       <c r="L116" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="M116" s="1">
-        <v>442195.0</v>
+        <v>440280.0</v>
       </c>
       <c r="N116" s="1">
-        <v>445754.93</v>
+        <v>444091.64</v>
       </c>
       <c r="O116" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B117" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C117" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.018</v>
+        <v>98.034</v>
       </c>
       <c r="E117" s="1">
         <v>99.87081818</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>2197158.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-40762.0</v>
+        <v>-40410.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.8552147820048</v>
+        <v>-1.8391940861786</v>
       </c>
       <c r="K117">
-        <v>0.65</v>
+        <v>0.86</v>
       </c>
       <c r="L117" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="M117" s="1">
-        <v>2156396.0</v>
+        <v>2156748.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2170635.73</v>
+        <v>2175734.3</v>
       </c>
       <c r="O117" s="1">
         <v>1.54</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B118" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C118" s="1">
         <v>1299000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.139</v>
+        <v>97.896</v>
       </c>
       <c r="E118" s="1">
         <v>100.05043341</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1299655.13</v>
       </c>
       <c r="I118" s="1">
-        <v>-24829.52</v>
+        <v>-27986.09</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.9104698951944</v>
+        <v>-2.153347403784</v>
       </c>
       <c r="K118">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.03</v>
+      </c>
+      <c r="L118">
+        <v>342.72</v>
       </c>
       <c r="M118" s="1">
-        <v>1274825.61</v>
+        <v>1271669.04</v>
       </c>
       <c r="N118" s="1">
-        <v>1282936.71</v>
+        <v>1272011.76</v>
       </c>
       <c r="O118" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B119" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C119" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.262</v>
+        <v>99.666</v>
       </c>
       <c r="E119" s="1">
         <v>103.15</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1753550.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-49096.0</v>
+        <v>-59228.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.7998061076103</v>
+        <v>-3.3776054289869</v>
       </c>
       <c r="K119">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="L119" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="M119" s="1">
-        <v>1704454.0</v>
+        <v>1694322.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1711453.81</v>
+        <v>1705190.12</v>
       </c>
       <c r="O119" s="1">
-        <v>1.22</v>
+        <v>1.2</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B120" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.042</v>
+        <v>98.59</v>
       </c>
       <c r="E120" s="1">
-        <v>100.77214333</v>
+        <v>98.819</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>604632.86</v>
+        <v>296457.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-10380.86</v>
+        <v>-687.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.7168865086162</v>
+        <v>-0.23173681174673</v>
       </c>
       <c r="K120">
-        <v>2.84</v>
+        <v>1.08</v>
       </c>
       <c r="L120" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="M120" s="1">
-        <v>594252.0</v>
+        <v>295770.0</v>
       </c>
       <c r="N120" s="1">
-        <v>611287.89</v>
+        <v>298995.44</v>
       </c>
       <c r="O120" s="1">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B121" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C121" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>93.863</v>
+        <v>98.527</v>
       </c>
       <c r="E121" s="1">
-        <v>90.63588067</v>
+        <v>100.77214333</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1359538.21</v>
+        <v>604632.86</v>
       </c>
       <c r="I121" s="1">
-        <v>48406.79</v>
+        <v>-13470.86</v>
       </c>
       <c r="J121" s="1">
-        <v>3.5605317779189</v>
+        <v>-2.2279404397571</v>
       </c>
       <c r="K121">
-        <v>0.3</v>
+        <v>3.02</v>
       </c>
       <c r="L121" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="M121" s="1">
-        <v>1407945.0</v>
+        <v>591162.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1412445.0</v>
+        <v>609285.29</v>
       </c>
       <c r="O121" s="1">
-        <v>1.0</v>
+        <v>0.43</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B122" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C122" s="1">
-        <v>1321000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.022</v>
+        <v>93.888</v>
       </c>
       <c r="E122" s="1">
-        <v>100.36824451</v>
+        <v>90.63588067</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1325864.51</v>
+        <v>1359538.21</v>
       </c>
       <c r="I122" s="1">
-        <v>-4573.89</v>
+        <v>48781.79</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.34497416331025</v>
+        <v>3.5881146731433</v>
       </c>
       <c r="K122">
-        <v>2.23</v>
+        <v>0.33</v>
       </c>
       <c r="L122" t="s">
-        <v>373</v>
+        <v>249</v>
       </c>
       <c r="M122" s="1">
-        <v>1321290.62</v>
+        <v>1408320.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1350790.54</v>
+        <v>1413251.51</v>
       </c>
       <c r="O122" s="1">
-        <v>0.96</v>
+        <v>1.0</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B123" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C123" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.296</v>
+        <v>100.015</v>
       </c>
       <c r="E123" s="1">
-        <v>99.5</v>
+        <v>100.467</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>895500.0</v>
+        <v>1004670.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-1836.0</v>
+        <v>-4520.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.20502512562814</v>
+        <v>-0.44989897180169</v>
       </c>
       <c r="K123">
-        <v>0.63</v>
+        <v>3.21</v>
       </c>
       <c r="L123" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="M123" s="1">
-        <v>893664.0</v>
+        <v>1000150.0</v>
       </c>
       <c r="N123" s="1">
-        <v>899355.6</v>
+        <v>1032259.59</v>
       </c>
       <c r="O123" s="1">
-        <v>0.64</v>
+        <v>0.73</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B124" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C124" s="1">
-        <v>400000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.122</v>
+        <v>99.385</v>
       </c>
       <c r="E124" s="1">
-        <v>99.794</v>
+        <v>100.36824451</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>399176.0</v>
+        <v>1325864.51</v>
       </c>
       <c r="I124" s="1">
-        <v>-6688.0</v>
+        <v>-12988.66</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.6754514299457</v>
+        <v>-0.97963705205444</v>
       </c>
       <c r="K124">
-        <v>0.52</v>
+        <v>2.44</v>
       </c>
       <c r="L124" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="M124" s="1">
-        <v>392488.0</v>
+        <v>1312875.85</v>
       </c>
       <c r="N124" s="1">
-        <v>394559.23</v>
+        <v>1345092.87</v>
       </c>
       <c r="O124" s="1">
-        <v>0.28</v>
+        <v>0.95</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B125" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C125" s="1">
-        <v>558000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>105.33</v>
+        <v>98.916</v>
       </c>
       <c r="E125" s="1">
-        <v>101.92626523</v>
+        <v>99.5</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>568748.56</v>
+        <v>895500.0</v>
       </c>
       <c r="I125" s="1">
-        <v>18992.84</v>
+        <v>-5256.0</v>
       </c>
       <c r="J125" s="1">
-        <v>3.3394088945034</v>
+        <v>-0.58693467336683</v>
       </c>
       <c r="K125">
-        <v>0.81</v>
+        <v>0.85</v>
       </c>
       <c r="L125" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="M125" s="1">
-        <v>587741.4</v>
+        <v>890244.0</v>
       </c>
       <c r="N125" s="1">
-        <v>592284.63</v>
+        <v>897863.4</v>
       </c>
       <c r="O125" s="1">
-        <v>0.42</v>
+        <v>0.63</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B126" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C126" s="1">
-        <v>2000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>97.229</v>
+        <v>97.173</v>
       </c>
       <c r="E126" s="1">
-        <v>99.2653</v>
+        <v>99.794</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1985306.0</v>
+        <v>399176.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-40726.0</v>
+        <v>-10484.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.0513714258658</v>
+        <v>-2.6264104054352</v>
       </c>
       <c r="K126">
-        <v>1.42</v>
+        <v>0.72</v>
       </c>
       <c r="L126" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="M126" s="1">
-        <v>1944580.0</v>
+        <v>388692.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1973073.15</v>
+        <v>391568.71</v>
       </c>
       <c r="O126" s="1">
-        <v>1.4</v>
+        <v>0.28</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B127" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C127" s="1">
-        <v>489000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.692</v>
+        <v>104.876</v>
       </c>
       <c r="E127" s="1">
-        <v>100.27266462</v>
+        <v>101.92626523</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>490333.33</v>
+        <v>568748.56</v>
       </c>
       <c r="I127" s="1">
-        <v>-2839.45</v>
+        <v>16459.52</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.579085659953</v>
+        <v>2.8939888656597</v>
       </c>
       <c r="K127">
-        <v>2.88</v>
+        <v>1.18</v>
       </c>
       <c r="L127" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="M127" s="1">
-        <v>487493.88</v>
+        <v>585208.08</v>
       </c>
       <c r="N127" s="1">
-        <v>501586.57</v>
+        <v>591781.26</v>
       </c>
       <c r="O127" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B128" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C128" s="1">
-        <v>700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.336</v>
+        <v>97.266</v>
       </c>
       <c r="E128" s="1">
-        <v>101.20214286</v>
+        <v>99.2653</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>708415.0</v>
+        <v>1985306.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-13063.0</v>
+        <v>-39986.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.8439756357502</v>
+        <v>-2.0140975748827</v>
       </c>
       <c r="K128">
-        <v>0.54</v>
+        <v>1.61</v>
       </c>
       <c r="L128" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="M128" s="1">
-        <v>695352.0</v>
+        <v>1945320.0</v>
       </c>
       <c r="N128" s="1">
-        <v>699112.82</v>
+        <v>1977552.88</v>
       </c>
       <c r="O128" s="1">
-        <v>0.5</v>
+        <v>1.4</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B129" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C129" s="1">
-        <v>1774000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.612</v>
+        <v>98.784</v>
       </c>
       <c r="E129" s="1">
-        <v>99.8724549</v>
+        <v>100.27266462</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1771737.35</v>
+        <v>490333.33</v>
       </c>
       <c r="I129" s="1">
-        <v>-22360.47</v>
+        <v>-7279.57</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.2620646056821</v>
+        <v>-1.4846165974481</v>
       </c>
       <c r="K129">
-        <v>0.78</v>
+        <v>3.09</v>
       </c>
       <c r="L129" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="M129" s="1">
-        <v>1749376.88</v>
+        <v>483053.76</v>
       </c>
       <c r="N129" s="1">
-        <v>1763277.26</v>
+        <v>498181.22</v>
       </c>
       <c r="O129" s="1">
-        <v>1.25</v>
+        <v>0.35</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B130" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C130" s="1">
-        <v>1500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.563</v>
+        <v>98.602</v>
       </c>
       <c r="E130" s="1">
-        <v>101.10285133</v>
+        <v>101.20214286</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1516542.77</v>
+        <v>708415.0</v>
       </c>
       <c r="I130" s="1">
-        <v>51902.23</v>
+        <v>-18201.0</v>
       </c>
       <c r="J130" s="1">
-        <v>3.4224046315555</v>
+        <v>-2.5692567209898</v>
       </c>
       <c r="K130">
-        <v>0.15</v>
+        <v>0.75</v>
       </c>
       <c r="L130" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="M130" s="1">
-        <v>1568445.0</v>
+        <v>690214.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1570653.9</v>
+        <v>695464.96</v>
       </c>
       <c r="O130" s="1">
-        <v>1.12</v>
+        <v>0.49</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B131" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C131" s="1">
-        <v>803000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.009</v>
+        <v>98.051</v>
       </c>
       <c r="E131" s="1">
-        <v>102.44851557</v>
+        <v>99.8724549</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>822661.58</v>
+        <v>1771737.35</v>
       </c>
       <c r="I131" s="1">
-        <v>-19589.31</v>
+        <v>-32312.61</v>
       </c>
       <c r="J131" s="1">
-        <v>-2.3812112387697</v>
+        <v>-1.823781047456</v>
       </c>
       <c r="K131">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>792.0</v>
+        <v>0.97</v>
+      </c>
+      <c r="L131" t="s">
+        <v>396</v>
       </c>
       <c r="M131" s="1">
-        <v>803072.27</v>
+        <v>1739424.74</v>
       </c>
       <c r="N131" s="1">
-        <v>803864.27</v>
+        <v>1756642.26</v>
       </c>
       <c r="O131" s="1">
-        <v>0.57</v>
+        <v>1.24</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B132" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C132" s="1">
-        <v>468000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.048</v>
+        <v>104.238</v>
       </c>
       <c r="E132" s="1">
-        <v>99.49946581</v>
+        <v>101.10285133</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>465657.5</v>
+        <v>1516542.77</v>
       </c>
       <c r="I132" s="1">
-        <v>-6792.86</v>
+        <v>47027.23</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.4587674417356</v>
+        <v>3.1009498004464</v>
       </c>
       <c r="K132">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="L132" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="M132" s="1">
-        <v>458864.64</v>
+        <v>1563570.0</v>
       </c>
       <c r="N132" s="1">
-        <v>461156.56</v>
+        <v>1570417.6</v>
       </c>
       <c r="O132" s="1">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B133" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C133" s="1">
-        <v>600000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.703</v>
+        <v>98.972</v>
       </c>
       <c r="E133" s="1">
-        <v>103.074</v>
+        <v>102.44851557</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>618444.0</v>
+        <v>822661.58</v>
       </c>
       <c r="I133" s="1">
-        <v>-14226.0</v>
+        <v>-27916.42</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.3002891126763</v>
+        <v>-3.393426978807</v>
       </c>
       <c r="K133">
-        <v>3.92</v>
+        <v>0.33</v>
       </c>
       <c r="L133" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="M133" s="1">
-        <v>604218.0</v>
+        <v>794745.16</v>
       </c>
       <c r="N133" s="1">
-        <v>627757.73</v>
+        <v>797385.16</v>
       </c>
       <c r="O133" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B134" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C134" s="1">
-        <v>800000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>74.587</v>
+        <v>99.888</v>
       </c>
       <c r="E134" s="1">
-        <v>74.2877775</v>
+        <v>99.958</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>594302.22</v>
+        <v>582755.14</v>
       </c>
       <c r="I134" s="1">
-        <v>2393.78</v>
+        <v>-408.1</v>
       </c>
       <c r="J134" s="1">
-        <v>0.40278833217214</v>
+        <v>-0.070029412353188</v>
       </c>
       <c r="K134">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.13</v>
+      </c>
+      <c r="L134">
+        <v>778.66</v>
       </c>
       <c r="M134" s="1">
-        <v>596696.0</v>
+        <v>582347.04</v>
       </c>
       <c r="N134" s="1">
-        <v>599359.01</v>
+        <v>583125.7</v>
       </c>
       <c r="O134" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B135" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C135" s="1">
-        <v>900000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.304</v>
+        <v>97.317</v>
       </c>
       <c r="E135" s="1">
-        <v>99.96944444</v>
+        <v>99.49946581</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>899725.0</v>
+        <v>465657.5</v>
       </c>
       <c r="I135" s="1">
-        <v>-14989.0</v>
+        <v>-10213.94</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.6659534857873</v>
+        <v>-2.1934447528495</v>
       </c>
       <c r="K135">
-        <v>2.96</v>
+        <v>0.68</v>
       </c>
       <c r="L135" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="M135" s="1">
-        <v>884736.0</v>
+        <v>455443.56</v>
       </c>
       <c r="N135" s="1">
-        <v>911366.14</v>
+        <v>458610.57</v>
       </c>
       <c r="O135" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B136" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C136" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.852</v>
+        <v>99.85</v>
       </c>
       <c r="E136" s="1">
-        <v>100.66511125</v>
+        <v>103.074</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>805320.89</v>
+        <v>618444.0</v>
       </c>
       <c r="I136" s="1">
-        <v>1495.11</v>
+        <v>-19344.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.18565394472755</v>
+        <v>-3.1278498942507</v>
       </c>
       <c r="K136">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>0.15</v>
+      </c>
+      <c r="L136">
+        <v>920.55</v>
       </c>
       <c r="M136" s="1">
-        <v>806816.0</v>
+        <v>599100.0</v>
       </c>
       <c r="N136" s="1">
-        <v>826825.29</v>
+        <v>600020.55</v>
       </c>
       <c r="O136" s="1">
-        <v>0.59</v>
+        <v>0.42</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="B137" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="C137" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.697</v>
+        <v>73.793</v>
       </c>
       <c r="E137" s="1">
-        <v>99.974</v>
+        <v>74.2877775</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>299922.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I137" s="1">
-        <v>-3831.0</v>
+        <v>-3958.22</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.2773321063477</v>
+        <v>-0.66602813632431</v>
       </c>
       <c r="K137">
-        <v>1.05</v>
+        <v>0.38</v>
       </c>
       <c r="L137" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="M137" s="1">
-        <v>296091.0</v>
+        <v>590344.0</v>
       </c>
       <c r="N137" s="1">
-        <v>299234.84</v>
+        <v>593352.22</v>
       </c>
       <c r="O137" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="B138" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="C138" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.606</v>
+        <v>97.515</v>
       </c>
       <c r="E138" s="1">
-        <v>100.66</v>
+        <v>99.96944444</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>402640.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-8216.0</v>
+        <v>-22090.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.0405324855951</v>
+        <v>-2.4551946428075</v>
       </c>
       <c r="K138">
-        <v>2.71</v>
+        <v>3.15</v>
       </c>
       <c r="L138" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="M138" s="1">
-        <v>394424.0</v>
+        <v>877635.0</v>
       </c>
       <c r="N138" s="1">
-        <v>405260.99</v>
+        <v>906012.74</v>
       </c>
       <c r="O138" s="1">
-        <v>0.29</v>
+        <v>0.64</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="B139" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="C139" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.471</v>
+        <v>100.578</v>
       </c>
       <c r="E139" s="1">
-        <v>100.0</v>
+        <v>100.66511125</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>500000.0</v>
+        <v>805320.89</v>
       </c>
       <c r="I139" s="1">
-        <v>2355.0</v>
+        <v>-696.89</v>
       </c>
       <c r="J139" s="1">
-        <v>0.471</v>
+        <v>-0.086535691381357</v>
       </c>
       <c r="K139">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>59.93</v>
+        <v>2.72</v>
+      </c>
+      <c r="L139" t="s">
+        <v>418</v>
       </c>
       <c r="M139" s="1">
-        <v>502355.0</v>
+        <v>804624.0</v>
       </c>
       <c r="N139" s="1">
-        <v>502414.93</v>
+        <v>826406.27</v>
       </c>
       <c r="O139" s="1">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B140" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C140" s="1">
-        <v>999000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.123</v>
+        <v>98.04</v>
       </c>
       <c r="E140" s="1">
-        <v>99.95190691</v>
+        <v>99.974</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>998519.55</v>
+        <v>299922.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-18270.78</v>
+        <v>-5802.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.829786908028</v>
+        <v>-1.9345029707724</v>
       </c>
       <c r="K140">
-        <v>0.36</v>
+        <v>1.26</v>
       </c>
       <c r="L140" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="M140" s="1">
-        <v>980248.77</v>
+        <v>294120.0</v>
       </c>
       <c r="N140" s="1">
-        <v>983851.33</v>
+        <v>297911.1</v>
       </c>
       <c r="O140" s="1">
-        <v>0.7</v>
+        <v>0.21</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B141" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C141" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.154</v>
+        <v>97.862</v>
       </c>
       <c r="E141" s="1">
-        <v>100.22785714</v>
+        <v>100.66</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>701595.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-7517.0</v>
+        <v>-11192.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.0714158453239</v>
+        <v>-2.7796542817405</v>
       </c>
       <c r="K141">
-        <v>1.59</v>
+        <v>2.9</v>
       </c>
       <c r="L141" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="M141" s="1">
-        <v>694078.0</v>
+        <v>391448.0</v>
       </c>
       <c r="N141" s="1">
-        <v>705224.22</v>
+        <v>403061.7</v>
       </c>
       <c r="O141" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B142" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="C142" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.893</v>
+        <v>100.151</v>
       </c>
       <c r="E142" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>397304.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-1732.0</v>
+        <v>755.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.43593822362725</v>
+        <v>0.151</v>
       </c>
       <c r="K142">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="L142" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="M142" s="1">
-        <v>395572.0</v>
+        <v>500755.0</v>
       </c>
       <c r="N142" s="1">
-        <v>397121.32</v>
+        <v>502073.49</v>
       </c>
       <c r="O142" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B143" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="C143" s="1">
-        <v>1200000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.471</v>
+        <v>97.295</v>
       </c>
       <c r="E143" s="1">
-        <v>99.91491667</v>
+        <v>99.95190691</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1198979.0</v>
+        <v>998519.55</v>
       </c>
       <c r="I143" s="1">
-        <v>-5327.0</v>
+        <v>-26542.5</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.44429468739653</v>
+        <v>-2.6581853104428</v>
       </c>
       <c r="K143">
-        <v>3.06</v>
+        <v>0.55</v>
       </c>
       <c r="L143" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="M143" s="1">
-        <v>1193652.0</v>
+        <v>971977.05</v>
       </c>
       <c r="N143" s="1">
-        <v>1230391.73</v>
+        <v>977519.45</v>
       </c>
       <c r="O143" s="1">
-        <v>0.88</v>
+        <v>0.69</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B144" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C144" s="1">
-        <v>504000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.233</v>
+        <v>98.312</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>100.22785714</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>504000.0</v>
+        <v>701595.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-8905.68</v>
+        <v>-13411.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.767</v>
+        <v>-1.9115016498122</v>
       </c>
       <c r="K144">
-        <v>0.65</v>
+        <v>1.81</v>
       </c>
       <c r="L144" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="M144" s="1">
-        <v>495094.32</v>
+        <v>688184.0</v>
       </c>
       <c r="N144" s="1">
-        <v>498365.51</v>
+        <v>700850.16</v>
       </c>
       <c r="O144" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B145" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="C145" s="1">
-        <v>513000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.78</v>
+        <v>97.74</v>
       </c>
       <c r="E145" s="1">
-        <v>99.55553606</v>
+        <v>99.326</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>510719.9</v>
+        <v>397304.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-3978.5</v>
+        <v>-6344.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.77899842947181</v>
+        <v>-1.5967621770735</v>
       </c>
       <c r="K145">
-        <v>2.18</v>
+        <v>0.6</v>
       </c>
       <c r="L145" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="M145" s="1">
-        <v>506741.4</v>
+        <v>390960.0</v>
       </c>
       <c r="N145" s="1">
-        <v>517936.04</v>
+        <v>393343.56</v>
       </c>
       <c r="O145" s="1">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B146" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C146" s="1">
-        <v>300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.349</v>
+        <v>98.514</v>
       </c>
       <c r="E146" s="1">
-        <v>99.897</v>
+        <v>99.91491667</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>299691.0</v>
+        <v>1198979.0</v>
       </c>
       <c r="I146" s="1">
-        <v>1356.0</v>
+        <v>-16811.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.45246604002122</v>
+        <v>-1.4021096282754</v>
       </c>
       <c r="K146">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>222.95</v>
+        <v>3.28</v>
+      </c>
+      <c r="L146" t="s">
+        <v>439</v>
       </c>
       <c r="M146" s="1">
-        <v>301047.0</v>
+        <v>1182168.0</v>
       </c>
       <c r="N146" s="1">
-        <v>301269.95</v>
+        <v>1221496.77</v>
       </c>
       <c r="O146" s="1">
-        <v>0.21</v>
+        <v>0.86</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B147" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C147" s="1">
-        <v>1042000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.564</v>
+        <v>97.565</v>
       </c>
       <c r="E147" s="1">
-        <v>100.89933973</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1051371.12</v>
+        <v>504000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>6925.76</v>
+        <v>-12272.4</v>
       </c>
       <c r="J147" s="1">
-        <v>0.65873599419394</v>
+        <v>-2.435</v>
       </c>
       <c r="K147">
-        <v>3.7</v>
+        <v>0.87</v>
       </c>
       <c r="L147" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="M147" s="1">
-        <v>1058296.88</v>
+        <v>491727.6</v>
       </c>
       <c r="N147" s="1">
-        <v>1096836.61</v>
+        <v>496106.78</v>
       </c>
       <c r="O147" s="1">
-        <v>0.78</v>
+        <v>0.35</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B148" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C148" s="1">
-        <v>400000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.89</v>
+        <v>97.97</v>
       </c>
       <c r="E148" s="1">
-        <v>100.0417275</v>
+        <v>99.55553606</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>400166.91</v>
+        <v>510719.9</v>
       </c>
       <c r="I148" s="1">
-        <v>-4606.91</v>
+        <v>-8133.8</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.1512471133608</v>
+        <v>-1.5926146602081</v>
       </c>
       <c r="K148">
-        <v>1.69</v>
+        <v>2.38</v>
       </c>
       <c r="L148" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="M148" s="1">
-        <v>395560.0</v>
+        <v>502586.1</v>
       </c>
       <c r="N148" s="1">
-        <v>402312.05</v>
+        <v>514776.88</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B149" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C149" s="1">
-        <v>481000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.483</v>
+        <v>99.733</v>
       </c>
       <c r="E149" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>481000.0</v>
+        <v>299691.0</v>
       </c>
       <c r="I149" s="1">
-        <v>2323.23</v>
+        <v>-492.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.483</v>
+        <v>-0.16416909416699</v>
       </c>
       <c r="K149">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="L149">
-        <v>570.56</v>
+        <v>891.78</v>
       </c>
       <c r="M149" s="1">
-        <v>483323.23</v>
+        <v>299199.0</v>
       </c>
       <c r="N149" s="1">
-        <v>483893.79</v>
+        <v>300090.78</v>
       </c>
       <c r="O149" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B150" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C150" s="1">
-        <v>551000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.932</v>
+        <v>101.116</v>
       </c>
       <c r="E150" s="1">
-        <v>100.01896552</v>
+        <v>100.89933973</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>551104.5</v>
+        <v>1051371.12</v>
       </c>
       <c r="I150" s="1">
-        <v>-479.18</v>
+        <v>2257.6</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.08694902690869</v>
+        <v>0.21472912438379</v>
       </c>
       <c r="K150">
-        <v>0.39</v>
+        <v>0.16</v>
       </c>
       <c r="L150" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="M150" s="1">
-        <v>550625.32</v>
+        <v>1053628.72</v>
       </c>
       <c r="N150" s="1">
-        <v>552791.58</v>
+        <v>1055341.6</v>
       </c>
       <c r="O150" s="1">
-        <v>0.39</v>
+        <v>0.75</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="B151" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="C151" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.337</v>
+        <v>98.543</v>
       </c>
       <c r="E151" s="1">
-        <v>98.29879778</v>
+        <v>100.0417275</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>884689.18</v>
+        <v>400166.91</v>
       </c>
       <c r="I151" s="1">
-        <v>18343.82</v>
+        <v>-5994.91</v>
       </c>
       <c r="J151" s="1">
-        <v>2.0734762461998</v>
+        <v>-1.4981023793297</v>
       </c>
       <c r="K151">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>1.91</v>
+      </c>
+      <c r="L151" t="s">
+        <v>453</v>
       </c>
       <c r="M151" s="1">
-        <v>903033.0</v>
+        <v>394172.0</v>
       </c>
       <c r="N151" s="1">
-        <v>903723.41</v>
+        <v>401815.84</v>
       </c>
       <c r="O151" s="1">
-        <v>0.64</v>
+        <v>0.28</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>454</v>
+      </c>
+      <c r="B152" t="s">
+        <v>455</v>
+      </c>
+      <c r="C152" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.69</v>
+      </c>
+      <c r="E152" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-1491.1</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-0.31</v>
+      </c>
+      <c r="K152">
+        <v>0.35</v>
+      </c>
+      <c r="L152" t="s">
         <v>456</v>
       </c>
-      <c r="B152" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>440751.36</v>
+        <v>479508.9</v>
       </c>
       <c r="N152" s="1">
-        <v>445967.8</v>
+        <v>481168.71</v>
       </c>
       <c r="O152" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>457</v>
+      </c>
+      <c r="B153" t="s">
+        <v>458</v>
+      </c>
+      <c r="C153" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.114</v>
+      </c>
+      <c r="E153" s="1">
+        <v>100.01896552</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>551104.5</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-4986.36</v>
+      </c>
+      <c r="J153" s="1">
+        <v>-0.90479391839479</v>
+      </c>
+      <c r="K153">
+        <v>0.59</v>
+      </c>
+      <c r="L153" t="s">
         <v>459</v>
       </c>
-      <c r="B153" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>780080.0</v>
+        <v>546118.14</v>
       </c>
       <c r="N153" s="1">
-        <v>784592.33</v>
+        <v>549393.95</v>
       </c>
       <c r="O153" s="1">
-        <v>0.56</v>
+        <v>0.39</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>460</v>
+      </c>
+      <c r="B154" t="s">
+        <v>461</v>
+      </c>
+      <c r="C154" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.239</v>
+      </c>
+      <c r="E154" s="1">
+        <v>98.29879778</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>884689.18</v>
+      </c>
+      <c r="I154" s="1">
+        <v>17461.82</v>
+      </c>
+      <c r="J154" s="1">
+        <v>1.9737802151033</v>
+      </c>
+      <c r="K154">
+        <v>0.31</v>
+      </c>
+      <c r="L154" t="s">
         <v>462</v>
       </c>
-      <c r="B154" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>786936.0</v>
+        <v>902151.0</v>
       </c>
       <c r="N154" s="1">
-        <v>792826.41</v>
+        <v>904912.64</v>
       </c>
       <c r="O154" s="1">
-        <v>0.56</v>
+        <v>0.64</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>463</v>
+      </c>
+      <c r="B155" t="s">
+        <v>464</v>
+      </c>
+      <c r="C155" s="1">
+        <v>448000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>97.625</v>
+      </c>
+      <c r="E155" s="1">
+        <v>99.30427009</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>444883.13</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-7523.13</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-1.6910351264612</v>
+      </c>
+      <c r="K155">
+        <v>1.34</v>
+      </c>
+      <c r="L155" t="s">
         <v>465</v>
       </c>
-      <c r="B155" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>701448.12</v>
+        <v>437360.0</v>
       </c>
       <c r="N155" s="1">
-        <v>701952.86</v>
+        <v>443381.92</v>
       </c>
       <c r="O155" s="1">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>466</v>
+      </c>
+      <c r="B156" t="s">
         <v>467</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>96.394</v>
+      </c>
+      <c r="E156" s="1">
+        <v>98.599555</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>788796.44</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-17644.44</v>
+      </c>
+      <c r="J156" s="1">
+        <v>-2.2368812922127</v>
+      </c>
+      <c r="K156">
+        <v>0.76</v>
+      </c>
+      <c r="L156" t="s">
         <v>468</v>
       </c>
-      <c r="C156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>649960.52</v>
+        <v>771152.0</v>
       </c>
       <c r="N156" s="1">
-        <v>649960.52</v>
+        <v>777217.75</v>
       </c>
       <c r="O156" s="1">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>469</v>
       </c>
       <c r="B157" t="s">
         <v>470</v>
       </c>
       <c r="C157" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>88.624</v>
+        <v>98.267</v>
       </c>
       <c r="E157" s="1">
-        <v>86.18353143</v>
+        <v>99.492</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>603284.72</v>
+        <v>795936.0</v>
       </c>
       <c r="I157" s="1">
-        <v>17083.28</v>
+        <v>-9800.0</v>
       </c>
       <c r="J157" s="1">
-        <v>2.8317110368716</v>
+        <v>-1.2312547742532</v>
       </c>
       <c r="K157">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>517.81</v>
+        <v>1.1</v>
+      </c>
+      <c r="L157" t="s">
+        <v>471</v>
       </c>
       <c r="M157" s="1">
-        <v>620368.0</v>
+        <v>786136.0</v>
       </c>
       <c r="N157" s="1">
-        <v>620885.81</v>
+        <v>794903.12</v>
       </c>
       <c r="O157" s="1">
-        <v>0.44</v>
+        <v>0.56</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B158" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C158" s="1">
-        <v>511000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.416</v>
+        <v>99.691</v>
       </c>
       <c r="E158" s="1">
-        <v>100.27221135</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>512391.0</v>
+        <v>698000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>5844.76</v>
+        <v>-2156.82</v>
       </c>
       <c r="J158" s="1">
-        <v>1.140683579532</v>
+        <v>-0.309</v>
       </c>
       <c r="K158">
-        <v>1.61</v>
+        <v>0.33</v>
       </c>
       <c r="L158" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M158" s="1">
-        <v>518235.76</v>
+        <v>695843.18</v>
       </c>
       <c r="N158" s="1">
-        <v>526478.26</v>
+        <v>698114.51</v>
       </c>
       <c r="O158" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B159" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C159" s="1">
-        <v>700000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.763</v>
+        <v>99.215</v>
       </c>
       <c r="E159" s="1">
-        <v>102.939</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>720573.0</v>
+        <v>649000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-15232.0</v>
+        <v>-5094.65</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.113873264749</v>
+        <v>-0.785</v>
       </c>
       <c r="K159">
-        <v>0.65</v>
+        <v>0.23</v>
       </c>
       <c r="L159" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="M159" s="1">
-        <v>705341.0</v>
+        <v>643905.35</v>
       </c>
       <c r="N159" s="1">
-        <v>709859.84</v>
+        <v>645385.87</v>
       </c>
       <c r="O159" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B160" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C160" s="1">
-        <v>1400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.548</v>
+        <v>88.025</v>
       </c>
       <c r="E160" s="1">
-        <v>100.58606214</v>
+        <v>86.18353143</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>1408204.87</v>
+        <v>603284.72</v>
       </c>
       <c r="I160" s="1">
-        <v>-42532.87</v>
+        <v>12890.28</v>
       </c>
       <c r="J160" s="1">
-        <v>-3.0203609507472</v>
+        <v>2.1366826595575</v>
       </c>
       <c r="K160">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>0.12</v>
+      </c>
+      <c r="L160">
+        <v>819.86</v>
       </c>
       <c r="M160" s="1">
-        <v>1365672.0</v>
+        <v>616175.0</v>
       </c>
       <c r="N160" s="1">
-        <v>1373050.77</v>
+        <v>616994.86</v>
       </c>
       <c r="O160" s="1">
-        <v>0.98</v>
+        <v>0.44</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>480</v>
       </c>
       <c r="B161" t="s">
         <v>481</v>
       </c>
       <c r="C161" s="1">
-        <v>850000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.202</v>
+        <v>100.957</v>
       </c>
       <c r="E161" s="1">
-        <v>99.64942118</v>
+        <v>100.27221135</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>847020.08</v>
+        <v>512391.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-12303.08</v>
+        <v>3499.27</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.4525133807926</v>
+        <v>0.68292963771807</v>
       </c>
       <c r="K161">
-        <v>2.3</v>
+        <v>1.83</v>
       </c>
       <c r="L161" t="s">
         <v>482</v>
       </c>
       <c r="M161" s="1">
-        <v>834717.0</v>
+        <v>515890.27</v>
       </c>
       <c r="N161" s="1">
-        <v>854278.64</v>
+        <v>525235.27</v>
       </c>
       <c r="O161" s="1">
-        <v>0.61</v>
+        <v>0.37</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>483</v>
       </c>
       <c r="B162" t="s">
         <v>484</v>
       </c>
       <c r="C162" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.563</v>
+        <v>99.995</v>
       </c>
       <c r="E162" s="1">
-        <v>103.50275</v>
+        <v>102.939</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>414011.0</v>
+        <v>720573.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-3759.0</v>
+        <v>-20608.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.90794689030002</v>
+        <v>-2.8599461817193</v>
       </c>
       <c r="K162">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>884.93</v>
+        <v>0.85</v>
+      </c>
+      <c r="L162" t="s">
+        <v>485</v>
       </c>
       <c r="M162" s="1">
-        <v>410252.0</v>
+        <v>699965.0</v>
       </c>
       <c r="N162" s="1">
-        <v>411136.93</v>
+        <v>705943.77</v>
       </c>
       <c r="O162" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B163" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C163" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.53</v>
+        <v>96.695</v>
       </c>
       <c r="E163" s="1">
-        <v>99.908</v>
+        <v>100.58606214</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>499540.0</v>
+        <v>1408204.87</v>
       </c>
       <c r="I163" s="1">
-        <v>-11890.0</v>
+        <v>-54474.87</v>
       </c>
       <c r="J163" s="1">
-        <v>-2.3801897745926</v>
+        <v>-3.8683909678568</v>
       </c>
       <c r="K163">
-        <v>0.93</v>
+        <v>0.72</v>
       </c>
       <c r="L163" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="M163" s="1">
-        <v>487650.0</v>
+        <v>1353730.0</v>
       </c>
       <c r="N163" s="1">
-        <v>492278.47</v>
+        <v>1363827.26</v>
       </c>
       <c r="O163" s="1">
-        <v>0.35</v>
+        <v>0.96</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B164" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>104.105</v>
+        <v>97.53</v>
       </c>
       <c r="E164" s="1">
-        <v>106.53128571</v>
+        <v>99.64942118</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>745719.0</v>
+        <v>847020.08</v>
       </c>
       <c r="I164" s="1">
-        <v>-16984.0</v>
+        <v>-18015.08</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.2775334945201</v>
+        <v>-2.1268775587941</v>
       </c>
       <c r="K164">
-        <v>2.24</v>
+        <v>2.47</v>
       </c>
       <c r="L164" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="M164" s="1">
-        <v>728735.0</v>
+        <v>829005.0</v>
       </c>
       <c r="N164" s="1">
-        <v>744384.32</v>
+        <v>850033.77</v>
       </c>
       <c r="O164" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B165" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C165" s="1">
-        <v>1239000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.184</v>
+        <v>102.045</v>
       </c>
       <c r="E165" s="1">
-        <v>99.90992252</v>
+        <v>103.50275</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1237883.94</v>
+        <v>414011.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-21384.18</v>
+        <v>-5831.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.7274785873706</v>
+        <v>-1.4084166845808</v>
       </c>
       <c r="K165">
-        <v>0.68</v>
+        <v>0.49</v>
       </c>
       <c r="L165" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="M165" s="1">
-        <v>1216499.76</v>
+        <v>408180.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1224867.25</v>
+        <v>410158.08</v>
       </c>
       <c r="O165" s="1">
-        <v>0.87</v>
+        <v>0.29</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>495</v>
+      </c>
+      <c r="B166" t="s">
         <v>493</v>
       </c>
-      <c r="B166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C166" s="1">
-        <v>988000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.277</v>
+        <v>96.967</v>
       </c>
       <c r="E166" s="1">
-        <v>100.44048583</v>
+        <v>99.908</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>992352.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-1615.24</v>
+        <v>-14705.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.16276885621231</v>
+        <v>-2.9437082115546</v>
       </c>
       <c r="K166">
-        <v>1.05</v>
+        <v>1.15</v>
       </c>
       <c r="L166" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="M166" s="1">
-        <v>990736.76</v>
+        <v>484835.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1001099.93</v>
+        <v>490593.68</v>
       </c>
       <c r="O166" s="1">
-        <v>0.71</v>
+        <v>0.35</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B167" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C167" s="1">
-        <v>286000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.344</v>
+        <v>103.318</v>
       </c>
       <c r="E167" s="1">
-        <v>100.94948252</v>
+        <v>106.53128571</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>288715.52</v>
+        <v>745719.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1128.32</v>
+        <v>-22493.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.39080683989555</v>
+        <v>-3.0162836135327</v>
       </c>
       <c r="K167">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>357.09</v>
+        <v>2.48</v>
+      </c>
+      <c r="L167" t="s">
+        <v>499</v>
       </c>
       <c r="M167" s="1">
-        <v>289843.84</v>
+        <v>723226.0</v>
       </c>
       <c r="N167" s="1">
-        <v>290200.93</v>
+        <v>740586.96</v>
       </c>
       <c r="O167" s="1">
-        <v>0.21</v>
+        <v>0.52</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B168" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C168" s="1">
-        <v>300000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.499</v>
+        <v>97.282</v>
       </c>
       <c r="E168" s="1">
-        <v>105.263</v>
+        <v>99.90992252</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>315789.0</v>
+        <v>1237883.94</v>
       </c>
       <c r="I168" s="1">
-        <v>-8292.0</v>
+        <v>-32559.96</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.6258039387059</v>
+        <v>-2.6302918187952</v>
       </c>
       <c r="K168">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>69.45</v>
+        <v>0.88</v>
+      </c>
+      <c r="L168" t="s">
+        <v>502</v>
       </c>
       <c r="M168" s="1">
-        <v>307497.0</v>
+        <v>1205323.98</v>
       </c>
       <c r="N168" s="1">
-        <v>307566.45</v>
+        <v>1216275.55</v>
       </c>
       <c r="O168" s="1">
-        <v>0.22</v>
+        <v>0.86</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B169" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C169" s="1">
-        <v>683000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>102.299</v>
+        <v>99.874</v>
       </c>
       <c r="E169" s="1">
-        <v>101.19198243</v>
+        <v>100.44048583</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>691141.24</v>
+        <v>992352.0</v>
       </c>
       <c r="I169" s="1">
-        <v>7560.93</v>
+        <v>-5596.88</v>
       </c>
       <c r="J169" s="1">
-        <v>1.0939775493646</v>
+        <v>-0.56400148334462</v>
       </c>
       <c r="K169">
-        <v>3.65</v>
+        <v>1.28</v>
       </c>
       <c r="L169" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="M169" s="1">
-        <v>698702.17</v>
+        <v>986755.12</v>
       </c>
       <c r="N169" s="1">
-        <v>723634.01</v>
+        <v>999409.1</v>
       </c>
       <c r="O169" s="1">
-        <v>0.51</v>
+        <v>0.71</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B170" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C170" s="1">
-        <v>600000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.83</v>
+        <v>100.293</v>
       </c>
       <c r="E170" s="1">
-        <v>99.752715</v>
+        <v>100.94948252</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>598516.29</v>
+        <v>288715.52</v>
       </c>
       <c r="I170" s="1">
-        <v>-5536.29</v>
+        <v>-1877.54</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.92500239216547</v>
+        <v>-0.65030795711987</v>
       </c>
       <c r="K170">
-        <v>2.43</v>
+        <v>0.36</v>
       </c>
       <c r="L170" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="M170" s="1">
-        <v>592980.0</v>
+        <v>286837.98</v>
       </c>
       <c r="N170" s="1">
-        <v>607566.99</v>
+        <v>287876.79</v>
       </c>
       <c r="O170" s="1">
-        <v>0.43</v>
+        <v>0.2</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B171" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C171" s="1">
-        <v>683000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.232</v>
+        <v>101.727</v>
       </c>
       <c r="E171" s="1">
-        <v>100.0</v>
+        <v>105.263</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>683000.0</v>
+        <v>315789.0</v>
       </c>
       <c r="I171" s="1">
-        <v>1584.56</v>
+        <v>-10608.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.232</v>
+        <v>-3.3592050388076</v>
       </c>
       <c r="K171">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="L171">
-        <v>847.89</v>
+        <v>798.7</v>
       </c>
       <c r="M171" s="1">
-        <v>684584.56</v>
+        <v>305181.0</v>
       </c>
       <c r="N171" s="1">
-        <v>685432.45</v>
+        <v>305979.7</v>
       </c>
       <c r="O171" s="1">
-        <v>0.49</v>
+        <v>0.22</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B172" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C172" s="1">
-        <v>1014000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.566</v>
+        <v>101.87</v>
       </c>
       <c r="E172" s="1">
-        <v>102.86484418</v>
+        <v>101.19198243</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1043049.52</v>
+        <v>691141.24</v>
       </c>
       <c r="I172" s="1">
-        <v>-33450.28</v>
+        <v>4630.86</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.2069695022725</v>
+        <v>0.67003091871641</v>
       </c>
       <c r="K172">
-        <v>3.1</v>
+        <v>3.89</v>
       </c>
       <c r="L172" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="M172" s="1">
-        <v>1009599.24</v>
+        <v>695772.1</v>
       </c>
       <c r="N172" s="1">
-        <v>1041061.02</v>
+        <v>722324.89</v>
       </c>
       <c r="O172" s="1">
-        <v>0.74</v>
+        <v>0.51</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B173" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C173" s="1">
         <v>600000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.099</v>
+        <v>97.923</v>
       </c>
       <c r="E173" s="1">
-        <v>99.99142833</v>
+        <v>99.752715</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>599948.57</v>
+        <v>598516.29</v>
       </c>
       <c r="I173" s="1">
-        <v>-11354.57</v>
+        <v>-10978.29</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.8925905598875</v>
+        <v>-1.8342508271579</v>
       </c>
       <c r="K173">
-        <v>0.88</v>
+        <v>2.65</v>
       </c>
       <c r="L173" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="M173" s="1">
-        <v>588594.0</v>
+        <v>587538.0</v>
       </c>
       <c r="N173" s="1">
-        <v>593873.87</v>
+        <v>603462.66</v>
       </c>
       <c r="O173" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B174" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C174" s="1">
-        <v>300000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.831</v>
+        <v>99.666</v>
       </c>
       <c r="E174" s="1">
         <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>300000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>2493.0</v>
+        <v>-2281.22</v>
       </c>
       <c r="J174" s="1">
-        <v>0.831</v>
+        <v>-0.334</v>
       </c>
       <c r="K174">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>545.92</v>
+        <v>0.34</v>
+      </c>
+      <c r="L174" t="s">
+        <v>519</v>
       </c>
       <c r="M174" s="1">
-        <v>302493.0</v>
+        <v>680718.78</v>
       </c>
       <c r="N174" s="1">
-        <v>303038.92</v>
+        <v>683050.49</v>
       </c>
       <c r="O174" s="1">
-        <v>0.22</v>
+        <v>0.48</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B175" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C175" s="1">
-        <v>900000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>95.928</v>
+        <v>98.961</v>
       </c>
       <c r="E175" s="1">
-        <v>97.25955556</v>
+        <v>102.86484418</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>875336.0</v>
+        <v>1043049.52</v>
       </c>
       <c r="I175" s="1">
-        <v>-11984.0</v>
+        <v>-39584.98</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.3690742754782</v>
+        <v>-3.7951199095514</v>
       </c>
       <c r="K175">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>493.15</v>
+        <v>3.32</v>
+      </c>
+      <c r="L175" t="s">
+        <v>522</v>
       </c>
       <c r="M175" s="1">
-        <v>863352.0</v>
+        <v>1003464.54</v>
       </c>
       <c r="N175" s="1">
-        <v>863845.15</v>
+        <v>1037114.06</v>
       </c>
       <c r="O175" s="1">
-        <v>0.61</v>
+        <v>0.73</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="B176" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C176" s="1">
-        <v>431000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.772</v>
+        <v>97.564</v>
       </c>
       <c r="E176" s="1">
-        <v>99.695</v>
+        <v>99.99142833</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>429685.45</v>
+        <v>599948.57</v>
       </c>
       <c r="I176" s="1">
-        <v>331.87</v>
+        <v>-14564.57</v>
       </c>
       <c r="J176" s="1">
-        <v>0.077235568483876</v>
+        <v>-2.4276364222353</v>
       </c>
       <c r="K176">
+        <v>1.05</v>
+      </c>
+      <c r="L176" t="s">
+        <v>525</v>
+      </c>
+      <c r="M176" s="1">
+        <v>585384.0</v>
+      </c>
+      <c r="N176" s="1">
+        <v>591690.51</v>
+      </c>
+      <c r="O176" s="1">
         <v>0.42</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B177" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="C177" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>83.09</v>
+        <v>100.212</v>
       </c>
       <c r="E177" s="1">
-        <v>81.54266545</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>896969.32</v>
+        <v>300000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>17020.68</v>
+        <v>636.0</v>
       </c>
       <c r="J177" s="1">
-        <v>1.8975766083058</v>
+        <v>0.212</v>
       </c>
       <c r="K177">
-        <v>0.49</v>
+        <v>0.39</v>
       </c>
       <c r="L177" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="M177" s="1">
-        <v>913990.0</v>
+        <v>300636.0</v>
       </c>
       <c r="N177" s="1">
-        <v>919392.05</v>
+        <v>301818.82</v>
       </c>
       <c r="O177" s="1">
-        <v>0.65</v>
+        <v>0.21</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="B178" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="C178" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.878</v>
+        <v>95.679</v>
       </c>
       <c r="E178" s="1">
-        <v>89.78073818</v>
+        <v>97.25955556</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>987588.12</v>
+        <v>875336.0</v>
       </c>
       <c r="I178" s="1">
-        <v>1069.88</v>
+        <v>-14225.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.10833261137244</v>
+        <v>-1.6250902510579</v>
       </c>
       <c r="K178">
+        <v>0.2</v>
+      </c>
+      <c r="L178" t="s">
+        <v>334</v>
+      </c>
+      <c r="M178" s="1">
+        <v>861111.0</v>
+      </c>
+      <c r="N178" s="1">
+        <v>862898.67</v>
+      </c>
+      <c r="O178" s="1">
         <v>0.61</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.71</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="B179" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="C179" s="1">
-        <v>200000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.087</v>
+        <v>98.847</v>
       </c>
       <c r="E179" s="1">
-        <v>102.932</v>
+        <v>99.695</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>205864.0</v>
+        <v>429685.45</v>
       </c>
       <c r="I179" s="1">
-        <v>-3690.0</v>
+        <v>-3654.88</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.7924454979987</v>
+        <v>-0.85059431265359</v>
       </c>
       <c r="K179">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>513.7</v>
+        <v>0.64</v>
+      </c>
+      <c r="L179" t="s">
+        <v>533</v>
       </c>
       <c r="M179" s="1">
-        <v>202174.0</v>
+        <v>426030.57</v>
       </c>
       <c r="N179" s="1">
-        <v>202687.7</v>
+        <v>428775.98</v>
       </c>
       <c r="O179" s="1">
-        <v>0.14</v>
+        <v>0.3</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="B180" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="C180" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.777</v>
+        <v>82.363</v>
       </c>
       <c r="E180" s="1">
-        <v>100.1375</v>
+        <v>81.54266545</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>801100.0</v>
+        <v>896969.32</v>
       </c>
       <c r="I180" s="1">
-        <v>-10884.0</v>
+        <v>9023.68</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.3586318811634</v>
+        <v>1.0060188011782</v>
       </c>
       <c r="K180">
-        <v>1.98</v>
+        <v>0.53</v>
       </c>
       <c r="L180" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="M180" s="1">
-        <v>790216.0</v>
+        <v>905993.0</v>
       </c>
       <c r="N180" s="1">
-        <v>806041.47</v>
+        <v>911869.71</v>
       </c>
       <c r="O180" s="1">
-        <v>0.57</v>
+        <v>0.64</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="B181" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="C181" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>89.479</v>
+      </c>
+      <c r="E181" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-3319.12</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-0.336083427168</v>
+      </c>
+      <c r="K181">
+        <v>0.66</v>
+      </c>
+      <c r="L181" t="s">
+        <v>539</v>
+      </c>
+      <c r="M181" s="1">
+        <v>984269.0</v>
+      </c>
+      <c r="N181" s="1">
+        <v>991501.88</v>
+      </c>
+      <c r="O181" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="P181">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:16">
+      <c r="A182" t="s">
+        <v>540</v>
+      </c>
+      <c r="B182" t="s">
+        <v>541</v>
+      </c>
+      <c r="C182" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="E182" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-4958.0</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-2.4083861189912</v>
+      </c>
+      <c r="K182">
+        <v>0.47</v>
+      </c>
+      <c r="L182">
+        <v>945.21</v>
+      </c>
+      <c r="M182" s="1">
+        <v>200906.0</v>
+      </c>
+      <c r="N182" s="1">
+        <v>201851.21</v>
+      </c>
+      <c r="O182" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P182">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16">
+      <c r="A183" t="s">
+        <v>542</v>
+      </c>
+      <c r="B183" t="s">
+        <v>543</v>
+      </c>
+      <c r="C183" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.553</v>
+      </c>
+      <c r="E183" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-12676.0</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-1.5823243040819</v>
+      </c>
+      <c r="K183">
+        <v>2.16</v>
+      </c>
+      <c r="L183" t="s">
+        <v>544</v>
+      </c>
+      <c r="M183" s="1">
+        <v>788424.0</v>
+      </c>
+      <c r="N183" s="1">
+        <v>805700.71</v>
+      </c>
+      <c r="O183" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P183">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:16">
+      <c r="A184" t="s">
+        <v>545</v>
+      </c>
+      <c r="B184" t="s">
+        <v>546</v>
+      </c>
+      <c r="C184" s="1">
         <v>-3300000.0</v>
       </c>
-      <c r="D181" s="1">
-[...2 lines deleted...]
-      <c r="E181" s="1">
+      <c r="D184" s="1">
+        <v>10.28573333</v>
+      </c>
+      <c r="E184" s="1">
         <v>0.0</v>
       </c>
-      <c r="F181" t="s">
-[...5 lines deleted...]
-      <c r="H181" s="1">
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
         <v>0.0</v>
       </c>
-      <c r="I181" s="1">
-[...2 lines deleted...]
-      <c r="J181" s="1">
+      <c r="I184" s="1">
+        <v>-311929.2</v>
+      </c>
+      <c r="J184" s="1">
         <v>0</v>
       </c>
-      <c r="K181">
+      <c r="K184">
         <v>0.0</v>
       </c>
-      <c r="L181" t="s">
-[...11 lines deleted...]
-      <c r="P181">
+      <c r="L184" t="s">
+        <v>547</v>
+      </c>
+      <c r="M184" s="1">
+        <v>-311929.2</v>
+      </c>
+      <c r="N184" s="1">
+        <v>-339429.2</v>
+      </c>
+      <c r="O184" s="1">
+        <v>-0.24</v>
+      </c>
+      <c r="P184">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>