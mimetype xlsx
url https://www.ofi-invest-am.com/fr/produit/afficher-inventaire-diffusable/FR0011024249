--- v5 (2026-08-16)
+++ v6 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="566">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1602 +106,1656 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...8 lines deleted...]
-    <t>EURO-BOBL JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>8 487.07</t>
+    <t>10 122.19</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>10 191.58</t>
+    <t>11 272.50</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>1 342.47</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>28 167.81</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>24 787.67</t>
+    <t>15 457.53</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>18 088.77</t>
+    <t>20 349.86</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>2 013.70</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>2 883.95</t>
+    <t>3 357.09</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>4 369.86</t>
+    <t>6 038.36</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 456.71</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>20 095.89</t>
+    <t>21 390.41</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>2 233.15</t>
-[...5 lines deleted...]
-    <t>ALPHABET INC 3 06/05/2033</t>
+    <t>5 840.55</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 644.66</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>5 841.26</t>
-[...8 lines deleted...]
-    <t>4 538.63</t>
+    <t>6 473.56</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>24 941.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>3 883.56</t>
+  </si>
+  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>10 382.19</t>
+    <t>11 906.85</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>49 874.55</t>
+    <t>53 523.90</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>20 447.90</t>
+    <t>23 939.01</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 315.07</t>
+    <t>3 890.41</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>10 684.93</t>
+    <t>12 928.77</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>8 630.57</t>
+    <t>10 166.52</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>5 589.04</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>10 382.02</t>
+    <t>2 282.61</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>18 477.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>4 221.31</t>
+    <t>6 107.42</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 880.92</t>
+    <t>5 244.39</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>16 483.29</t>
+    <t>19 145.97</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>11 315.07</t>
+    <t>13 328.77</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>19 238.02</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>10 078.77</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>29 626.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>13 077.00</t>
+    <t>14 522.36</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>25 771.98</t>
+    <t>29 175.82</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
+    <t>2 113.81</t>
+  </si>
+  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>25 383.56</t>
+    <t>27 828.77</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>13 232.40</t>
+    <t>14 750.88</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>17 013.70</t>
+    <t>18 567.12</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 932.19</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>18 104.11</t>
+    <t>19 715.07</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 679.45</t>
+    <t>5 082.19</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 683.03</t>
+    <t>3 746.12</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>4 423.89</t>
+    <t>6 359.34</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>13 457.53</t>
+    <t>14 378.08</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>53 037.33</t>
+    <t>2 497.60</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>30 867.12</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>7 860.73</t>
+    <t>10 756.79</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>10 010.96</t>
+    <t>11 823.29</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 665.75</t>
+    <t>3 506.85</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>4 401.37</t>
+    <t>4 789.73</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>1 839.95</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 991.01</t>
+    <t>2 862.08</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>52 602.74</t>
+    <t>56 917.81</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 635.27</t>
+    <t>3 217.81</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>6 328.77</t>
+    <t>6 760.27</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 076.71</t>
+    <t>4 767.12</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>12 465.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>1 115.51</t>
+    <t>1 983.12</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>19 988.85</t>
+    <t>21 296.53</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>10 965.70</t>
+    <t>12 031.81</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>18 046.74</t>
+    <t>21 204.92</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>26 684.40</t>
+    <t>28 848.00</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>2 463.01</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>8 414.38</t>
-[...8 lines deleted...]
-    <t>8 793.24</t>
+    <t>10 679.79</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>1 260.10</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>1 951.37</t>
-[...8 lines deleted...]
-    <t>4 235.96</t>
+    <t>4 878.42</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>XS3086867440</t>
-[...5 lines deleted...]
-    <t>15 441.78</t>
+    <t>2 576.32</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
+    <t>5 307.53</t>
+  </si>
+  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>11 696.92</t>
+    <t>12 667.81</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 883.90</t>
+    <t>11 444.52</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>2 766.43</t>
+    <t>4 526.89</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>3 523.97</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>4 931.51</t>
+    <t>6 312.33</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>2 432.88</t>
-[...8 lines deleted...]
-    <t>12 986.30</t>
+    <t>4 029.45</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 430.03</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>17 605.48</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>8 645.18</t>
+    <t>4 738.98</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>5 852.05</t>
+    <t>7 232.88</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 457.82</t>
+  </si>
+  <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 508.71</t>
+    <t>2 682.16</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>4 201.03</t>
+    <t>6 078.08</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 936.64</t>
+    <t>3 188.36</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>40 639.73</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>42 071.92</t>
+    <t>46 602.74</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 294.52</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...8 lines deleted...]
-    <t>26 106.16</t>
+    <t>1 510.27</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>10 669.79</t>
+    <t>11 643.99</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>9 808.22</t>
+    <t>10 958.90</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 350.00</t>
+    <t>2 767.50</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>6 544.52</t>
+    <t>7 198.97</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>43 315.07</t>
+    <t>46 659.25</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>21 680.82</t>
+    <t>23 392.47</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>2 631.23</t>
+    <t>3 758.90</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>2 317.81</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 723.72</t>
+    <t>5 347.60</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>10 640.06</t>
+    <t>13 122.74</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>2 915.07</t>
+    <t>4 828.08</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>6 472.60</t>
+    <t>8 630.14</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>4 193.84</t>
+    <t>4 754.79</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>15 160.27</t>
+    <t>16 497.95</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>5 983.56</t>
-[...8 lines deleted...]
-    <t>1 787.67</t>
+    <t>6 789.04</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>1 052.05</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 253.59</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
+    <t>1 344.25</t>
+  </si>
+  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>28 291.36</t>
+    <t>30 852.22</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>10 200.00</t>
+    <t>13 134.25</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>6 945.21</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>9 814.32</t>
+    <t>10 998.80</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>4 994.32</t>
+    <t>6 936.56</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>3 811.64</t>
+    <t>4 063.36</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>18 986.30</t>
+    <t>23 732.88</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
+    <t>2 741.78</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>10 868.12</t>
+    <t>14 736.44</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>3 225.44</t>
+    <t>3 809.35</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>18 123.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
+    <t>5 363.01</t>
+  </si>
+  <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>32 109.59</t>
+    <t>34 410.96</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>32 217.02</t>
+    <t>34 934.12</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>7 619.40</t>
+    <t>9 547.20</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>6 573.18</t>
+    <t>8 603.13</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>32 232.88</t>
+    <t>35 972.60</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>15 127.46</t>
+    <t>16 162.24</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>5 250.96</t>
+    <t>6 741.10</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>17 217.52</t>
+    <t>20 534.66</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>6 847.60</t>
+    <t>3 063.01</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>2 640.00</t>
+    <t>4 488.00</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>2 036.51</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 167.01</t>
+    <t>4 042.11</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>2 301.37</t>
+  </si>
+  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 008.22</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>28 377.74</t>
+    <t>30 125.34</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>21 782.27</t>
+    <t>23 555.24</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>3 791.10</t>
+    <t>4 438.36</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>9 402.74</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>11 613.70</t>
+    <t>12 390.41</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 318.49</t>
+    <t>2 577.05</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>5 542.40</t>
+    <t>7 482.24</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>12 666.16</t>
+    <t>14 186.10</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 383.56</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>39 328.77</t>
+    <t>41 917.81</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 379.18</t>
+    <t>5 487.17</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>12 190.78</t>
+    <t>13 186.91</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...5 lines deleted...]
-    <t>1 712.88</t>
+    <t>1 560.62</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 643.84</t>
+    <t>8 535.62</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 659.81</t>
+    <t>2 749.05</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 275.81</t>
+    <t>4 385.36</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>4 832.88</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>6 021.92</t>
+    <t>6 827.40</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>6 065.75</t>
+    <t>7 619.18</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>8 767.12</t>
+    <t>11 643.84</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>2 271.33</t>
+    <t>4 037.92</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 480.52</t>
+    <t>2 961.04</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>9 345.00</t>
+    <t>10 447.50</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>5 978.77</t>
+    <t>7 438.70</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>12 815.75</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>21 028.77</t>
+    <t>22 495.89</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>6 835.07</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>5 758.68</t>
+    <t>3 071.23</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>17 360.96</t>
+    <t>19 072.60</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>10 951.57</t>
+    <t>13 535.65</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>12 653.98</t>
-[...8 lines deleted...]
-    <t>1 038.81</t>
+    <t>14 944.79</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
+    <t>5 602.47</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>26 552.79</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 924.66</t>
-[...8 lines deleted...]
-    <t>2 331.71</t>
+    <t>17 262.33</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>1 703.99</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>33 649.52</t>
+    <t>35 837.26</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 306.51</t>
+    <t>7 333.15</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 182.82</t>
+    <t>1 819.73</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>3 082.19</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 745.41</t>
+    <t>3 675.31</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 876.71</t>
+    <t>6 351.37</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 232.88</t>
+    <t>7 707.53</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 376.71</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>17 276.71</t>
+    <t>18 727.96</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-27 500.00</t>
+    <t>-37 125.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2065,154 +2119,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>65909.4921</v>
+        <v>65886.3221</v>
       </c>
       <c r="D2">
-        <v>1463.89</v>
+        <v>1476.21</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>96484854.24</v>
+        <v>97262451.7</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>96484854.24</v>
+        <v>97262451.7</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>450224.6542</v>
+        <v>522087.6157</v>
       </c>
       <c r="D3">
-        <v>100.25</v>
+        <v>101.06</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>45136065.37</v>
+        <v>52762342.19</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>45136065.37</v>
+        <v>52762342.19</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>100.1</v>
+        <v>100.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1001.0</v>
+        <v>1009.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1001.0</v>
+        <v>1009.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P184"/>
+  <dimension ref="A1:P189"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O184" sqref="O184"/>
+      <selection activeCell="O189" sqref="O189"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2231,9189 +2285,9439 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>1878.0</v>
+        <v>5595.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1074.87</v>
+        <v>1076.23</v>
       </c>
       <c r="E2" s="1">
-        <v>1073.6458892439</v>
+        <v>1075.4274673816</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2016306.98</v>
+        <v>6017016.68</v>
       </c>
       <c r="I2" s="1">
-        <v>2298.88</v>
+        <v>4490.17</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11401438485324</v>
+        <v>0.074624523061817</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2018605.86</v>
+        <v>6021506.85</v>
       </c>
       <c r="N2" s="1">
-        <v>2018605.86</v>
+        <v>6021506.85</v>
       </c>
       <c r="O2" s="1">
-        <v>1.43</v>
+        <v>4.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>269.0</v>
+        <v>191.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.62</v>
+        <v>105.625</v>
       </c>
       <c r="E3" s="1">
-        <v>105.702992565</v>
+        <v>105.69</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-22325.0</v>
+        <v>-12415.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-22325.0</v>
+        <v>-12415.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-22325.0</v>
+        <v>-12415.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>-7.0</v>
       </c>
       <c r="D4" s="1">
-        <v>114.9</v>
+        <v>114.48</v>
       </c>
       <c r="E4" s="1">
-        <v>115.54</v>
+        <v>114.57</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>4480.0</v>
+        <v>630.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4480.0</v>
+        <v>630.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4480.0</v>
+        <v>630.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>784000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>96.973</v>
+        <v>98.199</v>
       </c>
       <c r="E5" s="1">
         <v>99.3340727</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>778779.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-18510.81</v>
+        <v>-8898.97</v>
       </c>
       <c r="J5" s="1">
-        <v>-2.3769011375536</v>
+        <v>-1.1426821363331</v>
       </c>
       <c r="K5">
-        <v>1.08</v>
+        <v>1.29</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="1">
-        <v>760268.32</v>
+        <v>769880.16</v>
       </c>
       <c r="N5" s="1">
-        <v>768755.39</v>
+        <v>780002.35</v>
       </c>
       <c r="O5" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>334000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>106.587</v>
+        <v>99.409</v>
       </c>
       <c r="E6" s="1">
-        <v>102.64317665</v>
+        <v>99.331</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>342828.21</v>
+        <v>496655.0</v>
       </c>
       <c r="I6" s="1">
-        <v>13172.37</v>
+        <v>390.0</v>
       </c>
       <c r="J6" s="1">
-        <v>3.842265489179</v>
+        <v>0.078525334487723</v>
       </c>
       <c r="K6">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.01</v>
+      </c>
+      <c r="L6">
+        <v>49.66</v>
       </c>
       <c r="M6" s="1">
-        <v>356000.58</v>
+        <v>497045.0</v>
       </c>
       <c r="N6" s="1">
-        <v>366192.16</v>
+        <v>497094.66</v>
       </c>
       <c r="O6" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>107.767</v>
+      </c>
+      <c r="E7" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="I7" s="1">
+        <v>17113.57</v>
+      </c>
+      <c r="J7" s="1">
+        <v>4.99187916887</v>
+      </c>
+      <c r="K7">
+        <v>3.38</v>
+      </c>
+      <c r="L7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>385168.0</v>
+        <v>359941.78</v>
       </c>
       <c r="N7" s="1">
-        <v>399733.75</v>
+        <v>371214.28</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.07</v>
+        <v>100.58</v>
       </c>
       <c r="E8" s="1">
-        <v>100.4938</v>
+        <v>99.847</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1004938.0</v>
+        <v>998470.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-4238.0</v>
+        <v>7330.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.42171755869516</v>
+        <v>0.73412320850902</v>
       </c>
       <c r="K8">
-        <v>2.48</v>
+        <v>0.13</v>
       </c>
       <c r="L8" t="s">
         <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>1000700.0</v>
+        <v>1005800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1025487.67</v>
+        <v>1007142.47</v>
       </c>
       <c r="O8" s="1">
-        <v>0.72</v>
+        <v>0.67</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>1048000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.527</v>
+        <v>101.328</v>
       </c>
       <c r="E9" s="1">
-        <v>99.46317271</v>
+        <v>100.4938</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1042374.05</v>
+        <v>1004938.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-20291.09</v>
+        <v>8342.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.9466227118758</v>
+        <v>0.83010096145235</v>
       </c>
       <c r="K9">
-        <v>1.73</v>
+        <v>2.82</v>
       </c>
       <c r="L9" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>1022082.96</v>
+        <v>1013280.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1040171.73</v>
+        <v>1041447.81</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.69</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="E10" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="I10" s="1">
+        <v>47349.61</v>
+      </c>
+      <c r="J10" s="1">
+        <v>13.781312031877</v>
+      </c>
+      <c r="K10">
+        <v>3.86</v>
+      </c>
+      <c r="L10" t="s">
         <v>49</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>672735.0</v>
+        <v>390928.0</v>
       </c>
       <c r="N10" s="1">
-        <v>673540.48</v>
+        <v>406385.53</v>
       </c>
       <c r="O10" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>731000.0</v>
+        <v>1048000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>93.443</v>
+        <v>98.137</v>
       </c>
       <c r="E11" s="1">
-        <v>93.7499357</v>
+        <v>99.46317271</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>685312.03</v>
+        <v>1042374.05</v>
       </c>
       <c r="I11" s="1">
-        <v>-2243.7</v>
+        <v>-13898.29</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.32739830935114</v>
+        <v>-1.3333303913312</v>
       </c>
       <c r="K11">
-        <v>0.39</v>
+        <v>1.94</v>
       </c>
       <c r="L11" t="s">
         <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>683068.33</v>
+        <v>1028475.76</v>
       </c>
       <c r="N11" s="1">
-        <v>685952.28</v>
+        <v>1048825.62</v>
       </c>
       <c r="O11" s="1">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>725000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.025</v>
+        <v>96.82</v>
       </c>
       <c r="E12" s="1">
-        <v>99.955</v>
+        <v>99.19042857</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>724673.75</v>
+        <v>694333.0</v>
       </c>
       <c r="I12" s="1">
-        <v>507.5</v>
+        <v>-16593.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.070031514181382</v>
+        <v>-2.389775511174</v>
       </c>
       <c r="K12">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>725181.25</v>
+        <v>677740.0</v>
       </c>
       <c r="N12" s="1">
-        <v>729551.11</v>
+        <v>679753.7</v>
       </c>
       <c r="O12" s="1">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>409000.0</v>
+        <v>731000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.037</v>
+        <v>93.777</v>
       </c>
       <c r="E13" s="1">
-        <v>99.646</v>
+        <v>93.7499357</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>407552.14</v>
+        <v>685312.03</v>
       </c>
       <c r="I13" s="1">
-        <v>-2490.81</v>
+        <v>197.84</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.61116351885675</v>
+        <v>0.028868601649967</v>
       </c>
       <c r="K13">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>691.94</v>
+        <v>0.46</v>
+      </c>
+      <c r="L13" t="s">
+        <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>405061.33</v>
+        <v>685509.87</v>
       </c>
       <c r="N13" s="1">
-        <v>405753.27</v>
+        <v>688866.96</v>
       </c>
       <c r="O13" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>500000.0</v>
+        <v>725000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.64</v>
+        <v>100.558</v>
       </c>
       <c r="E14" s="1">
-        <v>101.340404</v>
+        <v>99.955</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>506702.02</v>
+        <v>724673.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-3502.02</v>
+        <v>4371.75</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.69113993269654</v>
+        <v>0.60327147216247</v>
       </c>
       <c r="K14">
-        <v>4.02</v>
+        <v>0.83</v>
       </c>
       <c r="L14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M14" s="1">
-        <v>503200.0</v>
+        <v>729045.5</v>
       </c>
       <c r="N14" s="1">
-        <v>523295.89</v>
+        <v>735083.86</v>
       </c>
       <c r="O14" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>1672000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.223</v>
+        <v>99.554</v>
       </c>
       <c r="E15" s="1">
-        <v>99.58</v>
+        <v>99.646</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1664977.6</v>
+        <v>407552.14</v>
       </c>
       <c r="I15" s="1">
-        <v>-5969.04</v>
+        <v>-376.28</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.35850572404097</v>
+        <v>-0.092326837002991</v>
       </c>
       <c r="K15">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>1659008.56</v>
+        <v>407175.86</v>
       </c>
       <c r="N15" s="1">
-        <v>1661241.71</v>
+        <v>408632.57</v>
       </c>
       <c r="O15" s="1">
-        <v>1.17</v>
+        <v>0.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.509</v>
+        <v>101.487</v>
       </c>
       <c r="E16" s="1">
-        <v>99.38842833</v>
+        <v>101.340404</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>596330.57</v>
+        <v>506702.02</v>
       </c>
       <c r="I16" s="1">
-        <v>-17276.57</v>
+        <v>732.98</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.8971464602259</v>
+        <v>0.14465701162983</v>
       </c>
       <c r="K16">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>641.1</v>
+        <v>4.28</v>
+      </c>
+      <c r="L16" t="s">
+        <v>67</v>
       </c>
       <c r="M16" s="1">
-        <v>579054.0</v>
+        <v>507435.0</v>
       </c>
       <c r="N16" s="1">
-        <v>579695.1</v>
+        <v>528825.41</v>
       </c>
       <c r="O16" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>314000.0</v>
+        <v>1672000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.986</v>
+        <v>99.994</v>
       </c>
       <c r="E17" s="1">
-        <v>98.6381879</v>
+        <v>99.58</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>309723.91</v>
+        <v>1664977.6</v>
       </c>
       <c r="I17" s="1">
-        <v>-14607.87</v>
+        <v>6922.08</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.7164166305404</v>
+        <v>0.4157461337618</v>
       </c>
       <c r="K17">
-        <v>1.86</v>
+        <v>0.35</v>
       </c>
       <c r="L17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M17" s="1">
-        <v>295116.04</v>
+        <v>1671899.68</v>
       </c>
       <c r="N17" s="1">
-        <v>300957.3</v>
+        <v>1677740.23</v>
       </c>
       <c r="O17" s="1">
-        <v>0.21</v>
+        <v>1.12</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>502000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.519</v>
+        <v>100.334</v>
       </c>
       <c r="E18" s="1">
-        <v>99.91623904</v>
+        <v>100.61</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>501579.52</v>
+        <v>603660.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-12034.14</v>
+        <v>-1656.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.399248677458</v>
+        <v>-0.27432660769307</v>
       </c>
       <c r="K18">
-        <v>0.9</v>
+        <v>0.27</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M18" s="1">
-        <v>489545.38</v>
+        <v>602004.0</v>
       </c>
       <c r="N18" s="1">
-        <v>494084.01</v>
+        <v>603648.66</v>
       </c>
       <c r="O18" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.315</v>
+        <v>96.161</v>
       </c>
       <c r="E19" s="1">
-        <v>100.2235</v>
+        <v>98.6381879</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>601341.0</v>
+        <v>309723.91</v>
       </c>
       <c r="I19" s="1">
-        <v>-11451.0</v>
+        <v>-7778.37</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.9042440146273</v>
+        <v>-2.5113882877173</v>
       </c>
       <c r="K19">
-        <v>4.16</v>
+        <v>2.06</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M19" s="1">
-        <v>589890.0</v>
+        <v>301945.54</v>
       </c>
       <c r="N19" s="1">
-        <v>614831.1</v>
+        <v>308419.1</v>
       </c>
       <c r="O19" s="1">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.544</v>
+        <v>99.209</v>
       </c>
       <c r="E20" s="1">
-        <v>98.1092</v>
+        <v>100.2235</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1471638.0</v>
+        <v>601341.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-8478.0</v>
+        <v>-6087.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.57609276194281</v>
+        <v>-1.0122376488548</v>
       </c>
       <c r="K20">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="L20">
-        <v>863.01</v>
+        <v>908.22</v>
       </c>
       <c r="M20" s="1">
-        <v>1463160.0</v>
+        <v>595254.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1464023.01</v>
+        <v>596162.22</v>
       </c>
       <c r="O20" s="1">
-        <v>1.03</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>106.086</v>
+        <v>97.825</v>
       </c>
       <c r="E21" s="1">
-        <v>105.55</v>
+        <v>98.1092</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>422200.0</v>
+        <v>1471638.0</v>
       </c>
       <c r="I21" s="1">
-        <v>2144.0</v>
+        <v>-4263.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.50781620085268</v>
+        <v>-0.28967721681555</v>
       </c>
       <c r="K21">
-        <v>2.6</v>
+        <v>0.26</v>
       </c>
       <c r="L21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>424344.0</v>
+        <v>1467375.0</v>
       </c>
       <c r="N21" s="1">
-        <v>434726.19</v>
+        <v>1471258.56</v>
       </c>
       <c r="O21" s="1">
-        <v>0.31</v>
+        <v>0.98</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>1935000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.062</v>
+        <v>106.927</v>
       </c>
       <c r="E22" s="1">
-        <v>100.91270646</v>
+        <v>105.55</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1952660.87</v>
+        <v>422200.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-55161.17</v>
+        <v>5508.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.8249232033825</v>
+        <v>1.3045949786831</v>
       </c>
       <c r="K22">
-        <v>2.58</v>
+        <v>2.98</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>1897499.7</v>
+        <v>427708.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1947374.25</v>
+        <v>439614.85</v>
       </c>
       <c r="O22" s="1">
-        <v>1.38</v>
+        <v>0.29</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>944000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>106.473</v>
+        <v>98.72</v>
       </c>
       <c r="E23" s="1">
-        <v>104.49157945</v>
+        <v>100.91270646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>986400.51</v>
+        <v>1952660.87</v>
       </c>
       <c r="I23" s="1">
-        <v>18704.61</v>
+        <v>-42428.87</v>
       </c>
       <c r="J23" s="1">
-        <v>1.8962490195793</v>
+        <v>-2.1728744940743</v>
       </c>
       <c r="K23">
-        <v>2.17</v>
+        <v>2.77</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>1005105.12</v>
+        <v>1910232.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1025553.02</v>
+        <v>1963755.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.72</v>
+        <v>1.31</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1">
-        <v>500000.0</v>
+        <v>703000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>91.304</v>
+        <v>99.495</v>
       </c>
       <c r="E24" s="1">
-        <v>91.588784</v>
+        <v>99.658</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>457943.92</v>
+        <v>700595.74</v>
       </c>
       <c r="I24" s="1">
-        <v>-1423.92</v>
+        <v>-1145.89</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.31093763620663</v>
+        <v>-0.16355937305585</v>
       </c>
       <c r="K24">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>0.12</v>
+      </c>
+      <c r="L24">
+        <v>854.34</v>
       </c>
       <c r="M24" s="1">
-        <v>456520.0</v>
+        <v>699449.85</v>
       </c>
       <c r="N24" s="1">
-        <v>459835.07</v>
+        <v>700304.19</v>
       </c>
       <c r="O24" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>800000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>103.334</v>
+        <v>107.463</v>
       </c>
       <c r="E25" s="1">
-        <v>105.76</v>
+        <v>104.49157945</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>846080.0</v>
+        <v>986400.51</v>
       </c>
       <c r="I25" s="1">
-        <v>-19408.0</v>
+        <v>28050.21</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.2938729198185</v>
+        <v>2.8436937851948</v>
       </c>
       <c r="K25">
-        <v>1.34</v>
+        <v>2.54</v>
       </c>
       <c r="L25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M25" s="1">
-        <v>826672.0</v>
+        <v>1014450.72</v>
       </c>
       <c r="N25" s="1">
-        <v>837356.93</v>
+        <v>1038389.73</v>
       </c>
       <c r="O25" s="1">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1">
-        <v>791000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.599</v>
+        <v>91.723</v>
       </c>
       <c r="E26" s="1">
-        <v>100.07568647</v>
+        <v>91.588784</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>791598.68</v>
+        <v>457943.92</v>
       </c>
       <c r="I26" s="1">
-        <v>-3770.59</v>
+        <v>671.08</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.4763259585021</v>
+        <v>0.14654196085844</v>
       </c>
       <c r="K26">
-        <v>1.09</v>
+        <v>0.78</v>
       </c>
       <c r="L26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M26" s="1">
-        <v>787828.09</v>
+        <v>458615.0</v>
       </c>
       <c r="N26" s="1">
-        <v>796458.66</v>
+        <v>462505.41</v>
       </c>
       <c r="O26" s="1">
-        <v>0.56</v>
+        <v>0.31</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.529</v>
+        <v>103.775</v>
       </c>
       <c r="E27" s="1">
-        <v>99.834</v>
+        <v>105.76</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>998340.0</v>
+        <v>846080.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-3050.0</v>
+        <v>-15880.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.30550714185548</v>
+        <v>-1.8768910741301</v>
       </c>
       <c r="K27">
-        <v>0.31</v>
+        <v>1.62</v>
       </c>
       <c r="L27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M27" s="1">
-        <v>995290.0</v>
+        <v>830200.0</v>
       </c>
       <c r="N27" s="1">
-        <v>998433.84</v>
+        <v>843128.77</v>
       </c>
       <c r="O27" s="1">
-        <v>0.7</v>
+        <v>0.56</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C28" s="1">
-        <v>600000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>106.282</v>
+        <v>99.913</v>
       </c>
       <c r="E28" s="1">
-        <v>107.962</v>
+        <v>100.07568647</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>647772.0</v>
+        <v>791598.68</v>
       </c>
       <c r="I28" s="1">
-        <v>-10080.0</v>
+        <v>-1286.85</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.5561030733036</v>
+        <v>-0.16256343428971</v>
       </c>
       <c r="K28">
-        <v>1.73</v>
+        <v>1.29</v>
       </c>
       <c r="L28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M28" s="1">
-        <v>637692.0</v>
+        <v>790311.83</v>
       </c>
       <c r="N28" s="1">
-        <v>648074.02</v>
+        <v>800478.35</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C29" s="1">
-        <v>1700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.498</v>
+        <v>100.237</v>
       </c>
       <c r="E29" s="1">
-        <v>89.011</v>
+        <v>99.834</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1513187.0</v>
+        <v>998340.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-8721.0</v>
+        <v>4030.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.57633326218108</v>
+        <v>0.40367009235331</v>
       </c>
       <c r="K29">
-        <v>1.09</v>
+        <v>0.56</v>
       </c>
       <c r="L29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M29" s="1">
-        <v>1504466.0</v>
+        <v>1002370.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1522943.37</v>
+        <v>1007959.04</v>
       </c>
       <c r="O29" s="1">
-        <v>1.08</v>
+        <v>0.67</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C30" s="1">
-        <v>846000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.606</v>
+        <v>107.126</v>
       </c>
       <c r="E30" s="1">
-        <v>99.298</v>
+        <v>107.962</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>840061.08</v>
+        <v>647772.0</v>
       </c>
       <c r="I30" s="1">
-        <v>2605.68</v>
+        <v>-5016.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.31017744566859</v>
+        <v>-0.7743465293344</v>
       </c>
       <c r="K30">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="L30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M30" s="1">
-        <v>842666.76</v>
+        <v>642756.0</v>
       </c>
       <c r="N30" s="1">
-        <v>846888.07</v>
+        <v>645038.61</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C31" s="1">
-        <v>133000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>102.401</v>
+        <v>89.15</v>
       </c>
       <c r="E31" s="1">
-        <v>103.37567669</v>
+        <v>89.011</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>137489.65</v>
+        <v>1513187.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-1296.32</v>
+        <v>2363.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.94284915264531</v>
+        <v>0.15616047454809</v>
       </c>
       <c r="K31">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>0.05</v>
+      </c>
+      <c r="L31">
+        <v>821.22</v>
       </c>
       <c r="M31" s="1">
-        <v>136193.33</v>
+        <v>1515550.0</v>
       </c>
       <c r="N31" s="1">
-        <v>141074.25</v>
+        <v>1516371.22</v>
       </c>
       <c r="O31" s="1">
-        <v>0.1</v>
+        <v>1.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" s="1">
-        <v>1424000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.335</v>
+        <v>100.551</v>
       </c>
       <c r="E32" s="1">
-        <v>99.63892626</v>
+        <v>99.298</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1418858.31</v>
+        <v>840061.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-18567.91</v>
+        <v>10600.38</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.308651460765</v>
+        <v>1.2618582448791</v>
       </c>
       <c r="K32">
-        <v>1.16</v>
+        <v>0.72</v>
       </c>
       <c r="L32" t="s">
         <v>112</v>
       </c>
       <c r="M32" s="1">
-        <v>1400290.4</v>
+        <v>850661.46</v>
       </c>
       <c r="N32" s="1">
-        <v>1416773.69</v>
+        <v>856768.88</v>
       </c>
       <c r="O32" s="1">
-        <v>1.0</v>
+        <v>0.57</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>113</v>
       </c>
       <c r="B33" t="s">
         <v>114</v>
       </c>
       <c r="C33" s="1">
-        <v>1000000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.644</v>
+        <v>102.59</v>
       </c>
       <c r="E33" s="1">
-        <v>99.415167</v>
+        <v>103.37567669</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>994151.67</v>
+        <v>137489.65</v>
       </c>
       <c r="I33" s="1">
-        <v>-17711.67</v>
+        <v>-1044.95</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.781586304633</v>
+        <v>-0.76002084520544</v>
       </c>
       <c r="K33">
-        <v>1.13</v>
+        <v>3.94</v>
       </c>
       <c r="L33" t="s">
         <v>115</v>
       </c>
       <c r="M33" s="1">
-        <v>976440.0</v>
+        <v>136444.7</v>
       </c>
       <c r="N33" s="1">
-        <v>987755.07</v>
+        <v>141689.09</v>
       </c>
       <c r="O33" s="1">
-        <v>0.7</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>116</v>
       </c>
       <c r="B34" t="s">
         <v>117</v>
       </c>
       <c r="C34" s="1">
-        <v>400000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>103.04</v>
+        <v>98.823</v>
       </c>
       <c r="E34" s="1">
-        <v>105.58525</v>
+        <v>99.63892626</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>422341.0</v>
+        <v>1418858.31</v>
       </c>
       <c r="I34" s="1">
-        <v>-10181.0</v>
+        <v>-11618.79</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.4106113306546</v>
+        <v>-0.81888303561474</v>
       </c>
       <c r="K34">
-        <v>4.81</v>
+        <v>1.34</v>
       </c>
       <c r="L34" t="s">
         <v>118</v>
       </c>
       <c r="M34" s="1">
-        <v>412160.0</v>
+        <v>1407239.52</v>
       </c>
       <c r="N34" s="1">
-        <v>431398.02</v>
+        <v>1426385.49</v>
       </c>
       <c r="O34" s="1">
-        <v>0.3</v>
+        <v>0.95</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>119</v>
       </c>
       <c r="B35" t="s">
         <v>120</v>
       </c>
       <c r="C35" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.428</v>
+        <v>98.34</v>
       </c>
       <c r="E35" s="1">
-        <v>100.072667</v>
+        <v>99.415167</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1000726.67</v>
+        <v>994151.67</v>
       </c>
       <c r="I35" s="1">
-        <v>-16446.67</v>
+        <v>-10751.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.6434727376657</v>
+        <v>-1.0814919216501</v>
       </c>
       <c r="K35">
-        <v>0.81</v>
+        <v>1.33</v>
       </c>
       <c r="L35" t="s">
         <v>121</v>
       </c>
       <c r="M35" s="1">
-        <v>984280.0</v>
+        <v>983400.0</v>
       </c>
       <c r="N35" s="1">
-        <v>992416.99</v>
+        <v>996728.77</v>
       </c>
       <c r="O35" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>122</v>
       </c>
       <c r="B36" t="s">
         <v>123</v>
       </c>
       <c r="C36" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.16</v>
+        <v>103.628</v>
       </c>
       <c r="E36" s="1">
-        <v>101.00763667</v>
+        <v>105.58525</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>909068.73</v>
+        <v>422341.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-16628.73</v>
+        <v>-7829.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.8292049271126</v>
+        <v>-1.8537153627045</v>
       </c>
       <c r="K36">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.12</v>
+      </c>
+      <c r="L36">
+        <v>490.49</v>
       </c>
       <c r="M36" s="1">
-        <v>892440.0</v>
+        <v>414512.0</v>
       </c>
       <c r="N36" s="1">
-        <v>922066.03</v>
+        <v>415002.49</v>
       </c>
       <c r="O36" s="1">
-        <v>0.65</v>
+        <v>0.28</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" t="s">
         <v>125</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>98.935</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-11376.67</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.1368408918291</v>
+      </c>
+      <c r="K37">
+        <v>1.01</v>
+      </c>
+      <c r="L37" t="s">
         <v>126</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>727615.35</v>
+        <v>989350.0</v>
       </c>
       <c r="N37" s="1">
-        <v>740692.35</v>
+        <v>999428.77</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>127</v>
+      </c>
+      <c r="B38" t="s">
         <v>128</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>108.461</v>
+        <v>99.537</v>
       </c>
       <c r="E38" s="1">
-        <v>109.825</v>
+        <v>101.00763667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>878600.0</v>
+        <v>909068.73</v>
       </c>
       <c r="I38" s="1">
-        <v>-10912.0</v>
+        <v>-13235.73</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.2419758707034</v>
+        <v>-1.4559658211981</v>
       </c>
       <c r="K38">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.11</v>
+      </c>
+      <c r="L38">
+        <v>998.63</v>
       </c>
       <c r="M38" s="1">
-        <v>867688.0</v>
+        <v>895833.0</v>
       </c>
       <c r="N38" s="1">
-        <v>893459.98</v>
+        <v>896831.63</v>
       </c>
       <c r="O38" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B39" t="s">
+        <v>130</v>
+      </c>
+      <c r="C39" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>98.349</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-13008.53</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-1.7398629426913</v>
+      </c>
+      <c r="K39">
+        <v>1.94</v>
+      </c>
+      <c r="L39" t="s">
         <v>131</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>675915.8</v>
+        <v>734667.03</v>
       </c>
       <c r="N39" s="1">
-        <v>676444.25</v>
+        <v>749189.39</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>132</v>
+      </c>
+      <c r="B40" t="s">
         <v>133</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>88.954</v>
+        <v>100.916</v>
       </c>
       <c r="E40" s="1">
-        <v>89.2751455</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1785502.91</v>
+        <v>600000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-6422.91</v>
+        <v>5496.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.35972554085616</v>
+        <v>0.916</v>
       </c>
       <c r="K40">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.16</v>
+      </c>
+      <c r="L40">
+        <v>943.27</v>
       </c>
       <c r="M40" s="1">
-        <v>1779080.0</v>
+        <v>605496.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1804463.56</v>
+        <v>606439.27</v>
       </c>
       <c r="O40" s="1">
-        <v>1.27</v>
+        <v>0.4</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>134</v>
+      </c>
+      <c r="B41" t="s">
+        <v>135</v>
+      </c>
+      <c r="C41" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>108.938</v>
+      </c>
+      <c r="E41" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-7096.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-0.80764853175506</v>
+      </c>
+      <c r="K41">
+        <v>3.65</v>
+      </c>
+      <c r="L41" t="s">
         <v>136</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>761284.82</v>
+        <v>871504.0</v>
       </c>
       <c r="N41" s="1">
-        <v>774517.22</v>
+        <v>900679.82</v>
       </c>
       <c r="O41" s="1">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>137</v>
+      </c>
+      <c r="B42" t="s">
+        <v>138</v>
+      </c>
+      <c r="C42" s="1">
+        <v>668000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.33886377</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>670263.61</v>
+      </c>
+      <c r="I42" s="1">
+        <v>10368.27</v>
+      </c>
+      <c r="J42" s="1">
+        <v>1.5468943629507</v>
+      </c>
+      <c r="K42">
+        <v>0.32</v>
+      </c>
+      <c r="L42" t="s">
         <v>139</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>774304.0</v>
+        <v>680631.88</v>
       </c>
       <c r="N42" s="1">
-        <v>791317.7</v>
+        <v>682745.69</v>
       </c>
       <c r="O42" s="1">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>140</v>
+      </c>
+      <c r="B43" t="s">
+        <v>141</v>
+      </c>
+      <c r="C43" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>89.543</v>
+      </c>
+      <c r="E43" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="I43" s="1">
+        <v>5357.09</v>
+      </c>
+      <c r="J43" s="1">
+        <v>0.30003255497355</v>
+      </c>
+      <c r="K43">
+        <v>1.39</v>
+      </c>
+      <c r="L43" t="s">
         <v>142</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>683529.0</v>
+        <v>1790860.0</v>
       </c>
       <c r="N43" s="1">
-        <v>683900.58</v>
+        <v>1818688.77</v>
       </c>
       <c r="O43" s="1">
-        <v>0.48</v>
+        <v>1.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>143</v>
+      </c>
+      <c r="B44" t="s">
         <v>144</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>98.06</v>
+      </c>
+      <c r="E44" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-12251.12</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-1.5725105211232</v>
+      </c>
+      <c r="K44">
+        <v>1.89</v>
+      </c>
+      <c r="L44" t="s">
         <v>145</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>759120.0</v>
+        <v>766829.2</v>
       </c>
       <c r="N44" s="1">
-        <v>777224.11</v>
+        <v>781580.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>146</v>
+      </c>
+      <c r="B45" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C45" s="1">
         <v>800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>93.548</v>
+        <v>97.695</v>
       </c>
       <c r="E45" s="1">
-        <v>93.0849075</v>
+        <v>99.5352725</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>744679.26</v>
+        <v>796282.18</v>
       </c>
       <c r="I45" s="1">
-        <v>3704.74</v>
+        <v>-14722.18</v>
       </c>
       <c r="J45" s="1">
-        <v>0.49749472007586</v>
+        <v>-1.8488646826179</v>
       </c>
       <c r="K45">
-        <v>0.58</v>
+        <v>2.32</v>
       </c>
       <c r="L45" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="M45" s="1">
-        <v>748384.0</v>
+        <v>781560.0</v>
       </c>
       <c r="N45" s="1">
-        <v>753063.45</v>
+        <v>800127.12</v>
       </c>
       <c r="O45" s="1">
         <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>149</v>
+      </c>
+      <c r="B46" t="s">
         <v>150</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.358</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-14521.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-2.0654967732392</v>
+      </c>
+      <c r="K46">
+        <v>0.28</v>
+      </c>
+      <c r="L46" t="s">
         <v>151</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>398981.74</v>
+        <v>688506.0</v>
       </c>
       <c r="N46" s="1">
-        <v>401664.77</v>
+        <v>690438.19</v>
       </c>
       <c r="O46" s="1">
-        <v>0.28</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>152</v>
+      </c>
+      <c r="B47" t="s">
         <v>153</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>96.081</v>
+      </c>
+      <c r="E47" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-22044.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-2.7879376546114</v>
+      </c>
+      <c r="K47">
+        <v>2.46</v>
+      </c>
+      <c r="L47" t="s">
         <v>154</v>
       </c>
-      <c r="C47" s="1">
-[...23 lines deleted...]
-      <c r="K47">
+      <c r="M47" s="1">
+        <v>768648.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>788363.07</v>
+      </c>
+      <c r="O47" s="1">
         <v>0.53</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.6</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>155</v>
+      </c>
+      <c r="B48" t="s">
         <v>156</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E48" s="1">
+        <v>93.0849075</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>744679.26</v>
+      </c>
+      <c r="I48" s="1">
+        <v>55320.74</v>
+      </c>
+      <c r="J48" s="1">
+        <v>7.4288009578782</v>
+      </c>
+      <c r="K48">
+        <v>0.64</v>
+      </c>
+      <c r="L48" t="s">
         <v>157</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>403584.0</v>
+        <v>800000.0</v>
       </c>
       <c r="N48" s="1">
-        <v>417041.53</v>
+        <v>805082.19</v>
       </c>
       <c r="O48" s="1">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>158</v>
+      </c>
+      <c r="B49" t="s">
         <v>159</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>103.151</v>
+      </c>
+      <c r="E49" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="I49" s="1">
+        <v>7356.42</v>
+      </c>
+      <c r="J49" s="1">
+        <v>1.8675810826259</v>
+      </c>
+      <c r="K49">
+        <v>0.96</v>
+      </c>
+      <c r="L49" t="s">
         <v>160</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>1288105.0</v>
+        <v>401257.39</v>
       </c>
       <c r="N49" s="1">
-        <v>1341142.33</v>
+        <v>405003.51</v>
       </c>
       <c r="O49" s="1">
-        <v>0.95</v>
+        <v>0.27</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>161</v>
+      </c>
+      <c r="B50" t="s">
         <v>162</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>700000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>103.176</v>
+        <v>99.534</v>
       </c>
       <c r="E50" s="1">
-        <v>103.84281857</v>
+        <v>99.254</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>726899.73</v>
+        <v>407933.94</v>
       </c>
       <c r="I50" s="1">
-        <v>-4667.73</v>
+        <v>1150.8</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.64214221127858</v>
+        <v>0.28210449956677</v>
       </c>
       <c r="K50">
-        <v>4.41</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>722232.0</v>
+        <v>409084.74</v>
       </c>
       <c r="N50" s="1">
-        <v>753099.12</v>
+        <v>409084.74</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.27</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>163</v>
+      </c>
+      <c r="B51" t="s">
+        <v>164</v>
+      </c>
+      <c r="C51" s="1">
+        <v>841000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>101.722</v>
+      </c>
+      <c r="E51" s="1">
+        <v>100.2880654</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>843422.63</v>
+      </c>
+      <c r="I51" s="1">
+        <v>12059.39</v>
+      </c>
+      <c r="J51" s="1">
+        <v>1.4298157970933</v>
+      </c>
+      <c r="K51">
+        <v>0.76</v>
+      </c>
+      <c r="L51" t="s">
         <v>165</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>741762.0</v>
+        <v>855482.02</v>
       </c>
       <c r="N51" s="1">
-        <v>749622.73</v>
+        <v>861841.36</v>
       </c>
       <c r="O51" s="1">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>166</v>
+      </c>
+      <c r="B52" t="s">
+        <v>167</v>
+      </c>
+      <c r="C52" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.462</v>
+      </c>
+      <c r="E52" s="1">
+        <v>100.3582</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>401432.8</v>
+      </c>
+      <c r="I52" s="1">
+        <v>4415.2</v>
+      </c>
+      <c r="J52" s="1">
+        <v>1.099860300404</v>
+      </c>
+      <c r="K52">
+        <v>3.59</v>
+      </c>
+      <c r="L52" t="s">
         <v>168</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>307674.0</v>
+        <v>405848.0</v>
       </c>
       <c r="N52" s="1">
-        <v>307832.14</v>
+        <v>420226.08</v>
       </c>
       <c r="O52" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>169</v>
+      </c>
+      <c r="B53" t="s">
         <v>170</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="E53" s="1">
+        <v>101.70135077</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1322117.56</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-23833.56</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-1.8026808448108</v>
+      </c>
+      <c r="K53">
+        <v>0.19</v>
+      </c>
+      <c r="L53" t="s">
         <v>171</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>635796.0</v>
+        <v>1298284.0</v>
       </c>
       <c r="N53" s="1">
-        <v>645806.96</v>
+        <v>1300781.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>172</v>
+      </c>
+      <c r="B54" t="s">
         <v>173</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.364</v>
+        <v>103.917</v>
       </c>
       <c r="E54" s="1">
-        <v>99.984</v>
+        <v>103.84281857</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>799872.0</v>
+        <v>726899.73</v>
       </c>
       <c r="I54" s="1">
-        <v>-12960.0</v>
+        <v>519.27</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.6202592414786</v>
+        <v>0.071436262605298</v>
       </c>
       <c r="K54">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>0.05</v>
+      </c>
+      <c r="L54">
+        <v>354.79</v>
       </c>
       <c r="M54" s="1">
-        <v>786912.0</v>
+        <v>727419.0</v>
       </c>
       <c r="N54" s="1">
-        <v>788577.75</v>
+        <v>727773.79</v>
       </c>
       <c r="O54" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>174</v>
+      </c>
+      <c r="B55" t="s">
+        <v>175</v>
+      </c>
+      <c r="C55" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>105.894</v>
+      </c>
+      <c r="E55" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>751380.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10122.0</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-1.3471212968139</v>
+      </c>
+      <c r="K55">
+        <v>1.54</v>
+      </c>
+      <c r="L55" t="s">
         <v>176</v>
       </c>
-      <c r="B55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>198888.0</v>
+        <v>741258.0</v>
       </c>
       <c r="N55" s="1">
-        <v>203289.37</v>
+        <v>752014.79</v>
       </c>
       <c r="O55" s="1">
-        <v>0.14</v>
+        <v>0.5</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B56" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C56" s="1">
-        <v>504000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.576</v>
+        <v>103.009</v>
       </c>
       <c r="E56" s="1">
-        <v>99.934</v>
+        <v>101.255</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>503667.36</v>
+        <v>303765.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-1804.32</v>
+        <v>5262.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.35823643604779</v>
+        <v>1.732260135302</v>
       </c>
       <c r="K56">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="L56">
-        <v>897.53</v>
+        <v>988.36</v>
       </c>
       <c r="M56" s="1">
-        <v>501863.04</v>
+        <v>309027.0</v>
       </c>
       <c r="N56" s="1">
-        <v>502760.57</v>
+        <v>310015.36</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>179</v>
+      </c>
+      <c r="B57" t="s">
+        <v>180</v>
+      </c>
+      <c r="C57" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>106.516</v>
+      </c>
+      <c r="E57" s="1">
+        <v>109.243715</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>655462.29</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-16366.29</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-2.4969079456882</v>
+      </c>
+      <c r="K57">
+        <v>1.97</v>
+      </c>
+      <c r="L57" t="s">
         <v>181</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>399548.0</v>
+        <v>639096.0</v>
       </c>
       <c r="N57" s="1">
-        <v>401539.01</v>
+        <v>650919.29</v>
       </c>
       <c r="O57" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>182</v>
+      </c>
+      <c r="B58" t="s">
+        <v>183</v>
+      </c>
+      <c r="C58" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E58" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-9120.0</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-1.1401824291887</v>
+      </c>
+      <c r="K58">
+        <v>0.44</v>
+      </c>
+      <c r="L58" t="s">
         <v>184</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>1559970.0</v>
+        <v>790752.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1612572.74</v>
+        <v>794258.85</v>
       </c>
       <c r="O58" s="1">
-        <v>1.14</v>
+        <v>0.53</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>185</v>
+      </c>
+      <c r="B59" t="s">
+        <v>186</v>
+      </c>
+      <c r="C59" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.967</v>
+      </c>
+      <c r="E59" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>199306.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>628.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.31509337400781</v>
+      </c>
+      <c r="K59">
+        <v>2.39</v>
+      </c>
+      <c r="L59" t="s">
         <v>187</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>296337.0</v>
+        <v>199934.0</v>
       </c>
       <c r="N59" s="1">
-        <v>298972.27</v>
+        <v>204723.73</v>
       </c>
       <c r="O59" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>188</v>
+      </c>
+      <c r="B60" t="s">
+        <v>189</v>
+      </c>
+      <c r="C60" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.939</v>
+      </c>
+      <c r="E60" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>503667.36</v>
+      </c>
+      <c r="I60" s="1">
+        <v>25.2</v>
+      </c>
+      <c r="J60" s="1">
+        <v>0.0050033021794384</v>
+      </c>
+      <c r="K60">
+        <v>0.37</v>
+      </c>
+      <c r="L60" t="s">
         <v>190</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>1016976.0</v>
+        <v>503692.56</v>
       </c>
       <c r="N60" s="1">
-        <v>1023304.77</v>
+        <v>505532.51</v>
       </c>
       <c r="O60" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B61" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C61" s="1">
         <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.8</v>
+        <v>100.7</v>
       </c>
       <c r="E61" s="1">
-        <v>100.6852</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>402740.8</v>
+        <v>400000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-7540.8</v>
+        <v>2800.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.872370517216</v>
+        <v>0.7</v>
       </c>
       <c r="K61">
-        <v>1.02</v>
+        <v>0.72</v>
       </c>
       <c r="L61" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="M61" s="1">
-        <v>395200.0</v>
+        <v>402800.0</v>
       </c>
       <c r="N61" s="1">
-        <v>399276.71</v>
+        <v>405662.08</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>194</v>
+      </c>
+      <c r="B62" t="s">
+        <v>195</v>
+      </c>
+      <c r="C62" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>104.459</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="I62" s="1">
+        <v>53197.4</v>
+      </c>
+      <c r="J62" s="1">
+        <v>3.5144239802189</v>
+      </c>
+      <c r="K62">
+        <v>3.79</v>
+      </c>
+      <c r="L62" t="s">
         <v>196</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>394116.0</v>
+        <v>1566885.0</v>
       </c>
       <c r="N62" s="1">
-        <v>406581.75</v>
+        <v>1623802.81</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>1.08</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>197</v>
+      </c>
+      <c r="B63" t="s">
+        <v>198</v>
+      </c>
+      <c r="C63" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.256</v>
+      </c>
+      <c r="E63" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1917.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-0.639671655238</v>
+      </c>
+      <c r="K63">
+        <v>1.07</v>
+      </c>
+      <c r="L63" t="s">
         <v>199</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>412850.88</v>
+        <v>297768.0</v>
       </c>
       <c r="N63" s="1">
-        <v>413966.39</v>
+        <v>300985.81</v>
       </c>
       <c r="O63" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>200</v>
+      </c>
+      <c r="B64" t="s">
+        <v>201</v>
+      </c>
+      <c r="C64" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>85.389</v>
+      </c>
+      <c r="E64" s="1">
+        <v>86.06233333</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1032748.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-8080.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-0.78237866352682</v>
+      </c>
+      <c r="K64">
+        <v>0.56</v>
+      </c>
+      <c r="L64" t="s">
         <v>202</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>614691.99</v>
+        <v>1024668.0</v>
       </c>
       <c r="N64" s="1">
-        <v>634680.84</v>
+        <v>1031428.27</v>
       </c>
       <c r="O64" s="1">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>203</v>
+      </c>
+      <c r="B65" t="s">
+        <v>204</v>
+      </c>
+      <c r="C65" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.152</v>
+      </c>
+      <c r="E65" s="1">
+        <v>100.6852</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>402740.8</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-6132.8</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-1.5227660073179</v>
+      </c>
+      <c r="K65">
+        <v>1.19</v>
+      </c>
+      <c r="L65" t="s">
         <v>205</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>491545.0</v>
+        <v>396608.0</v>
       </c>
       <c r="N65" s="1">
-        <v>502510.7</v>
+        <v>401375.12</v>
       </c>
       <c r="O65" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B66" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C66" s="1">
-        <v>1592000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.59</v>
+        <v>98.965</v>
       </c>
       <c r="E66" s="1">
-        <v>100.08562374</v>
+        <v>100.62</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1593363.13</v>
+        <v>402480.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-39730.33</v>
+        <v>-6620.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.4934887253228</v>
+        <v>-1.6448022261976</v>
       </c>
       <c r="K66">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.17</v>
+      </c>
+      <c r="L66">
+        <v>684.93</v>
       </c>
       <c r="M66" s="1">
-        <v>1553632.8</v>
+        <v>395860.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1571679.54</v>
+        <v>396544.93</v>
       </c>
       <c r="O66" s="1">
-        <v>1.11</v>
+        <v>0.26</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B67" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C67" s="1">
-        <v>1009000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>96.797</v>
+        <v>100.146</v>
       </c>
       <c r="E67" s="1">
-        <v>100.01720416</v>
+        <v>99.662</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1009173.59</v>
+        <v>414593.92</v>
       </c>
       <c r="I67" s="1">
-        <v>-32491.86</v>
+        <v>2013.44</v>
       </c>
       <c r="J67" s="1">
-        <v>-3.2196502486753</v>
+        <v>0.48564146816239</v>
       </c>
       <c r="K67">
-        <v>2.64</v>
+        <v>0.48</v>
       </c>
       <c r="L67" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="M67" s="1">
-        <v>976681.73</v>
+        <v>416607.36</v>
       </c>
       <c r="N67" s="1">
-        <v>1003366.13</v>
+        <v>418590.48</v>
       </c>
       <c r="O67" s="1">
-        <v>0.71</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B68" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C68" s="1">
-        <v>800000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.98</v>
+        <v>98.903</v>
       </c>
       <c r="E68" s="1">
-        <v>100.49511125</v>
+        <v>99.84305423</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>803960.89</v>
+        <v>626015.95</v>
       </c>
       <c r="I68" s="1">
-        <v>-20120.89</v>
+        <v>-5894.14</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.5027200017155</v>
+        <v>-0.94153192103172</v>
       </c>
       <c r="K68">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>794.52</v>
+        <v>3.4</v>
+      </c>
+      <c r="L68" t="s">
+        <v>213</v>
       </c>
       <c r="M68" s="1">
-        <v>783840.0</v>
+        <v>620121.81</v>
       </c>
       <c r="N68" s="1">
-        <v>784634.52</v>
+        <v>641418.34</v>
       </c>
       <c r="O68" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>214</v>
+      </c>
+      <c r="B69" t="s">
+        <v>215</v>
+      </c>
+      <c r="C69" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.797</v>
+      </c>
+      <c r="E69" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-6499.17</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-1.2985765363967</v>
+      </c>
+      <c r="K69">
+        <v>2.41</v>
+      </c>
+      <c r="L69" t="s">
         <v>216</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>877437.0</v>
+        <v>493985.0</v>
       </c>
       <c r="N69" s="1">
-        <v>885851.38</v>
+        <v>506016.81</v>
       </c>
       <c r="O69" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>217</v>
+      </c>
+      <c r="B70" t="s">
+        <v>218</v>
+      </c>
+      <c r="C70" s="1">
+        <v>1592000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>98.386</v>
+      </c>
+      <c r="E70" s="1">
+        <v>100.08562374</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>1593363.13</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-27058.01</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.6981697072406</v>
+      </c>
+      <c r="K70">
+        <v>1.33</v>
+      </c>
+      <c r="L70" t="s">
         <v>219</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>598960.8</v>
+        <v>1566305.12</v>
       </c>
       <c r="N70" s="1">
-        <v>607754.04</v>
+        <v>1587510.04</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>1.06</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>220</v>
+      </c>
+      <c r="B71" t="s">
+        <v>221</v>
+      </c>
+      <c r="C71" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>98.001</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-20343.5</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-2.015857351162</v>
+      </c>
+      <c r="K71">
+        <v>2.86</v>
+      </c>
+      <c r="L71" t="s">
         <v>222</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>1098185.0</v>
+        <v>988830.09</v>
       </c>
       <c r="N71" s="1">
-        <v>1100136.37</v>
+        <v>1017678.09</v>
       </c>
       <c r="O71" s="1">
-        <v>0.78</v>
+        <v>0.68</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>223</v>
+      </c>
+      <c r="B72" t="s">
+        <v>224</v>
+      </c>
+      <c r="C72" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>98.947</v>
+      </c>
+      <c r="E72" s="1">
+        <v>100.49511125</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>803960.89</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-12384.89</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-1.5404841397198</v>
+      </c>
+      <c r="K72">
+        <v>0.31</v>
+      </c>
+      <c r="L72" t="s">
         <v>225</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>695912.0</v>
+        <v>791576.0</v>
       </c>
       <c r="N72" s="1">
-        <v>700147.96</v>
+        <v>794039.01</v>
       </c>
       <c r="O72" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>226</v>
+      </c>
+      <c r="B73" t="s">
+        <v>227</v>
+      </c>
+      <c r="C73" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>98.396</v>
+      </c>
+      <c r="E73" s="1">
+        <v>99.631</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>896679.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-11115.0</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-1.2395740281639</v>
+      </c>
+      <c r="K73">
+        <v>1.19</v>
+      </c>
+      <c r="L73" t="s">
         <v>228</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1228751.5</v>
+        <v>885564.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1229246.95</v>
+        <v>896243.79</v>
       </c>
       <c r="O73" s="1">
-        <v>0.87</v>
+        <v>0.6</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>229</v>
+      </c>
+      <c r="B74" t="s">
         <v>230</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>1115000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>100.217</v>
+      </c>
+      <c r="E74" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1112000.65</v>
+      </c>
+      <c r="I74" s="1">
+        <v>5418.9</v>
+      </c>
+      <c r="J74" s="1">
+        <v>0.48731086623016</v>
+      </c>
+      <c r="K74">
+        <v>0.11</v>
+      </c>
+      <c r="L74" t="s">
         <v>231</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>493270.0</v>
+        <v>1117419.55</v>
       </c>
       <c r="N74" s="1">
-        <v>508711.78</v>
+        <v>1118679.65</v>
       </c>
       <c r="O74" s="1">
-        <v>0.36</v>
+        <v>0.75</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>232</v>
+      </c>
+      <c r="B75" t="s">
         <v>233</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.119</v>
+      </c>
+      <c r="E75" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1093961.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>7348.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>0.67168756473037</v>
+      </c>
+      <c r="K75">
+        <v>0.44</v>
+      </c>
+      <c r="L75" t="s">
         <v>234</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>2058671.5</v>
+        <v>1101309.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2058671.5</v>
+        <v>1106187.42</v>
       </c>
       <c r="O75" s="1">
-        <v>1.45</v>
+        <v>0.74</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>235</v>
       </c>
       <c r="B76" t="s">
         <v>236</v>
       </c>
       <c r="C76" s="1">
-        <v>900000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>90.501</v>
+        <v>98.086</v>
       </c>
       <c r="E76" s="1">
-        <v>83.47740778</v>
+        <v>99.38705326</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>751296.67</v>
+        <v>1250289.13</v>
       </c>
       <c r="I76" s="1">
-        <v>63212.33</v>
+        <v>-16367.25</v>
       </c>
       <c r="J76" s="1">
-        <v>8.413764165892</v>
+        <v>-1.3090772052061</v>
       </c>
       <c r="K76">
-        <v>1.3</v>
+        <v>0.2</v>
       </c>
       <c r="L76" t="s">
         <v>237</v>
       </c>
       <c r="M76" s="1">
-        <v>814509.0</v>
+        <v>1233921.88</v>
       </c>
       <c r="N76" s="1">
-        <v>826205.92</v>
+        <v>1236498.2</v>
       </c>
       <c r="O76" s="1">
-        <v>0.58</v>
+        <v>0.82</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>238</v>
       </c>
       <c r="B77" t="s">
         <v>239</v>
       </c>
       <c r="C77" s="1">
-        <v>700000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.467</v>
+        <v>100.78</v>
       </c>
       <c r="E77" s="1">
-        <v>100.4068</v>
+        <v>96.98605268</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>702847.6</v>
+        <v>1988214.08</v>
       </c>
       <c r="I77" s="1">
-        <v>7421.4</v>
+        <v>77775.92</v>
       </c>
       <c r="J77" s="1">
-        <v>1.0559045801679</v>
+        <v>3.9118483659466</v>
       </c>
       <c r="K77">
-        <v>1.41</v>
+        <v>0.26</v>
       </c>
       <c r="L77" t="s">
         <v>240</v>
       </c>
       <c r="M77" s="1">
-        <v>710269.0</v>
+        <v>2065990.0</v>
       </c>
       <c r="N77" s="1">
-        <v>720152.9</v>
+        <v>2071297.53</v>
       </c>
       <c r="O77" s="1">
-        <v>0.51</v>
+        <v>1.38</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>241</v>
       </c>
       <c r="B78" t="s">
         <v>242</v>
       </c>
       <c r="C78" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.11</v>
+        <v>91.148</v>
       </c>
       <c r="E78" s="1">
-        <v>100.30714286</v>
+        <v>83.47740778</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>702150.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I78" s="1">
-        <v>-1380.0</v>
+        <v>69035.33</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.19653920102542</v>
+        <v>9.1888241698183</v>
       </c>
       <c r="K78">
-        <v>0.4</v>
+        <v>1.41</v>
       </c>
       <c r="L78" t="s">
         <v>243</v>
       </c>
       <c r="M78" s="1">
-        <v>700770.0</v>
+        <v>820332.0</v>
       </c>
       <c r="N78" s="1">
-        <v>703536.43</v>
+        <v>832999.81</v>
       </c>
       <c r="O78" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>244</v>
       </c>
       <c r="B79" t="s">
         <v>245</v>
       </c>
       <c r="C79" s="1">
         <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.116</v>
+        <v>101.911</v>
       </c>
       <c r="E79" s="1">
-        <v>100.231</v>
+        <v>100.4068</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>701617.0</v>
+        <v>702847.6</v>
       </c>
       <c r="I79" s="1">
-        <v>-14805.0</v>
+        <v>10529.4</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.1101256098413</v>
+        <v>1.498105705988</v>
       </c>
       <c r="K79">
-        <v>0.29</v>
+        <v>1.63</v>
       </c>
       <c r="L79" t="s">
         <v>246</v>
       </c>
       <c r="M79" s="1">
-        <v>686812.0</v>
+        <v>713377.0</v>
       </c>
       <c r="N79" s="1">
-        <v>688825.7</v>
+        <v>724821.52</v>
       </c>
       <c r="O79" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>247</v>
       </c>
       <c r="B80" t="s">
         <v>248</v>
       </c>
       <c r="C80" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.539</v>
+        <v>100.229</v>
       </c>
       <c r="E80" s="1">
-        <v>100.28911125</v>
+        <v>100.30714286</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>802312.89</v>
+        <v>702150.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-22000.89</v>
+        <v>-547.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.7421832896141</v>
+        <v>-0.077903581855729</v>
       </c>
       <c r="K80">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="L80" t="s">
         <v>249</v>
       </c>
       <c r="M80" s="1">
-        <v>780312.0</v>
+        <v>701603.0</v>
       </c>
       <c r="N80" s="1">
-        <v>785243.51</v>
+        <v>706129.89</v>
       </c>
       <c r="O80" s="1">
-        <v>0.55</v>
+        <v>0.47</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>250</v>
       </c>
       <c r="B81" t="s">
         <v>251</v>
       </c>
       <c r="C81" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.844</v>
+        <v>98.628</v>
       </c>
       <c r="E81" s="1">
-        <v>99.651</v>
+        <v>100.231</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>597906.0</v>
+        <v>701617.0</v>
       </c>
       <c r="I81" s="1">
-        <v>7158.0</v>
+        <v>-11221.0</v>
       </c>
       <c r="J81" s="1">
-        <v>1.1971781517496</v>
+        <v>-1.5993056040546</v>
       </c>
       <c r="K81">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="L81" t="s">
         <v>252</v>
       </c>
       <c r="M81" s="1">
-        <v>605064.0</v>
+        <v>690396.0</v>
       </c>
       <c r="N81" s="1">
-        <v>607496.88</v>
+        <v>693919.97</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>253</v>
       </c>
       <c r="B82" t="s">
         <v>254</v>
       </c>
       <c r="C82" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>101.122</v>
+        <v>98.176</v>
       </c>
       <c r="E82" s="1">
-        <v>100.539</v>
+        <v>100.28911125</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>502695.0</v>
+        <v>802312.89</v>
       </c>
       <c r="I82" s="1">
-        <v>2915.0</v>
+        <v>-16904.89</v>
       </c>
       <c r="J82" s="1">
-        <v>0.57987447657128</v>
+        <v>-2.1070196192411</v>
       </c>
       <c r="K82">
-        <v>2.6</v>
+        <v>0.79</v>
       </c>
       <c r="L82" t="s">
         <v>255</v>
       </c>
       <c r="M82" s="1">
-        <v>505610.0</v>
+        <v>785408.0</v>
       </c>
       <c r="N82" s="1">
-        <v>518596.3</v>
+        <v>791720.33</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>256</v>
       </c>
       <c r="B83" t="s">
         <v>257</v>
       </c>
       <c r="C83" s="1">
         <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.225</v>
+        <v>101.211</v>
       </c>
       <c r="E83" s="1">
-        <v>99.92916667</v>
+        <v>99.651</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>599575.0</v>
+        <v>597906.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-10225.0</v>
+        <v>9360.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.7053746403703</v>
+        <v>1.5654634675016</v>
       </c>
       <c r="K83">
-        <v>2.93</v>
+        <v>0.67</v>
       </c>
       <c r="L83" t="s">
         <v>258</v>
       </c>
       <c r="M83" s="1">
-        <v>589350.0</v>
+        <v>607266.0</v>
       </c>
       <c r="N83" s="1">
-        <v>606955.48</v>
+        <v>611295.45</v>
       </c>
       <c r="O83" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>259</v>
       </c>
       <c r="B84" t="s">
         <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>580000.0</v>
+        <v>898000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.563</v>
+        <v>100.436</v>
       </c>
       <c r="E84" s="1">
-        <v>100.00810345</v>
+        <v>99.768</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>580047.0</v>
+        <v>895916.64</v>
       </c>
       <c r="I84" s="1">
-        <v>-14181.6</v>
+        <v>5998.64</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.4449053266373</v>
+        <v>0.66955336380403</v>
       </c>
       <c r="K84">
-        <v>1.49</v>
+        <v>0.16</v>
       </c>
       <c r="L84" t="s">
         <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>565865.4</v>
+        <v>901915.28</v>
       </c>
       <c r="N84" s="1">
-        <v>574510.58</v>
+        <v>903345.31</v>
       </c>
       <c r="O84" s="1">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>262</v>
       </c>
       <c r="B85" t="s">
         <v>263</v>
       </c>
       <c r="C85" s="1">
         <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.902</v>
+        <v>99.255</v>
       </c>
       <c r="E85" s="1">
-        <v>98.71</v>
+        <v>99.92916667</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>592260.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-4848.0</v>
+        <v>-4045.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.8185594164725</v>
+        <v>-0.67464453988242</v>
       </c>
       <c r="K85">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>587412.0</v>
+        <v>595530.0</v>
       </c>
       <c r="N85" s="1">
-        <v>593264.05</v>
+        <v>595530.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>264</v>
+      </c>
+      <c r="B86" t="s">
         <v>265</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.348</v>
+      </c>
+      <c r="E86" s="1">
+        <v>100.00810357</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>280022.69</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-4648.29</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-1.6599690546505</v>
+      </c>
+      <c r="K86">
+        <v>1.69</v>
+      </c>
+      <c r="L86" t="s">
         <v>266</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>687904.0</v>
+        <v>275374.4</v>
       </c>
       <c r="N86" s="1">
-        <v>688030.77</v>
+        <v>280113.38</v>
       </c>
       <c r="O86" s="1">
-        <v>0.49</v>
+        <v>0.19</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>267</v>
       </c>
       <c r="B87" t="s">
         <v>268</v>
       </c>
       <c r="C87" s="1">
-        <v>487000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.715</v>
+        <v>98.437</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>98.71</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>487000.0</v>
+        <v>592260.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-1387.95</v>
+        <v>-1638.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.285</v>
+        <v>-0.27656772363489</v>
       </c>
       <c r="K87">
-        <v>0.31</v>
+        <v>1.21</v>
       </c>
       <c r="L87" t="s">
         <v>269</v>
       </c>
       <c r="M87" s="1">
-        <v>485612.05</v>
+        <v>590622.0</v>
       </c>
       <c r="N87" s="1">
-        <v>487120.76</v>
+        <v>597854.88</v>
       </c>
       <c r="O87" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>270</v>
       </c>
       <c r="B88" t="s">
         <v>271</v>
       </c>
       <c r="C88" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.725</v>
+        <v>98.81</v>
       </c>
       <c r="E88" s="1">
-        <v>99.942</v>
+        <v>100.03090857</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>899478.0</v>
+        <v>700216.36</v>
       </c>
       <c r="I88" s="1">
-        <v>7047.0</v>
+        <v>-8546.36</v>
       </c>
       <c r="J88" s="1">
-        <v>0.78345440355406</v>
+        <v>-1.2205313226329</v>
       </c>
       <c r="K88">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="L88" t="s">
         <v>272</v>
       </c>
       <c r="M88" s="1">
-        <v>906525.0</v>
+        <v>691670.0</v>
       </c>
       <c r="N88" s="1">
-        <v>910726.03</v>
+        <v>693127.82</v>
       </c>
       <c r="O88" s="1">
-        <v>0.64</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>273</v>
       </c>
       <c r="B89" t="s">
         <v>274</v>
       </c>
       <c r="C89" s="1">
-        <v>700000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>93.929</v>
+        <v>100.124</v>
       </c>
       <c r="E89" s="1">
-        <v>94.61294429</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>662290.61</v>
+        <v>487000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-4787.61</v>
+        <v>603.88</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.72288658901566</v>
+        <v>0.124</v>
       </c>
       <c r="K89">
-        <v>0.42</v>
+        <v>0.55</v>
       </c>
       <c r="L89" t="s">
         <v>275</v>
       </c>
       <c r="M89" s="1">
-        <v>657503.0</v>
+        <v>487603.88</v>
       </c>
       <c r="N89" s="1">
-        <v>660439.64</v>
+        <v>490286.04</v>
       </c>
       <c r="O89" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>276</v>
       </c>
       <c r="B90" t="s">
         <v>277</v>
       </c>
       <c r="C90" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.943</v>
+        <v>101.113</v>
       </c>
       <c r="E90" s="1">
-        <v>100.55165909</v>
+        <v>99.942</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1106068.25</v>
+        <v>899478.0</v>
       </c>
       <c r="I90" s="1">
-        <v>4304.75</v>
+        <v>10539.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.38919388563952</v>
+        <v>1.171679574153</v>
       </c>
       <c r="K90">
-        <v>3.69</v>
+        <v>0.68</v>
       </c>
       <c r="L90" t="s">
         <v>278</v>
       </c>
       <c r="M90" s="1">
-        <v>1110373.0</v>
+        <v>910017.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1151012.73</v>
+        <v>916095.08</v>
       </c>
       <c r="O90" s="1">
-        <v>0.81</v>
+        <v>0.61</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>279</v>
       </c>
       <c r="B91" t="s">
         <v>280</v>
       </c>
       <c r="C91" s="1">
-        <v>2100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.273</v>
+        <v>94.221</v>
       </c>
       <c r="E91" s="1">
-        <v>98.42609524</v>
+        <v>94.61294429</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2066948.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I91" s="1">
-        <v>-24215.0</v>
+        <v>-2743.61</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.1715340685881</v>
+        <v>-0.41426074272743</v>
       </c>
       <c r="K91">
-        <v>2.0</v>
+        <v>0.46</v>
       </c>
       <c r="L91" t="s">
         <v>281</v>
       </c>
       <c r="M91" s="1">
-        <v>2042733.0</v>
+        <v>659547.0</v>
       </c>
       <c r="N91" s="1">
-        <v>2084804.92</v>
+        <v>662735.36</v>
       </c>
       <c r="O91" s="1">
-        <v>1.47</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>282</v>
       </c>
       <c r="B92" t="s">
         <v>283</v>
       </c>
       <c r="C92" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>95.594</v>
+        <v>101.194</v>
       </c>
       <c r="E92" s="1">
-        <v>98.91583286</v>
+        <v>100.55165909</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>692410.83</v>
+        <v>1106068.25</v>
       </c>
       <c r="I92" s="1">
-        <v>-23252.83</v>
+        <v>7065.75</v>
       </c>
       <c r="J92" s="1">
-        <v>-3.3582418114402</v>
+        <v>0.63881681803994</v>
       </c>
       <c r="K92">
-        <v>4.34</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>0.04</v>
+      </c>
+      <c r="L92">
+        <v>467.12</v>
       </c>
       <c r="M92" s="1">
-        <v>669158.0</v>
+        <v>1113134.0</v>
       </c>
       <c r="N92" s="1">
-        <v>699531.29</v>
+        <v>1113601.12</v>
       </c>
       <c r="O92" s="1">
-        <v>0.49</v>
+        <v>0.74</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>284</v>
+      </c>
+      <c r="B93" t="s">
         <v>285</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>600000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>95.585</v>
+        <v>97.96</v>
       </c>
       <c r="E93" s="1">
-        <v>95.396</v>
+        <v>98.42609524</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>572376.0</v>
+        <v>2066948.0</v>
       </c>
       <c r="I93" s="1">
-        <v>1134.0</v>
+        <v>-9788.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.19812151452891</v>
+        <v>-0.47354843953501</v>
       </c>
       <c r="K93">
-        <v>4.35</v>
+        <v>2.22</v>
       </c>
       <c r="L93" t="s">
         <v>286</v>
       </c>
       <c r="M93" s="1">
-        <v>573510.0</v>
+        <v>2057160.0</v>
       </c>
       <c r="N93" s="1">
-        <v>599616.16</v>
+        <v>2103762.74</v>
       </c>
       <c r="O93" s="1">
-        <v>0.42</v>
+        <v>1.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>287</v>
       </c>
       <c r="B94" t="s">
         <v>288</v>
       </c>
       <c r="C94" s="1">
-        <v>521000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.697</v>
+        <v>96.82</v>
       </c>
       <c r="E94" s="1">
-        <v>99.68758157</v>
+        <v>95.396</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>519372.3</v>
+        <v>572376.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-10370.93</v>
+        <v>8544.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.996820007536</v>
+        <v>1.4927250618475</v>
       </c>
       <c r="K94">
-        <v>2.05</v>
+        <v>0.22</v>
       </c>
       <c r="L94" t="s">
         <v>289</v>
       </c>
       <c r="M94" s="1">
-        <v>509001.37</v>
+        <v>580920.0</v>
       </c>
       <c r="N94" s="1">
-        <v>519671.16</v>
+        <v>582214.52</v>
       </c>
       <c r="O94" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>290</v>
       </c>
       <c r="B95" t="s">
+        <v>288</v>
+      </c>
+      <c r="C95" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>96.744</v>
+      </c>
+      <c r="E95" s="1">
+        <v>98.91583286</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>692410.83</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-15202.83</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-2.1956372346169</v>
+      </c>
+      <c r="K95">
+        <v>0.22</v>
+      </c>
+      <c r="L95" t="s">
         <v>291</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>489840.0</v>
+        <v>677208.0</v>
       </c>
       <c r="N95" s="1">
-        <v>499648.22</v>
+        <v>678718.27</v>
       </c>
       <c r="O95" s="1">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>292</v>
+      </c>
+      <c r="B96" t="s">
         <v>293</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>98.033</v>
+      </c>
+      <c r="E96" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-8620.37</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-1.6597669918092</v>
+      </c>
+      <c r="K96">
+        <v>2.23</v>
+      </c>
+      <c r="L96" t="s">
         <v>294</v>
       </c>
-      <c r="C96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>648202.77</v>
+        <v>510751.93</v>
       </c>
       <c r="N96" s="1">
-        <v>649552.77</v>
+        <v>522395.92</v>
       </c>
       <c r="O96" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>295</v>
+      </c>
+      <c r="B97" t="s">
         <v>296</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.708</v>
+      </c>
+      <c r="E97" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>499980.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-6440.0</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-1.2880515220609</v>
+      </c>
+      <c r="K97">
+        <v>2.19</v>
+      </c>
+      <c r="L97" t="s">
         <v>297</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>665049.0</v>
+        <v>493540.0</v>
       </c>
       <c r="N97" s="1">
-        <v>671593.52</v>
+        <v>504498.9</v>
       </c>
       <c r="O97" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>298</v>
+      </c>
+      <c r="B98" t="s">
         <v>299</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1">
+        <v>657000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.165</v>
+      </c>
+      <c r="E98" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>653018.58</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1504.53</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-0.23039620097793</v>
+      </c>
+      <c r="K98">
+        <v>0.42</v>
+      </c>
+      <c r="L98" t="s">
         <v>300</v>
       </c>
-      <c r="C98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>1467135.0</v>
+        <v>651514.05</v>
       </c>
       <c r="N98" s="1">
-        <v>1510450.07</v>
+        <v>654281.55</v>
       </c>
       <c r="O98" s="1">
-        <v>1.07</v>
+        <v>0.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>301</v>
+      </c>
+      <c r="B99" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C99" s="1">
         <v>700000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.93</v>
+        <v>95.293</v>
       </c>
       <c r="E99" s="1">
-        <v>103.012</v>
+        <v>93.6</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>721084.0</v>
+        <v>655200.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-14574.0</v>
+        <v>11851.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.0211237525725</v>
+        <v>1.8087606837607</v>
       </c>
       <c r="K99">
-        <v>3.1</v>
+        <v>1.03</v>
       </c>
       <c r="L99" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="M99" s="1">
-        <v>706510.0</v>
+        <v>667051.0</v>
       </c>
       <c r="N99" s="1">
-        <v>728190.82</v>
+        <v>674249.97</v>
       </c>
       <c r="O99" s="1">
-        <v>0.51</v>
+        <v>0.45</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>304</v>
+      </c>
+      <c r="B100" t="s">
         <v>305</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.557</v>
+      </c>
+      <c r="E100" s="1">
+        <v>100.08276467</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>1501241.47</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-22886.47</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-1.5245029169092</v>
+      </c>
+      <c r="K100">
+        <v>3.11</v>
+      </c>
+      <c r="L100" t="s">
         <v>306</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>553364.0</v>
+        <v>1478355.0</v>
       </c>
       <c r="N100" s="1">
-        <v>555995.23</v>
+        <v>1525014.25</v>
       </c>
       <c r="O100" s="1">
-        <v>0.39</v>
+        <v>1.02</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>307</v>
+      </c>
+      <c r="B101" t="s">
         <v>308</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>101.302</v>
+      </c>
+      <c r="E101" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-11970.0</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-1.6600007766086</v>
+      </c>
+      <c r="K101">
+        <v>3.34</v>
+      </c>
+      <c r="L101" t="s">
         <v>309</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>400964.0</v>
+        <v>709114.0</v>
       </c>
       <c r="N101" s="1">
-        <v>402246.19</v>
+        <v>732506.47</v>
       </c>
       <c r="O101" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>310</v>
+      </c>
+      <c r="B102" t="s">
         <v>311</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E102" s="1">
+        <v>99.56446429</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>557561.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-411.4</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-0.073785648565807</v>
+      </c>
+      <c r="K102">
+        <v>0.67</v>
+      </c>
+      <c r="L102" t="s">
         <v>312</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>332030.42</v>
+        <v>557149.6</v>
       </c>
       <c r="N102" s="1">
-        <v>336754.14</v>
+        <v>560908.5</v>
       </c>
       <c r="O102" s="1">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>313</v>
+      </c>
+      <c r="B103" t="s">
         <v>314</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.76</v>
+      </c>
+      <c r="E103" s="1">
+        <v>101.1515</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>404606.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1566.0</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-0.38704319757987</v>
+      </c>
+      <c r="K103">
+        <v>0.58</v>
+      </c>
+      <c r="L103" t="s">
         <v>315</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>1346539.84</v>
+        <v>403040.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1357179.9</v>
+        <v>405357.81</v>
       </c>
       <c r="O103" s="1">
-        <v>0.96</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>316</v>
+      </c>
+      <c r="B104" t="s">
         <v>317</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1">
+        <v>347000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>96.484</v>
+      </c>
+      <c r="E104" s="1">
+        <v>99.16931124</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>344117.51</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-9318.03</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-2.7078046682367</v>
+      </c>
+      <c r="K104">
+        <v>1.54</v>
+      </c>
+      <c r="L104" t="s">
         <v>318</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>720524.0</v>
+        <v>334799.48</v>
       </c>
       <c r="N104" s="1">
-        <v>723439.07</v>
+        <v>340147.08</v>
       </c>
       <c r="O104" s="1">
-        <v>0.51</v>
+        <v>0.23</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>319</v>
+      </c>
+      <c r="B105" t="s">
         <v>320</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" s="1">
+        <v>1376000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>98.477</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.03007631</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>1376413.85</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-21370.33</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-1.5526093405701</v>
+      </c>
+      <c r="K105">
+        <v>0.95</v>
+      </c>
+      <c r="L105" t="s">
         <v>321</v>
       </c>
-      <c r="C105" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>621030.0</v>
+        <v>1355043.52</v>
       </c>
       <c r="N105" s="1">
-        <v>627502.6</v>
+        <v>1368166.26</v>
       </c>
       <c r="O105" s="1">
-        <v>0.44</v>
+        <v>0.91</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>322</v>
+      </c>
+      <c r="B106" t="s">
         <v>323</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>103.097</v>
+      </c>
+      <c r="E106" s="1">
+        <v>101.59326143</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>711152.83</v>
+      </c>
+      <c r="I106" s="1">
+        <v>10526.17</v>
+      </c>
+      <c r="J106" s="1">
+        <v>1.480155819671</v>
+      </c>
+      <c r="K106">
+        <v>0.69</v>
+      </c>
+      <c r="L106" t="s">
         <v>324</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>524022.0</v>
+        <v>721679.0</v>
       </c>
       <c r="N106" s="1">
-        <v>528215.84</v>
+        <v>726507.08</v>
       </c>
       <c r="O106" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>325</v>
+      </c>
+      <c r="B107" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="C107" s="1">
         <v>600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.514</v>
+        <v>104.494</v>
       </c>
       <c r="E107" s="1">
-        <v>99.33326</v>
+        <v>105.93</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>595999.56</v>
+        <v>635580.0</v>
       </c>
       <c r="I107" s="1">
-        <v>1084.44</v>
+        <v>-8616.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.18195315446206</v>
+        <v>-1.3556121967337</v>
       </c>
       <c r="K107">
-        <v>2.53</v>
+        <v>1.44</v>
       </c>
       <c r="L107" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="M107" s="1">
-        <v>597084.0</v>
+        <v>626964.0</v>
       </c>
       <c r="N107" s="1">
-        <v>612244.27</v>
+        <v>635594.14</v>
       </c>
       <c r="O107" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>328</v>
+      </c>
+      <c r="B108" t="s">
         <v>329</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>1600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>83.62</v>
+        <v>99.147</v>
       </c>
       <c r="E108" s="1">
-        <v>85.4121875</v>
+        <v>99.076</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1366595.0</v>
+        <v>792608.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-28675.0</v>
+        <v>568.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.0982807635035</v>
+        <v>0.07166215834309</v>
       </c>
       <c r="K108">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1337920.0</v>
+        <v>793176.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1343903.56</v>
+        <v>793176.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.95</v>
+        <v>0.53</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>330</v>
+      </c>
+      <c r="B109" t="s">
+        <v>331</v>
+      </c>
+      <c r="C109" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>87.952</v>
+      </c>
+      <c r="E109" s="1">
+        <v>90.05</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>540300.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-12588.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-2.329816768462</v>
+      </c>
+      <c r="K109">
+        <v>0.79</v>
+      </c>
+      <c r="L109" t="s">
         <v>332</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>291999.0</v>
+        <v>527712.0</v>
       </c>
       <c r="N109" s="1">
-        <v>293786.67</v>
+        <v>532466.79</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>333</v>
+      </c>
+      <c r="B110" t="s">
+        <v>334</v>
+      </c>
+      <c r="C110" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.538</v>
+      </c>
+      <c r="E110" s="1">
+        <v>99.33326</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>595999.56</v>
+      </c>
+      <c r="I110" s="1">
+        <v>7228.44</v>
+      </c>
+      <c r="J110" s="1">
+        <v>1.2128263987309</v>
+      </c>
+      <c r="K110">
+        <v>2.75</v>
+      </c>
+      <c r="L110" t="s">
         <v>335</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>369173.43</v>
+        <v>603228.0</v>
       </c>
       <c r="N110" s="1">
-        <v>369577.81</v>
+        <v>619725.95</v>
       </c>
       <c r="O110" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>336</v>
+      </c>
+      <c r="B111" t="s">
         <v>337</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>84.43</v>
+      </c>
+      <c r="E111" s="1">
+        <v>85.4121875</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1366595.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-15715.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-1.1499383504257</v>
+      </c>
+      <c r="K111">
+        <v>0.42</v>
+      </c>
+      <c r="L111" t="s">
         <v>338</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>490564.84</v>
+        <v>1350880.0</v>
       </c>
       <c r="N111" s="1">
-        <v>490823.35</v>
+        <v>1357669.04</v>
       </c>
       <c r="O111" s="1">
-        <v>0.35</v>
+        <v>0.9</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>339</v>
       </c>
       <c r="B112" t="s">
         <v>340</v>
       </c>
       <c r="C112" s="1">
-        <v>1052000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.825</v>
+        <v>99.566</v>
       </c>
       <c r="E112" s="1">
-        <v>102.3524135</v>
+        <v>99.898</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1076747.39</v>
+        <v>1598368.0</v>
       </c>
       <c r="I112" s="1">
-        <v>4971.61</v>
+        <v>-5312.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.46172482479851</v>
+        <v>-0.33233898576548</v>
       </c>
       <c r="K112">
-        <v>2.69</v>
+        <v>0.07</v>
       </c>
       <c r="L112" t="s">
         <v>341</v>
       </c>
       <c r="M112" s="1">
-        <v>1081719.0</v>
+        <v>1593056.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1110010.36</v>
+        <v>1594108.05</v>
       </c>
       <c r="O112" s="1">
-        <v>0.78</v>
+        <v>1.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>342</v>
       </c>
       <c r="B113" t="s">
         <v>343</v>
       </c>
       <c r="C113" s="1">
-        <v>1700000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.469</v>
+        <v>100.532</v>
       </c>
       <c r="E113" s="1">
-        <v>99.57176471</v>
+        <v>100.15782656</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1692720.0</v>
+        <v>369582.38</v>
       </c>
       <c r="I113" s="1">
-        <v>-35747.0</v>
+        <v>1380.7</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.1118082139988</v>
+        <v>0.37358382723765</v>
       </c>
       <c r="K113">
-        <v>0.6</v>
+        <v>0.34</v>
       </c>
       <c r="L113" t="s">
         <v>344</v>
       </c>
       <c r="M113" s="1">
-        <v>1656973.0</v>
+        <v>370963.08</v>
       </c>
       <c r="N113" s="1">
-        <v>1667173.0</v>
+        <v>372216.67</v>
       </c>
       <c r="O113" s="1">
-        <v>1.18</v>
+        <v>0.25</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>345</v>
       </c>
       <c r="B114" t="s">
         <v>346</v>
       </c>
       <c r="C114" s="1">
-        <v>549000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>97.753</v>
+        <v>101.496</v>
       </c>
       <c r="E114" s="1">
-        <v>99.96353552</v>
+        <v>100.5846961</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>548799.81</v>
+        <v>489847.47</v>
       </c>
       <c r="I114" s="1">
-        <v>-12135.84</v>
+        <v>4438.05</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.2113418734602</v>
+        <v>0.90600651668161</v>
       </c>
       <c r="K114">
-        <v>1.79</v>
+        <v>0.28</v>
       </c>
       <c r="L114" t="s">
         <v>347</v>
       </c>
       <c r="M114" s="1">
-        <v>536663.97</v>
+        <v>494285.52</v>
       </c>
       <c r="N114" s="1">
-        <v>546478.29</v>
+        <v>495629.77</v>
       </c>
       <c r="O114" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>348</v>
       </c>
       <c r="B115" t="s">
         <v>349</v>
       </c>
       <c r="C115" s="1">
-        <v>714000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.001</v>
+        <v>103.333</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>102.3524135</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>714000.0</v>
+        <v>1076747.39</v>
       </c>
       <c r="I115" s="1">
-        <v>7.14</v>
+        <v>10315.77</v>
       </c>
       <c r="J115" s="1">
-        <v>0.001</v>
+        <v>0.95804922266865</v>
       </c>
       <c r="K115">
-        <v>0.7</v>
+        <v>2.93</v>
       </c>
       <c r="L115" t="s">
         <v>350</v>
       </c>
       <c r="M115" s="1">
-        <v>714007.14</v>
+        <v>1087063.16</v>
       </c>
       <c r="N115" s="1">
-        <v>719001.46</v>
+        <v>1117915.38</v>
       </c>
       <c r="O115" s="1">
-        <v>0.51</v>
+        <v>0.75</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>351</v>
       </c>
       <c r="B116" t="s">
         <v>352</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>88.056</v>
+        <v>98.044</v>
       </c>
       <c r="E116" s="1">
-        <v>90.124458</v>
+        <v>99.57176471</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>450622.29</v>
+        <v>1692720.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-10342.29</v>
+        <v>-25972.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.2951128316356</v>
+        <v>-1.5343352710431</v>
       </c>
       <c r="K116">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="L116" t="s">
         <v>353</v>
       </c>
       <c r="M116" s="1">
-        <v>440280.0</v>
+        <v>1666748.0</v>
       </c>
       <c r="N116" s="1">
-        <v>444091.64</v>
+        <v>1679882.25</v>
       </c>
       <c r="O116" s="1">
-        <v>0.31</v>
+        <v>1.12</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>354</v>
       </c>
       <c r="B117" t="s">
         <v>355</v>
       </c>
       <c r="C117" s="1">
-        <v>2200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.034</v>
+        <v>98.066</v>
       </c>
       <c r="E117" s="1">
-        <v>99.87081818</v>
+        <v>97.59</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2197158.0</v>
+        <v>390360.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-40410.0</v>
+        <v>1904.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.8391940861786</v>
+        <v>0.48775489291936</v>
       </c>
       <c r="K117">
-        <v>0.86</v>
+        <v>1.74</v>
       </c>
       <c r="L117" t="s">
         <v>356</v>
       </c>
       <c r="M117" s="1">
-        <v>2156748.0</v>
+        <v>392264.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2175734.3</v>
+        <v>399209.21</v>
       </c>
       <c r="O117" s="1">
-        <v>1.54</v>
+        <v>0.27</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>357</v>
       </c>
       <c r="B118" t="s">
         <v>358</v>
       </c>
       <c r="C118" s="1">
-        <v>1299000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.896</v>
+        <v>98.32</v>
       </c>
       <c r="E118" s="1">
-        <v>100.05043341</v>
+        <v>99.96353552</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1299655.13</v>
+        <v>548799.81</v>
       </c>
       <c r="I118" s="1">
-        <v>-27986.09</v>
+        <v>-9023.01</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.153347403784</v>
+        <v>-1.6441350444345</v>
       </c>
       <c r="K118">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>342.72</v>
+        <v>2.0</v>
+      </c>
+      <c r="L118" t="s">
+        <v>359</v>
       </c>
       <c r="M118" s="1">
-        <v>1271669.04</v>
+        <v>539776.8</v>
       </c>
       <c r="N118" s="1">
-        <v>1272011.76</v>
+        <v>550775.6</v>
       </c>
       <c r="O118" s="1">
-        <v>0.9</v>
+        <v>0.37</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B119" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C119" s="1">
-        <v>1700000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.666</v>
+        <v>101.074</v>
       </c>
       <c r="E119" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1753550.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-59228.0</v>
+        <v>7668.36</v>
       </c>
       <c r="J119" s="1">
-        <v>-3.3776054289869</v>
+        <v>1.074</v>
       </c>
       <c r="K119">
-        <v>0.64</v>
+        <v>0.97</v>
       </c>
       <c r="L119" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M119" s="1">
-        <v>1694322.0</v>
+        <v>721668.36</v>
       </c>
       <c r="N119" s="1">
-        <v>1705190.12</v>
+        <v>728604.92</v>
       </c>
       <c r="O119" s="1">
-        <v>1.2</v>
+        <v>0.49</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B120" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C120" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.59</v>
+        <v>88.647</v>
       </c>
       <c r="E120" s="1">
-        <v>98.819</v>
+        <v>90.124458</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>296457.0</v>
+        <v>450622.29</v>
       </c>
       <c r="I120" s="1">
-        <v>-687.0</v>
+        <v>-7387.29</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.23173681174673</v>
+        <v>-1.6393529933905</v>
       </c>
       <c r="K120">
-        <v>1.08</v>
+        <v>0.81</v>
       </c>
       <c r="L120" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M120" s="1">
-        <v>295770.0</v>
+        <v>443235.0</v>
       </c>
       <c r="N120" s="1">
-        <v>298995.44</v>
+        <v>447298.36</v>
       </c>
       <c r="O120" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B121" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C121" s="1">
-        <v>600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.527</v>
+        <v>98.684</v>
       </c>
       <c r="E121" s="1">
-        <v>100.77214333</v>
+        <v>99.87081818</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>604632.86</v>
+        <v>2197158.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-13470.86</v>
+        <v>-26110.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.2279404397571</v>
+        <v>-1.1883533182411</v>
       </c>
       <c r="K121">
-        <v>3.02</v>
+        <v>1.08</v>
       </c>
       <c r="L121" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="M121" s="1">
-        <v>591162.0</v>
+        <v>2171048.0</v>
       </c>
       <c r="N121" s="1">
-        <v>609285.29</v>
+        <v>2194780.88</v>
       </c>
       <c r="O121" s="1">
-        <v>0.43</v>
+        <v>1.46</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B122" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C122" s="1">
-        <v>1500000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>93.888</v>
+        <v>98.363</v>
       </c>
       <c r="E122" s="1">
-        <v>90.63588067</v>
+        <v>100.05043341</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1359538.21</v>
+        <v>1299655.13</v>
       </c>
       <c r="I122" s="1">
-        <v>48781.79</v>
+        <v>-21919.76</v>
       </c>
       <c r="J122" s="1">
-        <v>3.5881146731433</v>
+        <v>-1.6865828090872</v>
       </c>
       <c r="K122">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="L122" t="s">
-        <v>249</v>
+        <v>371</v>
       </c>
       <c r="M122" s="1">
-        <v>1408320.0</v>
+        <v>1277735.37</v>
       </c>
       <c r="N122" s="1">
-        <v>1413251.51</v>
+        <v>1280477.15</v>
       </c>
       <c r="O122" s="1">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B123" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C123" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.015</v>
+        <v>100.6</v>
       </c>
       <c r="E123" s="1">
-        <v>100.467</v>
+        <v>103.15</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1004670.0</v>
+        <v>1753550.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-4520.0</v>
+        <v>-43350.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.44989897180169</v>
+        <v>-2.4721279689772</v>
       </c>
       <c r="K123">
-        <v>3.21</v>
+        <v>0.87</v>
       </c>
       <c r="L123" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="M123" s="1">
-        <v>1000150.0</v>
+        <v>1710200.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1032259.59</v>
+        <v>1724936.44</v>
       </c>
       <c r="O123" s="1">
-        <v>0.73</v>
+        <v>1.15</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B124" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C124" s="1">
-        <v>1321000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.385</v>
+        <v>99.001</v>
       </c>
       <c r="E124" s="1">
-        <v>100.36824451</v>
+        <v>98.819</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1325864.51</v>
+        <v>296457.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-12988.66</v>
+        <v>546.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.97963705205444</v>
+        <v>0.18417510802578</v>
       </c>
       <c r="K124">
-        <v>2.44</v>
+        <v>1.27</v>
       </c>
       <c r="L124" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="M124" s="1">
-        <v>1312875.85</v>
+        <v>297003.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1345092.87</v>
+        <v>300812.35</v>
       </c>
       <c r="O124" s="1">
-        <v>0.95</v>
+        <v>0.2</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B125" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C125" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.916</v>
+        <v>98.972</v>
       </c>
       <c r="E125" s="1">
-        <v>99.5</v>
+        <v>100.77214333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>895500.0</v>
+        <v>604632.86</v>
       </c>
       <c r="I125" s="1">
-        <v>-5256.0</v>
+        <v>-10800.86</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.58693467336683</v>
+        <v>-1.7863501497421</v>
       </c>
       <c r="K125">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.05</v>
+      </c>
+      <c r="L125">
+        <v>310.68</v>
       </c>
       <c r="M125" s="1">
-        <v>890244.0</v>
+        <v>593832.0</v>
       </c>
       <c r="N125" s="1">
-        <v>897863.4</v>
+        <v>594142.68</v>
       </c>
       <c r="O125" s="1">
-        <v>0.63</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B126" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C126" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>97.173</v>
+        <v>94.212</v>
       </c>
       <c r="E126" s="1">
-        <v>99.794</v>
+        <v>90.63588067</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>399176.0</v>
+        <v>1359538.21</v>
       </c>
       <c r="I126" s="1">
-        <v>-10484.0</v>
+        <v>53641.79</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.6264104054352</v>
+        <v>3.9455889952516</v>
       </c>
       <c r="K126">
-        <v>0.72</v>
+        <v>0.36</v>
       </c>
       <c r="L126" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="M126" s="1">
-        <v>388692.0</v>
+        <v>1413180.0</v>
       </c>
       <c r="N126" s="1">
-        <v>391568.71</v>
+        <v>1418543.01</v>
       </c>
       <c r="O126" s="1">
-        <v>0.28</v>
+        <v>0.95</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B127" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C127" s="1">
-        <v>558000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>104.876</v>
+        <v>100.389</v>
       </c>
       <c r="E127" s="1">
-        <v>101.92626523</v>
+        <v>100.467</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>568748.56</v>
+        <v>1004670.0</v>
       </c>
       <c r="I127" s="1">
-        <v>16459.52</v>
+        <v>-780.0</v>
       </c>
       <c r="J127" s="1">
-        <v>2.8939888656597</v>
+        <v>-0.077637433187017</v>
       </c>
       <c r="K127">
-        <v>1.18</v>
+        <v>3.44</v>
       </c>
       <c r="L127" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M127" s="1">
-        <v>585208.08</v>
+        <v>1003890.0</v>
       </c>
       <c r="N127" s="1">
-        <v>591781.26</v>
+        <v>1038300.96</v>
       </c>
       <c r="O127" s="1">
-        <v>0.42</v>
+        <v>0.69</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B128" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C128" s="1">
-        <v>2000000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.266</v>
+        <v>100.149</v>
       </c>
       <c r="E128" s="1">
-        <v>99.2653</v>
+        <v>100.36824451</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1985306.0</v>
+        <v>1325864.51</v>
       </c>
       <c r="I128" s="1">
-        <v>-39986.0</v>
+        <v>-2896.22</v>
       </c>
       <c r="J128" s="1">
-        <v>-2.0140975748827</v>
+        <v>-0.21844011798762</v>
       </c>
       <c r="K128">
-        <v>1.61</v>
+        <v>2.64</v>
       </c>
       <c r="L128" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="M128" s="1">
-        <v>1945320.0</v>
+        <v>1322968.29</v>
       </c>
       <c r="N128" s="1">
-        <v>1977552.88</v>
+        <v>1357902.41</v>
       </c>
       <c r="O128" s="1">
-        <v>1.4</v>
+        <v>0.91</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B129" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C129" s="1">
-        <v>489000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.784</v>
+        <v>99.318</v>
       </c>
       <c r="E129" s="1">
-        <v>100.27266462</v>
+        <v>99.5</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>490333.33</v>
+        <v>895500.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-7279.57</v>
+        <v>-1638.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.4846165974481</v>
+        <v>-0.18291457286432</v>
       </c>
       <c r="K129">
-        <v>3.09</v>
+        <v>1.06</v>
       </c>
       <c r="L129" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M129" s="1">
-        <v>483053.76</v>
+        <v>893862.0</v>
       </c>
       <c r="N129" s="1">
-        <v>498181.22</v>
+        <v>903409.2</v>
       </c>
       <c r="O129" s="1">
-        <v>0.35</v>
+        <v>0.6</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B130" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C130" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.602</v>
+        <v>98.006</v>
       </c>
       <c r="E130" s="1">
-        <v>101.20214286</v>
+        <v>99.794</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>708415.0</v>
+        <v>399176.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-18201.0</v>
+        <v>-7152.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.5692567209898</v>
+        <v>-1.7916908832194</v>
       </c>
       <c r="K130">
-        <v>0.75</v>
+        <v>0.92</v>
       </c>
       <c r="L130" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M130" s="1">
-        <v>690214.0</v>
+        <v>392024.0</v>
       </c>
       <c r="N130" s="1">
-        <v>695464.96</v>
+        <v>395706.19</v>
       </c>
       <c r="O130" s="1">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B131" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C131" s="1">
-        <v>1774000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.051</v>
+        <v>105.64</v>
       </c>
       <c r="E131" s="1">
-        <v>99.8724549</v>
+        <v>101.92626523</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1771737.35</v>
+        <v>568748.56</v>
       </c>
       <c r="I131" s="1">
-        <v>-32312.61</v>
+        <v>20722.64</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.823781047456</v>
+        <v>3.6435503238901</v>
       </c>
       <c r="K131">
-        <v>0.97</v>
+        <v>1.54</v>
       </c>
       <c r="L131" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M131" s="1">
-        <v>1739424.74</v>
+        <v>589471.2</v>
       </c>
       <c r="N131" s="1">
-        <v>1756642.26</v>
+        <v>598074.33</v>
       </c>
       <c r="O131" s="1">
-        <v>1.24</v>
+        <v>0.4</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B132" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C132" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>104.238</v>
+        <v>97.84</v>
       </c>
       <c r="E132" s="1">
-        <v>101.10285133</v>
+        <v>99.2653</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1516542.77</v>
+        <v>1985306.0</v>
       </c>
       <c r="I132" s="1">
-        <v>47027.23</v>
+        <v>-28506.0</v>
       </c>
       <c r="J132" s="1">
-        <v>3.1009498004464</v>
+        <v>-1.4358491839545</v>
       </c>
       <c r="K132">
-        <v>0.46</v>
+        <v>1.8</v>
       </c>
       <c r="L132" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M132" s="1">
-        <v>1563570.0</v>
+        <v>1956800.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1570417.6</v>
+        <v>1992772.6</v>
       </c>
       <c r="O132" s="1">
-        <v>1.11</v>
+        <v>1.33</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B133" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C133" s="1">
-        <v>803000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.972</v>
+        <v>99.507</v>
       </c>
       <c r="E133" s="1">
-        <v>102.44851557</v>
+        <v>100.27266462</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>822661.58</v>
+        <v>490333.33</v>
       </c>
       <c r="I133" s="1">
-        <v>-27916.42</v>
+        <v>-3744.1</v>
       </c>
       <c r="J133" s="1">
-        <v>-3.393426978807</v>
+        <v>-0.76358260206378</v>
       </c>
       <c r="K133">
-        <v>0.33</v>
+        <v>3.31</v>
       </c>
       <c r="L133" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M133" s="1">
-        <v>794745.16</v>
+        <v>486589.23</v>
       </c>
       <c r="N133" s="1">
-        <v>797385.16</v>
+        <v>502751.47</v>
       </c>
       <c r="O133" s="1">
-        <v>0.56</v>
+        <v>0.34</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B134" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C134" s="1">
-        <v>583000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.888</v>
+        <v>99.46</v>
       </c>
       <c r="E134" s="1">
-        <v>99.958</v>
+        <v>101.20214286</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>582755.14</v>
+        <v>708415.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-408.1</v>
+        <v>-12195.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.070029412353188</v>
+        <v>-1.7214485859277</v>
       </c>
       <c r="K134">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>778.66</v>
+        <v>0.96</v>
+      </c>
+      <c r="L134" t="s">
+        <v>406</v>
       </c>
       <c r="M134" s="1">
-        <v>582347.04</v>
+        <v>696220.0</v>
       </c>
       <c r="N134" s="1">
-        <v>583125.7</v>
+        <v>702961.1</v>
       </c>
       <c r="O134" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B135" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C135" s="1">
-        <v>468000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.317</v>
+        <v>98.45</v>
       </c>
       <c r="E135" s="1">
-        <v>99.49946581</v>
+        <v>99.8724549</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>465657.5</v>
+        <v>1771737.35</v>
       </c>
       <c r="I135" s="1">
-        <v>-10213.94</v>
+        <v>-25234.35</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.1934447528495</v>
+        <v>-1.4242714926115</v>
       </c>
       <c r="K135">
-        <v>0.68</v>
+        <v>1.16</v>
       </c>
       <c r="L135" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="M135" s="1">
-        <v>455443.56</v>
+        <v>1746503.0</v>
       </c>
       <c r="N135" s="1">
-        <v>458610.57</v>
+        <v>1767037.66</v>
       </c>
       <c r="O135" s="1">
-        <v>0.32</v>
+        <v>1.18</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B136" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C136" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.85</v>
+        <v>104.723</v>
       </c>
       <c r="E136" s="1">
-        <v>103.074</v>
+        <v>101.1028525</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>618444.0</v>
+        <v>404411.41</v>
       </c>
       <c r="I136" s="1">
-        <v>-19344.0</v>
+        <v>14480.59</v>
       </c>
       <c r="J136" s="1">
-        <v>-3.1278498942507</v>
+        <v>3.5806581223809</v>
       </c>
       <c r="K136">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>920.55</v>
+        <v>0.77</v>
+      </c>
+      <c r="L136" t="s">
+        <v>412</v>
       </c>
       <c r="M136" s="1">
-        <v>599100.0</v>
+        <v>418892.0</v>
       </c>
       <c r="N136" s="1">
-        <v>600020.55</v>
+        <v>421955.01</v>
       </c>
       <c r="O136" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B137" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C137" s="1">
-        <v>800000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>73.793</v>
+        <v>99.607</v>
       </c>
       <c r="E137" s="1">
-        <v>74.2877775</v>
+        <v>102.44851557</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>594302.22</v>
+        <v>822661.58</v>
       </c>
       <c r="I137" s="1">
-        <v>-3958.22</v>
+        <v>-22817.37</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.66602813632431</v>
+        <v>-2.7736034542904</v>
       </c>
       <c r="K137">
-        <v>0.38</v>
+        <v>0.56</v>
       </c>
       <c r="L137" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="M137" s="1">
-        <v>590344.0</v>
+        <v>799844.21</v>
       </c>
       <c r="N137" s="1">
-        <v>593352.22</v>
+        <v>804332.21</v>
       </c>
       <c r="O137" s="1">
-        <v>0.42</v>
+        <v>0.54</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B138" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C138" s="1">
-        <v>900000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>97.515</v>
+        <v>100.439</v>
       </c>
       <c r="E138" s="1">
-        <v>99.96944444</v>
+        <v>99.958</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>899725.0</v>
+        <v>582755.14</v>
       </c>
       <c r="I138" s="1">
-        <v>-22090.0</v>
+        <v>2804.23</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.4551946428075</v>
+        <v>0.48120210488405</v>
       </c>
       <c r="K138">
-        <v>3.15</v>
+        <v>0.35</v>
       </c>
       <c r="L138" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="M138" s="1">
-        <v>877635.0</v>
+        <v>585559.37</v>
       </c>
       <c r="N138" s="1">
-        <v>906012.74</v>
+        <v>587595.88</v>
       </c>
       <c r="O138" s="1">
-        <v>0.64</v>
+        <v>0.39</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B139" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C139" s="1">
-        <v>800000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.578</v>
+        <v>97.969</v>
       </c>
       <c r="E139" s="1">
-        <v>100.66511125</v>
+        <v>99.49946581</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>805320.89</v>
+        <v>465657.5</v>
       </c>
       <c r="I139" s="1">
-        <v>-696.89</v>
+        <v>-7162.58</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.086535691381357</v>
+        <v>-1.538164852923</v>
       </c>
       <c r="K139">
-        <v>2.72</v>
+        <v>0.86</v>
       </c>
       <c r="L139" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="M139" s="1">
-        <v>804624.0</v>
+        <v>458494.92</v>
       </c>
       <c r="N139" s="1">
-        <v>826406.27</v>
+        <v>462537.03</v>
       </c>
       <c r="O139" s="1">
-        <v>0.58</v>
+        <v>0.31</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B140" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C140" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.04</v>
+        <v>100.726</v>
       </c>
       <c r="E140" s="1">
-        <v>99.974</v>
+        <v>103.074</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>299922.0</v>
+        <v>618444.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-5802.0</v>
+        <v>-14088.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.9345029707724</v>
+        <v>-2.2779750470536</v>
       </c>
       <c r="K140">
-        <v>1.26</v>
+        <v>0.38</v>
       </c>
       <c r="L140" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="M140" s="1">
-        <v>294120.0</v>
+        <v>604356.0</v>
       </c>
       <c r="N140" s="1">
-        <v>297911.1</v>
+        <v>606657.37</v>
       </c>
       <c r="O140" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B141" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C141" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.862</v>
+        <v>75.173</v>
       </c>
       <c r="E141" s="1">
-        <v>100.66</v>
+        <v>74.2877775</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>402640.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I141" s="1">
-        <v>-11192.0</v>
+        <v>7081.78</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.7796542817405</v>
+        <v>1.1916125771834</v>
       </c>
       <c r="K141">
-        <v>2.9</v>
+        <v>0.42</v>
       </c>
       <c r="L141" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="M141" s="1">
-        <v>391448.0</v>
+        <v>601384.0</v>
       </c>
       <c r="N141" s="1">
-        <v>403061.7</v>
+        <v>604737.42</v>
       </c>
       <c r="O141" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B142" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C142" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.151</v>
+        <v>98.565</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>99.96944444</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>500000.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I142" s="1">
-        <v>755.0</v>
+        <v>-12640.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.151</v>
+        <v>-1.4048737114118</v>
       </c>
       <c r="K142">
-        <v>0.26</v>
+        <v>3.35</v>
       </c>
       <c r="L142" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="M142" s="1">
-        <v>500755.0</v>
+        <v>887085.0</v>
       </c>
       <c r="N142" s="1">
-        <v>502073.49</v>
+        <v>917210.34</v>
       </c>
       <c r="O142" s="1">
-        <v>0.35</v>
+        <v>0.61</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B143" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C143" s="1">
-        <v>999000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>97.295</v>
+        <v>101.227</v>
       </c>
       <c r="E143" s="1">
-        <v>99.95190691</v>
+        <v>100.66511125</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>998519.55</v>
+        <v>805320.89</v>
       </c>
       <c r="I143" s="1">
-        <v>-26542.5</v>
+        <v>4495.11</v>
       </c>
       <c r="J143" s="1">
-        <v>-2.6581853104428</v>
+        <v>0.55817625692039</v>
       </c>
       <c r="K143">
-        <v>0.55</v>
+        <v>2.94</v>
       </c>
       <c r="L143" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="M143" s="1">
-        <v>971977.05</v>
+        <v>809816.0</v>
       </c>
       <c r="N143" s="1">
-        <v>977519.45</v>
+        <v>833371.24</v>
       </c>
       <c r="O143" s="1">
-        <v>0.69</v>
+        <v>0.56</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B144" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C144" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.312</v>
+        <v>98.96</v>
       </c>
       <c r="E144" s="1">
-        <v>100.22785714</v>
+        <v>99.974</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>701595.0</v>
+        <v>299922.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-13411.0</v>
+        <v>-3042.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.9115016498122</v>
+        <v>-1.0142637085642</v>
       </c>
       <c r="K144">
-        <v>1.81</v>
+        <v>1.48</v>
       </c>
       <c r="L144" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="M144" s="1">
-        <v>688184.0</v>
+        <v>296880.0</v>
       </c>
       <c r="N144" s="1">
-        <v>700850.16</v>
+        <v>301318.36</v>
       </c>
       <c r="O144" s="1">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B145" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C145" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>97.74</v>
+        <v>95.637</v>
       </c>
       <c r="E145" s="1">
-        <v>99.326</v>
+        <v>95.674</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>397304.0</v>
+        <v>765392.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-6344.0</v>
+        <v>-296.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.5967621770735</v>
+        <v>-0.038672993707799</v>
       </c>
       <c r="K145">
-        <v>0.6</v>
+        <v>1.18</v>
       </c>
       <c r="L145" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="M145" s="1">
-        <v>390960.0</v>
+        <v>765096.0</v>
       </c>
       <c r="N145" s="1">
-        <v>393343.56</v>
+        <v>774498.74</v>
       </c>
       <c r="O145" s="1">
-        <v>0.28</v>
+        <v>0.52</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B146" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C146" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>98.514</v>
+        <v>98.463</v>
       </c>
       <c r="E146" s="1">
-        <v>99.91491667</v>
+        <v>100.66</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1198979.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-16811.0</v>
+        <v>-8788.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.4021096282754</v>
+        <v>-2.1825948738327</v>
       </c>
       <c r="K146">
-        <v>3.28</v>
+        <v>3.1</v>
       </c>
       <c r="L146" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M146" s="1">
-        <v>1182168.0</v>
+        <v>393852.0</v>
       </c>
       <c r="N146" s="1">
-        <v>1221496.77</v>
+        <v>406242.41</v>
       </c>
       <c r="O146" s="1">
-        <v>0.86</v>
+        <v>0.27</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B147" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C147" s="1">
-        <v>504000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>97.565</v>
+        <v>100.356</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>504000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-12272.4</v>
+        <v>1780.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-2.435</v>
+        <v>0.356</v>
       </c>
       <c r="K147">
-        <v>0.87</v>
+        <v>0.52</v>
       </c>
       <c r="L147" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M147" s="1">
-        <v>491727.6</v>
+        <v>501780.0</v>
       </c>
       <c r="N147" s="1">
-        <v>496106.78</v>
+        <v>504357.05</v>
       </c>
       <c r="O147" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B148" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C148" s="1">
-        <v>513000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>97.97</v>
+        <v>97.967</v>
       </c>
       <c r="E148" s="1">
-        <v>99.55553606</v>
+        <v>99.95190691</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>510719.9</v>
+        <v>998519.55</v>
       </c>
       <c r="I148" s="1">
-        <v>-8133.8</v>
+        <v>-19829.22</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.5926146602081</v>
+        <v>-1.9858619693525</v>
       </c>
       <c r="K148">
-        <v>2.38</v>
+        <v>0.75</v>
       </c>
       <c r="L148" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M148" s="1">
-        <v>502586.1</v>
+        <v>978690.33</v>
       </c>
       <c r="N148" s="1">
-        <v>514776.88</v>
+        <v>986172.57</v>
       </c>
       <c r="O148" s="1">
-        <v>0.36</v>
+        <v>0.66</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B149" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C149" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.733</v>
+        <v>99.027</v>
       </c>
       <c r="E149" s="1">
-        <v>99.897</v>
+        <v>100.22785714</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>299691.0</v>
+        <v>701595.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-492.0</v>
+        <v>-8406.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.16416909416699</v>
+        <v>-1.1981271246232</v>
       </c>
       <c r="K149">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>891.78</v>
+        <v>2.03</v>
+      </c>
+      <c r="L149" t="s">
+        <v>451</v>
       </c>
       <c r="M149" s="1">
-        <v>299199.0</v>
+        <v>693189.0</v>
       </c>
       <c r="N149" s="1">
-        <v>300090.78</v>
+        <v>707375.1</v>
       </c>
       <c r="O149" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B150" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="C150" s="1">
-        <v>1042000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.116</v>
+        <v>98.586</v>
       </c>
       <c r="E150" s="1">
-        <v>100.89933973</v>
+        <v>99.326</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1051371.12</v>
+        <v>397304.0</v>
       </c>
       <c r="I150" s="1">
-        <v>2257.6</v>
+        <v>-2960.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.21472912438379</v>
+        <v>-0.74502144453617</v>
       </c>
       <c r="K150">
-        <v>0.16</v>
+        <v>0.8</v>
       </c>
       <c r="L150" t="s">
-        <v>450</v>
+        <v>199</v>
       </c>
       <c r="M150" s="1">
-        <v>1053628.72</v>
+        <v>394344.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1055341.6</v>
+        <v>397561.81</v>
       </c>
       <c r="O150" s="1">
-        <v>0.75</v>
+        <v>0.26</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B151" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.543</v>
+        <v>99.606</v>
       </c>
       <c r="E151" s="1">
-        <v>100.0417275</v>
+        <v>99.91491667</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>400166.91</v>
+        <v>1198979.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-5994.91</v>
+        <v>-3707.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.4981023793297</v>
+        <v>-0.30917972708446</v>
       </c>
       <c r="K151">
-        <v>1.91</v>
+        <v>3.49</v>
       </c>
       <c r="L151" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="M151" s="1">
-        <v>394172.0</v>
+        <v>1195272.0</v>
       </c>
       <c r="N151" s="1">
-        <v>401815.84</v>
+        <v>1237189.81</v>
       </c>
       <c r="O151" s="1">
-        <v>0.28</v>
+        <v>0.82</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B152" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C152" s="1">
-        <v>481000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.69</v>
+        <v>98.398</v>
       </c>
       <c r="E152" s="1">
         <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>481000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-1491.1</v>
+        <v>-8074.08</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.31</v>
+        <v>-1.602</v>
       </c>
       <c r="K152">
-        <v>0.35</v>
+        <v>1.09</v>
       </c>
       <c r="L152" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="M152" s="1">
-        <v>479508.9</v>
+        <v>495925.92</v>
       </c>
       <c r="N152" s="1">
-        <v>481168.71</v>
+        <v>501413.09</v>
       </c>
       <c r="O152" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B153" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C153" s="1">
-        <v>551000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.114</v>
+        <v>99.697</v>
       </c>
       <c r="E153" s="1">
-        <v>100.01896552</v>
+        <v>99.7</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>551104.5</v>
+        <v>997000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-4986.36</v>
+        <v>-30.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.90479391839479</v>
+        <v>-0.0030090270812437</v>
       </c>
       <c r="K153">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.05</v>
+      </c>
+      <c r="L153">
+        <v>534.25</v>
       </c>
       <c r="M153" s="1">
-        <v>546118.14</v>
+        <v>996970.0</v>
       </c>
       <c r="N153" s="1">
-        <v>549393.95</v>
+        <v>997504.25</v>
       </c>
       <c r="O153" s="1">
-        <v>0.39</v>
+        <v>0.66</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B154" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C154" s="1">
-        <v>900000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.239</v>
+        <v>98.601</v>
       </c>
       <c r="E154" s="1">
-        <v>98.29879778</v>
+        <v>99.55553606</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>884689.18</v>
+        <v>510719.9</v>
       </c>
       <c r="I154" s="1">
-        <v>17461.82</v>
+        <v>-4896.77</v>
       </c>
       <c r="J154" s="1">
-        <v>1.9737802151033</v>
+        <v>-0.9587975718197</v>
       </c>
       <c r="K154">
-        <v>0.31</v>
+        <v>2.57</v>
       </c>
       <c r="L154" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M154" s="1">
-        <v>902151.0</v>
+        <v>505823.13</v>
       </c>
       <c r="N154" s="1">
-        <v>904912.64</v>
+        <v>519010.04</v>
       </c>
       <c r="O154" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B155" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C155" s="1">
-        <v>448000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>97.625</v>
+        <v>100.169</v>
       </c>
       <c r="E155" s="1">
-        <v>99.30427009</v>
+        <v>99.897</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>444883.13</v>
+        <v>299691.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-7523.13</v>
+        <v>816.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.6910351264612</v>
+        <v>0.27228044886233</v>
       </c>
       <c r="K155">
-        <v>1.34</v>
+        <v>0.52</v>
       </c>
       <c r="L155" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="M155" s="1">
-        <v>437360.0</v>
+        <v>300507.0</v>
       </c>
       <c r="N155" s="1">
-        <v>443381.92</v>
+        <v>302067.62</v>
       </c>
       <c r="O155" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B156" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C156" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>96.394</v>
+        <v>98.947</v>
       </c>
       <c r="E156" s="1">
-        <v>98.599555</v>
+        <v>100.0417275</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>788796.44</v>
+        <v>400166.91</v>
       </c>
       <c r="I156" s="1">
-        <v>-17644.44</v>
+        <v>-4378.91</v>
       </c>
       <c r="J156" s="1">
-        <v>-2.2368812922127</v>
+        <v>-1.0942708881152</v>
       </c>
       <c r="K156">
-        <v>0.76</v>
+        <v>2.13</v>
       </c>
       <c r="L156" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="M156" s="1">
-        <v>771152.0</v>
+        <v>395788.0</v>
       </c>
       <c r="N156" s="1">
-        <v>777217.75</v>
+        <v>404323.62</v>
       </c>
       <c r="O156" s="1">
-        <v>0.55</v>
+        <v>0.27</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B157" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C157" s="1">
-        <v>800000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.267</v>
+        <v>100.35</v>
       </c>
       <c r="E157" s="1">
-        <v>99.492</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>795936.0</v>
+        <v>481000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-9800.0</v>
+        <v>1683.5</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.2312547742532</v>
+        <v>0.35</v>
       </c>
       <c r="K157">
-        <v>1.1</v>
+        <v>0.57</v>
       </c>
       <c r="L157" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="M157" s="1">
-        <v>786136.0</v>
+        <v>482683.5</v>
       </c>
       <c r="N157" s="1">
-        <v>794903.12</v>
+        <v>485432.55</v>
       </c>
       <c r="O157" s="1">
-        <v>0.56</v>
+        <v>0.32</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B158" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C158" s="1">
-        <v>698000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.691</v>
+        <v>99.674</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>100.01896552</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>698000.0</v>
+        <v>551104.5</v>
       </c>
       <c r="I158" s="1">
-        <v>-2156.82</v>
+        <v>-1900.76</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.309</v>
+        <v>-0.34490010515247</v>
       </c>
       <c r="K158">
-        <v>0.33</v>
+        <v>0.8</v>
       </c>
       <c r="L158" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="M158" s="1">
-        <v>695843.18</v>
+        <v>549203.74</v>
       </c>
       <c r="N158" s="1">
-        <v>698114.51</v>
+        <v>553589.1</v>
       </c>
       <c r="O158" s="1">
-        <v>0.49</v>
+        <v>0.37</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B159" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C159" s="1">
-        <v>649000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.215</v>
+        <v>100.367</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>98.29879778</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>649000.0</v>
+        <v>884689.18</v>
       </c>
       <c r="I159" s="1">
-        <v>-5094.65</v>
+        <v>18613.82</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.785</v>
+        <v>2.1039954393926</v>
       </c>
       <c r="K159">
-        <v>0.23</v>
+        <v>0.54</v>
       </c>
       <c r="L159" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="M159" s="1">
-        <v>643905.35</v>
+        <v>903303.0</v>
       </c>
       <c r="N159" s="1">
-        <v>645385.87</v>
+        <v>908135.88</v>
       </c>
       <c r="O159" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>480</v>
+      </c>
+      <c r="B160" t="s">
         <v>478</v>
       </c>
-      <c r="B160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>304000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>88.025</v>
+        <v>100.284</v>
       </c>
       <c r="E160" s="1">
-        <v>86.18353143</v>
+        <v>99.674</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>603284.72</v>
+        <v>303008.96</v>
       </c>
       <c r="I160" s="1">
-        <v>12890.28</v>
+        <v>1854.4</v>
       </c>
       <c r="J160" s="1">
-        <v>2.1366826595575</v>
+        <v>0.61199510403917</v>
       </c>
       <c r="K160">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="L160">
-        <v>819.86</v>
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>616175.0</v>
+        <v>304863.36</v>
       </c>
       <c r="N160" s="1">
-        <v>616994.86</v>
+        <v>304863.36</v>
       </c>
       <c r="O160" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B161" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C161" s="1">
-        <v>511000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.957</v>
+        <v>98.295</v>
       </c>
       <c r="E161" s="1">
-        <v>100.27221135</v>
+        <v>99.30427009</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>512391.0</v>
+        <v>444883.13</v>
       </c>
       <c r="I161" s="1">
-        <v>3499.27</v>
+        <v>-4521.53</v>
       </c>
       <c r="J161" s="1">
-        <v>0.68292963771807</v>
+        <v>-1.0163410781614</v>
       </c>
       <c r="K161">
-        <v>1.83</v>
+        <v>1.52</v>
       </c>
       <c r="L161" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M161" s="1">
-        <v>515890.27</v>
+        <v>440361.6</v>
       </c>
       <c r="N161" s="1">
-        <v>525235.27</v>
+        <v>447189.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B162" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C162" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.995</v>
+        <v>97.529</v>
       </c>
       <c r="E162" s="1">
-        <v>102.939</v>
+        <v>98.599555</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>720573.0</v>
+        <v>788796.44</v>
       </c>
       <c r="I162" s="1">
-        <v>-20608.0</v>
+        <v>-8564.44</v>
       </c>
       <c r="J162" s="1">
-        <v>-2.8599461817193</v>
+        <v>-1.0857604783308</v>
       </c>
       <c r="K162">
-        <v>0.85</v>
+        <v>0.95</v>
       </c>
       <c r="L162" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="M162" s="1">
-        <v>699965.0</v>
+        <v>780232.0</v>
       </c>
       <c r="N162" s="1">
-        <v>705943.77</v>
+        <v>787851.18</v>
       </c>
       <c r="O162" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B163" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C163" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>96.695</v>
+        <v>98.628</v>
       </c>
       <c r="E163" s="1">
-        <v>100.58606214</v>
+        <v>99.492</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1408204.87</v>
+        <v>795936.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-54474.87</v>
+        <v>-6912.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-3.8683909678568</v>
+        <v>-0.86841153057532</v>
       </c>
       <c r="K163">
-        <v>0.72</v>
+        <v>1.46</v>
       </c>
       <c r="L163" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M163" s="1">
-        <v>1353730.0</v>
+        <v>789024.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1363827.26</v>
+        <v>800667.84</v>
       </c>
       <c r="O163" s="1">
-        <v>0.96</v>
+        <v>0.53</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B164" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C164" s="1">
-        <v>850000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.53</v>
+        <v>100.409</v>
       </c>
       <c r="E164" s="1">
-        <v>99.64942118</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>847020.08</v>
+        <v>698000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-18015.08</v>
+        <v>2854.82</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.1268775587941</v>
+        <v>0.409</v>
       </c>
       <c r="K164">
-        <v>2.47</v>
+        <v>0.58</v>
       </c>
       <c r="L164" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="M164" s="1">
-        <v>829005.0</v>
+        <v>700854.82</v>
       </c>
       <c r="N164" s="1">
-        <v>850033.77</v>
+        <v>704892.74</v>
       </c>
       <c r="O164" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B165" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C165" s="1">
-        <v>400000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.045</v>
+        <v>99.928</v>
       </c>
       <c r="E165" s="1">
-        <v>103.50275</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>414011.0</v>
+        <v>649000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-5831.0</v>
+        <v>-467.28</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.4084166845808</v>
+        <v>-0.072</v>
       </c>
       <c r="K165">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="L165" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="M165" s="1">
-        <v>408180.0</v>
+        <v>648532.72</v>
       </c>
       <c r="N165" s="1">
-        <v>410158.08</v>
+        <v>651493.76</v>
       </c>
       <c r="O165" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B166" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C166" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>96.967</v>
+        <v>88.546</v>
       </c>
       <c r="E166" s="1">
-        <v>99.908</v>
+        <v>86.18353143</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>499540.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I166" s="1">
-        <v>-14705.0</v>
+        <v>16537.28</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.9437082115546</v>
+        <v>2.7412065069376</v>
       </c>
       <c r="K166">
-        <v>1.15</v>
+        <v>0.16</v>
       </c>
       <c r="L166" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M166" s="1">
-        <v>484835.0</v>
+        <v>619822.0</v>
       </c>
       <c r="N166" s="1">
-        <v>490593.68</v>
+        <v>620943.92</v>
       </c>
       <c r="O166" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B167" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>103.318</v>
+        <v>101.355</v>
       </c>
       <c r="E167" s="1">
-        <v>106.53128571</v>
+        <v>100.27221135</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>745719.0</v>
+        <v>512391.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-22493.0</v>
+        <v>5533.05</v>
       </c>
       <c r="J167" s="1">
-        <v>-3.0162836135327</v>
+        <v>1.0798491776788</v>
       </c>
       <c r="K167">
-        <v>2.48</v>
+        <v>2.04</v>
       </c>
       <c r="L167" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M167" s="1">
-        <v>723226.0</v>
+        <v>517924.05</v>
       </c>
       <c r="N167" s="1">
-        <v>740586.96</v>
+        <v>528371.55</v>
       </c>
       <c r="O167" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B168" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C168" s="1">
-        <v>1239000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>97.282</v>
+        <v>100.644</v>
       </c>
       <c r="E168" s="1">
-        <v>99.90992252</v>
+        <v>102.939</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1237883.94</v>
+        <v>720573.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-32559.96</v>
+        <v>-16065.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.6302918187952</v>
+        <v>-2.229475708915</v>
       </c>
       <c r="K168">
-        <v>0.88</v>
+        <v>1.06</v>
       </c>
       <c r="L168" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="M168" s="1">
-        <v>1205323.98</v>
+        <v>704508.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1216275.55</v>
+        <v>711946.7</v>
       </c>
       <c r="O168" s="1">
-        <v>0.86</v>
+        <v>0.47</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B169" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C169" s="1">
-        <v>988000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.874</v>
+        <v>97.557</v>
       </c>
       <c r="E169" s="1">
-        <v>100.44048583</v>
+        <v>100.58606214</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>992352.0</v>
+        <v>1408204.87</v>
       </c>
       <c r="I169" s="1">
-        <v>-5596.88</v>
+        <v>-42406.87</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.56400148334462</v>
+        <v>-3.0114133890192</v>
       </c>
       <c r="K169">
-        <v>1.28</v>
+        <v>0.92</v>
       </c>
       <c r="L169" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="M169" s="1">
-        <v>986755.12</v>
+        <v>1365798.0</v>
       </c>
       <c r="N169" s="1">
-        <v>999409.1</v>
+        <v>1378613.75</v>
       </c>
       <c r="O169" s="1">
-        <v>0.71</v>
+        <v>0.92</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B170" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C170" s="1">
-        <v>286000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.293</v>
+        <v>98.079</v>
       </c>
       <c r="E170" s="1">
-        <v>100.94948252</v>
+        <v>99.64942118</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>288715.52</v>
+        <v>847020.08</v>
       </c>
       <c r="I170" s="1">
-        <v>-1877.54</v>
+        <v>-13348.58</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.65030795711987</v>
+        <v>-1.5759461098018</v>
       </c>
       <c r="K170">
-        <v>0.36</v>
+        <v>2.65</v>
       </c>
       <c r="L170" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="M170" s="1">
-        <v>286837.98</v>
+        <v>833671.5</v>
       </c>
       <c r="N170" s="1">
-        <v>287876.79</v>
+        <v>856167.39</v>
       </c>
       <c r="O170" s="1">
-        <v>0.2</v>
+        <v>0.57</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B171" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.727</v>
+        <v>97.992</v>
       </c>
       <c r="E171" s="1">
-        <v>105.263</v>
+        <v>99.908</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>315789.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-10608.0</v>
+        <v>-9580.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.3592050388076</v>
+        <v>-1.9177643431957</v>
       </c>
       <c r="K171">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>798.7</v>
+        <v>1.37</v>
+      </c>
+      <c r="L171" t="s">
+        <v>513</v>
       </c>
       <c r="M171" s="1">
-        <v>305181.0</v>
+        <v>489960.0</v>
       </c>
       <c r="N171" s="1">
-        <v>305979.7</v>
+        <v>496795.07</v>
       </c>
       <c r="O171" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B172" t="s">
         <v>512</v>
       </c>
       <c r="C172" s="1">
-        <v>683000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.87</v>
+        <v>102.566</v>
       </c>
       <c r="E172" s="1">
-        <v>101.19198243</v>
+        <v>103.50275</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>691141.24</v>
+        <v>414011.0</v>
       </c>
       <c r="I172" s="1">
-        <v>4630.86</v>
+        <v>-3747.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.67003091871641</v>
+        <v>-0.90504841658797</v>
       </c>
       <c r="K172">
-        <v>3.89</v>
+        <v>0.77</v>
       </c>
       <c r="L172" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="M172" s="1">
-        <v>695772.1</v>
+        <v>410264.0</v>
       </c>
       <c r="N172" s="1">
-        <v>722324.89</v>
+        <v>413335.23</v>
       </c>
       <c r="O172" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B173" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C173" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.923</v>
+        <v>104.064</v>
       </c>
       <c r="E173" s="1">
-        <v>99.752715</v>
+        <v>106.53128571</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>598516.29</v>
+        <v>745719.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-10978.29</v>
+        <v>-17271.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.8342508271579</v>
+        <v>-2.3160198412539</v>
       </c>
       <c r="K173">
-        <v>2.65</v>
+        <v>2.72</v>
       </c>
       <c r="L173" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="M173" s="1">
-        <v>587538.0</v>
+        <v>728448.0</v>
       </c>
       <c r="N173" s="1">
-        <v>603462.66</v>
+        <v>747520.6</v>
       </c>
       <c r="O173" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B174" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C174" s="1">
-        <v>683000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.666</v>
+        <v>98.364</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>99.90992252</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>683000.0</v>
+        <v>1237883.94</v>
       </c>
       <c r="I174" s="1">
-        <v>-2281.22</v>
+        <v>-19153.98</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.334</v>
+        <v>-1.5473163017205</v>
       </c>
       <c r="K174">
-        <v>0.34</v>
+        <v>1.09</v>
       </c>
       <c r="L174" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="M174" s="1">
-        <v>680718.78</v>
+        <v>1218729.96</v>
       </c>
       <c r="N174" s="1">
-        <v>683050.49</v>
+        <v>1232265.61</v>
       </c>
       <c r="O174" s="1">
-        <v>0.48</v>
+        <v>0.82</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B175" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C175" s="1">
-        <v>1014000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.961</v>
+        <v>100.313</v>
       </c>
       <c r="E175" s="1">
-        <v>102.86484418</v>
+        <v>100.44048583</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1043049.52</v>
+        <v>992352.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-39584.98</v>
+        <v>-1259.56</v>
       </c>
       <c r="J175" s="1">
-        <v>-3.7951199095514</v>
+        <v>-0.12692673567444</v>
       </c>
       <c r="K175">
-        <v>3.32</v>
+        <v>1.51</v>
       </c>
       <c r="L175" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="M175" s="1">
-        <v>1003464.54</v>
+        <v>991092.44</v>
       </c>
       <c r="N175" s="1">
-        <v>1037114.06</v>
+        <v>1006037.23</v>
       </c>
       <c r="O175" s="1">
-        <v>0.73</v>
+        <v>0.67</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B176" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C176" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>97.564</v>
+        <v>102.696</v>
       </c>
       <c r="E176" s="1">
-        <v>99.99142833</v>
+        <v>103.40336364</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>599948.57</v>
+        <v>1137437.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-14564.57</v>
+        <v>-7781.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-2.4276364222353</v>
+        <v>-0.68408184365376</v>
       </c>
       <c r="K176">
-        <v>1.05</v>
+        <v>0.51</v>
       </c>
       <c r="L176" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="M176" s="1">
-        <v>585384.0</v>
+        <v>1129656.0</v>
       </c>
       <c r="N176" s="1">
-        <v>591690.51</v>
+        <v>1135258.47</v>
       </c>
       <c r="O176" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B177" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C177" s="1">
-        <v>300000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.212</v>
+        <v>102.555</v>
       </c>
       <c r="E177" s="1">
-        <v>100.0</v>
+        <v>101.19198243</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>300000.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I177" s="1">
-        <v>636.0</v>
+        <v>9309.41</v>
       </c>
       <c r="J177" s="1">
-        <v>0.212</v>
+        <v>1.3469620189355</v>
       </c>
       <c r="K177">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>300636.0</v>
+        <v>700450.65</v>
       </c>
       <c r="N177" s="1">
-        <v>301818.82</v>
+        <v>700450.65</v>
       </c>
       <c r="O177" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B178" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C178" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>95.679</v>
+        <v>99.05</v>
       </c>
       <c r="E178" s="1">
-        <v>97.25955556</v>
+        <v>99.752715</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>875336.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I178" s="1">
-        <v>-14225.0</v>
+        <v>-4216.29</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.6250902510579</v>
+        <v>-0.70445701653333</v>
       </c>
       <c r="K178">
-        <v>0.2</v>
+        <v>2.88</v>
       </c>
       <c r="L178" t="s">
-        <v>334</v>
+        <v>532</v>
       </c>
       <c r="M178" s="1">
-        <v>861111.0</v>
+        <v>594300.0</v>
       </c>
       <c r="N178" s="1">
-        <v>862898.67</v>
+        <v>611562.33</v>
       </c>
       <c r="O178" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B179" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C179" s="1">
-        <v>431000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.847</v>
+        <v>100.348</v>
       </c>
       <c r="E179" s="1">
-        <v>99.695</v>
+        <v>100.413</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>429685.45</v>
+        <v>702891.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-3654.88</v>
+        <v>-455.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.85059431265359</v>
+        <v>-0.064732654138408</v>
       </c>
       <c r="K179">
-        <v>0.64</v>
+        <v>0.24</v>
       </c>
       <c r="L179" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="M179" s="1">
-        <v>426030.57</v>
+        <v>702436.0</v>
       </c>
       <c r="N179" s="1">
-        <v>428775.98</v>
+        <v>704139.99</v>
       </c>
       <c r="O179" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B180" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C180" s="1">
-        <v>1100000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>82.363</v>
+        <v>99.981</v>
       </c>
       <c r="E180" s="1">
-        <v>81.54266545</v>
+        <v>102.86484418</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>896969.32</v>
+        <v>1043049.52</v>
       </c>
       <c r="I180" s="1">
-        <v>9023.68</v>
+        <v>-29242.18</v>
       </c>
       <c r="J180" s="1">
-        <v>1.0060188011782</v>
+        <v>-2.8035274873622</v>
       </c>
       <c r="K180">
-        <v>0.53</v>
+        <v>3.53</v>
       </c>
       <c r="L180" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="M180" s="1">
-        <v>905993.0</v>
+        <v>1013807.34</v>
       </c>
       <c r="N180" s="1">
-        <v>911869.71</v>
+        <v>1049644.6</v>
       </c>
       <c r="O180" s="1">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B181" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C181" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>89.479</v>
+        <v>98.048</v>
       </c>
       <c r="E181" s="1">
-        <v>89.78073818</v>
+        <v>99.99142833</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>987588.12</v>
+        <v>599948.57</v>
       </c>
       <c r="I181" s="1">
-        <v>-3319.12</v>
+        <v>-11660.57</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.336083427168</v>
+        <v>-1.9435949318122</v>
       </c>
       <c r="K181">
-        <v>0.66</v>
+        <v>1.22</v>
       </c>
       <c r="L181" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="M181" s="1">
-        <v>984269.0</v>
+        <v>588288.0</v>
       </c>
       <c r="N181" s="1">
-        <v>991501.88</v>
+        <v>595621.15</v>
       </c>
       <c r="O181" s="1">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B182" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C182" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.453</v>
+        <v>100.784</v>
       </c>
       <c r="E182" s="1">
-        <v>102.932</v>
+        <v>100.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>205864.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-4958.0</v>
+        <v>2352.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-2.4083861189912</v>
+        <v>0.784</v>
       </c>
       <c r="K182">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>945.21</v>
+        <v>0.61</v>
+      </c>
+      <c r="L182" t="s">
+        <v>544</v>
       </c>
       <c r="M182" s="1">
-        <v>200906.0</v>
+        <v>302352.0</v>
       </c>
       <c r="N182" s="1">
-        <v>201851.21</v>
+        <v>304171.73</v>
       </c>
       <c r="O182" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B183" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C183" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.553</v>
+        <v>96.243</v>
       </c>
       <c r="E183" s="1">
-        <v>100.1375</v>
+        <v>97.25955556</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>801100.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-12676.0</v>
+        <v>-9149.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.5823243040819</v>
+        <v>-1.0451986437208</v>
       </c>
       <c r="K183">
-        <v>2.16</v>
+        <v>0.34</v>
       </c>
       <c r="L183" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="M183" s="1">
-        <v>788424.0</v>
+        <v>866187.0</v>
       </c>
       <c r="N183" s="1">
-        <v>805700.71</v>
+        <v>869269.19</v>
       </c>
       <c r="O183" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B184" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="C184" s="1">
+        <v>431000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.45</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>429685.45</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-1055.95</v>
+      </c>
+      <c r="J184" s="1">
+        <v>-0.24574953608506</v>
+      </c>
+      <c r="K184">
+        <v>0.85</v>
+      </c>
+      <c r="L184" t="s">
+        <v>550</v>
+      </c>
+      <c r="M184" s="1">
+        <v>428629.5</v>
+      </c>
+      <c r="N184" s="1">
+        <v>432304.81</v>
+      </c>
+      <c r="O184" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16">
+      <c r="A185" t="s">
+        <v>551</v>
+      </c>
+      <c r="B185" t="s">
+        <v>552</v>
+      </c>
+      <c r="C185" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>83.001</v>
+      </c>
+      <c r="E185" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="I185" s="1">
+        <v>16041.68</v>
+      </c>
+      <c r="J185" s="1">
+        <v>1.788431292165</v>
+      </c>
+      <c r="K185">
+        <v>0.58</v>
+      </c>
+      <c r="L185" t="s">
+        <v>553</v>
+      </c>
+      <c r="M185" s="1">
+        <v>913011.0</v>
+      </c>
+      <c r="N185" s="1">
+        <v>919362.37</v>
+      </c>
+      <c r="O185" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="P185">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:16">
+      <c r="A186" t="s">
+        <v>554</v>
+      </c>
+      <c r="B186" t="s">
+        <v>555</v>
+      </c>
+      <c r="C186" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>90.06</v>
+      </c>
+      <c r="E186" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I186" s="1">
+        <v>3071.88</v>
+      </c>
+      <c r="J186" s="1">
+        <v>0.31104869912773</v>
+      </c>
+      <c r="K186">
+        <v>0.7</v>
+      </c>
+      <c r="L186" t="s">
+        <v>556</v>
+      </c>
+      <c r="M186" s="1">
+        <v>990660.0</v>
+      </c>
+      <c r="N186" s="1">
+        <v>998367.53</v>
+      </c>
+      <c r="O186" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="P186">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:16">
+      <c r="A187" t="s">
+        <v>557</v>
+      </c>
+      <c r="B187" t="s">
+        <v>558</v>
+      </c>
+      <c r="C187" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>101.171</v>
+      </c>
+      <c r="E187" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-3522.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-1.710838223293</v>
+      </c>
+      <c r="K187">
+        <v>0.69</v>
+      </c>
+      <c r="L187" t="s">
+        <v>559</v>
+      </c>
+      <c r="M187" s="1">
+        <v>202342.0</v>
+      </c>
+      <c r="N187" s="1">
+        <v>203718.71</v>
+      </c>
+      <c r="O187" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P187">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:16">
+      <c r="A188" t="s">
+        <v>560</v>
+      </c>
+      <c r="B188" t="s">
+        <v>561</v>
+      </c>
+      <c r="C188" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.045</v>
+      </c>
+      <c r="E188" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-8740.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-1.0909998751716</v>
+      </c>
+      <c r="K188">
+        <v>2.34</v>
+      </c>
+      <c r="L188" t="s">
+        <v>562</v>
+      </c>
+      <c r="M188" s="1">
+        <v>792360.0</v>
+      </c>
+      <c r="N188" s="1">
+        <v>811087.96</v>
+      </c>
+      <c r="O188" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="P188">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:16">
+      <c r="A189" t="s">
+        <v>563</v>
+      </c>
+      <c r="B189" t="s">
+        <v>564</v>
+      </c>
+      <c r="C189" s="1">
         <v>-3300000.0</v>
       </c>
-      <c r="D184" s="1">
-[...2 lines deleted...]
-      <c r="E184" s="1">
+      <c r="D189" s="1">
+        <v>11.335</v>
+      </c>
+      <c r="E189" s="1">
         <v>0.0</v>
       </c>
-      <c r="F184" t="s">
-[...5 lines deleted...]
-      <c r="H184" s="1">
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
         <v>0.0</v>
       </c>
-      <c r="I184" s="1">
-[...2 lines deleted...]
-      <c r="J184" s="1">
+      <c r="I189" s="1">
+        <v>-336930.0</v>
+      </c>
+      <c r="J189" s="1">
         <v>0</v>
       </c>
-      <c r="K184">
+      <c r="K189">
         <v>0.0</v>
       </c>
-      <c r="L184" t="s">
-[...11 lines deleted...]
-      <c r="P184">
+      <c r="L189" t="s">
+        <v>565</v>
+      </c>
+      <c r="M189" s="1">
+        <v>-336930.0</v>
+      </c>
+      <c r="N189" s="1">
+        <v>-374055.0</v>
+      </c>
+      <c r="O189" s="1">
+        <v>-0.25</v>
+      </c>
+      <c r="P189">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>