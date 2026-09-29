--- v6 (2026-09-05)
+++ v7 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="566">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="577">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1656 +106,1689 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100926</t>
-[...4 lines deleted...]
-  <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>10 122.19</t>
+    <t>11 835.18</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 142.12</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>11 272.50</t>
+    <t>12 404.90</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 342.47</t>
+    <t>3 452.05</t>
+  </si>
+  <si>
+    <t>BE6317598850</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>15 457.53</t>
+    <t>31 708.90</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>20 349.86</t>
+    <t>22 718.63</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>3 279.45</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 357.09</t>
-[...8 lines deleted...]
-    <t>6 038.36</t>
+    <t>3 852.77</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 456.71</t>
+    <t>2 257.90</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>21 390.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>5 840.55</t>
+    <t>9 619.73</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 644.66</t>
+    <t>2 892.33</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 473.56</t>
-[...5 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>7 135.97</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>3 883.56</t>
+    <t>7 047.95</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>11 906.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>53 523.90</t>
+    <t>57 347.04</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>2 733.89</t>
+  </si>
+  <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>23 939.01</t>
+    <t>27 596.35</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 890.41</t>
+    <t>4 493.15</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>12 928.77</t>
+    <t>15 279.45</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>10 166.52</t>
+    <t>11 775.61</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>5 589.04</t>
+    <t>8 150.68</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 282.61</t>
+    <t>4 793.48</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>1 950.39</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>6 107.42</t>
+    <t>8 083.36</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>5 244.39</t>
+    <t>5 625.17</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>19 145.97</t>
+    <t>21 935.45</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>13 328.77</t>
+    <t>15 438.36</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>1 689.46</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>10 078.77</t>
+    <t>12 113.01</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>2 829.45</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>14 522.36</t>
+    <t>16 036.53</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>2 539.56</t>
+  </si>
+  <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>29 175.82</t>
+    <t>3 224.04</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>2 113.81</t>
+    <t>3 774.66</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>27 828.77</t>
+    <t>30 390.41</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>14 750.88</t>
+    <t>16 341.66</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>18 567.12</t>
+    <t>20 194.52</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 932.19</t>
+    <t>3 567.12</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>9 395.60</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>19 715.07</t>
-[...8 lines deleted...]
-    <t>5 082.19</t>
+    <t>21 402.74</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>18 468.49</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 746.12</t>
+    <t>4 859.84</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>6 359.34</t>
+    <t>8 386.96</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>14 378.08</t>
+    <t>15 342.47</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>2 497.60</t>
+    <t>5 729.79</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>2 306.16</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>1 207.19</t>
+  </si>
+  <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>10 756.79</t>
+    <t>1 103.26</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>1 858.11</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>11 823.29</t>
+    <t>13 721.92</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 506.85</t>
-[...8 lines deleted...]
-    <t>4 789.73</t>
+    <t>5 435.62</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>1 839.95</t>
+    <t>2 827.23</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>2 862.08</t>
+    <t>3 774.63</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>56 917.81</t>
+    <t>61 438.36</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 217.81</t>
+    <t>3 828.08</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>6 760.27</t>
+    <t>7 212.33</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 767.12</t>
+    <t>5 490.41</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>1 983.12</t>
+    <t>2 892.05</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>21 296.53</t>
+    <t>22 666.48</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>12 031.81</t>
+    <t>13 148.68</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>21 204.92</t>
+    <t>24 513.49</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>28 848.00</t>
+    <t>31 114.63</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>2 463.01</t>
+    <t>4 210.96</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>10 679.79</t>
+    <t>13 053.08</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>1 260.10</t>
+    <t>3 780.31</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>4 878.42</t>
+    <t>7 944.86</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>2 576.32</t>
+    <t>4 756.27</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>5 307.53</t>
+    <t>10 867.81</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>12 667.81</t>
+    <t>13 684.93</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>11 444.52</t>
+    <t>13 079.45</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>4 526.89</t>
+    <t>6 371.17</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>3 523.97</t>
+    <t>8 753.42</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>6 312.33</t>
+    <t>7 758.90</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>4 029.45</t>
+    <t>5 702.05</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>1 430.03</t>
+    <t>3 527.42</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
+    <t>1 536.99</t>
+  </si>
+  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 738.98</t>
+    <t>5 331.35</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>7 232.88</t>
-[...8 lines deleted...]
-    <t>1 457.82</t>
+    <t>8 679.45</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>2 651.18</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>2 682.16</t>
+    <t>3 911.48</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>6 078.08</t>
+    <t>8 044.52</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 188.36</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
+    <t>3 036.30</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>46 602.74</t>
-[...2 lines deleted...]
-    <t>FR0014018J01</t>
+    <t>51 349.32</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>1 294.52</t>
-[...5 lines deleted...]
-    <t>1 510.27</t>
+    <t>6 232.88</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>11 643.99</t>
+    <t>12 664.58</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>10 958.90</t>
+    <t>12 164.38</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>2 767.50</t>
+    <t>4 252.50</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>7 198.97</t>
+    <t>7 884.59</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>46 659.25</t>
+    <t>50 162.67</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>23 392.47</t>
+    <t>25 185.62</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 758.90</t>
+    <t>4 940.27</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>2 317.81</t>
+    <t>3 402.74</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>5 347.60</t>
+    <t>6 001.20</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>13 122.74</t>
+    <t>15 723.65</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 828.08</t>
+    <t>6 832.19</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>8 630.14</t>
+    <t>10 890.41</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>1 863.01</t>
+  </si>
+  <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>4 754.79</t>
+    <t>5 342.47</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>16 497.95</t>
+    <t>17 899.32</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>6 789.04</t>
+    <t>7 632.88</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
+    <t>4 909.59</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>2 006.51</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 143.23</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>2 481.70</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>33 535.02</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>16 208.22</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>7 728.77</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>12 239.69</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>8 971.28</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>4 327.05</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>28 705.48</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>5 255.08</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>18 788.96</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>4 421.07</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>1 449.86</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>5 815.07</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>36 821.92</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>37 780.60</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>11 566.80</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>4 526.03</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>10 729.75</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>1 215.05</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>17 246.29</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>8 302.19</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>24 009.75</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>4 358.90</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>6 424.00</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>3 354.25</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>4 958.88</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>3 747.95</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>3 715.07</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>1 581.16</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>25 412.65</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
     <t>1 052.05</t>
   </si>
   <si>
-    <t>XS3069338336</t>
-[...278 lines deleted...]
-    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>10 849.32</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>13 204.11</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>3 895.55</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>9 514.45</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>15 778.42</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>4 091.78</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>44 630.14</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>6 647.91</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>2 493.15</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>14 230.48</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>2 261.30</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>9 469.86</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>5 547.74</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>7 002.74</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>7 671.23</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>9 246.58</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>2 054.79</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>5 888.63</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>4 512.06</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>11 602.50</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>8 968.15</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>15 663.70</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>24 032.88</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>4 216.44</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>8 019.10</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>20 865.75</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>16 242.78</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>17 344.68</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>8 403.70</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>1 698.14</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
+  </si>
+  <si>
+    <t>18 663.70</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>3 489.13</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>2 948.63</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>3 713.01</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
+  </si>
+  <si>
+    <t>8 408.68</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
+    <t>2 486.96</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>4 438.36</t>
   </si>
   <si>
-    <t>XS2744299335</t>
-[...331 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>3 675.31</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>6 351.37</t>
+    <t>6 848.63</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 707.53</t>
+    <t>8 204.79</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 376.71</t>
-[...8 lines deleted...]
-    <t>18 727.96</t>
+    <t>1 828.77</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 507.51</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-37 125.00</t>
+    <t>-4 125.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2064,9661 +2097,9661 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>65860.0221</v>
+      </c>
+      <c r="C2">
+        <v>1489.33</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>98087872.72</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>98087872.72</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>521511.5635</v>
+      </c>
+      <c r="C3">
+        <v>101.91</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>53151665.71</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>53151665.71</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C4">
+        <v>101.83</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1018.34</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1018.34</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P189"/>
+  <dimension ref="A1:Z189"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O189" sqref="O189"/>
+      <selection activeCell="N189" sqref="N189"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>29</v>
       </c>
+      <c r="B2" s="1">
+        <v>2783.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>5595.0</v>
+        <v>1077.88</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.23</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1075.9192526051</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2994283.28</v>
       </c>
       <c r="H2" s="1">
-        <v>6017016.68</v>
+        <v>5456.76</v>
       </c>
       <c r="I2" s="1">
-        <v>4490.17</v>
-[...2 lines deleted...]
-        <v>0.074624523061817</v>
+        <v>0.18223927029376</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>2999740.04</v>
+      </c>
+      <c r="M2" s="1">
+        <v>2999740.04</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-112.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>115.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>115.352142857</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-5360.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>-5360.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>-5360.0</v>
+      </c>
+      <c r="N3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...12 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.379</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.3340727</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>778779.13</v>
+      </c>
+      <c r="H4" s="1">
+        <v>352.23</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.045228484743807</v>
+      </c>
+      <c r="J4">
+        <v>1.51</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="1">
+        <v>779131.36</v>
+      </c>
+      <c r="M4" s="1">
+        <v>790966.54</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>99.981</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>496655.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>3250.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.65437778739769</v>
+      </c>
+      <c r="J5">
+        <v>0.23</v>
+      </c>
+      <c r="K5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="1">
+        <v>499905.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>501047.12</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="1">
-[...42 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>109.761</v>
+      </c>
+      <c r="D6" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="H6" s="1">
+        <v>23773.53</v>
+      </c>
+      <c r="I6" s="1">
+        <v>6.9345314377717</v>
+      </c>
+      <c r="J6">
+        <v>3.71</v>
+      </c>
+      <c r="K6" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="1">
+        <v>366601.74</v>
+      </c>
+      <c r="M6" s="1">
+        <v>379006.64</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="1">
-[...42 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>42</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>334000.0</v>
+        <v>101.194</v>
       </c>
       <c r="D7" s="1">
-        <v>107.767</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.847</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>998470.0</v>
       </c>
       <c r="H7" s="1">
-        <v>342828.21</v>
+        <v>13470.0</v>
       </c>
       <c r="I7" s="1">
-        <v>17113.57</v>
-[...7 lines deleted...]
-      <c r="L7" t="s">
+        <v>1.3490640680241</v>
+      </c>
+      <c r="J7">
+        <v>0.35</v>
+      </c>
+      <c r="K7" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1011940.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1015392.05</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>41</v>
       </c>
-      <c r="M7" s="1">
-[...12 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>400000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>1000000.0</v>
+        <v>97.927</v>
       </c>
       <c r="D8" s="1">
-        <v>100.58</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>85.8945975</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>343578.39</v>
       </c>
       <c r="H8" s="1">
-        <v>998470.0</v>
+        <v>48129.61</v>
       </c>
       <c r="I8" s="1">
-        <v>7330.0</v>
-[...2 lines deleted...]
-        <v>0.73412320850902</v>
+        <v>14.008334458986</v>
+      </c>
+      <c r="J8">
+        <v>0.22</v>
       </c>
       <c r="K8">
-        <v>0.13</v>
-[...1 lines deleted...]
-      <c r="L8" t="s">
+        <v>891.78</v>
+      </c>
+      <c r="L8" s="1">
+        <v>391708.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>392599.78</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>44</v>
       </c>
-      <c r="M8" s="1">
-[...12 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>102.073</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.4938</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1004938.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>15792.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1.5714402281534</v>
+      </c>
+      <c r="J9">
+        <v>3.17</v>
+      </c>
+      <c r="K9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1020730.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1052438.9</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>46</v>
       </c>
-      <c r="C9" s="1">
-[...42 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.98</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-5063.65</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.48578051228347</v>
+      </c>
+      <c r="J10">
+        <v>2.17</v>
+      </c>
+      <c r="K10" t="s">
+        <v>50</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1037310.4</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1060029.03</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-10209.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-1.4703319588728</v>
+      </c>
+      <c r="J11">
+        <v>0.47</v>
+      </c>
+      <c r="K11" t="s">
+        <v>53</v>
+      </c>
+      <c r="L11" s="1">
+        <v>684124.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>687403.45</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>94.319</v>
+      </c>
+      <c r="D12" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4159.86</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.60700233147812</v>
+      </c>
+      <c r="J12">
+        <v>0.53</v>
+      </c>
+      <c r="K12" t="s">
+        <v>56</v>
+      </c>
+      <c r="L12" s="1">
+        <v>689471.89</v>
+      </c>
+      <c r="M12" s="1">
+        <v>693324.66</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.215</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>407552.14</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2327.21</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.57102141581197</v>
+      </c>
+      <c r="J13">
+        <v>0.55</v>
+      </c>
+      <c r="K13" t="s">
+        <v>59</v>
+      </c>
+      <c r="L13" s="1">
+        <v>409879.35</v>
+      </c>
+      <c r="M13" s="1">
+        <v>412137.25</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>101.95</v>
+      </c>
+      <c r="D14" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3047.98</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.60153302724153</v>
+      </c>
+      <c r="J14">
+        <v>0.05</v>
+      </c>
+      <c r="K14">
+        <v>246.58</v>
+      </c>
+      <c r="L14" s="1">
+        <v>509750.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>509996.58</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1672000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.573</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1664977.6</v>
+      </c>
+      <c r="H15" s="1">
+        <v>16602.96</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.99718819039968</v>
+      </c>
+      <c r="J15">
+        <v>0.58</v>
+      </c>
+      <c r="K15" t="s">
+        <v>64</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1681580.56</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1691200.29</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>100.887</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1662.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.27532054467747</v>
+      </c>
+      <c r="J16">
+        <v>0.48</v>
+      </c>
+      <c r="K16" t="s">
+        <v>67</v>
+      </c>
+      <c r="L16" s="1">
+        <v>605322.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>608214.33</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>96.76</v>
+      </c>
+      <c r="D17" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-5897.51</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-1.9041184130731</v>
+      </c>
+      <c r="J17">
+        <v>2.27</v>
+      </c>
+      <c r="K17" t="s">
+        <v>70</v>
+      </c>
+      <c r="L17" s="1">
+        <v>303826.4</v>
+      </c>
+      <c r="M17" s="1">
+        <v>310962.37</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>98.594</v>
+      </c>
+      <c r="D18" s="1">
+        <v>98.1092</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1471638.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>7272.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.49414326077473</v>
+      </c>
+      <c r="J18">
+        <v>0.47</v>
+      </c>
+      <c r="K18" t="s">
+        <v>73</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1478910.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1485957.95</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D10" s="1">
-[...440 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C19" s="1">
+        <v>107.086</v>
+      </c>
+      <c r="D19" s="1">
+        <v>105.55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>422200.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>6144.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>1.4552344860256</v>
+      </c>
+      <c r="J19">
+        <v>0.07</v>
+      </c>
+      <c r="K19">
+        <v>290.41</v>
+      </c>
+      <c r="L19" s="1">
+        <v>428344.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>428634.41</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>74</v>
       </c>
-      <c r="B19" t="s">
-[...45 lines deleted...]
-    <row r="20" spans="1:16">
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>77</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-22866.02</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-1.1710184984656</v>
+      </c>
+      <c r="J20">
+        <v>2.96</v>
+      </c>
+      <c r="K20" t="s">
         <v>78</v>
       </c>
-      <c r="C20" s="1">
+      <c r="L20" s="1">
+        <v>1929794.85</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1987141.89</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="1">
+        <v>703000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>100.935</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>700595.74</v>
+      </c>
+      <c r="H21" s="1">
+        <v>8977.31</v>
+      </c>
+      <c r="I21" s="1">
+        <v>1.2813823275603</v>
+      </c>
+      <c r="J21">
+        <v>0.39</v>
+      </c>
+      <c r="K21" t="s">
+        <v>81</v>
+      </c>
+      <c r="L21" s="1">
+        <v>709573.05</v>
+      </c>
+      <c r="M21" s="1">
+        <v>712306.94</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1">
+        <v>944000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>107.477</v>
+      </c>
+      <c r="D22" s="1">
+        <v>104.49157945</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>986400.51</v>
+      </c>
+      <c r="H22" s="1">
+        <v>28182.37</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2.8570919940015</v>
+      </c>
+      <c r="J22">
+        <v>2.92</v>
+      </c>
+      <c r="K22" t="s">
+        <v>84</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1014582.88</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1042179.23</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>92.584</v>
+      </c>
+      <c r="D23" s="1">
+        <v>91.588784</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>457943.92</v>
+      </c>
+      <c r="H23" s="1">
+        <v>4976.08</v>
+      </c>
+      <c r="I23" s="1">
+        <v>1.0866134001735</v>
+      </c>
+      <c r="J23">
+        <v>0.9</v>
+      </c>
+      <c r="K23" t="s">
+        <v>87</v>
+      </c>
+      <c r="L23" s="1">
+        <v>462920.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>467413.15</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>104.403</v>
+      </c>
+      <c r="D24" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>846080.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-10856.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-1.2830937972769</v>
+      </c>
+      <c r="J24">
+        <v>1.91</v>
+      </c>
+      <c r="K24" t="s">
+        <v>90</v>
+      </c>
+      <c r="L24" s="1">
+        <v>835224.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>850503.45</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>100.428</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.07568647</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>791598.68</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2786.8</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.35204707516693</v>
+      </c>
+      <c r="J25">
+        <v>1.49</v>
+      </c>
+      <c r="K25" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="1">
+        <v>794385.48</v>
+      </c>
+      <c r="M25" s="1">
+        <v>806161.09</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>101.336</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>998340.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>15020.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1.5044974657932</v>
+      </c>
+      <c r="J26">
+        <v>0.82</v>
+      </c>
+      <c r="K26" t="s">
+        <v>96</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1013360.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1021510.68</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" s="1">
         <v>600000.0</v>
       </c>
-      <c r="D20" s="1">
-[...32 lines deleted...]
-      <c r="O20" s="1">
+      <c r="C27" s="1">
+        <v>107.559</v>
+      </c>
+      <c r="D27" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>647772.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-2418.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.37327948722699</v>
+      </c>
+      <c r="J27">
+        <v>0.8</v>
+      </c>
+      <c r="K27" t="s">
+        <v>99</v>
+      </c>
+      <c r="L27" s="1">
+        <v>645354.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>650147.48</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>89.843</v>
+      </c>
+      <c r="D28" s="1">
+        <v>89.011</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1513187.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>14144.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.93471593398569</v>
+      </c>
+      <c r="J28">
+        <v>0.11</v>
+      </c>
+      <c r="K28" t="s">
+        <v>102</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1527331.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1529281.39</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="1">
+        <v>846000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.384</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>840061.08</v>
+      </c>
+      <c r="H29" s="1">
+        <v>17647.56</v>
+      </c>
+      <c r="I29" s="1">
+        <v>2.1007472456646</v>
+      </c>
+      <c r="J29">
+        <v>0.96</v>
+      </c>
+      <c r="K29" t="s">
+        <v>105</v>
+      </c>
+      <c r="L29" s="1">
+        <v>857708.64</v>
+      </c>
+      <c r="M29" s="1">
+        <v>865792.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>102.961</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-551.52</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.40113564911977</v>
+      </c>
+      <c r="J30">
+        <v>4.23</v>
+      </c>
+      <c r="K30" t="s">
+        <v>108</v>
+      </c>
+      <c r="L30" s="1">
+        <v>136938.13</v>
+      </c>
+      <c r="M30" s="1">
+        <v>142563.3</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>99.369</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-3843.75</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.27090442878683</v>
+      </c>
+      <c r="J31">
+        <v>1.54</v>
+      </c>
+      <c r="K31" t="s">
+        <v>111</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1415014.56</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1436950.01</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.869</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.415167</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>994151.67</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-5461.67</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.54937995527383</v>
+      </c>
+      <c r="J32">
+        <v>1.54</v>
+      </c>
+      <c r="K32" t="s">
+        <v>114</v>
+      </c>
+      <c r="L32" s="1">
+        <v>988690.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1004128.36</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>104.208</v>
+      </c>
+      <c r="D33" s="1">
+        <v>105.58525</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>422341.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-5509.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.304396210645</v>
+      </c>
+      <c r="J33">
+        <v>0.42</v>
+      </c>
+      <c r="K33" t="s">
+        <v>117</v>
+      </c>
+      <c r="L33" s="1">
+        <v>416832.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>418521.46</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.63</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-4426.67</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.44234556075137</v>
+      </c>
+      <c r="J34">
+        <v>1.21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>120</v>
+      </c>
+      <c r="L34" s="1">
+        <v>996300.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1008413.01</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>100.086</v>
+      </c>
+      <c r="D35" s="1">
+        <v>101.00763667</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>909068.73</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-8294.73</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.91244256086116</v>
+      </c>
+      <c r="J35">
+        <v>0.31</v>
+      </c>
+      <c r="K35" t="s">
+        <v>123</v>
+      </c>
+      <c r="L35" s="1">
+        <v>900774.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>903603.45</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-5926.97</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.79271950523567</v>
+      </c>
+      <c r="J36">
+        <v>2.15</v>
+      </c>
+      <c r="K36" t="s">
+        <v>126</v>
+      </c>
+      <c r="L36" s="1">
+        <v>741748.59</v>
+      </c>
+      <c r="M36" s="1">
+        <v>757785.12</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>9516.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>1.586</v>
+      </c>
+      <c r="J37">
+        <v>0.42</v>
+      </c>
+      <c r="K37" t="s">
+        <v>129</v>
+      </c>
+      <c r="L37" s="1">
+        <v>609516.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>612055.56</v>
+      </c>
+      <c r="N37" s="1">
         <v>0.4</v>
       </c>
-      <c r="P20">
-[...10 lines deleted...]
-      <c r="C21" s="1">
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>109.332</v>
+      </c>
+      <c r="D38" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-3944.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.44889597086274</v>
+      </c>
+      <c r="J38">
+        <v>0.4</v>
+      </c>
+      <c r="K38" t="s">
+        <v>132</v>
+      </c>
+      <c r="L38" s="1">
+        <v>874656.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>877880.04</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="1">
+        <v>668000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>102.676</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.33886377</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>670263.61</v>
+      </c>
+      <c r="H39" s="1">
+        <v>15612.07</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2.3292432659443</v>
+      </c>
+      <c r="J39">
+        <v>0.57</v>
+      </c>
+      <c r="K39" t="s">
+        <v>135</v>
+      </c>
+      <c r="L39" s="1">
+        <v>685875.68</v>
+      </c>
+      <c r="M39" s="1">
+        <v>689650.34</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>90.046</v>
+      </c>
+      <c r="D40" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="H40" s="1">
+        <v>15417.09</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.86345924801657</v>
+      </c>
+      <c r="J40">
+        <v>1.52</v>
+      </c>
+      <c r="K40" t="s">
+        <v>138</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1800920.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1831310.41</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>140</v>
+      </c>
+      <c r="B41" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>98.851</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-6065.5</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.77854617095192</v>
+      </c>
+      <c r="J41">
+        <v>2.09</v>
+      </c>
+      <c r="K41" t="s">
+        <v>141</v>
+      </c>
+      <c r="L41" s="1">
+        <v>773014.82</v>
+      </c>
+      <c r="M41" s="1">
+        <v>789356.48</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>143</v>
+      </c>
+      <c r="B42" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>98.73</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-6442.18</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.80903229556135</v>
+      </c>
+      <c r="J42">
+        <v>2.52</v>
+      </c>
+      <c r="K42" t="s">
+        <v>144</v>
+      </c>
+      <c r="L42" s="1">
+        <v>789840.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>810034.52</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>146</v>
+      </c>
+      <c r="B43" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-8249.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-1.1733546506749</v>
+      </c>
+      <c r="J43">
+        <v>0.51</v>
+      </c>
+      <c r="K43" t="s">
+        <v>147</v>
+      </c>
+      <c r="L43" s="1">
+        <v>694778.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>698345.12</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>149</v>
+      </c>
+      <c r="B44" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>109.462</v>
+      </c>
+      <c r="D44" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>654660.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2112.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.32261020987994</v>
+      </c>
+      <c r="J44">
+        <v>1.57</v>
+      </c>
+      <c r="K44" t="s">
+        <v>150</v>
+      </c>
+      <c r="L44" s="1">
+        <v>656772.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>666167.6</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>96.724</v>
+      </c>
+      <c r="D45" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-16900.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.1373682799371</v>
+      </c>
+      <c r="J45">
+        <v>2.68</v>
+      </c>
+      <c r="K45" t="s">
+        <v>153</v>
+      </c>
+      <c r="L45" s="1">
+        <v>773792.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>795194.74</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.479</v>
+      </c>
+      <c r="D46" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>734440.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>3913.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.5327868852459</v>
+      </c>
+      <c r="J46">
+        <v>2.64</v>
+      </c>
+      <c r="K46" t="s">
+        <v>156</v>
+      </c>
+      <c r="L46" s="1">
+        <v>738353.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>756821.49</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>104.238</v>
+      </c>
+      <c r="D47" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="H47" s="1">
+        <v>11584.85</v>
+      </c>
+      <c r="I47" s="1">
+        <v>2.9410564792465</v>
+      </c>
+      <c r="J47">
+        <v>1.25</v>
+      </c>
+      <c r="K47" t="s">
+        <v>159</v>
+      </c>
+      <c r="L47" s="1">
+        <v>405485.82</v>
+      </c>
+      <c r="M47" s="1">
+        <v>410345.66</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="1">
+        <v>411000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.22</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>407933.94</v>
+      </c>
+      <c r="H48" s="1">
+        <v>3970.26</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.97326052350535</v>
+      </c>
+      <c r="J48">
+        <v>0.21</v>
+      </c>
+      <c r="K48">
+        <v>882.52</v>
+      </c>
+      <c r="L48" s="1">
+        <v>411904.2</v>
+      </c>
+      <c r="M48" s="1">
+        <v>412786.72</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>163</v>
+      </c>
+      <c r="B49" s="1">
+        <v>841000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>102.364</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.2880654</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>843422.63</v>
+      </c>
+      <c r="H49" s="1">
+        <v>17458.61</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.0699717293571</v>
+      </c>
+      <c r="J49">
+        <v>1.0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>164</v>
+      </c>
+      <c r="L49" s="1">
+        <v>860881.24</v>
+      </c>
+      <c r="M49" s="1">
+        <v>869268.2</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>166</v>
+      </c>
+      <c r="B50" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>102.224</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.3582</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>401432.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>7463.2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.8591405585194</v>
+      </c>
+      <c r="J50">
+        <v>3.84</v>
+      </c>
+      <c r="K50" t="s">
+        <v>167</v>
+      </c>
+      <c r="L50" s="1">
+        <v>408896.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>424238.47</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.634</v>
+      </c>
+      <c r="D51" s="1">
+        <v>101.70135077</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1322117.56</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-13875.56</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-1.0494951749979</v>
+      </c>
+      <c r="J51">
+        <v>0.44</v>
+      </c>
+      <c r="K51" t="s">
+        <v>170</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1308242.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1313971.79</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>172</v>
+      </c>
+      <c r="B52" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>104.846</v>
+      </c>
+      <c r="D52" s="1">
+        <v>103.84281857</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>726899.73</v>
+      </c>
+      <c r="H52" s="1">
+        <v>7022.27</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.96605758816281</v>
+      </c>
+      <c r="J52">
+        <v>0.33</v>
+      </c>
+      <c r="K52" t="s">
+        <v>173</v>
+      </c>
+      <c r="L52" s="1">
+        <v>733922.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>736228.16</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>101.584</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>7920.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>1.584</v>
+      </c>
+      <c r="J53">
+        <v>0.24</v>
+      </c>
+      <c r="K53" t="s">
+        <v>176</v>
+      </c>
+      <c r="L53" s="1">
+        <v>507920.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>509127.19</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>106.179</v>
+      </c>
+      <c r="D54" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>751380.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-8127.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.0816098378983</v>
+      </c>
+      <c r="J54">
+        <v>0.16</v>
+      </c>
+      <c r="K54" t="s">
+        <v>179</v>
+      </c>
+      <c r="L54" s="1">
+        <v>743253.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>744356.26</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>181</v>
+      </c>
+      <c r="B55" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>103.446</v>
+      </c>
+      <c r="D55" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>303765.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>6573.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>2.1638437608019</v>
+      </c>
+      <c r="J55">
+        <v>0.62</v>
+      </c>
+      <c r="K55" t="s">
+        <v>182</v>
+      </c>
+      <c r="L55" s="1">
+        <v>310338.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>312196.11</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>184</v>
+      </c>
+      <c r="B56" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>107.065</v>
+      </c>
+      <c r="D56" s="1">
+        <v>109.243715</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>655462.29</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-13072.29</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1.9943618724427</v>
+      </c>
+      <c r="J56">
+        <v>2.29</v>
+      </c>
+      <c r="K56" t="s">
+        <v>185</v>
+      </c>
+      <c r="L56" s="1">
+        <v>642390.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>656111.92</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>187</v>
+      </c>
+      <c r="B57" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-3648.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.45607297167547</v>
+      </c>
+      <c r="J57">
+        <v>0.68</v>
+      </c>
+      <c r="K57" t="s">
+        <v>188</v>
+      </c>
+      <c r="L57" s="1">
+        <v>796224.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>801659.62</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>190</v>
+      </c>
+      <c r="B58" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>100.365</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>503667.36</v>
+      </c>
+      <c r="H58" s="1">
+        <v>2172.24</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.43128464786759</v>
+      </c>
+      <c r="J58">
+        <v>0.56</v>
+      </c>
+      <c r="K58" t="s">
+        <v>191</v>
+      </c>
+      <c r="L58" s="1">
+        <v>505839.6</v>
+      </c>
+      <c r="M58" s="1">
+        <v>508666.83</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>193</v>
+      </c>
+      <c r="B59" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.604</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>6416.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.604</v>
+      </c>
+      <c r="J59">
+        <v>0.94</v>
+      </c>
+      <c r="K59" t="s">
+        <v>194</v>
+      </c>
+      <c r="L59" s="1">
+        <v>406416.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>410190.63</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>196</v>
+      </c>
+      <c r="B60" s="1">
         <v>1500000.0</v>
       </c>
-      <c r="D21" s="1">
-[...20 lines deleted...]
-      <c r="K21">
+      <c r="C60" s="1">
+        <v>104.775</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="H60" s="1">
+        <v>57937.4</v>
+      </c>
+      <c r="I60" s="1">
+        <v>3.8275665335436</v>
+      </c>
+      <c r="J60">
+        <v>4.1</v>
+      </c>
+      <c r="K60" t="s">
+        <v>197</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1571625.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1633063.36</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>199</v>
+      </c>
+      <c r="B61" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>99.708</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-561.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.1871965563842</v>
+      </c>
+      <c r="J61">
+        <v>1.28</v>
+      </c>
+      <c r="K61" t="s">
+        <v>200</v>
+      </c>
+      <c r="L61" s="1">
+        <v>299124.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>302952.08</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>202</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>86.255</v>
+      </c>
+      <c r="D62" s="1">
+        <v>86.06233333</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1032748.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>2312.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.22386874629629</v>
+      </c>
+      <c r="J62">
+        <v>0.6</v>
+      </c>
+      <c r="K62" t="s">
+        <v>203</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1035060.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1042272.33</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>205</v>
+      </c>
+      <c r="B63" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.625</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.6852</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>402740.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-4240.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.0529849471422</v>
+      </c>
+      <c r="J63">
+        <v>1.37</v>
+      </c>
+      <c r="K63" t="s">
+        <v>206</v>
+      </c>
+      <c r="L63" s="1">
+        <v>398500.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>403990.41</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>208</v>
+      </c>
+      <c r="B64" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.473</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-4588.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.1399324190022</v>
+      </c>
+      <c r="J64">
+        <v>0.36</v>
+      </c>
+      <c r="K64" t="s">
+        <v>209</v>
+      </c>
+      <c r="L64" s="1">
+        <v>397892.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>399330.36</v>
+      </c>
+      <c r="N64" s="1">
         <v>0.26</v>
       </c>
-      <c r="L21" t="s">
-[...8 lines deleted...]
-      <c r="O21" s="1">
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>211</v>
+      </c>
+      <c r="B65" s="1">
+        <v>416000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>101.505</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>414593.92</v>
+      </c>
+      <c r="H65" s="1">
+        <v>7666.88</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.849250466577</v>
+      </c>
+      <c r="J65">
+        <v>0.7</v>
+      </c>
+      <c r="K65" t="s">
+        <v>212</v>
+      </c>
+      <c r="L65" s="1">
+        <v>422260.8</v>
+      </c>
+      <c r="M65" s="1">
+        <v>425152.85</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>214</v>
+      </c>
+      <c r="B66" s="1">
+        <v>627000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.001</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.84305423</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>626015.95</v>
+      </c>
+      <c r="H66" s="1">
+        <v>990.32</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.15819405240394</v>
+      </c>
+      <c r="J66">
+        <v>3.62</v>
+      </c>
+      <c r="K66" t="s">
+        <v>215</v>
+      </c>
+      <c r="L66" s="1">
+        <v>627006.27</v>
+      </c>
+      <c r="M66" s="1">
+        <v>649672.75</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>217</v>
+      </c>
+      <c r="B67" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.525</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-2859.17</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.57128080594437</v>
+      </c>
+      <c r="J67">
+        <v>2.63</v>
+      </c>
+      <c r="K67" t="s">
+        <v>218</v>
+      </c>
+      <c r="L67" s="1">
+        <v>497625.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>510773.68</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>220</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1592000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>99.327</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.08562374</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1593363.13</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-12077.29</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-0.75797473737201</v>
+      </c>
+      <c r="J68">
+        <v>1.54</v>
+      </c>
+      <c r="K68" t="s">
+        <v>221</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1581285.84</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1605799.33</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>223</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>99.157</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-8679.46</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-0.86005619707111</v>
+      </c>
+      <c r="J69">
+        <v>3.08</v>
+      </c>
+      <c r="K69" t="s">
+        <v>224</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1000494.13</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1031608.76</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>226</v>
+      </c>
+      <c r="B70" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.962</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.49511125</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>803960.89</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-4264.89</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.53048476027236</v>
+      </c>
+      <c r="J70">
+        <v>0.53</v>
+      </c>
+      <c r="K70" t="s">
+        <v>227</v>
+      </c>
+      <c r="L70" s="1">
+        <v>799696.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>803906.96</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>229</v>
+      </c>
+      <c r="B71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>98.875</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.631</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>896679.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-6804.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.7587999718963</v>
+      </c>
+      <c r="J71">
+        <v>1.45</v>
+      </c>
+      <c r="K71" t="s">
+        <v>230</v>
+      </c>
+      <c r="L71" s="1">
+        <v>889875.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>902928.08</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>232</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1115000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.874</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1112000.65</v>
+      </c>
+      <c r="H72" s="1">
+        <v>12744.45</v>
+      </c>
+      <c r="I72" s="1">
+        <v>1.1460829631709</v>
+      </c>
+      <c r="J72">
+        <v>0.34</v>
+      </c>
+      <c r="K72" t="s">
+        <v>233</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1124745.1</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1128525.41</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>235</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>100.645</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1093961.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>13134.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.2005912459402</v>
+      </c>
+      <c r="J73">
+        <v>0.72</v>
+      </c>
+      <c r="K73" t="s">
+        <v>236</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1107095.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1115039.86</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>238</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1258000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.67</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.38705326</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1250289.13</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-9020.53</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.72147551982636</v>
+      </c>
+      <c r="J74">
+        <v>0.38</v>
+      </c>
+      <c r="K74" t="s">
+        <v>239</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1241268.6</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1246024.87</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>241</v>
+      </c>
+      <c r="B75" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>100.975</v>
+      </c>
+      <c r="D75" s="1">
+        <v>96.98605268</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1988214.08</v>
+      </c>
+      <c r="H75" s="1">
+        <v>81773.42</v>
+      </c>
+      <c r="I75" s="1">
+        <v>4.1129082035271</v>
+      </c>
+      <c r="J75">
+        <v>0.53</v>
+      </c>
+      <c r="K75" t="s">
+        <v>242</v>
+      </c>
+      <c r="L75" s="1">
+        <v>2069987.5</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2080855.31</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>244</v>
+      </c>
+      <c r="B76" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>91.601</v>
+      </c>
+      <c r="D76" s="1">
+        <v>83.47740778</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>751296.67</v>
+      </c>
+      <c r="H76" s="1">
+        <v>73112.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>9.7314859654576</v>
+      </c>
+      <c r="J76">
+        <v>1.52</v>
+      </c>
+      <c r="K76" t="s">
+        <v>245</v>
+      </c>
+      <c r="L76" s="1">
+        <v>824409.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>838093.93</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>247</v>
+      </c>
+      <c r="B77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>102.425</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.4068</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>702847.6</v>
+      </c>
+      <c r="H77" s="1">
+        <v>14127.4</v>
+      </c>
+      <c r="I77" s="1">
+        <v>2.0100232255186</v>
+      </c>
+      <c r="J77">
+        <v>1.87</v>
+      </c>
+      <c r="K77" t="s">
+        <v>248</v>
+      </c>
+      <c r="L77" s="1">
+        <v>716975.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>730054.45</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>250</v>
+      </c>
+      <c r="B78" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.30714286</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>702150.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>3450.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.49134800256355</v>
+      </c>
+      <c r="J78">
+        <v>0.91</v>
+      </c>
+      <c r="K78" t="s">
+        <v>251</v>
+      </c>
+      <c r="L78" s="1">
+        <v>705600.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>711971.17</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>253</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.70225</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1196427.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-4023.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.33625118791201</v>
+      </c>
+      <c r="J79">
+        <v>0.73</v>
+      </c>
+      <c r="K79" t="s">
+        <v>254</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1192404.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1201157.42</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>256</v>
+      </c>
+      <c r="B80" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.786</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.28911125</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>802312.89</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-12024.89</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.4987781138603</v>
+      </c>
+      <c r="J80">
+        <v>0.97</v>
+      </c>
+      <c r="K80" t="s">
+        <v>257</v>
+      </c>
+      <c r="L80" s="1">
+        <v>790288.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>798046.9</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>259</v>
+      </c>
+      <c r="B81" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>101.917</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>597906.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>13596.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>2.2739360367683</v>
+      </c>
+      <c r="J81">
+        <v>0.95</v>
+      </c>
+      <c r="K81" t="s">
+        <v>260</v>
+      </c>
+      <c r="L81" s="1">
+        <v>611502.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>617204.05</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="1">
+        <v>898000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>101.141</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>895916.64</v>
+      </c>
+      <c r="H82" s="1">
+        <v>12329.54</v>
+      </c>
+      <c r="I82" s="1">
+        <v>1.37619276722</v>
+      </c>
+      <c r="J82">
+        <v>0.39</v>
+      </c>
+      <c r="K82" t="s">
+        <v>263</v>
+      </c>
+      <c r="L82" s="1">
+        <v>908246.18</v>
+      </c>
+      <c r="M82" s="1">
+        <v>911773.6</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>265</v>
+      </c>
+      <c r="B83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.633</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.92916667</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>599575.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-1777.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.29637660009173</v>
+      </c>
+      <c r="J83">
+        <v>0.26</v>
+      </c>
+      <c r="K83" t="s">
+        <v>266</v>
+      </c>
+      <c r="L83" s="1">
+        <v>597798.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>599334.99</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>268</v>
+      </c>
+      <c r="B84" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.00810357</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>280022.69</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-1890.29</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.67504886836135</v>
+      </c>
+      <c r="J84">
+        <v>1.9</v>
+      </c>
+      <c r="K84" t="s">
+        <v>269</v>
+      </c>
+      <c r="L84" s="1">
+        <v>278132.4</v>
+      </c>
+      <c r="M84" s="1">
+        <v>283463.75</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>271</v>
+      </c>
+      <c r="B85" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.265</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>592260.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>3330.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.56225306453247</v>
+      </c>
+      <c r="J85">
+        <v>1.45</v>
+      </c>
+      <c r="K85" t="s">
+        <v>272</v>
+      </c>
+      <c r="L85" s="1">
+        <v>595590.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>604269.45</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>274</v>
+      </c>
+      <c r="B86" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>101.388</v>
+      </c>
+      <c r="D86" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>406480.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-928.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.22830151544971</v>
+      </c>
+      <c r="J86">
+        <v>0.66</v>
+      </c>
+      <c r="K86" t="s">
+        <v>275</v>
+      </c>
+      <c r="L86" s="1">
+        <v>405552.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>408203.18</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>277</v>
+      </c>
+      <c r="B87" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.792</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>3857.04</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.792</v>
+      </c>
+      <c r="J87">
+        <v>0.8</v>
+      </c>
+      <c r="K87" t="s">
+        <v>278</v>
+      </c>
+      <c r="L87" s="1">
+        <v>490857.04</v>
+      </c>
+      <c r="M87" s="1">
+        <v>494768.52</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>280</v>
+      </c>
+      <c r="B88" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>101.737</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>899478.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>16155.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.7960417041884</v>
+      </c>
+      <c r="J88">
+        <v>0.89</v>
+      </c>
+      <c r="K88" t="s">
+        <v>281</v>
+      </c>
+      <c r="L88" s="1">
+        <v>915633.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>923677.52</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>283</v>
+      </c>
+      <c r="B89" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>95.395</v>
+      </c>
+      <c r="D89" s="1">
+        <v>94.61294429</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>662290.61</v>
+      </c>
+      <c r="H89" s="1">
+        <v>5474.39</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.82658426940403</v>
+      </c>
+      <c r="J89">
+        <v>0.49</v>
+      </c>
+      <c r="K89" t="s">
+        <v>43</v>
+      </c>
+      <c r="L89" s="1">
+        <v>667765.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>671217.05</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>285</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>101.731</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.55165909</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1106068.25</v>
+      </c>
+      <c r="H90" s="1">
+        <v>12972.75</v>
+      </c>
+      <c r="I90" s="1">
+        <v>1.1728706614623</v>
+      </c>
+      <c r="J90">
+        <v>0.28</v>
+      </c>
+      <c r="K90" t="s">
+        <v>286</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1119041.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1122077.3</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>288</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.415</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.42609524</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2066948.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-233.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.011272659012225</v>
+      </c>
+      <c r="J91">
+        <v>2.45</v>
+      </c>
+      <c r="K91" t="s">
+        <v>289</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2066715.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2118064.32</v>
+      </c>
+      <c r="N91" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>291</v>
+      </c>
+      <c r="B92" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.669</v>
+      </c>
+      <c r="D92" s="1">
+        <v>97.29129462</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>1264786.83</v>
+      </c>
+      <c r="H92" s="1">
+        <v>17910.17</v>
+      </c>
+      <c r="I92" s="1">
+        <v>1.4160623415094</v>
+      </c>
+      <c r="J92">
+        <v>0.48</v>
+      </c>
+      <c r="K92" t="s">
+        <v>292</v>
+      </c>
+      <c r="L92" s="1">
+        <v>1282697.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>1288929.88</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>294</v>
+      </c>
+      <c r="B93" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.891</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-4150.19</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.79907804093518</v>
+      </c>
+      <c r="J93">
+        <v>2.43</v>
+      </c>
+      <c r="K93" t="s">
+        <v>295</v>
+      </c>
+      <c r="L93" s="1">
+        <v>515222.11</v>
+      </c>
+      <c r="M93" s="1">
+        <v>527886.69</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>297</v>
+      </c>
+      <c r="B94" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.627</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>499980.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-1845.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.36901476059042</v>
+      </c>
+      <c r="J94">
+        <v>2.43</v>
+      </c>
+      <c r="K94" t="s">
+        <v>298</v>
+      </c>
+      <c r="L94" s="1">
+        <v>498135.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>510299.38</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>300</v>
+      </c>
+      <c r="B95" s="1">
+        <v>657000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>100.174</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>653018.58</v>
+      </c>
+      <c r="H95" s="1">
+        <v>5124.6</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.78475561905145</v>
+      </c>
+      <c r="J95">
+        <v>0.65</v>
+      </c>
+      <c r="K95" t="s">
+        <v>301</v>
+      </c>
+      <c r="L95" s="1">
+        <v>658143.18</v>
+      </c>
+      <c r="M95" s="1">
+        <v>662395.68</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>303</v>
+      </c>
+      <c r="B96" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>95.822</v>
+      </c>
+      <c r="D96" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>655200.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>15554.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>2.3739316239316</v>
+      </c>
+      <c r="J96">
+        <v>1.13</v>
+      </c>
+      <c r="K96" t="s">
+        <v>304</v>
+      </c>
+      <c r="L96" s="1">
+        <v>670754.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>678638.59</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>306</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>99.391</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.08276467</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>1501241.47</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-10376.47</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-0.69119260341243</v>
+      </c>
+      <c r="J97">
+        <v>3.34</v>
+      </c>
+      <c r="K97" t="s">
+        <v>307</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1490865.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1541027.67</v>
+      </c>
+      <c r="N97" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>309</v>
+      </c>
+      <c r="B98" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>101.809</v>
+      </c>
+      <c r="D98" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-8421.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1.1678251077544</v>
+      </c>
+      <c r="J98">
+        <v>3.6</v>
+      </c>
+      <c r="K98" t="s">
+        <v>310</v>
+      </c>
+      <c r="L98" s="1">
+        <v>712663.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>737848.62</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>312</v>
+      </c>
+      <c r="B99" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>100.295</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.56446429</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>557561.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>4091.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.73373137647719</v>
+      </c>
+      <c r="J99">
+        <v>0.88</v>
+      </c>
+      <c r="K99" t="s">
+        <v>313</v>
+      </c>
+      <c r="L99" s="1">
+        <v>561652.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>566592.27</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>315</v>
+      </c>
+      <c r="B100" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.22</v>
+      </c>
+      <c r="D100" s="1">
+        <v>101.1515</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>404606.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>274.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.067720201875405</v>
+      </c>
+      <c r="J100">
+        <v>0.85</v>
+      </c>
+      <c r="K100" t="s">
+        <v>316</v>
+      </c>
+      <c r="L100" s="1">
+        <v>404880.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>408282.74</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>318</v>
+      </c>
+      <c r="B101" s="1">
+        <v>347000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>97.415</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.16931124</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>344117.51</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-6087.46</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1.769006174664</v>
+      </c>
+      <c r="J101">
+        <v>1.73</v>
+      </c>
+      <c r="K101" t="s">
+        <v>319</v>
+      </c>
+      <c r="L101" s="1">
+        <v>338030.05</v>
+      </c>
+      <c r="M101" s="1">
+        <v>344031.25</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>321</v>
+      </c>
+      <c r="B102" s="1">
+        <v>1376000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.92</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.03007631</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1376413.85</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-15274.65</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.1097425385541</v>
+      </c>
+      <c r="J102">
+        <v>1.14</v>
+      </c>
+      <c r="K102" t="s">
+        <v>322</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1361139.2</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1376862.85</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>324</v>
+      </c>
+      <c r="B103" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>103.568</v>
+      </c>
+      <c r="D103" s="1">
+        <v>101.59326143</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>711152.83</v>
+      </c>
+      <c r="H103" s="1">
+        <v>13823.17</v>
+      </c>
+      <c r="I103" s="1">
+        <v>1.9437692457752</v>
+      </c>
+      <c r="J103">
         <v>0.98</v>
       </c>
-      <c r="P21">
-[...10 lines deleted...]
-      <c r="C22" s="1">
+      <c r="K103" t="s">
+        <v>325</v>
+      </c>
+      <c r="L103" s="1">
+        <v>724976.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>731808.19</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>327</v>
+      </c>
+      <c r="B104" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>105.053</v>
+      </c>
+      <c r="D104" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>635580.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-5262.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-0.82790522042858</v>
+      </c>
+      <c r="J104">
+        <v>1.82</v>
+      </c>
+      <c r="K104" t="s">
+        <v>328</v>
+      </c>
+      <c r="L104" s="1">
+        <v>630318.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>641208.41</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>330</v>
+      </c>
+      <c r="B105" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.827</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>792608.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>14008.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>1.7673301304049</v>
+      </c>
+      <c r="J105">
+        <v>0.23</v>
+      </c>
+      <c r="K105" t="s">
+        <v>331</v>
+      </c>
+      <c r="L105" s="1">
+        <v>806616.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>808479.01</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>333</v>
+      </c>
+      <c r="B106" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>89.028</v>
+      </c>
+      <c r="D106" s="1">
+        <v>90.05</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>540300.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-6132.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-1.1349250416435</v>
+      </c>
+      <c r="J106">
+        <v>0.89</v>
+      </c>
+      <c r="K106" t="s">
+        <v>334</v>
+      </c>
+      <c r="L106" s="1">
+        <v>534168.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>539510.47</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>336</v>
+      </c>
+      <c r="B107" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>101.492</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.33326</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>595999.56</v>
+      </c>
+      <c r="H107" s="1">
+        <v>12952.44</v>
+      </c>
+      <c r="I107" s="1">
+        <v>2.1732297923173</v>
+      </c>
+      <c r="J107">
+        <v>2.98</v>
+      </c>
+      <c r="K107" t="s">
+        <v>337</v>
+      </c>
+      <c r="L107" s="1">
+        <v>608952.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>626851.32</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>339</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>85.35</v>
+      </c>
+      <c r="D108" s="1">
+        <v>85.4121875</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1366595.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-995.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.072808696065769</v>
+      </c>
+      <c r="J108">
+        <v>0.48</v>
+      </c>
+      <c r="K108" t="s">
+        <v>340</v>
+      </c>
+      <c r="L108" s="1">
+        <v>1365600.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1373232.88</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>342</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>100.408</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1598368.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>8160.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.51052073114577</v>
+      </c>
+      <c r="J109">
+        <v>0.31</v>
+      </c>
+      <c r="K109" t="s">
+        <v>343</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1606528.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1611437.59</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>345</v>
+      </c>
+      <c r="B110" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>82.157</v>
+      </c>
+      <c r="D110" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>738000.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1413.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.19146341463415</v>
+      </c>
+      <c r="J110">
+        <v>0.22</v>
+      </c>
+      <c r="K110" t="s">
+        <v>346</v>
+      </c>
+      <c r="L110" s="1">
+        <v>739413.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>741419.51</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>348</v>
+      </c>
+      <c r="B111" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>101.002</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.15782656</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>369582.38</v>
+      </c>
+      <c r="H111" s="1">
+        <v>3115.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.84284321130244</v>
+      </c>
+      <c r="J111">
+        <v>0.58</v>
+      </c>
+      <c r="K111" t="s">
+        <v>349</v>
+      </c>
+      <c r="L111" s="1">
+        <v>372697.38</v>
+      </c>
+      <c r="M111" s="1">
+        <v>374840.61</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>351</v>
+      </c>
+      <c r="B112" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>102.118</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.5846961</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>489847.47</v>
+      </c>
+      <c r="H112" s="1">
+        <v>7467.19</v>
+      </c>
+      <c r="I112" s="1">
+        <v>1.5243908476245</v>
+      </c>
+      <c r="J112">
+        <v>0.51</v>
+      </c>
+      <c r="K112" t="s">
+        <v>352</v>
+      </c>
+      <c r="L112" s="1">
+        <v>497314.66</v>
+      </c>
+      <c r="M112" s="1">
+        <v>499796.36</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>354</v>
+      </c>
+      <c r="B113" s="1">
+        <v>1052000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>103.897</v>
+      </c>
+      <c r="D113" s="1">
+        <v>102.3524135</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>1076747.39</v>
+      </c>
+      <c r="H113" s="1">
+        <v>16249.05</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.5090865462883</v>
+      </c>
+      <c r="J113">
+        <v>3.19</v>
+      </c>
+      <c r="K113" t="s">
+        <v>355</v>
+      </c>
+      <c r="L113" s="1">
+        <v>1092996.44</v>
+      </c>
+      <c r="M113" s="1">
+        <v>1126531.46</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>357</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>98.797</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.57176471</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>1692720.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-13171.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.77809679096366</v>
+      </c>
+      <c r="J114">
+        <v>0.95</v>
+      </c>
+      <c r="K114" t="s">
+        <v>358</v>
+      </c>
+      <c r="L114" s="1">
+        <v>1679549.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>1695757.22</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>360</v>
+      </c>
+      <c r="B115" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D22" s="1">
-[...20 lines deleted...]
-      <c r="K22">
+      <c r="C115" s="1">
+        <v>98.849</v>
+      </c>
+      <c r="D115" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>390360.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>5036.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>1.2900911978686</v>
+      </c>
+      <c r="J115">
+        <v>1.93</v>
+      </c>
+      <c r="K115" t="s">
+        <v>361</v>
+      </c>
+      <c r="L115" s="1">
+        <v>395396.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>403124.77</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>363</v>
+      </c>
+      <c r="B116" s="1">
+        <v>549000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>99.081</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.96353552</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>548799.81</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-4845.12</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.88285744851114</v>
+      </c>
+      <c r="J116">
+        <v>2.23</v>
+      </c>
+      <c r="K116" t="s">
+        <v>364</v>
+      </c>
+      <c r="L116" s="1">
+        <v>543954.69</v>
+      </c>
+      <c r="M116" s="1">
+        <v>556194.38</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>366</v>
+      </c>
+      <c r="B117" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>102.587</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>18471.18</v>
+      </c>
+      <c r="I117" s="1">
+        <v>2.587</v>
+      </c>
+      <c r="J117">
+        <v>1.26</v>
+      </c>
+      <c r="K117" t="s">
+        <v>367</v>
+      </c>
+      <c r="L117" s="1">
+        <v>732471.18</v>
+      </c>
+      <c r="M117" s="1">
+        <v>741442.46</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>369</v>
+      </c>
+      <c r="B118" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>89.422</v>
+      </c>
+      <c r="D118" s="1">
+        <v>90.124458</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>450622.29</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-3512.29</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.77943103968514</v>
+      </c>
+      <c r="J118">
+        <v>0.87</v>
+      </c>
+      <c r="K118" t="s">
+        <v>370</v>
+      </c>
+      <c r="L118" s="1">
+        <v>447110.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>451437.05</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>372</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>98.834</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.87081818</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2197158.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-22810.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-1.0381592948709</v>
+      </c>
+      <c r="J119">
+        <v>1.3</v>
+      </c>
+      <c r="K119" t="s">
+        <v>373</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2174348.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2203053.48</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>375</v>
+      </c>
+      <c r="B120" s="1">
+        <v>1299000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>98.925</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.05043341</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>1299655.13</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-14619.38</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.1248661019789</v>
+      </c>
+      <c r="J120">
+        <v>0.4</v>
+      </c>
+      <c r="K120" t="s">
+        <v>376</v>
+      </c>
+      <c r="L120" s="1">
+        <v>1285035.75</v>
+      </c>
+      <c r="M120" s="1">
+        <v>1290290.83</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>378</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>101.423</v>
+      </c>
+      <c r="D121" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1753550.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-29359.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.6742607852642</v>
+      </c>
+      <c r="J121">
+        <v>1.11</v>
+      </c>
+      <c r="K121" t="s">
+        <v>379</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1724191.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1742979.96</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>381</v>
+      </c>
+      <c r="B122" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="D122" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>296457.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2256.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.76098725953511</v>
+      </c>
+      <c r="J122">
+        <v>1.47</v>
+      </c>
+      <c r="K122" t="s">
+        <v>382</v>
+      </c>
+      <c r="L122" s="1">
+        <v>298713.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>303134.07</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>384</v>
+      </c>
+      <c r="B123" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.434</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.77214333</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>604632.86</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-8028.86</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-1.3278901183108</v>
+      </c>
+      <c r="J123">
+        <v>0.24</v>
+      </c>
+      <c r="K123" t="s">
+        <v>385</v>
+      </c>
+      <c r="L123" s="1">
+        <v>596604.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>598053.86</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>387</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>94.679</v>
+      </c>
+      <c r="D124" s="1">
+        <v>90.63588067</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1359538.21</v>
+      </c>
+      <c r="H124" s="1">
+        <v>60646.79</v>
+      </c>
+      <c r="I124" s="1">
+        <v>4.4608374780434</v>
+      </c>
+      <c r="J124">
+        <v>0.39</v>
+      </c>
+      <c r="K124" t="s">
+        <v>388</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1420185.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1426000.07</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>390</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.957</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1004670.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>4900.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.48772233668767</v>
+      </c>
+      <c r="J125">
+        <v>3.68</v>
+      </c>
+      <c r="K125" t="s">
+        <v>391</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1009570.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1046391.92</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>393</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1321000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.807</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.36824451</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1325864.51</v>
+      </c>
+      <c r="H126" s="1">
+        <v>5795.96</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.43714572313275</v>
+      </c>
+      <c r="J126">
+        <v>2.86</v>
+      </c>
+      <c r="K126" t="s">
+        <v>394</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1331660.47</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1369441.07</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>396</v>
+      </c>
+      <c r="B127" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.877</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>895500.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>3393.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.37889447236181</v>
+      </c>
+      <c r="J127">
+        <v>1.29</v>
+      </c>
+      <c r="K127" t="s">
+        <v>397</v>
+      </c>
+      <c r="L127" s="1">
+        <v>898893.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>910459.8</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>399</v>
+      </c>
+      <c r="B128" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>399176.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-2756.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-0.69042226987594</v>
+      </c>
+      <c r="J128">
+        <v>1.13</v>
+      </c>
+      <c r="K128" t="s">
+        <v>400</v>
+      </c>
+      <c r="L128" s="1">
+        <v>396420.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>400946.03</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>402</v>
+      </c>
+      <c r="B129" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>105.856</v>
+      </c>
+      <c r="D129" s="1">
+        <v>101.92626523</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>568748.56</v>
+      </c>
+      <c r="H129" s="1">
+        <v>21927.92</v>
+      </c>
+      <c r="I129" s="1">
+        <v>3.8554682230756</v>
+      </c>
+      <c r="J129">
+        <v>1.92</v>
+      </c>
+      <c r="K129" t="s">
+        <v>403</v>
+      </c>
+      <c r="L129" s="1">
+        <v>590676.48</v>
+      </c>
+      <c r="M129" s="1">
+        <v>601406.23</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>405</v>
+      </c>
+      <c r="B130" s="1">
+        <v>763000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.815</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>762145.44</v>
+      </c>
+      <c r="H130" s="1">
+        <v>7073.01</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.92803940413263</v>
+      </c>
+      <c r="J130">
+        <v>0.16</v>
+      </c>
+      <c r="K130" t="s">
+        <v>406</v>
+      </c>
+      <c r="L130" s="1">
+        <v>769218.45</v>
+      </c>
+      <c r="M130" s="1">
+        <v>770433.5</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>408</v>
+      </c>
+      <c r="B131" s="1">
+        <v>489000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.27266462</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>490333.33</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-1616.95</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.32976546791139</v>
+      </c>
+      <c r="J131">
+        <v>3.53</v>
+      </c>
+      <c r="K131" t="s">
+        <v>409</v>
+      </c>
+      <c r="L131" s="1">
+        <v>488716.38</v>
+      </c>
+      <c r="M131" s="1">
+        <v>505962.67</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>411</v>
+      </c>
+      <c r="B132" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.14</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.20214286</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>708415.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-7435.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-1.0495260546431</v>
+      </c>
+      <c r="J132">
+        <v>1.19</v>
+      </c>
+      <c r="K132" t="s">
+        <v>412</v>
+      </c>
+      <c r="L132" s="1">
+        <v>700980.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>709282.19</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>414</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1774000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.935</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.8724549</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1771737.35</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-16630.45</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.93865210890316</v>
+      </c>
+      <c r="J133">
+        <v>1.35</v>
+      </c>
+      <c r="K133" t="s">
+        <v>415</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1755106.9</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1779116.65</v>
+      </c>
+      <c r="N133" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>417</v>
+      </c>
+      <c r="B134" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>105.035</v>
+      </c>
+      <c r="D134" s="1">
+        <v>101.1028525</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>404411.41</v>
+      </c>
+      <c r="H134" s="1">
+        <v>15728.59</v>
+      </c>
+      <c r="I134" s="1">
+        <v>3.8892547566845</v>
+      </c>
+      <c r="J134">
+        <v>1.09</v>
+      </c>
+      <c r="K134" t="s">
+        <v>418</v>
+      </c>
+      <c r="L134" s="1">
+        <v>420140.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>424498.9</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>420</v>
+      </c>
+      <c r="B135" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.597</v>
+      </c>
+      <c r="D135" s="1">
+        <v>102.44851557</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>822661.58</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-14867.67</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-1.8072644160677</v>
+      </c>
+      <c r="J135">
+        <v>0.8</v>
+      </c>
+      <c r="K135" t="s">
+        <v>421</v>
+      </c>
+      <c r="L135" s="1">
+        <v>807793.91</v>
+      </c>
+      <c r="M135" s="1">
+        <v>814217.91</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>423</v>
+      </c>
+      <c r="B136" s="1">
+        <v>583000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.648</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>582755.14</v>
+      </c>
+      <c r="H136" s="1">
+        <v>4022.7</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.69028992176714</v>
+      </c>
+      <c r="J136">
+        <v>0.58</v>
+      </c>
+      <c r="K136" t="s">
+        <v>424</v>
+      </c>
+      <c r="L136" s="1">
+        <v>586777.84</v>
+      </c>
+      <c r="M136" s="1">
+        <v>590132.09</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>426</v>
+      </c>
+      <c r="B137" s="1">
+        <v>468000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.657</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.49946581</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>465657.5</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-3942.74</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.84670385422762</v>
+      </c>
+      <c r="J137">
+        <v>1.06</v>
+      </c>
+      <c r="K137" t="s">
+        <v>427</v>
+      </c>
+      <c r="L137" s="1">
+        <v>461714.76</v>
+      </c>
+      <c r="M137" s="1">
+        <v>466673.64</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>429</v>
+      </c>
+      <c r="B138" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>101.771</v>
+      </c>
+      <c r="D138" s="1">
+        <v>103.074</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>618444.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-7818.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.2641403263675</v>
+      </c>
+      <c r="J138">
+        <v>0.62</v>
+      </c>
+      <c r="K138" t="s">
+        <v>430</v>
+      </c>
+      <c r="L138" s="1">
+        <v>610626.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>614373.95</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>432</v>
+      </c>
+      <c r="B139" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>76.23</v>
+      </c>
+      <c r="D139" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="H139" s="1">
+        <v>15537.78</v>
+      </c>
+      <c r="I139" s="1">
+        <v>2.6144576744135</v>
+      </c>
+      <c r="J139">
+        <v>0.46</v>
+      </c>
+      <c r="K139" t="s">
+        <v>433</v>
+      </c>
+      <c r="L139" s="1">
+        <v>609840.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>613555.07</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>435</v>
+      </c>
+      <c r="B140" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.287</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.96944444</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>899725.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-6142.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-0.68265303287116</v>
+      </c>
+      <c r="J140">
+        <v>0.18</v>
+      </c>
+      <c r="K140" t="s">
+        <v>436</v>
+      </c>
+      <c r="L140" s="1">
+        <v>893583.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>895164.16</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>438</v>
+      </c>
+      <c r="B141" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>101.797</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.66511125</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>805320.89</v>
+      </c>
+      <c r="H141" s="1">
+        <v>9055.11</v>
+      </c>
+      <c r="I141" s="1">
+        <v>1.1244101714535</v>
+      </c>
+      <c r="J141">
+        <v>3.18</v>
+      </c>
+      <c r="K141" t="s">
+        <v>439</v>
+      </c>
+      <c r="L141" s="1">
+        <v>814376.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>839788.65</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>441</v>
+      </c>
+      <c r="B142" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.691</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>799320.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>6208.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.77666016113697</v>
+      </c>
+      <c r="J142">
+        <v>0.13</v>
+      </c>
+      <c r="K142" t="s">
+        <v>442</v>
+      </c>
+      <c r="L142" s="1">
+        <v>805528.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>806580.05</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>444</v>
+      </c>
+      <c r="B143" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>96.643</v>
+      </c>
+      <c r="D143" s="1">
+        <v>95.674</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>765392.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>7752.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>1.0128143487259</v>
+      </c>
+      <c r="J143">
+        <v>1.36</v>
+      </c>
+      <c r="K143" t="s">
+        <v>445</v>
+      </c>
+      <c r="L143" s="1">
+        <v>773144.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>783993.32</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>447</v>
+      </c>
+      <c r="B144" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.25</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-5640.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-1.4007550168885</v>
+      </c>
+      <c r="J144">
+        <v>3.3</v>
+      </c>
+      <c r="K144" t="s">
+        <v>448</v>
+      </c>
+      <c r="L144" s="1">
+        <v>397000.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>410204.11</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>450</v>
+      </c>
+      <c r="B145" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.661</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>3305.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.661</v>
+      </c>
+      <c r="J145">
+        <v>0.78</v>
+      </c>
+      <c r="K145" t="s">
+        <v>451</v>
+      </c>
+      <c r="L145" s="1">
+        <v>503305.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>507200.55</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>453</v>
+      </c>
+      <c r="B146" s="1">
+        <v>999000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>98.879</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.95190691</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>998519.55</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-10718.34</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-1.0734231493014</v>
+      </c>
+      <c r="J146">
+        <v>0.95</v>
+      </c>
+      <c r="K146" t="s">
+        <v>454</v>
+      </c>
+      <c r="L146" s="1">
+        <v>987801.21</v>
+      </c>
+      <c r="M146" s="1">
+        <v>997315.66</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>456</v>
+      </c>
+      <c r="B147" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.894</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.22785714</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>701595.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-2337.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.33309815491844</v>
+      </c>
+      <c r="J147">
+        <v>2.25</v>
+      </c>
+      <c r="K147" t="s">
+        <v>457</v>
+      </c>
+      <c r="L147" s="1">
+        <v>699258.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>715036.42</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>459</v>
+      </c>
+      <c r="B148" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.818</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1968.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.49533858204297</v>
+      </c>
+      <c r="J148">
+        <v>1.02</v>
+      </c>
+      <c r="K148" t="s">
+        <v>460</v>
+      </c>
+      <c r="L148" s="1">
+        <v>399272.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>403363.78</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>462</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.538</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.91491667</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1198979.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>7477.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.62361392484772</v>
+      </c>
+      <c r="J149">
+        <v>3.72</v>
+      </c>
+      <c r="K149" t="s">
+        <v>463</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1206456.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1251086.14</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>465</v>
+      </c>
+      <c r="B150" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.231</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-3875.76</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.769</v>
+      </c>
+      <c r="J150">
+        <v>1.32</v>
+      </c>
+      <c r="K150" t="s">
+        <v>466</v>
+      </c>
+      <c r="L150" s="1">
+        <v>500124.24</v>
+      </c>
+      <c r="M150" s="1">
+        <v>506772.15</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>468</v>
+      </c>
+      <c r="B151" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>100.359</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>997000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>6590.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.66098294884654</v>
+      </c>
+      <c r="J151">
+        <v>0.25</v>
+      </c>
+      <c r="K151" t="s">
+        <v>469</v>
+      </c>
+      <c r="L151" s="1">
+        <v>1003590.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>1006083.15</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>471</v>
+      </c>
+      <c r="B152" s="1">
+        <v>513000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.295</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.55553606</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>510719.9</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-1336.55</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.26169922104073</v>
+      </c>
+      <c r="J152">
+        <v>2.77</v>
+      </c>
+      <c r="K152" t="s">
+        <v>472</v>
+      </c>
+      <c r="L152" s="1">
+        <v>509383.35</v>
+      </c>
+      <c r="M152" s="1">
+        <v>523613.83</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>474</v>
+      </c>
+      <c r="B153" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>100.87</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>299691.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>2919.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.97400322332002</v>
+      </c>
+      <c r="J153">
+        <v>0.75</v>
+      </c>
+      <c r="K153" t="s">
+        <v>475</v>
+      </c>
+      <c r="L153" s="1">
+        <v>302610.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>304871.3</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>477</v>
+      </c>
+      <c r="B154" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.59</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.0417275</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>400166.91</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-1806.91</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.45153908402871</v>
+      </c>
+      <c r="J154">
+        <v>2.37</v>
+      </c>
+      <c r="K154" t="s">
+        <v>478</v>
+      </c>
+      <c r="L154" s="1">
+        <v>398360.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>407829.86</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>480</v>
+      </c>
+      <c r="B155" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>101.084</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>5214.04</v>
+      </c>
+      <c r="I155" s="1">
+        <v>1.084</v>
+      </c>
+      <c r="J155">
+        <v>0.01</v>
+      </c>
+      <c r="K155">
+        <v>51.87</v>
+      </c>
+      <c r="L155" s="1">
+        <v>486214.04</v>
+      </c>
+      <c r="M155" s="1">
+        <v>486265.91</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>482</v>
+      </c>
+      <c r="B156" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.334</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.01896552</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>551104.5</v>
+      </c>
+      <c r="H156" s="1">
+        <v>1735.84</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.31497474616883</v>
+      </c>
+      <c r="J156">
+        <v>1.01</v>
+      </c>
+      <c r="K156" t="s">
+        <v>483</v>
+      </c>
+      <c r="L156" s="1">
+        <v>552840.34</v>
+      </c>
+      <c r="M156" s="1">
+        <v>558388.08</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>485</v>
+      </c>
+      <c r="B157" s="1">
+        <v>304000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>303008.96</v>
+      </c>
+      <c r="H157" s="1">
+        <v>4170.88</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1.3764873487569</v>
+      </c>
+      <c r="J157">
+        <v>0.29</v>
+      </c>
+      <c r="K157">
+        <v>882.44</v>
+      </c>
+      <c r="L157" s="1">
+        <v>307179.84</v>
+      </c>
+      <c r="M157" s="1">
+        <v>308062.28</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>485</v>
+      </c>
+      <c r="B158" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.522</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.29879778</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>884689.18</v>
+      </c>
+      <c r="H158" s="1">
+        <v>20008.82</v>
+      </c>
+      <c r="I158" s="1">
+        <v>2.2616779375554</v>
+      </c>
+      <c r="J158">
+        <v>0.78</v>
+      </c>
+      <c r="K158" t="s">
+        <v>487</v>
+      </c>
+      <c r="L158" s="1">
+        <v>904698.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>911700.74</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>489</v>
+      </c>
+      <c r="B159" s="1">
+        <v>448000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>99.064</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.30427009</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>444883.13</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-1076.41</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.24195343167991</v>
+      </c>
+      <c r="J159">
+        <v>1.71</v>
+      </c>
+      <c r="K159" t="s">
+        <v>490</v>
+      </c>
+      <c r="L159" s="1">
+        <v>443806.72</v>
+      </c>
+      <c r="M159" s="1">
+        <v>451477.95</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>492</v>
+      </c>
+      <c r="B160" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>98.606</v>
+      </c>
+      <c r="D160" s="1">
+        <v>98.599555</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>788796.44</v>
+      </c>
+      <c r="H160" s="1">
+        <v>51.56</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.0065365406568011</v>
+      </c>
+      <c r="J160">
+        <v>1.16</v>
+      </c>
+      <c r="K160" t="s">
+        <v>493</v>
+      </c>
+      <c r="L160" s="1">
+        <v>788848.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>798094.58</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>495</v>
+      </c>
+      <c r="B161" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>97.867</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>795936.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-13000.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-1.6332971495196</v>
+      </c>
+      <c r="J161">
+        <v>0.26</v>
+      </c>
+      <c r="K161" t="s">
+        <v>496</v>
+      </c>
+      <c r="L161" s="1">
+        <v>782936.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>784990.79</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>498</v>
+      </c>
+      <c r="B162" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>101.785</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>12459.3</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1.785</v>
+      </c>
+      <c r="J162">
+        <v>0.84</v>
+      </c>
+      <c r="K162" t="s">
+        <v>499</v>
+      </c>
+      <c r="L162" s="1">
+        <v>710459.3</v>
+      </c>
+      <c r="M162" s="1">
+        <v>716347.93</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>501</v>
+      </c>
+      <c r="B163" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.95</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>6165.5</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="J163">
+        <v>0.7</v>
+      </c>
+      <c r="K163" t="s">
+        <v>502</v>
+      </c>
+      <c r="L163" s="1">
+        <v>655165.5</v>
+      </c>
+      <c r="M163" s="1">
+        <v>659677.56</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>504</v>
+      </c>
+      <c r="B164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>89.304</v>
+      </c>
+      <c r="D164" s="1">
+        <v>86.18353143</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>603284.72</v>
+      </c>
+      <c r="H164" s="1">
+        <v>21843.28</v>
+      </c>
+      <c r="I164" s="1">
+        <v>3.6207248875788</v>
+      </c>
+      <c r="J164">
+        <v>0.21</v>
+      </c>
+      <c r="K164" t="s">
+        <v>209</v>
+      </c>
+      <c r="L164" s="1">
+        <v>625128.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>626566.36</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>506</v>
+      </c>
+      <c r="B165" s="1">
+        <v>511000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.779</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.27221135</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>512391.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>7699.69</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.5026981348228</v>
+      </c>
+      <c r="J165">
+        <v>2.27</v>
+      </c>
+      <c r="K165" t="s">
+        <v>507</v>
+      </c>
+      <c r="L165" s="1">
+        <v>520090.69</v>
+      </c>
+      <c r="M165" s="1">
+        <v>531693.19</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>509</v>
+      </c>
+      <c r="B166" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>101.432</v>
+      </c>
+      <c r="D166" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>720573.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-10549.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-1.463973809732</v>
+      </c>
+      <c r="J166">
+        <v>1.28</v>
+      </c>
+      <c r="K166" t="s">
+        <v>510</v>
+      </c>
+      <c r="L166" s="1">
+        <v>710024.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>718992.15</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>512</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.58606214</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1408204.87</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-26124.87</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-1.8551895790561</v>
+      </c>
+      <c r="J167">
+        <v>1.12</v>
+      </c>
+      <c r="K167" t="s">
+        <v>513</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1382080.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1397743.7</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>515</v>
+      </c>
+      <c r="B168" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>98.721</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.64942118</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>847020.08</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-7891.58</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-0.93168747546103</v>
+      </c>
+      <c r="J168">
+        <v>2.83</v>
+      </c>
+      <c r="K168" t="s">
+        <v>516</v>
+      </c>
+      <c r="L168" s="1">
+        <v>839128.5</v>
+      </c>
+      <c r="M168" s="1">
+        <v>863161.38</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>518</v>
+      </c>
+      <c r="B169" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>102.72</v>
+      </c>
+      <c r="D169" s="1">
+        <v>103.50275</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>414011.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-3131.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.75626009936934</v>
+      </c>
+      <c r="J169">
+        <v>1.05</v>
+      </c>
+      <c r="K169" t="s">
+        <v>519</v>
+      </c>
+      <c r="L169" s="1">
+        <v>410880.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>415096.44</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>518</v>
+      </c>
+      <c r="B170" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>98.405</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-7515.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-1.5043840333106</v>
+      </c>
+      <c r="J170">
+        <v>1.6</v>
+      </c>
+      <c r="K170" t="s">
+        <v>521</v>
+      </c>
+      <c r="L170" s="1">
+        <v>492025.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>500044.1</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>523</v>
+      </c>
+      <c r="B171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>104.661</v>
+      </c>
+      <c r="D171" s="1">
+        <v>106.53128571</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>745719.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-13092.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-1.7556210851541</v>
+      </c>
+      <c r="J171">
         <v>2.98</v>
       </c>
-      <c r="L22" t="s">
-[...8 lines deleted...]
-      <c r="O22" s="1">
+      <c r="K171" t="s">
+        <v>524</v>
+      </c>
+      <c r="L171" s="1">
+        <v>732627.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>753492.75</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>526</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1239000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>99.37</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.90992252</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1237883.94</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-6689.64</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-0.54040930525361</v>
+      </c>
+      <c r="J172">
+        <v>1.31</v>
+      </c>
+      <c r="K172" t="s">
+        <v>527</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1231194.3</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1247437.08</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>529</v>
+      </c>
+      <c r="B173" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.845</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.44048583</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>992352.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>3996.6</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.40274015671858</v>
+      </c>
+      <c r="J173">
+        <v>1.76</v>
+      </c>
+      <c r="K173" t="s">
+        <v>530</v>
+      </c>
+      <c r="L173" s="1">
+        <v>996348.6</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1013693.28</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>532</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>103.446</v>
+      </c>
+      <c r="D174" s="1">
+        <v>103.40336364</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1137437.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>469.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.041233052907546</v>
+      </c>
+      <c r="J174">
+        <v>0.76</v>
+      </c>
+      <c r="K174" t="s">
+        <v>533</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1137906.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1146309.7</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>535</v>
+      </c>
+      <c r="B175" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>102.956</v>
+      </c>
+      <c r="D175" s="1">
+        <v>101.19198243</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>691141.24</v>
+      </c>
+      <c r="H175" s="1">
+        <v>12048.24</v>
+      </c>
+      <c r="I175" s="1">
+        <v>1.7432384732244</v>
+      </c>
+      <c r="J175">
+        <v>0.25</v>
+      </c>
+      <c r="K175" t="s">
+        <v>536</v>
+      </c>
+      <c r="L175" s="1">
+        <v>703189.48</v>
+      </c>
+      <c r="M175" s="1">
+        <v>704887.62</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>538</v>
+      </c>
+      <c r="B176" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.077</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.752715</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>598516.29</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1945.71</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.32508889607666</v>
+      </c>
+      <c r="J176">
+        <v>3.11</v>
+      </c>
+      <c r="K176" t="s">
+        <v>539</v>
+      </c>
+      <c r="L176" s="1">
+        <v>600462.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>619125.7</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>541</v>
+      </c>
+      <c r="B177" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>101.108</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>702891.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>4865.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.6921414557876</v>
+      </c>
+      <c r="J177">
+        <v>0.5</v>
+      </c>
+      <c r="K177" t="s">
+        <v>542</v>
+      </c>
+      <c r="L177" s="1">
+        <v>707756.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>711245.13</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>544</v>
+      </c>
+      <c r="B178" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>92.272</v>
+      </c>
+      <c r="D178" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>646450.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-546.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-0.084461288576069</v>
+      </c>
+      <c r="J178">
+        <v>0.42</v>
+      </c>
+      <c r="K178" t="s">
+        <v>545</v>
+      </c>
+      <c r="L178" s="1">
+        <v>645904.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>648852.63</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>547</v>
+      </c>
+      <c r="B179" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>90.01</v>
+      </c>
+      <c r="D179" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>541194.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-1134.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-0.20953669109414</v>
+      </c>
+      <c r="J179">
+        <v>0.62</v>
+      </c>
+      <c r="K179" t="s">
+        <v>548</v>
+      </c>
+      <c r="L179" s="1">
+        <v>540060.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>543773.01</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>550</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1014000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>101.322</v>
+      </c>
+      <c r="D180" s="1">
+        <v>102.86484418</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1043049.52</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-15644.44</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-1.4998750970136</v>
+      </c>
+      <c r="J180">
+        <v>0.01</v>
+      </c>
+      <c r="K180">
+        <v>104.18</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1027405.08</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1027509.26</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>552</v>
+      </c>
+      <c r="B181" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>98.597</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.99142833</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>599948.57</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-8366.57</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-1.3945478693282</v>
+      </c>
+      <c r="J181">
+        <v>1.4</v>
+      </c>
+      <c r="K181" t="s">
+        <v>553</v>
+      </c>
+      <c r="L181" s="1">
+        <v>591582.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>599990.68</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>555</v>
+      </c>
+      <c r="B182" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>101.296</v>
+      </c>
+      <c r="D182" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>3888.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.296</v>
+      </c>
+      <c r="J182">
+        <v>0.83</v>
+      </c>
+      <c r="K182" t="s">
+        <v>556</v>
+      </c>
+      <c r="L182" s="1">
+        <v>303888.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>306374.96</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>558</v>
+      </c>
+      <c r="B183" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>96.634</v>
+      </c>
+      <c r="D183" s="1">
+        <v>97.25955556</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>875336.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>-5630.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-0.64318158969813</v>
+      </c>
+      <c r="J183">
+        <v>0.49</v>
+      </c>
+      <c r="K183" t="s">
+        <v>559</v>
+      </c>
+      <c r="L183" s="1">
+        <v>869706.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>874144.36</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>561</v>
+      </c>
+      <c r="B184" s="1">
+        <v>431000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>100.05</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>429685.45</v>
+      </c>
+      <c r="H184" s="1">
+        <v>1530.05</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.3560860624906</v>
+      </c>
+      <c r="J184">
+        <v>0.16</v>
+      </c>
+      <c r="K184">
+        <v>708.49</v>
+      </c>
+      <c r="L184" s="1">
+        <v>431215.5</v>
+      </c>
+      <c r="M184" s="1">
+        <v>431923.99</v>
+      </c>
+      <c r="N184" s="1">
         <v>0.29</v>
       </c>
-      <c r="P22">
-[...210 lines deleted...]
-      <c r="C27" s="1">
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>563</v>
+      </c>
+      <c r="B185" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>83.955</v>
+      </c>
+      <c r="D185" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="H185" s="1">
+        <v>26535.68</v>
+      </c>
+      <c r="I185" s="1">
+        <v>2.9583709730451</v>
+      </c>
+      <c r="J185">
+        <v>0.62</v>
+      </c>
+      <c r="K185" t="s">
+        <v>564</v>
+      </c>
+      <c r="L185" s="1">
+        <v>923505.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>930353.63</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>566</v>
+      </c>
+      <c r="B186" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>90.849</v>
+      </c>
+      <c r="D186" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="H186" s="1">
+        <v>11750.88</v>
+      </c>
+      <c r="I186" s="1">
+        <v>1.1898563542866</v>
+      </c>
+      <c r="J186">
+        <v>0.75</v>
+      </c>
+      <c r="K186" t="s">
+        <v>567</v>
+      </c>
+      <c r="L186" s="1">
+        <v>999339.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>1007543.79</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>569</v>
+      </c>
+      <c r="B187" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.89</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-2084.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1.0123188124199</v>
+      </c>
+      <c r="J187">
+        <v>0.91</v>
+      </c>
+      <c r="K187" t="s">
+        <v>570</v>
+      </c>
+      <c r="L187" s="1">
+        <v>203780.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>205608.77</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>572</v>
+      </c>
+      <c r="B188" s="1">
         <v>800000.0</v>
       </c>
-      <c r="D27" s="1">
-[...82 lines deleted...]
-      <c r="O28" s="1">
+      <c r="C188" s="1">
+        <v>100.849</v>
+      </c>
+      <c r="D188" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>806880.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-88.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-0.010906206623042</v>
+      </c>
+      <c r="J188">
+        <v>0.19</v>
+      </c>
+      <c r="K188" t="s">
+        <v>573</v>
+      </c>
+      <c r="L188" s="1">
+        <v>806792.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>808299.51</v>
+      </c>
+      <c r="N188" s="1">
         <v>0.53</v>
       </c>
-      <c r="P28">
-[...1084 lines deleted...]
-      <c r="K50">
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>575</v>
+      </c>
+      <c r="B189" s="1">
+        <v>-3300000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>10.9948</v>
+      </c>
+      <c r="D189" s="1">
         <v>0.0</v>
       </c>
-      <c r="L50">
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
         <v>0.0</v>
       </c>
-      <c r="M50" s="1">
-[...1743 lines deleted...]
-      <c r="K85">
+      <c r="H189" s="1">
+        <v>-358703.4</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0</v>
+      </c>
+      <c r="J189">
         <v>0.0</v>
       </c>
-      <c r="L85">
-[...5200 lines deleted...]
-        <v>565</v>
+      <c r="K189" t="s">
+        <v>576</v>
+      </c>
+      <c r="L189" s="1">
+        <v>-358703.4</v>
       </c>
       <c r="M189" s="1">
-        <v>-336930.0</v>
+        <v>-362828.4</v>
       </c>
       <c r="N189" s="1">
-        <v>-374055.0</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>-0.24</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>574</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">