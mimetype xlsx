--- v7 (2026-09-29)
+++ v8 (2026-10-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="577">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="573">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1689 +106,1677 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>11 835.18</t>
+    <t>15 276.25</t>
+  </si>
+  <si>
+    <t>XS2297204815</t>
+  </si>
+  <si>
+    <t>AB SKF 0.25 15/02/2031</t>
+  </si>
+  <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>1 797.95</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
-    <t>1 142.12</t>
+    <t>2 681.51</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 404.90</t>
+    <t>13 537.29</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>6 117.81</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>42 300.00</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...5 lines deleted...]
-    <t>31 708.90</t>
+    <t>1 826.03</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>22 718.63</t>
+    <t>27 481.23</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 279.45</t>
+    <t>4 545.21</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 852.77</t>
+    <t>4 348.45</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>2 257.90</t>
+    <t>3 807.04</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>9 619.73</t>
-[...8 lines deleted...]
-    <t>2 892.33</t>
+    <t>15 001.64</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 135.97</t>
-[...8 lines deleted...]
-    <t>7 047.95</t>
+    <t>7 798.38</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>28 778.08</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
+    <t>2 831.51</t>
+  </si>
+  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>57 347.04</t>
+    <t>61 170.17</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>2 733.89</t>
+    <t>5 269.69</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>27 596.35</t>
+    <t>1 265.99</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>4 493.15</t>
+    <t>6 115.07</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>15 279.45</t>
+    <t>19 833.90</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>11 775.61</t>
+    <t>15 076.82</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>8 150.68</t>
+    <t>11 783.56</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>4 793.48</t>
-[...8 lines deleted...]
-    <t>1 950.39</t>
+    <t>7 304.35</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>8 083.36</t>
+    <t>10 059.29</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>5 625.17</t>
+    <t>6 005.95</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>21 935.45</t>
+    <t>24 724.93</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>15 438.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>1 689.46</t>
+    <t>3 610.53</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>12 113.01</t>
+    <t>15 561.99</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>2 829.45</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>16 036.53</t>
+    <t>17 550.71</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>2 539.56</t>
+    <t>4 825.17</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>3 224.04</t>
+    <t>8 463.11</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>3 774.66</t>
+    <t>6 249.21</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>30 390.41</t>
+    <t>46 132.88</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>16 341.66</t>
+    <t>20 225.59</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>20 194.52</t>
+    <t>21 821.92</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 567.12</t>
+    <t>5 945.21</t>
   </si>
   <si>
     <t>ES0840609053</t>
   </si>
   <si>
     <t>CAIXABANK SA PERP</t>
   </si>
   <si>
-    <t>9 395.60</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>21 402.74</t>
+    <t>23 090.41</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>18 468.49</t>
+    <t>26 186.30</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>4 859.84</t>
+    <t>5 973.55</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>1 904.39</t>
+  </si>
+  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>8 386.96</t>
+    <t>10 414.58</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>15 342.47</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>5 729.79</t>
+    <t>10 340.75</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>2 306.16</t>
+    <t>4 865.75</t>
   </si>
   <si>
     <t>FR00140193E6</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
-    <t>1 207.19</t>
+    <t>3 573.29</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>1 103.26</t>
+    <t>4 728.26</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 858.11</t>
+    <t>2 727.86</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>13 721.92</t>
+    <t>15 620.55</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>5 435.62</t>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 827.23</t>
+    <t>4 571.37</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>3 774.63</t>
+    <t>4 687.18</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>61 438.36</t>
+    <t>74 753.42</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 828.08</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>7 212.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 490.41</t>
+    <t>32 621.92</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>2 739.73</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>2 892.05</t>
+    <t>4 714.68</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>22 666.48</t>
+    <t>1 516.24</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>13 148.68</t>
+    <t>14 265.56</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>24 513.49</t>
+    <t>20 831.59</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>31 114.63</t>
+    <t>33 381.26</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>4 210.96</t>
+    <t>6 703.77</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>13 053.08</t>
+    <t>17 140.41</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>3 780.31</t>
-[...8 lines deleted...]
-    <t>7 944.86</t>
+    <t>6 865.58</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>4 756.27</t>
+    <t>8 038.97</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>10 867.81</t>
+    <t>16 428.08</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>13 684.93</t>
+    <t>16 335.62</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>13 079.45</t>
+    <t>16 816.44</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>6 371.17</t>
+    <t>1 005.97</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>8 753.42</t>
+    <t>11 465.75</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>7 758.90</t>
+    <t>10 356.16</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>5 702.05</t>
+    <t>8 603.77</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>3 527.42</t>
+    <t>6 251.17</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>1 536.99</t>
+    <t>3 073.97</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 331.35</t>
+    <t>5 923.73</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>8 679.45</t>
+    <t>11 813.70</t>
   </si>
   <si>
     <t>XS3370251459</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
-    <t>2 651.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>3 911.48</t>
+    <t>6 196.40</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>8 044.52</t>
+    <t>10 010.96</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
+    <t>4 246.58</t>
+  </si>
+  <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 036.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>51 349.32</t>
+    <t>64 109.59</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>6 232.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>12 664.58</t>
+    <t>13 685.17</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>12 164.38</t>
+    <t>13 369.86</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>4 252.50</t>
+    <t>6 610.79</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>7 884.59</t>
+    <t>9 794.52</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>50 162.67</t>
+    <t>60 821.58</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>25 185.62</t>
+    <t>30 832.88</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>4 940.27</t>
+    <t>6 121.64</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>3 402.74</t>
+    <t>5 609.59</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>6 001.20</t>
+    <t>10 490.41</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>15 723.65</t>
+    <t>20 988.00</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>6 832.19</t>
+    <t>10 098.63</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>10 890.41</t>
+    <t>13 150.68</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
-    <t>1 863.01</t>
+    <t>4 401.37</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>5 342.47</t>
+    <t>5 930.14</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>17 899.32</t>
+    <t>19 300.68</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>7 632.88</t>
+    <t>9 536.30</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>4 909.59</t>
+    <t>9 863.01</t>
   </si>
   <si>
     <t>DE000A3H3JU7</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
-    <t>2 006.51</t>
+    <t>2 756.85</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>2 143.23</t>
+    <t>3 032.88</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>2 481.70</t>
+    <t>4 362.29</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>33 535.02</t>
+    <t>39 660.58</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>16 208.22</t>
+    <t>19 282.19</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>7 728.77</t>
+    <t>8 512.33</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>12 239.69</t>
+    <t>13 480.58</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>8 971.28</t>
+    <t>11 006.01</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>4 327.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>28 705.48</t>
+    <t>33 678.08</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>5 255.08</t>
+    <t>7 768.38</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>18 788.96</t>
+    <t>25 528.71</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>4 421.07</t>
+    <t>5 032.79</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>1 449.86</t>
+    <t>3 020.55</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>1 249.76</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 815.07</t>
+    <t>7 102.74</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>36 821.92</t>
+    <t>43 156.16</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>37 780.60</t>
+    <t>46 778.04</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>11 566.80</t>
+    <t>15 096.00</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>4 526.03</t>
+    <t>6 712.33</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>10 729.75</t>
+    <t>17 464.38</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
-    <t>1 215.05</t>
+    <t>4 961.17</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>17 246.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>8 302.19</t>
+    <t>9 863.29</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>24 009.75</t>
+    <t>30 583.48</t>
+  </si>
+  <si>
+    <t>FR0014010IV2</t>
+  </si>
+  <si>
+    <t>ORANGE SA (PNC7) PERP</t>
+  </si>
+  <si>
+    <t>1 539.38</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>4 358.90</t>
+    <t>7 068.49</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>6 424.00</t>
+    <t>9 401.10</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>3 354.25</t>
+    <t>5 473.36</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>4 958.88</t>
+    <t>5 875.64</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>3 747.95</t>
+    <t>6 060.27</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 715.07</t>
+    <t>4 076.71</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>1 581.16</t>
+    <t>3 791.10</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>25 412.65</t>
+    <t>30 678.81</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
-    <t>1 052.05</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>10 849.32</t>
+    <t>13 832.88</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>13 204.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>3 895.55</t>
+    <t>6 256.85</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>9 514.45</t>
-[...8 lines deleted...]
-    <t>15 778.42</t>
+    <t>12 702.48</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>4 091.78</t>
+    <t>6 207.19</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>44 630.14</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>6 647.91</t>
+    <t>9 358.00</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
-    <t>2 493.15</t>
+    <t>4 897.26</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>14 230.48</t>
+    <t>18 251.45</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 261.30</t>
+    <t>2 961.99</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>9 469.86</t>
+    <t>13 005.14</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 441.01</t>
+  </si>
+  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>5 547.74</t>
+    <t>12 799.16</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>1 764.89</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>7 002.74</t>
+    <t>10 191.78</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>7 671.23</t>
+    <t>10 415.75</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>9 246.58</t>
+    <t>12 233.22</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>2 054.79</t>
+    <t>5 068.49</t>
+  </si>
+  <si>
+    <t>XS2265360359</t>
+  </si>
+  <si>
+    <t>STORA ENSO OYJ 0.625 02/12/2030</t>
+  </si>
+  <si>
+    <t>1 595.89</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>5 888.63</t>
+    <t>8 848.14</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>4 512.06</t>
+    <t>7 931.52</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>2 005.48</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>11 602.50</t>
+    <t>15 254.08</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>8 968.15</t>
+    <t>23 994.52</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>15 663.70</t>
+    <t>21 156.16</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>24 032.88</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>11 043.75</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>20 865.75</t>
+    <t>6 702.05</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>16 242.78</t>
+    <t>22 008.82</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>17 344.68</t>
+    <t>21 743.01</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>8 403.70</t>
+    <t>12 223.56</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>1 698.14</t>
+    <t>4 390.81</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 663.70</t>
+    <t>23 409.25</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>3 489.13</t>
+    <t>9 041.59</t>
   </si>
   <si>
     <t>XS2450200741</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
   </si>
   <si>
-    <t>2 948.63</t>
+    <t>3 476.03</t>
   </si>
   <si>
     <t>XS1769091296</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
   </si>
   <si>
-    <t>3 713.01</t>
+    <t>4 300.68</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
+    <t>2 632.40</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>8 408.68</t>
+    <t>11 064.91</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 486.96</t>
+    <t>3 154.19</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 438.36</t>
+    <t>6 438.36</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>2 073.08</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>6 848.63</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 204.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 828.77</t>
+    <t>2 280.82</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>1 507.51</t>
-[...8 lines deleted...]
-    <t>-4 125.00</t>
+    <t>3 253.04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2149,124 +2137,124 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>65860.0221</v>
+        <v>63725.7321</v>
       </c>
       <c r="C2">
-        <v>1489.33</v>
+        <v>1476.03</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>98087872.72</v>
+        <v>94061576.04</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>98087872.72</v>
+        <v>94061576.04</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>521511.5635</v>
+        <v>741179.5569</v>
       </c>
       <c r="C3">
-        <v>101.91</v>
+        <v>100.97</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>53151665.71</v>
+        <v>74838253.46</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>53151665.71</v>
+        <v>74838253.46</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>10.0</v>
       </c>
       <c r="C4">
-        <v>101.83</v>
+        <v>100.92</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>1018.34</v>
+        <v>1009.26</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>1018.34</v>
+        <v>1009.26</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2315,9443 +2303,9443 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>2783.0</v>
+        <v>5629.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1077.88</v>
+        <v>1079.41</v>
       </c>
       <c r="D2" s="1">
-        <v>1075.9192526051</v>
+        <v>1078.9341517143</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>2994283.28</v>
+        <v>6073320.34</v>
       </c>
       <c r="H2" s="1">
-        <v>5456.76</v>
+        <v>2678.55</v>
       </c>
       <c r="I2" s="1">
-        <v>0.18223927029376</v>
+        <v>0.044103552094208</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>2999740.04</v>
+        <v>6075998.89</v>
       </c>
       <c r="M2" s="1">
-        <v>2999740.04</v>
+        <v>6075998.89</v>
       </c>
       <c r="N2" s="1">
-        <v>1.98</v>
+        <v>3.6</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>-112.0</v>
+        <v>527.0</v>
       </c>
       <c r="C3" s="1">
-        <v>115.4</v>
+        <v>105.455</v>
       </c>
       <c r="D3" s="1">
-        <v>115.352142857</v>
+        <v>105.687163188</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-5360.0</v>
+        <v>-122350.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>-5360.0</v>
+        <v>-122350.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-5360.0</v>
+        <v>-122350.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.0</v>
+        <v>-0.07</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>784000.0</v>
+        <v>-112.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.379</v>
+        <v>113.9</v>
       </c>
       <c r="D4" s="1">
-        <v>99.3340727</v>
+        <v>115.352142857</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>778779.13</v>
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>352.23</v>
+        <v>162640.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.045228484743807</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>779131.36</v>
+        <v>162640.0</v>
       </c>
       <c r="M4" s="1">
-        <v>790966.54</v>
+        <v>162640.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.52</v>
+        <v>0.1</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>884000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>97.324</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.14707353</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>876460.13</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-16115.97</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-1.8387567726555</v>
+      </c>
+      <c r="J5">
+        <v>1.73</v>
+      </c>
+      <c r="K5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L5" s="1">
-        <v>499905.0</v>
+        <v>860344.16</v>
       </c>
       <c r="M5" s="1">
-        <v>501047.12</v>
+        <v>875620.41</v>
       </c>
       <c r="N5" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B6" s="1">
-        <v>334000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>109.761</v>
+        <v>93.802</v>
       </c>
       <c r="D6" s="1">
-        <v>102.64317665</v>
+        <v>93.876</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>342828.21</v>
+        <v>281628.0</v>
       </c>
       <c r="H6" s="1">
-        <v>23773.53</v>
+        <v>-222.0</v>
       </c>
       <c r="I6" s="1">
-        <v>6.9345314377717</v>
+        <v>-0.078827389322084</v>
       </c>
       <c r="J6">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.11</v>
+      </c>
+      <c r="K6">
+        <v>324.66</v>
       </c>
       <c r="L6" s="1">
-        <v>366601.74</v>
+        <v>281406.0</v>
       </c>
       <c r="M6" s="1">
-        <v>379006.64</v>
+        <v>281730.66</v>
       </c>
       <c r="N6" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B7" s="1">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>101.194</v>
+        <v>96.104</v>
       </c>
       <c r="D7" s="1">
-        <v>99.847</v>
+        <v>96.114</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>998470.0</v>
+        <v>288342.0</v>
       </c>
       <c r="H7" s="1">
-        <v>13470.0</v>
+        <v>-30.0</v>
       </c>
       <c r="I7" s="1">
-        <v>1.3490640680241</v>
+        <v>-0.010404311546705</v>
       </c>
       <c r="J7">
-        <v>0.35</v>
+        <v>0.6</v>
       </c>
       <c r="K7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="L7" s="1">
-        <v>1011940.0</v>
+        <v>288312.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1015392.05</v>
+        <v>290109.95</v>
       </c>
       <c r="N7" s="1">
-        <v>0.67</v>
+        <v>0.17</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>97.927</v>
+        <v>98.834</v>
       </c>
       <c r="D8" s="1">
-        <v>85.8945975</v>
+        <v>99.25933333</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>343578.39</v>
+        <v>595556.0</v>
       </c>
       <c r="H8" s="1">
-        <v>48129.61</v>
+        <v>-2552.0</v>
       </c>
       <c r="I8" s="1">
-        <v>14.008334458986</v>
+        <v>-0.42850714290512</v>
       </c>
       <c r="J8">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>891.78</v>
+        <v>0.45</v>
+      </c>
+      <c r="K8" t="s">
+        <v>44</v>
       </c>
       <c r="L8" s="1">
-        <v>391708.0</v>
+        <v>593004.0</v>
       </c>
       <c r="M8" s="1">
-        <v>392599.78</v>
+        <v>595685.51</v>
       </c>
       <c r="N8" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" s="1">
-        <v>1000000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>102.073</v>
+        <v>107.95</v>
       </c>
       <c r="D9" s="1">
-        <v>100.4938</v>
+        <v>102.64317665</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>1004938.0</v>
+        <v>342828.21</v>
       </c>
       <c r="H9" s="1">
-        <v>15792.0</v>
+        <v>17724.79</v>
       </c>
       <c r="I9" s="1">
-        <v>1.5714402281534</v>
+        <v>5.1701667141103</v>
       </c>
       <c r="J9">
-        <v>3.17</v>
+        <v>4.05</v>
       </c>
       <c r="K9" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="1">
-        <v>1020730.0</v>
+        <v>360553.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1052438.9</v>
+        <v>374090.29</v>
       </c>
       <c r="N9" s="1">
-        <v>0.7</v>
+        <v>0.22</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
-        <v>1048000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.98</v>
+        <v>99.961</v>
       </c>
       <c r="D10" s="1">
-        <v>99.46317271</v>
+        <v>99.87572727</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1042374.05</v>
+        <v>1098633.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-5063.65</v>
+        <v>938.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.48578051228347</v>
+        <v>0.085378829873124</v>
       </c>
       <c r="J10">
-        <v>2.17</v>
+        <v>0.56</v>
       </c>
       <c r="K10" t="s">
         <v>50</v>
       </c>
       <c r="L10" s="1">
-        <v>1037310.4</v>
+        <v>1099571.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1060029.03</v>
+        <v>1105688.81</v>
       </c>
       <c r="N10" s="1">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>97.732</v>
+        <v>102.01</v>
       </c>
       <c r="D11" s="1">
-        <v>99.19042857</v>
+        <v>100.79033333</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>694333.0</v>
+        <v>1209484.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-10209.0</v>
+        <v>14636.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-1.4703319588728</v>
+        <v>1.210102820707</v>
       </c>
       <c r="J11">
-        <v>0.47</v>
+        <v>3.53</v>
       </c>
       <c r="K11" t="s">
         <v>53</v>
       </c>
       <c r="L11" s="1">
-        <v>684124.0</v>
+        <v>1224120.0</v>
       </c>
       <c r="M11" s="1">
-        <v>687403.45</v>
+        <v>1266420.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.45</v>
+        <v>0.75</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.661</v>
+      </c>
+      <c r="D12" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="H12" s="1">
+        <v>47065.61</v>
+      </c>
+      <c r="I12" s="1">
+        <v>13.698652584058</v>
+      </c>
+      <c r="J12">
+        <v>0.46</v>
+      </c>
+      <c r="K12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L12" s="1">
-        <v>689471.89</v>
+        <v>390644.0</v>
       </c>
       <c r="M12" s="1">
-        <v>693324.66</v>
+        <v>392470.03</v>
       </c>
       <c r="N12" s="1">
-        <v>0.46</v>
+        <v>0.23</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>97.887</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.34747822</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1140509.05</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-16766.29</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.470070754809</v>
+      </c>
+      <c r="J13">
+        <v>2.39</v>
+      </c>
+      <c r="K13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L13" s="1">
-        <v>409879.35</v>
+        <v>1123742.76</v>
       </c>
       <c r="M13" s="1">
-        <v>412137.25</v>
+        <v>1151223.99</v>
       </c>
       <c r="N13" s="1">
-        <v>0.27</v>
+        <v>0.68</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>96.197</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-20954.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-3.0178603062219</v>
+      </c>
+      <c r="J14">
+        <v>0.65</v>
+      </c>
+      <c r="K14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L14" s="1">
-        <v>509750.0</v>
+        <v>673379.0</v>
       </c>
       <c r="M14" s="1">
-        <v>509996.58</v>
+        <v>677924.21</v>
       </c>
       <c r="N14" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="1">
-        <v>1672000.0</v>
+        <v>731000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.573</v>
+        <v>93.869</v>
       </c>
       <c r="D15" s="1">
-        <v>99.58</v>
+        <v>93.7499357</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>1664977.6</v>
+        <v>685312.03</v>
       </c>
       <c r="H15" s="1">
-        <v>16602.96</v>
+        <v>870.36</v>
       </c>
       <c r="I15" s="1">
-        <v>0.99718819039968</v>
+        <v>0.127002002285</v>
       </c>
       <c r="J15">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="K15" t="s">
         <v>64</v>
       </c>
       <c r="L15" s="1">
-        <v>1681580.56</v>
+        <v>686182.39</v>
       </c>
       <c r="M15" s="1">
-        <v>1691200.29</v>
+        <v>690530.84</v>
       </c>
       <c r="N15" s="1">
-        <v>1.12</v>
+        <v>0.41</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="1">
-        <v>600000.0</v>
+        <v>509000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>100.887</v>
+        <v>98.976</v>
       </c>
       <c r="D16" s="1">
-        <v>100.61</v>
+        <v>99.55425147</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>603660.0</v>
+        <v>506731.14</v>
       </c>
       <c r="H16" s="1">
-        <v>1662.0</v>
+        <v>-2943.3</v>
       </c>
       <c r="I16" s="1">
-        <v>0.27532054467747</v>
+        <v>-0.58084056172273</v>
       </c>
       <c r="J16">
-        <v>0.48</v>
+        <v>0.75</v>
       </c>
       <c r="K16" t="s">
         <v>67</v>
       </c>
       <c r="L16" s="1">
-        <v>605322.0</v>
+        <v>503787.84</v>
       </c>
       <c r="M16" s="1">
-        <v>608214.33</v>
+        <v>507594.88</v>
       </c>
       <c r="N16" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="1">
-        <v>314000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>96.76</v>
+        <v>101.426</v>
       </c>
       <c r="D17" s="1">
-        <v>98.6381879</v>
+        <v>101.36833667</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>309723.91</v>
+        <v>608210.02</v>
       </c>
       <c r="H17" s="1">
-        <v>-5897.51</v>
+        <v>345.98</v>
       </c>
       <c r="I17" s="1">
-        <v>-1.9041184130731</v>
+        <v>0.056884955627663</v>
       </c>
       <c r="J17">
-        <v>2.27</v>
+        <v>0.32</v>
       </c>
       <c r="K17" t="s">
         <v>70</v>
       </c>
       <c r="L17" s="1">
-        <v>303826.4</v>
+        <v>608556.0</v>
       </c>
       <c r="M17" s="1">
-        <v>310962.37</v>
+        <v>610479.29</v>
       </c>
       <c r="N17" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="1">
-        <v>1500000.0</v>
+        <v>1872000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>98.594</v>
+        <v>99.398</v>
       </c>
       <c r="D18" s="1">
-        <v>98.1092</v>
+        <v>99.58032051</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>1471638.0</v>
+        <v>1864143.6</v>
       </c>
       <c r="H18" s="1">
-        <v>7272.0</v>
+        <v>-3413.04</v>
       </c>
       <c r="I18" s="1">
-        <v>0.49414326077473</v>
+        <v>-0.18308889937449</v>
       </c>
       <c r="J18">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="K18" t="s">
         <v>73</v>
       </c>
       <c r="L18" s="1">
-        <v>1478910.0</v>
+        <v>1860730.56</v>
       </c>
       <c r="M18" s="1">
-        <v>1485957.95</v>
+        <v>1875732.2</v>
       </c>
       <c r="N18" s="1">
-        <v>0.98</v>
+        <v>1.11</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="1">
-        <v>400000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>107.086</v>
+        <v>93.626</v>
       </c>
       <c r="D19" s="1">
-        <v>105.55</v>
+        <v>98.6381879</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>422200.0</v>
+        <v>309723.91</v>
       </c>
       <c r="H19" s="1">
-        <v>6144.0</v>
+        <v>-15738.27</v>
       </c>
       <c r="I19" s="1">
-        <v>1.4552344860256</v>
+        <v>-5.0813868390077</v>
       </c>
       <c r="J19">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>290.41</v>
+        <v>2.48</v>
+      </c>
+      <c r="K19" t="s">
+        <v>76</v>
       </c>
       <c r="L19" s="1">
-        <v>428344.0</v>
+        <v>293985.64</v>
       </c>
       <c r="M19" s="1">
-        <v>428634.41</v>
+        <v>301784.02</v>
       </c>
       <c r="N19" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>95.902</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.759375</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1548150.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-13718.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-0.88608984917482</v>
+      </c>
+      <c r="J20">
+        <v>1.8</v>
+      </c>
+      <c r="K20" t="s">
+        <v>79</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1534432.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1563210.08</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>107.242</v>
+      </c>
+      <c r="D21" s="1">
+        <v>106.219</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>637314.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>6138.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.9631045293215</v>
+      </c>
+      <c r="J21">
+        <v>0.47</v>
+      </c>
+      <c r="K21" t="s">
+        <v>82</v>
+      </c>
+      <c r="L21" s="1">
+        <v>643452.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>646283.51</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>80</v>
-      </c>
-[...43 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.271</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-51117.02</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-2.6178135069609</v>
+      </c>
+      <c r="J22">
+        <v>3.16</v>
+      </c>
+      <c r="K22" t="s">
+        <v>85</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1901543.85</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1962714.02</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.007</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.61516065</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>799909.74</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-4883.53</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.61051013080551</v>
+      </c>
+      <c r="J23">
+        <v>0.66</v>
+      </c>
+      <c r="K23" t="s">
+        <v>88</v>
+      </c>
+      <c r="L23" s="1">
+        <v>795026.21</v>
+      </c>
+      <c r="M23" s="1">
+        <v>800295.9</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>86</v>
-      </c>
-[...43 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1044000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>107.119</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.77638985</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1093865.51</v>
+      </c>
+      <c r="H24" s="1">
+        <v>24456.85</v>
+      </c>
+      <c r="I24" s="1">
+        <v>2.2358187342427</v>
+      </c>
+      <c r="J24">
+        <v>0.12</v>
+      </c>
+      <c r="K24" t="s">
+        <v>91</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1118322.36</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1119588.35</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>89</v>
-      </c>
-[...43 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>91.602</v>
+      </c>
+      <c r="D25" s="1">
+        <v>91.62232</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>549733.92</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-121.92</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-0.022178002041424</v>
+      </c>
+      <c r="J25">
+        <v>1.02</v>
+      </c>
+      <c r="K25" t="s">
+        <v>94</v>
+      </c>
+      <c r="L25" s="1">
+        <v>549612.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>555727.07</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>92</v>
-      </c>
-[...43 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>103.427</v>
+      </c>
+      <c r="D26" s="1">
+        <v>105.51877778</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>949669.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-18826.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.9823749116798</v>
+      </c>
+      <c r="J26">
+        <v>2.2</v>
+      </c>
+      <c r="K26" t="s">
+        <v>97</v>
+      </c>
+      <c r="L26" s="1">
+        <v>930843.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>950676.9</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>95</v>
-      </c>
-[...43 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" s="1">
+        <v>891000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.577</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.03071605</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>891273.68</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-4042.61</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.45357672853079</v>
+      </c>
+      <c r="J27">
+        <v>1.69</v>
+      </c>
+      <c r="K27" t="s">
+        <v>100</v>
+      </c>
+      <c r="L27" s="1">
+        <v>887231.07</v>
+      </c>
+      <c r="M27" s="1">
+        <v>902307.89</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>98</v>
-      </c>
-[...43 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.87727273</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1098650.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2076.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.18895917717198</v>
+      </c>
+      <c r="J28">
+        <v>1.07</v>
+      </c>
+      <c r="K28" t="s">
+        <v>103</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1100726.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1112509.56</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>101</v>
-      </c>
-[...43 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>107.098</v>
+      </c>
+      <c r="D29" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>647772.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-5184.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.80028158055612</v>
+      </c>
+      <c r="J29">
+        <v>1.22</v>
+      </c>
+      <c r="K29" t="s">
+        <v>106</v>
+      </c>
+      <c r="L29" s="1">
+        <v>642588.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>649892.35</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>104</v>
-      </c>
-[...43 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" s="1">
+        <v>846000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>99.838</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>840061.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>4568.4</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.54381759954883</v>
+      </c>
+      <c r="J30">
+        <v>1.19</v>
+      </c>
+      <c r="K30" t="s">
+        <v>109</v>
+      </c>
+      <c r="L30" s="1">
+        <v>844629.48</v>
+      </c>
+      <c r="M30" s="1">
+        <v>854688.77</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>107</v>
-      </c>
-[...43 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>111</v>
+      </c>
+      <c r="B31" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.4</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-1297.65</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.94381649818732</v>
+      </c>
+      <c r="J31">
+        <v>4.52</v>
+      </c>
+      <c r="K31" t="s">
+        <v>112</v>
+      </c>
+      <c r="L31" s="1">
+        <v>136192.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>142197.95</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>110</v>
-      </c>
-[...43 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.153</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-21159.59</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.4913109963743</v>
+      </c>
+      <c r="J32">
+        <v>1.74</v>
+      </c>
+      <c r="K32" t="s">
+        <v>115</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1397698.72</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1422423.65</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>113</v>
-      </c>
-[...43 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>97.525</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.26069727</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1091867.67</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-19092.67</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.7486249043348</v>
+      </c>
+      <c r="J33">
+        <v>0.02</v>
+      </c>
+      <c r="K33">
+        <v>210.96</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1072775.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1072985.96</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>116</v>
-      </c>
-[...43 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>119</v>
       </c>
       <c r="B34" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.63</v>
+        <v>103.004</v>
       </c>
       <c r="D34" s="1">
-        <v>100.072667</v>
+        <v>105.1154</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>1000726.67</v>
+        <v>525577.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-4426.67</v>
+        <v>-10557.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.44234556075137</v>
+        <v>-2.0086495413612</v>
       </c>
       <c r="J34">
-        <v>1.21</v>
+        <v>0.72</v>
       </c>
       <c r="K34" t="s">
         <v>120</v>
       </c>
       <c r="L34" s="1">
-        <v>996300.0</v>
+        <v>515020.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1008413.01</v>
+        <v>518630.53</v>
       </c>
       <c r="N34" s="1">
-        <v>0.67</v>
+        <v>0.31</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>100.086</v>
+        <v>98.551</v>
       </c>
       <c r="D35" s="1">
-        <v>101.00763667</v>
+        <v>99.94624273</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>909068.73</v>
+        <v>1099408.67</v>
       </c>
       <c r="H35" s="1">
-        <v>-8294.73</v>
+        <v>-15347.67</v>
       </c>
       <c r="I35" s="1">
-        <v>-0.91244256086116</v>
+        <v>-1.3959931751311</v>
       </c>
       <c r="J35">
-        <v>0.31</v>
+        <v>1.41</v>
       </c>
       <c r="K35" t="s">
         <v>123</v>
       </c>
       <c r="L35" s="1">
-        <v>900774.0</v>
+        <v>1084061.0</v>
       </c>
       <c r="M35" s="1">
-        <v>903603.45</v>
+        <v>1099622.99</v>
       </c>
       <c r="N35" s="1">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>125</v>
       </c>
       <c r="B36" s="1">
-        <v>747000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>99.297</v>
+        <v>99.101</v>
       </c>
       <c r="D36" s="1">
-        <v>100.09043641</v>
+        <v>100.829673</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>747675.56</v>
+        <v>1008296.73</v>
       </c>
       <c r="H36" s="1">
-        <v>-5926.97</v>
+        <v>-17286.73</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.79271950523567</v>
+        <v>-1.7144486821851</v>
       </c>
       <c r="J36">
-        <v>2.15</v>
+        <v>0.52</v>
       </c>
       <c r="K36" t="s">
         <v>126</v>
       </c>
       <c r="L36" s="1">
-        <v>741748.59</v>
+        <v>991010.0</v>
       </c>
       <c r="M36" s="1">
-        <v>757785.12</v>
+        <v>996188.08</v>
       </c>
       <c r="N36" s="1">
-        <v>0.5</v>
+        <v>0.59</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>128</v>
       </c>
       <c r="B37" s="1">
-        <v>600000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>101.586</v>
+        <v>97.577</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0</v>
+        <v>100.09043641</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>600000.0</v>
+        <v>747675.56</v>
       </c>
       <c r="H37" s="1">
-        <v>9516.0</v>
+        <v>-18775.37</v>
       </c>
       <c r="I37" s="1">
-        <v>1.586</v>
+        <v>-2.5111654044169</v>
       </c>
       <c r="J37">
-        <v>0.42</v>
+        <v>2.35</v>
       </c>
       <c r="K37" t="s">
         <v>129</v>
       </c>
       <c r="L37" s="1">
-        <v>609516.0</v>
+        <v>728900.19</v>
       </c>
       <c r="M37" s="1">
-        <v>612055.56</v>
+        <v>746450.9</v>
       </c>
       <c r="N37" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>131</v>
       </c>
       <c r="B38" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>109.332</v>
+        <v>100.464</v>
       </c>
       <c r="D38" s="1">
-        <v>109.825</v>
+        <v>100.101</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>878600.0</v>
+        <v>700707.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-3944.0</v>
+        <v>2541.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-0.44889597086274</v>
+        <v>0.36263373992268</v>
       </c>
       <c r="J38">
-        <v>0.4</v>
+        <v>0.69</v>
       </c>
       <c r="K38" t="s">
         <v>132</v>
       </c>
       <c r="L38" s="1">
-        <v>874656.0</v>
+        <v>703248.0</v>
       </c>
       <c r="M38" s="1">
-        <v>877880.04</v>
+        <v>708073.17</v>
       </c>
       <c r="N38" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>134</v>
       </c>
       <c r="B39" s="1">
-        <v>668000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>102.676</v>
+        <v>109.063</v>
       </c>
       <c r="D39" s="1">
-        <v>100.33886377</v>
+        <v>109.6786</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>670263.61</v>
+        <v>1096786.0</v>
       </c>
       <c r="H39" s="1">
-        <v>15612.07</v>
+        <v>-6156.0</v>
       </c>
       <c r="I39" s="1">
-        <v>2.3292432659443</v>
+        <v>-0.56127631096677</v>
       </c>
       <c r="J39">
-        <v>0.57</v>
+        <v>0.85</v>
       </c>
       <c r="K39" t="s">
         <v>135</v>
       </c>
       <c r="L39" s="1">
-        <v>685875.68</v>
+        <v>1090630.0</v>
       </c>
       <c r="M39" s="1">
-        <v>689650.34</v>
+        <v>1099093.11</v>
       </c>
       <c r="N39" s="1">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>137</v>
       </c>
       <c r="B40" s="1">
-        <v>2000000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>90.046</v>
+        <v>101.336</v>
       </c>
       <c r="D40" s="1">
-        <v>89.2751455</v>
+        <v>100.50385547</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1785502.91</v>
+        <v>771869.61</v>
       </c>
       <c r="H40" s="1">
-        <v>15417.09</v>
+        <v>6390.87</v>
       </c>
       <c r="I40" s="1">
-        <v>0.86345924801657</v>
+        <v>0.82797274529308</v>
       </c>
       <c r="J40">
-        <v>1.52</v>
+        <v>0.81</v>
       </c>
       <c r="K40" t="s">
         <v>138</v>
       </c>
       <c r="L40" s="1">
-        <v>1800920.0</v>
+        <v>778260.48</v>
       </c>
       <c r="M40" s="1">
-        <v>1831310.41</v>
+        <v>784509.69</v>
       </c>
       <c r="N40" s="1">
-        <v>1.21</v>
+        <v>0.46</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>140</v>
       </c>
       <c r="B41" s="1">
-        <v>782000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>98.851</v>
+        <v>89.025</v>
       </c>
       <c r="D41" s="1">
-        <v>99.62663939</v>
+        <v>89.25921821</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>779080.32</v>
+        <v>2499258.11</v>
       </c>
       <c r="H41" s="1">
-        <v>-6065.5</v>
+        <v>-6558.11</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.77854617095192</v>
+        <v>-0.26240226944787</v>
       </c>
       <c r="J41">
-        <v>2.09</v>
+        <v>1.65</v>
       </c>
       <c r="K41" t="s">
         <v>141</v>
       </c>
       <c r="L41" s="1">
-        <v>773014.82</v>
+        <v>2492700.0</v>
       </c>
       <c r="M41" s="1">
-        <v>789356.48</v>
+        <v>2538832.88</v>
       </c>
       <c r="N41" s="1">
-        <v>0.52</v>
+        <v>1.5</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>143</v>
       </c>
       <c r="B42" s="1">
-        <v>800000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>98.73</v>
+        <v>97.308</v>
       </c>
       <c r="D42" s="1">
-        <v>99.5352725</v>
+        <v>99.39107937</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>796282.18</v>
+        <v>876629.32</v>
       </c>
       <c r="H42" s="1">
-        <v>-6442.18</v>
+        <v>-18372.76</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.80903229556135</v>
+        <v>-2.0958413756912</v>
       </c>
       <c r="J42">
-        <v>2.52</v>
+        <v>2.29</v>
       </c>
       <c r="K42" t="s">
         <v>144</v>
       </c>
       <c r="L42" s="1">
-        <v>789840.0</v>
+        <v>858256.56</v>
       </c>
       <c r="M42" s="1">
-        <v>810034.52</v>
+        <v>878482.15</v>
       </c>
       <c r="N42" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>146</v>
       </c>
       <c r="B43" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.254</v>
+        <v>97.03</v>
       </c>
       <c r="D43" s="1">
-        <v>100.43242857</v>
+        <v>99.5352725</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>703027.0</v>
+        <v>796282.18</v>
       </c>
       <c r="H43" s="1">
-        <v>-8249.0</v>
+        <v>-20042.18</v>
       </c>
       <c r="I43" s="1">
-        <v>-1.1733546506749</v>
+        <v>-2.5169695496639</v>
       </c>
       <c r="J43">
-        <v>0.51</v>
+        <v>2.73</v>
       </c>
       <c r="K43" t="s">
         <v>147</v>
       </c>
       <c r="L43" s="1">
-        <v>694778.0</v>
+        <v>776240.0</v>
       </c>
       <c r="M43" s="1">
-        <v>698345.12</v>
+        <v>798061.92</v>
       </c>
       <c r="N43" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>149</v>
       </c>
       <c r="B44" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>109.462</v>
+        <v>98.085</v>
       </c>
       <c r="D44" s="1">
-        <v>109.11</v>
+        <v>100.165</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>654660.0</v>
+        <v>801320.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2112.0</v>
+        <v>-16640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>0.32261020987994</v>
+        <v>-2.0765736534718</v>
       </c>
       <c r="J44">
-        <v>1.57</v>
+        <v>0.74</v>
       </c>
       <c r="K44" t="s">
         <v>150</v>
       </c>
       <c r="L44" s="1">
-        <v>656772.0</v>
+        <v>784680.0</v>
       </c>
       <c r="M44" s="1">
-        <v>666167.6</v>
+        <v>790625.21</v>
       </c>
       <c r="N44" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>152</v>
       </c>
       <c r="B45" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>96.724</v>
+        <v>109.108</v>
       </c>
       <c r="D45" s="1">
-        <v>98.8365</v>
+        <v>109.11</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>790692.0</v>
+        <v>654660.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-16900.0</v>
+        <v>-12.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-2.1373682799371</v>
+        <v>-0.001833012556136</v>
       </c>
       <c r="J45">
-        <v>2.68</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.14</v>
+      </c>
+      <c r="K45">
+        <v>855.98</v>
       </c>
       <c r="L45" s="1">
-        <v>773792.0</v>
+        <v>654648.0</v>
       </c>
       <c r="M45" s="1">
-        <v>795194.74</v>
+        <v>655503.98</v>
       </c>
       <c r="N45" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>94.713</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-32988.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-4.1720417052405</v>
+      </c>
+      <c r="J46">
+        <v>2.89</v>
+      </c>
+      <c r="K46" t="s">
         <v>155</v>
       </c>
-      <c r="B46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L46" s="1">
-        <v>738353.0</v>
+        <v>757704.0</v>
       </c>
       <c r="M46" s="1">
-        <v>756821.49</v>
+        <v>780794.41</v>
       </c>
       <c r="N46" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>157</v>
+      </c>
+      <c r="B47" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>104.208</v>
+      </c>
+      <c r="D47" s="1">
+        <v>104.82466667</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>943422.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-5550.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.58828392808308</v>
+      </c>
+      <c r="J47">
+        <v>2.91</v>
+      </c>
+      <c r="K47" t="s">
         <v>158</v>
       </c>
-      <c r="B47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L47" s="1">
-        <v>405485.82</v>
+        <v>937872.0</v>
       </c>
       <c r="M47" s="1">
-        <v>410345.66</v>
+        <v>964058.3</v>
       </c>
       <c r="N47" s="1">
-        <v>0.27</v>
+        <v>0.57</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>160</v>
+      </c>
+      <c r="B48" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>102.595</v>
+      </c>
+      <c r="D48" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="H48" s="1">
+        <v>5193.58</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.3184989110334</v>
+      </c>
+      <c r="J48">
+        <v>1.54</v>
+      </c>
+      <c r="K48" t="s">
         <v>161</v>
       </c>
-      <c r="B48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L48" s="1">
-        <v>411904.2</v>
+        <v>399094.55</v>
       </c>
       <c r="M48" s="1">
-        <v>412786.72</v>
+        <v>405068.1</v>
       </c>
       <c r="N48" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>163</v>
       </c>
       <c r="B49" s="1">
-        <v>841000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>102.364</v>
+        <v>98.916</v>
       </c>
       <c r="D49" s="1">
-        <v>100.2880654</v>
+        <v>99.254</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>843422.63</v>
+        <v>407933.94</v>
       </c>
       <c r="H49" s="1">
-        <v>17458.61</v>
+        <v>-1389.18</v>
       </c>
       <c r="I49" s="1">
-        <v>2.0699717293571</v>
+        <v>-0.34054043161988</v>
       </c>
       <c r="J49">
-        <v>1.0</v>
+        <v>0.46</v>
       </c>
       <c r="K49" t="s">
         <v>164</v>
       </c>
       <c r="L49" s="1">
-        <v>860881.24</v>
+        <v>406544.76</v>
       </c>
       <c r="M49" s="1">
-        <v>869268.2</v>
+        <v>408449.15</v>
       </c>
       <c r="N49" s="1">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>166</v>
       </c>
       <c r="B50" s="1">
-        <v>400000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>102.224</v>
+        <v>100.764</v>
       </c>
       <c r="D50" s="1">
-        <v>100.3582</v>
+        <v>100.2880654</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>401432.8</v>
+        <v>843422.63</v>
       </c>
       <c r="H50" s="1">
-        <v>7463.2</v>
+        <v>4002.61</v>
       </c>
       <c r="I50" s="1">
-        <v>1.8591405585194</v>
+        <v>0.47456753679943</v>
       </c>
       <c r="J50">
-        <v>3.84</v>
+        <v>1.24</v>
       </c>
       <c r="K50" t="s">
         <v>167</v>
       </c>
       <c r="L50" s="1">
-        <v>408896.0</v>
+        <v>847425.24</v>
       </c>
       <c r="M50" s="1">
-        <v>424238.47</v>
+        <v>857839.82</v>
       </c>
       <c r="N50" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>169</v>
       </c>
       <c r="B51" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>100.634</v>
+        <v>100.947</v>
       </c>
       <c r="D51" s="1">
-        <v>101.70135077</v>
+        <v>100.51196</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1322117.56</v>
+        <v>502559.8</v>
       </c>
       <c r="H51" s="1">
-        <v>-13875.56</v>
+        <v>2175.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-1.0494951749979</v>
+        <v>0.43282411366767</v>
       </c>
       <c r="J51">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>0.08</v>
+      </c>
+      <c r="K51">
+        <v>383.56</v>
       </c>
       <c r="L51" s="1">
-        <v>1308242.0</v>
+        <v>504735.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1313971.79</v>
+        <v>505118.56</v>
       </c>
       <c r="N51" s="1">
-        <v>0.87</v>
+        <v>0.3</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.09</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.392504</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1520887.56</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-34537.56</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-2.2708818789997</v>
+      </c>
+      <c r="J52">
+        <v>0.69</v>
+      </c>
+      <c r="K52" t="s">
         <v>172</v>
       </c>
-      <c r="B52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L52" s="1">
-        <v>733922.0</v>
+        <v>1486350.0</v>
       </c>
       <c r="M52" s="1">
-        <v>736228.16</v>
+        <v>1496690.75</v>
       </c>
       <c r="N52" s="1">
-        <v>0.49</v>
+        <v>0.89</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>103.382</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.83721625</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>830697.73</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-3641.73</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-0.43839411960353</v>
+      </c>
+      <c r="J53">
+        <v>0.61</v>
+      </c>
+      <c r="K53" t="s">
         <v>175</v>
       </c>
-      <c r="B53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L53" s="1">
-        <v>507920.0</v>
+        <v>827056.0</v>
       </c>
       <c r="M53" s="1">
-        <v>509127.19</v>
+        <v>831921.75</v>
       </c>
       <c r="N53" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B54" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>101.495</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.3015</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>601809.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>7161.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>1.1899124140716</v>
+      </c>
+      <c r="J54">
+        <v>0.6</v>
+      </c>
+      <c r="K54" t="s">
         <v>178</v>
       </c>
-      <c r="B54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L54" s="1">
-        <v>743253.0</v>
+        <v>608970.0</v>
       </c>
       <c r="M54" s="1">
-        <v>744356.26</v>
+        <v>612543.29</v>
       </c>
       <c r="N54" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
+        <v>180</v>
+      </c>
+      <c r="B55" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>105.943</v>
+      </c>
+      <c r="D55" s="1">
+        <v>107.174</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>857392.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-9848.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-1.148599473753</v>
+      </c>
+      <c r="J55">
+        <v>0.59</v>
+      </c>
+      <c r="K55" t="s">
         <v>181</v>
       </c>
-      <c r="B55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L55" s="1">
-        <v>310338.0</v>
+        <v>847544.0</v>
       </c>
       <c r="M55" s="1">
-        <v>312196.11</v>
+        <v>852272.26</v>
       </c>
       <c r="N55" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
+        <v>183</v>
+      </c>
+      <c r="B56" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>102.603</v>
+      </c>
+      <c r="D56" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>303765.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>4044.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>1.3312922818626</v>
+      </c>
+      <c r="J56">
+        <v>0.91</v>
+      </c>
+      <c r="K56" t="s">
         <v>184</v>
       </c>
-      <c r="B56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L56" s="1">
-        <v>642390.0</v>
+        <v>307809.0</v>
       </c>
       <c r="M56" s="1">
-        <v>656111.92</v>
+        <v>310536.86</v>
       </c>
       <c r="N56" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B57" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>105.874</v>
+      </c>
+      <c r="D57" s="1">
+        <v>109.243715</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>655462.29</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-20218.29</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-3.0845847745108</v>
+      </c>
+      <c r="J57">
+        <v>2.6</v>
+      </c>
+      <c r="K57" t="s">
         <v>187</v>
       </c>
-      <c r="B57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L57" s="1">
-        <v>796224.0</v>
+        <v>635244.0</v>
       </c>
       <c r="M57" s="1">
-        <v>801659.62</v>
+        <v>650864.55</v>
       </c>
       <c r="N57" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>98.268</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-13728.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-1.7162746039366</v>
+      </c>
+      <c r="J58">
+        <v>0.92</v>
+      </c>
+      <c r="K58" t="s">
         <v>190</v>
       </c>
-      <c r="B58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L58" s="1">
-        <v>505839.6</v>
+        <v>786144.0</v>
       </c>
       <c r="M58" s="1">
-        <v>508666.83</v>
+        <v>793508.38</v>
       </c>
       <c r="N58" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>192</v>
+      </c>
+      <c r="B59" s="1">
+        <v>604000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.86943046</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>603211.36</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-2877.64</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.47705334992365</v>
+      </c>
+      <c r="J59">
+        <v>0.76</v>
+      </c>
+      <c r="K59" t="s">
         <v>193</v>
       </c>
-      <c r="B59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L59" s="1">
-        <v>406416.0</v>
+        <v>600333.72</v>
       </c>
       <c r="M59" s="1">
-        <v>410190.63</v>
+        <v>604905.09</v>
       </c>
       <c r="N59" s="1">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
+        <v>195</v>
+      </c>
+      <c r="B60" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>99.866</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-536.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.134</v>
+      </c>
+      <c r="J60">
+        <v>1.17</v>
+      </c>
+      <c r="K60" t="s">
         <v>196</v>
       </c>
-      <c r="B60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L60" s="1">
-        <v>1571625.0</v>
+        <v>399464.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1633063.36</v>
+        <v>404151.18</v>
       </c>
       <c r="N60" s="1">
-        <v>1.08</v>
+        <v>0.24</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
+        <v>198</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>103.908</v>
+      </c>
+      <c r="D61" s="1">
+        <v>101.28162353</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1721787.6</v>
+      </c>
+      <c r="H61" s="1">
+        <v>44648.4</v>
+      </c>
+      <c r="I61" s="1">
+        <v>2.5931421506346</v>
+      </c>
+      <c r="J61">
+        <v>4.4</v>
+      </c>
+      <c r="K61" t="s">
         <v>199</v>
       </c>
-      <c r="B61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L61" s="1">
-        <v>299124.0</v>
+        <v>1766436.0</v>
       </c>
       <c r="M61" s="1">
-        <v>302952.08</v>
+        <v>1841189.42</v>
       </c>
       <c r="N61" s="1">
-        <v>0.2</v>
+        <v>1.09</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
+        <v>201</v>
+      </c>
+      <c r="B62" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>98.839</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-3168.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-1.0571099654637</v>
+      </c>
+      <c r="J62">
+        <v>1.48</v>
+      </c>
+      <c r="K62" t="s">
         <v>202</v>
       </c>
-      <c r="B62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L62" s="1">
-        <v>1035060.0</v>
+        <v>296517.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1042272.33</v>
+        <v>300955.36</v>
       </c>
       <c r="N62" s="1">
-        <v>0.69</v>
+        <v>0.18</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B63" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>99.625</v>
+        <v>85.175</v>
       </c>
       <c r="D63" s="1">
-        <v>100.6852</v>
+        <v>86.06233333</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>402740.8</v>
+        <v>1032748.0</v>
       </c>
       <c r="H63" s="1">
-        <v>-4240.8</v>
+        <v>-10648.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.0529849471422</v>
+        <v>-1.0310356447071</v>
       </c>
       <c r="J63">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>0.01</v>
+      </c>
+      <c r="K63">
+        <v>164.38</v>
       </c>
       <c r="L63" s="1">
-        <v>398500.0</v>
+        <v>1022100.0</v>
       </c>
       <c r="M63" s="1">
-        <v>403990.41</v>
+        <v>1022264.38</v>
       </c>
       <c r="N63" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B64" s="1">
-        <v>400000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.473</v>
+        <v>98.726</v>
       </c>
       <c r="D64" s="1">
-        <v>100.62</v>
+        <v>99.77046667</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>402480.0</v>
+        <v>2095179.8</v>
       </c>
       <c r="H64" s="1">
-        <v>-4588.0</v>
+        <v>-21933.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-1.1399324190022</v>
+        <v>-1.0468695813123</v>
       </c>
       <c r="J64">
-        <v>0.36</v>
+        <v>1.55</v>
       </c>
       <c r="K64" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="L64" s="1">
-        <v>397892.0</v>
+        <v>2073246.0</v>
       </c>
       <c r="M64" s="1">
-        <v>399330.36</v>
+        <v>2105867.92</v>
       </c>
       <c r="N64" s="1">
-        <v>0.26</v>
+        <v>1.25</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B65" s="1">
-        <v>416000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>101.505</v>
+        <v>98.484</v>
       </c>
       <c r="D65" s="1">
-        <v>99.662</v>
+        <v>100.2218</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>414593.92</v>
+        <v>501109.0</v>
       </c>
       <c r="H65" s="1">
-        <v>7666.88</v>
+        <v>-8689.0</v>
       </c>
       <c r="I65" s="1">
-        <v>1.849250466577</v>
+        <v>-1.7339540898288</v>
       </c>
       <c r="J65">
-        <v>0.7</v>
+        <v>0.55</v>
       </c>
       <c r="K65" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="L65" s="1">
-        <v>422260.8</v>
+        <v>492420.0</v>
       </c>
       <c r="M65" s="1">
-        <v>425152.85</v>
+        <v>495159.73</v>
       </c>
       <c r="N65" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B66" s="1">
-        <v>627000.0</v>
+        <v>516000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>100.001</v>
+        <v>99.184</v>
       </c>
       <c r="D66" s="1">
-        <v>99.84305423</v>
+        <v>99.63176744</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>626015.95</v>
+        <v>514099.92</v>
       </c>
       <c r="H66" s="1">
-        <v>990.32</v>
+        <v>-2310.48</v>
       </c>
       <c r="I66" s="1">
-        <v>0.15819405240394</v>
+        <v>-0.4494223613184</v>
       </c>
       <c r="J66">
-        <v>3.62</v>
+        <v>0.91</v>
       </c>
       <c r="K66" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="L66" s="1">
-        <v>627006.27</v>
+        <v>511789.44</v>
       </c>
       <c r="M66" s="1">
-        <v>649672.75</v>
+        <v>516504.12</v>
       </c>
       <c r="N66" s="1">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B67" s="1">
-        <v>500000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.525</v>
+        <v>98.52</v>
       </c>
       <c r="D67" s="1">
-        <v>100.096834</v>
+        <v>99.70013067</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>500484.17</v>
+        <v>724819.95</v>
       </c>
       <c r="H67" s="1">
-        <v>-2859.17</v>
+        <v>-8579.55</v>
       </c>
       <c r="I67" s="1">
-        <v>-0.57128080594437</v>
+        <v>-1.1836801677437</v>
       </c>
       <c r="J67">
-        <v>2.63</v>
+        <v>0.21</v>
       </c>
       <c r="K67" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="L67" s="1">
-        <v>497625.0</v>
+        <v>716240.4</v>
       </c>
       <c r="M67" s="1">
-        <v>510773.68</v>
+        <v>717756.64</v>
       </c>
       <c r="N67" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B68" s="1">
-        <v>1592000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>99.327</v>
+        <v>98.66</v>
       </c>
       <c r="D68" s="1">
-        <v>100.08562374</v>
+        <v>100.096834</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>1593363.13</v>
+        <v>500484.17</v>
       </c>
       <c r="H68" s="1">
-        <v>-12077.29</v>
+        <v>-7184.17</v>
       </c>
       <c r="I68" s="1">
-        <v>-0.75797473737201</v>
+        <v>-1.435444002155</v>
       </c>
       <c r="J68">
-        <v>1.54</v>
+        <v>2.85</v>
       </c>
       <c r="K68" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="L68" s="1">
-        <v>1581285.84</v>
+        <v>493300.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1605799.33</v>
+        <v>507565.56</v>
       </c>
       <c r="N68" s="1">
-        <v>1.06</v>
+        <v>0.3</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B69" s="1">
-        <v>1009000.0</v>
+        <v>1192000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>99.157</v>
+        <v>97.527</v>
       </c>
       <c r="D69" s="1">
-        <v>100.01720416</v>
+        <v>99.89429614</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>1009173.59</v>
+        <v>1190740.01</v>
       </c>
       <c r="H69" s="1">
-        <v>-8679.46</v>
+        <v>-28218.17</v>
       </c>
       <c r="I69" s="1">
-        <v>-0.86005619707111</v>
+        <v>-2.3698011121672</v>
       </c>
       <c r="J69">
-        <v>3.08</v>
+        <v>1.75</v>
       </c>
       <c r="K69" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="L69" s="1">
-        <v>1000494.13</v>
+        <v>1162521.84</v>
       </c>
       <c r="M69" s="1">
-        <v>1031608.76</v>
+        <v>1183353.43</v>
       </c>
       <c r="N69" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B70" s="1">
-        <v>800000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.962</v>
+        <v>96.955</v>
       </c>
       <c r="D70" s="1">
-        <v>100.49511125</v>
+        <v>100.01720416</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>803960.89</v>
+        <v>1009173.59</v>
       </c>
       <c r="H70" s="1">
-        <v>-4264.89</v>
+        <v>-30897.64</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.53048476027236</v>
+        <v>-3.0616774265763</v>
       </c>
       <c r="J70">
-        <v>0.53</v>
+        <v>3.31</v>
       </c>
       <c r="K70" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="L70" s="1">
-        <v>799696.0</v>
+        <v>978275.95</v>
       </c>
       <c r="M70" s="1">
-        <v>803906.96</v>
+        <v>1011657.21</v>
       </c>
       <c r="N70" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B71" s="1">
         <v>900000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>98.875</v>
+        <v>98.155</v>
       </c>
       <c r="D71" s="1">
-        <v>99.631</v>
+        <v>100.27576556</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>896679.0</v>
+        <v>902481.89</v>
       </c>
       <c r="H71" s="1">
-        <v>-6804.0</v>
+        <v>-19086.89</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.7587999718963</v>
+        <v>-2.1149332979967</v>
       </c>
       <c r="J71">
-        <v>1.45</v>
+        <v>0.74</v>
       </c>
       <c r="K71" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="L71" s="1">
-        <v>889875.0</v>
+        <v>883395.0</v>
       </c>
       <c r="M71" s="1">
-        <v>902928.08</v>
+        <v>890098.77</v>
       </c>
       <c r="N71" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B72" s="1">
-        <v>1115000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>100.874</v>
+        <v>98.203</v>
       </c>
       <c r="D72" s="1">
-        <v>99.731</v>
+        <v>99.5055</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>1112000.65</v>
+        <v>995055.0</v>
       </c>
       <c r="H72" s="1">
-        <v>12744.45</v>
+        <v>-13025.0</v>
       </c>
       <c r="I72" s="1">
-        <v>1.1460829631709</v>
+        <v>-1.3089728708463</v>
       </c>
       <c r="J72">
-        <v>0.34</v>
+        <v>1.71</v>
       </c>
       <c r="K72" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="L72" s="1">
-        <v>1124745.1</v>
+        <v>982030.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1128525.41</v>
+        <v>999170.41</v>
       </c>
       <c r="N72" s="1">
-        <v>0.75</v>
+        <v>0.59</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B73" s="1">
-        <v>1100000.0</v>
+        <v>1215000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>100.645</v>
+        <v>99.574</v>
       </c>
       <c r="D73" s="1">
-        <v>99.451</v>
+        <v>99.74030041</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>1093961.0</v>
+        <v>1211844.65</v>
       </c>
       <c r="H73" s="1">
-        <v>13134.0</v>
+        <v>-2020.55</v>
       </c>
       <c r="I73" s="1">
-        <v>1.2005912459402</v>
+        <v>-0.16673341752179</v>
       </c>
       <c r="J73">
+        <v>0.57</v>
+      </c>
+      <c r="K73" t="s">
+        <v>234</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1209824.1</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1216689.68</v>
+      </c>
+      <c r="N73" s="1">
         <v>0.72</v>
       </c>
-      <c r="K73" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B74" s="1">
-        <v>1258000.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>98.67</v>
+        <v>97.672</v>
       </c>
       <c r="D74" s="1">
-        <v>99.38705326</v>
+        <v>99.17154527</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>1250289.13</v>
+        <v>1445921.13</v>
       </c>
       <c r="H74" s="1">
-        <v>-9020.53</v>
+        <v>-21863.37</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.72147551982636</v>
+        <v>-1.5120721003641</v>
       </c>
       <c r="J74">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="K74" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="L74" s="1">
-        <v>1241268.6</v>
+        <v>1424057.76</v>
       </c>
       <c r="M74" s="1">
-        <v>1246024.87</v>
+        <v>1432096.73</v>
       </c>
       <c r="N74" s="1">
-        <v>0.82</v>
+        <v>0.85</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B75" s="1">
         <v>2050000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>100.975</v>
+        <v>100.729</v>
       </c>
       <c r="D75" s="1">
         <v>96.98605268</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>1988214.08</v>
       </c>
       <c r="H75" s="1">
-        <v>81773.42</v>
+        <v>76730.42</v>
       </c>
       <c r="I75" s="1">
-        <v>4.1129082035271</v>
+        <v>3.8592634853486</v>
       </c>
       <c r="J75">
-        <v>0.53</v>
+        <v>0.8</v>
       </c>
       <c r="K75" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="L75" s="1">
-        <v>2069987.5</v>
+        <v>2064944.5</v>
       </c>
       <c r="M75" s="1">
-        <v>2080855.31</v>
+        <v>2081372.58</v>
       </c>
       <c r="N75" s="1">
-        <v>1.38</v>
+        <v>1.23</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B76" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>91.601</v>
+        <v>91.094</v>
       </c>
       <c r="D76" s="1">
-        <v>83.47740778</v>
+        <v>84.247467</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>751296.67</v>
+        <v>842474.67</v>
       </c>
       <c r="H76" s="1">
-        <v>73112.33</v>
+        <v>68465.33</v>
       </c>
       <c r="I76" s="1">
-        <v>9.7314859654576</v>
+        <v>8.1266929960043</v>
       </c>
       <c r="J76">
-        <v>1.52</v>
+        <v>1.63</v>
       </c>
       <c r="K76" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="L76" s="1">
-        <v>824409.0</v>
+        <v>910940.0</v>
       </c>
       <c r="M76" s="1">
-        <v>838093.93</v>
+        <v>927275.62</v>
       </c>
       <c r="N76" s="1">
         <v>0.55</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B77" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>102.425</v>
+        <v>101.324</v>
       </c>
       <c r="D77" s="1">
-        <v>100.4068</v>
+        <v>100.5422</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>702847.6</v>
+        <v>804337.6</v>
       </c>
       <c r="H77" s="1">
-        <v>14127.4</v>
+        <v>6254.4</v>
       </c>
       <c r="I77" s="1">
-        <v>2.0100232255186</v>
+        <v>0.77758393987798</v>
       </c>
       <c r="J77">
-        <v>1.87</v>
+        <v>2.1</v>
       </c>
       <c r="K77" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="L77" s="1">
-        <v>716975.0</v>
+        <v>810592.0</v>
       </c>
       <c r="M77" s="1">
-        <v>730054.45</v>
+        <v>827408.44</v>
       </c>
       <c r="N77" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B78" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>100.8</v>
+        <v>100.007</v>
       </c>
       <c r="D78" s="1">
-        <v>100.30714286</v>
+        <v>100.26783333</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>702150.0</v>
+        <v>1203214.0</v>
       </c>
       <c r="H78" s="1">
-        <v>3450.0</v>
+        <v>-3130.0</v>
       </c>
       <c r="I78" s="1">
-        <v>0.49134800256355</v>
+        <v>-0.26013660080418</v>
       </c>
       <c r="J78">
-        <v>0.91</v>
+        <v>0.08</v>
       </c>
       <c r="K78" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="L78" s="1">
-        <v>705600.0</v>
+        <v>1200084.0</v>
       </c>
       <c r="M78" s="1">
-        <v>711971.17</v>
+        <v>1201089.97</v>
       </c>
       <c r="N78" s="1">
-        <v>0.47</v>
+        <v>0.71</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B79" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.367</v>
+        <v>98.407</v>
       </c>
       <c r="D79" s="1">
         <v>99.70225</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>1196427.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-4023.0</v>
+        <v>-15543.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.33625118791201</v>
+        <v>-1.2991181242148</v>
       </c>
       <c r="J79">
-        <v>0.73</v>
+        <v>0.96</v>
       </c>
       <c r="K79" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="L79" s="1">
-        <v>1192404.0</v>
+        <v>1180884.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1201157.42</v>
+        <v>1192349.75</v>
       </c>
       <c r="N79" s="1">
-        <v>0.79</v>
+        <v>0.71</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B80" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>98.786</v>
+        <v>97.571</v>
       </c>
       <c r="D80" s="1">
-        <v>100.28911125</v>
+        <v>100.00554333</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>802312.89</v>
+        <v>900049.89</v>
       </c>
       <c r="H80" s="1">
-        <v>-12024.89</v>
+        <v>-21910.89</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.4987781138603</v>
+        <v>-2.4344083859618</v>
       </c>
       <c r="J80">
-        <v>0.97</v>
+        <v>1.15</v>
       </c>
       <c r="K80" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="L80" s="1">
-        <v>790288.0</v>
+        <v>878139.0</v>
       </c>
       <c r="M80" s="1">
-        <v>798046.9</v>
+        <v>888495.16</v>
       </c>
       <c r="N80" s="1">
         <v>0.53</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B81" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>101.917</v>
+        <v>100.741</v>
       </c>
       <c r="D81" s="1">
-        <v>99.651</v>
+        <v>99.83557143</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>597906.0</v>
+        <v>698849.0</v>
       </c>
       <c r="H81" s="1">
-        <v>13596.0</v>
+        <v>6338.0</v>
       </c>
       <c r="I81" s="1">
-        <v>2.2739360367683</v>
+        <v>0.90691980671075</v>
       </c>
       <c r="J81">
-        <v>0.95</v>
+        <v>1.23</v>
       </c>
       <c r="K81" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="L81" s="1">
-        <v>611502.0</v>
+        <v>705187.0</v>
       </c>
       <c r="M81" s="1">
-        <v>617204.05</v>
+        <v>713790.77</v>
       </c>
       <c r="N81" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B82" s="1">
-        <v>898000.0</v>
+        <v>998000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>101.141</v>
+        <v>99.974</v>
       </c>
       <c r="D82" s="1">
-        <v>99.768</v>
+        <v>99.80337074</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>895916.64</v>
+        <v>996037.64</v>
       </c>
       <c r="H82" s="1">
-        <v>12329.54</v>
+        <v>1702.88</v>
       </c>
       <c r="I82" s="1">
-        <v>1.37619276722</v>
+        <v>0.17096542656761</v>
       </c>
       <c r="J82">
-        <v>0.39</v>
+        <v>0.63</v>
       </c>
       <c r="K82" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="L82" s="1">
-        <v>908246.18</v>
+        <v>997740.52</v>
       </c>
       <c r="M82" s="1">
-        <v>911773.6</v>
+        <v>1003991.69</v>
       </c>
       <c r="N82" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B83" s="1">
         <v>600000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>99.633</v>
+        <v>99.158</v>
       </c>
       <c r="D83" s="1">
         <v>99.92916667</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
         <v>599575.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-1777.0</v>
+        <v>-4627.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.29637660009173</v>
+        <v>-0.77171329691865</v>
       </c>
       <c r="J83">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="K83" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="L83" s="1">
-        <v>597798.0</v>
+        <v>594948.0</v>
       </c>
       <c r="M83" s="1">
-        <v>599334.99</v>
+        <v>598021.97</v>
       </c>
       <c r="N83" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B84" s="1">
         <v>280000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>99.333</v>
+        <v>97.528</v>
       </c>
       <c r="D84" s="1">
         <v>100.00810357</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>280022.69</v>
       </c>
       <c r="H84" s="1">
-        <v>-1890.29</v>
+        <v>-6944.29</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.67504886836135</v>
+        <v>-2.4799026107492</v>
       </c>
       <c r="J84">
-        <v>1.9</v>
+        <v>2.12</v>
       </c>
       <c r="K84" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="L84" s="1">
-        <v>278132.4</v>
+        <v>273078.4</v>
       </c>
       <c r="M84" s="1">
-        <v>283463.75</v>
+        <v>279002.13</v>
       </c>
       <c r="N84" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B85" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>99.265</v>
+        <v>98.146</v>
       </c>
       <c r="D85" s="1">
-        <v>98.71</v>
+        <v>98.66814286</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>592260.0</v>
+        <v>690677.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3330.0</v>
+        <v>-3655.0</v>
       </c>
       <c r="I85" s="1">
-        <v>0.56225306453247</v>
+        <v>-0.52919092426706</v>
       </c>
       <c r="J85">
-        <v>1.45</v>
+        <v>1.69</v>
       </c>
       <c r="K85" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="L85" s="1">
-        <v>595590.0</v>
+        <v>687022.0</v>
       </c>
       <c r="M85" s="1">
-        <v>604269.45</v>
+        <v>698835.7</v>
       </c>
       <c r="N85" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B86" s="1">
         <v>400000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>101.388</v>
+        <v>100.406</v>
       </c>
       <c r="D86" s="1">
         <v>101.62</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>406480.0</v>
       </c>
       <c r="H86" s="1">
-        <v>-928.0</v>
+        <v>-4856.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-0.22830151544971</v>
+        <v>-1.194646723086</v>
       </c>
       <c r="J86">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.18</v>
+      </c>
+      <c r="K86">
+        <v>736.44</v>
       </c>
       <c r="L86" s="1">
-        <v>405552.0</v>
+        <v>401624.0</v>
       </c>
       <c r="M86" s="1">
-        <v>408203.18</v>
+        <v>402360.44</v>
       </c>
       <c r="N86" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B87" s="1">
-        <v>487000.0</v>
+        <v>587000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.792</v>
+        <v>99.675</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0</v>
+        <v>99.97955707</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>487000.0</v>
+        <v>586880.0</v>
       </c>
       <c r="H87" s="1">
-        <v>3857.04</v>
+        <v>-1787.75</v>
       </c>
       <c r="I87" s="1">
-        <v>0.792</v>
+        <v>-0.30461934296619</v>
       </c>
       <c r="J87">
-        <v>0.8</v>
+        <v>1.06</v>
       </c>
       <c r="K87" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="L87" s="1">
-        <v>490857.04</v>
+        <v>585092.25</v>
       </c>
       <c r="M87" s="1">
-        <v>494768.52</v>
+        <v>591288.65</v>
       </c>
       <c r="N87" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B88" s="1">
         <v>900000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>101.737</v>
+        <v>100.498</v>
       </c>
       <c r="D88" s="1">
         <v>99.942</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>899478.0</v>
       </c>
       <c r="H88" s="1">
-        <v>16155.0</v>
+        <v>5004.0</v>
       </c>
       <c r="I88" s="1">
-        <v>1.7960417041884</v>
+        <v>0.55632266714695</v>
       </c>
       <c r="J88">
-        <v>0.89</v>
+        <v>1.11</v>
       </c>
       <c r="K88" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="L88" s="1">
-        <v>915633.0</v>
+        <v>904482.0</v>
       </c>
       <c r="M88" s="1">
-        <v>923677.52</v>
+        <v>914492.96</v>
       </c>
       <c r="N88" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B89" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>95.395</v>
+        <v>95.703</v>
       </c>
       <c r="D89" s="1">
-        <v>94.61294429</v>
+        <v>94.75545125</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>662290.61</v>
+        <v>758043.61</v>
       </c>
       <c r="H89" s="1">
-        <v>5474.39</v>
+        <v>7580.39</v>
       </c>
       <c r="I89" s="1">
-        <v>0.82658426940403</v>
+        <v>0.99999391855569</v>
       </c>
       <c r="J89">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="K89" t="s">
-        <v>43</v>
+        <v>281</v>
       </c>
       <c r="L89" s="1">
-        <v>667765.0</v>
+        <v>765624.0</v>
       </c>
       <c r="M89" s="1">
-        <v>671217.05</v>
+        <v>769870.58</v>
       </c>
       <c r="N89" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B90" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>101.731</v>
+        <v>100.837</v>
       </c>
       <c r="D90" s="1">
-        <v>100.55165909</v>
+        <v>100.5901875</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>1106068.25</v>
+        <v>1207082.25</v>
       </c>
       <c r="H90" s="1">
-        <v>12972.75</v>
+        <v>2961.75</v>
       </c>
       <c r="I90" s="1">
-        <v>1.1728706614623</v>
+        <v>0.24536439004053</v>
       </c>
       <c r="J90">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="K90" t="s">
-        <v>286</v>
+        <v>94</v>
       </c>
       <c r="L90" s="1">
-        <v>1119041.0</v>
+        <v>1210044.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1122077.3</v>
+        <v>1216159.07</v>
       </c>
       <c r="N90" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B91" s="1">
-        <v>2100000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.415</v>
+        <v>97.708</v>
       </c>
       <c r="D91" s="1">
-        <v>98.42609524</v>
+        <v>98.34945833</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2066948.0</v>
+        <v>2360387.0</v>
       </c>
       <c r="H91" s="1">
-        <v>-233.0</v>
+        <v>-15395.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-0.011272659012225</v>
+        <v>-0.65222355486621</v>
       </c>
       <c r="J91">
-        <v>2.45</v>
+        <v>2.67</v>
       </c>
       <c r="K91" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="L91" s="1">
-        <v>2066715.0</v>
+        <v>2344992.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2118064.32</v>
+        <v>2409101.59</v>
       </c>
       <c r="N91" s="1">
-        <v>1.4</v>
+        <v>1.43</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B92" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>98.669</v>
+        <v>96.716</v>
       </c>
       <c r="D92" s="1">
-        <v>97.29129462</v>
+        <v>97.291295</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>1264786.83</v>
+        <v>778330.36</v>
       </c>
       <c r="H92" s="1">
-        <v>17910.17</v>
+        <v>-4602.36</v>
       </c>
       <c r="I92" s="1">
-        <v>1.4160623415094</v>
+        <v>-0.59131189486171</v>
       </c>
       <c r="J92">
-        <v>0.48</v>
+        <v>0.74</v>
       </c>
       <c r="K92" t="s">
-        <v>292</v>
+        <v>150</v>
       </c>
       <c r="L92" s="1">
-        <v>1282697.0</v>
+        <v>773728.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1288929.88</v>
+        <v>779673.21</v>
       </c>
       <c r="N92" s="1">
-        <v>0.85</v>
+        <v>0.46</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B93" s="1">
         <v>521000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>98.891</v>
+        <v>98.056</v>
       </c>
       <c r="D93" s="1">
         <v>99.68758157</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
         <v>519372.3</v>
       </c>
       <c r="H93" s="1">
-        <v>-4150.19</v>
+        <v>-8500.54</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.79907804093518</v>
+        <v>-1.6366949103755</v>
       </c>
       <c r="J93">
-        <v>2.43</v>
+        <v>2.63</v>
       </c>
       <c r="K93" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="L93" s="1">
-        <v>515222.11</v>
+        <v>510871.76</v>
       </c>
       <c r="M93" s="1">
-        <v>527886.69</v>
+        <v>524556.93</v>
       </c>
       <c r="N93" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B94" s="1">
         <v>500000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.627</v>
+        <v>98.302</v>
       </c>
       <c r="D94" s="1">
         <v>99.996</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
         <v>499980.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-1845.0</v>
+        <v>-8470.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.36901476059042</v>
+        <v>-1.6940677627105</v>
       </c>
       <c r="J94">
-        <v>2.43</v>
+        <v>2.67</v>
       </c>
       <c r="K94" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="L94" s="1">
-        <v>498135.0</v>
+        <v>491510.0</v>
       </c>
       <c r="M94" s="1">
-        <v>510299.38</v>
+        <v>504879.86</v>
       </c>
       <c r="N94" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B95" s="1">
-        <v>657000.0</v>
+        <v>757000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>100.174</v>
+        <v>98.905</v>
       </c>
       <c r="D95" s="1">
-        <v>99.394</v>
+        <v>99.3595218</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>653018.58</v>
+        <v>752151.58</v>
       </c>
       <c r="H95" s="1">
-        <v>5124.6</v>
+        <v>-3440.73</v>
       </c>
       <c r="I95" s="1">
-        <v>0.78475561905145</v>
+        <v>-0.45745167483395</v>
       </c>
       <c r="J95">
-        <v>0.65</v>
+        <v>0.87</v>
       </c>
       <c r="K95" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="L95" s="1">
-        <v>658143.18</v>
+        <v>748710.85</v>
       </c>
       <c r="M95" s="1">
-        <v>662395.68</v>
+        <v>755321.64</v>
       </c>
       <c r="N95" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B96" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>95.822</v>
+        <v>95.291</v>
       </c>
       <c r="D96" s="1">
-        <v>93.6</v>
+        <v>93.8125</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>655200.0</v>
+        <v>750500.0</v>
       </c>
       <c r="H96" s="1">
-        <v>15554.0</v>
+        <v>11828.0</v>
       </c>
       <c r="I96" s="1">
-        <v>2.3739316239316</v>
+        <v>1.5760159893404</v>
       </c>
       <c r="J96">
-        <v>1.13</v>
+        <v>1.22</v>
       </c>
       <c r="K96" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="L96" s="1">
-        <v>670754.0</v>
+        <v>762328.0</v>
       </c>
       <c r="M96" s="1">
-        <v>678638.59</v>
+        <v>772122.52</v>
       </c>
       <c r="N96" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B97" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>99.391</v>
+        <v>98.181</v>
       </c>
       <c r="D97" s="1">
-        <v>100.08276467</v>
+        <v>99.89361588</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>1501241.47</v>
+        <v>1698191.47</v>
       </c>
       <c r="H97" s="1">
-        <v>-10376.47</v>
+        <v>-29114.47</v>
       </c>
       <c r="I97" s="1">
-        <v>-0.69119260341243</v>
+        <v>-1.7144397739791</v>
       </c>
       <c r="J97">
-        <v>3.34</v>
+        <v>3.58</v>
       </c>
       <c r="K97" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="L97" s="1">
-        <v>1490865.0</v>
+        <v>1669077.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1541027.67</v>
+        <v>1729898.58</v>
       </c>
       <c r="N97" s="1">
         <v>1.02</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B98" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>101.809</v>
+        <v>100.754</v>
       </c>
       <c r="D98" s="1">
-        <v>103.012</v>
+        <v>102.751625</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>721084.0</v>
+        <v>822013.0</v>
       </c>
       <c r="H98" s="1">
-        <v>-8421.0</v>
+        <v>-15981.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-1.1678251077544</v>
+        <v>-1.9441298373627</v>
       </c>
       <c r="J98">
-        <v>3.6</v>
+        <v>3.85</v>
       </c>
       <c r="K98" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="L98" s="1">
-        <v>712663.0</v>
+        <v>806032.0</v>
       </c>
       <c r="M98" s="1">
-        <v>737848.62</v>
+        <v>836864.88</v>
       </c>
       <c r="N98" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B99" s="1">
         <v>560000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>100.295</v>
+        <v>98.796</v>
       </c>
       <c r="D99" s="1">
         <v>99.56446429</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
         <v>557561.0</v>
       </c>
       <c r="H99" s="1">
-        <v>4091.0</v>
+        <v>-4303.4</v>
       </c>
       <c r="I99" s="1">
-        <v>0.73373137647719</v>
+        <v>-0.77182586299974</v>
       </c>
       <c r="J99">
-        <v>0.88</v>
+        <v>1.09</v>
       </c>
       <c r="K99" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="L99" s="1">
-        <v>561652.0</v>
+        <v>553257.6</v>
       </c>
       <c r="M99" s="1">
-        <v>566592.27</v>
+        <v>559379.24</v>
       </c>
       <c r="N99" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B100" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.22</v>
+        <v>100.718</v>
       </c>
       <c r="D100" s="1">
-        <v>101.1515</v>
+        <v>101.1014</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>404606.0</v>
+        <v>505507.0</v>
       </c>
       <c r="H100" s="1">
-        <v>274.0</v>
+        <v>-1917.0</v>
       </c>
       <c r="I100" s="1">
-        <v>0.067720201875405</v>
+        <v>-0.37922323528655</v>
       </c>
       <c r="J100">
-        <v>0.85</v>
+        <v>1.12</v>
       </c>
       <c r="K100" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="L100" s="1">
-        <v>404880.0</v>
+        <v>503590.0</v>
       </c>
       <c r="M100" s="1">
-        <v>408282.74</v>
+        <v>509199.59</v>
       </c>
       <c r="N100" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B101" s="1">
-        <v>347000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>97.415</v>
+        <v>95.941</v>
       </c>
       <c r="D101" s="1">
-        <v>99.16931124</v>
+        <v>98.06974589</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>344117.51</v>
+        <v>536441.51</v>
       </c>
       <c r="H101" s="1">
-        <v>-6087.46</v>
+        <v>-11644.24</v>
       </c>
       <c r="I101" s="1">
-        <v>-1.769006174664</v>
+        <v>-2.1706448481215</v>
       </c>
       <c r="J101">
-        <v>1.73</v>
+        <v>1.92</v>
       </c>
       <c r="K101" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="L101" s="1">
-        <v>338030.05</v>
+        <v>524797.27</v>
       </c>
       <c r="M101" s="1">
-        <v>344031.25</v>
+        <v>535287.68</v>
       </c>
       <c r="N101" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B102" s="1">
-        <v>1376000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.92</v>
+        <v>97.774</v>
       </c>
       <c r="D102" s="1">
-        <v>100.03007631</v>
+        <v>99.76610723</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>1376413.85</v>
+        <v>1572313.85</v>
       </c>
       <c r="H102" s="1">
-        <v>-15274.65</v>
+        <v>-31395.61</v>
       </c>
       <c r="I102" s="1">
-        <v>-1.1097425385541</v>
+        <v>-1.9967775517591</v>
       </c>
       <c r="J102">
-        <v>1.14</v>
+        <v>1.33</v>
       </c>
       <c r="K102" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="L102" s="1">
-        <v>1361139.2</v>
+        <v>1540918.24</v>
       </c>
       <c r="M102" s="1">
-        <v>1376862.85</v>
+        <v>1561906.24</v>
       </c>
       <c r="N102" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B103" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>103.568</v>
+        <v>102.787</v>
       </c>
       <c r="D103" s="1">
-        <v>101.59326143</v>
+        <v>101.75672875</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>711152.83</v>
+        <v>814053.83</v>
       </c>
       <c r="H103" s="1">
-        <v>13823.17</v>
+        <v>8242.17</v>
       </c>
       <c r="I103" s="1">
-        <v>1.9437692457752</v>
+        <v>1.0124846412184</v>
       </c>
       <c r="J103">
-        <v>0.98</v>
+        <v>1.26</v>
       </c>
       <c r="K103" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="L103" s="1">
-        <v>724976.0</v>
+        <v>822296.0</v>
       </c>
       <c r="M103" s="1">
-        <v>731808.19</v>
+        <v>832394.63</v>
       </c>
       <c r="N103" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B104" s="1">
         <v>600000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>105.053</v>
+        <v>105.063</v>
       </c>
       <c r="D104" s="1">
         <v>105.93</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
         <v>635580.0</v>
       </c>
       <c r="H104" s="1">
-        <v>-5262.0</v>
+        <v>-5202.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-0.82790522042858</v>
+        <v>-0.8184650240725</v>
       </c>
       <c r="J104">
-        <v>1.82</v>
+        <v>2.19</v>
       </c>
       <c r="K104" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="L104" s="1">
-        <v>630318.0</v>
+        <v>630378.0</v>
       </c>
       <c r="M104" s="1">
-        <v>641208.41</v>
+        <v>643528.68</v>
       </c>
       <c r="N104" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B105" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>100.827</v>
+        <v>99.201</v>
       </c>
       <c r="D105" s="1">
-        <v>99.076</v>
+        <v>99.12988889</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>792608.0</v>
+        <v>892169.0</v>
       </c>
       <c r="H105" s="1">
-        <v>14008.0</v>
+        <v>640.0</v>
       </c>
       <c r="I105" s="1">
-        <v>1.7673301304049</v>
+        <v>0.071735287821029</v>
       </c>
       <c r="J105">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="K105" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="L105" s="1">
-        <v>806616.0</v>
+        <v>892809.0</v>
       </c>
       <c r="M105" s="1">
-        <v>808479.01</v>
+        <v>897210.37</v>
       </c>
       <c r="N105" s="1">
         <v>0.53</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B106" s="1">
         <v>600000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>89.028</v>
+        <v>88.508</v>
       </c>
       <c r="D106" s="1">
         <v>90.05</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>540300.0</v>
       </c>
       <c r="H106" s="1">
-        <v>-6132.0</v>
+        <v>-9252.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-1.1349250416435</v>
+        <v>-1.7123820099944</v>
       </c>
       <c r="J106">
-        <v>0.89</v>
+        <v>0.99</v>
       </c>
       <c r="K106" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="L106" s="1">
-        <v>534168.0</v>
+        <v>531048.0</v>
       </c>
       <c r="M106" s="1">
-        <v>539510.47</v>
+        <v>536978.14</v>
       </c>
       <c r="N106" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B107" s="1">
         <v>600000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>101.492</v>
+        <v>99.824</v>
       </c>
       <c r="D107" s="1">
         <v>99.33326</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>595999.56</v>
       </c>
       <c r="H107" s="1">
-        <v>12952.44</v>
+        <v>2944.44</v>
       </c>
       <c r="I107" s="1">
-        <v>2.1732297923173</v>
+        <v>0.49403392177001</v>
       </c>
       <c r="J107">
-        <v>2.98</v>
+        <v>3.22</v>
       </c>
       <c r="K107" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="L107" s="1">
-        <v>608952.0</v>
+        <v>598944.0</v>
       </c>
       <c r="M107" s="1">
-        <v>626851.32</v>
+        <v>618244.68</v>
       </c>
       <c r="N107" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B108" s="1">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>85.35</v>
+        <v>84.039</v>
       </c>
       <c r="D108" s="1">
-        <v>85.4121875</v>
+        <v>85.28283333</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>1366595.0</v>
+        <v>1535091.0</v>
       </c>
       <c r="H108" s="1">
-        <v>-995.0</v>
+        <v>-22389.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-0.072808696065769</v>
+        <v>-1.4584803115906</v>
       </c>
       <c r="J108">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="K108" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="L108" s="1">
-        <v>1365600.0</v>
+        <v>1512702.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1373232.88</v>
+        <v>1522238.3</v>
       </c>
       <c r="N108" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B109" s="1">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>100.408</v>
+        <v>98.67</v>
       </c>
       <c r="D109" s="1">
-        <v>99.898</v>
+        <v>99.78644444</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>1598368.0</v>
+        <v>1796156.0</v>
       </c>
       <c r="H109" s="1">
-        <v>8160.0</v>
+        <v>-20096.0</v>
       </c>
       <c r="I109" s="1">
-        <v>0.51052073114577</v>
+        <v>-1.1188337761308</v>
       </c>
       <c r="J109">
-        <v>0.31</v>
+        <v>0.55</v>
       </c>
       <c r="K109" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="L109" s="1">
-        <v>1606528.0</v>
+        <v>1776060.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1611437.59</v>
+        <v>1785923.01</v>
       </c>
       <c r="N109" s="1">
-        <v>1.07</v>
+        <v>1.06</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B110" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>82.157</v>
+        <v>80.891</v>
       </c>
       <c r="D110" s="1">
-        <v>82.0</v>
+        <v>81.9124</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>738000.0</v>
+        <v>819124.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1413.0</v>
+        <v>-10214.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.19146341463415</v>
+        <v>-1.2469418549572</v>
       </c>
       <c r="J110">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="K110" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="L110" s="1">
-        <v>739413.0</v>
+        <v>808910.0</v>
       </c>
       <c r="M110" s="1">
-        <v>741419.51</v>
+        <v>811666.85</v>
       </c>
       <c r="N110" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B111" s="1">
         <v>369000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>101.002</v>
+        <v>100.132</v>
       </c>
       <c r="D111" s="1">
         <v>100.15782656</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>369582.38</v>
       </c>
       <c r="H111" s="1">
-        <v>3115.0</v>
+        <v>-95.3</v>
       </c>
       <c r="I111" s="1">
-        <v>0.84284321130244</v>
+        <v>-0.025785861328129</v>
       </c>
       <c r="J111">
-        <v>0.58</v>
+        <v>0.82</v>
       </c>
       <c r="K111" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="L111" s="1">
-        <v>372697.38</v>
+        <v>369487.08</v>
       </c>
       <c r="M111" s="1">
-        <v>374840.61</v>
+        <v>372519.96</v>
       </c>
       <c r="N111" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B112" s="1">
-        <v>487000.0</v>
+        <v>587000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>102.118</v>
+        <v>100.657</v>
       </c>
       <c r="D112" s="1">
-        <v>100.5846961</v>
+        <v>100.63091482</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>489847.47</v>
+        <v>590703.47</v>
       </c>
       <c r="H112" s="1">
-        <v>7467.19</v>
+        <v>153.12</v>
       </c>
       <c r="I112" s="1">
-        <v>1.5243908476245</v>
+        <v>0.025921635435797</v>
       </c>
       <c r="J112">
-        <v>0.51</v>
+        <v>0.74</v>
       </c>
       <c r="K112" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="L112" s="1">
-        <v>497314.66</v>
+        <v>590856.59</v>
       </c>
       <c r="M112" s="1">
-        <v>499796.36</v>
+        <v>595218.88</v>
       </c>
       <c r="N112" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B113" s="1">
-        <v>1052000.0</v>
+        <v>1152000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>103.897</v>
+        <v>102.686</v>
       </c>
       <c r="D113" s="1">
-        <v>102.3524135</v>
+        <v>102.39621441</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>1076747.39</v>
+        <v>1179604.39</v>
       </c>
       <c r="H113" s="1">
-        <v>16249.05</v>
+        <v>3338.33</v>
       </c>
       <c r="I113" s="1">
-        <v>1.5090865462883</v>
+        <v>0.28300420279039</v>
       </c>
       <c r="J113">
-        <v>3.19</v>
+        <v>3.44</v>
       </c>
       <c r="K113" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="L113" s="1">
-        <v>1092996.44</v>
+        <v>1182942.72</v>
       </c>
       <c r="M113" s="1">
-        <v>1126531.46</v>
+        <v>1222603.3</v>
       </c>
       <c r="N113" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B114" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>98.797</v>
+        <v>97.567</v>
       </c>
       <c r="D114" s="1">
         <v>99.57176471</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
         <v>1692720.0</v>
       </c>
       <c r="H114" s="1">
-        <v>-13171.0</v>
+        <v>-34081.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.77809679096366</v>
+        <v>-2.0133867385037</v>
       </c>
       <c r="J114">
-        <v>0.95</v>
+        <v>1.13</v>
       </c>
       <c r="K114" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="L114" s="1">
-        <v>1679549.0</v>
+        <v>1658639.0</v>
       </c>
       <c r="M114" s="1">
-        <v>1695757.22</v>
+        <v>1677921.19</v>
       </c>
       <c r="N114" s="1">
-        <v>1.12</v>
+        <v>0.99</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B115" s="1">
         <v>400000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>98.849</v>
+        <v>97.56</v>
       </c>
       <c r="D115" s="1">
         <v>97.59</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
         <v>390360.0</v>
       </c>
       <c r="H115" s="1">
-        <v>5036.0</v>
+        <v>-120.0</v>
       </c>
       <c r="I115" s="1">
-        <v>1.2900911978686</v>
+        <v>-0.030740854595758</v>
       </c>
       <c r="J115">
-        <v>1.93</v>
+        <v>2.13</v>
       </c>
       <c r="K115" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="L115" s="1">
-        <v>395396.0</v>
+        <v>390240.0</v>
       </c>
       <c r="M115" s="1">
-        <v>403124.77</v>
+        <v>398752.33</v>
       </c>
       <c r="N115" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B116" s="1">
         <v>549000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>99.081</v>
+        <v>97.259</v>
       </c>
       <c r="D116" s="1">
         <v>99.96353552</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>548799.81</v>
       </c>
       <c r="H116" s="1">
-        <v>-4845.12</v>
+        <v>-14847.9</v>
       </c>
       <c r="I116" s="1">
-        <v>-0.88285744851114</v>
+        <v>-2.7055220737048</v>
       </c>
       <c r="J116">
-        <v>2.23</v>
+        <v>2.46</v>
       </c>
       <c r="K116" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="L116" s="1">
-        <v>543954.69</v>
+        <v>533951.91</v>
       </c>
       <c r="M116" s="1">
-        <v>556194.38</v>
+        <v>547432.49</v>
       </c>
       <c r="N116" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B117" s="1">
         <v>714000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>102.587</v>
+        <v>101.377</v>
       </c>
       <c r="D117" s="1">
         <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>714000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>18471.18</v>
+        <v>9831.78</v>
       </c>
       <c r="I117" s="1">
-        <v>2.587</v>
+        <v>1.377</v>
       </c>
       <c r="J117">
-        <v>1.26</v>
+        <v>1.54</v>
       </c>
       <c r="K117" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="L117" s="1">
-        <v>732471.18</v>
+        <v>723831.78</v>
       </c>
       <c r="M117" s="1">
-        <v>741442.46</v>
+        <v>734837.79</v>
       </c>
       <c r="N117" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B118" s="1">
         <v>500000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>89.422</v>
+        <v>88.433</v>
       </c>
       <c r="D118" s="1">
         <v>90.124458</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>450622.29</v>
       </c>
       <c r="H118" s="1">
-        <v>-3512.29</v>
+        <v>-8457.29</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.77943103968514</v>
+        <v>-1.8768024102847</v>
       </c>
       <c r="J118">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.04</v>
+      </c>
+      <c r="K118">
+        <v>215.75</v>
       </c>
       <c r="L118" s="1">
-        <v>447110.0</v>
+        <v>442165.0</v>
       </c>
       <c r="M118" s="1">
-        <v>451437.05</v>
+        <v>442380.75</v>
       </c>
       <c r="N118" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="B119" s="1">
         <v>2200000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>98.834</v>
+        <v>98.247</v>
       </c>
       <c r="D119" s="1">
         <v>99.87081818</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>2197158.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-22810.0</v>
+        <v>-35724.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-1.0381592948709</v>
+        <v>-1.6259185729929</v>
       </c>
       <c r="J119">
+        <v>1.53</v>
+      </c>
+      <c r="K119" t="s">
+        <v>368</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2161434.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2195112.08</v>
+      </c>
+      <c r="N119" s="1">
         <v>1.3</v>
       </c>
-      <c r="K119" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="B120" s="1">
         <v>1299000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>98.925</v>
+        <v>97.735</v>
       </c>
       <c r="D120" s="1">
         <v>100.05043341</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>1299655.13</v>
       </c>
       <c r="H120" s="1">
-        <v>-14619.38</v>
+        <v>-30077.48</v>
       </c>
       <c r="I120" s="1">
-        <v>-1.1248661019789</v>
+        <v>-2.3142662469235</v>
       </c>
       <c r="J120">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="K120" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="L120" s="1">
-        <v>1285035.75</v>
+        <v>1269577.65</v>
       </c>
       <c r="M120" s="1">
-        <v>1290290.83</v>
+        <v>1277346.03</v>
       </c>
       <c r="N120" s="1">
-        <v>0.85</v>
+        <v>0.76</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B121" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>101.423</v>
+        <v>99.599</v>
       </c>
       <c r="D121" s="1">
-        <v>103.15</v>
+        <v>102.80105263</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1753550.0</v>
+        <v>1953220.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-29359.0</v>
+        <v>-60839.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.6742607852642</v>
+        <v>-3.1148052958704</v>
       </c>
       <c r="J121">
-        <v>1.11</v>
+        <v>1.34</v>
       </c>
       <c r="K121" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="L121" s="1">
-        <v>1724191.0</v>
+        <v>1892381.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1742979.96</v>
+        <v>1917909.71</v>
       </c>
       <c r="N121" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B122" s="1">
         <v>300000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>99.571</v>
+        <v>98.394</v>
       </c>
       <c r="D122" s="1">
         <v>98.819</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>296457.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2256.0</v>
+        <v>-1275.0</v>
       </c>
       <c r="I122" s="1">
-        <v>0.76098725953511</v>
+        <v>-0.4300792357745</v>
       </c>
       <c r="J122">
-        <v>1.47</v>
+        <v>1.68</v>
       </c>
       <c r="K122" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="L122" s="1">
-        <v>298713.0</v>
+        <v>295182.0</v>
       </c>
       <c r="M122" s="1">
-        <v>303134.07</v>
+        <v>300214.79</v>
       </c>
       <c r="N122" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="B123" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>99.434</v>
+        <v>98.5</v>
       </c>
       <c r="D123" s="1">
-        <v>100.77214333</v>
+        <v>100.47140857</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>604632.86</v>
+        <v>703299.86</v>
       </c>
       <c r="H123" s="1">
-        <v>-8028.86</v>
+        <v>-13799.86</v>
       </c>
       <c r="I123" s="1">
-        <v>-1.3278901183108</v>
+        <v>-1.9621587867229</v>
       </c>
       <c r="J123">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="K123" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="L123" s="1">
-        <v>596604.0</v>
+        <v>689500.0</v>
       </c>
       <c r="M123" s="1">
-        <v>598053.86</v>
+        <v>692520.55</v>
       </c>
       <c r="N123" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B124" s="1">
-        <v>1500000.0</v>
+        <v>1336000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>94.679</v>
+        <v>99.852</v>
       </c>
       <c r="D124" s="1">
-        <v>90.63588067</v>
+        <v>100.0603024</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1359538.21</v>
+        <v>1336805.64</v>
       </c>
       <c r="H124" s="1">
-        <v>60646.79</v>
+        <v>-2782.92</v>
       </c>
       <c r="I124" s="1">
-        <v>4.4608374780434</v>
+        <v>-0.20817685957698</v>
       </c>
       <c r="J124">
-        <v>0.39</v>
+        <v>0.09</v>
       </c>
       <c r="K124" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="L124" s="1">
-        <v>1420185.0</v>
+        <v>1334022.72</v>
       </c>
       <c r="M124" s="1">
-        <v>1426000.07</v>
+        <v>1335272.48</v>
       </c>
       <c r="N124" s="1">
-        <v>0.94</v>
+        <v>0.79</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B125" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.957</v>
+        <v>94.316</v>
       </c>
       <c r="D125" s="1">
-        <v>100.467</v>
+        <v>91.07507118</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1004670.0</v>
+        <v>1548276.21</v>
       </c>
       <c r="H125" s="1">
-        <v>4900.0</v>
+        <v>55095.79</v>
       </c>
       <c r="I125" s="1">
-        <v>0.48772233668767</v>
+        <v>3.5585246123494</v>
       </c>
       <c r="J125">
-        <v>3.68</v>
+        <v>0.42</v>
       </c>
       <c r="K125" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="L125" s="1">
-        <v>1009570.0</v>
+        <v>1603372.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1046391.92</v>
+        <v>1610474.74</v>
       </c>
       <c r="N125" s="1">
-        <v>0.69</v>
+        <v>0.95</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B126" s="1">
-        <v>1321000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.807</v>
+        <v>99.977</v>
       </c>
       <c r="D126" s="1">
-        <v>100.36824451</v>
+        <v>100.43545455</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1325864.51</v>
+        <v>1104790.0</v>
       </c>
       <c r="H126" s="1">
-        <v>5795.96</v>
+        <v>-5043.0</v>
       </c>
       <c r="I126" s="1">
-        <v>0.43714572313275</v>
+        <v>-0.45646683985192</v>
       </c>
       <c r="J126">
-        <v>2.86</v>
+        <v>3.92</v>
       </c>
       <c r="K126" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="L126" s="1">
-        <v>1331660.47</v>
+        <v>1099747.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1369441.07</v>
+        <v>1142903.16</v>
       </c>
       <c r="N126" s="1">
-        <v>0.91</v>
+        <v>0.68</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B127" s="1">
-        <v>900000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>99.877</v>
+        <v>99.457</v>
       </c>
       <c r="D127" s="1">
-        <v>99.5</v>
+        <v>100.27551019</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>895500.0</v>
+        <v>1525190.51</v>
       </c>
       <c r="H127" s="1">
-        <v>3393.0</v>
+        <v>-12449.54</v>
       </c>
       <c r="I127" s="1">
-        <v>0.37889447236181</v>
+        <v>-0.81626130757921</v>
       </c>
       <c r="J127">
-        <v>1.29</v>
+        <v>3.08</v>
       </c>
       <c r="K127" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="L127" s="1">
-        <v>898893.0</v>
+        <v>1512740.97</v>
       </c>
       <c r="M127" s="1">
-        <v>910459.8</v>
+        <v>1559519.01</v>
       </c>
       <c r="N127" s="1">
-        <v>0.6</v>
+        <v>0.92</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B128" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>99.105</v>
+        <v>99.192</v>
       </c>
       <c r="D128" s="1">
-        <v>99.794</v>
+        <v>99.482</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>399176.0</v>
+        <v>994820.0</v>
       </c>
       <c r="H128" s="1">
-        <v>-2756.0</v>
+        <v>-2900.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-0.69042226987594</v>
+        <v>-0.29151002191351</v>
       </c>
       <c r="J128">
-        <v>1.13</v>
+        <v>1.51</v>
       </c>
       <c r="K128" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="L128" s="1">
-        <v>396420.0</v>
+        <v>991920.0</v>
       </c>
       <c r="M128" s="1">
-        <v>400946.03</v>
+        <v>1007016.0</v>
       </c>
       <c r="N128" s="1">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B129" s="1">
-        <v>558000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>105.856</v>
+        <v>97.4</v>
       </c>
       <c r="D129" s="1">
-        <v>101.92626523</v>
+        <v>99.3784</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>568748.56</v>
+        <v>496892.0</v>
       </c>
       <c r="H129" s="1">
-        <v>21927.92</v>
+        <v>-9892.0</v>
       </c>
       <c r="I129" s="1">
-        <v>3.8554682230756</v>
+        <v>-1.9907746552571</v>
       </c>
       <c r="J129">
-        <v>1.92</v>
+        <v>1.34</v>
       </c>
       <c r="K129" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="L129" s="1">
-        <v>590676.48</v>
+        <v>487000.0</v>
       </c>
       <c r="M129" s="1">
-        <v>601406.23</v>
+        <v>493712.33</v>
       </c>
       <c r="N129" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B130" s="1">
-        <v>763000.0</v>
+        <v>758000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.815</v>
+        <v>105.998</v>
       </c>
       <c r="D130" s="1">
-        <v>99.888</v>
+        <v>103.04176253</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>762145.44</v>
+        <v>781056.56</v>
       </c>
       <c r="H130" s="1">
-        <v>7073.01</v>
+        <v>22408.28</v>
       </c>
       <c r="I130" s="1">
-        <v>0.92803940413263</v>
+        <v>2.8689702062038</v>
       </c>
       <c r="J130">
-        <v>0.16</v>
+        <v>2.3</v>
       </c>
       <c r="K130" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="L130" s="1">
-        <v>769218.45</v>
+        <v>803464.84</v>
       </c>
       <c r="M130" s="1">
-        <v>770433.5</v>
+        <v>820929.22</v>
       </c>
       <c r="N130" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B131" s="1">
-        <v>489000.0</v>
+        <v>1263000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>99.942</v>
+        <v>99.566</v>
       </c>
       <c r="D131" s="1">
-        <v>100.27266462</v>
+        <v>99.82592557</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>490333.33</v>
+        <v>1260801.44</v>
       </c>
       <c r="H131" s="1">
-        <v>-1616.95</v>
+        <v>-3282.86</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.32976546791139</v>
+        <v>-0.2603788269785</v>
       </c>
       <c r="J131">
-        <v>3.53</v>
+        <v>0.39</v>
       </c>
       <c r="K131" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="L131" s="1">
-        <v>488716.38</v>
+        <v>1257518.58</v>
       </c>
       <c r="M131" s="1">
-        <v>505962.67</v>
+        <v>1262479.75</v>
       </c>
       <c r="N131" s="1">
-        <v>0.33</v>
+        <v>0.75</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="B132" s="1">
-        <v>700000.0</v>
+        <v>589000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.14</v>
+        <v>98.328</v>
       </c>
       <c r="D132" s="1">
-        <v>101.20214286</v>
+        <v>99.99054839</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>708415.0</v>
+        <v>588944.33</v>
       </c>
       <c r="H132" s="1">
-        <v>-7435.0</v>
+        <v>-9792.41</v>
       </c>
       <c r="I132" s="1">
-        <v>-1.0495260546431</v>
+        <v>-1.6627055395881</v>
       </c>
       <c r="J132">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.07</v>
+      </c>
+      <c r="K132">
+        <v>415.46</v>
       </c>
       <c r="L132" s="1">
-        <v>700980.0</v>
+        <v>579151.92</v>
       </c>
       <c r="M132" s="1">
-        <v>709282.19</v>
+        <v>579567.38</v>
       </c>
       <c r="N132" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="B133" s="1">
-        <v>1774000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.935</v>
+        <v>98.864</v>
       </c>
       <c r="D133" s="1">
-        <v>99.8724549</v>
+        <v>101.20214286</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>1771737.35</v>
+        <v>708415.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-16630.45</v>
+        <v>-16367.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.93865210890316</v>
+        <v>-2.3103689221713</v>
       </c>
       <c r="J133">
-        <v>1.35</v>
+        <v>1.41</v>
       </c>
       <c r="K133" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="L133" s="1">
-        <v>1755106.9</v>
+        <v>692048.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1779116.65</v>
+        <v>701911.29</v>
       </c>
       <c r="N133" s="1">
-        <v>1.18</v>
+        <v>0.42</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="B134" s="1">
-        <v>400000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>105.035</v>
+        <v>97.903</v>
       </c>
       <c r="D134" s="1">
-        <v>101.1028525</v>
+        <v>99.68791033</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>404411.41</v>
+        <v>1967839.35</v>
       </c>
       <c r="H134" s="1">
-        <v>15728.59</v>
+        <v>-35234.13</v>
       </c>
       <c r="I134" s="1">
-        <v>3.8892547566845</v>
+        <v>-1.7904982944873</v>
       </c>
       <c r="J134">
-        <v>1.09</v>
+        <v>1.55</v>
       </c>
       <c r="K134" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="L134" s="1">
-        <v>420140.0</v>
+        <v>1932605.22</v>
       </c>
       <c r="M134" s="1">
-        <v>424498.9</v>
+        <v>1963188.7</v>
       </c>
       <c r="N134" s="1">
-        <v>0.28</v>
+        <v>1.16</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="B135" s="1">
-        <v>803000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100.597</v>
+        <v>97.643</v>
       </c>
       <c r="D135" s="1">
-        <v>102.44851557</v>
+        <v>97.698</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>822661.58</v>
+        <v>488490.0</v>
       </c>
       <c r="H135" s="1">
-        <v>-14867.67</v>
+        <v>-275.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-1.8072644160677</v>
+        <v>-0.056295932362996</v>
       </c>
       <c r="J135">
-        <v>0.8</v>
+        <v>0.31</v>
       </c>
       <c r="K135" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="L135" s="1">
-        <v>807793.91</v>
+        <v>488215.0</v>
       </c>
       <c r="M135" s="1">
-        <v>814217.91</v>
+        <v>489754.38</v>
       </c>
       <c r="N135" s="1">
-        <v>0.54</v>
+        <v>0.29</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="B136" s="1">
-        <v>583000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.648</v>
+        <v>104.38</v>
       </c>
       <c r="D136" s="1">
-        <v>99.958</v>
+        <v>101.759282</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>582755.14</v>
+        <v>508796.41</v>
       </c>
       <c r="H136" s="1">
-        <v>4022.7</v>
+        <v>13103.59</v>
       </c>
       <c r="I136" s="1">
-        <v>0.69028992176714</v>
+        <v>2.5754092879704</v>
       </c>
       <c r="J136">
-        <v>0.58</v>
+        <v>1.41</v>
       </c>
       <c r="K136" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="L136" s="1">
-        <v>586777.84</v>
+        <v>521900.0</v>
       </c>
       <c r="M136" s="1">
-        <v>590132.09</v>
+        <v>528968.49</v>
       </c>
       <c r="N136" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="B137" s="1">
-        <v>468000.0</v>
+        <v>903000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>98.657</v>
+        <v>99.35</v>
       </c>
       <c r="D137" s="1">
-        <v>99.49946581</v>
+        <v>102.14591141</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>465657.5</v>
+        <v>922377.58</v>
       </c>
       <c r="H137" s="1">
-        <v>-3942.74</v>
+        <v>-25247.08</v>
       </c>
       <c r="I137" s="1">
-        <v>-0.84670385422762</v>
+        <v>-2.7371740757185</v>
       </c>
       <c r="J137">
-        <v>1.06</v>
+        <v>1.04</v>
       </c>
       <c r="K137" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="L137" s="1">
-        <v>461714.76</v>
+        <v>897130.5</v>
       </c>
       <c r="M137" s="1">
-        <v>466673.64</v>
+        <v>906531.6</v>
       </c>
       <c r="N137" s="1">
-        <v>0.31</v>
+        <v>0.54</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="B138" s="1">
-        <v>600000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>101.771</v>
+        <v>99.928</v>
       </c>
       <c r="D138" s="1">
-        <v>103.074</v>
+        <v>99.96912738</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>618444.0</v>
+        <v>682789.14</v>
       </c>
       <c r="H138" s="1">
-        <v>-7818.0</v>
+        <v>-280.9</v>
       </c>
       <c r="I138" s="1">
-        <v>-1.2641403263675</v>
+        <v>-0.041140080230333</v>
       </c>
       <c r="J138">
-        <v>0.62</v>
+        <v>0.8</v>
       </c>
       <c r="K138" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="L138" s="1">
-        <v>610626.0</v>
+        <v>682508.24</v>
       </c>
       <c r="M138" s="1">
-        <v>614373.95</v>
+        <v>687981.6</v>
       </c>
       <c r="N138" s="1">
         <v>0.41</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B139" s="1">
-        <v>800000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>76.23</v>
+        <v>97.304</v>
       </c>
       <c r="D139" s="1">
-        <v>74.2877775</v>
+        <v>99.49946581</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>594302.22</v>
+        <v>465657.5</v>
       </c>
       <c r="H139" s="1">
-        <v>15537.78</v>
+        <v>-10274.78</v>
       </c>
       <c r="I139" s="1">
-        <v>2.6144576744135</v>
+        <v>-2.2065101496271</v>
       </c>
       <c r="J139">
-        <v>0.46</v>
+        <v>1.26</v>
       </c>
       <c r="K139" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="L139" s="1">
-        <v>609840.0</v>
+        <v>455382.72</v>
       </c>
       <c r="M139" s="1">
-        <v>613555.07</v>
+        <v>461258.36</v>
       </c>
       <c r="N139" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B140" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.287</v>
+        <v>99.889</v>
       </c>
       <c r="D140" s="1">
-        <v>99.96944444</v>
+        <v>102.68014286</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>899725.0</v>
+        <v>718761.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-6142.0</v>
+        <v>-19538.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-0.68265303287116</v>
+        <v>-2.7182888331448</v>
       </c>
       <c r="J140">
-        <v>0.18</v>
+        <v>0.87</v>
       </c>
       <c r="K140" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="L140" s="1">
-        <v>893583.0</v>
+        <v>699223.0</v>
       </c>
       <c r="M140" s="1">
-        <v>895164.16</v>
+        <v>705283.27</v>
       </c>
       <c r="N140" s="1">
-        <v>0.59</v>
+        <v>0.42</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="B141" s="1">
         <v>800000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>101.797</v>
+        <v>74.303</v>
       </c>
       <c r="D141" s="1">
-        <v>100.66511125</v>
+        <v>74.2877775</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>805320.89</v>
+        <v>594302.22</v>
       </c>
       <c r="H141" s="1">
-        <v>9055.11</v>
+        <v>121.78</v>
       </c>
       <c r="I141" s="1">
-        <v>1.1244101714535</v>
+        <v>0.020491257798095</v>
       </c>
       <c r="J141">
-        <v>3.18</v>
+        <v>0.51</v>
       </c>
       <c r="K141" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="L141" s="1">
-        <v>814376.0</v>
+        <v>594424.0</v>
       </c>
       <c r="M141" s="1">
-        <v>839788.65</v>
+        <v>598500.71</v>
       </c>
       <c r="N141" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="B142" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>100.691</v>
+        <v>98.203</v>
       </c>
       <c r="D142" s="1">
-        <v>99.915</v>
+        <v>99.7947</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>799320.0</v>
+        <v>997947.0</v>
       </c>
       <c r="H142" s="1">
-        <v>6208.0</v>
+        <v>-15917.0</v>
       </c>
       <c r="I142" s="1">
-        <v>0.77666016113697</v>
+        <v>-1.5949744826128</v>
       </c>
       <c r="J142">
-        <v>0.13</v>
+        <v>0.38</v>
       </c>
       <c r="K142" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="L142" s="1">
-        <v>805528.0</v>
+        <v>982030.0</v>
       </c>
       <c r="M142" s="1">
-        <v>806580.05</v>
+        <v>985821.1</v>
       </c>
       <c r="N142" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="B143" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>96.643</v>
+        <v>100.727</v>
       </c>
       <c r="D143" s="1">
-        <v>95.674</v>
+        <v>100.69954333</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>765392.0</v>
+        <v>906295.89</v>
       </c>
       <c r="H143" s="1">
-        <v>7752.0</v>
+        <v>247.11</v>
       </c>
       <c r="I143" s="1">
-        <v>1.0128143487259</v>
+        <v>0.027265929673365</v>
       </c>
       <c r="J143">
-        <v>1.36</v>
+        <v>3.41</v>
       </c>
       <c r="K143" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="L143" s="1">
-        <v>773144.0</v>
+        <v>906543.0</v>
       </c>
       <c r="M143" s="1">
-        <v>783993.32</v>
+        <v>937221.81</v>
       </c>
       <c r="N143" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B144" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>99.25</v>
+        <v>99.486</v>
       </c>
       <c r="D144" s="1">
-        <v>100.66</v>
+        <v>99.89188889</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>402640.0</v>
+        <v>899027.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-5640.0</v>
+        <v>-3653.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-1.4007550168885</v>
+        <v>-0.40632817479342</v>
       </c>
       <c r="J144">
-        <v>3.3</v>
+        <v>0.37</v>
       </c>
       <c r="K144" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="L144" s="1">
-        <v>397000.0</v>
+        <v>895374.0</v>
       </c>
       <c r="M144" s="1">
-        <v>410204.11</v>
+        <v>898727.42</v>
       </c>
       <c r="N144" s="1">
-        <v>0.27</v>
+        <v>0.53</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="B145" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.661</v>
+        <v>95.024</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0</v>
+        <v>95.63144444</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>500000.0</v>
+        <v>860683.0</v>
       </c>
       <c r="H145" s="1">
-        <v>3305.0</v>
+        <v>-5467.0</v>
       </c>
       <c r="I145" s="1">
-        <v>0.661</v>
+        <v>-0.63519321283213</v>
       </c>
       <c r="J145">
-        <v>0.78</v>
+        <v>1.54</v>
       </c>
       <c r="K145" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="L145" s="1">
-        <v>503305.0</v>
+        <v>855216.0</v>
       </c>
       <c r="M145" s="1">
-        <v>507200.55</v>
+        <v>869048.88</v>
       </c>
       <c r="N145" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B146" s="1">
-        <v>999000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>98.879</v>
+        <v>97.915</v>
       </c>
       <c r="D146" s="1">
-        <v>99.95190691</v>
+        <v>100.1564</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>998519.55</v>
+        <v>500782.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-10718.34</v>
+        <v>-11207.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-1.0734231493014</v>
+        <v>-2.2378999245181</v>
       </c>
       <c r="J146">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>0.13</v>
+      </c>
+      <c r="K146">
+        <v>647.26</v>
       </c>
       <c r="L146" s="1">
-        <v>987801.21</v>
+        <v>489575.0</v>
       </c>
       <c r="M146" s="1">
-        <v>997315.66</v>
+        <v>490222.26</v>
       </c>
       <c r="N146" s="1">
-        <v>0.66</v>
+        <v>0.29</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="B147" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.894</v>
+        <v>99.578</v>
       </c>
       <c r="D147" s="1">
-        <v>100.22785714</v>
+        <v>99.96366667</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>701595.0</v>
+        <v>599782.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-2337.0</v>
+        <v>-2314.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.33309815491844</v>
+        <v>-0.38580684315301</v>
       </c>
       <c r="J147">
-        <v>2.25</v>
+        <v>1.04</v>
       </c>
       <c r="K147" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="L147" s="1">
-        <v>699258.0</v>
+        <v>597468.0</v>
       </c>
       <c r="M147" s="1">
-        <v>715036.42</v>
+        <v>603724.85</v>
       </c>
       <c r="N147" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="B148" s="1">
-        <v>400000.0</v>
+        <v>1099000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.818</v>
+        <v>97.367</v>
       </c>
       <c r="D148" s="1">
-        <v>99.326</v>
+        <v>99.74190628</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>397304.0</v>
+        <v>1096163.55</v>
       </c>
       <c r="H148" s="1">
-        <v>1968.0</v>
+        <v>-26100.22</v>
       </c>
       <c r="I148" s="1">
-        <v>0.49533858204297</v>
+        <v>-2.3810516231816</v>
       </c>
       <c r="J148">
-        <v>1.02</v>
+        <v>1.16</v>
       </c>
       <c r="K148" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="L148" s="1">
-        <v>399272.0</v>
+        <v>1070063.33</v>
       </c>
       <c r="M148" s="1">
-        <v>403363.78</v>
+        <v>1082765.81</v>
       </c>
       <c r="N148" s="1">
-        <v>0.27</v>
+        <v>0.64</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="B149" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.538</v>
+        <v>97.9</v>
       </c>
       <c r="D149" s="1">
-        <v>99.91491667</v>
+        <v>99.1126</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>1198979.0</v>
+        <v>495563.0</v>
       </c>
       <c r="H149" s="1">
-        <v>7477.0</v>
+        <v>-6063.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.62361392484772</v>
+        <v>-1.2234569570367</v>
       </c>
       <c r="J149">
-        <v>3.72</v>
+        <v>1.24</v>
       </c>
       <c r="K149" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="L149" s="1">
-        <v>1206456.0</v>
+        <v>489500.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1251086.14</v>
+        <v>495707.19</v>
       </c>
       <c r="N149" s="1">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="B150" s="1">
-        <v>504000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>99.231</v>
+        <v>98.885</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0</v>
+        <v>99.81421429</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>504000.0</v>
+        <v>1397399.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-3875.76</v>
+        <v>-13009.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-0.769</v>
+        <v>-0.9309438463889</v>
       </c>
       <c r="J150">
-        <v>1.32</v>
+        <v>0.2</v>
       </c>
       <c r="K150" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="L150" s="1">
-        <v>500124.24</v>
+        <v>1384390.0</v>
       </c>
       <c r="M150" s="1">
-        <v>506772.15</v>
+        <v>1387122.88</v>
       </c>
       <c r="N150" s="1">
-        <v>0.34</v>
+        <v>0.82</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="B151" s="1">
-        <v>1000000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>100.359</v>
+        <v>97.902</v>
       </c>
       <c r="D151" s="1">
-        <v>99.7</v>
+        <v>99.70016556</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>997000.0</v>
+        <v>602189.0</v>
       </c>
       <c r="H151" s="1">
-        <v>6590.0</v>
+        <v>-10860.92</v>
       </c>
       <c r="I151" s="1">
-        <v>0.66098294884654</v>
+        <v>-1.8035732967557</v>
       </c>
       <c r="J151">
-        <v>0.25</v>
+        <v>1.55</v>
       </c>
       <c r="K151" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="L151" s="1">
-        <v>1003590.0</v>
+        <v>591328.08</v>
       </c>
       <c r="M151" s="1">
-        <v>1006083.15</v>
+        <v>600686.08</v>
       </c>
       <c r="N151" s="1">
-        <v>0.67</v>
+        <v>0.36</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="B152" s="1">
-        <v>513000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>99.295</v>
+        <v>98.994</v>
       </c>
       <c r="D152" s="1">
-        <v>99.55553606</v>
+        <v>99.65554545</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>510719.9</v>
+        <v>1096211.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-1336.55</v>
+        <v>-7277.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-0.26169922104073</v>
+        <v>-0.66383205423044</v>
       </c>
       <c r="J152">
-        <v>2.77</v>
+        <v>0.45</v>
       </c>
       <c r="K152" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="L152" s="1">
-        <v>509383.35</v>
+        <v>1088934.0</v>
       </c>
       <c r="M152" s="1">
-        <v>523613.83</v>
+        <v>1093831.26</v>
       </c>
       <c r="N152" s="1">
-        <v>0.35</v>
+        <v>0.65</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="B153" s="1">
-        <v>300000.0</v>
+        <v>613000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>100.87</v>
+        <v>97.877</v>
       </c>
       <c r="D153" s="1">
-        <v>99.897</v>
+        <v>99.32233279</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>299691.0</v>
+        <v>608845.9</v>
       </c>
       <c r="H153" s="1">
-        <v>2919.0</v>
+        <v>-8859.89</v>
       </c>
       <c r="I153" s="1">
-        <v>0.97400322332002</v>
+        <v>-1.4551941632521</v>
       </c>
       <c r="J153">
-        <v>0.75</v>
+        <v>2.98</v>
       </c>
       <c r="K153" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="L153" s="1">
-        <v>302610.0</v>
+        <v>599986.01</v>
       </c>
       <c r="M153" s="1">
-        <v>304871.3</v>
+        <v>618237.46</v>
       </c>
       <c r="N153" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="B154" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>99.59</v>
+        <v>99.849</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0417275</v>
+        <v>99.897</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>400166.91</v>
+        <v>299691.0</v>
       </c>
       <c r="H154" s="1">
-        <v>-1806.91</v>
+        <v>-144.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-0.45153908402871</v>
+        <v>-0.048049490975705</v>
       </c>
       <c r="J154">
-        <v>2.37</v>
+        <v>0.99</v>
       </c>
       <c r="K154" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="L154" s="1">
-        <v>398360.0</v>
+        <v>299547.0</v>
       </c>
       <c r="M154" s="1">
-        <v>407829.86</v>
+        <v>302508.99</v>
       </c>
       <c r="N154" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="B155" s="1">
-        <v>481000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>101.084</v>
+        <v>98.522</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0</v>
+        <v>99.786582</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>481000.0</v>
+        <v>498932.91</v>
       </c>
       <c r="H155" s="1">
-        <v>5214.04</v>
+        <v>-6322.91</v>
       </c>
       <c r="I155" s="1">
-        <v>1.084</v>
+        <v>-1.2672866177539</v>
       </c>
       <c r="J155">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>51.87</v>
+        <v>2.6</v>
+      </c>
+      <c r="K155" t="s">
+        <v>474</v>
       </c>
       <c r="L155" s="1">
-        <v>486214.04</v>
+        <v>492610.0</v>
       </c>
       <c r="M155" s="1">
-        <v>486265.91</v>
+        <v>505615.14</v>
       </c>
       <c r="N155" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="B156" s="1">
-        <v>551000.0</v>
+        <v>581000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>100.334</v>
+        <v>99.545</v>
       </c>
       <c r="D156" s="1">
-        <v>100.01896552</v>
+        <v>99.97160069</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>551104.5</v>
+        <v>580835.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1735.84</v>
+        <v>-2478.55</v>
       </c>
       <c r="I156" s="1">
-        <v>0.31497474616883</v>
+        <v>-0.42672187454268</v>
       </c>
       <c r="J156">
-        <v>1.01</v>
+        <v>0.25</v>
       </c>
       <c r="K156" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="L156" s="1">
-        <v>552840.34</v>
+        <v>578356.45</v>
       </c>
       <c r="M156" s="1">
-        <v>558388.08</v>
+        <v>579797.46</v>
       </c>
       <c r="N156" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="B157" s="1">
-        <v>304000.0</v>
+        <v>1051000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>101.046</v>
+        <v>98.917</v>
       </c>
       <c r="D157" s="1">
-        <v>99.674</v>
+        <v>99.95085633</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>303008.96</v>
+        <v>1050483.5</v>
       </c>
       <c r="H157" s="1">
-        <v>4170.88</v>
+        <v>-10865.83</v>
       </c>
       <c r="I157" s="1">
-        <v>1.3764873487569</v>
+        <v>-1.0343646520864</v>
       </c>
       <c r="J157">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>882.44</v>
+        <v>1.22</v>
+      </c>
+      <c r="K157" t="s">
+        <v>480</v>
       </c>
       <c r="L157" s="1">
-        <v>307179.84</v>
+        <v>1039617.67</v>
       </c>
       <c r="M157" s="1">
-        <v>308062.28</v>
+        <v>1052416.83</v>
       </c>
       <c r="N157" s="1">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B158" s="1">
-        <v>900000.0</v>
+        <v>304000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.522</v>
+        <v>99.953</v>
       </c>
       <c r="D158" s="1">
-        <v>98.29879778</v>
+        <v>99.674</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>884689.18</v>
+        <v>303008.96</v>
       </c>
       <c r="H158" s="1">
-        <v>20008.82</v>
+        <v>848.16</v>
       </c>
       <c r="I158" s="1">
-        <v>2.2616779375554</v>
+        <v>0.27991251479824</v>
       </c>
       <c r="J158">
-        <v>0.78</v>
+        <v>0.58</v>
       </c>
       <c r="K158" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="L158" s="1">
-        <v>904698.0</v>
+        <v>303857.12</v>
       </c>
       <c r="M158" s="1">
-        <v>911700.74</v>
+        <v>305622.01</v>
       </c>
       <c r="N158" s="1">
-        <v>0.6</v>
+        <v>0.18</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="B159" s="1">
-        <v>448000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>99.064</v>
+        <v>100.334</v>
       </c>
       <c r="D159" s="1">
-        <v>99.30427009</v>
+        <v>98.502418</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>444883.13</v>
+        <v>985024.18</v>
       </c>
       <c r="H159" s="1">
-        <v>-1076.41</v>
+        <v>18315.82</v>
       </c>
       <c r="I159" s="1">
-        <v>-0.24195343167991</v>
+        <v>1.8594284660098</v>
       </c>
       <c r="J159">
-        <v>1.71</v>
+        <v>1.02</v>
       </c>
       <c r="K159" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="L159" s="1">
-        <v>443806.72</v>
+        <v>1003340.0</v>
       </c>
       <c r="M159" s="1">
-        <v>451477.95</v>
+        <v>1013531.78</v>
       </c>
       <c r="N159" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="B160" s="1">
-        <v>800000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>98.606</v>
+        <v>97.777</v>
       </c>
       <c r="D160" s="1">
-        <v>98.599555</v>
+        <v>99.06334489</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>788796.44</v>
+        <v>542867.13</v>
       </c>
       <c r="H160" s="1">
-        <v>51.56</v>
+        <v>-7049.17</v>
       </c>
       <c r="I160" s="1">
-        <v>0.0065365406568011</v>
+        <v>-1.2985074266699</v>
       </c>
       <c r="J160">
-        <v>1.16</v>
+        <v>1.9</v>
       </c>
       <c r="K160" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="L160" s="1">
-        <v>788848.0</v>
+        <v>535817.96</v>
       </c>
       <c r="M160" s="1">
-        <v>798094.58</v>
+        <v>546233.71</v>
       </c>
       <c r="N160" s="1">
-        <v>0.53</v>
+        <v>0.32</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="B161" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>97.867</v>
+        <v>96.396</v>
       </c>
       <c r="D161" s="1">
-        <v>99.492</v>
+        <v>98.39771556</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>795936.0</v>
+        <v>885579.44</v>
       </c>
       <c r="H161" s="1">
-        <v>-13000.0</v>
+        <v>-18015.44</v>
       </c>
       <c r="I161" s="1">
-        <v>-1.6332971495196</v>
+        <v>-2.0343110043295</v>
       </c>
       <c r="J161">
-        <v>0.26</v>
+        <v>1.36</v>
       </c>
       <c r="K161" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="L161" s="1">
-        <v>782936.0</v>
+        <v>867564.0</v>
       </c>
       <c r="M161" s="1">
-        <v>784990.79</v>
+        <v>879797.22</v>
       </c>
       <c r="N161" s="1">
         <v>0.52</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="B162" s="1">
-        <v>698000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>101.785</v>
+        <v>97.217</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0</v>
+        <v>99.492</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>698000.0</v>
+        <v>795936.0</v>
       </c>
       <c r="H162" s="1">
-        <v>12459.3</v>
+        <v>-18200.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1.785</v>
+        <v>-2.2866160093274</v>
       </c>
       <c r="J162">
-        <v>0.84</v>
+        <v>0.63</v>
       </c>
       <c r="K162" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="L162" s="1">
-        <v>710459.3</v>
+        <v>777736.0</v>
       </c>
       <c r="M162" s="1">
-        <v>716347.93</v>
+        <v>782804.49</v>
       </c>
       <c r="N162" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="B163" s="1">
-        <v>649000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.95</v>
+        <v>95.921</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0</v>
+        <v>96.138</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>649000.0</v>
+        <v>384552.0</v>
       </c>
       <c r="H163" s="1">
-        <v>6165.5</v>
+        <v>-868.0</v>
       </c>
       <c r="I163" s="1">
-        <v>0.95</v>
+        <v>-0.22571719819426</v>
       </c>
       <c r="J163">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
       <c r="K163" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="L163" s="1">
-        <v>655165.5</v>
+        <v>383684.0</v>
       </c>
       <c r="M163" s="1">
-        <v>659677.56</v>
+        <v>385279.89</v>
       </c>
       <c r="N163" s="1">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="B164" s="1">
-        <v>700000.0</v>
+        <v>798000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>89.304</v>
+        <v>99.983</v>
       </c>
       <c r="D164" s="1">
-        <v>86.18353143</v>
+        <v>100.04160401</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>603284.72</v>
+        <v>798332.0</v>
       </c>
       <c r="H164" s="1">
-        <v>21843.28</v>
+        <v>-467.66</v>
       </c>
       <c r="I164" s="1">
-        <v>3.6207248875788</v>
+        <v>-0.058579638546369</v>
       </c>
       <c r="J164">
-        <v>0.21</v>
+        <v>1.11</v>
       </c>
       <c r="K164" t="s">
-        <v>209</v>
+        <v>500</v>
       </c>
       <c r="L164" s="1">
-        <v>625128.0</v>
+        <v>797864.34</v>
       </c>
       <c r="M164" s="1">
-        <v>626566.36</v>
+        <v>806712.48</v>
       </c>
       <c r="N164" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B165" s="1">
-        <v>511000.0</v>
+        <v>849000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.779</v>
+        <v>99.175</v>
       </c>
       <c r="D165" s="1">
-        <v>100.27221135</v>
+        <v>99.88669022</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>512391.0</v>
+        <v>848038.0</v>
       </c>
       <c r="H165" s="1">
-        <v>7699.69</v>
+        <v>-6042.25</v>
       </c>
       <c r="I165" s="1">
-        <v>1.5026981348228</v>
+        <v>-0.71249755317568</v>
       </c>
       <c r="J165">
-        <v>2.27</v>
+        <v>0.93</v>
       </c>
       <c r="K165" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="L165" s="1">
-        <v>520090.69</v>
+        <v>841995.75</v>
       </c>
       <c r="M165" s="1">
-        <v>531693.19</v>
+        <v>849927.27</v>
       </c>
       <c r="N165" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B166" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>101.432</v>
+        <v>88.286</v>
       </c>
       <c r="D166" s="1">
-        <v>102.939</v>
+        <v>86.47159</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>720573.0</v>
+        <v>691772.72</v>
       </c>
       <c r="H166" s="1">
-        <v>-10549.0</v>
+        <v>14515.28</v>
       </c>
       <c r="I166" s="1">
-        <v>-1.463973809732</v>
+        <v>2.0982729703478</v>
       </c>
       <c r="J166">
-        <v>1.28</v>
+        <v>0.25</v>
       </c>
       <c r="K166" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="L166" s="1">
-        <v>710024.0</v>
+        <v>706288.0</v>
       </c>
       <c r="M166" s="1">
-        <v>718992.15</v>
+        <v>708293.48</v>
       </c>
       <c r="N166" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="B167" s="1">
-        <v>1400000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>98.72</v>
+        <v>100.917</v>
       </c>
       <c r="D167" s="1">
-        <v>100.58606214</v>
+        <v>100.39656301</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1408204.87</v>
+        <v>613423.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-26124.87</v>
+        <v>3179.87</v>
       </c>
       <c r="I167" s="1">
-        <v>-1.8551895790561</v>
+        <v>0.51838128012807</v>
       </c>
       <c r="J167">
-        <v>1.12</v>
+        <v>2.5</v>
       </c>
       <c r="K167" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="L167" s="1">
-        <v>1382080.0</v>
+        <v>616602.87</v>
       </c>
       <c r="M167" s="1">
-        <v>1397743.7</v>
+        <v>631856.95</v>
       </c>
       <c r="N167" s="1">
-        <v>0.92</v>
+        <v>0.37</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="B168" s="1">
-        <v>850000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>98.721</v>
+        <v>100.075</v>
       </c>
       <c r="D168" s="1">
-        <v>99.64942118</v>
+        <v>101.9430625</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>847020.08</v>
+        <v>1631089.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-7891.58</v>
+        <v>-29889.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-0.93168747546103</v>
+        <v>-1.8324567206327</v>
       </c>
       <c r="J168">
-        <v>2.83</v>
+        <v>1.5</v>
       </c>
       <c r="K168" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="L168" s="1">
-        <v>839128.5</v>
+        <v>1601200.0</v>
       </c>
       <c r="M168" s="1">
-        <v>863161.38</v>
+        <v>1625194.52</v>
       </c>
       <c r="N168" s="1">
-        <v>0.57</v>
+        <v>0.96</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="B169" s="1">
-        <v>400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>102.72</v>
+        <v>96.625</v>
       </c>
       <c r="D169" s="1">
-        <v>103.50275</v>
+        <v>100.13917938</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>414011.0</v>
+        <v>1602226.87</v>
       </c>
       <c r="H169" s="1">
-        <v>-3131.0</v>
+        <v>-56226.87</v>
       </c>
       <c r="I169" s="1">
-        <v>-0.75626009936934</v>
+        <v>-3.5092951599295</v>
       </c>
       <c r="J169">
-        <v>1.05</v>
+        <v>1.32</v>
       </c>
       <c r="K169" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="L169" s="1">
-        <v>410880.0</v>
+        <v>1546000.0</v>
       </c>
       <c r="M169" s="1">
-        <v>415096.44</v>
+        <v>1567156.16</v>
       </c>
       <c r="N169" s="1">
-        <v>0.27</v>
+        <v>0.93</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B170" s="1">
-        <v>500000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>98.405</v>
+        <v>97.48</v>
       </c>
       <c r="D170" s="1">
-        <v>99.908</v>
+        <v>99.44148211</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>499540.0</v>
+        <v>944694.08</v>
       </c>
       <c r="H170" s="1">
-        <v>-7515.0</v>
+        <v>-18634.08</v>
       </c>
       <c r="I170" s="1">
-        <v>-1.5043840333106</v>
+        <v>-1.9724988643943</v>
       </c>
       <c r="J170">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.01</v>
+      </c>
+      <c r="K170">
+        <v>78.08</v>
       </c>
       <c r="L170" s="1">
-        <v>492025.0</v>
+        <v>926060.0</v>
       </c>
       <c r="M170" s="1">
-        <v>500044.1</v>
+        <v>926138.08</v>
       </c>
       <c r="N170" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B171" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>104.661</v>
+        <v>97.608</v>
       </c>
       <c r="D171" s="1">
-        <v>106.53128571</v>
+        <v>99.53816667</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>745719.0</v>
+        <v>597229.0</v>
       </c>
       <c r="H171" s="1">
-        <v>-13092.0</v>
+        <v>-11581.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-1.7556210851541</v>
+        <v>-1.9391221792646</v>
       </c>
       <c r="J171">
-        <v>2.98</v>
+        <v>1.84</v>
       </c>
       <c r="K171" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="L171" s="1">
-        <v>732627.0</v>
+        <v>585648.0</v>
       </c>
       <c r="M171" s="1">
-        <v>753492.75</v>
+        <v>596691.75</v>
       </c>
       <c r="N171" s="1">
-        <v>0.5</v>
+        <v>0.35</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="B172" s="1">
-        <v>1239000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>99.37</v>
+        <v>102.001</v>
       </c>
       <c r="D172" s="1">
-        <v>99.90992252</v>
+        <v>103.2264</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>1237883.94</v>
+        <v>516132.0</v>
       </c>
       <c r="H172" s="1">
-        <v>-6689.64</v>
+        <v>-6127.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-0.54040930525361</v>
+        <v>-1.1870994241783</v>
       </c>
       <c r="J172">
-        <v>1.31</v>
+        <v>1.34</v>
       </c>
       <c r="K172" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="L172" s="1">
-        <v>1231194.3</v>
+        <v>510005.0</v>
       </c>
       <c r="M172" s="1">
-        <v>1247437.08</v>
+        <v>516707.05</v>
       </c>
       <c r="N172" s="1">
-        <v>0.82</v>
+        <v>0.31</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="B173" s="1">
-        <v>988000.0</v>
+        <v>1439000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.845</v>
+        <v>97.197</v>
       </c>
       <c r="D173" s="1">
-        <v>100.44048583</v>
+        <v>99.57914802</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>992352.0</v>
+        <v>1432943.94</v>
       </c>
       <c r="H173" s="1">
-        <v>3996.6</v>
+        <v>-34279.11</v>
       </c>
       <c r="I173" s="1">
-        <v>0.40274015671858</v>
+        <v>-2.3922157066382</v>
       </c>
       <c r="J173">
-        <v>1.76</v>
+        <v>1.53</v>
       </c>
       <c r="K173" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="L173" s="1">
-        <v>996348.6</v>
+        <v>1398664.83</v>
       </c>
       <c r="M173" s="1">
-        <v>1013693.28</v>
+        <v>1420673.65</v>
       </c>
       <c r="N173" s="1">
-        <v>0.67</v>
+        <v>0.84</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B174" s="1">
-        <v>1100000.0</v>
+        <v>1088000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>103.446</v>
+        <v>99.929</v>
       </c>
       <c r="D174" s="1">
-        <v>103.40336364</v>
+        <v>100.40707721</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1137437.0</v>
+        <v>1092429.0</v>
       </c>
       <c r="H174" s="1">
-        <v>469.0</v>
+        <v>-5201.48</v>
       </c>
       <c r="I174" s="1">
-        <v>0.041233052907546</v>
+        <v>-0.47613895273743</v>
       </c>
       <c r="J174">
-        <v>0.76</v>
+        <v>2.0</v>
       </c>
       <c r="K174" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="L174" s="1">
-        <v>1137906.0</v>
+        <v>1087227.52</v>
       </c>
       <c r="M174" s="1">
-        <v>1146309.7</v>
+        <v>1108970.53</v>
       </c>
       <c r="N174" s="1">
-        <v>0.76</v>
+        <v>0.66</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B175" s="1">
-        <v>683000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>102.956</v>
+        <v>102.457</v>
       </c>
       <c r="D175" s="1">
-        <v>101.19198243</v>
+        <v>103.35125</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>691141.24</v>
+        <v>1240215.0</v>
       </c>
       <c r="H175" s="1">
-        <v>12048.24</v>
+        <v>-10731.0</v>
       </c>
       <c r="I175" s="1">
-        <v>1.7432384732244</v>
+        <v>-0.86525320206577</v>
       </c>
       <c r="J175">
-        <v>0.25</v>
+        <v>1.02</v>
       </c>
       <c r="K175" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="L175" s="1">
-        <v>703189.48</v>
+        <v>1229484.0</v>
       </c>
       <c r="M175" s="1">
-        <v>704887.62</v>
+        <v>1241707.56</v>
       </c>
       <c r="N175" s="1">
-        <v>0.47</v>
+        <v>0.74</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="B176" s="1">
-        <v>600000.0</v>
+        <v>883000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.077</v>
+        <v>101.462</v>
       </c>
       <c r="D176" s="1">
-        <v>99.752715</v>
+        <v>101.31497622</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>598516.29</v>
+        <v>894611.24</v>
       </c>
       <c r="H176" s="1">
-        <v>1945.71</v>
+        <v>1298.22</v>
       </c>
       <c r="I176" s="1">
-        <v>0.32508889607666</v>
+        <v>0.14511554762044</v>
       </c>
       <c r="J176">
-        <v>3.11</v>
+        <v>0.5</v>
       </c>
       <c r="K176" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="L176" s="1">
-        <v>600462.0</v>
+        <v>895909.46</v>
       </c>
       <c r="M176" s="1">
-        <v>619125.7</v>
+        <v>900300.27</v>
       </c>
       <c r="N176" s="1">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="B177" s="1">
         <v>700000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>101.108</v>
+        <v>97.901</v>
       </c>
       <c r="D177" s="1">
-        <v>100.413</v>
+        <v>99.53904143</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>702891.0</v>
+        <v>696773.29</v>
       </c>
       <c r="H177" s="1">
-        <v>4865.0</v>
+        <v>-11466.29</v>
       </c>
       <c r="I177" s="1">
-        <v>0.6921414557876</v>
+        <v>-1.6456270876859</v>
       </c>
       <c r="J177">
-        <v>0.5</v>
+        <v>3.34</v>
       </c>
       <c r="K177" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="L177" s="1">
-        <v>707756.0</v>
+        <v>685307.0</v>
       </c>
       <c r="M177" s="1">
-        <v>711245.13</v>
+        <v>708716.25</v>
       </c>
       <c r="N177" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="B178" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>92.272</v>
+        <v>99.936</v>
       </c>
       <c r="D178" s="1">
-        <v>92.35</v>
+        <v>100.27291667</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>646450.0</v>
+        <v>1203275.0</v>
       </c>
       <c r="H178" s="1">
-        <v>-546.0</v>
+        <v>-4043.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-0.084461288576069</v>
+        <v>-0.33599966757391</v>
       </c>
       <c r="J178">
-        <v>0.42</v>
+        <v>0.75</v>
       </c>
       <c r="K178" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="L178" s="1">
-        <v>645904.0</v>
+        <v>1199232.0</v>
       </c>
       <c r="M178" s="1">
-        <v>648852.63</v>
+        <v>1208273.59</v>
       </c>
       <c r="N178" s="1">
-        <v>0.43</v>
+        <v>0.72</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="B179" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>90.01</v>
+        <v>91.191</v>
       </c>
       <c r="D179" s="1">
-        <v>90.199</v>
+        <v>92.35</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>541194.0</v>
+        <v>646450.0</v>
       </c>
       <c r="H179" s="1">
-        <v>-1134.0</v>
+        <v>-8113.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-0.20953669109414</v>
+        <v>-1.2550081212777</v>
       </c>
       <c r="J179">
-        <v>0.62</v>
+        <v>0.5</v>
       </c>
       <c r="K179" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="L179" s="1">
-        <v>540060.0</v>
+        <v>638337.0</v>
       </c>
       <c r="M179" s="1">
-        <v>543773.01</v>
+        <v>641813.03</v>
       </c>
       <c r="N179" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="B180" s="1">
-        <v>1014000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>101.322</v>
+        <v>89.223</v>
       </c>
       <c r="D180" s="1">
-        <v>102.86484418</v>
+        <v>90.199</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>1043049.52</v>
+        <v>541194.0</v>
       </c>
       <c r="H180" s="1">
-        <v>-15644.44</v>
+        <v>-5856.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-1.4998750970136</v>
+        <v>-1.0820519074491</v>
       </c>
       <c r="J180">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>104.18</v>
+        <v>0.72</v>
+      </c>
+      <c r="K180" t="s">
+        <v>546</v>
       </c>
       <c r="L180" s="1">
-        <v>1027405.08</v>
+        <v>535338.0</v>
       </c>
       <c r="M180" s="1">
-        <v>1027509.26</v>
+        <v>539638.68</v>
       </c>
       <c r="N180" s="1">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B181" s="1">
-        <v>600000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>98.597</v>
+        <v>99.642</v>
       </c>
       <c r="D181" s="1">
-        <v>99.99142833</v>
+        <v>102.60049551</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>599948.57</v>
+        <v>1142969.52</v>
       </c>
       <c r="H181" s="1">
-        <v>-8366.57</v>
+        <v>-32957.64</v>
       </c>
       <c r="I181" s="1">
-        <v>-1.3945478693282</v>
+        <v>-2.8835099644652</v>
       </c>
       <c r="J181">
-        <v>1.4</v>
+        <v>0.24</v>
       </c>
       <c r="K181" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="L181" s="1">
-        <v>591582.0</v>
+        <v>1110011.88</v>
       </c>
       <c r="M181" s="1">
-        <v>599990.68</v>
+        <v>1112644.28</v>
       </c>
       <c r="N181" s="1">
-        <v>0.4</v>
+        <v>0.66</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="B182" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>101.296</v>
+        <v>97.506</v>
       </c>
       <c r="D182" s="1">
-        <v>100.0</v>
+        <v>99.65665286</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>300000.0</v>
+        <v>697596.57</v>
       </c>
       <c r="H182" s="1">
-        <v>3888.0</v>
+        <v>-15054.57</v>
       </c>
       <c r="I182" s="1">
-        <v>1.296</v>
+        <v>-2.1580625030883</v>
       </c>
       <c r="J182">
-        <v>0.83</v>
+        <v>1.58</v>
       </c>
       <c r="K182" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="L182" s="1">
-        <v>303888.0</v>
+        <v>682542.0</v>
       </c>
       <c r="M182" s="1">
-        <v>306374.96</v>
+        <v>693606.91</v>
       </c>
       <c r="N182" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B183" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>96.634</v>
+        <v>100.167</v>
       </c>
       <c r="D183" s="1">
-        <v>97.25955556</v>
+        <v>100.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>875336.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H183" s="1">
-        <v>-5630.0</v>
+        <v>501.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-0.64318158969813</v>
+        <v>0.167</v>
       </c>
       <c r="J183">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="K183" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="L183" s="1">
-        <v>869706.0</v>
+        <v>300501.0</v>
       </c>
       <c r="M183" s="1">
-        <v>874144.36</v>
+        <v>303655.19</v>
       </c>
       <c r="N183" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B184" s="1">
-        <v>431000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>100.05</v>
+        <v>96.036</v>
       </c>
       <c r="D184" s="1">
-        <v>99.695</v>
+        <v>97.1558</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>429685.45</v>
+        <v>971558.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1530.05</v>
+        <v>-11198.0</v>
       </c>
       <c r="I184" s="1">
-        <v>0.3560860624906</v>
+        <v>-1.1525817295519</v>
       </c>
       <c r="J184">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>708.49</v>
+        <v>0.64</v>
+      </c>
+      <c r="K184" t="s">
+        <v>558</v>
       </c>
       <c r="L184" s="1">
-        <v>431215.5</v>
+        <v>960360.0</v>
       </c>
       <c r="M184" s="1">
-        <v>431923.99</v>
+        <v>966798.36</v>
       </c>
       <c r="N184" s="1">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B185" s="1">
-        <v>1100000.0</v>
+        <v>531000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>83.955</v>
+        <v>98.588</v>
       </c>
       <c r="D185" s="1">
-        <v>81.54266545</v>
+        <v>99.53341808</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>896969.32</v>
+        <v>528522.45</v>
       </c>
       <c r="H185" s="1">
-        <v>26535.68</v>
+        <v>-5020.17</v>
       </c>
       <c r="I185" s="1">
-        <v>2.9583709730451</v>
+        <v>-0.94984990703801</v>
       </c>
       <c r="J185">
-        <v>0.62</v>
+        <v>0.39</v>
       </c>
       <c r="K185" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="L185" s="1">
-        <v>923505.0</v>
+        <v>523502.28</v>
       </c>
       <c r="M185" s="1">
-        <v>930353.63</v>
+        <v>525575.36</v>
       </c>
       <c r="N185" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B186" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>90.849</v>
+        <v>82.702</v>
       </c>
       <c r="D186" s="1">
-        <v>89.78073818</v>
+        <v>81.65819333</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>987588.12</v>
+        <v>979898.32</v>
       </c>
       <c r="H186" s="1">
-        <v>11750.88</v>
+        <v>12525.68</v>
       </c>
       <c r="I186" s="1">
-        <v>1.1898563542866</v>
+        <v>1.2782632385777</v>
       </c>
       <c r="J186">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="K186" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="L186" s="1">
-        <v>999339.0</v>
+        <v>992424.0</v>
       </c>
       <c r="M186" s="1">
-        <v>1007543.79</v>
+        <v>1000437.7</v>
       </c>
       <c r="N186" s="1">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B187" s="1">
-        <v>200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>101.89</v>
+        <v>90.062</v>
       </c>
       <c r="D187" s="1">
-        <v>102.932</v>
+        <v>89.81442667</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>205864.0</v>
+        <v>1077773.12</v>
       </c>
       <c r="H187" s="1">
-        <v>-2084.0</v>
+        <v>2970.88</v>
       </c>
       <c r="I187" s="1">
-        <v>-1.0123188124199</v>
+        <v>0.27564985105585</v>
       </c>
       <c r="J187">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>0.04</v>
+      </c>
+      <c r="K187">
+        <v>493.15</v>
       </c>
       <c r="L187" s="1">
-        <v>203780.0</v>
+        <v>1080744.0</v>
       </c>
       <c r="M187" s="1">
-        <v>205608.77</v>
+        <v>1081237.15</v>
       </c>
       <c r="N187" s="1">
-        <v>0.14</v>
+        <v>0.64</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B188" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.849</v>
+        <v>100.691</v>
       </c>
       <c r="D188" s="1">
-        <v>100.86</v>
+        <v>102.932</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>806880.0</v>
+        <v>205864.0</v>
       </c>
       <c r="H188" s="1">
-        <v>-88.0</v>
+        <v>-4482.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-0.010906206623042</v>
+        <v>-2.1771655073252</v>
       </c>
       <c r="J188">
-        <v>0.19</v>
+        <v>1.14</v>
       </c>
       <c r="K188" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="L188" s="1">
-        <v>806792.0</v>
+        <v>201382.0</v>
       </c>
       <c r="M188" s="1">
-        <v>808299.51</v>
+        <v>203662.82</v>
       </c>
       <c r="N188" s="1">
-        <v>0.53</v>
+        <v>0.12</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="B189" s="1">
-        <v>-3300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>10.9948</v>
+        <v>99.604</v>
       </c>
       <c r="D189" s="1">
-        <v>0.0</v>
+        <v>100.86</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>0.0</v>
+        <v>806880.0</v>
       </c>
       <c r="H189" s="1">
-        <v>-358703.4</v>
+        <v>-10048.0</v>
       </c>
       <c r="I189" s="1">
-        <v>0</v>
+        <v>-1.2452905016855</v>
       </c>
       <c r="J189">
-        <v>0.0</v>
+        <v>0.41</v>
       </c>
       <c r="K189" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="L189" s="1">
-        <v>-358703.4</v>
+        <v>796832.0</v>
       </c>
       <c r="M189" s="1">
-        <v>-362828.4</v>
+        <v>800085.04</v>
       </c>
       <c r="N189" s="1">
-        <v>-0.24</v>
+        <v>0.47</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">