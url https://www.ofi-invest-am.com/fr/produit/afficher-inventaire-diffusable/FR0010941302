--- v5 (2026-08-17)
+++ v6 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="717">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="703">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -124,96 +124,102 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>ALSTOM</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...2 lines deleted...]
-    <t>BUREAU VERITAS S</t>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
@@ -232,86 +238,92 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON SE</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
-    <t>AT0000652011</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO PREF</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA RTS 07-26</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>NL0010801007</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROUP</t>
   </si>
   <si>
     <t>IE0004906560</t>
@@ -334,1881 +346,1827 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORP</t>
+  </si>
+  <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER SPA</t>
   </si>
   <si>
-    <t>DE0008430026</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
   <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA OYJ</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE</t>
   </si>
   <si>
-    <t>FR0000131906</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000050809</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES</t>
   </si>
   <si>
     <t>IT0003242622</t>
   </si>
   <si>
     <t>TERNA-RETE ELETT</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES</t>
   </si>
   <si>
-    <t>FR0013326246</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA OYJ ABP</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>NL0000395903</t>
-[...4 lines deleted...]
-  <si>
     <t>FR001400SDL2</t>
   </si>
   <si>
     <t>AM LAB ISR ACT EMERG</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNP Prbs Esy E HY SR</t>
   </si>
   <si>
-    <t>FR001400KPZ3</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>6 451.90</t>
+    <t>4 703.56</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABER IN 3.625 03-32</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHM BV 5.625 11-44</t>
   </si>
   <si>
-    <t>3 051.37</t>
+    <t>3 837.33</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADID AG 3.5 05-31</t>
+  </si>
+  <si>
+    <t>1 265.75</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEA NV 4.625 05-56</t>
   </si>
   <si>
+    <t>2 584.93</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>5 506.03</t>
+    <t>7 177.50</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQ 3.0 05-33</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKEL RE 1.125 01-29</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...5 lines deleted...]
-    <t>1 494.79</t>
+    <t>1 103.42</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLI 3.25 04-31</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLI 4.5 PERP</t>
   </si>
   <si>
-    <t>8 038.36</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLI SE 5.824 07-53</t>
   </si>
   <si>
-    <t>4 754.94</t>
-[...5 lines deleted...]
-    <t>ALPH 3.0 05-33</t>
+    <t>5 568.70</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
+    <t>1 762.19</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPH BA 5.0 05-30</t>
   </si>
   <si>
-    <t>FR001400ZZD7</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROU 3.25 01-31</t>
   </si>
   <si>
-    <t>4 879.45</t>
+    <t>6 695.89</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NED 6.625 PERP</t>
   </si>
   <si>
-    <t>5 205.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTR FI 3.278 08-33</t>
   </si>
   <si>
-    <t>6 211.77</t>
-[...17 lines deleted...]
-    <t>8 793.49</t>
+    <t>7 315.60</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA 4.375 05-56</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALD FI 2.0 01-31</t>
   </si>
   <si>
-    <t>1 326.03</t>
+    <t>1 884.93</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANC BP 3.375 01-30</t>
   </si>
   <si>
-    <t>2 160.37</t>
+    <t>3 094.09</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANC DE 3.5 06-31</t>
   </si>
   <si>
-    <t>6 520.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANC SA 4.25 04-38</t>
   </si>
   <si>
+    <t>2 724.66</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF 3.25 01-32</t>
   </si>
   <si>
-    <t>4 178.70</t>
+    <t>5 818.03</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
-    <t>3 394.52</t>
+    <t>4 861.64</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARC 4.973 05-36</t>
   </si>
   <si>
-    <t>9 619.01</t>
+    <t>1 062.72</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELF SA 3.375 02-31</t>
   </si>
   <si>
+    <t>1 285.27</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELF SA 3.375 05-30</t>
   </si>
   <si>
-    <t>6 583.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 491.93</t>
+    <t>2 070.42</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRE 3.363 11-33</t>
   </si>
   <si>
-    <t>4 253.96</t>
+    <t>5 395.82</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PAR 3.78 01-36</t>
   </si>
   <si>
-    <t>2 485.22</t>
-[...8 lines deleted...]
-    <t>2 655.82</t>
+    <t>3 541.43</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PAR 4.414 05-41</t>
+  </si>
+  <si>
+    <t>1 040.01</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOK 4.75 11-34</t>
   </si>
   <si>
-    <t>7 222.60</t>
+    <t>9 213.70</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE 4.0 01-34</t>
   </si>
   <si>
-    <t>5 216.44</t>
-[...14 lines deleted...]
-    <t>3 853.59</t>
+    <t>7 452.05</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>BQ POST 4.0 06-34</t>
+  </si>
+  <si>
+    <t>1 578.08</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BRIT TE 3.375 11-32</t>
   </si>
   <si>
-    <t>4 044.17</t>
+    <t>5 171.24</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BURE VE 3.375 10-33</t>
   </si>
   <si>
-    <t>6 380.14</t>
+    <t>5 196.58</t>
   </si>
   <si>
     <t>FR001400N2M9</t>
   </si>
   <si>
     <t>CA 3.75 01-34</t>
   </si>
   <si>
-    <t>1 202.05</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIX 3.875 05-38</t>
   </si>
   <si>
+    <t>1 189.04</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPG 3.5 09-34</t>
   </si>
   <si>
-    <t>4 526.03</t>
-[...8 lines deleted...]
-    <t>1 169.86</t>
+    <t>5 504.11</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARR GL 4.5 11-32</t>
+  </si>
+  <si>
+    <t>5 473.97</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GI 4.75 03-34</t>
   </si>
   <si>
-    <t>1 379.45</t>
+    <t>2 706.85</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>CIE GEN 3.125 05-31</t>
   </si>
   <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLAR IN 4.125 01-32</t>
+  </si>
+  <si>
     <t>FR0013521630</t>
   </si>
   <si>
     <t>CNP ASS 2.5 06-51</t>
   </si>
   <si>
-    <t>8 849.32</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA CO 4.0 10-33</t>
   </si>
   <si>
-    <t>1 125.70</t>
+    <t>2 321.75</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMM AK 4.0 07-32</t>
   </si>
   <si>
-    <t>3 364.38</t>
+    <t>3 923.29</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>1 137.33</t>
+    <t>2 552.05</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVI 4.625 06-32</t>
   </si>
   <si>
-    <t>8 819.18</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVI HO 4.125 05-33</t>
   </si>
   <si>
-    <t>12 239.38</t>
+    <t>1 593.49</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CRED MU 4.81 05-35</t>
   </si>
   <si>
+    <t>1 449.59</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN 4.0 04-37</t>
   </si>
   <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN 5.25 01-32</t>
   </si>
   <si>
-    <t>3 336.99</t>
-[...8 lines deleted...]
-    <t>4 401.37</t>
+    <t>4 804.11</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANA 3.25 04-30</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE 3.785 04-34</t>
   </si>
   <si>
+    <t>1 026.62</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DANS ST 3.625 04-36</t>
   </si>
   <si>
+    <t>1 045.79</t>
+  </si>
+  <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUT BK 1.75 11-30</t>
   </si>
   <si>
+    <t>1 112.33</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUT BK 3.375 02-31</t>
   </si>
   <si>
+    <t>1 350.00</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUT BK 5.0 09-30</t>
   </si>
   <si>
-    <t>7 013.70</t>
+    <t>8 410.96</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>1 054.79</t>
+    <t>1 229.45</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BAN 3.0 01-31</t>
   </si>
   <si>
+    <t>2 876.71</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>XS2847684938</t>
+  </si>
+  <si>
+    <t>DSB 3.125 09-34</t>
+  </si>
+  <si>
+    <t>5 273.97</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK 3.706 10-35</t>
+  </si>
+  <si>
+    <t>5 421.93</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>11 395.43</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATO CA 3.625 05-35</t>
+  </si>
+  <si>
+    <t>1 211.64</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>4 638.70</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>1 305.82</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELIS CO 2.875 05-30</t>
+  </si>
+  <si>
+    <t>1 786.44</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV 4.5 PERP</t>
+  </si>
+  <si>
+    <t>3 143.84</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL 1.875 PERP</t>
+  </si>
+  <si>
+    <t>4 684.93</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>3 017.92</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>EON SE 3.448 01-34</t>
+  </si>
+  <si>
+    <t>6 881.45</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERST GR 3.75 04-36</t>
+  </si>
+  <si>
+    <t>1 623.29</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.88 06-31</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSI 3.0 03-32</t>
+  </si>
+  <si>
+    <t>4 142.47</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO 4.625 04-31</t>
+  </si>
+  <si>
+    <t>1 051.71</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EURO S 3.875 05-32</t>
+  </si>
+  <si>
+    <t>1 189.57</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPE FI 3.51 12-33</t>
+  </si>
+  <si>
+    <t>3 427.11</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FAST AB 4.0 02-32</t>
+  </si>
+  <si>
+    <t>3 068.49</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MO 4.48 07-31</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORT 3.7 08-29</t>
+  </si>
+  <si>
+    <t>3 324.93</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLD SA 4.188 04-36</t>
+  </si>
+  <si>
+    <t>1 449.85</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROU BR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>1 736.30</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROU DE 1.85 04-42</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANN RU 1.75 10-40</t>
+  </si>
+  <si>
+    <t>1 313.70</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENK AG 3.625 04-31</t>
+  </si>
+  <si>
+    <t>2 919.86</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLD D 0.625 09-28</t>
+  </si>
+  <si>
+    <t>1 013.70</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWO WO 3.875 06-30</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>10 109.59</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FIN 3.25 10-29</t>
+  </si>
+  <si>
+    <t>5 179.25</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS 4.0 11-32</t>
+  </si>
+  <si>
+    <t>5 041.10</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFO 3.75 04-32</t>
+  </si>
+  <si>
+    <t>1 407.84</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFR WI 1.625 10-28</t>
+  </si>
+  <si>
+    <t>2 323.97</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GRO 3.875 08-37</t>
+  </si>
+  <si>
+    <t>17 145.55</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVE AB 3.5 03-34</t>
+  </si>
+  <si>
+    <t>1 563.01</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>7 473.97</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN 4.5 PERP</t>
+  </si>
+  <si>
+    <t>1 898.63</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHN NT 3.125 12-33</t>
+  </si>
+  <si>
+    <t>1 797.95</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPM CHA 3.136 02-32</t>
+  </si>
+  <si>
+    <t>5 403.03</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GRO 4.75 04-35</t>
+  </si>
+  <si>
+    <t>4 320.55</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC VER 4.375 06-36</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEP 3.875 09-33</t>
+  </si>
+  <si>
+    <t>12 272.60</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>Koni DS 3.625 07-34</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KPN 0.875 12-32</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMM 0.875 03-33</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOY BA 3.875 05-32</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOY BA 4.0 05-35</t>
+  </si>
+  <si>
+    <t>1 209.97</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NE 4.231 09-30</t>
+  </si>
+  <si>
+    <t>9 841.42</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MO 3.0 03-32</t>
+  </si>
+  <si>
     <t>2 038.36</t>
   </si>
   <si>
-    <t>XS3074473474</t>
-[...332 lines deleted...]
-    <t>IREN 3.875 07-32</t>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGN IC 3.25 11-31</t>
+  </si>
+  <si>
+    <t>2 003.42</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPL PA 4.728 03-35</t>
+  </si>
+  <si>
+    <t>3 237.06</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERC FI 0.875 07-31</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERC KG 3.75 11-55</t>
+  </si>
+  <si>
+    <t>6 934.93</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZU FI 3.21 05-32</t>
+  </si>
+  <si>
+    <t>1 994.60</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MOND FI 3.75 05-33</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORG ST 3.955 03-35</t>
+  </si>
+  <si>
+    <t>5 959.59</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATI BU 4.0 07-35</t>
+  </si>
+  <si>
+    <t>7 652.82</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATL GR 1.054 01-31</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATL GR 3.631 09-31</t>
+  </si>
+  <si>
+    <t>6 147.83</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATW GR 3.575 09-32</t>
+  </si>
+  <si>
+    <t>5 876.71</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATW GR 3.723 02-35</t>
+  </si>
+  <si>
+    <t>2 733.60</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETW FI 3.5 09-33</t>
+  </si>
+  <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROU 6.375 PERP</t>
+  </si>
+  <si>
+    <t>6 184.44</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FIN 3.678 07-33</t>
+  </si>
+  <si>
+    <t>6 240.91</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>NV LUCH 3.625 11-35</t>
+  </si>
+  <si>
+    <t>2 204.79</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNI FI 3.7 03-32</t>
+  </si>
+  <si>
+    <t>2 534.25</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORP 3.25 01-32</t>
+  </si>
+  <si>
+    <t>6 524.93</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE 5.375 PERP</t>
+  </si>
+  <si>
+    <t>2 415.07</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROU 3.75 04-33</t>
+  </si>
+  <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROU 4.0 04-32</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>PKO BAN 3.75 05-30</t>
+  </si>
+  <si>
+    <t>1 124.38</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROL EU 4.0 05-34</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROX 0.75 11-36</t>
+  </si>
+  <si>
+    <t>1 442.47</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBL GR 3.375 06-32</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIF SC 3.852 09-32</t>
+  </si>
+  <si>
+    <t>6 522.02</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>2 843.84</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>1 750.00</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FI 3.375 03-33</t>
+  </si>
+  <si>
+    <t>2 052.74</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYA BA 3.25 01-31</t>
+  </si>
+  <si>
+    <t>5 983.56</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE EDF 3.75 07-35</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 06-31</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOT HY 3.375 09-32</t>
+  </si>
+  <si>
+    <t>8 543.84</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FI 3.75 01-32</t>
+  </si>
+  <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FI 3.875 04-31</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SG 3.75 09-33</t>
+  </si>
+  <si>
+    <t>3 154.11</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SG 3.875 11-35</t>
+  </si>
+  <si>
+    <t>7 357.19</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMUR KA 3.489 11-31</t>
+  </si>
+  <si>
+    <t>2 213.27</t>
+  </si>
+  <si>
+    <t>FR001400P728</t>
+  </si>
+  <si>
+    <t>SOCI DE 3.125 01-34</t>
+  </si>
+  <si>
+    <t>1 575.34</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFT 3.936 06-32</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE 3.5 03-32</t>
+  </si>
+  <si>
+    <t>4 150.04</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE 4.0 PERP</t>
+  </si>
+  <si>
+    <t>1 731.51</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE 4.75 PERP</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STAT AS 3.5 06-33</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STEL NV 6.25 PERP</t>
+  </si>
+  <si>
+    <t>1 000.34</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWIS RE 4.399 04-37</t>
+  </si>
+  <si>
+    <t>1 928.84</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDN AI 3.965 04-34</t>
+  </si>
+  <si>
+    <t>1 431.31</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE AB 0.75 03-31</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE AB 3.75 11-29</t>
+  </si>
+  <si>
+    <t>2 352.74</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELI CO 3.625 02-32</t>
+  </si>
+  <si>
+    <t>5 442.47</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELS GR 3.375 03-35</t>
+  </si>
+  <si>
+    <t>4 771.23</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENN HO 4.25 04-32</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERN RE 3.0 07-31</t>
+  </si>
+  <si>
+    <t>5 786.30</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERN RE 3.875 PERP</t>
+  </si>
+  <si>
+    <t>1 666.78</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERN RE 4.75 PERP</t>
+  </si>
+  <si>
+    <t>2 316.44</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>THE MAG 3.75 11-34</t>
+  </si>
+  <si>
+    <t>5 802.23</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>THE SAG 3.821 02-33</t>
+  </si>
+  <si>
+    <t>2 973.89</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>TMOB U 3.625 02-35</t>
+  </si>
+  <si>
+    <t>5 547.74</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORO DO 4.03 01-36</t>
+  </si>
+  <si>
+    <t>4 462.15</t>
+  </si>
+  <si>
+    <t>XS2778764006</t>
+  </si>
+  <si>
+    <t>TRAN FI 3.713 03-32</t>
+  </si>
+  <si>
+    <t>2 421.08</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRAN FI 4.143 04-35</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GRO 4.125 06-33</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB 4.25 03-30</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIB RO 3.875 09-34</t>
   </si>
   <si>
     <t>6 391.10</t>
   </si>
   <si>
-    <t>XS2977890313</t>
-[...641 lines deleted...]
-    <t>UNIC 3.776 04-32</t>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNIC FIX 05-36</t>
+  </si>
+  <si>
+    <t>2 364.72</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIV MU 3.75 06-32</t>
   </si>
   <si>
-    <t>12 377.98</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOL EN 2.5 PERP</t>
   </si>
   <si>
+    <t>1 095.89</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOL EN 2.974 01-31</t>
   </si>
   <si>
-    <t>2 102.17</t>
+    <t>2 933.26</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOL EN 3.69 04-31</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VEST WI 3.75 06-33</t>
   </si>
   <si>
-    <t>1 012.81</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONO SE 0.75 09-32</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 278.08</t>
   </si>
   <si>
     <t>FR0014003S72</t>
   </si>
   <si>
     <t>WENDEL 1.0 06-31</t>
   </si>
   <si>
-    <t>1 928.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLT KL 0.75 07-30</t>
   </si>
   <si>
-    <t>CH1471403852</t>
-[...11 lines deleted...]
-    <t>EMINI SP500 E 0626</t>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUER KA 3.622 06-32</t>
+  </si>
+  <si>
+    <t>RTYU6 Index</t>
+  </si>
+  <si>
+    <t>E-MIN RUS 200 0926</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>IKM6 Comdty</t>
-[...68 lines deleted...]
-    <t>EURO S 260918 C6350</t>
+    <t>SLBU6 Index</t>
+  </si>
+  <si>
+    <t>EMINI SP500 E 0926</t>
+  </si>
+  <si>
+    <t>RXU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0926</t>
+  </si>
+  <si>
+    <t>XSSU6 Index</t>
+  </si>
+  <si>
+    <t>EUX SX5 50 ES 0926</t>
+  </si>
+  <si>
+    <t>TUU6 Comdty</t>
+  </si>
+  <si>
+    <t>TU CBOT UST 2 0926</t>
+  </si>
+  <si>
+    <t>TYU6 Comdty</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE 0926</t>
+  </si>
+  <si>
+    <t>OINL000022Y6</t>
+  </si>
+  <si>
+    <t>EURO S 260717 P5750</t>
+  </si>
+  <si>
+    <t>OINL000022ZO</t>
+  </si>
+  <si>
+    <t>EURO S 260717 P5800</t>
+  </si>
+  <si>
+    <t>OINL000024KZ</t>
+  </si>
+  <si>
+    <t>EURO S 260918 P6075</t>
+  </si>
+  <si>
+    <t>OINL000021KR</t>
+  </si>
+  <si>
+    <t>EURO S 260918 P6100</t>
+  </si>
+  <si>
+    <t>OINL00002496</t>
+  </si>
+  <si>
+    <t>SP 500 260717 P7075</t>
+  </si>
+  <si>
+    <t>OINL000023D3</t>
+  </si>
+  <si>
+    <t>SP 500 260717 P7100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2517,14161 +2475,13661 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8806.0</v>
+      </c>
+      <c r="C2">
+        <v>5590.68</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>49231602.86</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>49231602.86</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>322.739</v>
+      </c>
+      <c r="C3">
+        <v>17063.88</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>5507179.94</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>5507179.94</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>16017.862</v>
+      </c>
+      <c r="C4">
+        <v>121.9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1952694.75</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1952694.75</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P279"/>
+  <dimension ref="A1:Z269"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O279" sqref="O279"/>
+      <selection activeCell="N269" sqref="N269"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>50.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>858.1</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1427.2926</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>71364.63</v>
+      </c>
+      <c r="H2" s="1">
+        <v>-28459.63</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-39.879181045288</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>42905.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>42905.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1034.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>178.18</v>
+      </c>
+      <c r="D3" s="1">
+        <v>116.73090909</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>120699.76</v>
+      </c>
+      <c r="H3" s="1">
+        <v>63538.36</v>
+      </c>
+      <c r="I3" s="1">
+        <v>52.641662253512</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>184238.12</v>
+      </c>
+      <c r="M3" s="1">
+        <v>184238.12</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1416.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>203.95</v>
+      </c>
+      <c r="D4" s="1">
+        <v>159.98949153</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>226545.12</v>
+      </c>
+      <c r="H4" s="1">
+        <v>62248.08</v>
+      </c>
+      <c r="I4" s="1">
+        <v>27.477122438126</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>288793.2</v>
+      </c>
+      <c r="M4" s="1">
+        <v>288793.2</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1120.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>422.8</v>
+      </c>
+      <c r="D5" s="1">
+        <v>264.00596429</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>295686.68</v>
+      </c>
+      <c r="H5" s="1">
+        <v>177849.32</v>
+      </c>
+      <c r="I5" s="1">
+        <v>60.147897091611</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>473536.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>473536.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5356.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>15.825</v>
+      </c>
+      <c r="D6" s="1">
+        <v>15.35570015</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>82245.13</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2513.57</v>
+      </c>
+      <c r="I6" s="1">
+        <v>3.056193114413</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>84758.7</v>
+      </c>
+      <c r="M6" s="1">
+        <v>84758.7</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1581.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>51.98</v>
+      </c>
+      <c r="D7" s="1">
+        <v>59.20487666</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>93602.91</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-11422.53</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-12.203178298623</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>82180.38</v>
+      </c>
+      <c r="M7" s="1">
+        <v>82180.38</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3109.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>45.1</v>
+      </c>
+      <c r="D8" s="1">
+        <v>30.76847861</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>95659.2</v>
+      </c>
+      <c r="H8" s="1">
+        <v>44556.7</v>
+      </c>
+      <c r="I8" s="1">
+        <v>46.578583136802</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>140215.9</v>
+      </c>
+      <c r="M8" s="1">
+        <v>140215.9</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>740.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>1509.8</v>
+      </c>
+      <c r="D9" s="1">
+        <v>605.02333784</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>447717.27</v>
+      </c>
+      <c r="H9" s="1">
+        <v>669534.73</v>
+      </c>
+      <c r="I9" s="1">
+        <v>149.54409286021</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1117252.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1117252.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>5855.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>44.3</v>
+      </c>
+      <c r="D10" s="1">
+        <v>36.94406149</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>216307.48</v>
+      </c>
+      <c r="H10" s="1">
+        <v>43069.02</v>
+      </c>
+      <c r="I10" s="1">
+        <v>19.911017409107</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>259376.5</v>
+      </c>
+      <c r="M10" s="1">
+        <v>259376.5</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>31647.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>12.482</v>
+      </c>
+      <c r="D11" s="1">
+        <v>5.56751667</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>176195.2</v>
+      </c>
+      <c r="H11" s="1">
+        <v>218822.65</v>
+      </c>
+      <c r="I11" s="1">
+        <v>124.19330946587</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>395017.85</v>
+      </c>
+      <c r="M11" s="1">
+        <v>395017.85</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1">
+        <v>856.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>70.55</v>
+      </c>
+      <c r="D12" s="1">
+        <v>98.89813084</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>84656.8</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-24266.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-28.663970289451</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>60390.8</v>
+      </c>
+      <c r="M12" s="1">
+        <v>60390.8</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
+        <v>942.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>60.74</v>
+      </c>
+      <c r="D13" s="1">
+        <v>78.07187898</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>73543.71</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-16326.63</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-22.199899896266</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>57217.08</v>
+      </c>
+      <c r="M13" s="1">
+        <v>57217.08</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1373.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>101.78</v>
+      </c>
+      <c r="D14" s="1">
+        <v>102.43190095</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>140639.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-895.06</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.63642375159095</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>139743.94</v>
+      </c>
+      <c r="M14" s="1">
+        <v>139743.94</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>15563.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>12.675</v>
+      </c>
+      <c r="D15" s="1">
+        <v>8.39122406</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>130592.62</v>
+      </c>
+      <c r="H15" s="1">
+        <v>66668.41</v>
+      </c>
+      <c r="I15" s="1">
+        <v>51.050671929241</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>197261.03</v>
+      </c>
+      <c r="M15" s="1">
+        <v>197261.03</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>664.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>93.82</v>
+      </c>
+      <c r="D16" s="1">
+        <v>116.12730422</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>77108.53</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-14812.05</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-19.209353362073</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>62296.48</v>
+      </c>
+      <c r="M16" s="1">
+        <v>62296.48</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6036.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>38.28</v>
+      </c>
+      <c r="D17" s="1">
+        <v>12.05353877</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>72755.16</v>
+      </c>
+      <c r="H17" s="1">
+        <v>158302.92</v>
+      </c>
+      <c r="I17" s="1">
+        <v>217.58308276691</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>231058.08</v>
+      </c>
+      <c r="M17" s="1">
+        <v>231058.08</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2754.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>64.56035948</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>177799.23</v>
+      </c>
+      <c r="H18" s="1">
+        <v>25996.77</v>
+      </c>
+      <c r="I18" s="1">
+        <v>14.621418776673</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>203796.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>203796.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>2052.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>18.66</v>
+      </c>
+      <c r="D19" s="1">
+        <v>35.14176413</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>72110.9</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-33820.58</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-46.900787536974</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>38290.32</v>
+      </c>
+      <c r="M19" s="1">
+        <v>38290.32</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1520.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>85.68</v>
+      </c>
+      <c r="D20" s="1">
+        <v>107.86507237</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>163954.91</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-33721.31</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-20.567429179157</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>130233.6</v>
+      </c>
+      <c r="M20" s="1">
+        <v>130233.6</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>5244.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>19.055</v>
+      </c>
+      <c r="D21" s="1">
+        <v>13.59532418</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>71293.88</v>
+      </c>
+      <c r="H21" s="1">
+        <v>28630.54</v>
+      </c>
+      <c r="I21" s="1">
+        <v>40.158482046425</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>99924.42</v>
+      </c>
+      <c r="M21" s="1">
+        <v>99924.42</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>16981.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>4.545</v>
+      </c>
+      <c r="D22" s="1">
+        <v>3.17668806</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>53943.34</v>
+      </c>
+      <c r="H22" s="1">
+        <v>23235.31</v>
+      </c>
+      <c r="I22" s="1">
+        <v>43.073547170049</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>77178.65</v>
+      </c>
+      <c r="M22" s="1">
+        <v>77178.65</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="1">
+        <v>29053.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>10.134</v>
+      </c>
+      <c r="D23" s="1">
+        <v>6.95718101</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>202126.98</v>
+      </c>
+      <c r="H23" s="1">
+        <v>92296.12</v>
+      </c>
+      <c r="I23" s="1">
+        <v>45.662444469313</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>294423.1</v>
+      </c>
+      <c r="M23" s="1">
+        <v>294423.1</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4659.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>27.38</v>
+      </c>
+      <c r="D24" s="1">
+        <v>27.27949989</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>127095.19</v>
+      </c>
+      <c r="H24" s="1">
+        <v>468.23</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.36840890674147</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>127563.42</v>
+      </c>
+      <c r="M24" s="1">
+        <v>127563.42</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="1">
+        <v>515.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>175.9</v>
+      </c>
+      <c r="D25" s="1">
+        <v>203.84396117</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>104979.64</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-14391.14</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-13.708505763594</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>90588.5</v>
+      </c>
+      <c r="M25" s="1">
+        <v>90588.5</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="1">
+        <v>3740.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>42.47</v>
+      </c>
+      <c r="D26" s="1">
+        <v>21.45054011</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>80225.02</v>
+      </c>
+      <c r="H26" s="1">
+        <v>78612.78</v>
+      </c>
+      <c r="I26" s="1">
+        <v>97.990352635624</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>158837.8</v>
+      </c>
+      <c r="M26" s="1">
+        <v>158837.8</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="1">
+        <v>1244.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>76.82</v>
+      </c>
+      <c r="D27" s="1">
+        <v>76.03689711</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>94589.9</v>
+      </c>
+      <c r="H27" s="1">
+        <v>974.18</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1.0298985409647</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>95564.08</v>
+      </c>
+      <c r="M27" s="1">
+        <v>95564.08</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1247.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>75.66</v>
+      </c>
+      <c r="D28" s="1">
+        <v>75.32179631</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>93926.28</v>
+      </c>
+      <c r="H28" s="1">
+        <v>421.74</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.44901171429338</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>94348.02</v>
+      </c>
+      <c r="M28" s="1">
+        <v>94348.02</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="1">
+        <v>84.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>1640.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>1402.93369048</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>117846.43</v>
+      </c>
+      <c r="H29" s="1">
+        <v>19913.57</v>
+      </c>
+      <c r="I29" s="1">
+        <v>16.897898392001</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>137760.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>137760.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="1">
+        <v>9882.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>0.412</v>
+      </c>
+      <c r="D30" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>4071.38</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4071.38</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4071.38</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="1">
+        <v>9882.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>21.02</v>
+      </c>
+      <c r="D31" s="1">
+        <v>11.96283445</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>118216.73</v>
+      </c>
+      <c r="H31" s="1">
+        <v>89502.91</v>
+      </c>
+      <c r="I31" s="1">
+        <v>75.710865966264</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>207719.64</v>
+      </c>
+      <c r="M31" s="1">
+        <v>207719.64</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="1">
+        <v>3416.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>56.44</v>
+      </c>
+      <c r="D32" s="1">
+        <v>45.07858899</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>153988.46</v>
+      </c>
+      <c r="H32" s="1">
+        <v>38810.58</v>
+      </c>
+      <c r="I32" s="1">
+        <v>25.203563955377</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>192799.04</v>
+      </c>
+      <c r="M32" s="1">
+        <v>192799.04</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3235.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>70.83</v>
+      </c>
+      <c r="D33" s="1">
+        <v>33.86953632</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>109567.95</v>
+      </c>
+      <c r="H33" s="1">
+        <v>119567.1</v>
+      </c>
+      <c r="I33" s="1">
+        <v>109.12598072703</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>229135.05</v>
+      </c>
+      <c r="M33" s="1">
+        <v>229135.05</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" s="1">
+        <v>39421.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>6.226</v>
+      </c>
+      <c r="D34" s="1">
+        <v>3.83021917</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>150991.07</v>
+      </c>
+      <c r="H34" s="1">
+        <v>94444.08</v>
+      </c>
+      <c r="I34" s="1">
+        <v>62.549447460701</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>245435.15</v>
+      </c>
+      <c r="M34" s="1">
+        <v>245435.15</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="1">
+        <v>944.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>121.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>74.62231992</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>70443.47</v>
+      </c>
+      <c r="H35" s="1">
+        <v>43780.53</v>
+      </c>
+      <c r="I35" s="1">
+        <v>62.149877057448</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>114224.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>114224.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1418.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>84.75</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.37347673</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>145165.59</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-24990.09</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-17.214885428427</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>120175.5</v>
+      </c>
+      <c r="M36" s="1">
+        <v>120175.5</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="1">
+        <v>3204.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>43.3</v>
+      </c>
+      <c r="D37" s="1">
+        <v>39.28718477</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>125876.14</v>
+      </c>
+      <c r="H37" s="1">
+        <v>12857.06</v>
+      </c>
+      <c r="I37" s="1">
+        <v>10.214056452637</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>138733.2</v>
+      </c>
+      <c r="M37" s="1">
+        <v>138733.2</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="1">
+        <v>745.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>105.5</v>
+      </c>
+      <c r="D38" s="1">
+        <v>87.72477852</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>65354.96</v>
+      </c>
+      <c r="H38" s="1">
+        <v>13242.54</v>
+      </c>
+      <c r="I38" s="1">
+        <v>20.262486580973</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>78597.5</v>
+      </c>
+      <c r="M38" s="1">
+        <v>78597.5</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="1">
+        <v>55366.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>4.23</v>
+      </c>
+      <c r="D39" s="1">
+        <v>3.71368963</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>205612.14</v>
+      </c>
+      <c r="H39" s="1">
+        <v>28586.04</v>
+      </c>
+      <c r="I39" s="1">
+        <v>13.902895033338</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>234198.18</v>
+      </c>
+      <c r="M39" s="1">
+        <v>234198.18</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="1">
+        <v>818.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>141.75</v>
+      </c>
+      <c r="D40" s="1">
+        <v>103.97844743</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>85054.37</v>
+      </c>
+      <c r="H40" s="1">
+        <v>30897.13</v>
+      </c>
+      <c r="I40" s="1">
+        <v>36.326328676587</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>115951.5</v>
+      </c>
+      <c r="M40" s="1">
+        <v>115951.5</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>107</v>
+      </c>
+      <c r="B41" s="1">
+        <v>588.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>388.35</v>
+      </c>
+      <c r="D41" s="1">
+        <v>348.31578231</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>204809.68</v>
+      </c>
+      <c r="H41" s="1">
+        <v>23540.12</v>
+      </c>
+      <c r="I41" s="1">
+        <v>11.493655963917</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>228349.8</v>
+      </c>
+      <c r="M41" s="1">
+        <v>228349.8</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>109</v>
+      </c>
+      <c r="B42" s="1">
+        <v>408.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>495.8</v>
+      </c>
+      <c r="D42" s="1">
+        <v>548.06191176</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>223609.26</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-21322.86</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-9.5357678836735</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>202286.4</v>
+      </c>
+      <c r="M42" s="1">
+        <v>202286.4</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43" s="1">
+        <v>7733.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>15.48</v>
+      </c>
+      <c r="D43" s="1">
+        <v>15.41510022</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>119204.97</v>
+      </c>
+      <c r="H43" s="1">
+        <v>501.87</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.42101432515775</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>119706.84</v>
+      </c>
+      <c r="M43" s="1">
+        <v>119706.84</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1966.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>51.28</v>
+      </c>
+      <c r="D44" s="1">
+        <v>52.72430315</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>103655.98</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-2839.5</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-2.7393499149784</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>100816.48</v>
+      </c>
+      <c r="M44" s="1">
+        <v>100816.48</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>115</v>
+      </c>
+      <c r="B45" s="1">
+        <v>839.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>58.45</v>
+      </c>
+      <c r="D45" s="1">
+        <v>86.70493445</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>72745.44</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-23705.89</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-32.587458402891</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>49039.55</v>
+      </c>
+      <c r="M45" s="1">
+        <v>49039.55</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>117</v>
+      </c>
+      <c r="B46" s="1">
+        <v>9152.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>10.42</v>
+      </c>
+      <c r="D46" s="1">
+        <v>11.20619974</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>102559.14</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-7195.3</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-7.0157569574004</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>95363.84</v>
+      </c>
+      <c r="M46" s="1">
+        <v>95363.84</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>119</v>
+      </c>
+      <c r="B47" s="1">
+        <v>2005.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>39.305</v>
+      </c>
+      <c r="D47" s="1">
+        <v>50.06087282</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>100372.05</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-21565.52</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-21.485582888862</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>78806.53</v>
+      </c>
+      <c r="M47" s="1">
+        <v>78806.53</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>133.8</v>
+      </c>
+      <c r="D48" s="1">
+        <v>57.68679861</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>83068.99</v>
+      </c>
+      <c r="H48" s="1">
+        <v>109603.01</v>
+      </c>
+      <c r="I48" s="1">
+        <v>131.94214832755</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>192672.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>192672.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1820.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>88.14</v>
+      </c>
+      <c r="D49" s="1">
+        <v>69.8427033</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>127113.72</v>
+      </c>
+      <c r="H49" s="1">
+        <v>33301.08</v>
+      </c>
+      <c r="I49" s="1">
+        <v>26.197864400475</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>160414.8</v>
+      </c>
+      <c r="M49" s="1">
+        <v>160414.8</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="1">
+        <v>894.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>347.2</v>
+      </c>
+      <c r="D50" s="1">
+        <v>105.96799776</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>94735.39</v>
+      </c>
+      <c r="H50" s="1">
+        <v>215661.41</v>
+      </c>
+      <c r="I50" s="1">
+        <v>227.6460887531</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>310396.8</v>
+      </c>
+      <c r="M50" s="1">
+        <v>310396.8</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>127</v>
+      </c>
+      <c r="B51" s="1">
+        <v>2202.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>78.48</v>
+      </c>
+      <c r="D51" s="1">
+        <v>46.71808356</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>102873.22</v>
+      </c>
+      <c r="H51" s="1">
+        <v>69939.74</v>
+      </c>
+      <c r="I51" s="1">
+        <v>67.986342801363</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>172812.96</v>
+      </c>
+      <c r="M51" s="1">
+        <v>172812.96</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>129</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2326.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>75.78</v>
+      </c>
+      <c r="D52" s="1">
+        <v>89.55896389</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>208314.15</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-32049.87</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-15.385354283422</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>176264.28</v>
+      </c>
+      <c r="M52" s="1">
+        <v>176264.28</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53" s="1">
+        <v>2754.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>143.9</v>
+      </c>
+      <c r="D53" s="1">
+        <v>179.53710603</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>494445.19</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-98144.59</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-19.849437710174</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>396300.6</v>
+      </c>
+      <c r="M53" s="1">
+        <v>396300.6</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" s="1">
+        <v>2703.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>31.46</v>
+      </c>
+      <c r="D54" s="1">
+        <v>30.13069922</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>81443.28</v>
+      </c>
+      <c r="H54" s="1">
+        <v>3593.1</v>
+      </c>
+      <c r="I54" s="1">
+        <v>4.4117820402125</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>85036.38</v>
+      </c>
+      <c r="M54" s="1">
+        <v>85036.38</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1697.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>268.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>195.04291691</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>330987.83</v>
+      </c>
+      <c r="H55" s="1">
+        <v>123808.17</v>
+      </c>
+      <c r="I55" s="1">
+        <v>37.405656274432</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>454796.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>454796.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" s="1">
+        <v>651.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>269.6</v>
+      </c>
+      <c r="D56" s="1">
+        <v>152.21493088</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>99091.92</v>
+      </c>
+      <c r="H56" s="1">
+        <v>76417.68</v>
+      </c>
+      <c r="I56" s="1">
+        <v>77.117972888203</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>175509.6</v>
+      </c>
+      <c r="M56" s="1">
+        <v>175509.6</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57" s="1">
+        <v>4122.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>75.68</v>
+      </c>
+      <c r="D57" s="1">
+        <v>24.9524163</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>102853.86</v>
+      </c>
+      <c r="H57" s="1">
+        <v>209099.1</v>
+      </c>
+      <c r="I57" s="1">
+        <v>203.29728023819</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>311952.96</v>
+      </c>
+      <c r="M57" s="1">
+        <v>311952.96</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>141</v>
+      </c>
+      <c r="B58" s="1">
+        <v>1291.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>51.15</v>
+      </c>
+      <c r="D58" s="1">
+        <v>47.81890008</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>61734.2</v>
+      </c>
+      <c r="H58" s="1">
+        <v>4300.45</v>
+      </c>
+      <c r="I58" s="1">
+        <v>6.9660739104095</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>66034.65</v>
+      </c>
+      <c r="M58" s="1">
+        <v>66034.65</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>143</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1999.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>58.36</v>
+      </c>
+      <c r="D59" s="1">
+        <v>25.9789995</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>51932.02</v>
+      </c>
+      <c r="H59" s="1">
+        <v>64729.62</v>
+      </c>
+      <c r="I59" s="1">
+        <v>124.64298519488</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>116661.64</v>
+      </c>
+      <c r="M59" s="1">
+        <v>116661.64</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>145</v>
+      </c>
+      <c r="B60" s="1">
+        <v>7628.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>34.6</v>
+      </c>
+      <c r="D60" s="1">
+        <v>14.94934321</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>114033.59</v>
+      </c>
+      <c r="H60" s="1">
+        <v>149895.21</v>
+      </c>
+      <c r="I60" s="1">
+        <v>131.44829519092</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>263928.8</v>
+      </c>
+      <c r="M60" s="1">
+        <v>263928.8</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>147</v>
+      </c>
+      <c r="B61" s="1">
+        <v>8107.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>10.235</v>
+      </c>
+      <c r="D61" s="1">
+        <v>7.74099297</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>62756.23</v>
+      </c>
+      <c r="H61" s="1">
+        <v>20218.92</v>
+      </c>
+      <c r="I61" s="1">
+        <v>32.218187740086</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>82975.15</v>
+      </c>
+      <c r="M61" s="1">
+        <v>82975.15</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="1">
+        <v>236.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>237.6</v>
+      </c>
+      <c r="D62" s="1">
+        <v>257.10241525</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>60676.17</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-4602.57</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-7.5854655954718</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>56073.6</v>
+      </c>
+      <c r="M62" s="1">
+        <v>56073.6</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="1">
+        <v>2497.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>82.21</v>
+      </c>
+      <c r="D63" s="1">
+        <v>30.90565078</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>77171.41</v>
+      </c>
+      <c r="H63" s="1">
+        <v>128106.96</v>
+      </c>
+      <c r="I63" s="1">
+        <v>166.00313509887</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>205278.37</v>
+      </c>
+      <c r="M63" s="1">
+        <v>205278.37</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="1">
+        <v>449.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>253.8</v>
+      </c>
+      <c r="D64" s="1">
+        <v>89.32755011</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>40108.07</v>
+      </c>
+      <c r="H64" s="1">
+        <v>73848.13</v>
+      </c>
+      <c r="I64" s="1">
+        <v>184.12287103319</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>113956.2</v>
+      </c>
+      <c r="M64" s="1">
+        <v>113956.2</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="1">
+        <v>3703.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>20.38</v>
+      </c>
+      <c r="D65" s="1">
+        <v>13.54244666</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>50147.68</v>
+      </c>
+      <c r="H65" s="1">
+        <v>25319.46</v>
+      </c>
+      <c r="I65" s="1">
+        <v>50.489793346372</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>75467.14</v>
+      </c>
+      <c r="M65" s="1">
+        <v>75467.14</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>157</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3161.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>37.01</v>
+      </c>
+      <c r="D66" s="1">
+        <v>31.31229991</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>98978.18</v>
+      </c>
+      <c r="H66" s="1">
+        <v>18010.43</v>
+      </c>
+      <c r="I66" s="1">
+        <v>18.196364087519</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>116988.61</v>
+      </c>
+      <c r="M66" s="1">
+        <v>116988.61</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>159</v>
+      </c>
+      <c r="B67" s="1">
+        <v>3565.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>30.48</v>
+      </c>
+      <c r="D67" s="1">
+        <v>17.20058345</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>61320.08</v>
+      </c>
+      <c r="H67" s="1">
+        <v>47341.12</v>
+      </c>
+      <c r="I67" s="1">
+        <v>77.203291319907</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>108661.2</v>
+      </c>
+      <c r="M67" s="1">
+        <v>108661.2</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>161</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2038.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>22.9</v>
+      </c>
+      <c r="D68" s="1">
+        <v>26.52603533</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>54060.06</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-7389.86</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-13.669722157171</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>46670.2</v>
+      </c>
+      <c r="M68" s="1">
+        <v>46670.2</v>
+      </c>
+      <c r="N68" s="1">
         <v>0.08</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="1">
+        <v>83871.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>7.263</v>
+      </c>
+      <c r="D69" s="1">
+        <v>6.6885151</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>560972.45</v>
+      </c>
+      <c r="H69" s="1">
+        <v>48182.62</v>
+      </c>
+      <c r="I69" s="1">
+        <v>8.5891241183056</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>609155.07</v>
+      </c>
+      <c r="M69" s="1">
+        <v>609155.07</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" s="1">
+        <v>200382.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>11.364</v>
+      </c>
+      <c r="D70" s="1">
+        <v>10.64401778</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2132869.57</v>
+      </c>
+      <c r="H70" s="1">
+        <v>144271.48</v>
+      </c>
+      <c r="I70" s="1">
+        <v>6.764196087246</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2277141.05</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2277141.05</v>
+      </c>
+      <c r="N70" s="1">
+        <v>4.02</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>167</v>
+      </c>
+      <c r="B71" s="1">
+        <v>296000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>98.49414383</v>
+      </c>
+      <c r="D71" s="1">
+        <v>100.5575</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>297650.2</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-1403.97</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.47168454783501</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>168</v>
+      </c>
+      <c r="L71" s="1">
+        <v>291542.67</v>
+      </c>
+      <c r="M71" s="1">
+        <v>296246.23</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>170</v>
+      </c>
+      <c r="B72" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>99.57835759</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>99331.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>555.23</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.55896950599511</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>307.88</v>
+      </c>
+      <c r="L72" s="1">
+        <v>99578.35</v>
+      </c>
+      <c r="M72" s="1">
+        <v>99886.23</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>172</v>
+      </c>
+      <c r="B73" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>109.12469603</v>
+      </c>
+      <c r="D73" s="1">
+        <v>106.88494</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>106884.94</v>
+      </c>
+      <c r="H73" s="1">
+        <v>6077.08</v>
+      </c>
+      <c r="I73" s="1">
+        <v>5.6856279284996</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>173</v>
+      </c>
+      <c r="L73" s="1">
+        <v>109124.69</v>
+      </c>
+      <c r="M73" s="1">
+        <v>112962.02</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>100.80429981</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>299541.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>4137.65</v>
+      </c>
+      <c r="I74" s="1">
+        <v>1.3813301017223</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>176</v>
+      </c>
+      <c r="L74" s="1">
+        <v>302412.9</v>
+      </c>
+      <c r="M74" s="1">
+        <v>303678.65</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>178</v>
+      </c>
+      <c r="B75" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>101.92849082</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>8700.4</v>
+      </c>
+      <c r="I75" s="1">
+        <v>2.9033269930257</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>179</v>
+      </c>
+      <c r="L75" s="1">
+        <v>305785.47</v>
+      </c>
+      <c r="M75" s="1">
+        <v>308370.4</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1">
+        <v>319000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>98.7813392</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.853972</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>318534.17</v>
+      </c>
+      <c r="H76" s="1">
+        <v>3755.8</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1.1790885731349</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76" t="s">
+        <v>182</v>
+      </c>
+      <c r="L76" s="1">
+        <v>315112.47</v>
+      </c>
+      <c r="M76" s="1">
+        <v>322289.97</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>97.21237515</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-3012.76</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-1.517717348594</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="s">
+        <v>185</v>
+      </c>
+      <c r="L77" s="1">
+        <v>194424.75</v>
+      </c>
+      <c r="M77" s="1">
+        <v>195493.24</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>94.26970086</v>
+      </c>
+      <c r="D78" s="1">
+        <v>94.08838</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>188176.76</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1466.07</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.77909195588233</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78" t="s">
+        <v>188</v>
+      </c>
+      <c r="L78" s="1">
+        <v>188539.41</v>
+      </c>
+      <c r="M78" s="1">
+        <v>189642.83</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>190</v>
+      </c>
+      <c r="B79" s="1">
+        <v>119000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.8693416</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>118578.74</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1007.49</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.84963797051647</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>741.71</v>
+      </c>
+      <c r="L79" s="1">
+        <v>118844.52</v>
+      </c>
+      <c r="M79" s="1">
+        <v>119586.23</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>192</v>
+      </c>
+      <c r="B80" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>102.15239585</v>
+      </c>
+      <c r="D80" s="1">
+        <v>105.889435</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>211778.87</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-7178.19</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-3.3894741245904</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>295.89</v>
+      </c>
+      <c r="L80" s="1">
+        <v>204304.79</v>
+      </c>
+      <c r="M80" s="1">
+        <v>204600.68</v>
+      </c>
+      <c r="N80" s="1">
         <v>0.36</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>194</v>
+      </c>
+      <c r="B81" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>110.32452751</v>
+      </c>
+      <c r="D81" s="1">
+        <v>115.12564</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>115125.64</v>
+      </c>
+      <c r="H81" s="1">
+        <v>767.59</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.6667411360319</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81" t="s">
+        <v>195</v>
+      </c>
+      <c r="L81" s="1">
+        <v>110324.53</v>
+      </c>
+      <c r="M81" s="1">
+        <v>115893.23</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>197</v>
+      </c>
+      <c r="B82" s="1">
+        <v>268000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.1961828</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>266874.4</v>
+      </c>
+      <c r="H82" s="1">
+        <v>3413.56</v>
+      </c>
+      <c r="I82" s="1">
+        <v>1.2790885899884</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>198</v>
+      </c>
+      <c r="L82" s="1">
+        <v>268525.77</v>
+      </c>
+      <c r="M82" s="1">
+        <v>270287.96</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>200</v>
+      </c>
+      <c r="B83" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>104.4166944</v>
+      </c>
+      <c r="D83" s="1">
+        <v>107.26644</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>107266.44</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-2055.23</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1.9160046702398</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>794.52</v>
+      </c>
+      <c r="L83" s="1">
+        <v>104416.69</v>
+      </c>
+      <c r="M83" s="1">
+        <v>105211.21</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>202</v>
+      </c>
+      <c r="B84" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>96.7078193</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.072878</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>388291.51</v>
+      </c>
+      <c r="H84" s="1">
+        <v>5235.66</v>
+      </c>
+      <c r="I84" s="1">
+        <v>1.3483838469711</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>203</v>
+      </c>
+      <c r="L84" s="1">
+        <v>386831.28</v>
+      </c>
+      <c r="M84" s="1">
+        <v>393527.17</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>205</v>
+      </c>
+      <c r="B85" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>107.80028614</v>
+      </c>
+      <c r="D85" s="1">
+        <v>105.40625</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>210812.5</v>
+      </c>
+      <c r="H85" s="1">
+        <v>5222.5</v>
+      </c>
+      <c r="I85" s="1">
+        <v>2.4773198932701</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>434.43</v>
+      </c>
+      <c r="L85" s="1">
+        <v>215600.57</v>
+      </c>
+      <c r="M85" s="1">
+        <v>216035.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>207</v>
+      </c>
+      <c r="B86" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.2868856</v>
+      </c>
+      <c r="D86" s="1">
+        <v>101.536286</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>244702.45</v>
+      </c>
+      <c r="H86" s="1">
+        <v>1894.54</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.77422191727136</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>208</v>
+      </c>
+      <c r="L86" s="1">
+        <v>239281.39</v>
+      </c>
+      <c r="M86" s="1">
+        <v>246596.99</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>210</v>
+      </c>
+      <c r="B87" s="1">
+        <v>195000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.31626248</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>194333.1</v>
+      </c>
+      <c r="H87" s="1">
+        <v>2231.53</v>
+      </c>
+      <c r="I87" s="1">
+        <v>1.1483015502763</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>947.92</v>
+      </c>
+      <c r="L87" s="1">
+        <v>195616.71</v>
+      </c>
+      <c r="M87" s="1">
+        <v>196564.63</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>212</v>
+      </c>
+      <c r="B88" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>92.33109516</v>
+      </c>
+      <c r="D88" s="1">
+        <v>92.2246</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>184449.2</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2097.92</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.1373971803619</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88" t="s">
+        <v>213</v>
+      </c>
+      <c r="L88" s="1">
+        <v>184662.19</v>
+      </c>
+      <c r="M88" s="1">
+        <v>186547.12</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>215</v>
+      </c>
+      <c r="B89" s="1">
+        <v>198000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>100.25976642</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>197221.86</v>
+      </c>
+      <c r="H89" s="1">
+        <v>4386.57</v>
+      </c>
+      <c r="I89" s="1">
+        <v>2.2241804230018</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>216</v>
+      </c>
+      <c r="L89" s="1">
+        <v>198514.34</v>
+      </c>
+      <c r="M89" s="1">
+        <v>201608.43</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>218</v>
+      </c>
+      <c r="B90" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.70400908</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>199982.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-75.35</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-0.037678391055195</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>498.63</v>
+      </c>
+      <c r="L90" s="1">
+        <v>199408.02</v>
+      </c>
+      <c r="M90" s="1">
+        <v>199906.65</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>220</v>
+      </c>
+      <c r="B91" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>101.03773114</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>299502.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>6335.85</v>
+      </c>
+      <c r="I91" s="1">
+        <v>2.1154616663662</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>221</v>
+      </c>
+      <c r="L91" s="1">
+        <v>303113.19</v>
+      </c>
+      <c r="M91" s="1">
+        <v>305837.85</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>223</v>
+      </c>
+      <c r="B92" s="1">
+        <v>361000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.06221791</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>359046.99</v>
+      </c>
+      <c r="H92" s="1">
+        <v>4385.65</v>
+      </c>
+      <c r="I92" s="1">
+        <v>1.2214696466332</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>224</v>
+      </c>
+      <c r="L92" s="1">
+        <v>357614.61</v>
+      </c>
+      <c r="M92" s="1">
+        <v>363432.64</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>226</v>
+      </c>
+      <c r="B93" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.70967707</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>297876.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>3114.68</v>
+      </c>
+      <c r="I93" s="1">
+        <v>1.0456297251205</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>227</v>
+      </c>
+      <c r="L93" s="1">
+        <v>296129.04</v>
+      </c>
+      <c r="M93" s="1">
+        <v>300990.68</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>229</v>
+      </c>
+      <c r="B94" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>104.07351445</v>
+      </c>
+      <c r="D94" s="1">
+        <v>107.330955</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>214661.91</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-5452.16</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-2.5398823666481</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>230</v>
+      </c>
+      <c r="L94" s="1">
+        <v>208147.03</v>
+      </c>
+      <c r="M94" s="1">
+        <v>209209.75</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>232</v>
+      </c>
+      <c r="B95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.40286096</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.84809</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>99848.09</v>
+      </c>
+      <c r="H95" s="1">
+        <v>840.04</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.84131804624405</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>233</v>
+      </c>
+      <c r="L95" s="1">
+        <v>99402.86</v>
+      </c>
+      <c r="M95" s="1">
+        <v>100688.13</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>235</v>
+      </c>
+      <c r="B96" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.900167</v>
+      </c>
+      <c r="D96" s="1">
+        <v>102.14904</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>204298.08</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-3721.03</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.8213729664028</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>776.71</v>
+      </c>
+      <c r="L96" s="1">
+        <v>199800.34</v>
+      </c>
+      <c r="M96" s="1">
+        <v>200577.05</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>237</v>
+      </c>
+      <c r="B97" s="1">
+        <v>199000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>100.99147811</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>197603.02</v>
+      </c>
+      <c r="H97" s="1">
+        <v>5440.44</v>
+      </c>
+      <c r="I97" s="1">
+        <v>2.7532170307923</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>238</v>
+      </c>
+      <c r="L97" s="1">
+        <v>200973.04</v>
+      </c>
+      <c r="M97" s="1">
+        <v>203043.46</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>240</v>
+      </c>
+      <c r="B98" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>98.72057099</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>2286.81</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.94107407407407</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98" t="s">
+        <v>241</v>
+      </c>
+      <c r="L98" s="1">
+        <v>239890.99</v>
+      </c>
+      <c r="M98" s="1">
+        <v>245286.81</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>243</v>
+      </c>
+      <c r="B99" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.29302969</v>
+      </c>
+      <c r="D99" s="1">
+        <v>101.80907</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>203618.14</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-1490.65</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.73208113972557</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>244</v>
+      </c>
+      <c r="L99" s="1">
+        <v>198586.06</v>
+      </c>
+      <c r="M99" s="1">
+        <v>202127.49</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>246</v>
+      </c>
+      <c r="B100" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.38274563</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>3805.5</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.90275</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>247</v>
+      </c>
+      <c r="L100" s="1">
+        <v>202765.49</v>
+      </c>
+      <c r="M100" s="1">
+        <v>203805.5</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>249</v>
+      </c>
+      <c r="B101" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>106.29458841</v>
+      </c>
+      <c r="D101" s="1">
+        <v>109.55781</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>328673.43</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-575.97</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-0.17524081578484</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>250</v>
+      </c>
+      <c r="L101" s="1">
+        <v>318883.76</v>
+      </c>
+      <c r="M101" s="1">
+        <v>328097.46</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>252</v>
+      </c>
+      <c r="B102" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>100.62875374</v>
+      </c>
+      <c r="D102" s="1">
+        <v>102.95621</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>411824.84</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-1857.77</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.45110683464358</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>253</v>
+      </c>
+      <c r="L102" s="1">
+        <v>402515.02</v>
+      </c>
+      <c r="M102" s="1">
+        <v>409967.07</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>255</v>
+      </c>
+      <c r="B103" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>99.89229957</v>
+      </c>
+      <c r="D103" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>399592.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>1555.28</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.38921700134137</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>256</v>
+      </c>
+      <c r="L103" s="1">
+        <v>399569.2</v>
+      </c>
+      <c r="M103" s="1">
+        <v>401147.28</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>258</v>
+      </c>
+      <c r="B104" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>98.29229586</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>2217.91</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.9323967284579</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>259</v>
+      </c>
+      <c r="L104" s="1">
+        <v>234918.59</v>
+      </c>
+      <c r="M104" s="1">
+        <v>240089.83</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>261</v>
+      </c>
+      <c r="B105" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.06545259</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.689795</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>201379.59</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-52.11</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.025876505161223</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>262</v>
+      </c>
+      <c r="L105" s="1">
+        <v>196130.9</v>
+      </c>
+      <c r="M105" s="1">
+        <v>201327.48</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>264</v>
+      </c>
+      <c r="B106" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100.998252</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.861</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>99861.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>2863.28</v>
+      </c>
+      <c r="I106" s="1">
+        <v>2.8672654990437</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>265</v>
+      </c>
+      <c r="L106" s="1">
+        <v>100998.25</v>
+      </c>
+      <c r="M106" s="1">
+        <v>102724.28</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>267</v>
+      </c>
+      <c r="B107" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>98.93856134</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.46918</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>202938.36</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-3872.2</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-1.9080670603626</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>268</v>
+      </c>
+      <c r="L107" s="1">
+        <v>197877.12</v>
+      </c>
+      <c r="M107" s="1">
+        <v>199066.16</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>270</v>
+      </c>
+      <c r="B108" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>95.9201301</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-809.63</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.40858625109763</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>271</v>
+      </c>
+      <c r="L108" s="1">
+        <v>191840.26</v>
+      </c>
+      <c r="M108" s="1">
+        <v>197344.37</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>273</v>
+      </c>
+      <c r="B109" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>105.27308451</v>
+      </c>
+      <c r="D109" s="1">
+        <v>107.373425</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>214746.85</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1273.29</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.59292604291984</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>274</v>
+      </c>
+      <c r="L109" s="1">
+        <v>210546.17</v>
+      </c>
+      <c r="M109" s="1">
+        <v>216020.14</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>276</v>
+      </c>
+      <c r="B110" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>103.54417971</v>
+      </c>
+      <c r="D110" s="1">
+        <v>109.343945</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>218687.89</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-8892.68</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-4.066379715859</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>277</v>
+      </c>
+      <c r="L110" s="1">
+        <v>207088.36</v>
+      </c>
+      <c r="M110" s="1">
+        <v>209795.21</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>279</v>
+      </c>
+      <c r="B111" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>98.87764272</v>
+      </c>
+      <c r="D111" s="1">
+        <v>102.00267</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>306008.01</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-7988.1</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-2.6104218644473</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>280</v>
+      </c>
+      <c r="L111" s="1">
+        <v>296632.92</v>
+      </c>
+      <c r="M111" s="1">
+        <v>298019.91</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>282</v>
+      </c>
+      <c r="B112" s="1">
+        <v>111000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>99.83821433</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>110171.94</v>
+      </c>
+      <c r="H112" s="1">
+        <v>987.18</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.89603577825715</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>338.7</v>
+      </c>
+      <c r="L112" s="1">
+        <v>110820.42</v>
+      </c>
+      <c r="M112" s="1">
+        <v>111159.12</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>284</v>
+      </c>
+      <c r="B113" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>94.18238194</v>
+      </c>
+      <c r="D113" s="1">
+        <v>110.17804</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>440712.16</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-63736.06</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-14.462060679242</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>246.58</v>
+      </c>
+      <c r="L113" s="1">
+        <v>376729.52</v>
+      </c>
+      <c r="M113" s="1">
+        <v>376976.1</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>286</v>
+      </c>
+      <c r="B114" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>101.76582619</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>213878.02</v>
+      </c>
+      <c r="H114" s="1">
+        <v>6222.6</v>
+      </c>
+      <c r="I114" s="1">
+        <v>2.9094153761102</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>287</v>
+      </c>
+      <c r="L114" s="1">
+        <v>217778.87</v>
+      </c>
+      <c r="M114" s="1">
+        <v>220100.62</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>289</v>
+      </c>
+      <c r="B115" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>101.95262287</v>
+      </c>
+      <c r="D115" s="1">
+        <v>103.19873</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>103198.73</v>
+      </c>
+      <c r="H115" s="1">
+        <v>2677.18</v>
+      </c>
+      <c r="I115" s="1">
+        <v>2.5941985913974</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>290</v>
+      </c>
+      <c r="L115" s="1">
+        <v>101952.62</v>
+      </c>
+      <c r="M115" s="1">
+        <v>105875.91</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>292</v>
+      </c>
+      <c r="B116" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.42059063</v>
+      </c>
+      <c r="D116" s="1">
+        <v>103.308053</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>309924.16</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-6110.33</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-1.9715565253125</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>293</v>
+      </c>
+      <c r="L116" s="1">
+        <v>301261.78</v>
+      </c>
+      <c r="M116" s="1">
+        <v>303813.83</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>295</v>
+      </c>
+      <c r="B117" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>104.40780634</v>
+      </c>
+      <c r="D117" s="1">
+        <v>108.631025</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>217262.05</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-7584.79</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-3.4910790908951</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>861.64</v>
+      </c>
+      <c r="L117" s="1">
+        <v>208815.62</v>
+      </c>
+      <c r="M117" s="1">
+        <v>209677.26</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>297</v>
+      </c>
+      <c r="B118" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.10322749</v>
+      </c>
+      <c r="D118" s="1">
+        <v>103.866857</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>311600.57</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-9697.39</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-3.1121220349501</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>298</v>
+      </c>
+      <c r="L118" s="1">
+        <v>300309.69</v>
+      </c>
+      <c r="M118" s="1">
+        <v>301903.18</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>300</v>
+      </c>
+      <c r="B119" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>103.3600216</v>
+      </c>
+      <c r="D119" s="1">
+        <v>106.10956</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>212219.12</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-4049.49</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-1.9081645423843</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>301</v>
+      </c>
+      <c r="L119" s="1">
+        <v>206720.04</v>
+      </c>
+      <c r="M119" s="1">
+        <v>208169.63</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>303</v>
+      </c>
+      <c r="B120" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>99.25068901</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>199704.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>331.62</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.16605576252854</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>304</v>
+      </c>
+      <c r="L120" s="1">
+        <v>198501.37</v>
+      </c>
+      <c r="M120" s="1">
+        <v>200035.62</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>306</v>
+      </c>
+      <c r="B121" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>106.86590814</v>
+      </c>
+      <c r="D121" s="1">
+        <v>111.32808</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>222656.16</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-4120.23</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.8504900111454</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>307</v>
+      </c>
+      <c r="L121" s="1">
+        <v>213731.82</v>
+      </c>
+      <c r="M121" s="1">
+        <v>218535.93</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>309</v>
+      </c>
+      <c r="B122" s="1">
+        <v>148000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>100.11109201</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>147902.32</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1197.74</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.80981826383792</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>935.64</v>
+      </c>
+      <c r="L122" s="1">
+        <v>148164.42</v>
+      </c>
+      <c r="M122" s="1">
+        <v>149100.06</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>311</v>
+      </c>
+      <c r="B123" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.93355513</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1960.17</v>
+      </c>
+      <c r="I123" s="1">
+        <v>1.96017</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>312</v>
+      </c>
+      <c r="L123" s="1">
+        <v>100933.55</v>
+      </c>
+      <c r="M123" s="1">
+        <v>101960.17</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>314</v>
+      </c>
+      <c r="B124" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.45063856</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>134543.7</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2110.45</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1.5685981580706</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>315</v>
+      </c>
+      <c r="L124" s="1">
+        <v>135608.36</v>
+      </c>
+      <c r="M124" s="1">
+        <v>136654.15</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>317</v>
+      </c>
+      <c r="B125" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>94.66128232</v>
+      </c>
+      <c r="D125" s="1">
+        <v>92.13552</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>92135.52</v>
+      </c>
+      <c r="H125" s="1">
+        <v>3638.09</v>
+      </c>
+      <c r="I125" s="1">
+        <v>3.9486291497568</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>318</v>
+      </c>
+      <c r="L125" s="1">
+        <v>94661.28</v>
+      </c>
+      <c r="M125" s="1">
+        <v>95773.61</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>320</v>
+      </c>
+      <c r="B126" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>99.59761648</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1358.62</v>
+      </c>
+      <c r="I126" s="1">
+        <v>1.3642269728584</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>321</v>
+      </c>
+      <c r="L126" s="1">
+        <v>99597.62</v>
+      </c>
+      <c r="M126" s="1">
+        <v>100947.62</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>323</v>
+      </c>
+      <c r="B127" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>104.67878893</v>
+      </c>
+      <c r="D127" s="1">
+        <v>107.779585</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>215559.17</v>
+      </c>
+      <c r="H127" s="1">
+        <v>2209.37</v>
+      </c>
+      <c r="I127" s="1">
+        <v>1.0249482775425</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>324</v>
+      </c>
+      <c r="L127" s="1">
+        <v>209357.58</v>
+      </c>
+      <c r="M127" s="1">
+        <v>217768.54</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>326</v>
+      </c>
+      <c r="B128" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>86.03106209</v>
+      </c>
+      <c r="D128" s="1">
+        <v>86.13295</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>172265.9</v>
+      </c>
+      <c r="H128" s="1">
+        <v>1025.68</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.5954051266095</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>327</v>
+      </c>
+      <c r="L128" s="1">
+        <v>172062.13</v>
+      </c>
+      <c r="M128" s="1">
+        <v>173291.58</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>329</v>
+      </c>
+      <c r="B129" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>99.43407753</v>
+      </c>
+      <c r="D129" s="1">
+        <v>103.33767</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>206675.34</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-4930.47</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-2.3856111716086</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>330</v>
+      </c>
+      <c r="L129" s="1">
+        <v>198868.16</v>
+      </c>
+      <c r="M129" s="1">
+        <v>201744.87</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>332</v>
+      </c>
+      <c r="B130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.29696993</v>
+      </c>
+      <c r="D130" s="1">
+        <v>103.0087</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>103008.7</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-3283.65</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-3.1877404529909</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>428.08</v>
+      </c>
+      <c r="L130" s="1">
+        <v>99296.97</v>
+      </c>
+      <c r="M130" s="1">
+        <v>99725.05</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>334</v>
+      </c>
+      <c r="B131" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>98.09645143</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.96133</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>201922.66</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-455.78</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.22572008510585</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>335</v>
+      </c>
+      <c r="L131" s="1">
+        <v>196192.91</v>
+      </c>
+      <c r="M131" s="1">
+        <v>201466.88</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>337</v>
+      </c>
+      <c r="B132" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>99.35620707</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>4134.34</v>
+      </c>
+      <c r="I132" s="1">
+        <v>2.06717</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>338</v>
+      </c>
+      <c r="L132" s="1">
+        <v>198712.41</v>
+      </c>
+      <c r="M132" s="1">
+        <v>204134.34</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>340</v>
+      </c>
+      <c r="B133" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.42161232</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>5713.23</v>
+      </c>
+      <c r="I133" s="1">
+        <v>1.5870083333333</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>341</v>
+      </c>
+      <c r="L133" s="1">
+        <v>354317.8</v>
+      </c>
+      <c r="M133" s="1">
+        <v>365713.23</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>343</v>
+      </c>
+      <c r="B134" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>99.26811252</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.73781</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>201475.62</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-1727.75</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.85754792564976</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>344</v>
+      </c>
+      <c r="L134" s="1">
+        <v>198536.23</v>
+      </c>
+      <c r="M134" s="1">
+        <v>199747.87</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>346</v>
+      </c>
+      <c r="B135" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>99.29825704</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>297777.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>4756.47</v>
+      </c>
+      <c r="I135" s="1">
+        <v>1.597326187046</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>347</v>
+      </c>
+      <c r="L135" s="1">
+        <v>297894.77</v>
+      </c>
+      <c r="M135" s="1">
+        <v>302533.47</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>349</v>
+      </c>
+      <c r="B136" s="1">
+        <v>310000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.35026402</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>309166.1</v>
+      </c>
+      <c r="H136" s="1">
+        <v>3225.54</v>
+      </c>
+      <c r="I136" s="1">
+        <v>1.0433032599628</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>350</v>
+      </c>
+      <c r="L136" s="1">
+        <v>311085.82</v>
+      </c>
+      <c r="M136" s="1">
+        <v>312391.64</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>352</v>
+      </c>
+      <c r="B137" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.409715</v>
+      </c>
+      <c r="D137" s="1">
+        <v>100.771835</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>408125.93</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-7780.15</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-1.9063111231379</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>353</v>
+      </c>
+      <c r="L137" s="1">
+        <v>398559.34</v>
+      </c>
+      <c r="M137" s="1">
+        <v>400345.78</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>355</v>
+      </c>
+      <c r="B138" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>101.04954575</v>
+      </c>
+      <c r="D138" s="1">
+        <v>105.45526</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>527276.3</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-18884.74</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-3.5815643525036</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>356</v>
+      </c>
+      <c r="L138" s="1">
+        <v>505247.72</v>
+      </c>
+      <c r="M138" s="1">
+        <v>508391.56</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>358</v>
+      </c>
+      <c r="B139" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>91.83398458</v>
+      </c>
+      <c r="D139" s="1">
+        <v>88.26085</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>264782.55</v>
+      </c>
+      <c r="H139" s="1">
+        <v>15404.34</v>
+      </c>
+      <c r="I139" s="1">
+        <v>5.8177323241279</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>359</v>
+      </c>
+      <c r="L139" s="1">
+        <v>275501.96</v>
+      </c>
+      <c r="M139" s="1">
+        <v>280186.89</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>361</v>
+      </c>
+      <c r="B140" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.90824648</v>
+      </c>
+      <c r="D140" s="1">
+        <v>100.510873</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>301532.62</v>
+      </c>
+      <c r="H140" s="1">
+        <v>4210.04</v>
+      </c>
+      <c r="I140" s="1">
+        <v>1.3962137827741</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>362</v>
+      </c>
+      <c r="L140" s="1">
+        <v>302724.74</v>
+      </c>
+      <c r="M140" s="1">
+        <v>305742.66</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>364</v>
+      </c>
+      <c r="B141" s="1">
+        <v>426000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>98.60134507</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>426000.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>923.18</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.21670892018779</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>365</v>
+      </c>
+      <c r="L141" s="1">
+        <v>420041.73</v>
+      </c>
+      <c r="M141" s="1">
+        <v>426923.18</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>367</v>
+      </c>
+      <c r="B142" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.17089465</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.53734</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>199074.68</v>
+      </c>
+      <c r="H142" s="1">
+        <v>890.4</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.44726933631138</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>368</v>
+      </c>
+      <c r="L142" s="1">
+        <v>198341.79</v>
+      </c>
+      <c r="M142" s="1">
+        <v>199965.08</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>370</v>
+      </c>
+      <c r="B143" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>93.1904701</v>
+      </c>
+      <c r="D143" s="1">
+        <v>93.21363</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>372854.52</v>
+      </c>
+      <c r="H143" s="1">
+        <v>421.06</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.1129287637441</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>513.7</v>
+      </c>
+      <c r="L143" s="1">
+        <v>372761.88</v>
+      </c>
+      <c r="M143" s="1">
+        <v>373275.58</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>372</v>
+      </c>
+      <c r="B144" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>98.32825839</v>
+      </c>
+      <c r="D144" s="1">
+        <v>102.171095</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>408684.38</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-11228.88</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-2.747567695149</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>373</v>
+      </c>
+      <c r="L144" s="1">
+        <v>393313.03</v>
+      </c>
+      <c r="M144" s="1">
+        <v>397455.5</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>375</v>
+      </c>
+      <c r="B145" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>101.55510702</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>99651.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>2955.82</v>
+      </c>
+      <c r="I145" s="1">
+        <v>2.9661719400708</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>376</v>
+      </c>
+      <c r="L145" s="1">
+        <v>101555.11</v>
+      </c>
+      <c r="M145" s="1">
+        <v>102606.82</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>378</v>
+      </c>
+      <c r="B146" s="1">
+        <v>249000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>100.74011923</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>248422.32</v>
+      </c>
+      <c r="H146" s="1">
+        <v>3610.15</v>
+      </c>
+      <c r="I146" s="1">
+        <v>1.4532309335168</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>379</v>
+      </c>
+      <c r="L146" s="1">
+        <v>250842.9</v>
+      </c>
+      <c r="M146" s="1">
+        <v>252032.47</v>
+      </c>
+      <c r="N146" s="1">
         <v>0.44</v>
       </c>
-      <c r="P4">
-[...296 lines deleted...]
-      <c r="O10" s="1">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>381</v>
+      </c>
+      <c r="B147" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.98034236</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>199532.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>1127.31</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.56497704628831</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>698.63</v>
+      </c>
+      <c r="L147" s="1">
+        <v>199960.68</v>
+      </c>
+      <c r="M147" s="1">
+        <v>200659.31</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>383</v>
+      </c>
+      <c r="B148" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>98.60161786</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>172904.85</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1103.06</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.63795781321345</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>384</v>
+      </c>
+      <c r="L148" s="1">
+        <v>170580.8</v>
+      </c>
+      <c r="M148" s="1">
+        <v>174007.91</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>386</v>
+      </c>
+      <c r="B149" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>98.94998579</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.365065</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>198730.13</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2238.33</v>
+      </c>
+      <c r="I149" s="1">
+        <v>1.1263163768876</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>387</v>
+      </c>
+      <c r="L149" s="1">
+        <v>197899.97</v>
+      </c>
+      <c r="M149" s="1">
+        <v>200968.46</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>389</v>
+      </c>
+      <c r="B150" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>101.42003966</v>
+      </c>
+      <c r="D150" s="1">
+        <v>102.25825</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>102258.25</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-825.94</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.80770011221588</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>12.27</v>
+      </c>
+      <c r="L150" s="1">
+        <v>101420.04</v>
+      </c>
+      <c r="M150" s="1">
+        <v>101432.31</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>391</v>
+      </c>
+      <c r="B151" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>101.13109243</v>
+      </c>
+      <c r="D151" s="1">
+        <v>103.59713</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>103597.13</v>
+      </c>
+      <c r="H151" s="1">
+        <v>858.89</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.82906736895124</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>392</v>
+      </c>
+      <c r="L151" s="1">
+        <v>101131.09</v>
+      </c>
+      <c r="M151" s="1">
+        <v>104456.02</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>394</v>
+      </c>
+      <c r="B152" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>100.67669816</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>2546.1</v>
+      </c>
+      <c r="I152" s="1">
+        <v>1.5716666666667</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>395</v>
+      </c>
+      <c r="L152" s="1">
+        <v>163096.25</v>
+      </c>
+      <c r="M152" s="1">
+        <v>164546.1</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>397</v>
+      </c>
+      <c r="B153" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.0899865</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>1586.29</v>
+      </c>
+      <c r="I153" s="1">
+        <v>1.5984381297864</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>398</v>
+      </c>
+      <c r="L153" s="1">
+        <v>99089.99</v>
+      </c>
+      <c r="M153" s="1">
+        <v>100826.29</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>400</v>
+      </c>
+      <c r="B154" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>89.87268867</v>
+      </c>
+      <c r="D154" s="1">
+        <v>87.837985</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>175675.97</v>
+      </c>
+      <c r="H154" s="1">
+        <v>4870.23</v>
+      </c>
+      <c r="I154" s="1">
+        <v>2.7722801245953</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>800.82</v>
+      </c>
+      <c r="L154" s="1">
+        <v>179745.38</v>
+      </c>
+      <c r="M154" s="1">
+        <v>180546.2</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>402</v>
+      </c>
+      <c r="B155" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>92.83814544</v>
+      </c>
+      <c r="D155" s="1">
+        <v>91.24889</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>91248.89</v>
+      </c>
+      <c r="H155" s="1">
+        <v>2902.95</v>
+      </c>
+      <c r="I155" s="1">
+        <v>3.1813537677006</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155" t="s">
+        <v>403</v>
+      </c>
+      <c r="L155" s="1">
+        <v>92838.14</v>
+      </c>
+      <c r="M155" s="1">
+        <v>94151.84</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>405</v>
+      </c>
+      <c r="B156" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>101.29255939</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>299826.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>6971.54</v>
+      </c>
+      <c r="I156" s="1">
+        <v>2.325195279929</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156" t="s">
+        <v>406</v>
+      </c>
+      <c r="L156" s="1">
+        <v>303877.68</v>
+      </c>
+      <c r="M156" s="1">
+        <v>306797.54</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>408</v>
+      </c>
+      <c r="B157" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>95.55486364</v>
+      </c>
+      <c r="D157" s="1">
+        <v>94.99127</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>189982.54</v>
+      </c>
+      <c r="H157" s="1">
+        <v>2140.89</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1.126887765581</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>409</v>
+      </c>
+      <c r="L157" s="1">
+        <v>191109.73</v>
+      </c>
+      <c r="M157" s="1">
+        <v>192123.43</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>411</v>
+      </c>
+      <c r="B158" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>101.59549914</v>
+      </c>
+      <c r="D158" s="1">
+        <v>104.402385</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>208804.77</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-4891.85</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-2.3427865177601</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>721.92</v>
+      </c>
+      <c r="L158" s="1">
+        <v>203191.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>203912.92</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>413</v>
+      </c>
+      <c r="B159" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>98.79624382</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.985515</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>399942.06</v>
+      </c>
+      <c r="H159" s="1">
+        <v>5352.5</v>
+      </c>
+      <c r="I159" s="1">
+        <v>1.3383188554862</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>414</v>
+      </c>
+      <c r="L159" s="1">
+        <v>395184.97</v>
+      </c>
+      <c r="M159" s="1">
+        <v>405294.56</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>416</v>
+      </c>
+      <c r="B160" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>97.98918814</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.19451</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>198389.02</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-1259.96</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.63509563180462</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>417</v>
+      </c>
+      <c r="L160" s="1">
+        <v>195978.38</v>
+      </c>
+      <c r="M160" s="1">
+        <v>197129.06</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>419</v>
+      </c>
+      <c r="B161" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>98.67367304</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>206229.96</v>
+      </c>
+      <c r="H161" s="1">
+        <v>3203.8</v>
+      </c>
+      <c r="I161" s="1">
+        <v>1.5535085202945</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161" t="s">
+        <v>420</v>
+      </c>
+      <c r="L161" s="1">
+        <v>204254.51</v>
+      </c>
+      <c r="M161" s="1">
+        <v>209433.76</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>422</v>
+      </c>
+      <c r="B162" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.30703979</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>199472.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>4183.18</v>
+      </c>
+      <c r="I162" s="1">
+        <v>2.0971264137323</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>423</v>
+      </c>
+      <c r="L162" s="1">
+        <v>198614.08</v>
+      </c>
+      <c r="M162" s="1">
+        <v>203655.18</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>425</v>
+      </c>
+      <c r="B163" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>99.88021755</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>191830.42</v>
+      </c>
+      <c r="H163" s="1">
+        <v>2346.24</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.2230802601589</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>426</v>
+      </c>
+      <c r="L163" s="1">
+        <v>192768.82</v>
+      </c>
+      <c r="M163" s="1">
+        <v>194176.66</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>428</v>
+      </c>
+      <c r="B164" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>95.8023235</v>
+      </c>
+      <c r="D164" s="1">
+        <v>94.321235</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>188642.47</v>
+      </c>
+      <c r="H164" s="1">
+        <v>5286.15</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2.8022056751059</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>429</v>
+      </c>
+      <c r="L164" s="1">
+        <v>191604.65</v>
+      </c>
+      <c r="M164" s="1">
+        <v>193928.62</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>431</v>
+      </c>
+      <c r="B165" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.25025183</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.350342</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>501751.71</v>
+      </c>
+      <c r="H165" s="1">
+        <v>11645.1</v>
+      </c>
+      <c r="I165" s="1">
+        <v>2.3208889512305</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165" t="s">
+        <v>432</v>
+      </c>
+      <c r="L165" s="1">
+        <v>496251.26</v>
+      </c>
+      <c r="M165" s="1">
+        <v>513396.81</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>434</v>
+      </c>
+      <c r="B166" s="1">
+        <v>163000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>99.75445106</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>161557.45</v>
+      </c>
+      <c r="H166" s="1">
+        <v>2605.32</v>
+      </c>
+      <c r="I166" s="1">
+        <v>1.6126275823244</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166" t="s">
+        <v>435</v>
+      </c>
+      <c r="L166" s="1">
+        <v>162599.76</v>
+      </c>
+      <c r="M166" s="1">
+        <v>164162.77</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>437</v>
+      </c>
+      <c r="B167" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>101.48690472</v>
+      </c>
+      <c r="D167" s="1">
+        <v>104.22441</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>208448.82</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1998.96</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.95896920884465</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167" t="s">
+        <v>438</v>
+      </c>
+      <c r="L167" s="1">
+        <v>202973.81</v>
+      </c>
+      <c r="M167" s="1">
+        <v>210447.78</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>440</v>
+      </c>
+      <c r="B168" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>101.35449736</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.698165</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>201396.33</v>
+      </c>
+      <c r="H168" s="1">
+        <v>3211.29</v>
+      </c>
+      <c r="I168" s="1">
+        <v>1.5945126706132</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>441</v>
+      </c>
+      <c r="L168" s="1">
+        <v>202708.99</v>
+      </c>
+      <c r="M168" s="1">
+        <v>204607.62</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>443</v>
+      </c>
+      <c r="B169" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>97.08642849</v>
+      </c>
+      <c r="D169" s="1">
+        <v>97.56729</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>97567.29</v>
+      </c>
+      <c r="H169" s="1">
+        <v>1317.08</v>
+      </c>
+      <c r="I169" s="1">
+        <v>1.3499196298268</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169" t="s">
+        <v>444</v>
+      </c>
+      <c r="L169" s="1">
+        <v>97086.42</v>
+      </c>
+      <c r="M169" s="1">
+        <v>98884.37</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>446</v>
+      </c>
+      <c r="B170" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>98.76166827</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-119.93</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.026890134529148</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170" t="s">
+        <v>447</v>
+      </c>
+      <c r="L170" s="1">
+        <v>440477.04</v>
+      </c>
+      <c r="M170" s="1">
+        <v>445880.07</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>449</v>
+      </c>
+      <c r="B171" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>103.46225691</v>
+      </c>
+      <c r="D171" s="1">
+        <v>107.118658</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>428474.63</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-10305.05</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-2.4050548803788</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171" t="s">
+        <v>450</v>
+      </c>
+      <c r="L171" s="1">
+        <v>413849.03</v>
+      </c>
+      <c r="M171" s="1">
+        <v>418169.58</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>452</v>
+      </c>
+      <c r="B172" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.42766243</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>198152.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>3383.88</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.7077193265776</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172">
+        <v>680.56</v>
+      </c>
+      <c r="L172" s="1">
+        <v>200855.32</v>
+      </c>
+      <c r="M172" s="1">
+        <v>201535.88</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>454</v>
+      </c>
+      <c r="B173" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.83214328</v>
+      </c>
+      <c r="D173" s="1">
+        <v>103.340575</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>413362.3</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2238.88</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.54162655859037</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173" t="s">
+        <v>455</v>
+      </c>
+      <c r="L173" s="1">
+        <v>403328.58</v>
+      </c>
+      <c r="M173" s="1">
+        <v>415601.18</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>457</v>
+      </c>
+      <c r="B174" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.57431861</v>
+      </c>
+      <c r="D174" s="1">
+        <v>102.59092</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>205181.84</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-5894.16</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-2.8726518877109</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174">
+        <v>139.04</v>
+      </c>
+      <c r="L174" s="1">
+        <v>199148.64</v>
+      </c>
+      <c r="M174" s="1">
+        <v>199287.68</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>459</v>
+      </c>
+      <c r="B175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>84.98535694</v>
+      </c>
+      <c r="D175" s="1">
+        <v>86.11621</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>172232.42</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-1269.24</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-0.73693442848913</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175">
+        <v>992.47</v>
+      </c>
+      <c r="L175" s="1">
+        <v>169970.71</v>
+      </c>
+      <c r="M175" s="1">
+        <v>170963.18</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>461</v>
+      </c>
+      <c r="B176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>81.8666188</v>
+      </c>
+      <c r="D176" s="1">
+        <v>82.20856</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>246625.68</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-299.45</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.12141882386295</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176">
+        <v>726.37</v>
+      </c>
+      <c r="L176" s="1">
+        <v>245599.86</v>
+      </c>
+      <c r="M176" s="1">
+        <v>246326.23</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>463</v>
+      </c>
+      <c r="B177" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>101.78940579</v>
+      </c>
+      <c r="D177" s="1">
+        <v>104.19095</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>104190.95</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-1807.02</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.73433489185</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>594.52</v>
+      </c>
+      <c r="L177" s="1">
+        <v>101789.41</v>
+      </c>
+      <c r="M177" s="1">
+        <v>102383.93</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>465</v>
+      </c>
+      <c r="B178" s="1">
+        <v>181000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.91983723</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>180292.29</v>
+      </c>
+      <c r="H178" s="1">
+        <v>3582.59</v>
+      </c>
+      <c r="I178" s="1">
+        <v>1.987101056845</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178" t="s">
+        <v>466</v>
+      </c>
+      <c r="L178" s="1">
+        <v>182664.91</v>
+      </c>
+      <c r="M178" s="1">
+        <v>183874.88</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>468</v>
+      </c>
+      <c r="B179" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>103.54602145</v>
+      </c>
+      <c r="D179" s="1">
+        <v>106.85536</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>320566.08</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-86.59</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-0.027011591494646</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>469</v>
+      </c>
+      <c r="L179" s="1">
+        <v>310638.07</v>
+      </c>
+      <c r="M179" s="1">
+        <v>320479.49</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>471</v>
+      </c>
+      <c r="B180" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>98.40591099</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>198846.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>4.18</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.0021021292859801</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>472</v>
+      </c>
+      <c r="L180" s="1">
+        <v>196811.82</v>
+      </c>
+      <c r="M180" s="1">
+        <v>198850.18</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>474</v>
+      </c>
+      <c r="B181" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>98.41999047</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.15712</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>99157.12</v>
+      </c>
+      <c r="H181" s="1">
+        <v>1266.3</v>
+      </c>
+      <c r="I181" s="1">
+        <v>1.2770641180381</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>475</v>
+      </c>
+      <c r="L181" s="1">
+        <v>98420.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>100423.42</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>477</v>
+      </c>
+      <c r="B182" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>102.59775561</v>
+      </c>
+      <c r="D182" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>9419.72</v>
+      </c>
+      <c r="I182" s="1">
+        <v>3.9578655462185</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>478</v>
+      </c>
+      <c r="L182" s="1">
+        <v>244182.66</v>
+      </c>
+      <c r="M182" s="1">
+        <v>247419.72</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>480</v>
+      </c>
+      <c r="B183" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>89.24143016</v>
+      </c>
+      <c r="D183" s="1">
+        <v>87.895683</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>263687.05</v>
+      </c>
+      <c r="H183" s="1">
+        <v>4066.01</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.5419831956101</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183">
+        <v>28.77</v>
+      </c>
+      <c r="L183" s="1">
+        <v>267724.29</v>
+      </c>
+      <c r="M183" s="1">
+        <v>267753.06</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>482</v>
+      </c>
+      <c r="B184" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>99.04189044</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>498895.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>3249.38</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.65131540704958</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>483</v>
+      </c>
+      <c r="L184" s="1">
+        <v>495209.45</v>
+      </c>
+      <c r="M184" s="1">
+        <v>502144.38</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>485</v>
+      </c>
+      <c r="B185" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>98.67202124</v>
+      </c>
+      <c r="D185" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-3582.91</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-0.85307380952381</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>486</v>
+      </c>
+      <c r="L185" s="1">
+        <v>414422.49</v>
+      </c>
+      <c r="M185" s="1">
+        <v>416417.09</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>488</v>
+      </c>
+      <c r="B186" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>98.41678377</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>158744.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-422.35</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-0.26605729980346</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186">
+        <v>854.79</v>
+      </c>
+      <c r="L186" s="1">
+        <v>157466.86</v>
+      </c>
+      <c r="M186" s="1">
+        <v>158321.65</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>490</v>
+      </c>
+      <c r="B187" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.07799556</v>
+      </c>
+      <c r="D187" s="1">
+        <v>105.21141</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>526057.05</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-14707.48</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-2.7957956271093</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>491</v>
+      </c>
+      <c r="L187" s="1">
+        <v>505389.98</v>
+      </c>
+      <c r="M187" s="1">
+        <v>511349.57</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>493</v>
+      </c>
+      <c r="B188" s="1">
+        <v>203000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.81614242</v>
+      </c>
+      <c r="D188" s="1">
+        <v>101.619099</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>206286.77</v>
+      </c>
+      <c r="H188" s="1">
+        <v>6022.82</v>
+      </c>
+      <c r="I188" s="1">
+        <v>2.91963464259</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188" t="s">
+        <v>494</v>
+      </c>
+      <c r="L188" s="1">
+        <v>204656.77</v>
+      </c>
+      <c r="M188" s="1">
+        <v>212309.59</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>496</v>
+      </c>
+      <c r="B189" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>90.14501724</v>
+      </c>
+      <c r="D189" s="1">
+        <v>87.59749</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>175194.98</v>
+      </c>
+      <c r="H189" s="1">
+        <v>6076.86</v>
+      </c>
+      <c r="I189" s="1">
+        <v>3.4686267837126</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>981.81</v>
+      </c>
+      <c r="L189" s="1">
+        <v>180290.03</v>
+      </c>
+      <c r="M189" s="1">
+        <v>181271.84</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>498</v>
+      </c>
+      <c r="B190" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.61332396</v>
+      </c>
+      <c r="D190" s="1">
+        <v>102.261475</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>204522.95</v>
+      </c>
+      <c r="H190" s="1">
+        <v>2851.53</v>
+      </c>
+      <c r="I190" s="1">
+        <v>1.3942347301366</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>499</v>
+      </c>
+      <c r="L190" s="1">
+        <v>201226.65</v>
+      </c>
+      <c r="M190" s="1">
+        <v>207374.48</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>501</v>
+      </c>
+      <c r="B191" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100.53292151</v>
+      </c>
+      <c r="D191" s="1">
+        <v>101.52877</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>203057.54</v>
+      </c>
+      <c r="H191" s="1">
+        <v>3885.02</v>
+      </c>
+      <c r="I191" s="1">
+        <v>1.9132606452339</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191" t="s">
+        <v>502</v>
+      </c>
+      <c r="L191" s="1">
+        <v>201065.85</v>
+      </c>
+      <c r="M191" s="1">
+        <v>206942.56</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>504</v>
+      </c>
+      <c r="B192" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>99.87445367</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.9268</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>199853.6</v>
+      </c>
+      <c r="H192" s="1">
+        <v>2628.91</v>
+      </c>
+      <c r="I192" s="1">
+        <v>1.3154178858925</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>505</v>
+      </c>
+      <c r="L192" s="1">
+        <v>199748.91</v>
+      </c>
+      <c r="M192" s="1">
+        <v>202482.51</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>507</v>
+      </c>
+      <c r="B193" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>98.41550485</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-170.28</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.17063150089184</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193" t="s">
+        <v>508</v>
+      </c>
+      <c r="L193" s="1">
+        <v>98415.5</v>
+      </c>
+      <c r="M193" s="1">
+        <v>99623.72</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>510</v>
+      </c>
+      <c r="B194" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>106.48959227</v>
+      </c>
+      <c r="D194" s="1">
+        <v>107.12865</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>321385.95</v>
+      </c>
+      <c r="H194" s="1">
+        <v>4267.27</v>
+      </c>
+      <c r="I194" s="1">
+        <v>1.3277711735687</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194" t="s">
+        <v>511</v>
+      </c>
+      <c r="L194" s="1">
+        <v>319468.78</v>
+      </c>
+      <c r="M194" s="1">
+        <v>325653.22</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>513</v>
+      </c>
+      <c r="B195" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>100.52468408</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>240730.08</v>
+      </c>
+      <c r="H195" s="1">
+        <v>2122.88</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0.881850743372</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195">
+        <v>588.47</v>
+      </c>
+      <c r="L195" s="1">
+        <v>242264.49</v>
+      </c>
+      <c r="M195" s="1">
+        <v>242852.96</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>515</v>
+      </c>
+      <c r="B196" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>99.40389337</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>5209.65</v>
+      </c>
+      <c r="I196" s="1">
+        <v>3.0113583815029</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196" t="s">
+        <v>516</v>
+      </c>
+      <c r="L196" s="1">
+        <v>171968.74</v>
+      </c>
+      <c r="M196" s="1">
+        <v>178209.65</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>518</v>
+      </c>
+      <c r="B197" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>99.02478002</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.164425</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>198328.85</v>
+      </c>
+      <c r="H197" s="1">
+        <v>1925.5</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0.97086228251714</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197" t="s">
+        <v>519</v>
+      </c>
+      <c r="L197" s="1">
+        <v>198049.56</v>
+      </c>
+      <c r="M197" s="1">
+        <v>200254.35</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>521</v>
+      </c>
+      <c r="B198" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>99.74366037</v>
+      </c>
+      <c r="D198" s="1">
+        <v>104.747945</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>209495.89</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-7474.32</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-3.5677645036378</v>
+      </c>
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198" t="s">
+        <v>522</v>
+      </c>
+      <c r="L198" s="1">
+        <v>199487.32</v>
+      </c>
+      <c r="M198" s="1">
+        <v>202021.57</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>524</v>
+      </c>
+      <c r="B199" s="1">
+        <v>458000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>98.7705996</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>456754.24</v>
+      </c>
+      <c r="H199" s="1">
+        <v>2140.04</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.46853204909494</v>
+      </c>
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>525</v>
+      </c>
+      <c r="L199" s="1">
+        <v>452369.35</v>
+      </c>
+      <c r="M199" s="1">
+        <v>458894.28</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>527</v>
+      </c>
+      <c r="B200" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>105.29852832</v>
+      </c>
+      <c r="D200" s="1">
+        <v>110.136705</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>220273.41</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-7261.28</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-3.2964850364826</v>
+      </c>
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200" t="s">
+        <v>528</v>
+      </c>
+      <c r="L200" s="1">
+        <v>210597.06</v>
+      </c>
+      <c r="M200" s="1">
+        <v>213012.13</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>530</v>
+      </c>
+      <c r="B201" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>97.79558099</v>
+      </c>
+      <c r="D201" s="1">
+        <v>97.52712</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>97527.12</v>
+      </c>
+      <c r="H201" s="1">
+        <v>1275.31</v>
+      </c>
+      <c r="I201" s="1">
+        <v>1.3076465294987</v>
+      </c>
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201" t="s">
+        <v>531</v>
+      </c>
+      <c r="L201" s="1">
+        <v>97795.58</v>
+      </c>
+      <c r="M201" s="1">
+        <v>98802.43</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>533</v>
+      </c>
+      <c r="B202" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.48164041</v>
+      </c>
+      <c r="D202" s="1">
+        <v>104.48644</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>104486.44</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-3117.13</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-2.9832866350887</v>
+      </c>
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202">
+        <v>887.67</v>
+      </c>
+      <c r="L202" s="1">
+        <v>100481.64</v>
+      </c>
+      <c r="M202" s="1">
+        <v>101369.31</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>535</v>
+      </c>
+      <c r="B203" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.5415423</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>170928.18</v>
+      </c>
+      <c r="H203" s="1">
+        <v>2122.24</v>
+      </c>
+      <c r="I203" s="1">
+        <v>1.2415974943394</v>
+      </c>
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203" t="s">
+        <v>536</v>
+      </c>
+      <c r="L203" s="1">
+        <v>171926.04</v>
+      </c>
+      <c r="M203" s="1">
+        <v>173050.42</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>538</v>
+      </c>
+      <c r="B204" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>100.98730655</v>
+      </c>
+      <c r="D204" s="1">
+        <v>104.93085</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>104930.85</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-3231.21</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-3.0793708427979</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>712.33</v>
+      </c>
+      <c r="L204" s="1">
+        <v>100987.31</v>
+      </c>
+      <c r="M204" s="1">
+        <v>101699.64</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>540</v>
+      </c>
+      <c r="B205" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>89.57242699</v>
+      </c>
+      <c r="D205" s="1">
+        <v>88.629904</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>110787.38</v>
+      </c>
+      <c r="H205" s="1">
+        <v>1300.59</v>
+      </c>
+      <c r="I205" s="1">
+        <v>1.1739514013239</v>
+      </c>
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205">
+        <v>122.43</v>
+      </c>
+      <c r="L205" s="1">
+        <v>111965.54</v>
+      </c>
+      <c r="M205" s="1">
+        <v>112087.97</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>542</v>
+      </c>
+      <c r="B206" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>75.43109775</v>
+      </c>
+      <c r="D206" s="1">
+        <v>74.625297</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>223875.89</v>
+      </c>
+      <c r="H206" s="1">
+        <v>3859.87</v>
+      </c>
+      <c r="I206" s="1">
+        <v>1.7241115155366</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206" t="s">
+        <v>543</v>
+      </c>
+      <c r="L206" s="1">
+        <v>226293.29</v>
+      </c>
+      <c r="M206" s="1">
+        <v>227735.76</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>545</v>
+      </c>
+      <c r="B207" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.88379399</v>
+      </c>
+      <c r="D207" s="1">
+        <v>102.315135</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>204630.27</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-6363.37</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-3.1096914449656</v>
+      </c>
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207">
+        <v>499.32</v>
+      </c>
+      <c r="L207" s="1">
+        <v>197767.58</v>
+      </c>
+      <c r="M207" s="1">
+        <v>198266.9</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>547</v>
+      </c>
+      <c r="B208" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>101.75913464</v>
+      </c>
+      <c r="D208" s="1">
+        <v>102.81184</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>205623.68</v>
+      </c>
+      <c r="H208" s="1">
+        <v>4416.61</v>
+      </c>
+      <c r="I208" s="1">
+        <v>2.1479092291316</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208" t="s">
+        <v>548</v>
+      </c>
+      <c r="L208" s="1">
+        <v>203518.27</v>
+      </c>
+      <c r="M208" s="1">
+        <v>210040.29</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>550</v>
+      </c>
+      <c r="B209" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.47342406</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>199830.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>1555.2</v>
+      </c>
+      <c r="I209" s="1">
+        <v>0.77826152229395</v>
+      </c>
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209">
+        <v>438.36</v>
+      </c>
+      <c r="L209" s="1">
+        <v>200946.84</v>
+      </c>
+      <c r="M209" s="1">
+        <v>201385.2</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>552</v>
+      </c>
+      <c r="B210" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>96.05265761</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.164425</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>200328.85</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-5379.7</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-2.6854344743655</v>
+      </c>
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>553</v>
+      </c>
+      <c r="L210" s="1">
+        <v>192105.31</v>
+      </c>
+      <c r="M210" s="1">
+        <v>194949.15</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>555</v>
+      </c>
+      <c r="B211" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>100.78594267</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.141695</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>200283.39</v>
+      </c>
+      <c r="H211" s="1">
+        <v>3038.5</v>
+      </c>
+      <c r="I211" s="1">
+        <v>1.5171003446666</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211" t="s">
+        <v>556</v>
+      </c>
+      <c r="L211" s="1">
+        <v>201571.89</v>
+      </c>
+      <c r="M211" s="1">
+        <v>203321.89</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>558</v>
+      </c>
+      <c r="B212" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>98.37381558</v>
+      </c>
+      <c r="D212" s="1">
+        <v>103.09502</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>206190.04</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-7389.67</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-3.5839122006087</v>
+      </c>
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>559</v>
+      </c>
+      <c r="L212" s="1">
+        <v>196747.63</v>
+      </c>
+      <c r="M212" s="1">
+        <v>198800.37</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>561</v>
+      </c>
+      <c r="B213" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>99.84449429</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.513355</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>398053.42</v>
+      </c>
+      <c r="H213" s="1">
+        <v>7308.12</v>
+      </c>
+      <c r="I213" s="1">
+        <v>1.835964630074</v>
+      </c>
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213" t="s">
+        <v>562</v>
+      </c>
+      <c r="L213" s="1">
+        <v>399377.98</v>
+      </c>
+      <c r="M213" s="1">
+        <v>405361.54</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>564</v>
+      </c>
+      <c r="B214" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>99.97715581</v>
+      </c>
+      <c r="D214" s="1">
+        <v>103.11278</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>412451.12</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-12337.02</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-2.9911471691482</v>
+      </c>
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214">
+        <v>205.48</v>
+      </c>
+      <c r="L214" s="1">
+        <v>399908.62</v>
+      </c>
+      <c r="M214" s="1">
+        <v>400114.1</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>566</v>
+      </c>
+      <c r="B215" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>99.94751984</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>299100.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>1704.2</v>
+      </c>
+      <c r="I215" s="1">
+        <v>0.56977599465062</v>
+      </c>
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215">
+        <v>961.64</v>
+      </c>
+      <c r="L215" s="1">
+        <v>299842.56</v>
+      </c>
+      <c r="M215" s="1">
+        <v>300804.2</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>568</v>
+      </c>
+      <c r="B216" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>98.84862665</v>
+      </c>
+      <c r="D216" s="1">
+        <v>100.662453</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>301987.36</v>
+      </c>
+      <c r="H216" s="1">
+        <v>3102.36</v>
+      </c>
+      <c r="I216" s="1">
+        <v>1.0273145207137</v>
+      </c>
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216" t="s">
+        <v>569</v>
+      </c>
+      <c r="L216" s="1">
+        <v>296545.88</v>
+      </c>
+      <c r="M216" s="1">
+        <v>305089.72</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>571</v>
+      </c>
+      <c r="B217" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>99.7940491</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>2082.72</v>
+      </c>
+      <c r="I217" s="1">
+        <v>2.0932069669042</v>
+      </c>
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217" t="s">
+        <v>572</v>
+      </c>
+      <c r="L217" s="1">
+        <v>99794.05</v>
+      </c>
+      <c r="M217" s="1">
+        <v>101581.72</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>574</v>
+      </c>
+      <c r="B218" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.58397581</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>99897.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>1525.67</v>
+      </c>
+      <c r="I218" s="1">
+        <v>1.5272430603522</v>
+      </c>
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218">
+        <v>838.7</v>
+      </c>
+      <c r="L218" s="1">
+        <v>100583.97</v>
+      </c>
+      <c r="M218" s="1">
+        <v>101422.67</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>576</v>
+      </c>
+      <c r="B219" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>99.21405061</v>
+      </c>
+      <c r="D219" s="1">
+        <v>100.34301</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>100343.01</v>
+      </c>
+      <c r="H219" s="1">
+        <v>2025.15</v>
+      </c>
+      <c r="I219" s="1">
+        <v>2.0182272786116</v>
+      </c>
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>577</v>
+      </c>
+      <c r="L219" s="1">
+        <v>99214.05</v>
+      </c>
+      <c r="M219" s="1">
+        <v>102368.16</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>579</v>
+      </c>
+      <c r="B220" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>99.56645671</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>6443.56</v>
+      </c>
+      <c r="I220" s="1">
+        <v>2.1506276429928</v>
+      </c>
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220" t="s">
+        <v>580</v>
+      </c>
+      <c r="L220" s="1">
+        <v>298699.37</v>
+      </c>
+      <c r="M220" s="1">
+        <v>306056.56</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>582</v>
+      </c>
+      <c r="B221" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>99.46523237</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>1667.81</v>
+      </c>
+      <c r="I221" s="1">
+        <v>1.6351078431373</v>
+      </c>
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221" t="s">
+        <v>583</v>
+      </c>
+      <c r="L221" s="1">
+        <v>101454.54</v>
+      </c>
+      <c r="M221" s="1">
+        <v>103667.81</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>585</v>
+      </c>
+      <c r="B222" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>96.79028795</v>
+      </c>
+      <c r="D222" s="1">
+        <v>96.94368</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>96943.68</v>
+      </c>
+      <c r="H222" s="1">
+        <v>1421.95</v>
+      </c>
+      <c r="I222" s="1">
+        <v>1.466779474433</v>
+      </c>
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>586</v>
+      </c>
+      <c r="L222" s="1">
+        <v>96790.29</v>
+      </c>
+      <c r="M222" s="1">
+        <v>98365.63</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>588</v>
+      </c>
+      <c r="B223" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>100.59493866</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>941.11</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0.69199264705882</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223">
+        <v>131.99</v>
+      </c>
+      <c r="L223" s="1">
+        <v>136809.12</v>
+      </c>
+      <c r="M223" s="1">
+        <v>136941.11</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>590</v>
+      </c>
+      <c r="B224" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>99.83742023</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.031739</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>383121.56</v>
+      </c>
+      <c r="H224" s="1">
+        <v>3405.8</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.88896067347398</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224" t="s">
+        <v>591</v>
+      </c>
+      <c r="L224" s="1">
+        <v>382377.32</v>
+      </c>
+      <c r="M224" s="1">
+        <v>386527.36</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>593</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.61615872</v>
+      </c>
+      <c r="D225" s="1">
+        <v>103.40919</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>206818.38</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-3854.56</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-1.8637415107884</v>
+      </c>
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225" t="s">
+        <v>594</v>
+      </c>
+      <c r="L225" s="1">
+        <v>201232.31</v>
+      </c>
+      <c r="M225" s="1">
+        <v>202963.82</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>596</v>
+      </c>
+      <c r="B226" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>101.49134704</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>99674.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>2213.18</v>
+      </c>
+      <c r="I226" s="1">
+        <v>2.2204185645203</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226">
+        <v>395.83</v>
+      </c>
+      <c r="L226" s="1">
+        <v>101491.35</v>
+      </c>
+      <c r="M226" s="1">
+        <v>101887.18</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>598</v>
+      </c>
+      <c r="B227" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.0674961</v>
+      </c>
+      <c r="D227" s="1">
+        <v>103.372055</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>206744.11</v>
+      </c>
+      <c r="H227" s="1">
+        <v>-6033.78</v>
+      </c>
+      <c r="I227" s="1">
+        <v>-2.9184773389675</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227">
+        <v>575.34</v>
+      </c>
+      <c r="L227" s="1">
+        <v>200134.99</v>
+      </c>
+      <c r="M227" s="1">
+        <v>200710.33</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>600</v>
+      </c>
+      <c r="B228" s="1">
+        <v>254000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>98.14193506</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>252709.68</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-2428.82</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-0.96111078926617</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228" t="s">
+        <v>601</v>
+      </c>
+      <c r="L228" s="1">
+        <v>249280.52</v>
+      </c>
+      <c r="M228" s="1">
+        <v>250280.86</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>603</v>
+      </c>
+      <c r="B229" s="1">
+        <v>205000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>101.25118953</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>205000.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>4493.78</v>
+      </c>
+      <c r="I229" s="1">
+        <v>2.192087804878</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229" t="s">
+        <v>604</v>
+      </c>
+      <c r="L229" s="1">
+        <v>207564.94</v>
+      </c>
+      <c r="M229" s="1">
+        <v>209493.78</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>606</v>
+      </c>
+      <c r="B230" s="1">
+        <v>183000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>100.27868634</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>183000.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>1941.31</v>
+      </c>
+      <c r="I230" s="1">
+        <v>1.060825136612</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230" t="s">
+        <v>607</v>
+      </c>
+      <c r="L230" s="1">
+        <v>183510.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>184941.31</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>609</v>
+      </c>
+      <c r="B231" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>88.987481</v>
+      </c>
+      <c r="D231" s="1">
+        <v>87.329</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>87329.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>1880.4</v>
+      </c>
+      <c r="I231" s="1">
+        <v>2.1532366109769</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231">
+        <v>221.92</v>
+      </c>
+      <c r="L231" s="1">
+        <v>88987.48</v>
+      </c>
+      <c r="M231" s="1">
+        <v>89209.4</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>611</v>
+      </c>
+      <c r="B232" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>101.5662883</v>
+      </c>
+      <c r="D232" s="1">
+        <v>101.91515</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>101915.15</v>
+      </c>
+      <c r="H232" s="1">
+        <v>2003.88</v>
+      </c>
+      <c r="I232" s="1">
+        <v>1.9662238636748</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>612</v>
+      </c>
+      <c r="L232" s="1">
+        <v>101566.29</v>
+      </c>
+      <c r="M232" s="1">
+        <v>103919.03</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>614</v>
+      </c>
+      <c r="B233" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>101.03841367</v>
+      </c>
+      <c r="D233" s="1">
+        <v>102.852843</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>411411.37</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-1815.25</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-0.44122504441236</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>615</v>
+      </c>
+      <c r="L233" s="1">
+        <v>404153.65</v>
+      </c>
+      <c r="M233" s="1">
+        <v>409596.12</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>617</v>
+      </c>
+      <c r="B234" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>97.85191981</v>
+      </c>
+      <c r="D234" s="1">
+        <v>101.297303</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>405189.21</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-9010.3</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-2.2237265400034</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>618</v>
+      </c>
+      <c r="L234" s="1">
+        <v>391407.68</v>
+      </c>
+      <c r="M234" s="1">
+        <v>396178.91</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>620</v>
+      </c>
+      <c r="B235" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>104.46123274</v>
+      </c>
+      <c r="D235" s="1">
+        <v>108.69382</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>108693.82</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-3394.23</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-3.1227442369769</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235">
+        <v>838.36</v>
+      </c>
+      <c r="L235" s="1">
+        <v>104461.23</v>
+      </c>
+      <c r="M235" s="1">
+        <v>105299.59</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>622</v>
+      </c>
+      <c r="B236" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>98.33385095</v>
+      </c>
+      <c r="D236" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>3276.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>1.6447599634498</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>623</v>
+      </c>
+      <c r="L236" s="1">
+        <v>196667.7</v>
+      </c>
+      <c r="M236" s="1">
+        <v>202454.0</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>625</v>
+      </c>
+      <c r="B237" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>98.52978597</v>
+      </c>
+      <c r="D237" s="1">
+        <v>100.13095</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>100130.95</v>
+      </c>
+      <c r="H237" s="1">
+        <v>65.62</v>
+      </c>
+      <c r="I237" s="1">
+        <v>0.065534182987378</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>626</v>
+      </c>
+      <c r="L237" s="1">
+        <v>98529.79</v>
+      </c>
+      <c r="M237" s="1">
+        <v>100196.57</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>628</v>
+      </c>
+      <c r="B238" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>102.88217018</v>
+      </c>
+      <c r="D238" s="1">
+        <v>103.39893</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>206797.86</v>
+      </c>
+      <c r="H238" s="1">
+        <v>1282.92</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.62037392456576</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>629</v>
+      </c>
+      <c r="L238" s="1">
+        <v>205764.34</v>
+      </c>
+      <c r="M238" s="1">
+        <v>208080.78</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>631</v>
+      </c>
+      <c r="B239" s="1">
+        <v>251000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>98.2927769</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>250866.97</v>
+      </c>
+      <c r="H239" s="1">
+        <v>1650.13</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.65777092934953</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>632</v>
+      </c>
+      <c r="L239" s="1">
+        <v>246714.87</v>
+      </c>
+      <c r="M239" s="1">
+        <v>252517.1</v>
+      </c>
+      <c r="N239" s="1">
         <v>0.45</v>
       </c>
-      <c r="P10">
-[...213 lines deleted...]
-      <c r="D15" s="1">
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>634</v>
+      </c>
+      <c r="B240" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>98.95789247</v>
+      </c>
+      <c r="D240" s="1">
         <v>100.0</v>
       </c>
-      <c r="E15" s="1">
-[...129 lines deleted...]
-      <c r="O17" s="1">
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>764.62</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0.36066981132075</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240" t="s">
+        <v>635</v>
+      </c>
+      <c r="L240" s="1">
+        <v>209790.73</v>
+      </c>
+      <c r="M240" s="1">
+        <v>212764.62</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>637</v>
+      </c>
+      <c r="B241" s="1">
+        <v>399000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>98.52449676</v>
+      </c>
+      <c r="D241" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>398608.98</v>
+      </c>
+      <c r="H241" s="1">
+        <v>51.5</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0.012919929701534</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>638</v>
+      </c>
+      <c r="L241" s="1">
+        <v>393112.74</v>
+      </c>
+      <c r="M241" s="1">
+        <v>398660.48</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>640</v>
+      </c>
+      <c r="B242" s="1">
+        <v>242000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>100.69880887</v>
+      </c>
+      <c r="D242" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>242000.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>6153.27</v>
+      </c>
+      <c r="I242" s="1">
+        <v>2.542673553719</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242" t="s">
+        <v>641</v>
+      </c>
+      <c r="L242" s="1">
+        <v>243691.12</v>
+      </c>
+      <c r="M242" s="1">
+        <v>248153.27</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>643</v>
+      </c>
+      <c r="B243" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.611371</v>
+      </c>
+      <c r="D243" s="1">
+        <v>104.6323</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>209264.6</v>
+      </c>
+      <c r="H243" s="1">
+        <v>-5620.78</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-2.6859679085713</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243" t="s">
+        <v>644</v>
+      </c>
+      <c r="L243" s="1">
+        <v>201222.74</v>
+      </c>
+      <c r="M243" s="1">
+        <v>203643.82</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>646</v>
+      </c>
+      <c r="B244" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>101.7220861</v>
+      </c>
+      <c r="D244" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>2664.19</v>
+      </c>
+      <c r="I244" s="1">
+        <v>2.66419</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244">
+        <v>942.11</v>
+      </c>
+      <c r="L244" s="1">
+        <v>101722.08</v>
+      </c>
+      <c r="M244" s="1">
+        <v>102664.19</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>648</v>
+      </c>
+      <c r="B245" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>102.65219101</v>
+      </c>
+      <c r="D245" s="1">
+        <v>106.26549</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>106265.49</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-3274.26</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-3.0812072668182</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245">
+        <v>339.04</v>
+      </c>
+      <c r="L245" s="1">
+        <v>102652.19</v>
+      </c>
+      <c r="M245" s="1">
+        <v>102991.23</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>650</v>
+      </c>
+      <c r="B246" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>102.14856584</v>
+      </c>
+      <c r="D246" s="1">
+        <v>105.74276</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>211485.52</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-4603.46</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-2.1767258581108</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>179</v>
+      </c>
+      <c r="L246" s="1">
+        <v>204297.13</v>
+      </c>
+      <c r="M246" s="1">
+        <v>206882.06</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>652</v>
+      </c>
+      <c r="B247" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>99.14914675</v>
+      </c>
+      <c r="D247" s="1">
+        <v>100.260975</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>200521.95</v>
+      </c>
+      <c r="H247" s="1">
+        <v>4167.44</v>
+      </c>
+      <c r="I247" s="1">
+        <v>2.0782961665793</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247" t="s">
+        <v>653</v>
+      </c>
+      <c r="L247" s="1">
+        <v>198298.29</v>
+      </c>
+      <c r="M247" s="1">
+        <v>204689.39</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>655</v>
+      </c>
+      <c r="B248" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>100.85541596</v>
+      </c>
+      <c r="D248" s="1">
+        <v>100.644835</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>402579.34</v>
+      </c>
+      <c r="H248" s="1">
+        <v>3207.05</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0.79662557944479</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248" t="s">
+        <v>656</v>
+      </c>
+      <c r="L248" s="1">
+        <v>403421.67</v>
+      </c>
+      <c r="M248" s="1">
+        <v>405786.39</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>658</v>
+      </c>
+      <c r="B249" s="1">
+        <v>373000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100.65355546</v>
+      </c>
+      <c r="D249" s="1">
+        <v>103.399775</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>385681.16</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-9898.5</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-2.5664981924448</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249">
+        <v>344.9</v>
+      </c>
+      <c r="L249" s="1">
+        <v>375437.76</v>
+      </c>
+      <c r="M249" s="1">
+        <v>375782.66</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>660</v>
+      </c>
+      <c r="B250" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>96.76570566</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.085615</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>198171.23</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-3543.93</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-1.7883171033454</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250" t="s">
+        <v>661</v>
+      </c>
+      <c r="L250" s="1">
+        <v>193531.41</v>
+      </c>
+      <c r="M250" s="1">
+        <v>194627.3</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>663</v>
+      </c>
+      <c r="B251" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>98.31350418</v>
+      </c>
+      <c r="D251" s="1">
+        <v>98.64377</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>197287.54</v>
+      </c>
+      <c r="H251" s="1">
+        <v>2272.73</v>
+      </c>
+      <c r="I251" s="1">
+        <v>1.1519886151959</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251" t="s">
+        <v>664</v>
+      </c>
+      <c r="L251" s="1">
+        <v>196627.01</v>
+      </c>
+      <c r="M251" s="1">
+        <v>199560.27</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>666</v>
+      </c>
+      <c r="B252" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>100.97953976</v>
+      </c>
+      <c r="D252" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>1889.4</v>
+      </c>
+      <c r="I252" s="1">
+        <v>1.8894</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252">
+        <v>909.86</v>
+      </c>
+      <c r="L252" s="1">
+        <v>100979.54</v>
+      </c>
+      <c r="M252" s="1">
+        <v>101889.4</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>668</v>
+      </c>
+      <c r="B253" s="1">
+        <v>159000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>99.54622927</v>
+      </c>
+      <c r="D253" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>158515.05</v>
+      </c>
+      <c r="H253" s="1">
+        <v>155.51</v>
+      </c>
+      <c r="I253" s="1">
+        <v>0.098104249407233</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253">
+        <v>392.05</v>
+      </c>
+      <c r="L253" s="1">
+        <v>158278.51</v>
+      </c>
+      <c r="M253" s="1">
+        <v>158670.56</v>
+      </c>
+      <c r="N253" s="1">
         <v>0.28</v>
       </c>
-      <c r="P17">
-[...396 lines deleted...]
-      <c r="O25" s="1">
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>670</v>
+      </c>
+      <c r="B254" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>83.56908353</v>
+      </c>
+      <c r="D254" s="1">
+        <v>82.064325</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>164128.65</v>
+      </c>
+      <c r="H254" s="1">
+        <v>4287.6</v>
+      </c>
+      <c r="I254" s="1">
+        <v>2.6123409898272</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254" t="s">
+        <v>671</v>
+      </c>
+      <c r="L254" s="1">
+        <v>167138.17</v>
+      </c>
+      <c r="M254" s="1">
+        <v>168416.25</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>673</v>
+      </c>
+      <c r="B255" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>89.33215188</v>
+      </c>
+      <c r="D255" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>198924.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-20051.48</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-10.079970239891</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255">
+        <v>208.22</v>
+      </c>
+      <c r="L255" s="1">
+        <v>178664.3</v>
+      </c>
+      <c r="M255" s="1">
+        <v>178872.52</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>675</v>
+      </c>
+      <c r="B256" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>90.67538724</v>
+      </c>
+      <c r="D256" s="1">
+        <v>88.81745</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>88817.45</v>
+      </c>
+      <c r="H256" s="1">
+        <v>1870.27</v>
+      </c>
+      <c r="I256" s="1">
+        <v>2.1057461118283</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256">
+        <v>12.33</v>
+      </c>
+      <c r="L256" s="1">
+        <v>90675.39</v>
+      </c>
+      <c r="M256" s="1">
+        <v>90687.72</v>
+      </c>
+      <c r="N256" s="1">
         <v>0.16</v>
       </c>
-      <c r="P25">
-[...896 lines deleted...]
-      <c r="O43" s="1">
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>677</v>
+      </c>
+      <c r="B257" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.56709798</v>
+      </c>
+      <c r="D257" s="1">
+        <v>100.869925</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>201739.85</v>
+      </c>
+      <c r="H257" s="1">
+        <v>-169.03</v>
+      </c>
+      <c r="I257" s="1">
+        <v>-0.083786123564581</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257">
+        <v>436.62</v>
+      </c>
+      <c r="L257" s="1">
+        <v>201134.2</v>
+      </c>
+      <c r="M257" s="1">
+        <v>201570.82</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>679</v>
+      </c>
+      <c r="B258" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>2998.8</v>
+      </c>
+      <c r="D258" s="1">
+        <v>3031.7857143</v>
+      </c>
+      <c r="E258" t="s">
+        <v>680</v>
+      </c>
+      <c r="F258">
+        <v>1.14</v>
+      </c>
+      <c r="G258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>-2885.0</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258">
+        <v>0.0</v>
+      </c>
+      <c r="L258" s="1">
+        <v>-2885.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>-2885.0</v>
+      </c>
+      <c r="N258" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>682</v>
+      </c>
+      <c r="B259" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>665.04</v>
+      </c>
+      <c r="D259" s="1">
+        <v>666.31</v>
+      </c>
+      <c r="E259" t="s">
+        <v>680</v>
+      </c>
+      <c r="F259">
+        <v>1.14</v>
+      </c>
+      <c r="G259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>-7220.01</v>
+      </c>
+      <c r="I259" s="1">
+        <v>0</v>
+      </c>
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259">
+        <v>0.0</v>
+      </c>
+      <c r="L259" s="1">
+        <v>-7220.01</v>
+      </c>
+      <c r="M259" s="1">
+        <v>-7220.01</v>
+      </c>
+      <c r="N259" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>684</v>
+      </c>
+      <c r="B260" s="1">
+        <v>16.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>126.13</v>
+      </c>
+      <c r="D260" s="1">
+        <v>126.0875</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>680.0</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>680.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>680.0</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>686</v>
+      </c>
+      <c r="B261" s="1">
+        <v>113.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>278.2</v>
+      </c>
+      <c r="D261" s="1">
+        <v>276.04955752</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>24300.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>24300.0</v>
+      </c>
+      <c r="M261" s="1">
+        <v>24300.0</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>688</v>
+      </c>
+      <c r="B262" s="1">
+        <v>35.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>103.027344</v>
+      </c>
+      <c r="D262" s="1">
+        <v>103.0820313</v>
+      </c>
+      <c r="E262" t="s">
+        <v>680</v>
+      </c>
+      <c r="F262">
+        <v>1.14</v>
+      </c>
+      <c r="G262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-3348.15</v>
+      </c>
+      <c r="I262" s="1">
+        <v>0</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262">
+        <v>0.0</v>
+      </c>
+      <c r="L262" s="1">
+        <v>-3348.15</v>
+      </c>
+      <c r="M262" s="1">
+        <v>-3348.15</v>
+      </c>
+      <c r="N262" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>690</v>
+      </c>
+      <c r="B263" s="1">
+        <v>-32.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>109.328125</v>
+      </c>
+      <c r="D263" s="1">
+        <v>109.32421875</v>
+      </c>
+      <c r="E263" t="s">
+        <v>680</v>
+      </c>
+      <c r="F263">
+        <v>1.14</v>
+      </c>
+      <c r="G263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>-109.33</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263">
+        <v>0.0</v>
+      </c>
+      <c r="L263" s="1">
+        <v>-109.33</v>
+      </c>
+      <c r="M263" s="1">
+        <v>-109.33</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>692</v>
+      </c>
+      <c r="B264" s="1">
+        <v>-2030.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D264" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>-1027180.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>996730.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-97.03557312253</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264">
+        <v>0.0</v>
+      </c>
+      <c r="L264" s="1">
+        <v>-30450.0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>-30450.0</v>
+      </c>
+      <c r="N264" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>694</v>
+      </c>
+      <c r="B265" s="1">
+        <v>2030.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="D265" s="1">
+        <v>60.35246305</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>1225155.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-1188615.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-97.017520232134</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265">
+        <v>0.0</v>
+      </c>
+      <c r="L265" s="1">
+        <v>36540.0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>36540.0</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>696</v>
+      </c>
+      <c r="B266" s="1">
+        <v>-4660.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>80.02403434</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>-3729120.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>-92080.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>2.4692152572189</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266">
+        <v>0.0</v>
+      </c>
+      <c r="L266" s="1">
+        <v>-3821200.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>-3821200.0</v>
+      </c>
+      <c r="N266" s="1">
+        <v>-6.74</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>698</v>
+      </c>
+      <c r="B267" s="1">
+        <v>4660.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>87.4</v>
+      </c>
+      <c r="D267" s="1">
+        <v>85.21802575</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>3971160.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>101680.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>2.5604609232567</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267">
+        <v>0.0</v>
+      </c>
+      <c r="L267" s="1">
+        <v>4072840.0</v>
+      </c>
+      <c r="M267" s="1">
+        <v>4072840.0</v>
+      </c>
+      <c r="N267" s="1">
+        <v>7.18</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>700</v>
+      </c>
+      <c r="B268" s="1">
+        <v>-140.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="D268" s="1">
+        <v>77.45</v>
+      </c>
+      <c r="E268" t="s">
+        <v>680</v>
+      </c>
+      <c r="F268">
+        <v>1.14</v>
+      </c>
+      <c r="G268" s="1">
+        <v>-938584.72</v>
+      </c>
+      <c r="H268" s="1">
+        <v>895728.2</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-95.433920978385</v>
+      </c>
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268" s="1">
+        <v>-42856.52</v>
+      </c>
+      <c r="M268" s="1">
+        <v>-42856.52</v>
+      </c>
+      <c r="N268" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>702</v>
+      </c>
+      <c r="B269" s="1">
+        <v>140.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>4.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>82.2</v>
+      </c>
+      <c r="E269" t="s">
+        <v>680</v>
+      </c>
+      <c r="F269">
+        <v>1.14</v>
+      </c>
+      <c r="G269" s="1">
+        <v>996148.02</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-947169.14</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-95.083172478725</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269">
+        <v>0.0</v>
+      </c>
+      <c r="L269" s="1">
+        <v>48978.88</v>
+      </c>
+      <c r="M269" s="1">
+        <v>48978.88</v>
+      </c>
+      <c r="N269" s="1">
         <v>0.09</v>
       </c>
-      <c r="P43">
-[...11404 lines deleted...]
-      <c r="A272" t="s">
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
         <v>701</v>
-      </c>
-[...393 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">