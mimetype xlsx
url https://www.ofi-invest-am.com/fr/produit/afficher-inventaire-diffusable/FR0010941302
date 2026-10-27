--- v6 (2026-10-07)
+++ v7 (2026-10-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="703">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="717">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -268,62 +268,62 @@
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO PREF</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
-    <t>ES06445809W9</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
+    <t>ES0144583350</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA-INT</t>
+  </si>
+  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDITEX</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROUP</t>
   </si>
   <si>
     <t>IE0004906560</t>
@@ -514,1659 +514,1701 @@
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA OYJ ABP</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>FR001400SDL2</t>
   </si>
   <si>
     <t>AM LAB ISR ACT EMERG</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNP Prbs Esy E HY SR</t>
   </si>
   <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG LIQ I</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>4 703.56</t>
+    <t>5 291.51</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABER IN 3.625 03-32</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHM BV 5.625 11-44</t>
   </si>
   <si>
-    <t>3 837.33</t>
+    <t>4 145.55</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADID AG 3.5 05-31</t>
   </si>
   <si>
-    <t>1 265.75</t>
+    <t>1 841.10</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEA NV 4.625 05-56</t>
   </si>
   <si>
-    <t>2 584.93</t>
+    <t>3 345.21</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>7 177.50</t>
+    <t>7 832.98</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQ 3.0 05-33</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKEL RE 1.125 01-29</t>
   </si>
   <si>
-    <t>1 103.42</t>
+    <t>1 226.71</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLI 3.25 04-31</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLI 4.5 PERP</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLI SE 5.824 07-53</t>
   </si>
   <si>
-    <t>5 568.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
-    <t>1 762.19</t>
-[...5 lines deleted...]
-    <t>ALPH BA 5.0 05-30</t>
+    <t>2 312.88</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROU 3.25 01-31</t>
   </si>
   <si>
+    <t>7 408.22</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NED 6.625 PERP</t>
+  </si>
+  <si>
+    <t>1 158.47</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTR FI 3.278 08-33</t>
+  </si>
+  <si>
+    <t>7 748.47</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA 4.375 05-56</t>
+  </si>
+  <si>
+    <t>1 421.88</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALD FI 2.0 01-31</t>
+  </si>
+  <si>
+    <t>2 104.11</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANC BP 3.375 01-30</t>
+  </si>
+  <si>
+    <t>3 460.25</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANC DE 3.5 06-31</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANC SA 4.25 04-38</t>
+  </si>
+  <si>
+    <t>3 423.29</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF 3.25 01-32</t>
+  </si>
+  <si>
+    <t>6 460.91</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARC 4.973 05-36</t>
+  </si>
+  <si>
+    <t>1 607.71</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 02-31</t>
+  </si>
+  <si>
+    <t>1 470.21</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 05-30</t>
+  </si>
+  <si>
+    <t>1 146.58</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
+  </si>
+  <si>
+    <t>2 492.95</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRE 3.363 11-33</t>
+  </si>
+  <si>
+    <t>5 843.60</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PAR 3.78 01-36</t>
+  </si>
+  <si>
+    <t>3 955.64</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PAR 4.414 05-41</t>
+  </si>
+  <si>
+    <t>1 523.74</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOK 4.75 11-34</t>
+  </si>
+  <si>
+    <t>9 994.52</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE 4.0 01-34</t>
+  </si>
+  <si>
+    <t>8 328.77</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>BQ POST 4.0 06-34</t>
+  </si>
+  <si>
+    <t>2 454.79</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BRIT TE 3.375 11-32</t>
+  </si>
+  <si>
+    <t>5 613.23</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BURE VE 3.375 10-33</t>
+  </si>
+  <si>
+    <t>5 566.44</t>
+  </si>
+  <si>
+    <t>FR001400N2M9</t>
+  </si>
+  <si>
+    <t>CA 3.75 01-34</t>
+  </si>
+  <si>
+    <t>1 931.51</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIX 3.875 05-38</t>
+  </si>
+  <si>
+    <t>1 613.70</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPG 3.5 09-34</t>
+  </si>
+  <si>
+    <t>5 887.67</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARR GL 4.5 11-32</t>
+  </si>
+  <si>
+    <t>5 967.12</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GI 4.75 03-34</t>
+  </si>
+  <si>
+    <t>3 227.40</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>CIE GEN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>1 900.68</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLAR IN 4.125 01-32</t>
+  </si>
+  <si>
+    <t>FR0013521630</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.5 06-51</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA CO 4.0 10-33</t>
+  </si>
+  <si>
+    <t>2 790.79</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 07-32</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>3 106.85</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVI 4.625 06-32</t>
+  </si>
+  <si>
+    <t>1 368.49</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVI HO 4.125 05-33</t>
+  </si>
+  <si>
+    <t>2 271.58</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CRED MU 4.81 05-35</t>
+  </si>
+  <si>
+    <t>1 976.71</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN 4.0 04-37</t>
+  </si>
+  <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN 5.25 01-32</t>
+  </si>
+  <si>
+    <t>5 379.45</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANA 3.25 04-30</t>
+  </si>
+  <si>
+    <t>1 199.21</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE 3.785 04-34</t>
+  </si>
+  <si>
+    <t>1 234.01</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DANS ST 3.625 04-36</t>
+  </si>
+  <si>
+    <t>1 313.94</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUT BK 1.75 11-30</t>
+  </si>
+  <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUT BK 3.375 02-31</t>
+  </si>
+  <si>
+    <t>1 534.93</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUT BK 5.0 09-30</t>
+  </si>
+  <si>
+    <t>8 958.90</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.0 01-31</t>
+  </si>
+  <si>
+    <t>3 205.48</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>XS2847684938</t>
+  </si>
+  <si>
+    <t>DSB 3.125 09-34</t>
+  </si>
+  <si>
+    <t>5 616.44</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK 3.706 10-35</t>
+  </si>
+  <si>
+    <t>5 828.07</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>12 130.62</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATO CA 3.625 05-35</t>
+  </si>
+  <si>
+    <t>1 608.90</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>5 357.88</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>1 942.81</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELIS CO 2.875 05-30</t>
+  </si>
+  <si>
+    <t>2 424.45</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV 4.5 PERP</t>
+  </si>
+  <si>
+    <t>4 376.71</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL 1.875 PERP</t>
+  </si>
+  <si>
+    <t>4 993.15</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>EON SE 3.448 01-34</t>
+  </si>
+  <si>
+    <t>4 077.71</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERST GR 3.75 04-36</t>
+  </si>
+  <si>
+    <t>2 034.25</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.88 06-31</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSI 3.0 03-32</t>
+  </si>
+  <si>
+    <t>4 800.00</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO 4.625 04-31</t>
+  </si>
+  <si>
+    <t>1 305.14</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EURO S 3.875 05-32</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>1 164.38</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPE FI 3.51 12-33</t>
+  </si>
+  <si>
+    <t>3 759.84</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FAST AB 4.0 02-32</t>
+  </si>
+  <si>
+    <t>3 506.85</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MO 4.48 07-31</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORT 3.7 08-29</t>
+  </si>
+  <si>
+    <t>3 527.67</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLD SA 4.188 04-36</t>
+  </si>
+  <si>
+    <t>1 821.61</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROU BR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>1 941.78</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROU DE 1.85 04-42</t>
+  </si>
+  <si>
+    <t>1 003.56</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANN RU 1.75 10-40</t>
+  </si>
+  <si>
+    <t>1 409.59</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENK AG 3.625 04-31</t>
+  </si>
+  <si>
+    <t>3 515.75</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLD D 0.625 09-28</t>
+  </si>
+  <si>
+    <t>1 082.19</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWO WO 3.875 06-30</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>10 931.51</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>1 630.14</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FIN 3.25 10-29</t>
+  </si>
+  <si>
+    <t>5 547.88</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS 4.0 11-32</t>
+  </si>
+  <si>
+    <t>5 479.45</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFO 3.75 04-32</t>
+  </si>
+  <si>
+    <t>1 804.42</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFR WI 1.625 10-28</t>
+  </si>
+  <si>
+    <t>2 502.05</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GRO 3.875 08-37</t>
+  </si>
+  <si>
+    <t>18 207.19</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVE AB 3.5 03-34</t>
+  </si>
+  <si>
+    <t>1 875.62</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN 4.5 PERP</t>
+  </si>
+  <si>
+    <t>2 391.78</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHN NT 3.125 12-33</t>
+  </si>
+  <si>
+    <t>1 969.18</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPM CHA 3.136 02-32</t>
+  </si>
+  <si>
+    <t>6 169.41</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GRO 4.75 04-35</t>
+  </si>
+  <si>
+    <t>5 361.64</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC VER 4.375 06-36</t>
+  </si>
+  <si>
+    <t>1 166.67</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEP 3.875 09-33</t>
+  </si>
+  <si>
+    <t>13 121.92</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>Koni DS 3.625 07-34</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KPN 0.875 12-32</t>
+  </si>
+  <si>
+    <t>1 088.36</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMM 0.875 03-33</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOY BA 3.875 05-32</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOY BA 4.0 05-35</t>
+  </si>
+  <si>
+    <t>1 606.68</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NE 4.231 09-30</t>
+  </si>
+  <si>
+    <t>10 536.93</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MO 3.0 03-32</t>
+  </si>
+  <si>
+    <t>2 367.12</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGN IC 3.25 11-31</t>
+  </si>
+  <si>
+    <t>2 181.51</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPL PA 4.728 03-35</t>
+  </si>
+  <si>
+    <t>3 853.64</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERC FI 0.875 07-31</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERC KG 3.75 11-55</t>
+  </si>
+  <si>
+    <t>7 962.33</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZU FI 3.21 05-32</t>
+  </si>
+  <si>
+    <t>2 733.34</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MOND FI 3.75 05-33</t>
+  </si>
+  <si>
+    <t>1 183.56</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORG ST 3.955 03-35</t>
+  </si>
+  <si>
+    <t>7 043.15</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATI BU 4.0 07-35</t>
+  </si>
+  <si>
+    <t>8 097.75</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATL GR 1.054 01-31</t>
+  </si>
+  <si>
+    <t>1 097.32</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATL GR 3.631 09-31</t>
+  </si>
+  <si>
+    <t>6 545.75</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATL GR 4.268 04-37</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATW GR 3.575 09-32</t>
+  </si>
+  <si>
+    <t>6 268.49</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATW GR 3.723 02-35</t>
+  </si>
+  <si>
+    <t>3 141.60</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETW FI 3.5 09-33</t>
+  </si>
+  <si>
+    <t>1 400.00</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROU 6.375 PERP</t>
+  </si>
+  <si>
+    <t>7 223.85</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
+  </si>
+  <si>
+    <t>1 100.18</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FIN 3.678 07-33</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>NV LUCH 3.625 11-35</t>
+  </si>
+  <si>
+    <t>2 602.05</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNI FI 3.7 03-32</t>
+  </si>
+  <si>
+    <t>2 939.73</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORP 3.25 01-32</t>
+  </si>
+  <si>
+    <t>7 340.55</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE 5.375 PERP</t>
+  </si>
+  <si>
+    <t>3 004.11</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROU 3.75 04-33</t>
+  </si>
+  <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROU 4.0 04-32</t>
+  </si>
+  <si>
+    <t>1 106.85</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>PKO BAN 3.75 05-30</t>
+  </si>
+  <si>
+    <t>1 475.75</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROL EU 4.0 05-34</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROX 0.75 11-36</t>
+  </si>
+  <si>
+    <t>1 565.75</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBL GR 3.375 06-32</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIF SC 3.852 09-32</t>
+  </si>
+  <si>
+    <t>6 944.15</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>3 172.60</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>2 229.45</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FI 3.375 03-33</t>
+  </si>
+  <si>
+    <t>2 422.60</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYA BA 3.25 01-31</t>
+  </si>
+  <si>
     <t>6 695.89</t>
   </si>
   <si>
-    <t>XS2790191303</t>
-[...1075 lines deleted...]
-  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE EDF 3.75 07-35</t>
   </si>
   <si>
+    <t>1 027.40</t>
+  </si>
+  <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 06-31</t>
   </si>
   <si>
+    <t>1 495.89</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOT HY 3.375 09-32</t>
   </si>
   <si>
-    <t>8 543.84</t>
+    <t>9 098.63</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FI 3.75 01-32</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>1 993.15</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FI 3.875 04-31</t>
   </si>
   <si>
+    <t>1 051.03</t>
+  </si>
+  <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SG 3.75 09-33</t>
   </si>
   <si>
-    <t>3 154.11</t>
+    <t>3 359.59</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SG 3.875 11-35</t>
   </si>
   <si>
-    <t>7 357.19</t>
+    <t>7 994.18</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMUR KA 3.489 11-31</t>
   </si>
   <si>
-    <t>2 213.27</t>
+    <t>2 408.27</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>SOCI DE 3.125 01-34</t>
   </si>
   <si>
-    <t>1 575.34</t>
+    <t>1 746.58</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFT 3.936 06-32</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>4 150.04</t>
+    <t>4 884.56</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE 4.0 PERP</t>
   </si>
   <si>
-    <t>1 731.51</t>
+    <t>2 169.86</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE 4.75 PERP</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STAT AS 3.5 06-33</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STEL NV 6.25 PERP</t>
   </si>
   <si>
-    <t>1 000.34</t>
+    <t>1 870.21</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWIS RE 4.399 04-37</t>
   </si>
   <si>
-    <t>1 928.84</t>
+    <t>2 429.84</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDN AI 3.965 04-34</t>
   </si>
   <si>
-    <t>1 431.31</t>
+    <t>1 828.90</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE AB 0.75 03-31</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE AB 3.75 11-29</t>
   </si>
   <si>
-    <t>2 352.74</t>
+    <t>2 558.22</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELI CO 3.625 02-32</t>
   </si>
   <si>
-    <t>5 442.47</t>
+    <t>6 236.99</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELS GR 3.375 03-35</t>
   </si>
   <si>
-    <t>4 771.23</t>
+    <t>5 510.96</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENN HO 4.25 04-32</t>
   </si>
   <si>
+    <t>1 071.23</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>5 786.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERN RE 3.875 PERP</t>
   </si>
   <si>
-    <t>1 666.78</t>
+    <t>1 879.11</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERN RE 4.75 PERP</t>
   </si>
   <si>
-    <t>2 316.44</t>
+    <t>2 836.99</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>THE MAG 3.75 11-34</t>
   </si>
   <si>
-    <t>5 802.23</t>
+    <t>6 317.98</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>THE SAG 3.821 02-33</t>
   </si>
   <si>
-    <t>2 973.89</t>
+    <t>3 417.75</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>TMOB U 3.625 02-35</t>
   </si>
   <si>
-    <t>5 547.74</t>
+    <t>6 340.27</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORO DO 4.03 01-36</t>
   </si>
   <si>
-    <t>4 462.15</t>
+    <t>4 996.54</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRAN FI 3.713 03-32</t>
   </si>
   <si>
-    <t>2 421.08</t>
+    <t>2 827.98</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRAN FI 4.143 04-35</t>
   </si>
   <si>
+    <t>1 169.12</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GRO 4.125 06-33</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB 4.25 03-30</t>
   </si>
   <si>
+    <t>3 050.68</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIB RO 3.875 09-34</t>
   </si>
   <si>
-    <t>6 391.10</t>
+    <t>6 815.75</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNIC BA 3.75 06-33</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNIC FIX 05-36</t>
   </si>
   <si>
-    <t>2 364.72</t>
+    <t>3 292.07</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIV MU 3.75 06-32</t>
   </si>
   <si>
+    <t>1 111.34</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOL EN 2.5 PERP</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>1 369.86</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOL EN 2.974 01-31</t>
   </si>
   <si>
-    <t>2 933.26</t>
+    <t>3 259.18</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOL EN 3.69 04-31</t>
   </si>
   <si>
+    <t>1 112.05</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VEST WI 3.75 06-33</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONO SE 0.75 09-32</t>
   </si>
   <si>
-    <t>1 278.08</t>
+    <t>1 360.27</t>
   </si>
   <si>
     <t>FR0014003S72</t>
   </si>
   <si>
     <t>WENDEL 1.0 06-31</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLT KL 0.75 07-30</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUER KA 3.622 06-32</t>
   </si>
   <si>
+    <t>LWEU6 Index</t>
+  </si>
+  <si>
+    <t>E MIN SP 500 0926</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>RTYU6 Index</t>
   </si>
   <si>
     <t>E-MIN RUS 200 0926</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>SLBU6 Index</t>
   </si>
   <si>
     <t>EMINI SP500 E 0926</t>
   </si>
   <si>
     <t>RXU6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0926</t>
   </si>
   <si>
     <t>XSSU6 Index</t>
   </si>
   <si>
     <t>EUX SX5 50 ES 0926</t>
   </si>
   <si>
     <t>TUU6 Comdty</t>
   </si>
   <si>
     <t>TU CBOT UST 2 0926</t>
   </si>
   <si>
     <t>TYU6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0926</t>
   </si>
   <si>
-    <t>OINL000022Y6</t>
-[...10 lines deleted...]
-  <si>
     <t>OINL000024KZ</t>
   </si>
   <si>
     <t>EURO S 260918 P6075</t>
   </si>
   <si>
     <t>OINL000021KR</t>
   </si>
   <si>
     <t>EURO S 260918 P6100</t>
   </si>
   <si>
-    <t>OINL00002496</t>
-[...8 lines deleted...]
-    <t>SP 500 260717 P7100</t>
+    <t>OINL000023WH</t>
+  </si>
+  <si>
+    <t>SP 500 260918 P7200</t>
+  </si>
+  <si>
+    <t>OINL000024Z4</t>
+  </si>
+  <si>
+    <t>SP 500 260918 P7225</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2530,154 +2572,154 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>8806.0</v>
       </c>
       <c r="C2">
-        <v>5590.68</v>
+        <v>5532.6</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>49231602.86</v>
+        <v>48720111.38</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>49231602.86</v>
+        <v>48720111.38</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>322.739</v>
+        <v>322.14</v>
       </c>
       <c r="C3">
-        <v>17063.88</v>
+        <v>16886.59</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>5507179.94</v>
+        <v>5439848.07</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>5507179.94</v>
+        <v>5439848.07</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>16017.862</v>
+        <v>16006.247</v>
       </c>
       <c r="C4">
-        <v>121.9</v>
+        <v>120.58</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>1952694.75</v>
+        <v>1930109.27</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>1952694.75</v>
+        <v>1930109.27</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z269"/>
+  <dimension ref="A1:Z270"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N269" sqref="N269"/>
+      <selection activeCell="N270" sqref="N270"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -2693,13443 +2735,13493 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>50.0</v>
+        <v>47.0</v>
       </c>
       <c r="C2" s="1">
-        <v>858.1</v>
+        <v>835.8</v>
       </c>
       <c r="D2" s="1">
-        <v>1427.2926</v>
+        <v>1427.29255319</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>71364.63</v>
+        <v>67082.75</v>
       </c>
       <c r="H2" s="1">
-        <v>-28459.63</v>
+        <v>-27800.15</v>
       </c>
       <c r="I2" s="1">
-        <v>-39.879181045288</v>
+        <v>-41.44157775285</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>42905.0</v>
+        <v>39282.6</v>
       </c>
       <c r="M2" s="1">
-        <v>42905.0</v>
+        <v>39282.6</v>
       </c>
       <c r="N2" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>1034.0</v>
+        <v>964.0</v>
       </c>
       <c r="C3" s="1">
-        <v>178.18</v>
+        <v>177.18</v>
       </c>
       <c r="D3" s="1">
-        <v>116.73090909</v>
+        <v>116.73091286</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>120699.76</v>
+        <v>112528.6</v>
       </c>
       <c r="H3" s="1">
-        <v>63538.36</v>
+        <v>58272.92</v>
       </c>
       <c r="I3" s="1">
-        <v>52.641662253512</v>
+        <v>51.784986216837</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>184238.12</v>
+        <v>170801.52</v>
       </c>
       <c r="M3" s="1">
-        <v>184238.12</v>
+        <v>170801.52</v>
       </c>
       <c r="N3" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>1416.0</v>
+        <v>1320.0</v>
       </c>
       <c r="C4" s="1">
-        <v>203.95</v>
+        <v>208.9</v>
       </c>
       <c r="D4" s="1">
-        <v>159.98949153</v>
+        <v>159.98949242</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>226545.12</v>
+        <v>211186.13</v>
       </c>
       <c r="H4" s="1">
-        <v>62248.08</v>
+        <v>64561.87</v>
       </c>
       <c r="I4" s="1">
-        <v>27.477122438126</v>
+        <v>30.571074909133</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>288793.2</v>
+        <v>275748.0</v>
       </c>
       <c r="M4" s="1">
-        <v>288793.2</v>
+        <v>275748.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
-        <v>1120.0</v>
+        <v>1044.0</v>
       </c>
       <c r="C5" s="1">
-        <v>422.8</v>
+        <v>430.4</v>
       </c>
       <c r="D5" s="1">
-        <v>264.00596429</v>
+        <v>264.00596743</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>295686.68</v>
+        <v>275622.23</v>
       </c>
       <c r="H5" s="1">
-        <v>177849.32</v>
+        <v>173715.37</v>
       </c>
       <c r="I5" s="1">
-        <v>60.147897091611</v>
+        <v>63.026617990864</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>473536.0</v>
+        <v>449337.6</v>
       </c>
       <c r="M5" s="1">
-        <v>473536.0</v>
+        <v>449337.6</v>
       </c>
       <c r="N5" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
-        <v>5356.0</v>
+        <v>4993.0</v>
       </c>
       <c r="C6" s="1">
-        <v>15.825</v>
+        <v>16.21</v>
       </c>
       <c r="D6" s="1">
-        <v>15.35570015</v>
+        <v>15.35569998</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>82245.13</v>
+        <v>76671.01</v>
       </c>
       <c r="H6" s="1">
-        <v>2513.57</v>
+        <v>4265.52</v>
       </c>
       <c r="I6" s="1">
-        <v>3.056193114413</v>
+        <v>5.5634065600544</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>84758.7</v>
+        <v>80936.53</v>
       </c>
       <c r="M6" s="1">
-        <v>84758.7</v>
+        <v>80936.53</v>
       </c>
       <c r="N6" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
-        <v>1581.0</v>
+        <v>1474.0</v>
       </c>
       <c r="C7" s="1">
-        <v>51.98</v>
+        <v>51.36</v>
       </c>
       <c r="D7" s="1">
-        <v>59.20487666</v>
+        <v>59.20487788</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>93602.91</v>
+        <v>87267.99</v>
       </c>
       <c r="H7" s="1">
-        <v>-11422.53</v>
+        <v>-11563.35</v>
       </c>
       <c r="I7" s="1">
-        <v>-12.203178298623</v>
+        <v>-13.250391122793</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>82180.38</v>
+        <v>75704.64</v>
       </c>
       <c r="M7" s="1">
-        <v>82180.38</v>
+        <v>75704.64</v>
       </c>
       <c r="N7" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
-        <v>3109.0</v>
+        <v>2898.0</v>
       </c>
       <c r="C8" s="1">
-        <v>45.1</v>
+        <v>49.46</v>
       </c>
       <c r="D8" s="1">
-        <v>30.76847861</v>
+        <v>30.76847826</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>95659.2</v>
+        <v>89167.05</v>
       </c>
       <c r="H8" s="1">
-        <v>44556.7</v>
+        <v>54168.03</v>
       </c>
       <c r="I8" s="1">
-        <v>46.578583136802</v>
+        <v>60.748931359734</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>140215.9</v>
+        <v>143335.08</v>
       </c>
       <c r="M8" s="1">
-        <v>140215.9</v>
+        <v>143335.08</v>
       </c>
       <c r="N8" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
-        <v>740.0</v>
+        <v>696.0</v>
       </c>
       <c r="C9" s="1">
-        <v>1509.8</v>
+        <v>1429.8</v>
       </c>
       <c r="D9" s="1">
-        <v>605.02333784</v>
+        <v>613.14946839</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>447717.27</v>
+        <v>426752.03</v>
       </c>
       <c r="H9" s="1">
-        <v>669534.73</v>
+        <v>568388.77</v>
       </c>
       <c r="I9" s="1">
-        <v>149.54409286021</v>
+        <v>133.18947070972</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>1117252.0</v>
+        <v>995140.8</v>
       </c>
       <c r="M9" s="1">
-        <v>1117252.0</v>
+        <v>995140.8</v>
       </c>
       <c r="N9" s="1">
-        <v>1.97</v>
+        <v>1.77</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>5855.0</v>
+        <v>5458.0</v>
       </c>
       <c r="C10" s="1">
-        <v>44.3</v>
+        <v>45.19</v>
       </c>
       <c r="D10" s="1">
-        <v>36.94406149</v>
+        <v>36.94406193</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>216307.48</v>
+        <v>201640.69</v>
       </c>
       <c r="H10" s="1">
-        <v>43069.02</v>
+        <v>45006.33</v>
       </c>
       <c r="I10" s="1">
-        <v>19.911017409107</v>
+        <v>22.320063475284</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>259376.5</v>
+        <v>246647.02</v>
       </c>
       <c r="M10" s="1">
-        <v>259376.5</v>
+        <v>246647.02</v>
       </c>
       <c r="N10" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
-        <v>31647.0</v>
+        <v>29503.0</v>
       </c>
       <c r="C11" s="1">
-        <v>12.482</v>
+        <v>12.256</v>
       </c>
       <c r="D11" s="1">
-        <v>5.56751667</v>
+        <v>5.56751652</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>176195.2</v>
+        <v>164258.44</v>
       </c>
       <c r="H11" s="1">
-        <v>218822.65</v>
+        <v>197330.33</v>
       </c>
       <c r="I11" s="1">
-        <v>124.19330946587</v>
+        <v>120.134058256</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>395017.85</v>
+        <v>361588.77</v>
       </c>
       <c r="M11" s="1">
-        <v>395017.85</v>
+        <v>361588.77</v>
       </c>
       <c r="N11" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1">
-        <v>856.0</v>
+        <v>798.0</v>
       </c>
       <c r="C12" s="1">
-        <v>70.55</v>
+        <v>70.7</v>
       </c>
       <c r="D12" s="1">
-        <v>98.89813084</v>
+        <v>98.89813283</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>84656.8</v>
+        <v>78920.71</v>
       </c>
       <c r="H12" s="1">
-        <v>-24266.0</v>
+        <v>-22502.11</v>
       </c>
       <c r="I12" s="1">
-        <v>-28.663970289451</v>
+        <v>-28.512300510221</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>60390.8</v>
+        <v>56418.6</v>
       </c>
       <c r="M12" s="1">
-        <v>60390.8</v>
+        <v>56418.6</v>
       </c>
       <c r="N12" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="1">
-        <v>942.0</v>
+        <v>878.0</v>
       </c>
       <c r="C13" s="1">
-        <v>60.74</v>
+        <v>57.48</v>
       </c>
       <c r="D13" s="1">
-        <v>78.07187898</v>
+        <v>78.07187927</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>73543.71</v>
+        <v>68547.11</v>
       </c>
       <c r="H13" s="1">
-        <v>-16326.63</v>
+        <v>-18079.67</v>
       </c>
       <c r="I13" s="1">
-        <v>-22.199899896266</v>
+        <v>-26.375539391814</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>57217.08</v>
+        <v>50467.44</v>
       </c>
       <c r="M13" s="1">
-        <v>57217.08</v>
+        <v>50467.44</v>
       </c>
       <c r="N13" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="1">
-        <v>1373.0</v>
+        <v>1280.0</v>
       </c>
       <c r="C14" s="1">
-        <v>101.78</v>
+        <v>107.58</v>
       </c>
       <c r="D14" s="1">
-        <v>102.43190095</v>
+        <v>102.43189844</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>140639.0</v>
+        <v>131112.83</v>
       </c>
       <c r="H14" s="1">
-        <v>-895.06</v>
+        <v>6589.57</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.63642375159095</v>
+        <v>5.0258773302353</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>139743.94</v>
+        <v>137702.4</v>
       </c>
       <c r="M14" s="1">
-        <v>139743.94</v>
+        <v>137702.4</v>
       </c>
       <c r="N14" s="1">
         <v>0.25</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="1">
-        <v>15563.0</v>
+        <v>14508.0</v>
       </c>
       <c r="C15" s="1">
-        <v>12.675</v>
+        <v>13.29</v>
       </c>
       <c r="D15" s="1">
-        <v>8.39122406</v>
+        <v>8.39122415</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>130592.62</v>
+        <v>121739.88</v>
       </c>
       <c r="H15" s="1">
-        <v>66668.41</v>
+        <v>71071.44</v>
       </c>
       <c r="I15" s="1">
-        <v>51.050671929241</v>
+        <v>58.379751976099</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>197261.03</v>
+        <v>192811.32</v>
       </c>
       <c r="M15" s="1">
-        <v>197261.03</v>
+        <v>192811.32</v>
       </c>
       <c r="N15" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="1">
-        <v>664.0</v>
+        <v>619.0</v>
       </c>
       <c r="C16" s="1">
-        <v>93.82</v>
+        <v>95.12</v>
       </c>
       <c r="D16" s="1">
-        <v>116.12730422</v>
+        <v>116.1273021</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>77108.53</v>
+        <v>71882.8</v>
       </c>
       <c r="H16" s="1">
-        <v>-14812.05</v>
+        <v>-13003.52</v>
       </c>
       <c r="I16" s="1">
-        <v>-19.209353362073</v>
+        <v>-18.089890766637</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>62296.48</v>
+        <v>58879.28</v>
       </c>
       <c r="M16" s="1">
-        <v>62296.48</v>
+        <v>58879.28</v>
       </c>
       <c r="N16" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="1">
-        <v>6036.0</v>
+        <v>5627.0</v>
       </c>
       <c r="C17" s="1">
-        <v>38.28</v>
+        <v>37.45</v>
       </c>
       <c r="D17" s="1">
-        <v>12.05353877</v>
+        <v>12.0535383</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>72755.16</v>
+        <v>67825.26</v>
       </c>
       <c r="H17" s="1">
-        <v>158302.92</v>
+        <v>142905.89</v>
       </c>
       <c r="I17" s="1">
-        <v>217.58308276691</v>
+        <v>210.69715029474</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>231058.08</v>
+        <v>210731.15</v>
       </c>
       <c r="M17" s="1">
-        <v>231058.08</v>
+        <v>210731.15</v>
       </c>
       <c r="N17" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="1">
-        <v>2754.0</v>
+        <v>2567.0</v>
       </c>
       <c r="C18" s="1">
-        <v>74.0</v>
+        <v>70.76</v>
       </c>
       <c r="D18" s="1">
-        <v>64.56035948</v>
+        <v>64.5603584</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>177799.23</v>
+        <v>165726.44</v>
       </c>
       <c r="H18" s="1">
-        <v>25996.77</v>
+        <v>15914.48</v>
       </c>
       <c r="I18" s="1">
-        <v>14.621418776673</v>
+        <v>9.6028611970425</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>203796.0</v>
+        <v>181640.92</v>
       </c>
       <c r="M18" s="1">
-        <v>203796.0</v>
+        <v>181640.92</v>
       </c>
       <c r="N18" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="1">
-        <v>2052.0</v>
+        <v>1913.0</v>
       </c>
       <c r="C19" s="1">
-        <v>18.66</v>
+        <v>20.41</v>
       </c>
       <c r="D19" s="1">
-        <v>35.14176413</v>
+        <v>35.14176163</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>72110.9</v>
+        <v>67226.19</v>
       </c>
       <c r="H19" s="1">
-        <v>-33820.58</v>
+        <v>-28181.86</v>
       </c>
       <c r="I19" s="1">
-        <v>-46.900787536974</v>
+        <v>-41.920953723541</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>38290.32</v>
+        <v>39044.33</v>
       </c>
       <c r="M19" s="1">
-        <v>38290.32</v>
+        <v>39044.33</v>
       </c>
       <c r="N19" s="1">
         <v>0.07</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="1">
-        <v>1520.0</v>
+        <v>1417.0</v>
       </c>
       <c r="C20" s="1">
-        <v>85.68</v>
+        <v>81.84</v>
       </c>
       <c r="D20" s="1">
-        <v>107.86507237</v>
+        <v>107.8650741</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>163954.91</v>
+        <v>152844.81</v>
       </c>
       <c r="H20" s="1">
-        <v>-33721.31</v>
+        <v>-36877.53</v>
       </c>
       <c r="I20" s="1">
-        <v>-20.567429179157</v>
+        <v>-24.127433571346</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>130233.6</v>
+        <v>115967.28</v>
       </c>
       <c r="M20" s="1">
-        <v>130233.6</v>
+        <v>115967.28</v>
       </c>
       <c r="N20" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="1">
-        <v>5244.0</v>
+        <v>4889.0</v>
       </c>
       <c r="C21" s="1">
-        <v>19.055</v>
+        <v>19.105</v>
       </c>
       <c r="D21" s="1">
-        <v>13.59532418</v>
+        <v>13.5953242</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>71293.88</v>
+        <v>66467.54</v>
       </c>
       <c r="H21" s="1">
-        <v>28630.54</v>
+        <v>26936.81</v>
       </c>
       <c r="I21" s="1">
-        <v>40.158482046425</v>
+        <v>40.52626289464</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>99924.42</v>
+        <v>93404.35</v>
       </c>
       <c r="M21" s="1">
-        <v>99924.42</v>
+        <v>93404.35</v>
       </c>
       <c r="N21" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="1">
-        <v>16981.0</v>
+        <v>15830.0</v>
       </c>
       <c r="C22" s="1">
-        <v>4.545</v>
+        <v>4.504</v>
       </c>
       <c r="D22" s="1">
-        <v>3.17668806</v>
+        <v>3.17668793</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>53943.34</v>
+        <v>50286.97</v>
       </c>
       <c r="H22" s="1">
-        <v>23235.31</v>
+        <v>21011.35</v>
       </c>
       <c r="I22" s="1">
-        <v>43.073547170049</v>
+        <v>41.782891273823</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>77178.65</v>
+        <v>71298.32</v>
       </c>
       <c r="M22" s="1">
-        <v>77178.65</v>
+        <v>71298.32</v>
       </c>
       <c r="N22" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="1">
-        <v>29053.0</v>
+        <v>27084.0</v>
       </c>
       <c r="C23" s="1">
-        <v>10.134</v>
+        <v>9.966</v>
       </c>
       <c r="D23" s="1">
-        <v>6.95718101</v>
+        <v>6.95718099</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>202126.98</v>
+        <v>188428.29</v>
       </c>
       <c r="H23" s="1">
-        <v>92296.12</v>
+        <v>81490.85</v>
       </c>
       <c r="I23" s="1">
-        <v>45.662444469313</v>
+        <v>43.2476726292</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>294423.1</v>
+        <v>269919.14</v>
       </c>
       <c r="M23" s="1">
-        <v>294423.1</v>
+        <v>269919.14</v>
       </c>
       <c r="N23" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="1">
-        <v>4659.0</v>
+        <v>4343.0</v>
       </c>
       <c r="C24" s="1">
-        <v>27.38</v>
+        <v>27.0</v>
       </c>
       <c r="D24" s="1">
-        <v>27.27949989</v>
+        <v>27.27950035</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>127095.19</v>
+        <v>118474.87</v>
       </c>
       <c r="H24" s="1">
-        <v>468.23</v>
+        <v>-1213.87</v>
       </c>
       <c r="I24" s="1">
-        <v>0.36840890674147</v>
+        <v>-1.0245801493599</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>127563.42</v>
+        <v>117261.0</v>
       </c>
       <c r="M24" s="1">
-        <v>127563.42</v>
+        <v>117261.0</v>
       </c>
       <c r="N24" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1">
-        <v>515.0</v>
+        <v>480.0</v>
       </c>
       <c r="C25" s="1">
-        <v>175.9</v>
+        <v>165.4</v>
       </c>
       <c r="D25" s="1">
-        <v>203.84396117</v>
+        <v>203.84395833</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>104979.64</v>
+        <v>97845.1</v>
       </c>
       <c r="H25" s="1">
-        <v>-14391.14</v>
+        <v>-18453.1</v>
       </c>
       <c r="I25" s="1">
-        <v>-13.708505763594</v>
+        <v>-18.85950343962</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>90588.5</v>
+        <v>79392.0</v>
       </c>
       <c r="M25" s="1">
-        <v>90588.5</v>
+        <v>79392.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="1">
-        <v>3740.0</v>
+        <v>3487.0</v>
       </c>
       <c r="C26" s="1">
-        <v>42.47</v>
+        <v>43.58</v>
       </c>
       <c r="D26" s="1">
-        <v>21.45054011</v>
+        <v>21.45053915</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>80225.02</v>
+        <v>74798.03</v>
       </c>
       <c r="H26" s="1">
-        <v>78612.78</v>
+        <v>77165.43</v>
       </c>
       <c r="I26" s="1">
-        <v>97.990352635624</v>
+        <v>103.16505661981</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>158837.8</v>
+        <v>151963.46</v>
       </c>
       <c r="M26" s="1">
-        <v>158837.8</v>
+        <v>151963.46</v>
       </c>
       <c r="N26" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="1">
-        <v>1244.0</v>
+        <v>1160.0</v>
       </c>
       <c r="C27" s="1">
-        <v>76.82</v>
+        <v>76.9</v>
       </c>
       <c r="D27" s="1">
-        <v>76.03689711</v>
+        <v>76.03689655</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>94589.9</v>
+        <v>88202.8</v>
       </c>
       <c r="H27" s="1">
-        <v>974.18</v>
+        <v>1001.2</v>
       </c>
       <c r="I27" s="1">
-        <v>1.0298985409647</v>
+        <v>1.1351113570091</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>95564.08</v>
+        <v>89204.0</v>
       </c>
       <c r="M27" s="1">
-        <v>95564.08</v>
+        <v>89204.0</v>
       </c>
       <c r="N27" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="1">
-        <v>1247.0</v>
+        <v>1163.0</v>
       </c>
       <c r="C28" s="1">
-        <v>75.66</v>
+        <v>75.02</v>
       </c>
       <c r="D28" s="1">
-        <v>75.32179631</v>
+        <v>75.32179708</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>93926.28</v>
+        <v>87599.25</v>
       </c>
       <c r="H28" s="1">
-        <v>421.74</v>
+        <v>-350.99</v>
       </c>
       <c r="I28" s="1">
-        <v>0.44901171429338</v>
+        <v>-0.40067694643504</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>94348.02</v>
+        <v>87248.26</v>
       </c>
       <c r="M28" s="1">
-        <v>94348.02</v>
+        <v>87248.26</v>
       </c>
       <c r="N28" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="1">
-        <v>84.0</v>
+        <v>78.0</v>
       </c>
       <c r="C29" s="1">
-        <v>1640.0</v>
+        <v>1659.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1402.93369048</v>
+        <v>1402.93371795</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>117846.43</v>
+        <v>109428.83</v>
       </c>
       <c r="H29" s="1">
-        <v>19913.57</v>
+        <v>19973.17</v>
       </c>
       <c r="I29" s="1">
-        <v>16.897898392001</v>
+        <v>18.252200996757</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>137760.0</v>
+        <v>129402.0</v>
       </c>
       <c r="M29" s="1">
-        <v>137760.0</v>
+        <v>129402.0</v>
       </c>
       <c r="N29" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="1">
-        <v>9882.0</v>
+        <v>9212.0</v>
       </c>
       <c r="C30" s="1">
-        <v>0.412</v>
+        <v>21.23</v>
       </c>
       <c r="D30" s="1">
-        <v>0.0</v>
+        <v>11.96283435</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>0.0</v>
+        <v>110201.63</v>
       </c>
       <c r="H30" s="1">
-        <v>4071.38</v>
+        <v>85369.13</v>
       </c>
       <c r="I30" s="1">
-        <v>0</v>
+        <v>77.466304264284</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>4071.38</v>
+        <v>195570.76</v>
       </c>
       <c r="M30" s="1">
-        <v>4071.38</v>
+        <v>195570.76</v>
       </c>
       <c r="N30" s="1">
-        <v>0.01</v>
+        <v>0.35</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="1">
-        <v>9882.0</v>
+        <v>197.0</v>
       </c>
       <c r="C31" s="1">
-        <v>21.02</v>
+        <v>21.19695431</v>
       </c>
       <c r="D31" s="1">
-        <v>11.96283445</v>
+        <v>21.19695431</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>118216.73</v>
+        <v>4175.8</v>
       </c>
       <c r="H31" s="1">
-        <v>89502.91</v>
+        <v>0.0</v>
       </c>
       <c r="I31" s="1">
-        <v>75.710865966264</v>
+        <v>0.0</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>207719.64</v>
+        <v>4175.8</v>
       </c>
       <c r="M31" s="1">
-        <v>207719.64</v>
+        <v>4175.8</v>
       </c>
       <c r="N31" s="1">
-        <v>0.37</v>
+        <v>0.01</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="1">
-        <v>3416.0</v>
+        <v>3185.0</v>
       </c>
       <c r="C32" s="1">
-        <v>56.44</v>
+        <v>55.48</v>
       </c>
       <c r="D32" s="1">
-        <v>45.07858899</v>
+        <v>45.07859027</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>153988.46</v>
+        <v>143575.31</v>
       </c>
       <c r="H32" s="1">
-        <v>38810.58</v>
+        <v>33128.49</v>
       </c>
       <c r="I32" s="1">
-        <v>25.203563955377</v>
+        <v>23.073946349132</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>192799.04</v>
+        <v>176703.8</v>
       </c>
       <c r="M32" s="1">
-        <v>192799.04</v>
+        <v>176703.8</v>
       </c>
       <c r="N32" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="1">
-        <v>3235.0</v>
+        <v>3016.0</v>
       </c>
       <c r="C33" s="1">
-        <v>70.83</v>
+        <v>61.49</v>
       </c>
       <c r="D33" s="1">
-        <v>33.86953632</v>
+        <v>33.86953581</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>109567.95</v>
+        <v>102150.52</v>
       </c>
       <c r="H33" s="1">
-        <v>119567.1</v>
+        <v>83303.32</v>
       </c>
       <c r="I33" s="1">
-        <v>109.12598072703</v>
+        <v>81.54957997277</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>229135.05</v>
+        <v>185453.84</v>
       </c>
       <c r="M33" s="1">
-        <v>229135.05</v>
+        <v>185453.84</v>
       </c>
       <c r="N33" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="1">
-        <v>39421.0</v>
+        <v>36750.0</v>
       </c>
       <c r="C34" s="1">
-        <v>6.226</v>
+        <v>6.504</v>
       </c>
       <c r="D34" s="1">
-        <v>3.83021917</v>
+        <v>3.83021905</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>150991.07</v>
+        <v>140760.55</v>
       </c>
       <c r="H34" s="1">
-        <v>94444.08</v>
+        <v>98261.45</v>
       </c>
       <c r="I34" s="1">
-        <v>62.549447460701</v>
+        <v>69.807520644101</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>245435.15</v>
+        <v>239022.0</v>
       </c>
       <c r="M34" s="1">
-        <v>245435.15</v>
+        <v>239022.0</v>
       </c>
       <c r="N34" s="1">
         <v>0.43</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="1">
-        <v>944.0</v>
+        <v>880.0</v>
       </c>
       <c r="C35" s="1">
-        <v>121.0</v>
+        <v>122.75</v>
       </c>
       <c r="D35" s="1">
-        <v>74.62231992</v>
+        <v>74.62231818</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>70443.47</v>
+        <v>65667.64</v>
       </c>
       <c r="H35" s="1">
-        <v>43780.53</v>
+        <v>42352.36</v>
       </c>
       <c r="I35" s="1">
-        <v>62.149877057448</v>
+        <v>64.495023728582</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>114224.0</v>
+        <v>108020.0</v>
       </c>
       <c r="M35" s="1">
-        <v>114224.0</v>
+        <v>108020.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="1">
-        <v>1418.0</v>
+        <v>1322.0</v>
       </c>
       <c r="C36" s="1">
-        <v>84.75</v>
+        <v>83.1</v>
       </c>
       <c r="D36" s="1">
-        <v>102.37347673</v>
+        <v>102.37347958</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>145165.59</v>
+        <v>135337.74</v>
       </c>
       <c r="H36" s="1">
-        <v>-24990.09</v>
+        <v>-25479.54</v>
       </c>
       <c r="I36" s="1">
-        <v>-17.214885428427</v>
+        <v>-18.826633280562</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>120175.5</v>
+        <v>109858.2</v>
       </c>
       <c r="M36" s="1">
-        <v>120175.5</v>
+        <v>109858.2</v>
       </c>
       <c r="N36" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" s="1">
-        <v>3204.0</v>
+        <v>2987.0</v>
       </c>
       <c r="C37" s="1">
-        <v>43.3</v>
+        <v>41.78</v>
       </c>
       <c r="D37" s="1">
-        <v>39.28718477</v>
+        <v>39.28718447</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>125876.14</v>
+        <v>117350.82</v>
       </c>
       <c r="H37" s="1">
-        <v>12857.06</v>
+        <v>7446.04</v>
       </c>
       <c r="I37" s="1">
-        <v>10.214056452637</v>
+        <v>6.3451111803053</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>138733.2</v>
+        <v>124796.86</v>
       </c>
       <c r="M37" s="1">
-        <v>138733.2</v>
+        <v>124796.86</v>
       </c>
       <c r="N37" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="1">
-        <v>745.0</v>
+        <v>695.0</v>
       </c>
       <c r="C38" s="1">
-        <v>105.5</v>
+        <v>106.0</v>
       </c>
       <c r="D38" s="1">
-        <v>87.72477852</v>
+        <v>87.72477698</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>65354.96</v>
+        <v>60968.72</v>
       </c>
       <c r="H38" s="1">
-        <v>13242.54</v>
+        <v>12701.28</v>
       </c>
       <c r="I38" s="1">
-        <v>20.262486580973</v>
+        <v>20.832453100541</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>78597.5</v>
+        <v>73670.0</v>
       </c>
       <c r="M38" s="1">
-        <v>78597.5</v>
+        <v>73670.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" s="1">
-        <v>55366.0</v>
+        <v>51606.0</v>
       </c>
       <c r="C39" s="1">
-        <v>4.23</v>
+        <v>4.154</v>
       </c>
       <c r="D39" s="1">
-        <v>3.71368963</v>
+        <v>3.71368969</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>205612.14</v>
+        <v>191648.67</v>
       </c>
       <c r="H39" s="1">
-        <v>28586.04</v>
+        <v>22722.65</v>
       </c>
       <c r="I39" s="1">
-        <v>13.902895033338</v>
+        <v>11.856408917422</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>234198.18</v>
+        <v>214371.32</v>
       </c>
       <c r="M39" s="1">
-        <v>234198.18</v>
+        <v>214371.32</v>
       </c>
       <c r="N39" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" s="1">
-        <v>818.0</v>
+        <v>763.0</v>
       </c>
       <c r="C40" s="1">
-        <v>141.75</v>
+        <v>131.9</v>
       </c>
       <c r="D40" s="1">
-        <v>103.97844743</v>
+        <v>103.97845347</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>85054.37</v>
+        <v>79335.56</v>
       </c>
       <c r="H40" s="1">
-        <v>30897.13</v>
+        <v>21304.14</v>
       </c>
       <c r="I40" s="1">
-        <v>36.326328676587</v>
+        <v>26.853204288216</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>115951.5</v>
+        <v>100639.7</v>
       </c>
       <c r="M40" s="1">
-        <v>115951.5</v>
+        <v>100639.7</v>
       </c>
       <c r="N40" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" s="1">
-        <v>588.0</v>
+        <v>548.0</v>
       </c>
       <c r="C41" s="1">
-        <v>388.35</v>
+        <v>375.55</v>
       </c>
       <c r="D41" s="1">
-        <v>348.31578231</v>
+        <v>348.31578467</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>204809.68</v>
+        <v>190877.05</v>
       </c>
       <c r="H41" s="1">
-        <v>23540.12</v>
+        <v>14924.35</v>
       </c>
       <c r="I41" s="1">
-        <v>11.493655963917</v>
+        <v>7.8188289267882</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>228349.8</v>
+        <v>205801.4</v>
       </c>
       <c r="M41" s="1">
-        <v>228349.8</v>
+        <v>205801.4</v>
       </c>
       <c r="N41" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" s="1">
-        <v>408.0</v>
+        <v>380.0</v>
       </c>
       <c r="C42" s="1">
-        <v>495.8</v>
+        <v>466.8</v>
       </c>
       <c r="D42" s="1">
-        <v>548.06191176</v>
+        <v>548.06192105</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>223609.26</v>
+        <v>208263.53</v>
       </c>
       <c r="H42" s="1">
-        <v>-21322.86</v>
+        <v>-30879.53</v>
       </c>
       <c r="I42" s="1">
-        <v>-9.5357678836735</v>
+        <v>-14.827142322998</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>202286.4</v>
+        <v>177384.0</v>
       </c>
       <c r="M42" s="1">
-        <v>202286.4</v>
+        <v>177384.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" s="1">
-        <v>7733.0</v>
+        <v>7209.0</v>
       </c>
       <c r="C43" s="1">
-        <v>15.48</v>
+        <v>16.03</v>
       </c>
       <c r="D43" s="1">
-        <v>15.41510022</v>
+        <v>15.41510057</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>119204.97</v>
+        <v>111127.46</v>
       </c>
       <c r="H43" s="1">
-        <v>501.87</v>
+        <v>4432.81</v>
       </c>
       <c r="I43" s="1">
-        <v>0.42101432515775</v>
+        <v>3.9889420670643</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>119706.84</v>
+        <v>115560.27</v>
       </c>
       <c r="M43" s="1">
-        <v>119706.84</v>
+        <v>115560.27</v>
       </c>
       <c r="N43" s="1">
         <v>0.21</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" s="1">
-        <v>1966.0</v>
+        <v>1833.0</v>
       </c>
       <c r="C44" s="1">
-        <v>51.28</v>
+        <v>48.25</v>
       </c>
       <c r="D44" s="1">
-        <v>52.72430315</v>
+        <v>52.72430442</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>103655.98</v>
+        <v>96643.65</v>
       </c>
       <c r="H44" s="1">
-        <v>-2839.5</v>
+        <v>-8201.4</v>
       </c>
       <c r="I44" s="1">
-        <v>-2.7393499149784</v>
+        <v>-8.4862274965815</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>100816.48</v>
+        <v>88442.25</v>
       </c>
       <c r="M44" s="1">
-        <v>100816.48</v>
+        <v>88442.25</v>
       </c>
       <c r="N44" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" s="1">
-        <v>839.0</v>
+        <v>782.0</v>
       </c>
       <c r="C45" s="1">
-        <v>58.45</v>
+        <v>60.0</v>
       </c>
       <c r="D45" s="1">
-        <v>86.70493445</v>
+        <v>86.70493606</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>72745.44</v>
+        <v>67803.26</v>
       </c>
       <c r="H45" s="1">
-        <v>-23705.89</v>
+        <v>-20883.26</v>
       </c>
       <c r="I45" s="1">
-        <v>-32.587458402891</v>
+        <v>-30.799787502843</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>49039.55</v>
+        <v>46920.0</v>
       </c>
       <c r="M45" s="1">
-        <v>49039.55</v>
+        <v>46920.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="1">
-        <v>9152.0</v>
+        <v>8532.0</v>
       </c>
       <c r="C46" s="1">
-        <v>10.42</v>
+        <v>7.93</v>
       </c>
       <c r="D46" s="1">
-        <v>11.20619974</v>
+        <v>11.20620019</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>102559.14</v>
+        <v>95611.3</v>
       </c>
       <c r="H46" s="1">
-        <v>-7195.3</v>
+        <v>-27952.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-7.0157569574004</v>
+        <v>-29.235602904678</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>95363.84</v>
+        <v>67658.76</v>
       </c>
       <c r="M46" s="1">
-        <v>95363.84</v>
+        <v>67658.76</v>
       </c>
       <c r="N46" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" s="1">
-        <v>2005.0</v>
+        <v>1869.0</v>
       </c>
       <c r="C47" s="1">
-        <v>39.305</v>
+        <v>37.85</v>
       </c>
       <c r="D47" s="1">
-        <v>50.06087282</v>
+        <v>50.06087212</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>100372.05</v>
+        <v>93563.77</v>
       </c>
       <c r="H47" s="1">
-        <v>-21565.52</v>
+        <v>-22822.12</v>
       </c>
       <c r="I47" s="1">
-        <v>-21.485582888862</v>
+        <v>-24.392048332383</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>78806.53</v>
+        <v>70741.65</v>
       </c>
       <c r="M47" s="1">
-        <v>78806.53</v>
+        <v>70741.65</v>
       </c>
       <c r="N47" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" s="1">
-        <v>1440.0</v>
+        <v>1342.0</v>
       </c>
       <c r="C48" s="1">
-        <v>133.8</v>
+        <v>122.1</v>
       </c>
       <c r="D48" s="1">
-        <v>57.68679861</v>
+        <v>57.68679583</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>83068.99</v>
+        <v>77415.68</v>
       </c>
       <c r="H48" s="1">
-        <v>109603.01</v>
+        <v>86442.52</v>
       </c>
       <c r="I48" s="1">
-        <v>131.94214832755</v>
+        <v>111.6602218052</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>192672.0</v>
+        <v>163858.2</v>
       </c>
       <c r="M48" s="1">
-        <v>192672.0</v>
+        <v>163858.2</v>
       </c>
       <c r="N48" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" s="1">
-        <v>1820.0</v>
+        <v>1697.0</v>
       </c>
       <c r="C49" s="1">
-        <v>88.14</v>
+        <v>90.46</v>
       </c>
       <c r="D49" s="1">
-        <v>69.8427033</v>
+        <v>69.84270477</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>127113.72</v>
+        <v>118523.07</v>
       </c>
       <c r="H49" s="1">
-        <v>33301.08</v>
+        <v>34987.55</v>
       </c>
       <c r="I49" s="1">
-        <v>26.197864400475</v>
+        <v>29.519611667163</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>160414.8</v>
+        <v>153510.62</v>
       </c>
       <c r="M49" s="1">
-        <v>160414.8</v>
+        <v>153510.62</v>
       </c>
       <c r="N49" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" s="1">
-        <v>894.0</v>
+        <v>833.0</v>
       </c>
       <c r="C50" s="1">
-        <v>347.2</v>
+        <v>333.2</v>
       </c>
       <c r="D50" s="1">
-        <v>105.96799776</v>
+        <v>105.9679952</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>94735.39</v>
+        <v>88271.34</v>
       </c>
       <c r="H50" s="1">
-        <v>215661.41</v>
+        <v>189284.26</v>
       </c>
       <c r="I50" s="1">
-        <v>227.6460887531</v>
+        <v>214.43456052667</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>310396.8</v>
+        <v>277555.6</v>
       </c>
       <c r="M50" s="1">
-        <v>310396.8</v>
+        <v>277555.6</v>
       </c>
       <c r="N50" s="1">
-        <v>0.55</v>
+        <v>0.49</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" s="1">
-        <v>2202.0</v>
+        <v>2053.0</v>
       </c>
       <c r="C51" s="1">
-        <v>78.48</v>
+        <v>74.72</v>
       </c>
       <c r="D51" s="1">
-        <v>46.71808356</v>
+        <v>46.71808573</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>102873.22</v>
+        <v>95912.23</v>
       </c>
       <c r="H51" s="1">
-        <v>69939.74</v>
+        <v>57487.93</v>
       </c>
       <c r="I51" s="1">
-        <v>67.986342801363</v>
+        <v>59.938060036765</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>172812.96</v>
+        <v>153400.16</v>
       </c>
       <c r="M51" s="1">
-        <v>172812.96</v>
+        <v>153400.16</v>
       </c>
       <c r="N51" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" s="1">
-        <v>2326.0</v>
+        <v>2168.0</v>
       </c>
       <c r="C52" s="1">
-        <v>75.78</v>
+        <v>77.79</v>
       </c>
       <c r="D52" s="1">
-        <v>89.55896389</v>
+        <v>89.55896218</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>208314.15</v>
+        <v>194163.83</v>
       </c>
       <c r="H52" s="1">
-        <v>-32049.87</v>
+        <v>-25515.11</v>
       </c>
       <c r="I52" s="1">
-        <v>-15.385354283422</v>
+        <v>-13.141021167537</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>176264.28</v>
+        <v>168648.72</v>
       </c>
       <c r="M52" s="1">
-        <v>176264.28</v>
+        <v>168648.72</v>
       </c>
       <c r="N52" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" s="1">
-        <v>2754.0</v>
+        <v>2567.0</v>
       </c>
       <c r="C53" s="1">
-        <v>143.9</v>
+        <v>151.28</v>
       </c>
       <c r="D53" s="1">
-        <v>179.53710603</v>
+        <v>179.53710557</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>494445.19</v>
+        <v>460871.75</v>
       </c>
       <c r="H53" s="1">
-        <v>-98144.59</v>
+        <v>-72535.99</v>
       </c>
       <c r="I53" s="1">
-        <v>-19.849437710174</v>
+        <v>-15.738866615279</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>396300.6</v>
+        <v>388335.76</v>
       </c>
       <c r="M53" s="1">
-        <v>396300.6</v>
+        <v>388335.76</v>
       </c>
       <c r="N53" s="1">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" s="1">
-        <v>2703.0</v>
+        <v>3437.0</v>
       </c>
       <c r="C54" s="1">
-        <v>31.46</v>
+        <v>32.32</v>
       </c>
       <c r="D54" s="1">
-        <v>30.13069922</v>
+        <v>30.81362235</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>81443.28</v>
+        <v>105906.42</v>
       </c>
       <c r="H54" s="1">
-        <v>3593.1</v>
+        <v>5177.42</v>
       </c>
       <c r="I54" s="1">
-        <v>4.4117820402125</v>
+        <v>4.8886743598736</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>85036.38</v>
+        <v>111083.84</v>
       </c>
       <c r="M54" s="1">
-        <v>85036.38</v>
+        <v>111083.84</v>
       </c>
       <c r="N54" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" s="1">
-        <v>1697.0</v>
+        <v>1582.0</v>
       </c>
       <c r="C55" s="1">
-        <v>268.0</v>
+        <v>265.6</v>
       </c>
       <c r="D55" s="1">
-        <v>195.04291691</v>
+        <v>195.04291403</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>330987.83</v>
+        <v>308557.89</v>
       </c>
       <c r="H55" s="1">
-        <v>123808.17</v>
+        <v>111621.31</v>
       </c>
       <c r="I55" s="1">
-        <v>37.405656274432</v>
+        <v>36.175159870324</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>454796.0</v>
+        <v>420179.2</v>
       </c>
       <c r="M55" s="1">
-        <v>454796.0</v>
+        <v>420179.2</v>
       </c>
       <c r="N55" s="1">
-        <v>0.8</v>
+        <v>0.75</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" s="1">
-        <v>651.0</v>
+        <v>607.0</v>
       </c>
       <c r="C56" s="1">
-        <v>269.6</v>
+        <v>272.75</v>
       </c>
       <c r="D56" s="1">
-        <v>152.21493088</v>
+        <v>152.21492586</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>99091.92</v>
+        <v>92394.46</v>
       </c>
       <c r="H56" s="1">
-        <v>76417.68</v>
+        <v>73164.79</v>
       </c>
       <c r="I56" s="1">
-        <v>77.117972888203</v>
+        <v>79.187420977405</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>175509.6</v>
+        <v>165559.25</v>
       </c>
       <c r="M56" s="1">
-        <v>175509.6</v>
+        <v>165559.25</v>
       </c>
       <c r="N56" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" s="1">
-        <v>4122.0</v>
+        <v>2982.0</v>
       </c>
       <c r="C57" s="1">
-        <v>75.68</v>
+        <v>78.09</v>
       </c>
       <c r="D57" s="1">
-        <v>24.9524163</v>
+        <v>24.95241784</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>102853.86</v>
+        <v>74408.11</v>
       </c>
       <c r="H57" s="1">
-        <v>209099.1</v>
+        <v>158456.27</v>
       </c>
       <c r="I57" s="1">
-        <v>203.29728023819</v>
+        <v>212.95564421674</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>311952.96</v>
+        <v>232864.38</v>
       </c>
       <c r="M57" s="1">
-        <v>311952.96</v>
+        <v>232864.38</v>
       </c>
       <c r="N57" s="1">
-        <v>0.55</v>
+        <v>0.42</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" s="1">
-        <v>1291.0</v>
+        <v>1204.0</v>
       </c>
       <c r="C58" s="1">
-        <v>51.15</v>
+        <v>48.6</v>
       </c>
       <c r="D58" s="1">
-        <v>47.81890008</v>
+        <v>47.81890365</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>61734.2</v>
+        <v>57573.96</v>
       </c>
       <c r="H58" s="1">
-        <v>4300.45</v>
+        <v>940.44</v>
       </c>
       <c r="I58" s="1">
-        <v>6.9660739104095</v>
+        <v>1.6334467874018</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>66034.65</v>
+        <v>58514.4</v>
       </c>
       <c r="M58" s="1">
-        <v>66034.65</v>
+        <v>58514.4</v>
       </c>
       <c r="N58" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" s="1">
-        <v>1999.0</v>
+        <v>1864.0</v>
       </c>
       <c r="C59" s="1">
-        <v>58.36</v>
+        <v>45.895</v>
       </c>
       <c r="D59" s="1">
-        <v>25.9789995</v>
+        <v>25.97900215</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>51932.02</v>
+        <v>48424.86</v>
       </c>
       <c r="H59" s="1">
-        <v>64729.62</v>
+        <v>37123.42</v>
       </c>
       <c r="I59" s="1">
-        <v>124.64298519488</v>
+        <v>76.661904649802</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>116661.64</v>
+        <v>85548.28</v>
       </c>
       <c r="M59" s="1">
-        <v>116661.64</v>
+        <v>85548.28</v>
       </c>
       <c r="N59" s="1">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" s="1">
-        <v>7628.0</v>
+        <v>7111.0</v>
       </c>
       <c r="C60" s="1">
-        <v>34.6</v>
+        <v>34.12</v>
       </c>
       <c r="D60" s="1">
-        <v>14.94934321</v>
+        <v>14.94934327</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>114033.59</v>
+        <v>106304.78</v>
       </c>
       <c r="H60" s="1">
-        <v>149895.21</v>
+        <v>136322.54</v>
       </c>
       <c r="I60" s="1">
-        <v>131.44829519092</v>
+        <v>128.23745084652</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>263928.8</v>
+        <v>242627.32</v>
       </c>
       <c r="M60" s="1">
-        <v>263928.8</v>
+        <v>242627.32</v>
       </c>
       <c r="N60" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" s="1">
-        <v>8107.0</v>
+        <v>7558.0</v>
       </c>
       <c r="C61" s="1">
-        <v>10.235</v>
+        <v>10.33</v>
       </c>
       <c r="D61" s="1">
-        <v>7.74099297</v>
+        <v>7.74099233</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>62756.23</v>
+        <v>58506.42</v>
       </c>
       <c r="H61" s="1">
-        <v>20218.92</v>
+        <v>19567.72</v>
       </c>
       <c r="I61" s="1">
-        <v>32.218187740086</v>
+        <v>33.445423596248</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>82975.15</v>
+        <v>78074.14</v>
       </c>
       <c r="M61" s="1">
-        <v>82975.15</v>
+        <v>78074.14</v>
       </c>
       <c r="N61" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" s="1">
-        <v>236.0</v>
+        <v>220.0</v>
       </c>
       <c r="C62" s="1">
-        <v>237.6</v>
+        <v>243.4</v>
       </c>
       <c r="D62" s="1">
-        <v>257.10241525</v>
+        <v>257.10240909</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>60676.17</v>
+        <v>56562.53</v>
       </c>
       <c r="H62" s="1">
-        <v>-4602.57</v>
+        <v>-3014.53</v>
       </c>
       <c r="I62" s="1">
-        <v>-7.5854655954718</v>
+        <v>-5.3295529743807</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>56073.6</v>
+        <v>53548.0</v>
       </c>
       <c r="M62" s="1">
-        <v>56073.6</v>
+        <v>53548.0</v>
       </c>
       <c r="N62" s="1">
         <v>0.1</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" s="1">
-        <v>2497.0</v>
+        <v>2328.0</v>
       </c>
       <c r="C63" s="1">
-        <v>82.21</v>
+        <v>81.74</v>
       </c>
       <c r="D63" s="1">
-        <v>30.90565078</v>
+        <v>30.90565292</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>77171.41</v>
+        <v>71948.36</v>
       </c>
       <c r="H63" s="1">
-        <v>128106.96</v>
+        <v>118342.36</v>
       </c>
       <c r="I63" s="1">
-        <v>166.00313509887</v>
+        <v>164.48235929214</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>205278.37</v>
+        <v>190290.72</v>
       </c>
       <c r="M63" s="1">
-        <v>205278.37</v>
+        <v>190290.72</v>
       </c>
       <c r="N63" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" s="1">
-        <v>449.0</v>
+        <v>419.0</v>
       </c>
       <c r="C64" s="1">
-        <v>253.8</v>
+        <v>245.8</v>
       </c>
       <c r="D64" s="1">
-        <v>89.32755011</v>
+        <v>89.32754177</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>40108.07</v>
+        <v>37428.24</v>
       </c>
       <c r="H64" s="1">
-        <v>73848.13</v>
+        <v>65561.96</v>
       </c>
       <c r="I64" s="1">
-        <v>184.12287103319</v>
+        <v>175.16709308266</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>113956.2</v>
+        <v>102990.2</v>
       </c>
       <c r="M64" s="1">
-        <v>113956.2</v>
+        <v>102990.2</v>
       </c>
       <c r="N64" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" s="1">
-        <v>3703.0</v>
+        <v>3452.0</v>
       </c>
       <c r="C65" s="1">
-        <v>20.38</v>
+        <v>21.63</v>
       </c>
       <c r="D65" s="1">
-        <v>13.54244666</v>
+        <v>13.54244786</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>50147.68</v>
+        <v>46748.53</v>
       </c>
       <c r="H65" s="1">
-        <v>25319.46</v>
+        <v>27918.23</v>
       </c>
       <c r="I65" s="1">
-        <v>50.489793346372</v>
+        <v>59.720016864701</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>75467.14</v>
+        <v>74666.76</v>
       </c>
       <c r="M65" s="1">
-        <v>75467.14</v>
+        <v>74666.76</v>
       </c>
       <c r="N65" s="1">
         <v>0.13</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" s="1">
-        <v>3161.0</v>
+        <v>2947.0</v>
       </c>
       <c r="C66" s="1">
-        <v>37.01</v>
+        <v>36.05</v>
       </c>
       <c r="D66" s="1">
-        <v>31.31229991</v>
+        <v>31.31230064</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>98978.18</v>
+        <v>92277.35</v>
       </c>
       <c r="H66" s="1">
-        <v>18010.43</v>
+        <v>13962.0</v>
       </c>
       <c r="I66" s="1">
-        <v>18.196364087519</v>
+        <v>15.130473512731</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>116988.61</v>
+        <v>106239.35</v>
       </c>
       <c r="M66" s="1">
-        <v>116988.61</v>
+        <v>106239.35</v>
       </c>
       <c r="N66" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" s="1">
-        <v>3565.0</v>
+        <v>3323.0</v>
       </c>
       <c r="C67" s="1">
-        <v>30.48</v>
+        <v>30.0</v>
       </c>
       <c r="D67" s="1">
-        <v>17.20058345</v>
+        <v>17.20058381</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>61320.08</v>
+        <v>57157.54</v>
       </c>
       <c r="H67" s="1">
-        <v>47341.12</v>
+        <v>42532.46</v>
       </c>
       <c r="I67" s="1">
-        <v>77.203291319907</v>
+        <v>74.412684660676</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>108661.2</v>
+        <v>99690.0</v>
       </c>
       <c r="M67" s="1">
-        <v>108661.2</v>
+        <v>99690.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" s="1">
-        <v>2038.0</v>
+        <v>1900.0</v>
       </c>
       <c r="C68" s="1">
-        <v>22.9</v>
+        <v>20.42</v>
       </c>
       <c r="D68" s="1">
-        <v>26.52603533</v>
+        <v>26.52603684</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>54060.06</v>
+        <v>50399.47</v>
       </c>
       <c r="H68" s="1">
-        <v>-7389.86</v>
+        <v>-11601.47</v>
       </c>
       <c r="I68" s="1">
-        <v>-13.669722157171</v>
+        <v>-23.019031747754</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>46670.2</v>
+        <v>38798.0</v>
       </c>
       <c r="M68" s="1">
-        <v>46670.2</v>
+        <v>38798.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" s="1">
         <v>83871.0</v>
       </c>
       <c r="C69" s="1">
-        <v>7.263</v>
+        <v>7.048</v>
       </c>
       <c r="D69" s="1">
         <v>6.6885151</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
         <v>560972.45</v>
       </c>
       <c r="H69" s="1">
-        <v>48182.62</v>
+        <v>30150.36</v>
       </c>
       <c r="I69" s="1">
-        <v>8.5891241183056</v>
+        <v>5.3746596646591</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>609155.07</v>
+        <v>591122.81</v>
       </c>
       <c r="M69" s="1">
-        <v>609155.07</v>
+        <v>591122.81</v>
       </c>
       <c r="N69" s="1">
-        <v>1.07</v>
+        <v>1.05</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" s="1">
         <v>200382.0</v>
       </c>
       <c r="C70" s="1">
-        <v>11.364</v>
+        <v>11.24</v>
       </c>
       <c r="D70" s="1">
         <v>10.64401778</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
         <v>2132869.57</v>
       </c>
       <c r="H70" s="1">
-        <v>144271.48</v>
+        <v>119424.11</v>
       </c>
       <c r="I70" s="1">
-        <v>6.764196087246</v>
+        <v>5.5992223659509</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>2277141.05</v>
+        <v>2252293.68</v>
       </c>
       <c r="M70" s="1">
-        <v>2277141.05</v>
+        <v>2252293.68</v>
       </c>
       <c r="N70" s="1">
         <v>4.02</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" s="1">
-        <v>296000.0</v>
+        <v>156.0</v>
       </c>
       <c r="C71" s="1">
-        <v>98.49414383</v>
+        <v>1079.84</v>
       </c>
       <c r="D71" s="1">
-        <v>100.5575</v>
+        <v>1079.31314103</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>297650.2</v>
+        <v>168372.85</v>
       </c>
       <c r="H71" s="1">
-        <v>-1403.97</v>
+        <v>82.19</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.47168454783501</v>
+        <v>0.048814283300425</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
-      <c r="K71" t="s">
-        <v>168</v>
+      <c r="K71">
+        <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>291542.67</v>
+        <v>168455.04</v>
       </c>
       <c r="M71" s="1">
-        <v>296246.23</v>
+        <v>168455.04</v>
       </c>
       <c r="N71" s="1">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" s="1">
+        <v>296000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>97.50632744</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.5575</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>297650.2</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-3739.96</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.2564950401512</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72" t="s">
         <v>170</v>
       </c>
-      <c r="B72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L72" s="1">
-        <v>99578.35</v>
+        <v>288618.73</v>
       </c>
       <c r="M72" s="1">
-        <v>99886.23</v>
+        <v>293910.24</v>
       </c>
       <c r="N72" s="1">
-        <v>0.18</v>
+        <v>0.52</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" s="1">
         <v>100000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>109.12469603</v>
+        <v>98.86158186</v>
       </c>
       <c r="D73" s="1">
-        <v>106.88494</v>
+        <v>99.331</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>106884.94</v>
+        <v>99331.0</v>
       </c>
       <c r="H73" s="1">
-        <v>6077.08</v>
+        <v>37.09</v>
       </c>
       <c r="I73" s="1">
-        <v>5.6856279284996</v>
+        <v>0.03733980328397</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
-      <c r="K73" t="s">
-        <v>173</v>
+      <c r="K73">
+        <v>506.51</v>
       </c>
       <c r="L73" s="1">
-        <v>109124.69</v>
+        <v>98861.58</v>
       </c>
       <c r="M73" s="1">
-        <v>112962.02</v>
+        <v>99368.09</v>
       </c>
       <c r="N73" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>174</v>
+      </c>
+      <c r="B74" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>107.98309194</v>
+      </c>
+      <c r="D74" s="1">
+        <v>106.88494</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>106884.94</v>
+      </c>
+      <c r="H74" s="1">
+        <v>5243.7</v>
+      </c>
+      <c r="I74" s="1">
+        <v>4.905929684762</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74" t="s">
         <v>175</v>
       </c>
-      <c r="B74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L74" s="1">
-        <v>302412.9</v>
+        <v>107983.09</v>
       </c>
       <c r="M74" s="1">
-        <v>303678.65</v>
+        <v>112128.64</v>
       </c>
       <c r="N74" s="1">
-        <v>0.54</v>
+        <v>0.2</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B75" s="1">
         <v>300000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>101.92849082</v>
+        <v>100.1205424</v>
       </c>
       <c r="D75" s="1">
-        <v>99.89</v>
+        <v>99.847</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>299670.0</v>
+        <v>299541.0</v>
       </c>
       <c r="H75" s="1">
-        <v>8700.4</v>
+        <v>2661.72</v>
       </c>
       <c r="I75" s="1">
-        <v>2.9033269930257</v>
+        <v>0.8885995573227</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="L75" s="1">
-        <v>305785.47</v>
+        <v>300361.62</v>
       </c>
       <c r="M75" s="1">
-        <v>308370.4</v>
+        <v>302202.72</v>
       </c>
       <c r="N75" s="1">
         <v>0.54</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>180</v>
+      </c>
+      <c r="B76" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>100.55925753</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>5352.98</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1.7862915874128</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76" t="s">
         <v>181</v>
       </c>
-      <c r="B76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L76" s="1">
-        <v>315112.47</v>
+        <v>301677.77</v>
       </c>
       <c r="M76" s="1">
-        <v>322289.97</v>
+        <v>305022.98</v>
       </c>
       <c r="N76" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>319000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>97.99421138</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.853972</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>318534.17</v>
+      </c>
+      <c r="H77" s="1">
+        <v>1900.34</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.59658905667797</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="s">
         <v>184</v>
       </c>
-      <c r="B77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L77" s="1">
-        <v>194424.75</v>
+        <v>312601.53</v>
       </c>
       <c r="M77" s="1">
-        <v>195493.24</v>
+        <v>320434.51</v>
       </c>
       <c r="N77" s="1">
-        <v>0.34</v>
+        <v>0.57</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B78" s="1">
         <v>200000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>94.26970086</v>
+        <v>96.41927716</v>
       </c>
       <c r="D78" s="1">
-        <v>94.08838</v>
+        <v>99.253</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>188176.76</v>
+        <v>198506.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1466.07</v>
+        <v>-4270.19</v>
       </c>
       <c r="I78" s="1">
-        <v>0.77909195588233</v>
+        <v>-2.1511641965482</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="L78" s="1">
-        <v>188539.41</v>
+        <v>192838.55</v>
       </c>
       <c r="M78" s="1">
-        <v>189642.83</v>
+        <v>194235.81</v>
       </c>
       <c r="N78" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>93.94763356</v>
+      </c>
+      <c r="D79" s="1">
+        <v>94.08838</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>188176.76</v>
+      </c>
+      <c r="H79" s="1">
+        <v>945.22</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.50230432280798</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
         <v>190</v>
       </c>
-      <c r="B79" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L79" s="1">
-        <v>118844.52</v>
+        <v>187895.27</v>
       </c>
       <c r="M79" s="1">
-        <v>119586.23</v>
+        <v>189121.98</v>
       </c>
       <c r="N79" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>192</v>
       </c>
       <c r="B80" s="1">
-        <v>200000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>102.15239585</v>
+        <v>99.10435806</v>
       </c>
       <c r="D80" s="1">
-        <v>105.889435</v>
+        <v>99.646</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>211778.87</v>
+        <v>118578.74</v>
       </c>
       <c r="H80" s="1">
-        <v>-7178.19</v>
+        <v>309.08</v>
       </c>
       <c r="I80" s="1">
-        <v>-3.3894741245904</v>
+        <v>0.26065380691345</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
-        <v>295.89</v>
+        <v>953.63</v>
       </c>
       <c r="L80" s="1">
-        <v>204304.79</v>
+        <v>117934.19</v>
       </c>
       <c r="M80" s="1">
-        <v>204600.68</v>
+        <v>118887.82</v>
       </c>
       <c r="N80" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>194</v>
       </c>
       <c r="B81" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>110.32452751</v>
+        <v>101.34132066</v>
       </c>
       <c r="D81" s="1">
-        <v>115.12564</v>
+        <v>105.889435</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>115125.64</v>
+        <v>211778.87</v>
       </c>
       <c r="H81" s="1">
-        <v>767.59</v>
+        <v>-8307.19</v>
       </c>
       <c r="I81" s="1">
-        <v>0.6667411360319</v>
+        <v>-3.9225773562773</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
-      <c r="K81" t="s">
-        <v>195</v>
+      <c r="K81">
+        <v>789.04</v>
       </c>
       <c r="L81" s="1">
-        <v>110324.53</v>
+        <v>202682.64</v>
       </c>
       <c r="M81" s="1">
-        <v>115893.23</v>
+        <v>203471.68</v>
       </c>
       <c r="N81" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B82" s="1">
-        <v>268000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>100.1961828</v>
+        <v>109.19344868</v>
       </c>
       <c r="D82" s="1">
-        <v>99.58</v>
+        <v>115.12564</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>266874.4</v>
+        <v>115125.64</v>
       </c>
       <c r="H82" s="1">
-        <v>3413.56</v>
+        <v>-5868.37</v>
       </c>
       <c r="I82" s="1">
-        <v>1.2790885899884</v>
+        <v>-5.0973614565791</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
-      <c r="K82" t="s">
-        <v>198</v>
+      <c r="K82">
+        <v>63.82</v>
       </c>
       <c r="L82" s="1">
-        <v>268525.77</v>
+        <v>109193.45</v>
       </c>
       <c r="M82" s="1">
-        <v>270287.96</v>
+        <v>109257.27</v>
       </c>
       <c r="N82" s="1">
-        <v>0.48</v>
+        <v>0.19</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B83" s="1">
-        <v>100000.0</v>
+        <v>268000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>104.4166944</v>
+        <v>99.51864753</v>
       </c>
       <c r="D83" s="1">
-        <v>107.26644</v>
+        <v>99.58</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>107266.44</v>
+        <v>266874.4</v>
       </c>
       <c r="H83" s="1">
-        <v>-2055.23</v>
+        <v>2148.45</v>
       </c>
       <c r="I83" s="1">
-        <v>-1.9160046702398</v>
+        <v>0.80504162257601</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
-      <c r="K83">
-        <v>794.52</v>
+      <c r="K83" t="s">
+        <v>199</v>
       </c>
       <c r="L83" s="1">
-        <v>104416.69</v>
+        <v>266709.97</v>
       </c>
       <c r="M83" s="1">
-        <v>105211.21</v>
+        <v>269022.85</v>
       </c>
       <c r="N83" s="1">
-        <v>0.19</v>
+        <v>0.48</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B84" s="1">
         <v>400000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>96.7078193</v>
+        <v>95.96873198</v>
       </c>
       <c r="D84" s="1">
         <v>97.072878</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>388291.51</v>
       </c>
       <c r="H84" s="1">
-        <v>5235.66</v>
+        <v>2991.64</v>
       </c>
       <c r="I84" s="1">
-        <v>1.3483838469711</v>
+        <v>0.77046237760903</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="L84" s="1">
-        <v>386831.28</v>
+        <v>383874.93</v>
       </c>
       <c r="M84" s="1">
-        <v>393527.17</v>
+        <v>391283.15</v>
       </c>
       <c r="N84" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B85" s="1">
         <v>200000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>107.80028614</v>
+        <v>106.9161402</v>
       </c>
       <c r="D85" s="1">
         <v>105.40625</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
         <v>210812.5</v>
       </c>
       <c r="H85" s="1">
-        <v>5222.5</v>
+        <v>4178.25</v>
       </c>
       <c r="I85" s="1">
-        <v>2.4773198932701</v>
+        <v>1.9819745034094</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
-      <c r="K85">
-        <v>434.43</v>
+      <c r="K85" t="s">
+        <v>205</v>
       </c>
       <c r="L85" s="1">
-        <v>215600.57</v>
+        <v>213832.28</v>
       </c>
       <c r="M85" s="1">
-        <v>216035.0</v>
+        <v>214990.75</v>
       </c>
       <c r="N85" s="1">
         <v>0.38</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>207</v>
       </c>
       <c r="B86" s="1">
         <v>241000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.2868856</v>
+        <v>98.43548795</v>
       </c>
       <c r="D86" s="1">
         <v>101.536286</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>244702.45</v>
       </c>
       <c r="H86" s="1">
-        <v>1894.54</v>
+        <v>275.55</v>
       </c>
       <c r="I86" s="1">
-        <v>0.77422191727136</v>
+        <v>0.11260614677131</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86" t="s">
         <v>208</v>
       </c>
       <c r="L86" s="1">
-        <v>239281.39</v>
+        <v>237229.53</v>
       </c>
       <c r="M86" s="1">
-        <v>246596.99</v>
+        <v>244978.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>210</v>
       </c>
       <c r="B87" s="1">
         <v>195000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.31626248</v>
+        <v>98.82335506</v>
       </c>
       <c r="D87" s="1">
         <v>99.658</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
         <v>194333.1</v>
       </c>
       <c r="H87" s="1">
-        <v>2231.53</v>
+        <v>-205.68</v>
       </c>
       <c r="I87" s="1">
-        <v>1.1483015502763</v>
+        <v>-0.10583889208786</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
-      <c r="K87">
-        <v>947.92</v>
+      <c r="K87" t="s">
+        <v>211</v>
       </c>
       <c r="L87" s="1">
-        <v>195616.71</v>
+        <v>192705.54</v>
       </c>
       <c r="M87" s="1">
-        <v>196564.63</v>
+        <v>194127.42</v>
       </c>
       <c r="N87" s="1">
         <v>0.35</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B88" s="1">
         <v>200000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>92.33109516</v>
+        <v>91.81705298</v>
       </c>
       <c r="D88" s="1">
         <v>92.2246</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>184449.2</v>
       </c>
       <c r="H88" s="1">
-        <v>2097.92</v>
+        <v>1289.02</v>
       </c>
       <c r="I88" s="1">
-        <v>1.1373971803619</v>
+        <v>0.69884824656328</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="L88" s="1">
-        <v>184662.19</v>
+        <v>183634.11</v>
       </c>
       <c r="M88" s="1">
-        <v>186547.12</v>
+        <v>185738.22</v>
       </c>
       <c r="N88" s="1">
         <v>0.33</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B89" s="1">
         <v>198000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>100.25976642</v>
+        <v>99.66395423</v>
       </c>
       <c r="D89" s="1">
         <v>99.607</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
         <v>197221.86</v>
       </c>
       <c r="H89" s="1">
-        <v>4386.57</v>
+        <v>3573.02</v>
       </c>
       <c r="I89" s="1">
-        <v>2.2241804230018</v>
+        <v>1.8116754400349</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L89" s="1">
-        <v>198514.34</v>
+        <v>197334.63</v>
       </c>
       <c r="M89" s="1">
-        <v>201608.43</v>
+        <v>200794.88</v>
       </c>
       <c r="N89" s="1">
         <v>0.36</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B90" s="1">
         <v>200000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>99.70400908</v>
+        <v>99.06670176</v>
       </c>
       <c r="D90" s="1">
         <v>99.991</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
         <v>199982.0</v>
       </c>
       <c r="H90" s="1">
-        <v>-75.35</v>
+        <v>-966.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-0.037678391055195</v>
+        <v>-0.48324349191427</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
-        <v>498.63</v>
+        <v>882.19</v>
       </c>
       <c r="L90" s="1">
-        <v>199408.02</v>
+        <v>198133.41</v>
       </c>
       <c r="M90" s="1">
-        <v>199906.65</v>
+        <v>199015.6</v>
       </c>
       <c r="N90" s="1">
         <v>0.35</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B91" s="1">
         <v>300000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>101.03773114</v>
+        <v>100.23305839</v>
       </c>
       <c r="D91" s="1">
         <v>99.834</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
         <v>299502.0</v>
       </c>
       <c r="H91" s="1">
-        <v>6335.85</v>
+        <v>4620.46</v>
       </c>
       <c r="I91" s="1">
-        <v>2.1154616663662</v>
+        <v>1.54271423897</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="L91" s="1">
-        <v>303113.19</v>
+        <v>300699.17</v>
       </c>
       <c r="M91" s="1">
-        <v>305837.85</v>
+        <v>304122.46</v>
       </c>
       <c r="N91" s="1">
         <v>0.54</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B92" s="1">
         <v>361000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>99.06221791</v>
+        <v>98.29977813</v>
       </c>
       <c r="D92" s="1">
         <v>99.459</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
         <v>359046.99</v>
       </c>
       <c r="H92" s="1">
-        <v>4385.65</v>
+        <v>2276.12</v>
       </c>
       <c r="I92" s="1">
-        <v>1.2214696466332</v>
+        <v>0.63393373663988</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="L92" s="1">
-        <v>357614.61</v>
+        <v>354862.2</v>
       </c>
       <c r="M92" s="1">
-        <v>363432.64</v>
+        <v>361323.11</v>
       </c>
       <c r="N92" s="1">
         <v>0.64</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B93" s="1">
         <v>300000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>98.70967707</v>
+        <v>97.64977986</v>
       </c>
       <c r="D93" s="1">
         <v>99.292</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
         <v>297876.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3114.68</v>
+        <v>-4696.52</v>
       </c>
       <c r="I93" s="1">
-        <v>1.0456297251205</v>
+        <v>-1.576669486632</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
-      <c r="K93" t="s">
-        <v>227</v>
+      <c r="K93">
+        <v>230.14</v>
       </c>
       <c r="L93" s="1">
-        <v>296129.04</v>
+        <v>292949.34</v>
       </c>
       <c r="M93" s="1">
-        <v>300990.68</v>
+        <v>293179.48</v>
       </c>
       <c r="N93" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>229</v>
       </c>
       <c r="B94" s="1">
         <v>200000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>104.07351445</v>
+        <v>103.08625883</v>
       </c>
       <c r="D94" s="1">
         <v>107.330955</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
         <v>214661.91</v>
       </c>
       <c r="H94" s="1">
-        <v>-5452.16</v>
+        <v>-6881.68</v>
       </c>
       <c r="I94" s="1">
-        <v>-2.5398823666481</v>
+        <v>-3.2058225886465</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94" t="s">
         <v>230</v>
       </c>
       <c r="L94" s="1">
-        <v>208147.03</v>
+        <v>206172.52</v>
       </c>
       <c r="M94" s="1">
-        <v>209209.75</v>
+        <v>207780.23</v>
       </c>
       <c r="N94" s="1">
         <v>0.37</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>232</v>
       </c>
       <c r="B95" s="1">
         <v>100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.40286096</v>
+        <v>98.69096136</v>
       </c>
       <c r="D95" s="1">
         <v>99.84809</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
         <v>99848.09</v>
       </c>
       <c r="H95" s="1">
-        <v>840.04</v>
+        <v>313.08</v>
       </c>
       <c r="I95" s="1">
-        <v>0.84131804624405</v>
+        <v>0.31355632341089</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95" t="s">
         <v>233</v>
       </c>
       <c r="L95" s="1">
-        <v>99402.86</v>
+        <v>98690.96</v>
       </c>
       <c r="M95" s="1">
-        <v>100688.13</v>
+        <v>100161.17</v>
       </c>
       <c r="N95" s="1">
         <v>0.18</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>235</v>
       </c>
       <c r="B96" s="1">
         <v>200000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.900167</v>
+        <v>99.20813471</v>
       </c>
       <c r="D96" s="1">
         <v>102.14904</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
         <v>204298.08</v>
       </c>
       <c r="H96" s="1">
-        <v>-3721.03</v>
+        <v>-4735.24</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.8213729664028</v>
+        <v>-2.3178093499459</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
-      <c r="K96">
-        <v>776.71</v>
+      <c r="K96" t="s">
+        <v>236</v>
       </c>
       <c r="L96" s="1">
-        <v>199800.34</v>
+        <v>198416.26</v>
       </c>
       <c r="M96" s="1">
-        <v>200577.05</v>
+        <v>199562.84</v>
       </c>
       <c r="N96" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B97" s="1">
         <v>199000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>100.99147811</v>
+        <v>100.01433647</v>
       </c>
       <c r="D97" s="1">
         <v>99.298</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
         <v>197603.02</v>
       </c>
       <c r="H97" s="1">
-        <v>5440.44</v>
+        <v>3918.46</v>
       </c>
       <c r="I97" s="1">
-        <v>2.7532170307923</v>
+        <v>1.9829960088667</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="L97" s="1">
-        <v>200973.04</v>
+        <v>199028.53</v>
       </c>
       <c r="M97" s="1">
-        <v>203043.46</v>
+        <v>201521.48</v>
       </c>
       <c r="N97" s="1">
         <v>0.36</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B98" s="1">
         <v>243000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>98.72057099</v>
+        <v>97.58679886</v>
       </c>
       <c r="D98" s="1">
         <v>100.0</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
         <v>243000.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2286.81</v>
+        <v>-20.47</v>
       </c>
       <c r="I98" s="1">
-        <v>0.94107407407407</v>
+        <v>-0.0084238683127572</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="L98" s="1">
-        <v>239890.99</v>
+        <v>237135.93</v>
       </c>
       <c r="M98" s="1">
-        <v>245286.81</v>
+        <v>242979.53</v>
       </c>
       <c r="N98" s="1">
         <v>0.43</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B99" s="1">
         <v>200000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.29302969</v>
+        <v>98.41797424</v>
       </c>
       <c r="D99" s="1">
         <v>101.80907</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
         <v>203618.14</v>
       </c>
       <c r="H99" s="1">
-        <v>-1490.65</v>
+        <v>-2826.56</v>
       </c>
       <c r="I99" s="1">
-        <v>-0.73208113972557</v>
+        <v>-1.3881670857027</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="L99" s="1">
-        <v>198586.06</v>
+        <v>196835.94</v>
       </c>
       <c r="M99" s="1">
-        <v>202127.49</v>
+        <v>200791.58</v>
       </c>
       <c r="N99" s="1">
         <v>0.36</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B100" s="1">
         <v>200000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.38274563</v>
+        <v>100.47385297</v>
       </c>
       <c r="D100" s="1">
         <v>100.0</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
         <v>200000.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3805.5</v>
+        <v>2471.44</v>
       </c>
       <c r="I100" s="1">
-        <v>1.90275</v>
+        <v>1.23572</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L100" s="1">
-        <v>202765.49</v>
+        <v>200947.7</v>
       </c>
       <c r="M100" s="1">
-        <v>203805.5</v>
+        <v>202471.44</v>
       </c>
       <c r="N100" s="1">
         <v>0.36</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B101" s="1">
         <v>300000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>106.29458841</v>
+        <v>104.73836184</v>
       </c>
       <c r="D101" s="1">
         <v>109.55781</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
         <v>328673.43</v>
       </c>
       <c r="H101" s="1">
-        <v>-575.97</v>
+        <v>-4463.82</v>
       </c>
       <c r="I101" s="1">
-        <v>-0.17524081578484</v>
+        <v>-1.3581322956346</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="L101" s="1">
-        <v>318883.76</v>
+        <v>314215.09</v>
       </c>
       <c r="M101" s="1">
-        <v>328097.46</v>
+        <v>324209.61</v>
       </c>
       <c r="N101" s="1">
         <v>0.58</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B102" s="1">
         <v>400000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>100.62875374</v>
+        <v>99.47722902</v>
       </c>
       <c r="D102" s="1">
         <v>102.95621</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
         <v>411824.84</v>
       </c>
       <c r="H102" s="1">
-        <v>-1857.77</v>
+        <v>-5587.16</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.45110683464358</v>
+        <v>-1.3566835842151</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="L102" s="1">
-        <v>402515.02</v>
+        <v>397908.91</v>
       </c>
       <c r="M102" s="1">
-        <v>409967.07</v>
+        <v>406237.68</v>
       </c>
       <c r="N102" s="1">
         <v>0.72</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B103" s="1">
         <v>400000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>99.89229957</v>
+        <v>98.8904068</v>
       </c>
       <c r="D103" s="1">
         <v>99.898</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
         <v>399592.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1555.28</v>
+        <v>-1575.58</v>
       </c>
       <c r="I103" s="1">
-        <v>0.38921700134137</v>
+        <v>-0.39429718312679</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="L103" s="1">
-        <v>399569.2</v>
+        <v>395561.63</v>
       </c>
       <c r="M103" s="1">
-        <v>401147.28</v>
+        <v>398016.42</v>
       </c>
       <c r="N103" s="1">
         <v>0.71</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B104" s="1">
         <v>239000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>98.29229586</v>
+        <v>97.38886736</v>
       </c>
       <c r="D104" s="1">
         <v>99.528</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
         <v>237871.92</v>
       </c>
       <c r="H104" s="1">
-        <v>2217.91</v>
+        <v>500.7</v>
       </c>
       <c r="I104" s="1">
-        <v>0.9323967284579</v>
+        <v>0.21049142748753</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="L104" s="1">
-        <v>234918.59</v>
+        <v>232759.39</v>
       </c>
       <c r="M104" s="1">
-        <v>240089.83</v>
+        <v>238372.62</v>
       </c>
       <c r="N104" s="1">
         <v>0.42</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B105" s="1">
         <v>200000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>98.06545259</v>
+        <v>97.25699077</v>
       </c>
       <c r="D105" s="1">
         <v>100.689795</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
         <v>201379.59</v>
       </c>
       <c r="H105" s="1">
-        <v>-52.11</v>
+        <v>-1299.17</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.025876505161223</v>
+        <v>-0.64513489177329</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L105" s="1">
-        <v>196130.9</v>
+        <v>194513.98</v>
       </c>
       <c r="M105" s="1">
-        <v>201327.48</v>
+        <v>200080.42</v>
       </c>
       <c r="N105" s="1">
         <v>0.36</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B106" s="1">
         <v>100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>100.998252</v>
+        <v>99.92321785</v>
       </c>
       <c r="D106" s="1">
         <v>99.861</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>99861.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2863.28</v>
+        <v>1993.72</v>
       </c>
       <c r="I106" s="1">
-        <v>2.8672654990437</v>
+        <v>1.9964951282282</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L106" s="1">
-        <v>100998.25</v>
+        <v>99923.21</v>
       </c>
       <c r="M106" s="1">
-        <v>102724.28</v>
+        <v>101854.72</v>
       </c>
       <c r="N106" s="1">
         <v>0.18</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B107" s="1">
         <v>200000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>98.93856134</v>
+        <v>98.16294497</v>
       </c>
       <c r="D107" s="1">
         <v>101.46918</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>202938.36</v>
       </c>
       <c r="H107" s="1">
-        <v>-3872.2</v>
+        <v>-4998.77</v>
       </c>
       <c r="I107" s="1">
-        <v>-1.9080670603626</v>
+        <v>-2.4631962138651</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L107" s="1">
-        <v>197877.12</v>
+        <v>196325.89</v>
       </c>
       <c r="M107" s="1">
-        <v>199066.16</v>
+        <v>197939.59</v>
       </c>
       <c r="N107" s="1">
         <v>0.35</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B108" s="1">
         <v>200000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>95.9201301</v>
+        <v>94.93926091</v>
       </c>
       <c r="D108" s="1">
         <v>99.077</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
         <v>198154.0</v>
       </c>
       <c r="H108" s="1">
-        <v>-809.63</v>
+        <v>-2387.81</v>
       </c>
       <c r="I108" s="1">
-        <v>-0.40858625109763</v>
+        <v>-1.205027402929</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="L108" s="1">
-        <v>191840.26</v>
+        <v>189878.52</v>
       </c>
       <c r="M108" s="1">
-        <v>197344.37</v>
+        <v>195766.19</v>
       </c>
       <c r="N108" s="1">
         <v>0.35</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B109" s="1">
         <v>200000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>105.27308451</v>
+        <v>104.30910267</v>
       </c>
       <c r="D109" s="1">
         <v>107.373425</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
         <v>214746.85</v>
       </c>
       <c r="H109" s="1">
-        <v>1273.29</v>
+        <v>-161.52</v>
       </c>
       <c r="I109" s="1">
-        <v>0.59292604291984</v>
+        <v>-0.075214141674255</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="L109" s="1">
-        <v>210546.17</v>
+        <v>208618.21</v>
       </c>
       <c r="M109" s="1">
-        <v>216020.14</v>
+        <v>214585.33</v>
       </c>
       <c r="N109" s="1">
         <v>0.38</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B110" s="1">
         <v>200000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>103.54417971</v>
+        <v>102.77931033</v>
       </c>
       <c r="D110" s="1">
         <v>109.343945</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>218687.89</v>
       </c>
       <c r="H110" s="1">
-        <v>-8892.68</v>
+        <v>-9901.87</v>
       </c>
       <c r="I110" s="1">
-        <v>-4.066379715859</v>
+        <v>-4.5278547431227</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L110" s="1">
-        <v>207088.36</v>
+        <v>205558.62</v>
       </c>
       <c r="M110" s="1">
-        <v>209795.21</v>
+        <v>208786.02</v>
       </c>
       <c r="N110" s="1">
         <v>0.37</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B111" s="1">
         <v>300000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>98.87764272</v>
+        <v>98.36373645</v>
       </c>
       <c r="D111" s="1">
         <v>102.00267</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>306008.01</v>
       </c>
       <c r="H111" s="1">
-        <v>-7988.1</v>
+        <v>-9016.12</v>
       </c>
       <c r="I111" s="1">
-        <v>-2.6104218644473</v>
+        <v>-2.946367318947</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="L111" s="1">
-        <v>296632.92</v>
+        <v>295091.21</v>
       </c>
       <c r="M111" s="1">
-        <v>298019.91</v>
+        <v>296991.89</v>
       </c>
       <c r="N111" s="1">
         <v>0.53</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B112" s="1">
         <v>111000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>99.83821433</v>
+        <v>99.0742486</v>
       </c>
       <c r="D112" s="1">
         <v>99.254</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
         <v>110171.94</v>
       </c>
       <c r="H112" s="1">
-        <v>987.18</v>
+        <v>390.07</v>
       </c>
       <c r="I112" s="1">
-        <v>0.89603577825715</v>
+        <v>0.35405566971045</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
-        <v>338.7</v>
+        <v>589.59</v>
       </c>
       <c r="L112" s="1">
-        <v>110820.42</v>
+        <v>109972.42</v>
       </c>
       <c r="M112" s="1">
-        <v>111159.12</v>
+        <v>110562.01</v>
       </c>
       <c r="N112" s="1">
         <v>0.2</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B113" s="1">
         <v>400000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>94.18238194</v>
+        <v>93.45023231</v>
       </c>
       <c r="D113" s="1">
         <v>110.17804</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
         <v>440712.16</v>
       </c>
       <c r="H113" s="1">
-        <v>-63736.06</v>
+        <v>-66116.71</v>
       </c>
       <c r="I113" s="1">
-        <v>-14.462060679242</v>
+        <v>-15.002243187481</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
-        <v>246.58</v>
+        <v>794.52</v>
       </c>
       <c r="L113" s="1">
-        <v>376729.52</v>
+        <v>373800.93</v>
       </c>
       <c r="M113" s="1">
-        <v>376976.1</v>
+        <v>374595.45</v>
       </c>
       <c r="N113" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B114" s="1">
         <v>214000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>101.76582619</v>
+        <v>100.86038906</v>
       </c>
       <c r="D114" s="1">
         <v>99.943</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
         <v>213878.02</v>
       </c>
       <c r="H114" s="1">
-        <v>6222.6</v>
+        <v>4754.01</v>
       </c>
       <c r="I114" s="1">
-        <v>2.9094153761102</v>
+        <v>2.222766977177</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L114" s="1">
-        <v>217778.87</v>
+        <v>215841.24</v>
       </c>
       <c r="M114" s="1">
-        <v>220100.62</v>
+        <v>218632.03</v>
       </c>
       <c r="N114" s="1">
         <v>0.39</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B115" s="1">
         <v>100000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>101.95262287</v>
+        <v>101.10482408</v>
       </c>
       <c r="D115" s="1">
         <v>103.19873</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
         <v>103198.73</v>
       </c>
       <c r="H115" s="1">
-        <v>2677.18</v>
+        <v>-1951.44</v>
       </c>
       <c r="I115" s="1">
-        <v>2.5941985913974</v>
+        <v>-1.8909535030131</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
-      <c r="K115" t="s">
-        <v>290</v>
+      <c r="K115">
+        <v>142.47</v>
       </c>
       <c r="L115" s="1">
-        <v>101952.62</v>
+        <v>101104.82</v>
       </c>
       <c r="M115" s="1">
-        <v>105875.91</v>
+        <v>101247.29</v>
       </c>
       <c r="N115" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>292</v>
       </c>
       <c r="B116" s="1">
         <v>300000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.42059063</v>
+        <v>99.80434929</v>
       </c>
       <c r="D116" s="1">
         <v>103.308053</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>309924.16</v>
       </c>
       <c r="H116" s="1">
-        <v>-6110.33</v>
+        <v>-7404.26</v>
       </c>
       <c r="I116" s="1">
-        <v>-1.9715565253125</v>
+        <v>-2.389055438595</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
         <v>293</v>
       </c>
       <c r="L116" s="1">
-        <v>301261.78</v>
+        <v>299413.05</v>
       </c>
       <c r="M116" s="1">
-        <v>303813.83</v>
+        <v>302519.9</v>
       </c>
       <c r="N116" s="1">
         <v>0.54</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>295</v>
       </c>
       <c r="B117" s="1">
         <v>200000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>104.40780634</v>
+        <v>103.41352054</v>
       </c>
       <c r="D117" s="1">
         <v>108.631025</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>217262.05</v>
       </c>
       <c r="H117" s="1">
-        <v>-7584.79</v>
+        <v>-9066.52</v>
       </c>
       <c r="I117" s="1">
-        <v>-3.4910790908951</v>
+        <v>-4.1730803884065</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
-      <c r="K117">
-        <v>861.64</v>
+      <c r="K117" t="s">
+        <v>296</v>
       </c>
       <c r="L117" s="1">
-        <v>208815.62</v>
+        <v>206827.04</v>
       </c>
       <c r="M117" s="1">
-        <v>209677.26</v>
+        <v>208195.53</v>
       </c>
       <c r="N117" s="1">
         <v>0.37</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B118" s="1">
         <v>300000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.10322749</v>
+        <v>99.25508996</v>
       </c>
       <c r="D118" s="1">
         <v>103.866857</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>311600.57</v>
       </c>
       <c r="H118" s="1">
-        <v>-9697.39</v>
+        <v>-11563.72</v>
       </c>
       <c r="I118" s="1">
-        <v>-3.1121220349501</v>
+        <v>-3.7110715169744</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="L118" s="1">
-        <v>300309.69</v>
+        <v>297765.27</v>
       </c>
       <c r="M118" s="1">
-        <v>301903.18</v>
+        <v>300036.85</v>
       </c>
       <c r="N118" s="1">
         <v>0.53</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B119" s="1">
         <v>200000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>103.3600216</v>
+        <v>102.61078392</v>
       </c>
       <c r="D119" s="1">
         <v>106.10956</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>212219.12</v>
       </c>
       <c r="H119" s="1">
-        <v>-4049.49</v>
+        <v>-5020.84</v>
       </c>
       <c r="I119" s="1">
-        <v>-1.9081645423843</v>
+        <v>-2.3658754215926</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L119" s="1">
-        <v>206720.04</v>
+        <v>205221.57</v>
       </c>
       <c r="M119" s="1">
-        <v>208169.63</v>
+        <v>207198.28</v>
       </c>
       <c r="N119" s="1">
         <v>0.37</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B120" s="1">
         <v>200000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>99.25068901</v>
+        <v>98.37512385</v>
       </c>
       <c r="D120" s="1">
         <v>99.852</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>199704.0</v>
       </c>
       <c r="H120" s="1">
-        <v>331.62</v>
+        <v>-981.15</v>
       </c>
       <c r="I120" s="1">
-        <v>0.16605576252854</v>
+        <v>-0.49130212714818</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L120" s="1">
-        <v>198501.37</v>
+        <v>196750.25</v>
       </c>
       <c r="M120" s="1">
-        <v>200035.62</v>
+        <v>198722.85</v>
       </c>
       <c r="N120" s="1">
         <v>0.35</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B121" s="1">
         <v>200000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>106.86590814</v>
+        <v>105.98506119</v>
       </c>
       <c r="D121" s="1">
         <v>111.32808</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
         <v>222656.16</v>
       </c>
       <c r="H121" s="1">
-        <v>-4120.23</v>
+        <v>-5306.59</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.8504900111454</v>
+        <v>-2.3833115598508</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="L121" s="1">
-        <v>213731.82</v>
+        <v>211970.12</v>
       </c>
       <c r="M121" s="1">
-        <v>218535.93</v>
+        <v>217349.57</v>
       </c>
       <c r="N121" s="1">
         <v>0.39</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B122" s="1">
         <v>148000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>100.11109201</v>
+        <v>99.44495715</v>
       </c>
       <c r="D122" s="1">
         <v>99.934</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>147902.32</v>
       </c>
       <c r="H122" s="1">
-        <v>1197.74</v>
+        <v>475.42</v>
       </c>
       <c r="I122" s="1">
-        <v>0.80981826383792</v>
+        <v>0.32144188137143</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
-      <c r="K122">
-        <v>935.64</v>
+      <c r="K122" t="s">
+        <v>311</v>
       </c>
       <c r="L122" s="1">
-        <v>148164.42</v>
+        <v>147178.53</v>
       </c>
       <c r="M122" s="1">
-        <v>149100.06</v>
+        <v>148377.74</v>
       </c>
       <c r="N122" s="1">
         <v>0.26</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B123" s="1">
         <v>100000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.93355513</v>
+        <v>100.0655172</v>
       </c>
       <c r="D123" s="1">
         <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
         <v>100000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1960.17</v>
+        <v>1299.53</v>
       </c>
       <c r="I123" s="1">
-        <v>1.96017</v>
+        <v>1.29953</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="L123" s="1">
-        <v>100933.55</v>
+        <v>100065.52</v>
       </c>
       <c r="M123" s="1">
-        <v>101960.17</v>
+        <v>101299.53</v>
       </c>
       <c r="N123" s="1">
         <v>0.18</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B124" s="1">
         <v>135000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.45063856</v>
+        <v>99.46899181</v>
       </c>
       <c r="D124" s="1">
         <v>99.662</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>134543.7</v>
       </c>
       <c r="H124" s="1">
-        <v>2110.45</v>
+        <v>1053.38</v>
       </c>
       <c r="I124" s="1">
-        <v>1.5685981580706</v>
+        <v>0.78292777736899</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="L124" s="1">
-        <v>135608.36</v>
+        <v>134283.14</v>
       </c>
       <c r="M124" s="1">
-        <v>136654.15</v>
+        <v>135597.08</v>
       </c>
       <c r="N124" s="1">
         <v>0.24</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B125" s="1">
         <v>100000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>94.66128232</v>
+        <v>94.15516287</v>
       </c>
       <c r="D125" s="1">
         <v>92.13552</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
         <v>92135.52</v>
       </c>
       <c r="H125" s="1">
-        <v>3638.09</v>
+        <v>3227.86</v>
       </c>
       <c r="I125" s="1">
-        <v>3.9486291497568</v>
+        <v>3.5033828430121</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="L125" s="1">
-        <v>94661.28</v>
+        <v>94155.16</v>
       </c>
       <c r="M125" s="1">
-        <v>95773.61</v>
+        <v>95363.38</v>
       </c>
       <c r="N125" s="1">
         <v>0.17</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B126" s="1">
         <v>100000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>99.59761648</v>
+        <v>98.96478476</v>
       </c>
       <c r="D126" s="1">
         <v>99.589</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
         <v>99589.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1358.62</v>
+        <v>910.72</v>
       </c>
       <c r="I126" s="1">
-        <v>1.3642269728584</v>
+        <v>0.91447850666238</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L126" s="1">
-        <v>99597.62</v>
+        <v>98964.79</v>
       </c>
       <c r="M126" s="1">
-        <v>100947.62</v>
+        <v>100499.72</v>
       </c>
       <c r="N126" s="1">
         <v>0.18</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B127" s="1">
         <v>200000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>104.67878893</v>
+        <v>104.01278944</v>
       </c>
       <c r="D127" s="1">
         <v>107.779585</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
         <v>215559.17</v>
       </c>
       <c r="H127" s="1">
-        <v>2209.37</v>
+        <v>1425.31</v>
       </c>
       <c r="I127" s="1">
-        <v>1.0249482775425</v>
+        <v>0.66121520137603</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127" t="s">
+        <v>326</v>
+      </c>
+      <c r="L127" s="1">
+        <v>208025.58</v>
+      </c>
+      <c r="M127" s="1">
+        <v>216984.48</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>324</v>
-      </c>
-[...13 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B128" s="1">
         <v>200000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>86.03106209</v>
+        <v>85.35865432</v>
       </c>
       <c r="D128" s="1">
         <v>86.13295</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>172265.9</v>
       </c>
       <c r="H128" s="1">
-        <v>1025.68</v>
+        <v>-1500.65</v>
       </c>
       <c r="I128" s="1">
-        <v>0.5954051266095</v>
+        <v>-0.87112423294454</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
-      <c r="K128" t="s">
+      <c r="K128">
+        <v>47.95</v>
+      </c>
+      <c r="L128" s="1">
+        <v>170717.3</v>
+      </c>
+      <c r="M128" s="1">
+        <v>170765.25</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B129" s="1">
         <v>200000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>99.43407753</v>
+        <v>98.83066695</v>
       </c>
       <c r="D129" s="1">
         <v>103.33767</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>206675.34</v>
       </c>
       <c r="H129" s="1">
-        <v>-4930.47</v>
+        <v>-5808.53</v>
       </c>
       <c r="I129" s="1">
-        <v>-2.3856111716086</v>
+        <v>-2.8104610835526</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="L129" s="1">
-        <v>198868.16</v>
+        <v>197661.33</v>
       </c>
       <c r="M129" s="1">
-        <v>201744.87</v>
+        <v>200866.81</v>
       </c>
       <c r="N129" s="1">
         <v>0.36</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B130" s="1">
         <v>100000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>99.29696993</v>
+        <v>98.56773082</v>
       </c>
       <c r="D130" s="1">
         <v>103.0087</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>103008.7</v>
       </c>
       <c r="H130" s="1">
-        <v>-3283.65</v>
+        <v>-3841.65</v>
       </c>
       <c r="I130" s="1">
-        <v>-3.1877404529909</v>
+        <v>-3.7294422704102</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
-        <v>428.08</v>
+        <v>599.32</v>
       </c>
       <c r="L130" s="1">
-        <v>99296.97</v>
+        <v>98567.73</v>
       </c>
       <c r="M130" s="1">
-        <v>99725.05</v>
+        <v>99167.05</v>
       </c>
       <c r="N130" s="1">
         <v>0.18</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B131" s="1">
         <v>200000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>98.09645143</v>
+        <v>97.28289546</v>
       </c>
       <c r="D131" s="1">
         <v>100.96133</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
         <v>201922.66</v>
       </c>
       <c r="H131" s="1">
-        <v>-455.78</v>
+        <v>-1740.43</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.22572008510585</v>
+        <v>-0.86192901777344</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="L131" s="1">
-        <v>196192.91</v>
+        <v>194565.79</v>
       </c>
       <c r="M131" s="1">
-        <v>201466.88</v>
+        <v>200182.23</v>
       </c>
       <c r="N131" s="1">
         <v>0.36</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B132" s="1">
         <v>200000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>99.35620707</v>
+        <v>98.74666688</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
         <v>200000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>4134.34</v>
+        <v>3321.4</v>
       </c>
       <c r="I132" s="1">
-        <v>2.06717</v>
+        <v>1.6607</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="L132" s="1">
-        <v>198712.41</v>
+        <v>197493.33</v>
       </c>
       <c r="M132" s="1">
-        <v>204134.34</v>
+        <v>203321.4</v>
       </c>
       <c r="N132" s="1">
         <v>0.36</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B133" s="1">
         <v>360000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.42161232</v>
+        <v>97.15574794</v>
       </c>
       <c r="D133" s="1">
         <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>360000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>5713.23</v>
+        <v>1891.31</v>
       </c>
       <c r="I133" s="1">
-        <v>1.5870083333333</v>
+        <v>0.52536388888889</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="L133" s="1">
-        <v>354317.8</v>
+        <v>349760.69</v>
       </c>
       <c r="M133" s="1">
-        <v>365713.23</v>
+        <v>361891.31</v>
       </c>
       <c r="N133" s="1">
         <v>0.65</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B134" s="1">
         <v>200000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>99.26811252</v>
+        <v>98.31917062</v>
       </c>
       <c r="D134" s="1">
         <v>100.73781</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
         <v>201475.62</v>
       </c>
       <c r="H134" s="1">
-        <v>-1727.75</v>
+        <v>-3228.37</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.85754792564976</v>
+        <v>-1.6023626084387</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="L134" s="1">
-        <v>198536.23</v>
+        <v>196638.35</v>
       </c>
       <c r="M134" s="1">
-        <v>199747.87</v>
+        <v>198247.25</v>
       </c>
       <c r="N134" s="1">
         <v>0.35</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B135" s="1">
         <v>300000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>99.29825704</v>
+        <v>97.92548576</v>
       </c>
       <c r="D135" s="1">
         <v>99.259</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
         <v>297777.0</v>
       </c>
       <c r="H135" s="1">
-        <v>4756.47</v>
+        <v>1357.33</v>
       </c>
       <c r="I135" s="1">
-        <v>1.597326187046</v>
+        <v>0.45582096669655</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L135" s="1">
-        <v>297894.77</v>
+        <v>293776.45</v>
       </c>
       <c r="M135" s="1">
-        <v>302533.47</v>
+        <v>299134.33</v>
       </c>
       <c r="N135" s="1">
         <v>0.53</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B136" s="1">
         <v>310000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.35026402</v>
+        <v>99.75481068</v>
       </c>
       <c r="D136" s="1">
         <v>99.731</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>309166.1</v>
       </c>
       <c r="H136" s="1">
-        <v>3225.54</v>
+        <v>2016.62</v>
       </c>
       <c r="I136" s="1">
-        <v>1.0433032599628</v>
+        <v>0.65227720633019</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="L136" s="1">
-        <v>311085.82</v>
+        <v>309239.91</v>
       </c>
       <c r="M136" s="1">
-        <v>312391.64</v>
+        <v>311182.72</v>
       </c>
       <c r="N136" s="1">
         <v>0.55</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B137" s="1">
         <v>405000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>98.409715</v>
+        <v>97.80705508</v>
       </c>
       <c r="D137" s="1">
         <v>100.771835</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
         <v>408125.93</v>
       </c>
       <c r="H137" s="1">
-        <v>-7780.15</v>
+        <v>-9582.9</v>
       </c>
       <c r="I137" s="1">
-        <v>-1.9063111231379</v>
+        <v>-2.3480252773942</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="L137" s="1">
-        <v>398559.34</v>
+        <v>396118.58</v>
       </c>
       <c r="M137" s="1">
-        <v>400345.78</v>
+        <v>398543.03</v>
       </c>
       <c r="N137" s="1">
         <v>0.71</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B138" s="1">
         <v>500000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>101.04954575</v>
+        <v>100.79346921</v>
       </c>
       <c r="D138" s="1">
         <v>105.45526</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>527276.3</v>
       </c>
       <c r="H138" s="1">
-        <v>-18884.74</v>
+        <v>-18932.24</v>
       </c>
       <c r="I138" s="1">
-        <v>-3.5815643525036</v>
+        <v>-3.5905729121525</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="L138" s="1">
-        <v>505247.72</v>
+        <v>503967.35</v>
       </c>
       <c r="M138" s="1">
-        <v>508391.56</v>
+        <v>508344.06</v>
       </c>
       <c r="N138" s="1">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B139" s="1">
         <v>300000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>91.83398458</v>
+        <v>90.89384526</v>
       </c>
       <c r="D139" s="1">
         <v>88.26085</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
         <v>264782.55</v>
       </c>
       <c r="H139" s="1">
-        <v>15404.34</v>
+        <v>12892.14</v>
       </c>
       <c r="I139" s="1">
-        <v>5.8177323241279</v>
+        <v>4.8689537886843</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="L139" s="1">
-        <v>275501.96</v>
+        <v>272681.54</v>
       </c>
       <c r="M139" s="1">
-        <v>280186.89</v>
+        <v>277674.69</v>
       </c>
       <c r="N139" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B140" s="1">
         <v>300000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.90824648</v>
+        <v>99.87043672</v>
       </c>
       <c r="D140" s="1">
         <v>100.510873</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
         <v>301532.62</v>
       </c>
       <c r="H140" s="1">
-        <v>4210.04</v>
+        <v>-1454.25</v>
       </c>
       <c r="I140" s="1">
-        <v>1.3962137827741</v>
+        <v>-0.48228612877771</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
-      <c r="K140" t="s">
-        <v>362</v>
+      <c r="K140">
+        <v>467.06</v>
       </c>
       <c r="L140" s="1">
-        <v>302724.74</v>
+        <v>299611.31</v>
       </c>
       <c r="M140" s="1">
-        <v>305742.66</v>
+        <v>300078.37</v>
       </c>
       <c r="N140" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>364</v>
       </c>
       <c r="B141" s="1">
-        <v>426000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>98.60134507</v>
+        <v>97.7578282</v>
       </c>
       <c r="D141" s="1">
         <v>100.0</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>426000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="H141" s="1">
-        <v>923.18</v>
+        <v>-989.6</v>
       </c>
       <c r="I141" s="1">
-        <v>0.21670892018779</v>
+        <v>-0.43787610619469</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
         <v>365</v>
       </c>
       <c r="L141" s="1">
-        <v>420041.73</v>
+        <v>220932.69</v>
       </c>
       <c r="M141" s="1">
-        <v>426923.18</v>
+        <v>225010.4</v>
       </c>
       <c r="N141" s="1">
-        <v>0.75</v>
+        <v>0.4</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>367</v>
       </c>
       <c r="B142" s="1">
         <v>200000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>99.17089465</v>
+        <v>98.41582394</v>
       </c>
       <c r="D142" s="1">
         <v>99.53734</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>199074.68</v>
       </c>
       <c r="H142" s="1">
-        <v>890.4</v>
+        <v>-208.79</v>
       </c>
       <c r="I142" s="1">
-        <v>0.44726933631138</v>
+        <v>-0.10488023891336</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142" t="s">
         <v>368</v>
       </c>
       <c r="L142" s="1">
-        <v>198341.79</v>
+        <v>196831.64</v>
       </c>
       <c r="M142" s="1">
-        <v>199965.08</v>
+        <v>198865.89</v>
       </c>
       <c r="N142" s="1">
         <v>0.35</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>370</v>
       </c>
       <c r="B143" s="1">
         <v>400000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>93.1904701</v>
+        <v>92.47332112</v>
       </c>
       <c r="D143" s="1">
         <v>93.21363</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
         <v>372854.52</v>
       </c>
       <c r="H143" s="1">
-        <v>421.06</v>
+        <v>-2036.58</v>
       </c>
       <c r="I143" s="1">
-        <v>0.1129287637441</v>
+        <v>-0.5462130377285</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
-        <v>513.7</v>
+        <v>924.66</v>
       </c>
       <c r="L143" s="1">
-        <v>372761.88</v>
+        <v>369893.28</v>
       </c>
       <c r="M143" s="1">
-        <v>373275.58</v>
+        <v>370817.94</v>
       </c>
       <c r="N143" s="1">
         <v>0.66</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>372</v>
       </c>
       <c r="B144" s="1">
         <v>400000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>98.32825839</v>
+        <v>97.7127778</v>
       </c>
       <c r="D144" s="1">
         <v>102.171095</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
         <v>408684.38</v>
       </c>
       <c r="H144" s="1">
-        <v>-11228.88</v>
+        <v>-13033.27</v>
       </c>
       <c r="I144" s="1">
-        <v>-2.747567695149</v>
+        <v>-3.1890795532729</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144" t="s">
         <v>373</v>
       </c>
       <c r="L144" s="1">
-        <v>393313.03</v>
+        <v>390851.11</v>
       </c>
       <c r="M144" s="1">
-        <v>397455.5</v>
+        <v>395651.11</v>
       </c>
       <c r="N144" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>375</v>
       </c>
       <c r="B145" s="1">
         <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>101.55510702</v>
+        <v>100.81934499</v>
       </c>
       <c r="D145" s="1">
         <v>99.651</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>99651.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2955.82</v>
+        <v>2473.48</v>
       </c>
       <c r="I145" s="1">
-        <v>2.9661719400708</v>
+        <v>2.482142677946</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145" t="s">
         <v>376</v>
       </c>
       <c r="L145" s="1">
-        <v>101555.11</v>
+        <v>100819.34</v>
       </c>
       <c r="M145" s="1">
-        <v>102606.82</v>
+        <v>102124.48</v>
       </c>
       <c r="N145" s="1">
         <v>0.18</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>378</v>
       </c>
       <c r="B146" s="1">
-        <v>249000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>100.74011923</v>
+        <v>100.06958903</v>
       </c>
       <c r="D146" s="1">
         <v>99.768</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>248422.32</v>
+        <v>99768.0</v>
       </c>
       <c r="H146" s="1">
-        <v>3610.15</v>
+        <v>991.66</v>
       </c>
       <c r="I146" s="1">
-        <v>1.4532309335168</v>
+        <v>0.9939660011226</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
-      <c r="K146" t="s">
-        <v>379</v>
+      <c r="K146">
+        <v>690.07</v>
       </c>
       <c r="L146" s="1">
-        <v>250842.9</v>
+        <v>100069.59</v>
       </c>
       <c r="M146" s="1">
-        <v>252032.47</v>
+        <v>100759.66</v>
       </c>
       <c r="N146" s="1">
-        <v>0.44</v>
+        <v>0.18</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B147" s="1">
         <v>200000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.98034236</v>
+        <v>99.09871952</v>
       </c>
       <c r="D147" s="1">
         <v>99.766</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
         <v>199532.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1127.31</v>
+        <v>-170.18</v>
       </c>
       <c r="I147" s="1">
-        <v>0.56497704628831</v>
+        <v>-0.085289577611611</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
-      <c r="K147">
-        <v>698.63</v>
+      <c r="K147" t="s">
+        <v>381</v>
       </c>
       <c r="L147" s="1">
-        <v>199960.68</v>
+        <v>198197.44</v>
       </c>
       <c r="M147" s="1">
-        <v>200659.31</v>
+        <v>199361.82</v>
       </c>
       <c r="N147" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>383</v>
       </c>
       <c r="B148" s="1">
         <v>173000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>98.60161786</v>
+        <v>97.67065779</v>
       </c>
       <c r="D148" s="1">
         <v>99.945</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
         <v>172904.85</v>
       </c>
       <c r="H148" s="1">
-        <v>1103.06</v>
+        <v>-174.78</v>
       </c>
       <c r="I148" s="1">
-        <v>0.63795781321345</v>
+        <v>-0.10108449820812</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148" t="s">
         <v>384</v>
       </c>
       <c r="L148" s="1">
-        <v>170580.8</v>
+        <v>168970.23</v>
       </c>
       <c r="M148" s="1">
-        <v>174007.91</v>
+        <v>172730.07</v>
       </c>
       <c r="N148" s="1">
         <v>0.31</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
         <v>386</v>
       </c>
       <c r="B149" s="1">
         <v>200000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>98.94998579</v>
+        <v>98.30545245</v>
       </c>
       <c r="D149" s="1">
         <v>99.365065</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
         <v>198730.13</v>
       </c>
       <c r="H149" s="1">
-        <v>2238.33</v>
+        <v>1387.62</v>
       </c>
       <c r="I149" s="1">
-        <v>1.1263163768876</v>
+        <v>0.69824339167896</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
         <v>387</v>
       </c>
       <c r="L149" s="1">
-        <v>197899.97</v>
+        <v>196610.9</v>
       </c>
       <c r="M149" s="1">
-        <v>200968.46</v>
+        <v>200117.75</v>
       </c>
       <c r="N149" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
         <v>389</v>
       </c>
       <c r="B150" s="1">
         <v>100000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>101.42003966</v>
+        <v>100.45645881</v>
       </c>
       <c r="D150" s="1">
         <v>102.25825</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
         <v>102258.25</v>
       </c>
       <c r="H150" s="1">
-        <v>-825.94</v>
+        <v>-1544.04</v>
       </c>
       <c r="I150" s="1">
-        <v>-0.80770011221588</v>
+        <v>-1.509941740642</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150">
-        <v>12.27</v>
+        <v>257.75</v>
       </c>
       <c r="L150" s="1">
-        <v>101420.04</v>
+        <v>100456.46</v>
       </c>
       <c r="M150" s="1">
-        <v>101432.31</v>
+        <v>100714.21</v>
       </c>
       <c r="N150" s="1">
         <v>0.18</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
         <v>391</v>
       </c>
       <c r="B151" s="1">
         <v>100000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>101.13109243</v>
+        <v>100.59742472</v>
       </c>
       <c r="D151" s="1">
         <v>103.59713</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
         <v>103597.13</v>
       </c>
       <c r="H151" s="1">
-        <v>858.89</v>
+        <v>527.97</v>
       </c>
       <c r="I151" s="1">
-        <v>0.82906736895124</v>
+        <v>0.50963767046442</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151" t="s">
         <v>392</v>
       </c>
       <c r="L151" s="1">
-        <v>101131.09</v>
+        <v>100597.43</v>
       </c>
       <c r="M151" s="1">
-        <v>104456.02</v>
+        <v>104125.1</v>
       </c>
       <c r="N151" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
         <v>394</v>
       </c>
       <c r="B152" s="1">
         <v>162000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>100.67669816</v>
+        <v>99.83326502</v>
       </c>
       <c r="D152" s="1">
         <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
         <v>162000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>2546.1</v>
+        <v>1551.5</v>
       </c>
       <c r="I152" s="1">
-        <v>1.5716666666667</v>
+        <v>0.95771604938272</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152" t="s">
         <v>395</v>
       </c>
       <c r="L152" s="1">
-        <v>163096.25</v>
+        <v>161729.89</v>
       </c>
       <c r="M152" s="1">
-        <v>164546.1</v>
+        <v>163551.5</v>
       </c>
       <c r="N152" s="1">
         <v>0.29</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
         <v>397</v>
       </c>
       <c r="B153" s="1">
         <v>100000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.0899865</v>
+        <v>98.05159541</v>
       </c>
       <c r="D153" s="1">
         <v>99.24</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
         <v>99240.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1586.29</v>
+        <v>753.38</v>
       </c>
       <c r="I153" s="1">
-        <v>1.5984381297864</v>
+        <v>0.75914953647723</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153" t="s">
         <v>398</v>
       </c>
       <c r="L153" s="1">
-        <v>99089.99</v>
+        <v>98051.6</v>
       </c>
       <c r="M153" s="1">
-        <v>100826.29</v>
+        <v>99993.38</v>
       </c>
       <c r="N153" s="1">
         <v>0.18</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
         <v>400</v>
       </c>
       <c r="B154" s="1">
         <v>200000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>89.87268867</v>
+        <v>89.11849384</v>
       </c>
       <c r="D154" s="1">
         <v>87.837985</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
         <v>175675.97</v>
       </c>
       <c r="H154" s="1">
-        <v>4870.23</v>
+        <v>3564.58</v>
       </c>
       <c r="I154" s="1">
-        <v>2.7722801245953</v>
+        <v>2.02906521592</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
-      <c r="K154">
-        <v>800.82</v>
+      <c r="K154" t="s">
+        <v>401</v>
       </c>
       <c r="L154" s="1">
-        <v>179745.38</v>
+        <v>178236.99</v>
       </c>
       <c r="M154" s="1">
-        <v>180546.2</v>
+        <v>179240.55</v>
       </c>
       <c r="N154" s="1">
         <v>0.32</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B155" s="1">
         <v>100000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>92.83814544</v>
+        <v>92.2477912</v>
       </c>
       <c r="D155" s="1">
         <v>91.24889</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
         <v>91248.89</v>
       </c>
       <c r="H155" s="1">
-        <v>2902.95</v>
+        <v>2408.49</v>
       </c>
       <c r="I155" s="1">
-        <v>3.1813537677006</v>
+        <v>2.6394732034549</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="L155" s="1">
-        <v>92838.14</v>
+        <v>92247.79</v>
       </c>
       <c r="M155" s="1">
-        <v>94151.84</v>
+        <v>93657.38</v>
       </c>
       <c r="N155" s="1">
         <v>0.17</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B156" s="1">
         <v>300000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>101.29255939</v>
+        <v>100.63594186</v>
       </c>
       <c r="D156" s="1">
         <v>99.942</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
         <v>299826.0</v>
       </c>
       <c r="H156" s="1">
-        <v>6971.54</v>
+        <v>5597.58</v>
       </c>
       <c r="I156" s="1">
-        <v>2.325195279929</v>
+        <v>1.8669428268396</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="L156" s="1">
-        <v>303877.68</v>
+        <v>301907.83</v>
       </c>
       <c r="M156" s="1">
-        <v>306797.54</v>
+        <v>305423.58</v>
       </c>
       <c r="N156" s="1">
         <v>0.54</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B157" s="1">
         <v>200000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>95.55486364</v>
+        <v>95.69404549</v>
       </c>
       <c r="D157" s="1">
         <v>94.99127</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
         <v>189982.54</v>
       </c>
       <c r="H157" s="1">
-        <v>2140.89</v>
+        <v>2487.74</v>
       </c>
       <c r="I157" s="1">
-        <v>1.126887765581</v>
+        <v>1.3094571743277</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="L157" s="1">
-        <v>191109.73</v>
+        <v>191388.09</v>
       </c>
       <c r="M157" s="1">
-        <v>192123.43</v>
+        <v>192470.28</v>
       </c>
       <c r="N157" s="1">
         <v>0.34</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B158" s="1">
         <v>200000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>101.59549914</v>
+        <v>100.91277712</v>
       </c>
       <c r="D158" s="1">
         <v>104.402385</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
         <v>208804.77</v>
       </c>
       <c r="H158" s="1">
-        <v>-4891.85</v>
+        <v>-5832.64</v>
       </c>
       <c r="I158" s="1">
-        <v>-2.3427865177601</v>
+        <v>-2.7933461481747</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
-      <c r="K158">
-        <v>721.92</v>
+      <c r="K158" t="s">
+        <v>236</v>
       </c>
       <c r="L158" s="1">
-        <v>203191.0</v>
+        <v>201825.55</v>
       </c>
       <c r="M158" s="1">
-        <v>203912.92</v>
+        <v>202972.13</v>
       </c>
       <c r="N158" s="1">
         <v>0.36</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B159" s="1">
         <v>400000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>98.79624382</v>
+        <v>97.48420937</v>
       </c>
       <c r="D159" s="1">
         <v>99.985515</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
         <v>399942.06</v>
       </c>
       <c r="H159" s="1">
-        <v>5352.5</v>
+        <v>926.28</v>
       </c>
       <c r="I159" s="1">
-        <v>1.3383188554862</v>
+        <v>0.2316035477739</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="L159" s="1">
-        <v>395184.97</v>
+        <v>389936.83</v>
       </c>
       <c r="M159" s="1">
-        <v>405294.56</v>
+        <v>400868.34</v>
       </c>
       <c r="N159" s="1">
         <v>0.71</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B160" s="1">
         <v>200000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>97.98918814</v>
+        <v>96.8941529</v>
       </c>
       <c r="D160" s="1">
         <v>99.19451</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
         <v>198389.02</v>
       </c>
       <c r="H160" s="1">
-        <v>-1259.96</v>
+        <v>-2970.58</v>
       </c>
       <c r="I160" s="1">
-        <v>-0.63509563180462</v>
+        <v>-1.497351012672</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="L160" s="1">
-        <v>195978.38</v>
+        <v>193788.3</v>
       </c>
       <c r="M160" s="1">
-        <v>197129.06</v>
+        <v>195418.44</v>
       </c>
       <c r="N160" s="1">
         <v>0.35</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B161" s="1">
         <v>207000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>98.67367304</v>
+        <v>98.06712114</v>
       </c>
       <c r="D161" s="1">
         <v>99.628</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
         <v>206229.96</v>
       </c>
       <c r="H161" s="1">
-        <v>3203.8</v>
+        <v>2316.86</v>
       </c>
       <c r="I161" s="1">
-        <v>1.5535085202945</v>
+        <v>1.123435217657</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="L161" s="1">
-        <v>204254.51</v>
+        <v>202998.94</v>
       </c>
       <c r="M161" s="1">
-        <v>209433.76</v>
+        <v>208546.82</v>
       </c>
       <c r="N161" s="1">
         <v>0.37</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B162" s="1">
         <v>200000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.30703979</v>
+        <v>98.35912073</v>
       </c>
       <c r="D162" s="1">
         <v>99.736</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
         <v>199472.0</v>
       </c>
       <c r="H162" s="1">
-        <v>4183.18</v>
+        <v>2725.69</v>
       </c>
       <c r="I162" s="1">
-        <v>2.0971264137323</v>
+        <v>1.3664524344269</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
       <c r="K162" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="L162" s="1">
-        <v>198614.08</v>
+        <v>196718.24</v>
       </c>
       <c r="M162" s="1">
-        <v>203655.18</v>
+        <v>202197.69</v>
       </c>
       <c r="N162" s="1">
         <v>0.36</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B163" s="1">
         <v>193000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>99.88021755</v>
+        <v>99.04071349</v>
       </c>
       <c r="D163" s="1">
         <v>99.394</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
         <v>191830.42</v>
       </c>
       <c r="H163" s="1">
-        <v>2346.24</v>
+        <v>1122.57</v>
       </c>
       <c r="I163" s="1">
-        <v>1.2230802601589</v>
+        <v>0.58518873075501</v>
       </c>
       <c r="J163">
         <v>0.0</v>
       </c>
       <c r="K163" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="L163" s="1">
-        <v>192768.82</v>
+        <v>191148.57</v>
       </c>
       <c r="M163" s="1">
-        <v>194176.66</v>
+        <v>192952.99</v>
       </c>
       <c r="N163" s="1">
         <v>0.34</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B164" s="1">
         <v>200000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>95.8023235</v>
+        <v>95.51349432</v>
       </c>
       <c r="D164" s="1">
         <v>94.321235</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
         <v>188642.47</v>
       </c>
       <c r="H164" s="1">
-        <v>5286.15</v>
+        <v>4886.57</v>
       </c>
       <c r="I164" s="1">
-        <v>2.8022056751059</v>
+        <v>2.5903869897378</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
       <c r="K164" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="L164" s="1">
-        <v>191604.65</v>
+        <v>191026.99</v>
       </c>
       <c r="M164" s="1">
-        <v>193928.62</v>
+        <v>193529.04</v>
       </c>
       <c r="N164" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B165" s="1">
         <v>500000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>99.25025183</v>
+        <v>98.28606057</v>
       </c>
       <c r="D165" s="1">
         <v>100.350342</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
         <v>501751.71</v>
       </c>
       <c r="H165" s="1">
-        <v>11645.1</v>
+        <v>7885.78</v>
       </c>
       <c r="I165" s="1">
-        <v>2.3208889512305</v>
+        <v>1.5716498504808</v>
       </c>
       <c r="J165">
         <v>0.0</v>
       </c>
       <c r="K165" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="L165" s="1">
-        <v>496251.26</v>
+        <v>491430.3</v>
       </c>
       <c r="M165" s="1">
-        <v>513396.81</v>
+        <v>509637.49</v>
       </c>
       <c r="N165" s="1">
         <v>0.91</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B166" s="1">
         <v>163000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>99.75445106</v>
+        <v>98.99505679</v>
       </c>
       <c r="D166" s="1">
         <v>99.115</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
         <v>161557.45</v>
       </c>
       <c r="H166" s="1">
-        <v>2605.32</v>
+        <v>1680.11</v>
       </c>
       <c r="I166" s="1">
-        <v>1.6126275823244</v>
+        <v>1.0399458520792</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
       <c r="K166" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="L166" s="1">
-        <v>162599.76</v>
+        <v>161361.94</v>
       </c>
       <c r="M166" s="1">
-        <v>164162.77</v>
+        <v>163237.56</v>
       </c>
       <c r="N166" s="1">
         <v>0.29</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B167" s="1">
         <v>200000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>101.48690472</v>
+        <v>100.94250571</v>
       </c>
       <c r="D167" s="1">
         <v>104.22441</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
         <v>208448.82</v>
       </c>
       <c r="H167" s="1">
-        <v>1998.96</v>
+        <v>-6415.18</v>
       </c>
       <c r="I167" s="1">
-        <v>0.95896920884465</v>
+        <v>-3.0775803863989</v>
       </c>
       <c r="J167">
         <v>0.0</v>
       </c>
-      <c r="K167" t="s">
-        <v>438</v>
+      <c r="K167">
+        <v>148.63</v>
       </c>
       <c r="L167" s="1">
-        <v>202973.81</v>
+        <v>201885.01</v>
       </c>
       <c r="M167" s="1">
-        <v>210447.78</v>
+        <v>202033.64</v>
       </c>
       <c r="N167" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
         <v>440</v>
       </c>
       <c r="B168" s="1">
         <v>200000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>101.35449736</v>
+        <v>100.56496145</v>
       </c>
       <c r="D168" s="1">
         <v>100.698165</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
         <v>201396.33</v>
       </c>
       <c r="H168" s="1">
-        <v>3211.29</v>
+        <v>2125.37</v>
       </c>
       <c r="I168" s="1">
-        <v>1.5945126706132</v>
+        <v>1.0553171450542</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
       <c r="K168" t="s">
         <v>441</v>
       </c>
       <c r="L168" s="1">
-        <v>202708.99</v>
+        <v>201129.92</v>
       </c>
       <c r="M168" s="1">
-        <v>204607.62</v>
+        <v>203521.7</v>
       </c>
       <c r="N168" s="1">
         <v>0.36</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
         <v>443</v>
       </c>
       <c r="B169" s="1">
         <v>100000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>97.08642849</v>
+        <v>96.10049985</v>
       </c>
       <c r="D169" s="1">
         <v>97.56729</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
         <v>97567.29</v>
       </c>
       <c r="H169" s="1">
-        <v>1317.08</v>
+        <v>502.39</v>
       </c>
       <c r="I169" s="1">
-        <v>1.3499196298268</v>
+        <v>0.51491642332179</v>
       </c>
       <c r="J169">
         <v>0.0</v>
       </c>
       <c r="K169" t="s">
         <v>444</v>
       </c>
       <c r="L169" s="1">
-        <v>97086.42</v>
+        <v>96100.5</v>
       </c>
       <c r="M169" s="1">
-        <v>98884.37</v>
+        <v>98069.68</v>
       </c>
       <c r="N169" s="1">
         <v>0.17</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
         <v>446</v>
       </c>
       <c r="B170" s="1">
         <v>446000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>98.76166827</v>
+        <v>97.92748759</v>
       </c>
       <c r="D170" s="1">
         <v>100.0</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
         <v>446000.0</v>
       </c>
       <c r="H170" s="1">
-        <v>-119.93</v>
+        <v>-3073.99</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.026890134529148</v>
+        <v>-0.68923542600897</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
       <c r="K170" t="s">
         <v>447</v>
       </c>
       <c r="L170" s="1">
-        <v>440477.04</v>
+        <v>436756.6</v>
       </c>
       <c r="M170" s="1">
-        <v>445880.07</v>
+        <v>442926.01</v>
       </c>
       <c r="N170" s="1">
         <v>0.79</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
         <v>449</v>
       </c>
       <c r="B171" s="1">
         <v>400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>103.46225691</v>
+        <v>102.84832568</v>
       </c>
       <c r="D171" s="1">
         <v>107.118658</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
         <v>428474.63</v>
       </c>
       <c r="H171" s="1">
-        <v>-10305.05</v>
+        <v>-11719.68</v>
       </c>
       <c r="I171" s="1">
-        <v>-2.4050548803788</v>
+        <v>-2.7352097835991</v>
       </c>
       <c r="J171">
         <v>0.0</v>
       </c>
       <c r="K171" t="s">
         <v>450</v>
       </c>
       <c r="L171" s="1">
-        <v>413849.03</v>
+        <v>411393.31</v>
       </c>
       <c r="M171" s="1">
-        <v>418169.58</v>
+        <v>416754.95</v>
       </c>
       <c r="N171" s="1">
         <v>0.74</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
         <v>452</v>
       </c>
       <c r="B172" s="1">
         <v>200000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.42766243</v>
+        <v>99.23834593</v>
       </c>
       <c r="D172" s="1">
         <v>99.076</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
         <v>198152.0</v>
       </c>
       <c r="H172" s="1">
-        <v>3383.88</v>
+        <v>1491.36</v>
       </c>
       <c r="I172" s="1">
-        <v>1.7077193265776</v>
+        <v>0.75263434131374</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
-      <c r="K172">
-        <v>680.56</v>
+      <c r="K172" t="s">
+        <v>453</v>
       </c>
       <c r="L172" s="1">
-        <v>200855.32</v>
+        <v>198476.69</v>
       </c>
       <c r="M172" s="1">
-        <v>201535.88</v>
+        <v>199643.36</v>
       </c>
       <c r="N172" s="1">
         <v>0.36</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B173" s="1">
         <v>400000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.83214328</v>
+        <v>100.01130904</v>
       </c>
       <c r="D173" s="1">
         <v>103.340575</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
         <v>413362.3</v>
       </c>
       <c r="H173" s="1">
-        <v>2238.88</v>
+        <v>-195.15</v>
       </c>
       <c r="I173" s="1">
-        <v>0.54162655859037</v>
+        <v>-0.047210401142049</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
       <c r="K173" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="L173" s="1">
-        <v>403328.58</v>
+        <v>400045.23</v>
       </c>
       <c r="M173" s="1">
-        <v>415601.18</v>
+        <v>413167.15</v>
       </c>
       <c r="N173" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B174" s="1">
         <v>200000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.57431861</v>
+        <v>98.61756409</v>
       </c>
       <c r="D174" s="1">
         <v>102.59092</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
         <v>205181.84</v>
       </c>
       <c r="H174" s="1">
-        <v>-5894.16</v>
+        <v>-7410.41</v>
       </c>
       <c r="I174" s="1">
-        <v>-2.8726518877109</v>
+        <v>-3.6116305419622</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
       <c r="K174">
-        <v>139.04</v>
+        <v>536.3</v>
       </c>
       <c r="L174" s="1">
-        <v>199148.64</v>
+        <v>197235.13</v>
       </c>
       <c r="M174" s="1">
-        <v>199287.68</v>
+        <v>197771.43</v>
       </c>
       <c r="N174" s="1">
         <v>0.35</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B175" s="1">
         <v>200000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>84.98535694</v>
+        <v>84.11173129</v>
       </c>
       <c r="D175" s="1">
         <v>86.11621</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
         <v>172232.42</v>
       </c>
       <c r="H175" s="1">
-        <v>-1269.24</v>
+        <v>-2920.6</v>
       </c>
       <c r="I175" s="1">
-        <v>-0.73693442848913</v>
+        <v>-1.6957318488587</v>
       </c>
       <c r="J175">
         <v>0.0</v>
       </c>
-      <c r="K175">
-        <v>992.47</v>
+      <c r="K175" t="s">
+        <v>461</v>
       </c>
       <c r="L175" s="1">
-        <v>169970.71</v>
+        <v>168223.46</v>
       </c>
       <c r="M175" s="1">
-        <v>170963.18</v>
+        <v>169311.82</v>
       </c>
       <c r="N175" s="1">
         <v>0.3</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B176" s="1">
         <v>300000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>81.8666188</v>
+        <v>81.1475834</v>
       </c>
       <c r="D176" s="1">
         <v>82.20856</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
         <v>246625.68</v>
       </c>
       <c r="H176" s="1">
-        <v>-299.45</v>
+        <v>-2312.72</v>
       </c>
       <c r="I176" s="1">
-        <v>-0.12141882386295</v>
+        <v>-0.9377450069271</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
       <c r="K176">
-        <v>726.37</v>
+        <v>870.21</v>
       </c>
       <c r="L176" s="1">
-        <v>245599.86</v>
+        <v>243442.75</v>
       </c>
       <c r="M176" s="1">
-        <v>246326.23</v>
+        <v>244312.96</v>
       </c>
       <c r="N176" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B177" s="1">
         <v>100000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>101.78940579</v>
+        <v>100.81213517</v>
       </c>
       <c r="D177" s="1">
         <v>104.19095</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
         <v>104190.95</v>
       </c>
       <c r="H177" s="1">
-        <v>-1807.02</v>
+        <v>-2571.97</v>
       </c>
       <c r="I177" s="1">
-        <v>-1.73433489185</v>
+        <v>-2.4685157396108</v>
       </c>
       <c r="J177">
         <v>0.0</v>
       </c>
       <c r="K177">
-        <v>594.52</v>
+        <v>806.85</v>
       </c>
       <c r="L177" s="1">
-        <v>101789.41</v>
+        <v>100812.13</v>
       </c>
       <c r="M177" s="1">
-        <v>102383.93</v>
+        <v>101618.98</v>
       </c>
       <c r="N177" s="1">
         <v>0.18</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B178" s="1">
         <v>181000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>100.91983723</v>
+        <v>100.21360573</v>
       </c>
       <c r="D178" s="1">
         <v>99.609</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
         <v>180292.29</v>
       </c>
       <c r="H178" s="1">
-        <v>3582.59</v>
+        <v>2701.02</v>
       </c>
       <c r="I178" s="1">
-        <v>1.987101056845</v>
+        <v>1.498133946826</v>
       </c>
       <c r="J178">
         <v>0.0</v>
       </c>
       <c r="K178" t="s">
+        <v>468</v>
+      </c>
+      <c r="L178" s="1">
+        <v>181386.63</v>
+      </c>
+      <c r="M178" s="1">
+        <v>182993.31</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
         <v>466</v>
-      </c>
-[...13 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B179" s="1">
         <v>300000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>103.54602145</v>
+        <v>102.67275972</v>
       </c>
       <c r="D179" s="1">
         <v>106.85536</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
         <v>320566.08</v>
       </c>
       <c r="H179" s="1">
-        <v>-86.59</v>
+        <v>-2010.87</v>
       </c>
       <c r="I179" s="1">
-        <v>-0.027011591494646</v>
+        <v>-0.62728720393624</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
       <c r="K179" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="L179" s="1">
-        <v>310638.07</v>
+        <v>308018.28</v>
       </c>
       <c r="M179" s="1">
-        <v>320479.49</v>
+        <v>318555.21</v>
       </c>
       <c r="N179" s="1">
         <v>0.57</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B180" s="1">
         <v>200000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>98.40591099</v>
+        <v>97.67475893</v>
       </c>
       <c r="D180" s="1">
         <v>99.423</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
         <v>198846.0</v>
       </c>
       <c r="H180" s="1">
-        <v>4.18</v>
+        <v>-1129.36</v>
       </c>
       <c r="I180" s="1">
-        <v>0.0021021292859801</v>
+        <v>-0.56795711253935</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
       <c r="K180" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="L180" s="1">
-        <v>196811.82</v>
+        <v>195349.52</v>
       </c>
       <c r="M180" s="1">
-        <v>198850.18</v>
+        <v>197716.64</v>
       </c>
       <c r="N180" s="1">
         <v>0.35</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B181" s="1">
         <v>100000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>98.41999047</v>
+        <v>97.73196318</v>
       </c>
       <c r="D181" s="1">
         <v>99.15712</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
         <v>99157.12</v>
       </c>
       <c r="H181" s="1">
-        <v>1266.3</v>
+        <v>756.35</v>
       </c>
       <c r="I181" s="1">
-        <v>1.2770641180381</v>
+        <v>0.76277931428424</v>
       </c>
       <c r="J181">
         <v>0.0</v>
       </c>
       <c r="K181" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="L181" s="1">
-        <v>98420.0</v>
+        <v>97731.96</v>
       </c>
       <c r="M181" s="1">
-        <v>100423.42</v>
+        <v>99913.47</v>
       </c>
       <c r="N181" s="1">
         <v>0.18</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B182" s="1">
         <v>238000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>102.59775561</v>
+        <v>101.46923135</v>
       </c>
       <c r="D182" s="1">
         <v>100.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
         <v>238000.0</v>
       </c>
       <c r="H182" s="1">
-        <v>9419.72</v>
+        <v>7350.41</v>
       </c>
       <c r="I182" s="1">
-        <v>3.9578655462185</v>
+        <v>3.0884075630252</v>
       </c>
       <c r="J182">
         <v>0.0</v>
       </c>
       <c r="K182" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="L182" s="1">
-        <v>244182.66</v>
+        <v>241496.77</v>
       </c>
       <c r="M182" s="1">
-        <v>247419.72</v>
+        <v>245350.41</v>
       </c>
       <c r="N182" s="1">
         <v>0.44</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B183" s="1">
         <v>300000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>89.24143016</v>
+        <v>88.54144298</v>
       </c>
       <c r="D183" s="1">
         <v>87.895683</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
         <v>263687.05</v>
       </c>
       <c r="H183" s="1">
-        <v>4066.01</v>
+        <v>2109.88</v>
       </c>
       <c r="I183" s="1">
-        <v>1.5419831956101</v>
+        <v>0.80014547547936</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
       <c r="K183">
-        <v>28.77</v>
+        <v>172.6</v>
       </c>
       <c r="L183" s="1">
-        <v>267724.29</v>
+        <v>265624.33</v>
       </c>
       <c r="M183" s="1">
-        <v>267753.06</v>
+        <v>265796.93</v>
       </c>
       <c r="N183" s="1">
         <v>0.47</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B184" s="1">
         <v>500000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>99.04189044</v>
+        <v>98.09591922</v>
       </c>
       <c r="D184" s="1">
         <v>99.779</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
         <v>498895.0</v>
       </c>
       <c r="H184" s="1">
-        <v>3249.38</v>
+        <v>-453.08</v>
       </c>
       <c r="I184" s="1">
-        <v>0.65131540704958</v>
+        <v>-0.090816704917868</v>
       </c>
       <c r="J184">
         <v>0.0</v>
       </c>
       <c r="K184" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="L184" s="1">
-        <v>495209.45</v>
+        <v>490479.59</v>
       </c>
       <c r="M184" s="1">
-        <v>502144.38</v>
+        <v>498441.92</v>
       </c>
       <c r="N184" s="1">
         <v>0.89</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B185" s="1">
         <v>420000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>98.67202124</v>
+        <v>97.8216278</v>
       </c>
       <c r="D185" s="1">
         <v>100.0</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
         <v>420000.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-3582.91</v>
+        <v>-6415.83</v>
       </c>
       <c r="I185" s="1">
-        <v>-0.85307380952381</v>
+        <v>-1.5275785714286</v>
       </c>
       <c r="J185">
         <v>0.0</v>
       </c>
       <c r="K185" t="s">
+        <v>488</v>
+      </c>
+      <c r="L185" s="1">
+        <v>410850.83</v>
+      </c>
+      <c r="M185" s="1">
+        <v>413584.17</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
         <v>486</v>
-      </c>
-[...13 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B186" s="1">
         <v>160000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>98.41678377</v>
+        <v>97.45151183</v>
       </c>
       <c r="D186" s="1">
         <v>99.215</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
         <v>158744.0</v>
       </c>
       <c r="H186" s="1">
-        <v>-422.35</v>
+        <v>-1638.02</v>
       </c>
       <c r="I186" s="1">
-        <v>-0.26605729980346</v>
+        <v>-1.0318626215794</v>
       </c>
       <c r="J186">
         <v>0.0</v>
       </c>
-      <c r="K186">
-        <v>854.79</v>
+      <c r="K186" t="s">
+        <v>491</v>
       </c>
       <c r="L186" s="1">
-        <v>157466.86</v>
+        <v>155922.42</v>
       </c>
       <c r="M186" s="1">
-        <v>158321.65</v>
+        <v>157105.98</v>
       </c>
       <c r="N186" s="1">
         <v>0.28</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B187" s="1">
         <v>500000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>101.07799556</v>
+        <v>99.83932312</v>
       </c>
       <c r="D187" s="1">
         <v>105.21141</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
         <v>526057.05</v>
       </c>
       <c r="H187" s="1">
-        <v>-14707.48</v>
+        <v>-19817.28</v>
       </c>
       <c r="I187" s="1">
-        <v>-2.7957956271093</v>
+        <v>-3.7671351424717</v>
       </c>
       <c r="J187">
         <v>0.0</v>
       </c>
       <c r="K187" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="L187" s="1">
-        <v>505389.98</v>
+        <v>499196.62</v>
       </c>
       <c r="M187" s="1">
-        <v>511349.57</v>
+        <v>506239.77</v>
       </c>
       <c r="N187" s="1">
         <v>0.9</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="B188" s="1">
         <v>203000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.81614242</v>
+        <v>100.0597627</v>
       </c>
       <c r="D188" s="1">
         <v>101.619099</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
         <v>206286.77</v>
       </c>
       <c r="H188" s="1">
-        <v>6022.82</v>
+        <v>4932.3</v>
       </c>
       <c r="I188" s="1">
-        <v>2.91963464259</v>
+        <v>2.3909919186771</v>
       </c>
       <c r="J188">
         <v>0.0</v>
       </c>
       <c r="K188" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="L188" s="1">
-        <v>204656.77</v>
+        <v>203121.32</v>
       </c>
       <c r="M188" s="1">
-        <v>212309.59</v>
+        <v>211219.07</v>
       </c>
       <c r="N188" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B189" s="1">
         <v>200000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>90.14501724</v>
+        <v>89.58159987</v>
       </c>
       <c r="D189" s="1">
         <v>87.59749</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
         <v>175194.98</v>
       </c>
       <c r="H189" s="1">
-        <v>6076.86</v>
+        <v>5065.53</v>
       </c>
       <c r="I189" s="1">
-        <v>3.4686267837126</v>
+        <v>2.8913670928242</v>
       </c>
       <c r="J189">
         <v>0.0</v>
       </c>
-      <c r="K189">
-        <v>981.81</v>
+      <c r="K189" t="s">
+        <v>500</v>
       </c>
       <c r="L189" s="1">
-        <v>180290.03</v>
+        <v>179163.19</v>
       </c>
       <c r="M189" s="1">
-        <v>181271.84</v>
+        <v>180260.51</v>
       </c>
       <c r="N189" s="1">
         <v>0.32</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B190" s="1">
         <v>200000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.61332396</v>
+        <v>99.82384415</v>
       </c>
       <c r="D190" s="1">
         <v>102.261475</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
         <v>204522.95</v>
       </c>
       <c r="H190" s="1">
-        <v>2851.53</v>
+        <v>1670.49</v>
       </c>
       <c r="I190" s="1">
-        <v>1.3942347301366</v>
+        <v>0.81677386327549</v>
       </c>
       <c r="J190">
         <v>0.0</v>
       </c>
       <c r="K190" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="L190" s="1">
-        <v>201226.65</v>
+        <v>199647.69</v>
       </c>
       <c r="M190" s="1">
-        <v>207374.48</v>
+        <v>206193.44</v>
       </c>
       <c r="N190" s="1">
         <v>0.37</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B191" s="1">
-        <v>200000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>100.53292151</v>
+        <v>100.10256099</v>
       </c>
       <c r="D191" s="1">
-        <v>101.52877</v>
+        <v>99.999</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>203057.54</v>
+        <v>287997.12</v>
       </c>
       <c r="H191" s="1">
-        <v>3885.02</v>
+        <v>769.72</v>
       </c>
       <c r="I191" s="1">
-        <v>1.9132606452339</v>
+        <v>0.2672665615545</v>
       </c>
       <c r="J191">
         <v>0.0</v>
       </c>
-      <c r="K191" t="s">
-        <v>502</v>
+      <c r="K191">
+        <v>471.47</v>
       </c>
       <c r="L191" s="1">
-        <v>201065.85</v>
+        <v>288295.37</v>
       </c>
       <c r="M191" s="1">
-        <v>206942.56</v>
+        <v>288766.84</v>
       </c>
       <c r="N191" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B192" s="1">
         <v>200000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>99.87445367</v>
+        <v>99.60449749</v>
       </c>
       <c r="D192" s="1">
-        <v>99.9268</v>
+        <v>101.52877</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>199853.6</v>
+        <v>203057.54</v>
       </c>
       <c r="H192" s="1">
-        <v>2628.91</v>
+        <v>2419.95</v>
       </c>
       <c r="I192" s="1">
-        <v>1.3154178858925</v>
+        <v>1.1917557949338</v>
       </c>
       <c r="J192">
         <v>0.0</v>
       </c>
       <c r="K192" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="L192" s="1">
-        <v>199748.91</v>
+        <v>199209.0</v>
       </c>
       <c r="M192" s="1">
-        <v>202482.51</v>
+        <v>205477.49</v>
       </c>
       <c r="N192" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B193" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>98.41550485</v>
+        <v>99.19279464</v>
       </c>
       <c r="D193" s="1">
-        <v>99.794</v>
+        <v>99.9268</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>99794.0</v>
+        <v>199853.6</v>
       </c>
       <c r="H193" s="1">
-        <v>-170.28</v>
+        <v>1673.59</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.17063150089184</v>
+        <v>0.83740798264329</v>
       </c>
       <c r="J193">
         <v>0.0</v>
       </c>
       <c r="K193" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="L193" s="1">
-        <v>98415.5</v>
+        <v>198385.59</v>
       </c>
       <c r="M193" s="1">
-        <v>99623.72</v>
+        <v>201527.19</v>
       </c>
       <c r="N193" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B194" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>106.48959227</v>
+        <v>97.5901245</v>
       </c>
       <c r="D194" s="1">
-        <v>107.12865</v>
+        <v>99.794</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>321385.95</v>
+        <v>99794.0</v>
       </c>
       <c r="H194" s="1">
-        <v>4267.27</v>
+        <v>-803.88</v>
       </c>
       <c r="I194" s="1">
-        <v>1.3277711735687</v>
+        <v>-0.80553941118705</v>
       </c>
       <c r="J194">
         <v>0.0</v>
       </c>
       <c r="K194" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="L194" s="1">
-        <v>319468.78</v>
+        <v>97590.12</v>
       </c>
       <c r="M194" s="1">
-        <v>325653.22</v>
+        <v>98990.12</v>
       </c>
       <c r="N194" s="1">
-        <v>0.57</v>
+        <v>0.18</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B195" s="1">
-        <v>241000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>100.52468408</v>
+        <v>105.83033073</v>
       </c>
       <c r="D195" s="1">
-        <v>99.888</v>
+        <v>107.12865</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>240730.08</v>
+        <v>321385.95</v>
       </c>
       <c r="H195" s="1">
-        <v>2122.88</v>
+        <v>3328.89</v>
       </c>
       <c r="I195" s="1">
-        <v>0.881850743372</v>
+        <v>1.0357920126875</v>
       </c>
       <c r="J195">
         <v>0.0</v>
       </c>
-      <c r="K195">
-        <v>588.47</v>
+      <c r="K195" t="s">
+        <v>517</v>
       </c>
       <c r="L195" s="1">
-        <v>242264.49</v>
+        <v>317490.99</v>
       </c>
       <c r="M195" s="1">
-        <v>242852.96</v>
+        <v>324714.84</v>
       </c>
       <c r="N195" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B196" s="1">
-        <v>173000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>99.40389337</v>
+        <v>99.67838446</v>
       </c>
       <c r="D196" s="1">
-        <v>100.0</v>
+        <v>99.888</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>173000.0</v>
+        <v>240730.08</v>
       </c>
       <c r="H196" s="1">
-        <v>5209.65</v>
+        <v>595.01</v>
       </c>
       <c r="I196" s="1">
-        <v>3.0113583815029</v>
+        <v>0.24716894540142</v>
       </c>
       <c r="J196">
         <v>0.0</v>
       </c>
       <c r="K196" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="L196" s="1">
-        <v>171968.74</v>
+        <v>240224.91</v>
       </c>
       <c r="M196" s="1">
-        <v>178209.65</v>
+        <v>241325.09</v>
       </c>
       <c r="N196" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B197" s="1">
-        <v>200000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>99.02478002</v>
+        <v>98.40008922</v>
       </c>
       <c r="D197" s="1">
-        <v>99.164425</v>
+        <v>100.0</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>198328.85</v>
+        <v>173000.0</v>
       </c>
       <c r="H197" s="1">
-        <v>1925.5</v>
+        <v>-2541.22</v>
       </c>
       <c r="I197" s="1">
-        <v>0.97086228251714</v>
+        <v>-1.4689132947977</v>
       </c>
       <c r="J197">
         <v>0.0</v>
       </c>
-      <c r="K197" t="s">
-        <v>519</v>
+      <c r="K197">
+        <v>226.63</v>
       </c>
       <c r="L197" s="1">
-        <v>198049.56</v>
+        <v>170232.15</v>
       </c>
       <c r="M197" s="1">
-        <v>200254.35</v>
+        <v>170458.78</v>
       </c>
       <c r="N197" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B198" s="1">
         <v>200000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>99.74366037</v>
+        <v>98.14429679</v>
       </c>
       <c r="D198" s="1">
-        <v>104.747945</v>
+        <v>99.164425</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>209495.89</v>
+        <v>198328.85</v>
       </c>
       <c r="H198" s="1">
-        <v>-7474.32</v>
+        <v>561.8</v>
       </c>
       <c r="I198" s="1">
-        <v>-3.5677645036378</v>
+        <v>0.28326690746203</v>
       </c>
       <c r="J198">
         <v>0.0</v>
       </c>
       <c r="K198" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="L198" s="1">
-        <v>199487.32</v>
+        <v>196288.6</v>
       </c>
       <c r="M198" s="1">
-        <v>202021.57</v>
+        <v>198890.65</v>
       </c>
       <c r="N198" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B199" s="1">
-        <v>458000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>98.7705996</v>
+        <v>98.90429978</v>
       </c>
       <c r="D199" s="1">
-        <v>99.728</v>
+        <v>104.747945</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>456754.24</v>
+        <v>209495.89</v>
       </c>
       <c r="H199" s="1">
-        <v>2140.04</v>
+        <v>-8747.56</v>
       </c>
       <c r="I199" s="1">
-        <v>0.46853204909494</v>
+        <v>-4.1755282168065</v>
       </c>
       <c r="J199">
         <v>0.0</v>
       </c>
       <c r="K199" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="L199" s="1">
-        <v>452369.35</v>
+        <v>197808.6</v>
       </c>
       <c r="M199" s="1">
-        <v>458894.28</v>
+        <v>200748.33</v>
       </c>
       <c r="N199" s="1">
-        <v>0.81</v>
+        <v>0.36</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B200" s="1">
-        <v>200000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>105.29852832</v>
+        <v>98.06437719</v>
       </c>
       <c r="D200" s="1">
-        <v>110.136705</v>
+        <v>99.728</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>220273.41</v>
+        <v>456754.24</v>
       </c>
       <c r="H200" s="1">
-        <v>-7261.28</v>
+        <v>-278.84</v>
       </c>
       <c r="I200" s="1">
-        <v>-3.2964850364826</v>
+        <v>-0.06104814702979</v>
       </c>
       <c r="J200">
         <v>0.0</v>
       </c>
       <c r="K200" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="L200" s="1">
-        <v>210597.06</v>
+        <v>449134.85</v>
       </c>
       <c r="M200" s="1">
-        <v>213012.13</v>
+        <v>456475.4</v>
       </c>
       <c r="N200" s="1">
-        <v>0.38</v>
+        <v>0.81</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B201" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>97.79558099</v>
+        <v>104.10175723</v>
       </c>
       <c r="D201" s="1">
-        <v>97.52712</v>
+        <v>110.136705</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>97527.12</v>
+        <v>220273.41</v>
       </c>
       <c r="H201" s="1">
-        <v>1275.31</v>
+        <v>-9065.79</v>
       </c>
       <c r="I201" s="1">
-        <v>1.3076465294987</v>
+        <v>-4.1156987581933</v>
       </c>
       <c r="J201">
         <v>0.0</v>
       </c>
       <c r="K201" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="L201" s="1">
-        <v>97795.58</v>
+        <v>208203.51</v>
       </c>
       <c r="M201" s="1">
-        <v>98802.43</v>
+        <v>211207.62</v>
       </c>
       <c r="N201" s="1">
-        <v>0.17</v>
+        <v>0.38</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B202" s="1">
         <v>100000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.48164041</v>
+        <v>96.85377167</v>
       </c>
       <c r="D202" s="1">
-        <v>104.48644</v>
+        <v>97.52712</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>104486.44</v>
+        <v>97527.12</v>
       </c>
       <c r="H202" s="1">
-        <v>-3117.13</v>
+        <v>538.98</v>
       </c>
       <c r="I202" s="1">
-        <v>-2.9832866350887</v>
+        <v>0.55264627931185</v>
       </c>
       <c r="J202">
         <v>0.0</v>
       </c>
-      <c r="K202">
-        <v>887.67</v>
+      <c r="K202" t="s">
+        <v>537</v>
       </c>
       <c r="L202" s="1">
-        <v>100481.64</v>
+        <v>96853.77</v>
       </c>
       <c r="M202" s="1">
-        <v>101369.31</v>
+        <v>98066.1</v>
       </c>
       <c r="N202" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B203" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>100.5415423</v>
+        <v>99.31040128</v>
       </c>
       <c r="D203" s="1">
-        <v>99.958</v>
+        <v>104.48644</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>170928.18</v>
+        <v>104486.44</v>
       </c>
       <c r="H203" s="1">
-        <v>2122.24</v>
+        <v>-4069.19</v>
       </c>
       <c r="I203" s="1">
-        <v>1.2415974943394</v>
+        <v>-3.8944670715166</v>
       </c>
       <c r="J203">
         <v>0.0</v>
       </c>
       <c r="K203" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="L203" s="1">
-        <v>171926.04</v>
+        <v>99310.4</v>
       </c>
       <c r="M203" s="1">
-        <v>173050.42</v>
+        <v>100417.25</v>
       </c>
       <c r="N203" s="1">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B204" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>100.98730655</v>
+        <v>99.94306372</v>
       </c>
       <c r="D204" s="1">
-        <v>104.93085</v>
+        <v>99.958</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>104930.85</v>
+        <v>170928.18</v>
       </c>
       <c r="H204" s="1">
-        <v>-3231.21</v>
+        <v>1450.21</v>
       </c>
       <c r="I204" s="1">
-        <v>-3.0793708427979</v>
+        <v>0.84843236498511</v>
       </c>
       <c r="J204">
         <v>0.0</v>
       </c>
-      <c r="K204">
-        <v>712.33</v>
+      <c r="K204" t="s">
+        <v>543</v>
       </c>
       <c r="L204" s="1">
-        <v>100987.31</v>
+        <v>170902.64</v>
       </c>
       <c r="M204" s="1">
-        <v>101699.64</v>
+        <v>172378.39</v>
       </c>
       <c r="N204" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B205" s="1">
-        <v>125000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>89.57242699</v>
+        <v>100.03976104</v>
       </c>
       <c r="D205" s="1">
-        <v>88.629904</v>
+        <v>104.93085</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>110787.38</v>
+        <v>104930.85</v>
       </c>
       <c r="H205" s="1">
-        <v>1300.59</v>
+        <v>-3959.58</v>
       </c>
       <c r="I205" s="1">
-        <v>1.1739514013239</v>
+        <v>-3.7735136997365</v>
       </c>
       <c r="J205">
         <v>0.0</v>
       </c>
       <c r="K205">
-        <v>122.43</v>
+        <v>931.51</v>
       </c>
       <c r="L205" s="1">
-        <v>111965.54</v>
+        <v>100039.76</v>
       </c>
       <c r="M205" s="1">
-        <v>112087.97</v>
+        <v>100971.27</v>
       </c>
       <c r="N205" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="B206" s="1">
-        <v>300000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>75.43109775</v>
+        <v>88.64984725</v>
       </c>
       <c r="D206" s="1">
-        <v>74.625297</v>
+        <v>88.629904</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>223875.89</v>
+        <v>110787.38</v>
       </c>
       <c r="H206" s="1">
-        <v>3859.87</v>
+        <v>258.66</v>
       </c>
       <c r="I206" s="1">
-        <v>1.7241115155366</v>
+        <v>0.23347424589335</v>
       </c>
       <c r="J206">
         <v>0.0</v>
       </c>
-      <c r="K206" t="s">
-        <v>543</v>
+      <c r="K206">
+        <v>233.73</v>
       </c>
       <c r="L206" s="1">
-        <v>226293.29</v>
+        <v>110812.31</v>
       </c>
       <c r="M206" s="1">
-        <v>227735.76</v>
+        <v>111046.04</v>
       </c>
       <c r="N206" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B207" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.88379399</v>
+        <v>74.52045289</v>
       </c>
       <c r="D207" s="1">
-        <v>102.315135</v>
+        <v>74.625297</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>204630.27</v>
+        <v>223875.89</v>
       </c>
       <c r="H207" s="1">
-        <v>-6363.37</v>
+        <v>1251.22</v>
       </c>
       <c r="I207" s="1">
-        <v>-3.1096914449656</v>
+        <v>0.55889001714298</v>
       </c>
       <c r="J207">
         <v>0.0</v>
       </c>
-      <c r="K207">
-        <v>499.32</v>
+      <c r="K207" t="s">
+        <v>550</v>
       </c>
       <c r="L207" s="1">
-        <v>197767.58</v>
+        <v>223561.36</v>
       </c>
       <c r="M207" s="1">
-        <v>198266.9</v>
+        <v>225127.11</v>
       </c>
       <c r="N207" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="B208" s="1">
         <v>200000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>101.75913464</v>
+        <v>98.13072352</v>
       </c>
       <c r="D208" s="1">
-        <v>102.81184</v>
+        <v>102.315135</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>205623.68</v>
+        <v>204630.27</v>
       </c>
       <c r="H208" s="1">
-        <v>4416.61</v>
+        <v>-7499.64</v>
       </c>
       <c r="I208" s="1">
-        <v>2.1479092291316</v>
+        <v>-3.6649709742356</v>
       </c>
       <c r="J208">
         <v>0.0</v>
       </c>
-      <c r="K208" t="s">
-        <v>548</v>
+      <c r="K208">
+        <v>869.18</v>
       </c>
       <c r="L208" s="1">
-        <v>203518.27</v>
+        <v>196261.45</v>
       </c>
       <c r="M208" s="1">
-        <v>210040.29</v>
+        <v>197130.63</v>
       </c>
       <c r="N208" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B209" s="1">
         <v>200000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>100.47342406</v>
+        <v>100.89633921</v>
       </c>
       <c r="D209" s="1">
-        <v>99.915</v>
+        <v>102.81184</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>199830.0</v>
+        <v>205623.68</v>
       </c>
       <c r="H209" s="1">
-        <v>1555.2</v>
+        <v>3113.15</v>
       </c>
       <c r="I209" s="1">
-        <v>0.77826152229395</v>
+        <v>1.5140036400477</v>
       </c>
       <c r="J209">
         <v>0.0</v>
       </c>
-      <c r="K209">
-        <v>438.36</v>
+      <c r="K209" t="s">
+        <v>555</v>
       </c>
       <c r="L209" s="1">
-        <v>200946.84</v>
+        <v>201792.68</v>
       </c>
       <c r="M209" s="1">
-        <v>201385.2</v>
+        <v>208736.83</v>
       </c>
       <c r="N209" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="B210" s="1">
         <v>200000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>96.05265761</v>
+        <v>99.56957889</v>
       </c>
       <c r="D210" s="1">
-        <v>100.164425</v>
+        <v>99.915</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>200328.85</v>
+        <v>199830.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-5379.7</v>
+        <v>185.87</v>
       </c>
       <c r="I210" s="1">
-        <v>-2.6854344743655</v>
+        <v>0.09301406195266</v>
       </c>
       <c r="J210">
         <v>0.0</v>
       </c>
-      <c r="K210" t="s">
-        <v>553</v>
+      <c r="K210">
+        <v>876.71</v>
       </c>
       <c r="L210" s="1">
-        <v>192105.31</v>
+        <v>199139.16</v>
       </c>
       <c r="M210" s="1">
-        <v>194949.15</v>
+        <v>200015.87</v>
       </c>
       <c r="N210" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B211" s="1">
         <v>200000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>100.78594267</v>
+        <v>95.26289067</v>
       </c>
       <c r="D211" s="1">
-        <v>100.141695</v>
+        <v>100.164425</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>200283.39</v>
+        <v>200328.85</v>
       </c>
       <c r="H211" s="1">
-        <v>3038.5</v>
+        <v>-6630.47</v>
       </c>
       <c r="I211" s="1">
-        <v>1.5171003446666</v>
+        <v>-3.3097928730685</v>
       </c>
       <c r="J211">
         <v>0.0</v>
       </c>
       <c r="K211" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="L211" s="1">
-        <v>201571.89</v>
+        <v>190525.78</v>
       </c>
       <c r="M211" s="1">
-        <v>203321.89</v>
+        <v>193698.38</v>
       </c>
       <c r="N211" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B212" s="1">
         <v>200000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>98.37381558</v>
+        <v>99.40154592</v>
       </c>
       <c r="D212" s="1">
-        <v>103.09502</v>
+        <v>100.141695</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>206190.04</v>
+        <v>200283.39</v>
       </c>
       <c r="H212" s="1">
-        <v>-7389.67</v>
+        <v>749.15</v>
       </c>
       <c r="I212" s="1">
-        <v>-3.5839122006087</v>
+        <v>0.37404499694158</v>
       </c>
       <c r="J212">
         <v>0.0</v>
       </c>
       <c r="K212" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="L212" s="1">
-        <v>196747.63</v>
+        <v>198803.09</v>
       </c>
       <c r="M212" s="1">
-        <v>198800.37</v>
+        <v>201032.54</v>
       </c>
       <c r="N212" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="B213" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>99.84449429</v>
+        <v>97.54394999</v>
       </c>
       <c r="D213" s="1">
-        <v>99.513355</v>
+        <v>103.09502</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>398053.42</v>
+        <v>206190.04</v>
       </c>
       <c r="H213" s="1">
-        <v>7308.12</v>
+        <v>-8679.54</v>
       </c>
       <c r="I213" s="1">
-        <v>1.835964630074</v>
+        <v>-4.2094855794198</v>
       </c>
       <c r="J213">
         <v>0.0</v>
       </c>
       <c r="K213" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="L213" s="1">
-        <v>399377.98</v>
+        <v>195087.9</v>
       </c>
       <c r="M213" s="1">
-        <v>405361.54</v>
+        <v>197510.5</v>
       </c>
       <c r="N213" s="1">
-        <v>0.72</v>
+        <v>0.35</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="B214" s="1">
         <v>400000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>99.97715581</v>
+        <v>99.16085691</v>
       </c>
       <c r="D214" s="1">
-        <v>103.11278</v>
+        <v>99.513355</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>412451.12</v>
+        <v>398053.42</v>
       </c>
       <c r="H214" s="1">
-        <v>-12337.02</v>
+        <v>5285.9</v>
       </c>
       <c r="I214" s="1">
-        <v>-2.9911471691482</v>
+        <v>1.3279373406715</v>
       </c>
       <c r="J214">
         <v>0.0</v>
       </c>
-      <c r="K214">
-        <v>205.48</v>
+      <c r="K214" t="s">
+        <v>569</v>
       </c>
       <c r="L214" s="1">
-        <v>399908.62</v>
+        <v>396643.43</v>
       </c>
       <c r="M214" s="1">
-        <v>400114.1</v>
+        <v>403339.32</v>
       </c>
       <c r="N214" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B215" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>99.94751984</v>
+        <v>99.065828</v>
       </c>
       <c r="D215" s="1">
-        <v>99.7</v>
+        <v>103.11278</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>299100.0</v>
+        <v>412451.12</v>
       </c>
       <c r="H215" s="1">
-        <v>1704.2</v>
+        <v>-15160.41</v>
       </c>
       <c r="I215" s="1">
-        <v>0.56977599465062</v>
+        <v>-3.6756864667988</v>
       </c>
       <c r="J215">
         <v>0.0</v>
       </c>
-      <c r="K215">
-        <v>961.64</v>
+      <c r="K215" t="s">
+        <v>572</v>
       </c>
       <c r="L215" s="1">
-        <v>299842.56</v>
+        <v>396263.31</v>
       </c>
       <c r="M215" s="1">
-        <v>300804.2</v>
+        <v>397290.71</v>
       </c>
       <c r="N215" s="1">
-        <v>0.53</v>
+        <v>0.71</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="B216" s="1">
         <v>300000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>98.84862665</v>
+        <v>99.06142411</v>
       </c>
       <c r="D216" s="1">
-        <v>100.662453</v>
+        <v>99.7</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>301987.36</v>
+        <v>299100.0</v>
       </c>
       <c r="H216" s="1">
-        <v>3102.36</v>
+        <v>-419.84</v>
       </c>
       <c r="I216" s="1">
-        <v>1.0273145207137</v>
+        <v>-0.1403677699766</v>
       </c>
       <c r="J216">
         <v>0.0</v>
       </c>
       <c r="K216" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="L216" s="1">
-        <v>296545.88</v>
+        <v>297184.27</v>
       </c>
       <c r="M216" s="1">
-        <v>305089.72</v>
+        <v>298680.16</v>
       </c>
       <c r="N216" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="B217" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>99.7940491</v>
+        <v>98.01801252</v>
       </c>
       <c r="D217" s="1">
-        <v>99.499</v>
+        <v>100.662453</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>99499.0</v>
+        <v>301987.36</v>
       </c>
       <c r="H217" s="1">
-        <v>2082.72</v>
+        <v>1165.31</v>
       </c>
       <c r="I217" s="1">
-        <v>2.0932069669042</v>
+        <v>0.38588038916596</v>
       </c>
       <c r="J217">
         <v>0.0</v>
       </c>
       <c r="K217" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="L217" s="1">
-        <v>99794.05</v>
+        <v>294054.04</v>
       </c>
       <c r="M217" s="1">
-        <v>101581.72</v>
+        <v>303152.67</v>
       </c>
       <c r="N217" s="1">
-        <v>0.18</v>
+        <v>0.54</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="B218" s="1">
         <v>100000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>100.58397581</v>
+        <v>99.03544246</v>
       </c>
       <c r="D218" s="1">
-        <v>99.897</v>
+        <v>99.499</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>99897.0</v>
+        <v>99499.0</v>
       </c>
       <c r="H218" s="1">
-        <v>1525.67</v>
+        <v>1529.59</v>
       </c>
       <c r="I218" s="1">
-        <v>1.5272430603522</v>
+        <v>1.5372918320787</v>
       </c>
       <c r="J218">
         <v>0.0</v>
       </c>
-      <c r="K218">
-        <v>838.7</v>
+      <c r="K218" t="s">
+        <v>581</v>
       </c>
       <c r="L218" s="1">
-        <v>100583.97</v>
+        <v>99035.44</v>
       </c>
       <c r="M218" s="1">
-        <v>101422.67</v>
+        <v>101028.59</v>
       </c>
       <c r="N218" s="1">
         <v>0.18</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="B219" s="1">
         <v>100000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>99.21405061</v>
+        <v>100.01437127</v>
       </c>
       <c r="D219" s="1">
-        <v>100.34301</v>
+        <v>99.897</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>100343.01</v>
+        <v>99897.0</v>
       </c>
       <c r="H219" s="1">
-        <v>2025.15</v>
+        <v>1168.4</v>
       </c>
       <c r="I219" s="1">
-        <v>2.0182272786116</v>
+        <v>1.1696046928336</v>
       </c>
       <c r="J219">
         <v>0.0</v>
       </c>
       <c r="K219" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="L219" s="1">
-        <v>99214.05</v>
+        <v>100014.37</v>
       </c>
       <c r="M219" s="1">
-        <v>102368.16</v>
+        <v>101065.4</v>
       </c>
       <c r="N219" s="1">
         <v>0.18</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="B220" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>99.56645671</v>
+        <v>98.41611689</v>
       </c>
       <c r="D220" s="1">
-        <v>99.871</v>
+        <v>100.34301</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>299613.0</v>
+        <v>100343.01</v>
       </c>
       <c r="H220" s="1">
-        <v>6443.56</v>
+        <v>1432.7</v>
       </c>
       <c r="I220" s="1">
-        <v>2.1506276429928</v>
+        <v>1.4278024946631</v>
       </c>
       <c r="J220">
         <v>0.0</v>
       </c>
       <c r="K220" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="L220" s="1">
-        <v>298699.37</v>
+        <v>98416.12</v>
       </c>
       <c r="M220" s="1">
-        <v>306056.56</v>
+        <v>101775.71</v>
       </c>
       <c r="N220" s="1">
-        <v>0.54</v>
+        <v>0.18</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="B221" s="1">
-        <v>102000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>99.46523237</v>
+        <v>98.52646989</v>
       </c>
       <c r="D221" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>102000.0</v>
+        <v>299613.0</v>
       </c>
       <c r="H221" s="1">
-        <v>1667.81</v>
+        <v>3960.59</v>
       </c>
       <c r="I221" s="1">
-        <v>1.6351078431373</v>
+        <v>1.3219019201437</v>
       </c>
       <c r="J221">
         <v>0.0</v>
       </c>
       <c r="K221" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="L221" s="1">
-        <v>101454.54</v>
+        <v>295579.41</v>
       </c>
       <c r="M221" s="1">
-        <v>103667.81</v>
+        <v>303573.59</v>
       </c>
       <c r="N221" s="1">
-        <v>0.18</v>
+        <v>0.54</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="B222" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>96.79028795</v>
+        <v>98.61346236</v>
       </c>
       <c r="D222" s="1">
-        <v>96.94368</v>
+        <v>100.0</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>96943.68</v>
+        <v>102000.0</v>
       </c>
       <c r="H222" s="1">
-        <v>1421.95</v>
+        <v>994.0</v>
       </c>
       <c r="I222" s="1">
-        <v>1.466779474433</v>
+        <v>0.97450980392157</v>
       </c>
       <c r="J222">
         <v>0.0</v>
       </c>
       <c r="K222" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="L222" s="1">
-        <v>96790.29</v>
+        <v>100585.73</v>
       </c>
       <c r="M222" s="1">
-        <v>98365.63</v>
+        <v>102994.0</v>
       </c>
       <c r="N222" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="B223" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>100.59493866</v>
+        <v>95.92083757</v>
       </c>
       <c r="D223" s="1">
-        <v>100.0</v>
+        <v>96.94368</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>136000.0</v>
+        <v>96943.68</v>
       </c>
       <c r="H223" s="1">
-        <v>941.11</v>
+        <v>723.73</v>
       </c>
       <c r="I223" s="1">
-        <v>0.69199264705882</v>
+        <v>0.74654686102281</v>
       </c>
       <c r="J223">
         <v>0.0</v>
       </c>
-      <c r="K223">
-        <v>131.99</v>
+      <c r="K223" t="s">
+        <v>596</v>
       </c>
       <c r="L223" s="1">
-        <v>136809.12</v>
+        <v>95920.83</v>
       </c>
       <c r="M223" s="1">
-        <v>136941.11</v>
+        <v>97667.41</v>
       </c>
       <c r="N223" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="B224" s="1">
-        <v>383000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>99.83742023</v>
+        <v>99.69267065</v>
       </c>
       <c r="D224" s="1">
-        <v>100.031739</v>
+        <v>100.0</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>383121.56</v>
+        <v>136000.0</v>
       </c>
       <c r="H224" s="1">
-        <v>3405.8</v>
+        <v>7.34</v>
       </c>
       <c r="I224" s="1">
-        <v>0.88896067347398</v>
+        <v>0.0053970588235294</v>
       </c>
       <c r="J224">
         <v>0.0</v>
       </c>
-      <c r="K224" t="s">
-        <v>591</v>
+      <c r="K224">
+        <v>425.3</v>
       </c>
       <c r="L224" s="1">
-        <v>382377.32</v>
+        <v>135582.04</v>
       </c>
       <c r="M224" s="1">
-        <v>386527.36</v>
+        <v>136007.34</v>
       </c>
       <c r="N224" s="1">
-        <v>0.68</v>
+        <v>0.24</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="B225" s="1">
-        <v>200000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>100.61615872</v>
+        <v>99.01752081</v>
       </c>
       <c r="D225" s="1">
-        <v>103.40919</v>
+        <v>100.031739</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>206818.38</v>
+        <v>383121.56</v>
       </c>
       <c r="H225" s="1">
-        <v>-3854.56</v>
+        <v>1000.11</v>
       </c>
       <c r="I225" s="1">
-        <v>-1.8637415107884</v>
+        <v>0.261042474352</v>
       </c>
       <c r="J225">
         <v>0.0</v>
       </c>
       <c r="K225" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="L225" s="1">
-        <v>201232.31</v>
+        <v>379237.11</v>
       </c>
       <c r="M225" s="1">
-        <v>202963.82</v>
+        <v>384121.67</v>
       </c>
       <c r="N225" s="1">
-        <v>0.36</v>
+        <v>0.68</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="B226" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>101.49134704</v>
+        <v>100.12528169</v>
       </c>
       <c r="D226" s="1">
-        <v>99.674</v>
+        <v>103.40919</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>99674.0</v>
+        <v>206818.38</v>
       </c>
       <c r="H226" s="1">
-        <v>2213.18</v>
+        <v>-4397.95</v>
       </c>
       <c r="I226" s="1">
-        <v>2.2204185645203</v>
+        <v>-2.1264792810001</v>
       </c>
       <c r="J226">
         <v>0.0</v>
       </c>
-      <c r="K226">
-        <v>395.83</v>
+      <c r="K226" t="s">
+        <v>604</v>
       </c>
       <c r="L226" s="1">
-        <v>101491.35</v>
+        <v>200250.57</v>
       </c>
       <c r="M226" s="1">
-        <v>101887.18</v>
+        <v>202420.43</v>
       </c>
       <c r="N226" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="B227" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>100.0674961</v>
+        <v>99.71822686</v>
       </c>
       <c r="D227" s="1">
-        <v>103.372055</v>
+        <v>99.674</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>206744.11</v>
+        <v>99674.0</v>
       </c>
       <c r="H227" s="1">
-        <v>-6033.78</v>
+        <v>703.95</v>
       </c>
       <c r="I227" s="1">
-        <v>-2.9184773389675</v>
+        <v>0.70625238276782</v>
       </c>
       <c r="J227">
         <v>0.0</v>
       </c>
       <c r="K227">
-        <v>575.34</v>
+        <v>659.72</v>
       </c>
       <c r="L227" s="1">
-        <v>200134.99</v>
+        <v>99718.23</v>
       </c>
       <c r="M227" s="1">
-        <v>200710.33</v>
+        <v>100377.95</v>
       </c>
       <c r="N227" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="B228" s="1">
-        <v>254000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>98.14193506</v>
+        <v>99.13441105</v>
       </c>
       <c r="D228" s="1">
-        <v>99.492</v>
+        <v>103.372055</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>252709.68</v>
+        <v>206744.11</v>
       </c>
       <c r="H228" s="1">
-        <v>-2428.82</v>
+        <v>-7516.38</v>
       </c>
       <c r="I228" s="1">
-        <v>-0.96111078926617</v>
+        <v>-3.6355957129807</v>
       </c>
       <c r="J228">
         <v>0.0</v>
       </c>
-      <c r="K228" t="s">
-        <v>601</v>
+      <c r="K228">
+        <v>958.9</v>
       </c>
       <c r="L228" s="1">
-        <v>249280.52</v>
+        <v>198268.83</v>
       </c>
       <c r="M228" s="1">
-        <v>250280.86</v>
+        <v>199227.73</v>
       </c>
       <c r="N228" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
       <c r="B229" s="1">
-        <v>205000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>101.25118953</v>
+        <v>96.97339884</v>
       </c>
       <c r="D229" s="1">
-        <v>100.0</v>
+        <v>99.492</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>205000.0</v>
+        <v>252709.68</v>
       </c>
       <c r="H229" s="1">
-        <v>4493.78</v>
+        <v>-4527.04</v>
       </c>
       <c r="I229" s="1">
-        <v>2.192087804878</v>
+        <v>-1.7913995221711</v>
       </c>
       <c r="J229">
         <v>0.0</v>
       </c>
       <c r="K229" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="L229" s="1">
-        <v>207564.94</v>
+        <v>246312.43</v>
       </c>
       <c r="M229" s="1">
-        <v>209493.78</v>
+        <v>248182.64</v>
       </c>
       <c r="N229" s="1">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="B230" s="1">
-        <v>183000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>100.27868634</v>
+        <v>100.07654117</v>
       </c>
       <c r="D230" s="1">
         <v>100.0</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>183000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="H230" s="1">
-        <v>1941.31</v>
+        <v>2586.75</v>
       </c>
       <c r="I230" s="1">
-        <v>1.060825136612</v>
+        <v>1.2618292682927</v>
       </c>
       <c r="J230">
         <v>0.0</v>
       </c>
       <c r="K230" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="L230" s="1">
-        <v>183510.0</v>
+        <v>205156.91</v>
       </c>
       <c r="M230" s="1">
-        <v>184941.31</v>
+        <v>207586.75</v>
       </c>
       <c r="N230" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="B231" s="1">
-        <v>100000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>88.987481</v>
+        <v>99.41703827</v>
       </c>
       <c r="D231" s="1">
-        <v>87.329</v>
+        <v>100.0</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>87329.0</v>
+        <v>183000.0</v>
       </c>
       <c r="H231" s="1">
-        <v>1880.4</v>
+        <v>762.08</v>
       </c>
       <c r="I231" s="1">
-        <v>2.1532366109769</v>
+        <v>0.41643715846995</v>
       </c>
       <c r="J231">
         <v>0.0</v>
       </c>
-      <c r="K231">
-        <v>221.92</v>
+      <c r="K231" t="s">
+        <v>617</v>
       </c>
       <c r="L231" s="1">
-        <v>88987.48</v>
+        <v>181933.18</v>
       </c>
       <c r="M231" s="1">
-        <v>89209.4</v>
+        <v>183762.08</v>
       </c>
       <c r="N231" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="B232" s="1">
         <v>100000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>101.5662883</v>
+        <v>88.47858141</v>
       </c>
       <c r="D232" s="1">
-        <v>101.91515</v>
+        <v>87.329</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>101915.15</v>
+        <v>87329.0</v>
       </c>
       <c r="H232" s="1">
-        <v>2003.88</v>
+        <v>1412.6</v>
       </c>
       <c r="I232" s="1">
-        <v>1.9662238636748</v>
+        <v>1.6175611766996</v>
       </c>
       <c r="J232">
         <v>0.0</v>
       </c>
-      <c r="K232" t="s">
-        <v>612</v>
+      <c r="K232">
+        <v>263.01</v>
       </c>
       <c r="L232" s="1">
-        <v>101566.29</v>
+        <v>88478.59</v>
       </c>
       <c r="M232" s="1">
-        <v>103919.03</v>
+        <v>88741.6</v>
       </c>
       <c r="N232" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="B233" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>101.03841367</v>
+        <v>100.9928446</v>
       </c>
       <c r="D233" s="1">
-        <v>102.852843</v>
+        <v>101.91515</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>411411.37</v>
+        <v>101915.15</v>
       </c>
       <c r="H233" s="1">
-        <v>-1815.25</v>
+        <v>1635.91</v>
       </c>
       <c r="I233" s="1">
-        <v>-0.44122504441236</v>
+        <v>1.6051686133023</v>
       </c>
       <c r="J233">
         <v>0.0</v>
       </c>
       <c r="K233" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="L233" s="1">
-        <v>404153.65</v>
+        <v>100992.84</v>
       </c>
       <c r="M233" s="1">
-        <v>409596.12</v>
+        <v>103551.06</v>
       </c>
       <c r="N233" s="1">
-        <v>0.72</v>
+        <v>0.18</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="B234" s="1">
         <v>400000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>97.85191981</v>
+        <v>100.13404962</v>
       </c>
       <c r="D234" s="1">
-        <v>101.297303</v>
+        <v>102.852843</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>405189.21</v>
+        <v>411411.37</v>
       </c>
       <c r="H234" s="1">
-        <v>-9010.3</v>
+        <v>-4638.19</v>
       </c>
       <c r="I234" s="1">
-        <v>-2.2237265400034</v>
+        <v>-1.1273849820923</v>
       </c>
       <c r="J234">
         <v>0.0</v>
       </c>
       <c r="K234" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="L234" s="1">
-        <v>391407.68</v>
+        <v>400536.19</v>
       </c>
       <c r="M234" s="1">
-        <v>396178.91</v>
+        <v>406773.18</v>
       </c>
       <c r="N234" s="1">
-        <v>0.7</v>
+        <v>0.73</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="B235" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>104.46123274</v>
+        <v>96.64749418</v>
       </c>
       <c r="D235" s="1">
-        <v>108.69382</v>
+        <v>101.297303</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>108693.82</v>
+        <v>405189.21</v>
       </c>
       <c r="H235" s="1">
-        <v>-3394.23</v>
+        <v>-13088.27</v>
       </c>
       <c r="I235" s="1">
-        <v>-3.1227442369769</v>
+        <v>-3.2301625208628</v>
       </c>
       <c r="J235">
         <v>0.0</v>
       </c>
-      <c r="K235">
-        <v>838.36</v>
+      <c r="K235" t="s">
+        <v>628</v>
       </c>
       <c r="L235" s="1">
-        <v>104461.23</v>
+        <v>386589.98</v>
       </c>
       <c r="M235" s="1">
-        <v>105299.59</v>
+        <v>392100.94</v>
       </c>
       <c r="N235" s="1">
-        <v>0.19</v>
+        <v>0.7</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="B236" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>98.33385095</v>
+        <v>103.62304518</v>
       </c>
       <c r="D236" s="1">
-        <v>99.589</v>
+        <v>108.69382</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>199178.0</v>
+        <v>108693.82</v>
       </c>
       <c r="H236" s="1">
-        <v>3276.0</v>
+        <v>-3999.54</v>
       </c>
       <c r="I236" s="1">
-        <v>1.6447599634498</v>
+        <v>-3.679638823992</v>
       </c>
       <c r="J236">
         <v>0.0</v>
       </c>
       <c r="K236" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="L236" s="1">
-        <v>196667.7</v>
+        <v>103623.05</v>
       </c>
       <c r="M236" s="1">
-        <v>202454.0</v>
+        <v>104694.28</v>
       </c>
       <c r="N236" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="B237" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>98.52978597</v>
+        <v>97.6436649</v>
       </c>
       <c r="D237" s="1">
-        <v>100.13095</v>
+        <v>99.589</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>100130.95</v>
+        <v>199178.0</v>
       </c>
       <c r="H237" s="1">
-        <v>65.62</v>
+        <v>-3775.6</v>
       </c>
       <c r="I237" s="1">
-        <v>0.065534182987378</v>
+        <v>-1.8955908785107</v>
       </c>
       <c r="J237">
         <v>0.0</v>
       </c>
-      <c r="K237" t="s">
-        <v>626</v>
+      <c r="K237">
+        <v>115.07</v>
       </c>
       <c r="L237" s="1">
-        <v>98529.79</v>
+        <v>195287.33</v>
       </c>
       <c r="M237" s="1">
-        <v>100196.57</v>
+        <v>195402.4</v>
       </c>
       <c r="N237" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="B238" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>102.88217018</v>
+        <v>97.25959771</v>
       </c>
       <c r="D238" s="1">
-        <v>103.39893</v>
+        <v>100.13095</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>206797.86</v>
+        <v>100130.95</v>
       </c>
       <c r="H238" s="1">
-        <v>1282.92</v>
+        <v>-992.24</v>
       </c>
       <c r="I238" s="1">
-        <v>0.62037392456576</v>
+        <v>-0.9909423609783</v>
       </c>
       <c r="J238">
         <v>0.0</v>
       </c>
       <c r="K238" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="L238" s="1">
-        <v>205764.34</v>
+        <v>97259.6</v>
       </c>
       <c r="M238" s="1">
-        <v>208080.78</v>
+        <v>99138.71</v>
       </c>
       <c r="N238" s="1">
-        <v>0.37</v>
+        <v>0.18</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="B239" s="1">
-        <v>251000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>98.2927769</v>
+        <v>101.72596241</v>
       </c>
       <c r="D239" s="1">
-        <v>99.947</v>
+        <v>103.39893</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>250866.97</v>
+        <v>206797.86</v>
       </c>
       <c r="H239" s="1">
-        <v>1650.13</v>
+        <v>-508.95</v>
       </c>
       <c r="I239" s="1">
-        <v>0.65777092934953</v>
+        <v>-0.24610989688191</v>
       </c>
       <c r="J239">
         <v>0.0</v>
       </c>
       <c r="K239" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="L239" s="1">
-        <v>246714.87</v>
+        <v>203451.92</v>
       </c>
       <c r="M239" s="1">
-        <v>252517.1</v>
+        <v>206288.91</v>
       </c>
       <c r="N239" s="1">
-        <v>0.45</v>
+        <v>0.37</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B240" s="1">
-        <v>212000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>98.95789247</v>
+        <v>97.51150698</v>
       </c>
       <c r="D240" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>212000.0</v>
+        <v>250866.97</v>
       </c>
       <c r="H240" s="1">
-        <v>764.62</v>
+        <v>204.89</v>
       </c>
       <c r="I240" s="1">
-        <v>0.36066981132075</v>
+        <v>0.081672768639092</v>
       </c>
       <c r="J240">
         <v>0.0</v>
       </c>
       <c r="K240" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="L240" s="1">
-        <v>209790.73</v>
+        <v>244753.88</v>
       </c>
       <c r="M240" s="1">
-        <v>212764.62</v>
+        <v>251071.86</v>
       </c>
       <c r="N240" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="B241" s="1">
-        <v>399000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>98.52449676</v>
+        <v>97.95656546</v>
       </c>
       <c r="D241" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>398608.98</v>
+        <v>212000.0</v>
       </c>
       <c r="H241" s="1">
-        <v>51.5</v>
+        <v>-914.33</v>
       </c>
       <c r="I241" s="1">
-        <v>0.012919929701534</v>
+        <v>-0.43128773584906</v>
       </c>
       <c r="J241">
         <v>0.0</v>
       </c>
       <c r="K241" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="L241" s="1">
-        <v>393112.74</v>
+        <v>207667.92</v>
       </c>
       <c r="M241" s="1">
-        <v>398660.48</v>
+        <v>211085.67</v>
       </c>
       <c r="N241" s="1">
-        <v>0.7</v>
+        <v>0.38</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="B242" s="1">
-        <v>242000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>100.69880887</v>
+        <v>97.01613585</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>242000.0</v>
+        <v>398608.98</v>
       </c>
       <c r="H242" s="1">
-        <v>6153.27</v>
+        <v>-5174.32</v>
       </c>
       <c r="I242" s="1">
-        <v>2.542673553719</v>
+        <v>-1.2980941874415</v>
       </c>
       <c r="J242">
         <v>0.0</v>
       </c>
       <c r="K242" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="L242" s="1">
-        <v>243691.12</v>
+        <v>387094.39</v>
       </c>
       <c r="M242" s="1">
-        <v>248153.27</v>
+        <v>393434.66</v>
       </c>
       <c r="N242" s="1">
-        <v>0.44</v>
+        <v>0.7</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="B243" s="1">
-        <v>200000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>100.611371</v>
+        <v>99.9821746</v>
       </c>
       <c r="D243" s="1">
-        <v>104.6323</v>
+        <v>100.0</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>209264.6</v>
+        <v>242000.0</v>
       </c>
       <c r="H243" s="1">
-        <v>-5620.78</v>
+        <v>4953.4</v>
       </c>
       <c r="I243" s="1">
-        <v>-2.6859679085713</v>
+        <v>2.0468595041322</v>
       </c>
       <c r="J243">
         <v>0.0</v>
       </c>
       <c r="K243" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="L243" s="1">
-        <v>201222.74</v>
+        <v>241956.86</v>
       </c>
       <c r="M243" s="1">
-        <v>203643.82</v>
+        <v>246953.4</v>
       </c>
       <c r="N243" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="B244" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>101.7220861</v>
+        <v>100.07426433</v>
       </c>
       <c r="D244" s="1">
-        <v>100.0</v>
+        <v>104.6323</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>100000.0</v>
+        <v>209264.6</v>
       </c>
       <c r="H244" s="1">
-        <v>2664.19</v>
+        <v>-6288.09</v>
       </c>
       <c r="I244" s="1">
-        <v>2.66419</v>
+        <v>-3.0048512744153</v>
       </c>
       <c r="J244">
         <v>0.0</v>
       </c>
-      <c r="K244">
-        <v>942.11</v>
+      <c r="K244" t="s">
+        <v>654</v>
       </c>
       <c r="L244" s="1">
-        <v>101722.08</v>
+        <v>200148.53</v>
       </c>
       <c r="M244" s="1">
-        <v>102664.19</v>
+        <v>202976.51</v>
       </c>
       <c r="N244" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="B245" s="1">
         <v>100000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>102.65219101</v>
+        <v>100.91259706</v>
       </c>
       <c r="D245" s="1">
-        <v>106.26549</v>
+        <v>100.0</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>106265.49</v>
+        <v>100000.0</v>
       </c>
       <c r="H245" s="1">
-        <v>-3274.26</v>
+        <v>2081.72</v>
       </c>
       <c r="I245" s="1">
-        <v>-3.0812072668182</v>
+        <v>2.08172</v>
       </c>
       <c r="J245">
         <v>0.0</v>
       </c>
-      <c r="K245">
-        <v>339.04</v>
+      <c r="K245" t="s">
+        <v>657</v>
       </c>
       <c r="L245" s="1">
-        <v>102652.19</v>
+        <v>100912.6</v>
       </c>
       <c r="M245" s="1">
-        <v>102991.23</v>
+        <v>102081.72</v>
       </c>
       <c r="N245" s="1">
         <v>0.18</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="B246" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>102.14856584</v>
+        <v>101.57525235</v>
       </c>
       <c r="D246" s="1">
-        <v>105.74276</v>
+        <v>106.26549</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>211485.52</v>
+        <v>106265.49</v>
       </c>
       <c r="H246" s="1">
-        <v>-4603.46</v>
+        <v>-4125.17</v>
       </c>
       <c r="I246" s="1">
-        <v>-2.1767258581108</v>
+        <v>-3.881946998974</v>
       </c>
       <c r="J246">
         <v>0.0</v>
       </c>
-      <c r="K246" t="s">
-        <v>179</v>
+      <c r="K246">
+        <v>565.07</v>
       </c>
       <c r="L246" s="1">
-        <v>204297.13</v>
+        <v>101575.25</v>
       </c>
       <c r="M246" s="1">
-        <v>206882.06</v>
+        <v>102140.32</v>
       </c>
       <c r="N246" s="1">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="B247" s="1">
         <v>200000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>99.14914675</v>
+        <v>101.60031453</v>
       </c>
       <c r="D247" s="1">
-        <v>100.260975</v>
+        <v>105.74276</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>200521.95</v>
+        <v>211485.52</v>
       </c>
       <c r="H247" s="1">
-        <v>4167.44</v>
+        <v>-5234.21</v>
       </c>
       <c r="I247" s="1">
-        <v>2.0782961665793</v>
+        <v>-2.4749732274815</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="L247" s="1">
-        <v>198298.29</v>
+        <v>203200.63</v>
       </c>
       <c r="M247" s="1">
-        <v>204689.39</v>
+        <v>206251.31</v>
       </c>
       <c r="N247" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="B248" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>100.85541596</v>
+        <v>98.0526097</v>
       </c>
       <c r="D248" s="1">
-        <v>100.644835</v>
+        <v>100.260975</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>402579.34</v>
+        <v>200521.95</v>
       </c>
       <c r="H248" s="1">
-        <v>3207.05</v>
+        <v>2399.02</v>
       </c>
       <c r="I248" s="1">
-        <v>0.79662557944479</v>
+        <v>1.1963877271291</v>
       </c>
       <c r="J248">
         <v>0.0</v>
       </c>
       <c r="K248" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="L248" s="1">
-        <v>403421.67</v>
+        <v>196105.22</v>
       </c>
       <c r="M248" s="1">
-        <v>405786.39</v>
+        <v>202920.97</v>
       </c>
       <c r="N248" s="1">
-        <v>0.72</v>
+        <v>0.36</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="B249" s="1">
-        <v>373000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>100.65355546</v>
+        <v>98.63209277</v>
       </c>
       <c r="D249" s="1">
-        <v>103.399775</v>
+        <v>98.648765</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>385681.16</v>
+        <v>197297.53</v>
       </c>
       <c r="H249" s="1">
-        <v>-9898.5</v>
+        <v>644.74</v>
       </c>
       <c r="I249" s="1">
-        <v>-2.5664981924448</v>
+        <v>0.32678564196926</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
       <c r="K249">
-        <v>344.9</v>
+        <v>678.08</v>
       </c>
       <c r="L249" s="1">
-        <v>375437.76</v>
+        <v>197264.19</v>
       </c>
       <c r="M249" s="1">
-        <v>375782.66</v>
+        <v>197942.27</v>
       </c>
       <c r="N249" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="B250" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>96.76570566</v>
+        <v>100.10251138</v>
       </c>
       <c r="D250" s="1">
-        <v>99.085615</v>
+        <v>100.644835</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>198171.23</v>
+        <v>402579.34</v>
       </c>
       <c r="H250" s="1">
-        <v>-3543.93</v>
+        <v>1122.77</v>
       </c>
       <c r="I250" s="1">
-        <v>-1.7883171033454</v>
+        <v>0.27889409327364</v>
       </c>
       <c r="J250">
         <v>0.0</v>
       </c>
       <c r="K250" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="L250" s="1">
-        <v>193531.41</v>
+        <v>400410.04</v>
       </c>
       <c r="M250" s="1">
-        <v>194627.3</v>
+        <v>403702.11</v>
       </c>
       <c r="N250" s="1">
-        <v>0.34</v>
+        <v>0.72</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="B251" s="1">
-        <v>200000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>98.31350418</v>
+        <v>99.78164974</v>
       </c>
       <c r="D251" s="1">
-        <v>98.64377</v>
+        <v>103.399775</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>197287.54</v>
+        <v>385681.16</v>
       </c>
       <c r="H251" s="1">
-        <v>2272.73</v>
+        <v>-12384.27</v>
       </c>
       <c r="I251" s="1">
-        <v>1.1519886151959</v>
+        <v>-3.2110124331715</v>
       </c>
       <c r="J251">
         <v>0.0</v>
       </c>
       <c r="K251" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="L251" s="1">
-        <v>196627.01</v>
+        <v>372185.55</v>
       </c>
       <c r="M251" s="1">
-        <v>199560.27</v>
+        <v>373296.89</v>
       </c>
       <c r="N251" s="1">
-        <v>0.35</v>
+        <v>0.67</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="B252" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>100.97953976</v>
+        <v>95.89411287</v>
       </c>
       <c r="D252" s="1">
-        <v>100.0</v>
+        <v>99.085615</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>100000.0</v>
+        <v>198171.23</v>
       </c>
       <c r="H252" s="1">
-        <v>1889.4</v>
+        <v>-5013.14</v>
       </c>
       <c r="I252" s="1">
-        <v>1.8894</v>
+        <v>-2.5297012083944</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
-      <c r="K252">
-        <v>909.86</v>
+      <c r="K252" t="s">
+        <v>676</v>
       </c>
       <c r="L252" s="1">
-        <v>100979.54</v>
+        <v>191788.23</v>
       </c>
       <c r="M252" s="1">
-        <v>101889.4</v>
+        <v>193158.09</v>
       </c>
       <c r="N252" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="B253" s="1">
-        <v>159000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>99.54622927</v>
+        <v>97.61368869</v>
       </c>
       <c r="D253" s="1">
-        <v>99.695</v>
+        <v>98.64377</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>158515.05</v>
+        <v>197287.54</v>
       </c>
       <c r="H253" s="1">
-        <v>155.51</v>
+        <v>1199.02</v>
       </c>
       <c r="I253" s="1">
-        <v>0.098104249407233</v>
+        <v>0.60775252202952</v>
       </c>
       <c r="J253">
         <v>0.0</v>
       </c>
-      <c r="K253">
-        <v>392.05</v>
+      <c r="K253" t="s">
+        <v>679</v>
       </c>
       <c r="L253" s="1">
-        <v>158278.51</v>
+        <v>195227.38</v>
       </c>
       <c r="M253" s="1">
-        <v>158670.56</v>
+        <v>198486.56</v>
       </c>
       <c r="N253" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="B254" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>83.56908353</v>
+        <v>100.26097073</v>
       </c>
       <c r="D254" s="1">
-        <v>82.064325</v>
+        <v>100.0</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>164128.65</v>
+        <v>100000.0</v>
       </c>
       <c r="H254" s="1">
-        <v>4287.6</v>
+        <v>1373.03</v>
       </c>
       <c r="I254" s="1">
-        <v>2.6123409898272</v>
+        <v>1.37303</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254" t="s">
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="L254" s="1">
-        <v>167138.17</v>
+        <v>100260.98</v>
       </c>
       <c r="M254" s="1">
-        <v>168416.25</v>
+        <v>101373.03</v>
       </c>
       <c r="N254" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>669</v>
+        <v>680</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>673</v>
+        <v>684</v>
       </c>
       <c r="B255" s="1">
-        <v>200000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>89.33215188</v>
+        <v>98.71327104</v>
       </c>
       <c r="D255" s="1">
-        <v>99.462</v>
+        <v>99.695</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>198924.0</v>
+        <v>158515.05</v>
       </c>
       <c r="H255" s="1">
-        <v>-20051.48</v>
+        <v>-842.18</v>
       </c>
       <c r="I255" s="1">
-        <v>-10.079970239891</v>
+        <v>-0.53129340084743</v>
       </c>
       <c r="J255">
         <v>0.0</v>
       </c>
       <c r="K255">
-        <v>208.22</v>
+        <v>718.77</v>
       </c>
       <c r="L255" s="1">
-        <v>178664.3</v>
+        <v>156954.1</v>
       </c>
       <c r="M255" s="1">
-        <v>178872.52</v>
+        <v>157672.87</v>
       </c>
       <c r="N255" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>675</v>
+        <v>686</v>
       </c>
       <c r="B256" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>90.67538724</v>
+        <v>82.87007992</v>
       </c>
       <c r="D256" s="1">
-        <v>88.81745</v>
+        <v>82.064325</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>88817.45</v>
+        <v>164128.65</v>
       </c>
       <c r="H256" s="1">
-        <v>1870.27</v>
+        <v>2971.78</v>
       </c>
       <c r="I256" s="1">
-        <v>2.1057461118283</v>
+        <v>1.8106406163701</v>
       </c>
       <c r="J256">
         <v>0.0</v>
       </c>
-      <c r="K256">
-        <v>12.33</v>
+      <c r="K256" t="s">
+        <v>687</v>
       </c>
       <c r="L256" s="1">
-        <v>90675.39</v>
+        <v>165740.16</v>
       </c>
       <c r="M256" s="1">
-        <v>90687.72</v>
+        <v>167100.43</v>
       </c>
       <c r="N256" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>674</v>
+        <v>685</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
       <c r="B257" s="1">
         <v>200000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>100.56709798</v>
+        <v>88.53201161</v>
       </c>
       <c r="D257" s="1">
-        <v>100.869925</v>
+        <v>99.462</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>201739.85</v>
+        <v>198924.0</v>
       </c>
       <c r="H257" s="1">
-        <v>-169.03</v>
+        <v>-21542.17</v>
       </c>
       <c r="I257" s="1">
-        <v>-0.083786123564581</v>
+        <v>-10.829346886248</v>
       </c>
       <c r="J257">
         <v>0.0</v>
       </c>
       <c r="K257">
-        <v>436.62</v>
+        <v>317.81</v>
       </c>
       <c r="L257" s="1">
-        <v>201134.2</v>
+        <v>177064.02</v>
       </c>
       <c r="M257" s="1">
-        <v>201570.82</v>
+        <v>177381.83</v>
       </c>
       <c r="N257" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>679</v>
+        <v>691</v>
       </c>
       <c r="B258" s="1">
-        <v>2.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>2998.8</v>
+        <v>90.18035073</v>
       </c>
       <c r="D258" s="1">
-        <v>3031.7857143</v>
+        <v>88.81745</v>
       </c>
       <c r="E258" t="s">
-        <v>680</v>
+        <v>8</v>
       </c>
       <c r="F258">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>0.0</v>
+        <v>88817.45</v>
       </c>
       <c r="H258" s="1">
-        <v>-2885.0</v>
+        <v>1416.33</v>
       </c>
       <c r="I258" s="1">
-        <v>0</v>
+        <v>1.5946528525644</v>
       </c>
       <c r="J258">
         <v>0.0</v>
       </c>
       <c r="K258">
-        <v>0.0</v>
+        <v>53.42</v>
       </c>
       <c r="L258" s="1">
-        <v>-2885.0</v>
+        <v>90180.36</v>
       </c>
       <c r="M258" s="1">
-        <v>-2885.0</v>
+        <v>90233.78</v>
       </c>
       <c r="N258" s="1">
-        <v>-0.01</v>
+        <v>0.16</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="B259" s="1">
-        <v>13.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>665.04</v>
+        <v>99.66389618</v>
       </c>
       <c r="D259" s="1">
-        <v>666.31</v>
+        <v>100.869925</v>
       </c>
       <c r="E259" t="s">
-        <v>680</v>
+        <v>8</v>
       </c>
       <c r="F259">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>0.0</v>
+        <v>201739.85</v>
       </c>
       <c r="H259" s="1">
-        <v>-7220.01</v>
+        <v>-1578.5</v>
       </c>
       <c r="I259" s="1">
-        <v>0</v>
+        <v>-0.78244332986269</v>
       </c>
       <c r="J259">
         <v>0.0</v>
       </c>
       <c r="K259">
-        <v>0.0</v>
+        <v>833.56</v>
       </c>
       <c r="L259" s="1">
-        <v>-7220.01</v>
+        <v>199327.79</v>
       </c>
       <c r="M259" s="1">
-        <v>-7220.01</v>
+        <v>200161.35</v>
       </c>
       <c r="N259" s="1">
-        <v>-0.01</v>
+        <v>0.36</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>681</v>
+        <v>692</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="B260" s="1">
-        <v>16.0</v>
+        <v>-2.0</v>
       </c>
       <c r="C260" s="1">
-        <v>126.13</v>
+        <v>8748.5</v>
       </c>
       <c r="D260" s="1">
-        <v>126.0875</v>
+        <v>8728.5</v>
       </c>
       <c r="E260" t="s">
-        <v>8</v>
+        <v>696</v>
       </c>
       <c r="F260">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G260" s="1">
         <v>0.0</v>
       </c>
       <c r="H260" s="1">
-        <v>680.0</v>
+        <v>-703.51</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260">
         <v>0.0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" s="1">
-        <v>680.0</v>
+        <v>-703.51</v>
       </c>
       <c r="M260" s="1">
-        <v>680.0</v>
+        <v>-703.51</v>
       </c>
       <c r="N260" s="1">
         <v>0.0</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>683</v>
+        <v>694</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="B261" s="1">
-        <v>113.0</v>
+        <v>2.0</v>
       </c>
       <c r="C261" s="1">
-        <v>278.2</v>
+        <v>2960.0</v>
       </c>
       <c r="D261" s="1">
-        <v>276.04955752</v>
+        <v>3031.7857143</v>
       </c>
       <c r="E261" t="s">
-        <v>8</v>
+        <v>696</v>
       </c>
       <c r="F261">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G261" s="1">
         <v>0.0</v>
       </c>
       <c r="H261" s="1">
-        <v>24300.0</v>
+        <v>-6312.77</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0.0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" s="1">
-        <v>24300.0</v>
+        <v>-6312.77</v>
       </c>
       <c r="M261" s="1">
-        <v>24300.0</v>
+        <v>-6312.77</v>
       </c>
       <c r="N261" s="1">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>685</v>
+        <v>697</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="B262" s="1">
-        <v>35.0</v>
+        <v>13.0</v>
       </c>
       <c r="C262" s="1">
-        <v>103.027344</v>
+        <v>653.92</v>
       </c>
       <c r="D262" s="1">
-        <v>103.0820313</v>
+        <v>666.31</v>
       </c>
       <c r="E262" t="s">
-        <v>680</v>
+        <v>696</v>
       </c>
       <c r="F262">
         <v>1.14</v>
       </c>
       <c r="G262" s="1">
         <v>0.0</v>
       </c>
       <c r="H262" s="1">
-        <v>-3348.15</v>
+        <v>-70821.79</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0.0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" s="1">
-        <v>-3348.15</v>
+        <v>-70821.79</v>
       </c>
       <c r="M262" s="1">
-        <v>-3348.15</v>
+        <v>-70821.79</v>
       </c>
       <c r="N262" s="1">
-        <v>-0.01</v>
+        <v>-0.13</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>687</v>
+        <v>699</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
       <c r="B263" s="1">
-        <v>-32.0</v>
+        <v>16.0</v>
       </c>
       <c r="C263" s="1">
-        <v>109.328125</v>
+        <v>124.97</v>
       </c>
       <c r="D263" s="1">
-        <v>109.32421875</v>
+        <v>126.0875</v>
       </c>
       <c r="E263" t="s">
-        <v>680</v>
+        <v>8</v>
       </c>
       <c r="F263">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G263" s="1">
         <v>0.0</v>
       </c>
       <c r="H263" s="1">
-        <v>-109.33</v>
+        <v>-17880.0</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0.0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" s="1">
-        <v>-109.33</v>
+        <v>-17880.0</v>
       </c>
       <c r="M263" s="1">
-        <v>-109.33</v>
+        <v>-17880.0</v>
       </c>
       <c r="N263" s="1">
-        <v>0.0</v>
+        <v>-0.03</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="B264" s="1">
-        <v>-2030.0</v>
+        <v>133.0</v>
       </c>
       <c r="C264" s="1">
-        <v>1.5</v>
+        <v>275.55</v>
       </c>
       <c r="D264" s="1">
-        <v>50.6</v>
+        <v>276.06466165</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>-1027180.0</v>
+        <v>0.0</v>
       </c>
       <c r="H264" s="1">
-        <v>996730.0</v>
+        <v>-6845.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-97.03557312253</v>
+        <v>0</v>
       </c>
       <c r="J264">
         <v>0.0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" s="1">
-        <v>-30450.0</v>
+        <v>-6845.0</v>
       </c>
       <c r="M264" s="1">
-        <v>-30450.0</v>
+        <v>-6845.0</v>
       </c>
       <c r="N264" s="1">
-        <v>-0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>691</v>
+        <v>703</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="B265" s="1">
-        <v>2030.0</v>
+        <v>35.0</v>
       </c>
       <c r="C265" s="1">
-        <v>1.8</v>
+        <v>102.765625</v>
       </c>
       <c r="D265" s="1">
-        <v>60.35246305</v>
+        <v>103.0820313</v>
       </c>
       <c r="E265" t="s">
-        <v>8</v>
+        <v>696</v>
       </c>
       <c r="F265">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G265" s="1">
-        <v>1225155.0</v>
+        <v>0.0</v>
       </c>
       <c r="H265" s="1">
-        <v>-1188615.0</v>
+        <v>-19477.15</v>
       </c>
       <c r="I265" s="1">
-        <v>-97.017520232134</v>
+        <v>0</v>
       </c>
       <c r="J265">
         <v>0.0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" s="1">
-        <v>36540.0</v>
+        <v>-19477.15</v>
       </c>
       <c r="M265" s="1">
-        <v>36540.0</v>
+        <v>-19477.15</v>
       </c>
       <c r="N265" s="1">
-        <v>0.06</v>
+        <v>-0.03</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
+        <v>708</v>
+      </c>
+      <c r="B266" s="1">
+        <v>-32.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>108.578125</v>
+      </c>
+      <c r="D266" s="1">
+        <v>109.32421875</v>
+      </c>
+      <c r="E266" t="s">
         <v>696</v>
       </c>
-      <c r="B266" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F266">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G266" s="1">
-        <v>-3729120.0</v>
+        <v>0.0</v>
       </c>
       <c r="H266" s="1">
-        <v>-92080.0</v>
+        <v>20995.47</v>
       </c>
       <c r="I266" s="1">
-        <v>2.4692152572189</v>
+        <v>0</v>
       </c>
       <c r="J266">
         <v>0.0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" s="1">
-        <v>-3821200.0</v>
+        <v>20995.47</v>
       </c>
       <c r="M266" s="1">
-        <v>-3821200.0</v>
+        <v>20995.47</v>
       </c>
       <c r="N266" s="1">
-        <v>-6.74</v>
+        <v>0.04</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>695</v>
+        <v>707</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="B267" s="1">
-        <v>4660.0</v>
+        <v>-4660.0</v>
       </c>
       <c r="C267" s="1">
-        <v>87.4</v>
+        <v>79.0</v>
       </c>
       <c r="D267" s="1">
-        <v>85.21802575</v>
+        <v>80.02403434</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>3971160.0</v>
+        <v>-3729120.0</v>
       </c>
       <c r="H267" s="1">
-        <v>101680.0</v>
+        <v>47720.0</v>
       </c>
       <c r="I267" s="1">
-        <v>2.5604609232567</v>
+        <v>-1.2796584717038</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" s="1">
-        <v>4072840.0</v>
+        <v>-3681400.0</v>
       </c>
       <c r="M267" s="1">
-        <v>4072840.0</v>
+        <v>-3681400.0</v>
       </c>
       <c r="N267" s="1">
-        <v>7.18</v>
+        <v>-6.56</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>700</v>
+        <v>712</v>
       </c>
       <c r="B268" s="1">
-        <v>-140.0</v>
+        <v>4660.0</v>
       </c>
       <c r="C268" s="1">
-        <v>3.5</v>
+        <v>84.5</v>
       </c>
       <c r="D268" s="1">
-        <v>77.45</v>
+        <v>85.21802575</v>
       </c>
       <c r="E268" t="s">
-        <v>680</v>
+        <v>8</v>
       </c>
       <c r="F268">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>-938584.72</v>
+        <v>3971160.0</v>
       </c>
       <c r="H268" s="1">
-        <v>895728.2</v>
+        <v>-33460.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-95.433920978385</v>
+        <v>-0.84257496550126</v>
       </c>
       <c r="J268">
         <v>0.0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" s="1">
-        <v>-42856.52</v>
+        <v>3937700.0</v>
       </c>
       <c r="M268" s="1">
-        <v>-42856.52</v>
+        <v>3937700.0</v>
       </c>
       <c r="N268" s="1">
-        <v>-0.08</v>
+        <v>7.02</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>699</v>
+        <v>711</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
       <c r="B269" s="1">
-        <v>140.0</v>
+        <v>-170.0</v>
       </c>
       <c r="C269" s="1">
-        <v>4.0</v>
+        <v>96.0</v>
       </c>
       <c r="D269" s="1">
-        <v>82.2</v>
+        <v>90.35</v>
       </c>
       <c r="E269" t="s">
-        <v>680</v>
+        <v>696</v>
       </c>
       <c r="F269">
         <v>1.14</v>
       </c>
       <c r="G269" s="1">
-        <v>996148.02</v>
+        <v>-1343376.92</v>
       </c>
       <c r="H269" s="1">
-        <v>-947169.14</v>
+        <v>-91789.94</v>
       </c>
       <c r="I269" s="1">
-        <v>-95.083172478725</v>
+        <v>6.8327763141859</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" s="1">
-        <v>48978.88</v>
+        <v>-1435166.86</v>
       </c>
       <c r="M269" s="1">
-        <v>48978.88</v>
+        <v>-1435166.86</v>
       </c>
       <c r="N269" s="1">
-        <v>0.09</v>
+        <v>-2.56</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>701</v>
+        <v>713</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>716</v>
+      </c>
+      <c r="B270" s="1">
+        <v>170.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="D270" s="1">
+        <v>94.85</v>
+      </c>
+      <c r="E270" t="s">
+        <v>696</v>
+      </c>
+      <c r="F270">
+        <v>1.14</v>
+      </c>
+      <c r="G270" s="1">
+        <v>1410285.56</v>
+      </c>
+      <c r="H270" s="1">
+        <v>102619.51</v>
+      </c>
+      <c r="I270" s="1">
+        <v>7.2765057595853</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270">
+        <v>0.0</v>
+      </c>
+      <c r="L270" s="1">
+        <v>1512905.07</v>
+      </c>
+      <c r="M270" s="1">
+        <v>1512905.07</v>
+      </c>
+      <c r="N270" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>715</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">