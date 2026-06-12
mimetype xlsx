--- v0 (2026-05-14)
+++ v1 (2026-06-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -310,56 +310,50 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>DE0006048432</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -388,84 +382,72 @@
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>DE0006599905</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
@@ -973,183 +955,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17732.7427</v>
+        <v>16942.7004</v>
       </c>
       <c r="D2">
-        <v>296.97</v>
+        <v>285.31</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5266223.13</v>
+        <v>4834017.66</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5266223.13</v>
+        <v>4834017.66</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176323.9667</v>
+        <v>176303.9667</v>
       </c>
       <c r="D3">
-        <v>203.02</v>
+        <v>195.05</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35798257.75</v>
+        <v>34388600.16</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35798257.75</v>
+        <v>34388600.16</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>332980.1846</v>
+        <v>334602.062</v>
       </c>
       <c r="D4">
-        <v>428.12</v>
+        <v>411.21</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>142557780.94</v>
+        <v>137593848.77</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>142557780.94</v>
+        <v>137593848.77</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>78839.0</v>
       </c>
       <c r="D5">
-        <v>132.48</v>
+        <v>127.32</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10444806.86</v>
+        <v>10038188.24</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10444806.86</v>
+        <v>10038188.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P78"/>
+  <dimension ref="A1:P75"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O78" sqref="O78"/>
+      <selection activeCell="O75" sqref="O75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1204,3853 +1186,3703 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>10596406.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
         <v>1.3713282402761</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>10741718.4</v>
       </c>
       <c r="N2" s="1">
         <v>10741718.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.54</v>
+        <v>5.75</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>154.95</v>
+        <v>141.2</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-452159.33</v>
+        <v>-576074.33</v>
       </c>
       <c r="J3" s="1">
-        <v>-24.459968550912</v>
+        <v>-31.163262725969</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1396409.4</v>
+        <v>1272494.4</v>
       </c>
       <c r="N3" s="1">
-        <v>1396409.4</v>
+        <v>1272494.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>897.2</v>
+        <v>917.3</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-98807.69</v>
+        <v>-77943.89</v>
       </c>
       <c r="J4" s="1">
-        <v>-9.5920363326601</v>
+        <v>-7.5666238608438</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>931293.6</v>
+        <v>952157.4</v>
       </c>
       <c r="N4" s="1">
-        <v>931293.6</v>
+        <v>952157.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>14087.0</v>
+        <v>20067.0</v>
       </c>
       <c r="D5" s="1">
-        <v>192.42</v>
+        <v>172.04</v>
       </c>
       <c r="E5" s="1">
-        <v>198.6585568254</v>
+        <v>195.9857028953</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2798503.09</v>
+        <v>3932845.1</v>
       </c>
       <c r="I5" s="1">
-        <v>-87882.55</v>
+        <v>-480518.42</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.1403413601376</v>
+        <v>-12.218086595884</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2710620.54</v>
+        <v>3452326.68</v>
       </c>
       <c r="N5" s="1">
-        <v>2710620.54</v>
+        <v>3452326.68</v>
       </c>
       <c r="O5" s="1">
-        <v>1.4</v>
+        <v>1.85</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>31501.0</v>
       </c>
       <c r="D6" s="1">
-        <v>60.82</v>
+        <v>52.32</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589127329</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2260477.51</v>
       </c>
       <c r="I6" s="1">
-        <v>-344586.69</v>
+        <v>-612345.19</v>
       </c>
       <c r="J6" s="1">
-        <v>-15.243977808919</v>
+        <v>-27.089196299945</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1915890.82</v>
+        <v>1648132.32</v>
       </c>
       <c r="N6" s="1">
-        <v>1915890.82</v>
+        <v>1648132.32</v>
       </c>
       <c r="O6" s="1">
-        <v>0.99</v>
+        <v>0.88</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>366.9</v>
+        <v>350.5</v>
       </c>
       <c r="E7" s="1">
         <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2019726.54</v>
+        <v>1787617.34</v>
       </c>
       <c r="J7" s="1">
-        <v>63.653347285011</v>
+        <v>56.338234460061</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5192735.7</v>
+        <v>4960626.5</v>
       </c>
       <c r="N7" s="1">
-        <v>5192735.7</v>
+        <v>4960626.5</v>
       </c>
       <c r="O7" s="1">
-        <v>2.68</v>
+        <v>2.65</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>113607.0</v>
+        <v>90308.0</v>
       </c>
       <c r="D8" s="1">
-        <v>28.7</v>
+        <v>24.09</v>
       </c>
       <c r="E8" s="1">
-        <v>19.490115926</v>
+        <v>19.4901159366</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2214213.6</v>
+        <v>1760113.39</v>
       </c>
       <c r="I8" s="1">
-        <v>1046307.3</v>
+        <v>415406.33</v>
       </c>
       <c r="J8" s="1">
-        <v>47.254126702139</v>
+        <v>23.601111857913</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3260520.9</v>
+        <v>2175519.72</v>
       </c>
       <c r="N8" s="1">
-        <v>3260520.9</v>
+        <v>2175519.72</v>
       </c>
       <c r="O8" s="1">
-        <v>1.68</v>
+        <v>1.16</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>24662.0</v>
       </c>
       <c r="D9" s="1">
-        <v>48.84</v>
+        <v>52.98</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704731976</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1446931.21</v>
       </c>
       <c r="I9" s="1">
-        <v>-242439.13</v>
+        <v>-140338.45</v>
       </c>
       <c r="J9" s="1">
-        <v>-16.755401246753</v>
+        <v>-9.6990409101757</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1204492.08</v>
+        <v>1306592.76</v>
       </c>
       <c r="N9" s="1">
-        <v>1204492.08</v>
+        <v>1306592.76</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.7</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>67.68</v>
+        <v>62.62</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>648099.13</v>
+        <v>450556.73</v>
       </c>
       <c r="J10" s="1">
-        <v>32.500376467796</v>
+        <v>22.59417219878</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2642227.2</v>
+        <v>2444684.8</v>
       </c>
       <c r="N10" s="1">
-        <v>2642227.2</v>
+        <v>2444684.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.36</v>
+        <v>1.31</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>1697.0</v>
       </c>
       <c r="D11" s="1">
-        <v>708.8</v>
+        <v>616.0</v>
       </c>
       <c r="E11" s="1">
         <v>464.3851031232</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>788061.52</v>
       </c>
       <c r="I11" s="1">
-        <v>414772.08</v>
+        <v>257290.48</v>
       </c>
       <c r="J11" s="1">
-        <v>52.631941729625</v>
+        <v>32.648527236808</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1202833.6</v>
+        <v>1045352.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1202833.6</v>
+        <v>1045352.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>12194.0</v>
+        <v>12708.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1190.4</v>
+        <v>1180.4</v>
       </c>
       <c r="E12" s="1">
-        <v>551.4617705429</v>
+        <v>577.0690824677</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>6724524.83</v>
+        <v>7333393.9</v>
       </c>
       <c r="I12" s="1">
-        <v>7791212.77</v>
+        <v>7667129.3</v>
       </c>
       <c r="J12" s="1">
-        <v>115.86265151764</v>
+        <v>104.55089968643</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>14515737.6</v>
+        <v>15000523.2</v>
       </c>
       <c r="N12" s="1">
-        <v>14515737.6</v>
+        <v>15000523.2</v>
       </c>
       <c r="O12" s="1">
-        <v>7.48</v>
+        <v>8.03</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>72163.0</v>
       </c>
       <c r="D13" s="1">
-        <v>37.46</v>
+        <v>38.14</v>
       </c>
       <c r="E13" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I13" s="1">
-        <v>815421.53</v>
+        <v>864492.37</v>
       </c>
       <c r="J13" s="1">
-        <v>43.194173527878</v>
+        <v>45.79353385887</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2703225.98</v>
+        <v>2752296.82</v>
       </c>
       <c r="N13" s="1">
-        <v>2703225.98</v>
+        <v>2752296.82</v>
       </c>
       <c r="O13" s="1">
-        <v>1.39</v>
+        <v>1.47</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>224400.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.115</v>
+        <v>18.185</v>
       </c>
       <c r="E14" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I14" s="1">
-        <v>2772944.11</v>
+        <v>2564252.11</v>
       </c>
       <c r="J14" s="1">
-        <v>182.85616857803</v>
+        <v>169.09439840918</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4289406.0</v>
+        <v>4080714.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4289406.0</v>
+        <v>4080714.0</v>
       </c>
       <c r="O14" s="1">
-        <v>2.21</v>
+        <v>2.18</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>521054.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.034</v>
+        <v>9.647</v>
       </c>
       <c r="E15" s="1">
         <v>7.7405733955</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>4033256.73</v>
       </c>
       <c r="I15" s="1">
-        <v>1194999.11</v>
+        <v>993351.21</v>
       </c>
       <c r="J15" s="1">
-        <v>29.628639831217</v>
+        <v>24.629010164696</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5228255.84</v>
+        <v>5026607.94</v>
       </c>
       <c r="N15" s="1">
-        <v>5228255.84</v>
+        <v>5026607.94</v>
       </c>
       <c r="O15" s="1">
         <v>2.69</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>10291.0</v>
       </c>
       <c r="D16" s="1">
-        <v>92.75</v>
+        <v>94.35</v>
       </c>
       <c r="E16" s="1">
         <v>108.5189000097</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1116768.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-162277.75</v>
+        <v>-145812.15</v>
       </c>
       <c r="J16" s="1">
-        <v>-14.531017185306</v>
+        <v>-13.056619638099</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>954490.25</v>
+        <v>970955.85</v>
       </c>
       <c r="N16" s="1">
-        <v>954490.25</v>
+        <v>970955.85</v>
       </c>
       <c r="O16" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>23017.0</v>
       </c>
       <c r="D17" s="1">
-        <v>88.9</v>
+        <v>81.68</v>
       </c>
       <c r="E17" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I17" s="1">
-        <v>302790.87</v>
+        <v>136608.13</v>
       </c>
       <c r="J17" s="1">
-        <v>17.367633462916</v>
+        <v>7.8356389342071</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2046211.3</v>
+        <v>1880028.56</v>
       </c>
       <c r="N17" s="1">
-        <v>2046211.3</v>
+        <v>1880028.56</v>
       </c>
       <c r="O17" s="1">
-        <v>1.05</v>
+        <v>1.01</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>42142.0</v>
       </c>
       <c r="D18" s="1">
-        <v>89.4</v>
+        <v>85.8</v>
       </c>
       <c r="E18" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I18" s="1">
-        <v>941504.57</v>
+        <v>789793.37</v>
       </c>
       <c r="J18" s="1">
-        <v>33.315917373147</v>
+        <v>27.947491170201</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3767494.8</v>
+        <v>3615783.6</v>
       </c>
       <c r="N18" s="1">
-        <v>3767494.8</v>
+        <v>3615783.6</v>
       </c>
       <c r="O18" s="1">
         <v>1.94</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>85247.0</v>
+        <v>64668.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.2</v>
+        <v>28.24</v>
       </c>
       <c r="E19" s="1">
-        <v>25.6549306134</v>
+        <v>25.6549305684</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2187005.87</v>
+        <v>1659053.05</v>
       </c>
       <c r="I19" s="1">
-        <v>131712.53</v>
+        <v>167171.27</v>
       </c>
       <c r="J19" s="1">
-        <v>6.0225046400996</v>
+        <v>10.076306480977</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2318718.4</v>
+        <v>1826224.32</v>
       </c>
       <c r="N19" s="1">
-        <v>2318718.4</v>
+        <v>1826224.32</v>
       </c>
       <c r="O19" s="1">
-        <v>1.19</v>
+        <v>0.98</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>12896.0</v>
       </c>
       <c r="D20" s="1">
-        <v>104.85</v>
+        <v>107.65</v>
       </c>
       <c r="E20" s="1">
         <v>144.5428923697</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1864025.14</v>
       </c>
       <c r="I20" s="1">
-        <v>-511879.54</v>
+        <v>-475770.74</v>
       </c>
       <c r="J20" s="1">
-        <v>-27.460978342814</v>
+        <v>-25.523837087305</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1352145.6</v>
+        <v>1388254.4</v>
       </c>
       <c r="N20" s="1">
-        <v>1352145.6</v>
+        <v>1388254.4</v>
       </c>
       <c r="O20" s="1">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>32437.0</v>
       </c>
       <c r="D21" s="1">
-        <v>90.86</v>
+        <v>72.22</v>
       </c>
       <c r="E21" s="1">
         <v>67.6396374511</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2194026.92</v>
       </c>
       <c r="I21" s="1">
-        <v>753198.9</v>
+        <v>148573.22</v>
       </c>
       <c r="J21" s="1">
-        <v>34.329519530234</v>
+        <v>6.7717136305693</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2947225.82</v>
+        <v>2342600.14</v>
       </c>
       <c r="N21" s="1">
-        <v>2947225.82</v>
+        <v>2342600.14</v>
       </c>
       <c r="O21" s="1">
-        <v>1.52</v>
+        <v>1.25</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>26682.0</v>
       </c>
       <c r="D22" s="1">
-        <v>72.32</v>
+        <v>70.24</v>
       </c>
       <c r="E22" s="1">
         <v>63.5439161232</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>1695478.77</v>
       </c>
       <c r="I22" s="1">
-        <v>234163.47</v>
+        <v>178664.91</v>
       </c>
       <c r="J22" s="1">
-        <v>13.811052909852</v>
+        <v>10.537726166869</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1929642.24</v>
+        <v>1874143.68</v>
       </c>
       <c r="N22" s="1">
-        <v>1929642.24</v>
+        <v>1874143.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>45961.0</v>
       </c>
       <c r="D23" s="1">
-        <v>17.82</v>
+        <v>18.325</v>
       </c>
       <c r="E23" s="1">
         <v>35.6900820261</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1640351.86</v>
       </c>
       <c r="I23" s="1">
-        <v>-821326.84</v>
+        <v>-798116.53</v>
       </c>
       <c r="J23" s="1">
-        <v>-50.07016238577</v>
+        <v>-48.655203158669</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>819025.02</v>
+        <v>842235.33</v>
       </c>
       <c r="N23" s="1">
-        <v>819025.02</v>
+        <v>842235.33</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>6117.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D24" s="1">
-        <v>218.1</v>
+        <v>241.0</v>
       </c>
       <c r="E24" s="1">
-        <v>144.0557070459</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>881188.76</v>
+        <v>666401.7</v>
       </c>
       <c r="I24" s="1">
-        <v>452928.94</v>
+        <v>448464.3</v>
       </c>
       <c r="J24" s="1">
-        <v>51.399763655633</v>
+        <v>67.296391950981</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1334117.7</v>
+        <v>1114866.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1334117.7</v>
+        <v>1114866.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.69</v>
+        <v>0.6</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>25925.0</v>
       </c>
       <c r="D25" s="1">
-        <v>49.18</v>
+        <v>45.94</v>
       </c>
       <c r="E25" s="1">
         <v>38.9590001929</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1010012.08</v>
       </c>
       <c r="I25" s="1">
-        <v>264979.42</v>
+        <v>180982.42</v>
       </c>
       <c r="J25" s="1">
-        <v>26.235272354366</v>
+        <v>17.918837168759</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1274991.5</v>
+        <v>1190994.5</v>
       </c>
       <c r="N25" s="1">
-        <v>1274991.5</v>
+        <v>1190994.5</v>
       </c>
       <c r="O25" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>86416.0</v>
       </c>
       <c r="D26" s="1">
-        <v>32.23</v>
+        <v>32.8</v>
       </c>
       <c r="E26" s="1">
         <v>31.7401893168</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2742860.2</v>
       </c>
       <c r="I26" s="1">
-        <v>42327.48</v>
+        <v>91584.6</v>
       </c>
       <c r="J26" s="1">
-        <v>1.5431876549888</v>
+        <v>3.339018153386</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2785187.68</v>
+        <v>2834444.8</v>
       </c>
       <c r="N26" s="1">
-        <v>2785187.68</v>
+        <v>2834444.8</v>
       </c>
       <c r="O26" s="1">
-        <v>1.44</v>
+        <v>1.52</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>30021.0</v>
       </c>
       <c r="D27" s="1">
-        <v>62.82</v>
+        <v>58.94</v>
       </c>
       <c r="E27" s="1">
         <v>105.6357386496</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3171290.51</v>
       </c>
       <c r="I27" s="1">
-        <v>-1285371.29</v>
+        <v>-1401852.77</v>
       </c>
       <c r="J27" s="1">
-        <v>-40.531489812959</v>
+        <v>-44.20448916867</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1885919.22</v>
+        <v>1769437.74</v>
       </c>
       <c r="N27" s="1">
-        <v>1885919.22</v>
+        <v>1769437.74</v>
       </c>
       <c r="O27" s="1">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>442035.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.306</v>
+        <v>9.486</v>
       </c>
       <c r="E28" s="1">
         <v>6.473216148</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2861388.1</v>
       </c>
       <c r="I28" s="1">
-        <v>1252189.61</v>
+        <v>1331755.91</v>
       </c>
       <c r="J28" s="1">
-        <v>43.761613812541</v>
+        <v>46.542302667716</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4113577.71</v>
+        <v>4193144.01</v>
       </c>
       <c r="N28" s="1">
-        <v>4113577.71</v>
+        <v>4193144.01</v>
       </c>
       <c r="O28" s="1">
-        <v>2.12</v>
+        <v>2.24</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>100649.0</v>
       </c>
       <c r="D29" s="1">
-        <v>26.09</v>
+        <v>27.36</v>
       </c>
       <c r="E29" s="1">
         <v>14.7980308796</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1489407.01</v>
       </c>
       <c r="I29" s="1">
-        <v>1136525.4</v>
+        <v>1264349.63</v>
       </c>
       <c r="J29" s="1">
-        <v>76.307241228843</v>
+        <v>84.889464163325</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2625932.41</v>
+        <v>2753756.64</v>
       </c>
       <c r="N29" s="1">
-        <v>2625932.41</v>
+        <v>2753756.64</v>
       </c>
       <c r="O29" s="1">
-        <v>1.35</v>
+        <v>1.47</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>18416.0</v>
       </c>
       <c r="D30" s="1">
-        <v>102.0</v>
+        <v>93.8</v>
       </c>
       <c r="E30" s="1">
         <v>104.5645998045</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1925661.67</v>
       </c>
       <c r="I30" s="1">
-        <v>-47229.67</v>
+        <v>-198240.87</v>
       </c>
       <c r="J30" s="1">
-        <v>-2.4526463155908</v>
+        <v>-10.294688474534</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1878432.0</v>
+        <v>1727420.8</v>
       </c>
       <c r="N30" s="1">
-        <v>1878432.0</v>
+        <v>1727420.8</v>
       </c>
       <c r="O30" s="1">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>10222.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D31" s="1">
-        <v>258.3</v>
+        <v>210.8</v>
       </c>
       <c r="E31" s="1">
-        <v>145.6092985717</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1488418.25</v>
+        <v>1307280.28</v>
       </c>
       <c r="I31" s="1">
-        <v>1151924.35</v>
+        <v>585282.12</v>
       </c>
       <c r="J31" s="1">
-        <v>77.392517190649</v>
+        <v>44.770974438626</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2640342.6</v>
+        <v>1892562.4</v>
       </c>
       <c r="N31" s="1">
-        <v>2640342.6</v>
+        <v>1892562.4</v>
       </c>
       <c r="O31" s="1">
-        <v>1.36</v>
+        <v>1.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>37624.0</v>
       </c>
       <c r="D32" s="1">
-        <v>15.86</v>
+        <v>14.54</v>
       </c>
       <c r="E32" s="1">
         <v>20.7799558792</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>781825.06</v>
       </c>
       <c r="I32" s="1">
-        <v>-185108.42</v>
+        <v>-234772.1</v>
       </c>
       <c r="J32" s="1">
-        <v>-23.676450074394</v>
+        <v>-30.028725351935</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>596716.64</v>
+        <v>547052.96</v>
       </c>
       <c r="N32" s="1">
-        <v>596716.64</v>
+        <v>547052.96</v>
       </c>
       <c r="O32" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>2982.0</v>
       </c>
       <c r="D33" s="1">
-        <v>322.3</v>
+        <v>292.6</v>
       </c>
       <c r="E33" s="1">
         <v>408.2739000671</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1217472.77</v>
       </c>
       <c r="I33" s="1">
-        <v>-256374.17</v>
+        <v>-344939.57</v>
       </c>
       <c r="J33" s="1">
-        <v>-21.05789766452</v>
+        <v>-28.332425866083</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>961098.6</v>
+        <v>872533.2</v>
       </c>
       <c r="N33" s="1">
-        <v>961098.6</v>
+        <v>872533.2</v>
       </c>
       <c r="O33" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>7039.0</v>
+        <v>2825.0</v>
       </c>
       <c r="D34" s="1">
-        <v>181.4</v>
+        <v>200.4</v>
       </c>
       <c r="E34" s="1">
-        <v>154.3003565847</v>
+        <v>154.3003575221</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1086120.21</v>
+        <v>435898.51</v>
       </c>
       <c r="I34" s="1">
-        <v>190754.39</v>
+        <v>130231.49</v>
       </c>
       <c r="J34" s="1">
-        <v>17.562916907697</v>
+        <v>29.876562321812</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1276874.6</v>
+        <v>566130.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1276874.6</v>
+        <v>566130.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.66</v>
+        <v>0.3</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>56008.0</v>
       </c>
       <c r="D35" s="1">
-        <v>34.84</v>
+        <v>33.63</v>
       </c>
       <c r="E35" s="1">
         <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1932276.0</v>
       </c>
       <c r="I35" s="1">
-        <v>19042.72</v>
+        <v>-48726.96</v>
       </c>
       <c r="J35" s="1">
-        <v>0.98550724637681</v>
+        <v>-2.5217391304348</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1951318.72</v>
+        <v>1883549.04</v>
       </c>
       <c r="N35" s="1">
-        <v>1951318.72</v>
+        <v>1883549.04</v>
       </c>
       <c r="O35" s="1">
         <v>1.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>18192.0</v>
+        <v>770.0</v>
       </c>
       <c r="D36" s="1">
-        <v>83.04</v>
+        <v>1901.0</v>
       </c>
       <c r="E36" s="1">
-        <v>67.9621229112</v>
+        <v>1266.2550909091</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1236366.94</v>
+        <v>975016.42</v>
       </c>
       <c r="I36" s="1">
-        <v>274296.74</v>
+        <v>488753.58</v>
       </c>
       <c r="J36" s="1">
-        <v>22.185706453781</v>
+        <v>50.127728105338</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1510663.68</v>
+        <v>1463770.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1510663.68</v>
+        <v>1463770.0</v>
       </c>
       <c r="O36" s="1">
         <v>0.78</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>770.0</v>
+        <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>2147.0</v>
+        <v>19.54</v>
       </c>
       <c r="E37" s="1">
-        <v>1266.2550909091</v>
+        <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>975016.42</v>
+        <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>678173.58</v>
+        <v>703298.18</v>
       </c>
       <c r="J37" s="1">
-        <v>69.555093236276</v>
+        <v>25.477031572481</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1653190.0</v>
+        <v>3463816.72</v>
       </c>
       <c r="N37" s="1">
-        <v>1653190.0</v>
+        <v>3463816.72</v>
       </c>
       <c r="O37" s="1">
-        <v>0.85</v>
+        <v>1.85</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>177268.0</v>
+        <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>20.06</v>
+        <v>52.58</v>
       </c>
       <c r="E38" s="1">
-        <v>15.5725711352</v>
+        <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2760518.54</v>
+        <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>795477.54</v>
+        <v>693490.74</v>
       </c>
       <c r="J38" s="1">
-        <v>28.81623609744</v>
+        <v>40.069721437355</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3555996.08</v>
+        <v>2424200.9</v>
       </c>
       <c r="N38" s="1">
-        <v>3555996.08</v>
+        <v>2424200.9</v>
       </c>
       <c r="O38" s="1">
-        <v>1.83</v>
+        <v>1.3</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>31937.0</v>
+        <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>57.06</v>
+        <v>40.27</v>
       </c>
       <c r="E39" s="1">
-        <v>31.6422713467</v>
+        <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1010559.22</v>
+        <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>811766.0</v>
+        <v>375171.17</v>
       </c>
       <c r="J39" s="1">
-        <v>80.328394806986</v>
+        <v>15.473267721279</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1822325.22</v>
+        <v>2799812.02</v>
       </c>
       <c r="N39" s="1">
-        <v>1822325.22</v>
+        <v>2799812.02</v>
       </c>
       <c r="O39" s="1">
-        <v>0.94</v>
+        <v>1.5</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>69526.0</v>
+        <v>166724.0</v>
       </c>
       <c r="D40" s="1">
-        <v>43.51</v>
+        <v>22.89</v>
       </c>
       <c r="E40" s="1">
-        <v>34.8738723643</v>
+        <v>12.0943611598</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2424640.85</v>
+        <v>2016420.27</v>
       </c>
       <c r="I40" s="1">
-        <v>600435.41</v>
+        <v>1799892.09</v>
       </c>
       <c r="J40" s="1">
-        <v>24.763890701586</v>
+        <v>89.261753453808</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3025076.26</v>
+        <v>3816312.36</v>
       </c>
       <c r="N40" s="1">
-        <v>3025076.26</v>
+        <v>3816312.36</v>
       </c>
       <c r="O40" s="1">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>166724.0</v>
+        <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>23.82</v>
+        <v>5.215</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0943611598</v>
+        <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2016420.27</v>
+        <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>1954945.41</v>
+        <v>2340655.32</v>
       </c>
       <c r="J41" s="1">
-        <v>96.951287342494</v>
+        <v>107.02215544934</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3971365.68</v>
+        <v>4527730.8</v>
       </c>
       <c r="N41" s="1">
-        <v>3971365.68</v>
+        <v>4527730.8</v>
       </c>
       <c r="O41" s="1">
-        <v>2.05</v>
+        <v>2.42</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>868213.0</v>
+        <v>14718.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.697</v>
+        <v>103.1</v>
       </c>
       <c r="E42" s="1">
-        <v>2.519054057</v>
+        <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2187075.48</v>
+        <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
-        <v>2759133.98</v>
+        <v>23846.07</v>
       </c>
       <c r="J42" s="1">
-        <v>126.1563217745</v>
+        <v>1.5965716138903</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4946209.46</v>
+        <v>1517425.8</v>
       </c>
       <c r="N42" s="1">
-        <v>4946209.46</v>
+        <v>1517425.8</v>
       </c>
       <c r="O42" s="1">
-        <v>2.55</v>
+        <v>0.81</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>9807.0</v>
+        <v>322076.0</v>
       </c>
       <c r="D43" s="1">
-        <v>105.6</v>
+        <v>4.758</v>
       </c>
       <c r="E43" s="1">
-        <v>99.3163995106</v>
+        <v>3.2585760814</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>973995.93</v>
+        <v>1049509.15</v>
       </c>
       <c r="I43" s="1">
-        <v>61623.27</v>
+        <v>482928.46</v>
       </c>
       <c r="J43" s="1">
-        <v>6.3268508729805</v>
+        <v>46.014697442133</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1035619.2</v>
+        <v>1532437.61</v>
       </c>
       <c r="N43" s="1">
-        <v>1035619.2</v>
+        <v>1532437.61</v>
       </c>
       <c r="O43" s="1">
-        <v>0.53</v>
+        <v>0.82</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>373552.0</v>
+        <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.592</v>
+        <v>170.82</v>
       </c>
       <c r="E44" s="1">
-        <v>3.2585760751</v>
+        <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1217247.61</v>
+        <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>498103.17</v>
+        <v>399890.75</v>
       </c>
       <c r="J44" s="1">
-        <v>40.920447566128</v>
+        <v>10.367614264764</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1715350.78</v>
+        <v>4257005.22</v>
       </c>
       <c r="N44" s="1">
-        <v>1715350.78</v>
+        <v>4257005.22</v>
       </c>
       <c r="O44" s="1">
-        <v>0.88</v>
+        <v>2.28</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>24921.0</v>
+        <v>10404.0</v>
       </c>
       <c r="D45" s="1">
-        <v>169.4</v>
+        <v>138.55</v>
       </c>
       <c r="E45" s="1">
-        <v>154.7736635769</v>
+        <v>82.7824471357</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3857114.47</v>
+        <v>861268.58</v>
       </c>
       <c r="I45" s="1">
-        <v>364502.93</v>
+        <v>580205.62</v>
       </c>
       <c r="J45" s="1">
-        <v>9.4501455125339</v>
+        <v>67.366398063656</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4221617.4</v>
+        <v>1441474.2</v>
       </c>
       <c r="N45" s="1">
-        <v>4221617.4</v>
+        <v>1441474.2</v>
       </c>
       <c r="O45" s="1">
-        <v>2.18</v>
+        <v>0.77</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>10404.0</v>
+        <v>9416.0</v>
       </c>
       <c r="D46" s="1">
-        <v>149.25</v>
+        <v>359.25</v>
       </c>
       <c r="E46" s="1">
-        <v>82.7824471357</v>
+        <v>382.7030097706</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>861268.58</v>
+        <v>3603531.54</v>
       </c>
       <c r="I46" s="1">
-        <v>691528.42</v>
+        <v>-220833.54</v>
       </c>
       <c r="J46" s="1">
-        <v>80.291843457241</v>
+        <v>-6.1282532856643</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1552797.0</v>
+        <v>3382698.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1552797.0</v>
+        <v>3382698.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>1.81</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>8388.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>372.35</v>
+        <v>495.0</v>
       </c>
       <c r="E47" s="1">
-        <v>381.7535693848</v>
+        <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3202148.94</v>
+        <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-78877.14</v>
+        <v>-1060369.53</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.4632564405327</v>
+        <v>-19.13983126642</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3123271.8</v>
+        <v>4479750.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3123271.8</v>
+        <v>4479750.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.61</v>
+        <v>2.4</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>6386.0</v>
+        <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>514.2</v>
+        <v>16.205</v>
       </c>
       <c r="E48" s="1">
-        <v>639.3707062324</v>
+        <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>4083021.33</v>
+        <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>-799340.13</v>
+        <v>618330.7</v>
       </c>
       <c r="J48" s="1">
-        <v>-19.577172524837</v>
+        <v>37.5521150168</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3283681.2</v>
+        <v>2264924.24</v>
       </c>
       <c r="N48" s="1">
-        <v>3283681.2</v>
+        <v>2264924.24</v>
       </c>
       <c r="O48" s="1">
-        <v>1.69</v>
+        <v>1.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>11039.0</v>
+        <v>18263.0</v>
       </c>
       <c r="D49" s="1">
-        <v>127.8</v>
+        <v>52.94</v>
       </c>
       <c r="E49" s="1">
-        <v>143.1443953257</v>
+        <v>52.2038000329</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1580170.98</v>
+        <v>953398.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-169386.78</v>
+        <v>13445.22</v>
       </c>
       <c r="J49" s="1">
-        <v>-10.719522263344</v>
+        <v>1.4102421024588</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1410784.2</v>
+        <v>966843.22</v>
       </c>
       <c r="N49" s="1">
-        <v>1410784.2</v>
+        <v>966843.22</v>
       </c>
       <c r="O49" s="1">
-        <v>0.73</v>
+        <v>0.52</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>139767.0</v>
+        <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>16.745</v>
+        <v>533.4</v>
       </c>
       <c r="E50" s="1">
-        <v>11.7809893609</v>
+        <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1646593.54</v>
+        <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>693804.88</v>
+        <v>637363.52</v>
       </c>
       <c r="J50" s="1">
-        <v>42.135770798664</v>
+        <v>174.67035181729</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2340398.42</v>
+        <v>1002258.6</v>
       </c>
       <c r="N50" s="1">
-        <v>2340398.42</v>
+        <v>1002258.6</v>
       </c>
       <c r="O50" s="1">
-        <v>1.21</v>
+        <v>0.54</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>18263.0</v>
+        <v>237703.0</v>
       </c>
       <c r="D51" s="1">
-        <v>50.68</v>
+        <v>7.138</v>
       </c>
       <c r="E51" s="1">
-        <v>52.2038000329</v>
+        <v>5.1813807146</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>953398.0</v>
+        <v>1231629.74</v>
       </c>
       <c r="I51" s="1">
-        <v>-27829.16</v>
+        <v>465094.27</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.9189446589987</v>
+        <v>37.762507261314</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>925568.84</v>
+        <v>1696724.01</v>
       </c>
       <c r="N51" s="1">
-        <v>925568.84</v>
+        <v>1696724.01</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.91</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>1879.0</v>
+        <v>35681.0</v>
       </c>
       <c r="D52" s="1">
-        <v>530.6</v>
+        <v>45.43</v>
       </c>
       <c r="E52" s="1">
-        <v>194.1964236296</v>
+        <v>36.604383005</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>364895.08</v>
+        <v>1306080.99</v>
       </c>
       <c r="I52" s="1">
-        <v>632102.32</v>
+        <v>314906.84</v>
       </c>
       <c r="J52" s="1">
-        <v>173.22851270014</v>
+        <v>24.11082026391</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>996997.4</v>
+        <v>1620987.83</v>
       </c>
       <c r="N52" s="1">
-        <v>996997.4</v>
+        <v>1620987.83</v>
       </c>
       <c r="O52" s="1">
-        <v>0.51</v>
+        <v>0.87</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>355115.0</v>
+        <v>16879.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.868</v>
+        <v>101.55</v>
       </c>
       <c r="E53" s="1">
-        <v>5.1813807077</v>
+        <v>42.798477398</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1839986.01</v>
+        <v>722395.5</v>
       </c>
       <c r="I53" s="1">
-        <v>243828.81</v>
+        <v>991666.95</v>
       </c>
       <c r="J53" s="1">
-        <v>13.251666516747</v>
+        <v>137.27479614699</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2083814.82</v>
+        <v>1714062.45</v>
       </c>
       <c r="N53" s="1">
-        <v>2083814.82</v>
+        <v>1714062.45</v>
       </c>
       <c r="O53" s="1">
-        <v>1.07</v>
+        <v>0.92</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>181.0</v>
+        <v>16959.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4775.17</v>
+        <v>74.88</v>
       </c>
       <c r="E54" s="1">
-        <v>4772.1459116022</v>
+        <v>84.5794999705</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>863758.41</v>
+        <v>1434383.74</v>
       </c>
       <c r="I54" s="1">
-        <v>547.36</v>
+        <v>-164493.82</v>
       </c>
       <c r="J54" s="1">
-        <v>0.063369571128112</v>
+        <v>-11.467908859592</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>864305.77</v>
+        <v>1269889.92</v>
       </c>
       <c r="N54" s="1">
-        <v>864305.77</v>
+        <v>1269889.92</v>
       </c>
       <c r="O54" s="1">
-        <v>0.45</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>21544.0</v>
+        <v>26318.0</v>
       </c>
       <c r="D55" s="1">
-        <v>42.505</v>
+        <v>29.12</v>
       </c>
       <c r="E55" s="1">
-        <v>32.240301244</v>
+        <v>36.2437001292</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>694585.05</v>
+        <v>953861.7</v>
       </c>
       <c r="I55" s="1">
-        <v>221142.67</v>
+        <v>-187481.54</v>
       </c>
       <c r="J55" s="1">
-        <v>31.83809815659</v>
+        <v>-19.655002397098</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>915727.72</v>
+        <v>766380.16</v>
       </c>
       <c r="N55" s="1">
-        <v>915727.72</v>
+        <v>766380.16</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>16879.0</v>
+        <v>7716.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.98</v>
+        <v>308.1</v>
       </c>
       <c r="E56" s="1">
-        <v>42.798477398</v>
+        <v>246.6499494557</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>722395.5</v>
+        <v>1903151.01</v>
       </c>
       <c r="I56" s="1">
-        <v>948287.92</v>
+        <v>474148.59</v>
       </c>
       <c r="J56" s="1">
-        <v>131.26990962707</v>
+        <v>24.913871127862</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1670683.42</v>
+        <v>2377299.6</v>
       </c>
       <c r="N56" s="1">
-        <v>1670683.42</v>
+        <v>2377299.6</v>
       </c>
       <c r="O56" s="1">
-        <v>0.86</v>
+        <v>1.27</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>16959.0</v>
+        <v>566002.0</v>
       </c>
       <c r="D57" s="1">
-        <v>72.74</v>
+        <v>3.288</v>
       </c>
       <c r="E57" s="1">
-        <v>84.5794999705</v>
+        <v>2.5732000064</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1434383.74</v>
+        <v>1456436.35</v>
       </c>
       <c r="I57" s="1">
-        <v>-200786.08</v>
+        <v>404578.23</v>
       </c>
       <c r="J57" s="1">
-        <v>-13.998072789085</v>
+        <v>27.778641339184</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1233597.66</v>
+        <v>1861014.58</v>
       </c>
       <c r="N57" s="1">
-        <v>1233597.66</v>
+        <v>1861014.58</v>
       </c>
       <c r="O57" s="1">
-        <v>0.64</v>
+        <v>1.0</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>26318.0</v>
+        <v>44509.0</v>
       </c>
       <c r="D58" s="1">
-        <v>32.8</v>
+        <v>76.52</v>
       </c>
       <c r="E58" s="1">
-        <v>36.2437001292</v>
+        <v>89.5803226314</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>953861.7</v>
+        <v>3987130.58</v>
       </c>
       <c r="I58" s="1">
-        <v>-90631.3</v>
+        <v>-581301.9</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.501513689039</v>
+        <v>-14.579454781739</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>863230.4</v>
+        <v>3405828.68</v>
       </c>
       <c r="N58" s="1">
-        <v>863230.4</v>
+        <v>3405828.68</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>1.82</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>7716.0</v>
+        <v>38649.0</v>
       </c>
       <c r="D59" s="1">
-        <v>332.8</v>
+        <v>167.02</v>
       </c>
       <c r="E59" s="1">
-        <v>246.6499494557</v>
+        <v>184.8019467515</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1903151.01</v>
+        <v>7142410.44</v>
       </c>
       <c r="I59" s="1">
-        <v>664733.79</v>
+        <v>-687254.46</v>
       </c>
       <c r="J59" s="1">
-        <v>34.928063327986</v>
+        <v>-9.6221641947533</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2567884.8</v>
+        <v>6455155.98</v>
       </c>
       <c r="N59" s="1">
-        <v>2567884.8</v>
+        <v>6455155.98</v>
       </c>
       <c r="O59" s="1">
-        <v>1.32</v>
+        <v>3.45</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>566002.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D60" s="1">
-        <v>3.309</v>
+        <v>254.75</v>
       </c>
       <c r="E60" s="1">
-        <v>2.5732000064</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1456436.35</v>
+        <v>3519345.37</v>
       </c>
       <c r="I60" s="1">
-        <v>416464.27</v>
+        <v>2640509.63</v>
       </c>
       <c r="J60" s="1">
-        <v>28.594745661216</v>
+        <v>75.028431494917</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1872900.62</v>
+        <v>6159855.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1872900.62</v>
+        <v>6159855.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.97</v>
+        <v>3.3</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>44509.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D61" s="1">
-        <v>77.62</v>
+        <v>45.58</v>
       </c>
       <c r="E61" s="1">
-        <v>89.5803226314</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3987130.58</v>
+        <v>1100195.71</v>
       </c>
       <c r="I61" s="1">
-        <v>-532342.0</v>
+        <v>-581404.15</v>
       </c>
       <c r="J61" s="1">
-        <v>-13.351506536312</v>
+        <v>-52.84552054834</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>3454788.58</v>
+        <v>518791.56</v>
       </c>
       <c r="N61" s="1">
-        <v>3454788.58</v>
+        <v>518791.56</v>
       </c>
       <c r="O61" s="1">
-        <v>1.78</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>38649.0</v>
+        <v>18293.0</v>
       </c>
       <c r="D62" s="1">
-        <v>171.72</v>
+        <v>152.65</v>
       </c>
       <c r="E62" s="1">
-        <v>184.8019467515</v>
+        <v>110.1810834746</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>7142410.44</v>
+        <v>2015542.56</v>
       </c>
       <c r="I62" s="1">
-        <v>-505604.16</v>
+        <v>776883.89</v>
       </c>
       <c r="J62" s="1">
-        <v>-7.0789009431387</v>
+        <v>38.544653207422</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>6636806.28</v>
+        <v>2792426.45</v>
       </c>
       <c r="N62" s="1">
-        <v>6636806.28</v>
+        <v>2792426.45</v>
       </c>
       <c r="O62" s="1">
-        <v>3.42</v>
+        <v>1.49</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>26569.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D63" s="1">
-        <v>262.9</v>
+        <v>39.03</v>
       </c>
       <c r="E63" s="1">
-        <v>145.5477820016</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>3867059.02</v>
+        <v>2082968.96</v>
       </c>
       <c r="I63" s="1">
-        <v>3117931.08</v>
+        <v>-593584.16</v>
       </c>
       <c r="J63" s="1">
-        <v>80.627967245248</v>
+        <v>-28.497023786663</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>6984990.1</v>
+        <v>1489384.8</v>
       </c>
       <c r="N63" s="1">
-        <v>6984990.1</v>
+        <v>1489384.8</v>
       </c>
       <c r="O63" s="1">
-        <v>3.6</v>
+        <v>0.8</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>11382.0</v>
+        <v>21649.0</v>
       </c>
       <c r="D64" s="1">
-        <v>52.0</v>
+        <v>224.7</v>
       </c>
       <c r="E64" s="1">
-        <v>96.6610182745</v>
+        <v>192.9668465056</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1100195.71</v>
+        <v>4177539.26</v>
       </c>
       <c r="I64" s="1">
-        <v>-508331.71</v>
+        <v>686991.04</v>
       </c>
       <c r="J64" s="1">
-        <v>-46.20375314861</v>
+        <v>16.444873339144</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>591864.0</v>
+        <v>4864530.3</v>
       </c>
       <c r="N64" s="1">
-        <v>591864.0</v>
+        <v>4864530.3</v>
       </c>
       <c r="O64" s="1">
-        <v>0.3</v>
+        <v>2.6</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>11846.0</v>
+        <v>49934.0</v>
       </c>
       <c r="D65" s="1">
-        <v>162.1</v>
+        <v>65.66</v>
       </c>
       <c r="E65" s="1">
-        <v>89.12</v>
+        <v>33.391091641</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1055715.52</v>
+        <v>1667350.77</v>
       </c>
       <c r="I65" s="1">
-        <v>864521.08</v>
+        <v>1611315.67</v>
       </c>
       <c r="J65" s="1">
-        <v>81.889587073609</v>
+        <v>96.639273450541</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1920236.6</v>
+        <v>3278666.44</v>
       </c>
       <c r="N65" s="1">
-        <v>1920236.6</v>
+        <v>3278666.44</v>
       </c>
       <c r="O65" s="1">
-        <v>0.99</v>
+        <v>1.75</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>38160.0</v>
+        <v>73722.0</v>
       </c>
       <c r="D66" s="1">
-        <v>40.68</v>
+        <v>5.971</v>
       </c>
       <c r="E66" s="1">
-        <v>54.5851404612</v>
+        <v>15.3696905944</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2082968.96</v>
+        <v>1133084.33</v>
       </c>
       <c r="I66" s="1">
-        <v>-530620.16</v>
+        <v>-692890.27</v>
       </c>
       <c r="J66" s="1">
-        <v>-25.474223101241</v>
+        <v>-61.150812137699</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1552348.8</v>
+        <v>440194.06</v>
       </c>
       <c r="N66" s="1">
-        <v>1552348.8</v>
+        <v>440194.06</v>
       </c>
       <c r="O66" s="1">
-        <v>0.8</v>
+        <v>0.24</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>21649.0</v>
+        <v>53303.0</v>
       </c>
       <c r="D67" s="1">
-        <v>251.05</v>
+        <v>28.96</v>
       </c>
       <c r="E67" s="1">
-        <v>192.9668465056</v>
+        <v>28.8206545598</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>4177539.26</v>
+        <v>1536227.35</v>
       </c>
       <c r="I67" s="1">
-        <v>1257442.19</v>
+        <v>7427.53</v>
       </c>
       <c r="J67" s="1">
-        <v>30.10006876632</v>
+        <v>0.48349158736173</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>5434981.45</v>
+        <v>1543654.88</v>
       </c>
       <c r="N67" s="1">
-        <v>5434981.45</v>
+        <v>1543654.88</v>
       </c>
       <c r="O67" s="1">
-        <v>2.8</v>
+        <v>0.83</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>49934.0</v>
+        <v>51676.0</v>
       </c>
       <c r="D68" s="1">
-        <v>66.7</v>
+        <v>31.86</v>
       </c>
       <c r="E68" s="1">
-        <v>33.391091641</v>
+        <v>32.1696505147</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1667350.77</v>
+        <v>1662398.86</v>
       </c>
       <c r="I68" s="1">
-        <v>1663247.03</v>
+        <v>-16001.5</v>
       </c>
       <c r="J68" s="1">
-        <v>99.753876624293</v>
+        <v>-0.96255479867208</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>3330597.8</v>
+        <v>1646397.36</v>
       </c>
       <c r="N68" s="1">
-        <v>3330597.8</v>
+        <v>1646397.36</v>
       </c>
       <c r="O68" s="1">
-        <v>1.72</v>
+        <v>0.88</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>73722.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D69" s="1">
-        <v>6.606</v>
+        <v>252.6</v>
       </c>
       <c r="E69" s="1">
-        <v>15.3696905944</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1133084.33</v>
+        <v>1716807.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-646076.8</v>
+        <v>321674.8</v>
       </c>
       <c r="J69" s="1">
-        <v>-57.019304114814</v>
+        <v>18.7368039929</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>487007.53</v>
+        <v>2038482.0</v>
       </c>
       <c r="N69" s="1">
-        <v>487007.53</v>
+        <v>2038482.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>1.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>53303.0</v>
+        <v>45102.0</v>
       </c>
       <c r="D70" s="1">
-        <v>28.445</v>
+        <v>65.07</v>
       </c>
       <c r="E70" s="1">
-        <v>28.8206545598</v>
+        <v>67.6987871935</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1536227.35</v>
+        <v>3053350.7</v>
       </c>
       <c r="I70" s="1">
-        <v>-20023.51</v>
+        <v>-118563.56</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.3034210073138</v>
+        <v>-3.8830639402149</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1516203.84</v>
+        <v>2934787.14</v>
       </c>
       <c r="N70" s="1">
-        <v>1516203.84</v>
+        <v>2934787.14</v>
       </c>
       <c r="O70" s="1">
-        <v>0.78</v>
+        <v>1.57</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>51676.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D71" s="1">
-        <v>32.54</v>
+        <v>129.95</v>
       </c>
       <c r="E71" s="1">
-        <v>32.1696505147</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1662398.86</v>
+        <v>1400391.89</v>
       </c>
       <c r="I71" s="1">
-        <v>19138.18</v>
+        <v>287398.71</v>
       </c>
       <c r="J71" s="1">
-        <v>1.1512387586695</v>
+        <v>20.522734532546</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1681537.04</v>
+        <v>1687790.6</v>
       </c>
       <c r="N71" s="1">
-        <v>1681537.04</v>
+        <v>1687790.6</v>
       </c>
       <c r="O71" s="1">
-        <v>0.87</v>
+        <v>0.9</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>8070.0</v>
+        <v>23214.0</v>
       </c>
       <c r="D72" s="1">
-        <v>279.5</v>
+        <v>24.14</v>
       </c>
       <c r="E72" s="1">
-        <v>212.7394299876</v>
+        <v>28.9328999742</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1716807.2</v>
+        <v>671648.34</v>
       </c>
       <c r="I72" s="1">
-        <v>538757.8</v>
+        <v>-111262.38</v>
       </c>
       <c r="J72" s="1">
-        <v>31.381380506792</v>
+        <v>-16.565570607976</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2255565.0</v>
+        <v>560385.96</v>
       </c>
       <c r="N72" s="1">
-        <v>2255565.0</v>
+        <v>560385.96</v>
       </c>
       <c r="O72" s="1">
-        <v>1.16</v>
+        <v>0.3</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>45102.0</v>
+        <v>38241.0</v>
       </c>
       <c r="D73" s="1">
-        <v>71.33</v>
+        <v>24.06</v>
       </c>
       <c r="E73" s="1">
-        <v>67.6987871935</v>
+        <v>32.0039164771</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>3053350.7</v>
+        <v>1223861.77</v>
       </c>
       <c r="I73" s="1">
-        <v>163774.96</v>
+        <v>-303783.31</v>
       </c>
       <c r="J73" s="1">
-        <v>5.3637782256719</v>
+        <v>-24.821701065146</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>3217125.66</v>
+        <v>920078.46</v>
       </c>
       <c r="N73" s="1">
-        <v>3217125.66</v>
+        <v>920078.46</v>
       </c>
       <c r="O73" s="1">
-        <v>1.66</v>
+        <v>0.49</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>14845.0</v>
+        <v>11103.0</v>
       </c>
       <c r="D74" s="1">
-        <v>135.3</v>
+        <v>67.14</v>
       </c>
       <c r="E74" s="1">
-        <v>107.8219811384</v>
+        <v>134.9501197874</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1600617.31</v>
+        <v>1498351.18</v>
       </c>
       <c r="I74" s="1">
-        <v>407911.19</v>
+        <v>-752895.76</v>
       </c>
       <c r="J74" s="1">
-        <v>25.484616931951</v>
+        <v>-50.248284250692</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2008528.5</v>
+        <v>745455.42</v>
       </c>
       <c r="N74" s="1">
-        <v>2008528.5</v>
+        <v>745455.42</v>
       </c>
       <c r="O74" s="1">
-        <v>1.03</v>
+        <v>0.4</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>23214.0</v>
+        <v>150.0</v>
       </c>
       <c r="D75" s="1">
-        <v>26.11</v>
+        <v>5744.0</v>
       </c>
       <c r="E75" s="1">
-        <v>28.9328999742</v>
+        <v>5783.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>671648.34</v>
+        <v>0.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-65530.8</v>
+        <v>-58500.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-9.7567128655451</v>
+        <v>0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>606117.54</v>
+        <v>-58500.0</v>
       </c>
       <c r="N75" s="1">
-        <v>606117.54</v>
+        <v>-58500.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.31</v>
+        <v>-0.03</v>
       </c>
       <c r="P75">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>