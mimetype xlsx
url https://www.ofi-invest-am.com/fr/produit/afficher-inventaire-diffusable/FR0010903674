--- v1 (2026-06-12)
+++ v2 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -160,50 +160,56 @@
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>LU0569974404</t>
+  </si>
+  <si>
+    <t>APERAM SA</t>
+  </si>
+  <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -220,50 +226,56 @@
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
@@ -298,56 +310,50 @@
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
@@ -406,50 +412,56 @@
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
@@ -544,54 +556,54 @@
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -911,227 +923,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>16942.7004</v>
+        <v>17094.2677</v>
       </c>
       <c r="D2">
-        <v>285.31</v>
+        <v>282.8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4834017.66</v>
+        <v>4834331.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4834017.66</v>
+        <v>4834331.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176303.9667</v>
+        <v>176163.9667</v>
       </c>
       <c r="D3">
-        <v>195.05</v>
+        <v>193.33</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34388600.16</v>
+        <v>34058844.54</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34388600.16</v>
+        <v>34058844.54</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>334602.062</v>
+        <v>341167.2617</v>
       </c>
       <c r="D4">
-        <v>411.21</v>
+        <v>407.52</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>137593848.77</v>
+        <v>139032773.3</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>137593848.77</v>
+        <v>139032773.3</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>78839.0</v>
       </c>
       <c r="D5">
-        <v>127.32</v>
+        <v>126.23</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10038188.24</v>
+        <v>9952559.34</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10038188.24</v>
+        <v>9952559.34</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P75"/>
+  <dimension ref="A1:P77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O75" sqref="O75"/>
+      <selection activeCell="O77" sqref="O77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1150,3739 +1162,3839 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>102030.0</v>
+        <v>107230.0</v>
       </c>
       <c r="D2" s="1">
         <v>105.28</v>
       </c>
       <c r="E2" s="1">
-        <v>103.8557961384</v>
+        <v>103.9248613261</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10596406.88</v>
+        <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3713282402761</v>
+        <v>1.3039600501617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10741718.4</v>
+        <v>11289174.4</v>
       </c>
       <c r="N2" s="1">
-        <v>10741718.4</v>
+        <v>11289174.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.75</v>
+        <v>6.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>141.2</v>
+        <v>134.9</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-576074.33</v>
+        <v>-632849.93</v>
       </c>
       <c r="J3" s="1">
-        <v>-31.163262725969</v>
+        <v>-34.234590238903</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1272494.4</v>
+        <v>1215718.8</v>
       </c>
       <c r="N3" s="1">
-        <v>1272494.4</v>
+        <v>1215718.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>917.3</v>
+        <v>845.2</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-77943.89</v>
+        <v>-152783.69</v>
       </c>
       <c r="J4" s="1">
-        <v>-7.5666238608438</v>
+        <v>-14.831909394075</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>952157.4</v>
+        <v>877317.6</v>
       </c>
       <c r="N4" s="1">
-        <v>952157.4</v>
+        <v>877317.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>20067.0</v>
       </c>
       <c r="D5" s="1">
-        <v>172.04</v>
+        <v>165.14</v>
       </c>
       <c r="E5" s="1">
         <v>195.9857028953</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>3932845.1</v>
       </c>
       <c r="I5" s="1">
-        <v>-480518.42</v>
+        <v>-618980.72</v>
       </c>
       <c r="J5" s="1">
-        <v>-12.218086595884</v>
+        <v>-15.738751571985</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3452326.68</v>
+        <v>3313864.38</v>
       </c>
       <c r="N5" s="1">
-        <v>3452326.68</v>
+        <v>3313864.38</v>
       </c>
       <c r="O5" s="1">
-        <v>1.85</v>
+        <v>1.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>31501.0</v>
+        <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>52.32</v>
+        <v>49.06</v>
       </c>
       <c r="E6" s="1">
-        <v>71.7589127329</v>
+        <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2260477.51</v>
+        <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-612345.19</v>
+        <v>-606219.86</v>
       </c>
       <c r="J6" s="1">
-        <v>-27.089196299945</v>
+        <v>-31.632185895901</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1648132.32</v>
+        <v>1310245.42</v>
       </c>
       <c r="N6" s="1">
-        <v>1648132.32</v>
+        <v>1310245.42</v>
       </c>
       <c r="O6" s="1">
-        <v>0.88</v>
+        <v>0.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>350.5</v>
+        <v>367.9</v>
       </c>
       <c r="E7" s="1">
         <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>1787617.34</v>
+        <v>2033879.54</v>
       </c>
       <c r="J7" s="1">
-        <v>56.338234460061</v>
+        <v>64.099390749947</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4960626.5</v>
+        <v>5206888.7</v>
       </c>
       <c r="N7" s="1">
-        <v>4960626.5</v>
+        <v>5206888.7</v>
       </c>
       <c r="O7" s="1">
-        <v>2.65</v>
+        <v>2.77</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>90308.0</v>
       </c>
       <c r="D8" s="1">
-        <v>24.09</v>
+        <v>24.27</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901159366</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1760113.39</v>
       </c>
       <c r="I8" s="1">
-        <v>415406.33</v>
+        <v>431661.77</v>
       </c>
       <c r="J8" s="1">
-        <v>23.601111857913</v>
+        <v>24.524656902928</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2175519.72</v>
+        <v>2191775.16</v>
       </c>
       <c r="N8" s="1">
-        <v>2175519.72</v>
+        <v>2191775.16</v>
       </c>
       <c r="O8" s="1">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>24662.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.98</v>
+        <v>49.54</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704731976</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1446931.21</v>
       </c>
       <c r="I9" s="1">
-        <v>-140338.45</v>
+        <v>-225175.73</v>
       </c>
       <c r="J9" s="1">
-        <v>-9.6990409101757</v>
+        <v>-15.562296842018</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1306592.76</v>
+        <v>1221755.48</v>
       </c>
       <c r="N9" s="1">
-        <v>1306592.76</v>
+        <v>1221755.48</v>
       </c>
       <c r="O9" s="1">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>62.62</v>
+        <v>61.5</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>450556.73</v>
+        <v>406831.93</v>
       </c>
       <c r="J10" s="1">
-        <v>22.59417219878</v>
+        <v>20.401494574017</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2444684.8</v>
+        <v>2400960.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2444684.8</v>
+        <v>2400960.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.31</v>
+        <v>1.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>1697.0</v>
+        <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>616.0</v>
+        <v>34.34</v>
       </c>
       <c r="E11" s="1">
-        <v>464.3851031232</v>
+        <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>788061.52</v>
+        <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>257290.48</v>
+        <v>5262.91</v>
       </c>
       <c r="J11" s="1">
-        <v>32.648527236808</v>
+        <v>0.74275857631619</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1045352.0</v>
+        <v>713825.58</v>
       </c>
       <c r="N11" s="1">
-        <v>1045352.0</v>
+        <v>713825.58</v>
       </c>
       <c r="O11" s="1">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>12708.0</v>
+        <v>1697.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1180.4</v>
+        <v>647.2</v>
       </c>
       <c r="E12" s="1">
-        <v>577.0690824677</v>
+        <v>464.3851031232</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>7333393.9</v>
+        <v>788061.52</v>
       </c>
       <c r="I12" s="1">
-        <v>7667129.3</v>
+        <v>310236.88</v>
       </c>
       <c r="J12" s="1">
-        <v>104.55089968643</v>
+        <v>39.367089005945</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>15000523.2</v>
+        <v>1098298.4</v>
       </c>
       <c r="N12" s="1">
-        <v>15000523.2</v>
+        <v>1098298.4</v>
       </c>
       <c r="O12" s="1">
-        <v>8.03</v>
+        <v>0.58</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>72163.0</v>
+        <v>12708.0</v>
       </c>
       <c r="D13" s="1">
-        <v>38.14</v>
+        <v>1161.0</v>
       </c>
       <c r="E13" s="1">
-        <v>26.1602822776</v>
+        <v>577.0690824677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1887804.45</v>
+        <v>7333393.9</v>
       </c>
       <c r="I13" s="1">
-        <v>864492.37</v>
+        <v>7420594.1</v>
       </c>
       <c r="J13" s="1">
-        <v>45.79353385887</v>
+        <v>101.18908381561</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2752296.82</v>
+        <v>14753988.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2752296.82</v>
+        <v>14753988.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.47</v>
+        <v>7.85</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>224400.0</v>
+        <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.185</v>
+        <v>40.51</v>
       </c>
       <c r="E14" s="1">
-        <v>6.7578515597</v>
+        <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1516461.89</v>
+        <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>2564252.11</v>
+        <v>1035518.68</v>
       </c>
       <c r="J14" s="1">
-        <v>169.09439840918</v>
+        <v>54.853069130121</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4080714.0</v>
+        <v>2923323.13</v>
       </c>
       <c r="N14" s="1">
-        <v>4080714.0</v>
+        <v>2923323.13</v>
       </c>
       <c r="O14" s="1">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>521054.0</v>
+        <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.647</v>
+        <v>18.77</v>
       </c>
       <c r="E15" s="1">
-        <v>7.7405733955</v>
+        <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>4033256.73</v>
+        <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>993351.21</v>
+        <v>2695526.11</v>
       </c>
       <c r="J15" s="1">
-        <v>24.629010164696</v>
+        <v>177.75099577346</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5026607.94</v>
+        <v>4211988.0</v>
       </c>
       <c r="N15" s="1">
-        <v>5026607.94</v>
+        <v>4211988.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.69</v>
+        <v>2.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>10291.0</v>
+        <v>521054.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.35</v>
+        <v>9.814</v>
       </c>
       <c r="E16" s="1">
-        <v>108.5189000097</v>
+        <v>7.7405733955</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1116768.0</v>
+        <v>4033256.73</v>
       </c>
       <c r="I16" s="1">
-        <v>-145812.15</v>
+        <v>1080367.23</v>
       </c>
       <c r="J16" s="1">
-        <v>-13.056619638099</v>
+        <v>26.786473123916</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>970955.85</v>
+        <v>5113623.96</v>
       </c>
       <c r="N16" s="1">
-        <v>970955.85</v>
+        <v>5113623.96</v>
       </c>
       <c r="O16" s="1">
-        <v>0.52</v>
+        <v>2.72</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>23017.0</v>
+        <v>10291.0</v>
       </c>
       <c r="D17" s="1">
-        <v>81.68</v>
+        <v>93.65</v>
       </c>
       <c r="E17" s="1">
-        <v>75.7449028979</v>
+        <v>108.5189000097</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1743420.43</v>
+        <v>1116768.0</v>
       </c>
       <c r="I17" s="1">
-        <v>136608.13</v>
+        <v>-153015.85</v>
       </c>
       <c r="J17" s="1">
-        <v>7.8356389342071</v>
+        <v>-13.701668565002</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1880028.56</v>
+        <v>963752.15</v>
       </c>
       <c r="N17" s="1">
-        <v>1880028.56</v>
+        <v>963752.15</v>
       </c>
       <c r="O17" s="1">
-        <v>1.01</v>
+        <v>0.51</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>42142.0</v>
+        <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>85.8</v>
+        <v>79.24</v>
       </c>
       <c r="E18" s="1">
-        <v>67.0587591951</v>
+        <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2825990.23</v>
+        <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>789793.37</v>
+        <v>80446.65</v>
       </c>
       <c r="J18" s="1">
-        <v>27.947491170201</v>
+        <v>4.6143000630089</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3615783.6</v>
+        <v>1823867.08</v>
       </c>
       <c r="N18" s="1">
-        <v>3615783.6</v>
+        <v>1823867.08</v>
       </c>
       <c r="O18" s="1">
-        <v>1.94</v>
+        <v>0.97</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>64668.0</v>
+        <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>28.24</v>
+        <v>83.3</v>
       </c>
       <c r="E19" s="1">
-        <v>25.6549305684</v>
+        <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1659053.05</v>
+        <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>167171.27</v>
+        <v>684438.37</v>
       </c>
       <c r="J19" s="1">
-        <v>10.076306480977</v>
+        <v>24.219417418156</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1826224.32</v>
+        <v>3510428.6</v>
       </c>
       <c r="N19" s="1">
-        <v>1826224.32</v>
+        <v>3510428.6</v>
       </c>
       <c r="O19" s="1">
-        <v>0.98</v>
+        <v>1.87</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>12896.0</v>
+        <v>34015.0</v>
       </c>
       <c r="D20" s="1">
-        <v>107.65</v>
+        <v>26.42</v>
       </c>
       <c r="E20" s="1">
-        <v>144.5428923697</v>
+        <v>25.6549304719</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1864025.14</v>
+        <v>872652.46</v>
       </c>
       <c r="I20" s="1">
-        <v>-475770.74</v>
+        <v>26023.84</v>
       </c>
       <c r="J20" s="1">
-        <v>-25.523837087305</v>
+        <v>2.9821539722698</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1388254.4</v>
+        <v>898676.3</v>
       </c>
       <c r="N20" s="1">
-        <v>1388254.4</v>
+        <v>898676.3</v>
       </c>
       <c r="O20" s="1">
-        <v>0.74</v>
+        <v>0.48</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>32437.0</v>
+        <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>72.22</v>
+        <v>102.85</v>
       </c>
       <c r="E21" s="1">
-        <v>67.6396374511</v>
+        <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2194026.92</v>
+        <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>148573.22</v>
+        <v>-515808.16</v>
       </c>
       <c r="J21" s="1">
-        <v>6.7717136305693</v>
+        <v>-23.448263967415</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2342600.14</v>
+        <v>1683963.05</v>
       </c>
       <c r="N21" s="1">
-        <v>2342600.14</v>
+        <v>1683963.05</v>
       </c>
       <c r="O21" s="1">
-        <v>1.25</v>
+        <v>0.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>26682.0</v>
+        <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>70.24</v>
+        <v>31.48</v>
       </c>
       <c r="E22" s="1">
-        <v>63.5439161232</v>
+        <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1695478.77</v>
+        <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>178664.91</v>
+        <v>-1528.7</v>
       </c>
       <c r="J22" s="1">
-        <v>10.537726166869</v>
+        <v>-0.16902796085362</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1874143.68</v>
+        <v>902877.88</v>
       </c>
       <c r="N22" s="1">
-        <v>1874143.68</v>
+        <v>902877.88</v>
       </c>
       <c r="O22" s="1">
-        <v>1.0</v>
+        <v>0.48</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>45961.0</v>
+        <v>32437.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.325</v>
+        <v>70.52</v>
       </c>
       <c r="E23" s="1">
-        <v>35.6900820261</v>
+        <v>67.6396374511</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1640351.86</v>
+        <v>2194026.92</v>
       </c>
       <c r="I23" s="1">
-        <v>-798116.53</v>
+        <v>93430.32</v>
       </c>
       <c r="J23" s="1">
-        <v>-48.655203158669</v>
+        <v>4.2583944229818</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>842235.33</v>
+        <v>2287457.24</v>
       </c>
       <c r="N23" s="1">
-        <v>842235.33</v>
+        <v>2287457.24</v>
       </c>
       <c r="O23" s="1">
-        <v>0.45</v>
+        <v>1.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>4626.0</v>
+        <v>26682.0</v>
       </c>
       <c r="D24" s="1">
-        <v>241.0</v>
+        <v>69.24</v>
       </c>
       <c r="E24" s="1">
-        <v>144.0557068742</v>
+        <v>63.5439161232</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>666401.7</v>
+        <v>1695478.77</v>
       </c>
       <c r="I24" s="1">
-        <v>448464.3</v>
+        <v>151982.91</v>
       </c>
       <c r="J24" s="1">
-        <v>67.296391950981</v>
+        <v>8.9640113865891</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1114866.0</v>
+        <v>1847461.68</v>
       </c>
       <c r="N24" s="1">
-        <v>1114866.0</v>
+        <v>1847461.68</v>
       </c>
       <c r="O24" s="1">
-        <v>0.6</v>
+        <v>0.98</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>25925.0</v>
+        <v>20983.0</v>
       </c>
       <c r="D25" s="1">
-        <v>45.94</v>
+        <v>17.62</v>
       </c>
       <c r="E25" s="1">
-        <v>38.9590001929</v>
+        <v>35.6900819711</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1010012.08</v>
+        <v>748884.99</v>
       </c>
       <c r="I25" s="1">
-        <v>180982.42</v>
+        <v>-379164.53</v>
       </c>
       <c r="J25" s="1">
-        <v>17.918837168759</v>
+        <v>-50.630542080968</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1190994.5</v>
+        <v>369720.46</v>
       </c>
       <c r="N25" s="1">
-        <v>1190994.5</v>
+        <v>369720.46</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>86416.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D26" s="1">
-        <v>32.8</v>
+        <v>255.6</v>
       </c>
       <c r="E26" s="1">
-        <v>31.7401893168</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2742860.2</v>
+        <v>666401.7</v>
       </c>
       <c r="I26" s="1">
-        <v>91584.6</v>
+        <v>516003.9</v>
       </c>
       <c r="J26" s="1">
-        <v>3.339018153386</v>
+        <v>77.431360094069</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2834444.8</v>
+        <v>1182405.6</v>
       </c>
       <c r="N26" s="1">
-        <v>2834444.8</v>
+        <v>1182405.6</v>
       </c>
       <c r="O26" s="1">
-        <v>1.52</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>30021.0</v>
+        <v>25925.0</v>
       </c>
       <c r="D27" s="1">
-        <v>58.94</v>
+        <v>46.12</v>
       </c>
       <c r="E27" s="1">
-        <v>105.6357386496</v>
+        <v>38.9590001929</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3171290.51</v>
+        <v>1010012.08</v>
       </c>
       <c r="I27" s="1">
-        <v>-1401852.77</v>
+        <v>185648.92</v>
       </c>
       <c r="J27" s="1">
-        <v>-44.20448916867</v>
+        <v>18.380861345738</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1769437.74</v>
+        <v>1195661.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1769437.74</v>
+        <v>1195661.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.95</v>
+        <v>0.64</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>442035.0</v>
+        <v>86416.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.486</v>
+        <v>30.77</v>
       </c>
       <c r="E28" s="1">
-        <v>6.473216148</v>
+        <v>31.7401893168</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2861388.1</v>
+        <v>2742860.2</v>
       </c>
       <c r="I28" s="1">
-        <v>1331755.91</v>
+        <v>-83839.88</v>
       </c>
       <c r="J28" s="1">
-        <v>46.542302667716</v>
+        <v>-3.0566588847656</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4193144.01</v>
+        <v>2659020.32</v>
       </c>
       <c r="N28" s="1">
-        <v>4193144.01</v>
+        <v>2659020.32</v>
       </c>
       <c r="O28" s="1">
-        <v>2.24</v>
+        <v>1.42</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>100649.0</v>
+        <v>30021.0</v>
       </c>
       <c r="D29" s="1">
-        <v>27.36</v>
+        <v>61.42</v>
       </c>
       <c r="E29" s="1">
-        <v>14.7980308796</v>
+        <v>105.6357386496</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1489407.01</v>
+        <v>3171290.51</v>
       </c>
       <c r="I29" s="1">
-        <v>1264349.63</v>
+        <v>-1327400.69</v>
       </c>
       <c r="J29" s="1">
-        <v>84.889464163325</v>
+        <v>-41.856798858834</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2753756.64</v>
+        <v>1843889.82</v>
       </c>
       <c r="N29" s="1">
-        <v>2753756.64</v>
+        <v>1843889.82</v>
       </c>
       <c r="O29" s="1">
-        <v>1.47</v>
+        <v>0.98</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>18416.0</v>
+        <v>442035.0</v>
       </c>
       <c r="D30" s="1">
-        <v>93.8</v>
+        <v>9.753</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5645998045</v>
+        <v>6.473216148</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1925661.67</v>
+        <v>2861388.1</v>
       </c>
       <c r="I30" s="1">
-        <v>-198240.87</v>
+        <v>1449779.26</v>
       </c>
       <c r="J30" s="1">
-        <v>-10.294688474534</v>
+        <v>50.666991310965</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1727420.8</v>
+        <v>4311167.36</v>
       </c>
       <c r="N30" s="1">
-        <v>1727420.8</v>
+        <v>4311167.36</v>
       </c>
       <c r="O30" s="1">
-        <v>0.92</v>
+        <v>2.29</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>8978.0</v>
+        <v>100649.0</v>
       </c>
       <c r="D31" s="1">
-        <v>210.8</v>
+        <v>28.97</v>
       </c>
       <c r="E31" s="1">
-        <v>145.6092982847</v>
+        <v>14.7980308796</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1307280.28</v>
+        <v>1489407.01</v>
       </c>
       <c r="I31" s="1">
-        <v>585282.12</v>
+        <v>1426394.52</v>
       </c>
       <c r="J31" s="1">
-        <v>44.770974438626</v>
+        <v>95.769290088141</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1892562.4</v>
+        <v>2915801.53</v>
       </c>
       <c r="N31" s="1">
-        <v>1892562.4</v>
+        <v>2915801.53</v>
       </c>
       <c r="O31" s="1">
-        <v>1.01</v>
+        <v>1.55</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>37624.0</v>
+        <v>18416.0</v>
       </c>
       <c r="D32" s="1">
-        <v>14.54</v>
+        <v>94.1</v>
       </c>
       <c r="E32" s="1">
-        <v>20.7799558792</v>
+        <v>104.5645998045</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>781825.06</v>
+        <v>1925661.67</v>
       </c>
       <c r="I32" s="1">
-        <v>-234772.1</v>
+        <v>-192716.07</v>
       </c>
       <c r="J32" s="1">
-        <v>-30.028725351935</v>
+        <v>-10.007784493109</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>547052.96</v>
+        <v>1732945.6</v>
       </c>
       <c r="N32" s="1">
-        <v>547052.96</v>
+        <v>1732945.6</v>
       </c>
       <c r="O32" s="1">
-        <v>0.29</v>
+        <v>0.92</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>2982.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D33" s="1">
-        <v>292.6</v>
+        <v>191.25</v>
       </c>
       <c r="E33" s="1">
-        <v>408.2739000671</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1217472.77</v>
+        <v>1307280.28</v>
       </c>
       <c r="I33" s="1">
-        <v>-344939.57</v>
+        <v>409762.22</v>
       </c>
       <c r="J33" s="1">
-        <v>-28.332425866083</v>
+        <v>31.344634067302</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>872533.2</v>
+        <v>1717042.5</v>
       </c>
       <c r="N33" s="1">
-        <v>872533.2</v>
+        <v>1717042.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.47</v>
+        <v>0.91</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>2825.0</v>
+        <v>58123.0</v>
       </c>
       <c r="D34" s="1">
-        <v>200.4</v>
+        <v>16.57</v>
       </c>
       <c r="E34" s="1">
-        <v>154.3003575221</v>
+        <v>18.5510142284</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>435898.51</v>
+        <v>1078240.6</v>
       </c>
       <c r="I34" s="1">
-        <v>130231.49</v>
+        <v>-115142.49</v>
       </c>
       <c r="J34" s="1">
-        <v>29.876562321812</v>
+        <v>-10.678738122085</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>566130.0</v>
+        <v>963098.11</v>
       </c>
       <c r="N34" s="1">
-        <v>566130.0</v>
+        <v>963098.11</v>
       </c>
       <c r="O34" s="1">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>56008.0</v>
+        <v>2982.0</v>
       </c>
       <c r="D35" s="1">
-        <v>33.63</v>
+        <v>295.5</v>
       </c>
       <c r="E35" s="1">
-        <v>34.5</v>
+        <v>408.2739000671</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1932276.0</v>
+        <v>1217472.77</v>
       </c>
       <c r="I35" s="1">
-        <v>-48726.96</v>
+        <v>-336291.77</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.5217391304348</v>
+        <v>-27.622118398591</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1883549.04</v>
+        <v>881181.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1883549.04</v>
+        <v>881181.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.01</v>
+        <v>0.47</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>770.0</v>
+        <v>56008.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1901.0</v>
+        <v>35.81</v>
       </c>
       <c r="E36" s="1">
-        <v>1266.2550909091</v>
+        <v>34.5</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>975016.42</v>
+        <v>1932276.0</v>
       </c>
       <c r="I36" s="1">
-        <v>488753.58</v>
+        <v>73370.48</v>
       </c>
       <c r="J36" s="1">
-        <v>50.127728105338</v>
+        <v>3.7971014492754</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1463770.0</v>
+        <v>2005646.48</v>
       </c>
       <c r="N36" s="1">
-        <v>1463770.0</v>
+        <v>2005646.48</v>
       </c>
       <c r="O36" s="1">
-        <v>0.78</v>
+        <v>1.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>177268.0</v>
+        <v>770.0</v>
       </c>
       <c r="D37" s="1">
-        <v>19.54</v>
+        <v>1667.5</v>
       </c>
       <c r="E37" s="1">
-        <v>15.5725711352</v>
+        <v>1266.2550909091</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2760518.54</v>
+        <v>975016.42</v>
       </c>
       <c r="I37" s="1">
-        <v>703298.18</v>
+        <v>308958.58</v>
       </c>
       <c r="J37" s="1">
-        <v>25.477031572481</v>
+        <v>31.687525836744</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3463816.72</v>
+        <v>1283975.0</v>
       </c>
       <c r="N37" s="1">
-        <v>3463816.72</v>
+        <v>1283975.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.85</v>
+        <v>0.68</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>46105.0</v>
+        <v>177268.0</v>
       </c>
       <c r="D38" s="1">
-        <v>52.58</v>
+        <v>20.36</v>
       </c>
       <c r="E38" s="1">
-        <v>37.5384483245</v>
+        <v>15.5725711352</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1730710.16</v>
+        <v>2760518.54</v>
       </c>
       <c r="I38" s="1">
-        <v>693490.74</v>
+        <v>848657.94</v>
       </c>
       <c r="J38" s="1">
-        <v>40.069721437355</v>
+        <v>30.742700246454</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2424200.9</v>
+        <v>3609176.48</v>
       </c>
       <c r="N38" s="1">
-        <v>2424200.9</v>
+        <v>3609176.48</v>
       </c>
       <c r="O38" s="1">
-        <v>1.3</v>
+        <v>1.92</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>69526.0</v>
+        <v>46105.0</v>
       </c>
       <c r="D39" s="1">
-        <v>40.27</v>
+        <v>50.8</v>
       </c>
       <c r="E39" s="1">
-        <v>34.8738723643</v>
+        <v>37.5384483245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2424640.85</v>
+        <v>1730710.16</v>
       </c>
       <c r="I39" s="1">
-        <v>375171.17</v>
+        <v>611423.84</v>
       </c>
       <c r="J39" s="1">
-        <v>15.473267721279</v>
+        <v>35.327916489495</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2799812.02</v>
+        <v>2342134.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2799812.02</v>
+        <v>2342134.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>166724.0</v>
+        <v>69526.0</v>
       </c>
       <c r="D40" s="1">
-        <v>22.89</v>
+        <v>38.96</v>
       </c>
       <c r="E40" s="1">
-        <v>12.0943611598</v>
+        <v>34.8738723643</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2016420.27</v>
+        <v>2424640.85</v>
       </c>
       <c r="I40" s="1">
-        <v>1799892.09</v>
+        <v>284092.11</v>
       </c>
       <c r="J40" s="1">
-        <v>89.261753453808</v>
+        <v>11.716873861958</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3816312.36</v>
+        <v>2708732.96</v>
       </c>
       <c r="N40" s="1">
-        <v>3816312.36</v>
+        <v>2708732.96</v>
       </c>
       <c r="O40" s="1">
-        <v>2.04</v>
+        <v>1.44</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>868213.0</v>
+        <v>124891.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.215</v>
+        <v>22.945</v>
       </c>
       <c r="E41" s="1">
-        <v>2.519054057</v>
+        <v>12.0943611629</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2187075.48</v>
+        <v>1510476.86</v>
       </c>
       <c r="I41" s="1">
-        <v>2340655.32</v>
+        <v>1355147.14</v>
       </c>
       <c r="J41" s="1">
-        <v>107.02215544934</v>
+        <v>89.716511115569</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4527730.8</v>
+        <v>2865624.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4527730.8</v>
+        <v>2865624.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.42</v>
+        <v>1.53</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>14718.0</v>
+        <v>868213.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.1</v>
+        <v>5.321</v>
       </c>
       <c r="E42" s="1">
-        <v>101.4798022829</v>
+        <v>2.519054057</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1493579.73</v>
+        <v>2187075.48</v>
       </c>
       <c r="I42" s="1">
-        <v>23846.07</v>
+        <v>2432685.89</v>
       </c>
       <c r="J42" s="1">
-        <v>1.5965716138903</v>
+        <v>111.2300838378</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1517425.8</v>
+        <v>4619761.37</v>
       </c>
       <c r="N42" s="1">
-        <v>1517425.8</v>
+        <v>4619761.37</v>
       </c>
       <c r="O42" s="1">
-        <v>0.81</v>
+        <v>2.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>322076.0</v>
+        <v>14718.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.758</v>
+        <v>98.8</v>
       </c>
       <c r="E43" s="1">
-        <v>3.2585760814</v>
+        <v>101.4798022829</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1049509.15</v>
+        <v>1493579.73</v>
       </c>
       <c r="I43" s="1">
-        <v>482928.46</v>
+        <v>-39441.33</v>
       </c>
       <c r="J43" s="1">
-        <v>46.014697442133</v>
+        <v>-2.6407247773776</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1532437.61</v>
+        <v>1454138.4</v>
       </c>
       <c r="N43" s="1">
-        <v>1532437.61</v>
+        <v>1454138.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.82</v>
+        <v>0.77</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>24921.0</v>
+        <v>322076.0</v>
       </c>
       <c r="D44" s="1">
-        <v>170.82</v>
+        <v>4.848</v>
       </c>
       <c r="E44" s="1">
-        <v>154.7736635769</v>
+        <v>3.2585760814</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3857114.47</v>
+        <v>1049509.15</v>
       </c>
       <c r="I44" s="1">
-        <v>399890.75</v>
+        <v>511915.3</v>
       </c>
       <c r="J44" s="1">
-        <v>10.367614264764</v>
+        <v>48.776640013096</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4257005.22</v>
+        <v>1561424.45</v>
       </c>
       <c r="N44" s="1">
-        <v>4257005.22</v>
+        <v>1561424.45</v>
       </c>
       <c r="O44" s="1">
-        <v>2.28</v>
+        <v>0.83</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>10404.0</v>
+        <v>24921.0</v>
       </c>
       <c r="D45" s="1">
-        <v>138.55</v>
+        <v>180.52</v>
       </c>
       <c r="E45" s="1">
-        <v>82.7824471357</v>
+        <v>154.7736635769</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>861268.58</v>
+        <v>3857114.47</v>
       </c>
       <c r="I45" s="1">
-        <v>580205.62</v>
+        <v>641624.45</v>
       </c>
       <c r="J45" s="1">
-        <v>67.366398063656</v>
+        <v>16.634830389154</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1441474.2</v>
+        <v>4498738.92</v>
       </c>
       <c r="N45" s="1">
-        <v>1441474.2</v>
+        <v>4498738.92</v>
       </c>
       <c r="O45" s="1">
-        <v>0.77</v>
+        <v>2.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>9416.0</v>
+        <v>13685.0</v>
       </c>
       <c r="D46" s="1">
-        <v>359.25</v>
+        <v>135.95</v>
       </c>
       <c r="E46" s="1">
-        <v>382.7030097706</v>
+        <v>96.5004442821</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3603531.54</v>
+        <v>1320608.58</v>
       </c>
       <c r="I46" s="1">
-        <v>-220833.54</v>
+        <v>539867.17</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.1282532856643</v>
+        <v>40.880180408944</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3382698.0</v>
+        <v>1860475.75</v>
       </c>
       <c r="N46" s="1">
-        <v>3382698.0</v>
+        <v>1860475.75</v>
       </c>
       <c r="O46" s="1">
-        <v>1.81</v>
+        <v>0.99</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>9050.0</v>
+        <v>10160.0</v>
       </c>
       <c r="D47" s="1">
-        <v>495.0</v>
+        <v>358.2</v>
       </c>
       <c r="E47" s="1">
-        <v>612.1679038674</v>
+        <v>380.3228681102</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>5540119.53</v>
+        <v>3864080.34</v>
       </c>
       <c r="I47" s="1">
-        <v>-1060369.53</v>
+        <v>-224768.34</v>
       </c>
       <c r="J47" s="1">
-        <v>-19.13983126642</v>
+        <v>-5.8168650810195</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4479750.0</v>
+        <v>3639312.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4479750.0</v>
+        <v>3639312.0</v>
       </c>
       <c r="O47" s="1">
-        <v>2.4</v>
+        <v>1.94</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>139767.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D48" s="1">
-        <v>16.205</v>
+        <v>471.05</v>
       </c>
       <c r="E48" s="1">
-        <v>11.7809893609</v>
+        <v>612.1679038674</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1646593.54</v>
+        <v>5540119.53</v>
       </c>
       <c r="I48" s="1">
-        <v>618330.7</v>
+        <v>-1277117.03</v>
       </c>
       <c r="J48" s="1">
-        <v>37.5521150168</v>
+        <v>-23.052156602116</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2264924.24</v>
+        <v>4263002.5</v>
       </c>
       <c r="N48" s="1">
-        <v>2264924.24</v>
+        <v>4263002.5</v>
       </c>
       <c r="O48" s="1">
-        <v>1.21</v>
+        <v>2.27</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>18263.0</v>
+        <v>139767.0</v>
       </c>
       <c r="D49" s="1">
-        <v>52.94</v>
+        <v>15.09</v>
       </c>
       <c r="E49" s="1">
-        <v>52.2038000329</v>
+        <v>11.7809893609</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>953398.0</v>
+        <v>1646593.54</v>
       </c>
       <c r="I49" s="1">
-        <v>13445.22</v>
+        <v>462490.49</v>
       </c>
       <c r="J49" s="1">
-        <v>1.4102421024588</v>
+        <v>28.08771434874</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>966843.22</v>
+        <v>2109084.03</v>
       </c>
       <c r="N49" s="1">
-        <v>966843.22</v>
+        <v>2109084.03</v>
       </c>
       <c r="O49" s="1">
-        <v>0.52</v>
+        <v>1.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>1879.0</v>
+        <v>18263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>533.4</v>
+        <v>53.16</v>
       </c>
       <c r="E50" s="1">
-        <v>194.1964236296</v>
+        <v>52.2038000329</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>364895.08</v>
+        <v>953398.0</v>
       </c>
       <c r="I50" s="1">
-        <v>637363.52</v>
+        <v>17463.08</v>
       </c>
       <c r="J50" s="1">
-        <v>174.67035181729</v>
+        <v>1.8316673624237</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1002258.6</v>
+        <v>970861.08</v>
       </c>
       <c r="N50" s="1">
-        <v>1002258.6</v>
+        <v>970861.08</v>
       </c>
       <c r="O50" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>237703.0</v>
+        <v>1879.0</v>
       </c>
       <c r="D51" s="1">
-        <v>7.138</v>
+        <v>545.0</v>
       </c>
       <c r="E51" s="1">
-        <v>5.1813807146</v>
+        <v>194.1964236296</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1231629.74</v>
+        <v>364895.08</v>
       </c>
       <c r="I51" s="1">
-        <v>465094.27</v>
+        <v>659159.92</v>
       </c>
       <c r="J51" s="1">
-        <v>37.762507261314</v>
+        <v>180.64368530264</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1696724.01</v>
+        <v>1024055.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1696724.01</v>
+        <v>1024055.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.91</v>
+        <v>0.55</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>35681.0</v>
+        <v>237703.0</v>
       </c>
       <c r="D52" s="1">
-        <v>45.43</v>
+        <v>7.35</v>
       </c>
       <c r="E52" s="1">
-        <v>36.604383005</v>
+        <v>5.1813807146</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1306080.99</v>
+        <v>1231629.74</v>
       </c>
       <c r="I52" s="1">
-        <v>314906.84</v>
+        <v>515487.31</v>
       </c>
       <c r="J52" s="1">
-        <v>24.11082026391</v>
+        <v>41.854081081218</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1620987.83</v>
+        <v>1747117.05</v>
       </c>
       <c r="N52" s="1">
-        <v>1620987.83</v>
+        <v>1747117.05</v>
       </c>
       <c r="O52" s="1">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>16879.0</v>
+        <v>724.0</v>
       </c>
       <c r="D53" s="1">
-        <v>101.55</v>
+        <v>4788.12</v>
       </c>
       <c r="E53" s="1">
-        <v>42.798477398</v>
+        <v>4786.1120441989</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>722395.5</v>
+        <v>3465145.12</v>
       </c>
       <c r="I53" s="1">
-        <v>991666.95</v>
+        <v>1453.76</v>
       </c>
       <c r="J53" s="1">
-        <v>137.27479614699</v>
+        <v>0.04195379846025</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1714062.45</v>
+        <v>3466598.88</v>
       </c>
       <c r="N53" s="1">
-        <v>1714062.45</v>
+        <v>3466598.88</v>
       </c>
       <c r="O53" s="1">
-        <v>0.92</v>
+        <v>1.85</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>16959.0</v>
+        <v>35681.0</v>
       </c>
       <c r="D54" s="1">
-        <v>74.88</v>
+        <v>40.02</v>
       </c>
       <c r="E54" s="1">
-        <v>84.5794999705</v>
+        <v>36.604383005</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1434383.74</v>
+        <v>1306080.99</v>
       </c>
       <c r="I54" s="1">
-        <v>-164493.82</v>
+        <v>121872.63</v>
       </c>
       <c r="J54" s="1">
-        <v>-11.467908859592</v>
+        <v>9.3311694246465</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1269889.92</v>
+        <v>1427953.62</v>
       </c>
       <c r="N54" s="1">
-        <v>1269889.92</v>
+        <v>1427953.62</v>
       </c>
       <c r="O54" s="1">
-        <v>0.68</v>
+        <v>0.76</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>26318.0</v>
+        <v>9553.0</v>
       </c>
       <c r="D55" s="1">
-        <v>29.12</v>
+        <v>104.7</v>
       </c>
       <c r="E55" s="1">
-        <v>36.2437001292</v>
+        <v>42.7984769182</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>953861.7</v>
+        <v>408853.85</v>
       </c>
       <c r="I55" s="1">
-        <v>-187481.54</v>
+        <v>591345.25</v>
       </c>
       <c r="J55" s="1">
-        <v>-19.655002397098</v>
+        <v>144.63487380637</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>766380.16</v>
+        <v>1000199.1</v>
       </c>
       <c r="N55" s="1">
-        <v>766380.16</v>
+        <v>1000199.1</v>
       </c>
       <c r="O55" s="1">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>7716.0</v>
+        <v>16959.0</v>
       </c>
       <c r="D56" s="1">
-        <v>308.1</v>
+        <v>72.48</v>
       </c>
       <c r="E56" s="1">
-        <v>246.6499494557</v>
+        <v>84.5794999705</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1903151.01</v>
+        <v>1434383.74</v>
       </c>
       <c r="I56" s="1">
-        <v>474148.59</v>
+        <v>-205195.42</v>
       </c>
       <c r="J56" s="1">
-        <v>24.913871127862</v>
+        <v>-14.305475883323</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2377299.6</v>
+        <v>1229188.32</v>
       </c>
       <c r="N56" s="1">
-        <v>2377299.6</v>
+        <v>1229188.32</v>
       </c>
       <c r="O56" s="1">
-        <v>1.27</v>
+        <v>0.65</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>566002.0</v>
+        <v>26318.0</v>
       </c>
       <c r="D57" s="1">
-        <v>3.288</v>
+        <v>30.1</v>
       </c>
       <c r="E57" s="1">
-        <v>2.5732000064</v>
+        <v>36.2437001292</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1456436.35</v>
+        <v>953861.7</v>
       </c>
       <c r="I57" s="1">
-        <v>404578.23</v>
+        <v>-161689.9</v>
       </c>
       <c r="J57" s="1">
-        <v>27.778641339184</v>
+        <v>-16.951084208539</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1861014.58</v>
+        <v>792171.8</v>
       </c>
       <c r="N57" s="1">
-        <v>1861014.58</v>
+        <v>792171.8</v>
       </c>
       <c r="O57" s="1">
-        <v>1.0</v>
+        <v>0.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>44509.0</v>
+        <v>9480.0</v>
       </c>
       <c r="D58" s="1">
-        <v>76.52</v>
+        <v>287.3</v>
       </c>
       <c r="E58" s="1">
-        <v>89.5803226314</v>
+        <v>258.3173670886</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3987130.58</v>
+        <v>2448848.64</v>
       </c>
       <c r="I58" s="1">
-        <v>-581301.9</v>
+        <v>274755.36</v>
       </c>
       <c r="J58" s="1">
-        <v>-14.579454781739</v>
+        <v>11.219777143923</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3405828.68</v>
+        <v>2723604.0</v>
       </c>
       <c r="N58" s="1">
-        <v>3405828.68</v>
+        <v>2723604.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.82</v>
+        <v>1.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>38649.0</v>
+        <v>566002.0</v>
       </c>
       <c r="D59" s="1">
-        <v>167.02</v>
+        <v>4.025</v>
       </c>
       <c r="E59" s="1">
-        <v>184.8019467515</v>
+        <v>2.5732000064</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>7142410.44</v>
+        <v>1456436.35</v>
       </c>
       <c r="I59" s="1">
-        <v>-687254.46</v>
+        <v>821721.7</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.6221641947533</v>
+        <v>56.420021376149</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>6455155.98</v>
+        <v>2278158.05</v>
       </c>
       <c r="N59" s="1">
-        <v>6455155.98</v>
+        <v>2278158.05</v>
       </c>
       <c r="O59" s="1">
-        <v>3.45</v>
+        <v>1.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>24180.0</v>
+        <v>44509.0</v>
       </c>
       <c r="D60" s="1">
-        <v>254.75</v>
+        <v>82.58</v>
       </c>
       <c r="E60" s="1">
-        <v>145.5477820513</v>
+        <v>89.5803226314</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3519345.37</v>
+        <v>3987130.58</v>
       </c>
       <c r="I60" s="1">
-        <v>2640509.63</v>
+        <v>-311577.36</v>
       </c>
       <c r="J60" s="1">
-        <v>75.028431494917</v>
+        <v>-7.8145762660224</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>6159855.0</v>
+        <v>3675553.22</v>
       </c>
       <c r="N60" s="1">
-        <v>6159855.0</v>
+        <v>3675553.22</v>
       </c>
       <c r="O60" s="1">
-        <v>3.3</v>
+        <v>1.96</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>11382.0</v>
+        <v>38649.0</v>
       </c>
       <c r="D61" s="1">
-        <v>45.58</v>
+        <v>148.9</v>
       </c>
       <c r="E61" s="1">
-        <v>96.6610182745</v>
+        <v>184.8019467515</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1100195.71</v>
+        <v>7142410.44</v>
       </c>
       <c r="I61" s="1">
-        <v>-581404.15</v>
+        <v>-1387574.34</v>
       </c>
       <c r="J61" s="1">
-        <v>-52.84552054834</v>
+        <v>-19.427255709488</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>518791.56</v>
+        <v>5754836.1</v>
       </c>
       <c r="N61" s="1">
-        <v>518791.56</v>
+        <v>5754836.1</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>3.06</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>18293.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>152.65</v>
+        <v>236.15</v>
       </c>
       <c r="E62" s="1">
-        <v>110.1810834746</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2015542.56</v>
+        <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>776883.89</v>
+        <v>2190761.63</v>
       </c>
       <c r="J62" s="1">
-        <v>38.544653207422</v>
+        <v>62.249123052109</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2792426.45</v>
+        <v>5710107.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2792426.45</v>
+        <v>5710107.0</v>
       </c>
       <c r="O62" s="1">
-        <v>1.49</v>
+        <v>3.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>38160.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>39.03</v>
+        <v>44.44</v>
       </c>
       <c r="E63" s="1">
-        <v>54.5851404612</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2082968.96</v>
+        <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>-593584.16</v>
+        <v>-594379.63</v>
       </c>
       <c r="J63" s="1">
-        <v>-28.497023786663</v>
+        <v>-54.024899806235</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1489384.8</v>
+        <v>505816.08</v>
       </c>
       <c r="N63" s="1">
-        <v>1489384.8</v>
+        <v>505816.08</v>
       </c>
       <c r="O63" s="1">
-        <v>0.8</v>
+        <v>0.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>21649.0</v>
+        <v>18293.0</v>
       </c>
       <c r="D64" s="1">
-        <v>224.7</v>
+        <v>149.7</v>
       </c>
       <c r="E64" s="1">
-        <v>192.9668465056</v>
+        <v>110.1810834746</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4177539.26</v>
+        <v>2015542.56</v>
       </c>
       <c r="I64" s="1">
-        <v>686991.04</v>
+        <v>722919.54</v>
       </c>
       <c r="J64" s="1">
-        <v>16.444873339144</v>
+        <v>35.867242614812</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>4864530.3</v>
+        <v>2738462.1</v>
       </c>
       <c r="N64" s="1">
-        <v>4864530.3</v>
+        <v>2738462.1</v>
       </c>
       <c r="O64" s="1">
-        <v>2.6</v>
+        <v>1.46</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>49934.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>65.66</v>
+        <v>35.99</v>
       </c>
       <c r="E65" s="1">
-        <v>33.391091641</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1667350.77</v>
+        <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>1611315.67</v>
+        <v>-709590.56</v>
       </c>
       <c r="J65" s="1">
-        <v>96.639273450541</v>
+        <v>-34.0663050495</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>3278666.44</v>
+        <v>1373378.4</v>
       </c>
       <c r="N65" s="1">
-        <v>3278666.44</v>
+        <v>1373378.4</v>
       </c>
       <c r="O65" s="1">
-        <v>1.75</v>
+        <v>0.73</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>73722.0</v>
+        <v>21649.0</v>
       </c>
       <c r="D66" s="1">
-        <v>5.971</v>
+        <v>213.35</v>
       </c>
       <c r="E66" s="1">
-        <v>15.3696905944</v>
+        <v>192.9668465056</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1133084.33</v>
+        <v>4177539.26</v>
       </c>
       <c r="I66" s="1">
-        <v>-692890.27</v>
+        <v>441274.89</v>
       </c>
       <c r="J66" s="1">
-        <v>-61.150812137699</v>
+        <v>10.563033942618</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>440194.06</v>
+        <v>4618814.15</v>
       </c>
       <c r="N66" s="1">
-        <v>440194.06</v>
+        <v>4618814.15</v>
       </c>
       <c r="O66" s="1">
-        <v>0.24</v>
+        <v>2.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>53303.0</v>
+        <v>49934.0</v>
       </c>
       <c r="D67" s="1">
-        <v>28.96</v>
+        <v>64.24</v>
       </c>
       <c r="E67" s="1">
-        <v>28.8206545598</v>
+        <v>33.391091641</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1536227.35</v>
+        <v>1667350.77</v>
       </c>
       <c r="I67" s="1">
-        <v>7427.53</v>
+        <v>1540409.39</v>
       </c>
       <c r="J67" s="1">
-        <v>0.48349158736173</v>
+        <v>92.386642194072</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1543654.88</v>
+        <v>3207760.16</v>
       </c>
       <c r="N67" s="1">
-        <v>1543654.88</v>
+        <v>3207760.16</v>
       </c>
       <c r="O67" s="1">
-        <v>0.83</v>
+        <v>1.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>51676.0</v>
+        <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>31.86</v>
+        <v>6.574</v>
       </c>
       <c r="E68" s="1">
-        <v>32.1696505147</v>
+        <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1662398.86</v>
+        <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>-16001.5</v>
+        <v>-648435.9</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.96255479867208</v>
+        <v>-57.227505740901</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1646397.36</v>
+        <v>484648.43</v>
       </c>
       <c r="N68" s="1">
-        <v>1646397.36</v>
+        <v>484648.43</v>
       </c>
       <c r="O68" s="1">
-        <v>0.88</v>
+        <v>0.26</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>8070.0</v>
+        <v>53303.0</v>
       </c>
       <c r="D69" s="1">
-        <v>252.6</v>
+        <v>29.085</v>
       </c>
       <c r="E69" s="1">
-        <v>212.7394299876</v>
+        <v>28.8206545598</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1716807.2</v>
+        <v>1536227.35</v>
       </c>
       <c r="I69" s="1">
-        <v>321674.8</v>
+        <v>14090.41</v>
       </c>
       <c r="J69" s="1">
-        <v>18.7368039929</v>
+        <v>0.91720864102569</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2038482.0</v>
+        <v>1550317.76</v>
       </c>
       <c r="N69" s="1">
-        <v>2038482.0</v>
+        <v>1550317.76</v>
       </c>
       <c r="O69" s="1">
-        <v>1.09</v>
+        <v>0.83</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>45102.0</v>
+        <v>51676.0</v>
       </c>
       <c r="D70" s="1">
-        <v>65.07</v>
+        <v>38.46</v>
       </c>
       <c r="E70" s="1">
-        <v>67.6987871935</v>
+        <v>32.1696505147</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3053350.7</v>
+        <v>1662398.86</v>
       </c>
       <c r="I70" s="1">
-        <v>-118563.56</v>
+        <v>325060.1</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.8830639402149</v>
+        <v>19.55367678729</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2934787.14</v>
+        <v>1987458.96</v>
       </c>
       <c r="N70" s="1">
-        <v>2934787.14</v>
+        <v>1987458.96</v>
       </c>
       <c r="O70" s="1">
-        <v>1.57</v>
+        <v>1.06</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>12988.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>129.95</v>
+        <v>264.5</v>
       </c>
       <c r="E71" s="1">
-        <v>107.8219810594</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1400391.89</v>
+        <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>287398.71</v>
+        <v>417707.8</v>
       </c>
       <c r="J71" s="1">
-        <v>20.522734532546</v>
+        <v>24.330501409826</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1687790.6</v>
+        <v>2134515.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1687790.6</v>
+        <v>2134515.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.9</v>
+        <v>1.14</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>23214.0</v>
+        <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>24.14</v>
+        <v>62.66</v>
       </c>
       <c r="E72" s="1">
-        <v>28.9328999742</v>
+        <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>671648.34</v>
+        <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>-111262.38</v>
+        <v>-227259.38</v>
       </c>
       <c r="J72" s="1">
-        <v>-16.565570607976</v>
+        <v>-7.4429504609477</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>560385.96</v>
+        <v>2826091.32</v>
       </c>
       <c r="N72" s="1">
-        <v>560385.96</v>
+        <v>2826091.32</v>
       </c>
       <c r="O72" s="1">
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>38241.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D73" s="1">
-        <v>24.06</v>
+        <v>131.6</v>
       </c>
       <c r="E73" s="1">
-        <v>32.0039164771</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1223861.77</v>
+        <v>1400391.89</v>
       </c>
       <c r="I73" s="1">
-        <v>-303783.31</v>
+        <v>308828.91</v>
       </c>
       <c r="J73" s="1">
-        <v>-24.821701065146</v>
+        <v>22.053034740154</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>920078.46</v>
+        <v>1709220.8</v>
       </c>
       <c r="N73" s="1">
-        <v>920078.46</v>
+        <v>1709220.8</v>
       </c>
       <c r="O73" s="1">
-        <v>0.49</v>
+        <v>0.91</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>11103.0</v>
+        <v>23214.0</v>
       </c>
       <c r="D74" s="1">
-        <v>67.14</v>
+        <v>22.41</v>
       </c>
       <c r="E74" s="1">
-        <v>134.9501197874</v>
+        <v>28.9328999742</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1498351.18</v>
+        <v>671648.34</v>
       </c>
       <c r="I74" s="1">
-        <v>-752895.76</v>
+        <v>-151422.6</v>
       </c>
       <c r="J74" s="1">
-        <v>-50.248284250692</v>
+        <v>-22.544922838639</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>745455.42</v>
+        <v>520225.74</v>
       </c>
       <c r="N74" s="1">
-        <v>745455.42</v>
+        <v>520225.74</v>
       </c>
       <c r="O74" s="1">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
+        <v>38241.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>23.16</v>
+      </c>
+      <c r="E75" s="1">
+        <v>32.0039164771</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1223861.77</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-338200.21</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-27.633856885651</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>885661.56</v>
+      </c>
+      <c r="N75" s="1">
+        <v>885661.56</v>
+      </c>
+      <c r="O75" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" t="s">
+        <v>178</v>
+      </c>
+      <c r="B76" t="s">
+        <v>179</v>
+      </c>
+      <c r="C76" s="1">
+        <v>11103.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>65.32</v>
+      </c>
+      <c r="E76" s="1">
+        <v>134.9501197874</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1498351.18</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-773103.22</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-51.596930700852</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>725247.96</v>
+      </c>
+      <c r="N76" s="1">
+        <v>725247.96</v>
+      </c>
+      <c r="O76" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="P76">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="A77" t="s">
+        <v>180</v>
+      </c>
+      <c r="B77" t="s">
+        <v>181</v>
+      </c>
+      <c r="C77" s="1">
         <v>150.0</v>
       </c>
-      <c r="D75" s="1">
-[...17 lines deleted...]
-      <c r="J75" s="1">
+      <c r="D77" s="1">
+        <v>5617.0</v>
+      </c>
+      <c r="E77" s="1">
+        <v>5677.5</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-90750.0</v>
+      </c>
+      <c r="J77" s="1">
         <v>0</v>
       </c>
-      <c r="K75">
-[...14 lines deleted...]
-      <c r="P75">
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>-90750.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>-90750.0</v>
+      </c>
+      <c r="O77" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>