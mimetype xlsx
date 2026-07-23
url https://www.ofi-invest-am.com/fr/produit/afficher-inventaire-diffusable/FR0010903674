--- v2 (2026-07-03)
+++ v3 (2026-07-23)
@@ -244,56 +244,50 @@
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0003128367</t>
@@ -500,50 +494,56 @@
     <t>SEB SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -923,197 +923,197 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17094.2677</v>
+        <v>17704.2307</v>
       </c>
       <c r="D2">
-        <v>282.8</v>
+        <v>295.32</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4834331.64</v>
+        <v>5228513.65</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4834331.64</v>
+        <v>5228513.65</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176163.9667</v>
+        <v>176182.9667</v>
       </c>
       <c r="D3">
-        <v>193.33</v>
+        <v>201.89</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34058844.54</v>
+        <v>35570677.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34058844.54</v>
+        <v>35570677.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>341167.2617</v>
+        <v>347879.6043</v>
       </c>
       <c r="D4">
-        <v>407.52</v>
+        <v>425.48</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>139032773.3</v>
+        <v>148017559.17</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>139032773.3</v>
+        <v>148017559.17</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78839.0</v>
+        <v>78669.0</v>
       </c>
       <c r="D5">
-        <v>126.23</v>
+        <v>131.86</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9952559.34</v>
+        <v>10373655.06</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9952559.34</v>
+        <v>10373655.06</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1198,3801 +1198,3801 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
         <v>1.3039600501617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>11289174.4</v>
       </c>
       <c r="N2" s="1">
         <v>11289174.4</v>
       </c>
       <c r="O2" s="1">
-        <v>6.01</v>
+        <v>5.67</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>134.9</v>
+        <v>138.1</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-632849.93</v>
+        <v>-604011.53</v>
       </c>
       <c r="J3" s="1">
-        <v>-34.234590238903</v>
+        <v>-32.674550867254</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1215718.8</v>
+        <v>1244557.2</v>
       </c>
       <c r="N3" s="1">
-        <v>1215718.8</v>
+        <v>1244557.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>845.2</v>
+        <v>930.6</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-152783.69</v>
+        <v>-64138.49</v>
       </c>
       <c r="J4" s="1">
-        <v>-14.831909394075</v>
+        <v>-6.2264255585973</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>877317.6</v>
+        <v>965962.8</v>
       </c>
       <c r="N4" s="1">
-        <v>877317.6</v>
+        <v>965962.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>20067.0</v>
+        <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>165.14</v>
+        <v>168.16</v>
       </c>
       <c r="E5" s="1">
-        <v>195.9857028953</v>
+        <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>3932845.1</v>
+        <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-618980.72</v>
+        <v>-610878.7</v>
       </c>
       <c r="J5" s="1">
-        <v>-15.738751571985</v>
+        <v>-11.699695361792</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3313864.38</v>
+        <v>4610442.72</v>
       </c>
       <c r="N5" s="1">
-        <v>3313864.38</v>
+        <v>4610442.72</v>
       </c>
       <c r="O5" s="1">
-        <v>1.76</v>
+        <v>2.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>49.06</v>
+        <v>52.82</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-606219.86</v>
+        <v>-505801.54</v>
       </c>
       <c r="J6" s="1">
-        <v>-31.632185895901</v>
+        <v>-26.39241865107</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1310245.42</v>
+        <v>1410663.74</v>
       </c>
       <c r="N6" s="1">
-        <v>1310245.42</v>
+        <v>1410663.74</v>
       </c>
       <c r="O6" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>367.9</v>
+        <v>390.1</v>
       </c>
       <c r="E7" s="1">
         <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2033879.54</v>
+        <v>2348076.14</v>
       </c>
       <c r="J7" s="1">
-        <v>64.099390749947</v>
+        <v>74.001555671525</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5206888.7</v>
+        <v>5521085.3</v>
       </c>
       <c r="N7" s="1">
-        <v>5206888.7</v>
+        <v>5521085.3</v>
       </c>
       <c r="O7" s="1">
         <v>2.77</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>90308.0</v>
+        <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>24.27</v>
+        <v>17.045</v>
       </c>
       <c r="E8" s="1">
-        <v>19.4901159366</v>
+        <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1760113.39</v>
+        <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>431661.77</v>
+        <v>-128708.45</v>
       </c>
       <c r="J8" s="1">
-        <v>24.524656902928</v>
+        <v>-12.545414318053</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2191775.16</v>
+        <v>897231.76</v>
       </c>
       <c r="N8" s="1">
-        <v>2191775.16</v>
+        <v>897231.76</v>
       </c>
       <c r="O8" s="1">
-        <v>1.17</v>
+        <v>0.45</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>24662.0</v>
+        <v>17248.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.54</v>
+        <v>49.85</v>
       </c>
       <c r="E9" s="1">
-        <v>58.6704731976</v>
+        <v>58.6704730983</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1446931.21</v>
+        <v>1011948.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-225175.73</v>
+        <v>-152135.52</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.562296842018</v>
+        <v>-15.033921890399</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1221755.48</v>
+        <v>859812.8</v>
       </c>
       <c r="N9" s="1">
-        <v>1221755.48</v>
+        <v>859812.8</v>
       </c>
       <c r="O9" s="1">
-        <v>0.65</v>
+        <v>0.43</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>61.5</v>
+        <v>61.92</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>406831.93</v>
+        <v>423228.73</v>
       </c>
       <c r="J10" s="1">
-        <v>20.401494574017</v>
+        <v>21.223748683303</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2400960.0</v>
+        <v>2417356.8</v>
       </c>
       <c r="N10" s="1">
-        <v>2400960.0</v>
+        <v>2417356.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.28</v>
+        <v>1.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.34</v>
+        <v>41.44</v>
       </c>
       <c r="E11" s="1">
         <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>5262.91</v>
+        <v>152850.61</v>
       </c>
       <c r="J11" s="1">
-        <v>0.74275857631619</v>
+        <v>21.571925317488</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>713825.58</v>
+        <v>861413.28</v>
       </c>
       <c r="N11" s="1">
-        <v>713825.58</v>
+        <v>861413.28</v>
       </c>
       <c r="O11" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>1697.0</v>
       </c>
       <c r="D12" s="1">
-        <v>647.2</v>
+        <v>685.4</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851031232</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>788061.52</v>
       </c>
       <c r="I12" s="1">
-        <v>310236.88</v>
+        <v>375062.28</v>
       </c>
       <c r="J12" s="1">
-        <v>39.367089005945</v>
+        <v>47.593020402773</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1098298.4</v>
+        <v>1163123.8</v>
       </c>
       <c r="N12" s="1">
-        <v>1098298.4</v>
+        <v>1163123.8</v>
       </c>
       <c r="O12" s="1">
         <v>0.58</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>12708.0</v>
+        <v>13269.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1161.0</v>
+        <v>1223.8</v>
       </c>
       <c r="E13" s="1">
-        <v>577.0690824677</v>
+        <v>604.1788318637</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>7333393.9</v>
+        <v>8016848.92</v>
       </c>
       <c r="I13" s="1">
-        <v>7420594.1</v>
+        <v>8221753.28</v>
       </c>
       <c r="J13" s="1">
-        <v>101.18908381561</v>
+        <v>102.55592143553</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>14753988.0</v>
+        <v>16238602.2</v>
       </c>
       <c r="N13" s="1">
-        <v>14753988.0</v>
+        <v>16238602.2</v>
       </c>
       <c r="O13" s="1">
-        <v>7.85</v>
+        <v>8.15</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>40.51</v>
+        <v>41.29</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>1035518.68</v>
+        <v>1091805.82</v>
       </c>
       <c r="J14" s="1">
-        <v>54.853069130121</v>
+        <v>57.834688333318</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2923323.13</v>
+        <v>2979610.27</v>
       </c>
       <c r="N14" s="1">
-        <v>2923323.13</v>
+        <v>2979610.27</v>
       </c>
       <c r="O14" s="1">
-        <v>1.56</v>
+        <v>1.5</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.77</v>
+        <v>18.66</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2695526.11</v>
+        <v>2670842.11</v>
       </c>
       <c r="J15" s="1">
-        <v>177.75099577346</v>
+        <v>176.12325951693</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4211988.0</v>
+        <v>4187304.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4211988.0</v>
+        <v>4187304.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.24</v>
+        <v>2.1</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>521054.0</v>
+        <v>642792.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.814</v>
+        <v>10.326</v>
       </c>
       <c r="E16" s="1">
-        <v>7.7405733955</v>
+        <v>8.2515458967</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4033256.73</v>
+        <v>5304027.69</v>
       </c>
       <c r="I16" s="1">
-        <v>1080367.23</v>
+        <v>1333442.5</v>
       </c>
       <c r="J16" s="1">
-        <v>26.786473123916</v>
+        <v>25.140187380885</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5113623.96</v>
+        <v>6637470.19</v>
       </c>
       <c r="N16" s="1">
-        <v>5113623.96</v>
+        <v>6637470.19</v>
       </c>
       <c r="O16" s="1">
-        <v>2.72</v>
+        <v>3.33</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>10291.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.65</v>
+        <v>73.25</v>
       </c>
       <c r="E17" s="1">
         <v>108.5189000097</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1116768.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-153015.85</v>
+        <v>-362952.25</v>
       </c>
       <c r="J17" s="1">
-        <v>-13.701668565002</v>
+        <v>-32.500237291899</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>963752.15</v>
+        <v>753815.75</v>
       </c>
       <c r="N17" s="1">
-        <v>963752.15</v>
+        <v>753815.75</v>
       </c>
       <c r="O17" s="1">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>79.24</v>
+        <v>81.08</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>80446.65</v>
+        <v>122797.93</v>
       </c>
       <c r="J18" s="1">
-        <v>4.6143000630089</v>
+        <v>7.043506424896</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1823867.08</v>
+        <v>1866218.36</v>
       </c>
       <c r="N18" s="1">
-        <v>1823867.08</v>
+        <v>1866218.36</v>
       </c>
       <c r="O18" s="1">
-        <v>0.97</v>
+        <v>0.94</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>83.3</v>
+        <v>90.31</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>684438.37</v>
+        <v>979853.79</v>
       </c>
       <c r="J19" s="1">
-        <v>24.219417418156</v>
+        <v>34.672936218891</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3510428.6</v>
+        <v>3805844.02</v>
       </c>
       <c r="N19" s="1">
-        <v>3510428.6</v>
+        <v>3805844.02</v>
       </c>
       <c r="O19" s="1">
-        <v>1.87</v>
+        <v>1.91</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>34015.0</v>
       </c>
       <c r="D20" s="1">
-        <v>26.42</v>
+        <v>25.59</v>
       </c>
       <c r="E20" s="1">
         <v>25.6549304719</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>872652.46</v>
       </c>
       <c r="I20" s="1">
-        <v>26023.84</v>
+        <v>-2208.61</v>
       </c>
       <c r="J20" s="1">
-        <v>2.9821539722698</v>
+        <v>-0.25309159158275</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>898676.3</v>
+        <v>870443.85</v>
       </c>
       <c r="N20" s="1">
-        <v>898676.3</v>
+        <v>870443.85</v>
       </c>
       <c r="O20" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>102.85</v>
+        <v>100.65</v>
       </c>
       <c r="E21" s="1">
         <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-515808.16</v>
+        <v>-551828.76</v>
       </c>
       <c r="J21" s="1">
-        <v>-23.448263967415</v>
+        <v>-25.085734256882</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1683963.05</v>
+        <v>1647942.45</v>
       </c>
       <c r="N21" s="1">
-        <v>1683963.05</v>
+        <v>1647942.45</v>
       </c>
       <c r="O21" s="1">
-        <v>0.9</v>
+        <v>0.83</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>31.48</v>
+        <v>34.47</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>-1528.7</v>
+        <v>84227.49</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.16902796085362</v>
+        <v>9.3130116324452</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>902877.88</v>
+        <v>988634.07</v>
       </c>
       <c r="N22" s="1">
-        <v>902877.88</v>
+        <v>988634.07</v>
       </c>
       <c r="O22" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>32437.0</v>
+        <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>70.52</v>
+        <v>78.02</v>
       </c>
       <c r="E23" s="1">
-        <v>67.6396374511</v>
+        <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2194026.92</v>
+        <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>93430.32</v>
+        <v>348419.59</v>
       </c>
       <c r="J23" s="1">
-        <v>4.2583944229818</v>
+        <v>12.316238070539</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>2287457.24</v>
+        <v>3177364.5</v>
       </c>
       <c r="N23" s="1">
-        <v>2287457.24</v>
+        <v>3177364.5</v>
       </c>
       <c r="O23" s="1">
-        <v>1.22</v>
+        <v>1.6</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>26682.0</v>
       </c>
       <c r="D24" s="1">
-        <v>69.24</v>
+        <v>68.1</v>
       </c>
       <c r="E24" s="1">
         <v>63.5439161232</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1695478.77</v>
       </c>
       <c r="I24" s="1">
-        <v>151982.91</v>
+        <v>121565.43</v>
       </c>
       <c r="J24" s="1">
-        <v>8.9640113865891</v>
+        <v>7.1699765370698</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1847461.68</v>
+        <v>1817044.2</v>
       </c>
       <c r="N24" s="1">
-        <v>1847461.68</v>
+        <v>1817044.2</v>
       </c>
       <c r="O24" s="1">
-        <v>0.98</v>
+        <v>0.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>20983.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.62</v>
+        <v>265.2</v>
       </c>
       <c r="E25" s="1">
-        <v>35.6900819711</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>748884.99</v>
+        <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>-379164.53</v>
+        <v>560413.5</v>
       </c>
       <c r="J25" s="1">
-        <v>-50.630542080968</v>
+        <v>84.0954487361</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>369720.46</v>
+        <v>1226815.2</v>
       </c>
       <c r="N25" s="1">
-        <v>369720.46</v>
+        <v>1226815.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>4626.0</v>
+        <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>255.6</v>
+        <v>47.94</v>
       </c>
       <c r="E26" s="1">
-        <v>144.0557068742</v>
+        <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>666401.7</v>
+        <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>516003.9</v>
+        <v>232832.42</v>
       </c>
       <c r="J26" s="1">
-        <v>77.431360094069</v>
+        <v>23.052439135183</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1182405.6</v>
+        <v>1242844.5</v>
       </c>
       <c r="N26" s="1">
-        <v>1182405.6</v>
+        <v>1242844.5</v>
       </c>
       <c r="O26" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>25925.0</v>
+        <v>86416.0</v>
       </c>
       <c r="D27" s="1">
-        <v>46.12</v>
+        <v>27.53</v>
       </c>
       <c r="E27" s="1">
-        <v>38.9590001929</v>
+        <v>30.7401893168</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1010012.08</v>
+        <v>2656444.2</v>
       </c>
       <c r="I27" s="1">
-        <v>185648.92</v>
+        <v>-277411.72</v>
       </c>
       <c r="J27" s="1">
-        <v>18.380861345738</v>
+        <v>-10.442971849362</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1195661.0</v>
+        <v>2379032.48</v>
       </c>
       <c r="N27" s="1">
-        <v>1195661.0</v>
+        <v>2379032.48</v>
       </c>
       <c r="O27" s="1">
-        <v>0.64</v>
+        <v>1.19</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>86416.0</v>
+        <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>30.77</v>
+        <v>64.64</v>
       </c>
       <c r="E28" s="1">
-        <v>31.7401893168</v>
+        <v>105.6357386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2742860.2</v>
+        <v>3171290.51</v>
       </c>
       <c r="I28" s="1">
-        <v>-83839.88</v>
+        <v>-1230733.07</v>
       </c>
       <c r="J28" s="1">
-        <v>-3.0566588847656</v>
+        <v>-38.808588053322</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2659020.32</v>
+        <v>1940557.44</v>
       </c>
       <c r="N28" s="1">
-        <v>2659020.32</v>
+        <v>1940557.44</v>
       </c>
       <c r="O28" s="1">
-        <v>1.42</v>
+        <v>0.97</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>30021.0</v>
+        <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>61.42</v>
+        <v>9.884</v>
       </c>
       <c r="E29" s="1">
-        <v>105.6357386496</v>
+        <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3171290.51</v>
+        <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-1327400.69</v>
+        <v>1507685.84</v>
       </c>
       <c r="J29" s="1">
-        <v>-41.856798858834</v>
+        <v>52.690714691936</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1843889.82</v>
+        <v>4369073.94</v>
       </c>
       <c r="N29" s="1">
-        <v>1843889.82</v>
+        <v>4369073.94</v>
       </c>
       <c r="O29" s="1">
-        <v>0.98</v>
+        <v>2.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>442035.0</v>
+        <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>9.753</v>
+        <v>28.68</v>
       </c>
       <c r="E30" s="1">
-        <v>6.473216148</v>
+        <v>14.7980308796</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2861388.1</v>
+        <v>1489407.01</v>
       </c>
       <c r="I30" s="1">
-        <v>1449779.26</v>
+        <v>1397206.31</v>
       </c>
       <c r="J30" s="1">
-        <v>50.666991310965</v>
+        <v>93.809569890503</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4311167.36</v>
+        <v>2886613.32</v>
       </c>
       <c r="N30" s="1">
-        <v>4311167.36</v>
+        <v>2886613.32</v>
       </c>
       <c r="O30" s="1">
-        <v>2.29</v>
+        <v>1.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>100649.0</v>
+        <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>28.97</v>
+        <v>100.0</v>
       </c>
       <c r="E31" s="1">
-        <v>14.7980308796</v>
+        <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1489407.01</v>
+        <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>1426394.52</v>
+        <v>-84061.67</v>
       </c>
       <c r="J31" s="1">
-        <v>95.769290088141</v>
+        <v>-4.3653395250891</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2915801.53</v>
+        <v>1841600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2915801.53</v>
+        <v>1841600.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.55</v>
+        <v>0.92</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>18416.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D32" s="1">
-        <v>94.1</v>
+        <v>191.8</v>
       </c>
       <c r="E32" s="1">
-        <v>104.5645998045</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1925661.67</v>
+        <v>1307280.28</v>
       </c>
       <c r="I32" s="1">
-        <v>-192716.07</v>
+        <v>414700.12</v>
       </c>
       <c r="J32" s="1">
-        <v>-10.007784493109</v>
+        <v>31.722357197953</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1732945.6</v>
+        <v>1721980.4</v>
       </c>
       <c r="N32" s="1">
-        <v>1732945.6</v>
+        <v>1721980.4</v>
       </c>
       <c r="O32" s="1">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>8978.0</v>
+        <v>23251.0</v>
       </c>
       <c r="D33" s="1">
-        <v>191.25</v>
+        <v>17.52</v>
       </c>
       <c r="E33" s="1">
-        <v>145.6092982847</v>
+        <v>18.5510141499</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1307280.28</v>
+        <v>431329.63</v>
       </c>
       <c r="I33" s="1">
-        <v>409762.22</v>
+        <v>-23972.11</v>
       </c>
       <c r="J33" s="1">
-        <v>31.344634067302</v>
+        <v>-5.5577239152339</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1717042.5</v>
+        <v>407357.52</v>
       </c>
       <c r="N33" s="1">
-        <v>1717042.5</v>
+        <v>407357.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>58123.0</v>
+        <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>16.57</v>
+        <v>305.85</v>
       </c>
       <c r="E34" s="1">
-        <v>18.5510142284</v>
+        <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1078240.6</v>
+        <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>-115142.49</v>
+        <v>-305428.07</v>
       </c>
       <c r="J34" s="1">
-        <v>-10.678738122085</v>
+        <v>-25.08705554047</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>963098.11</v>
+        <v>912044.7</v>
       </c>
       <c r="N34" s="1">
-        <v>963098.11</v>
+        <v>912044.7</v>
       </c>
       <c r="O34" s="1">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>2982.0</v>
+        <v>56008.0</v>
       </c>
       <c r="D35" s="1">
-        <v>295.5</v>
+        <v>37.66</v>
       </c>
       <c r="E35" s="1">
-        <v>408.2739000671</v>
+        <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1217472.77</v>
+        <v>1932276.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-336291.77</v>
+        <v>176985.28</v>
       </c>
       <c r="J35" s="1">
-        <v>-27.622118398591</v>
+        <v>9.1594202898551</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>881181.0</v>
+        <v>2109261.28</v>
       </c>
       <c r="N35" s="1">
-        <v>881181.0</v>
+        <v>2109261.28</v>
       </c>
       <c r="O35" s="1">
-        <v>0.47</v>
+        <v>1.06</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>56008.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D36" s="1">
-        <v>35.81</v>
+        <v>1674.0</v>
       </c>
       <c r="E36" s="1">
-        <v>34.5</v>
+        <v>1387.3429181185</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1932276.0</v>
+        <v>1592669.67</v>
       </c>
       <c r="I36" s="1">
-        <v>73370.48</v>
+        <v>329082.33</v>
       </c>
       <c r="J36" s="1">
-        <v>3.7971014492754</v>
+        <v>20.66230909012</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2005646.48</v>
+        <v>1921752.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2005646.48</v>
+        <v>1921752.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.07</v>
+        <v>0.96</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>770.0</v>
+        <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>1667.5</v>
+        <v>20.02</v>
       </c>
       <c r="E37" s="1">
-        <v>1266.2550909091</v>
+        <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>975016.42</v>
+        <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>308958.58</v>
+        <v>788386.82</v>
       </c>
       <c r="J37" s="1">
-        <v>31.687525836744</v>
+        <v>28.559374210905</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1283975.0</v>
+        <v>3548905.36</v>
       </c>
       <c r="N37" s="1">
-        <v>1283975.0</v>
+        <v>3548905.36</v>
       </c>
       <c r="O37" s="1">
-        <v>0.68</v>
+        <v>1.78</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>177268.0</v>
+        <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>20.36</v>
+        <v>53.52</v>
       </c>
       <c r="E38" s="1">
-        <v>15.5725711352</v>
+        <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2760518.54</v>
+        <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>848657.94</v>
+        <v>736829.44</v>
       </c>
       <c r="J38" s="1">
-        <v>30.742700246454</v>
+        <v>42.573820679483</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3609176.48</v>
+        <v>2467539.6</v>
       </c>
       <c r="N38" s="1">
-        <v>3609176.48</v>
+        <v>2467539.6</v>
       </c>
       <c r="O38" s="1">
-        <v>1.92</v>
+        <v>1.24</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>46105.0</v>
+        <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>50.8</v>
+        <v>53.35</v>
       </c>
       <c r="E39" s="1">
-        <v>37.5384483245</v>
+        <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1730710.16</v>
+        <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>611423.84</v>
+        <v>1284571.25</v>
       </c>
       <c r="J39" s="1">
-        <v>35.327916489495</v>
+        <v>52.979856789924</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2342134.0</v>
+        <v>3709212.1</v>
       </c>
       <c r="N39" s="1">
-        <v>2342134.0</v>
+        <v>3709212.1</v>
       </c>
       <c r="O39" s="1">
-        <v>1.25</v>
+        <v>1.86</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>69526.0</v>
+        <v>124891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>38.96</v>
+        <v>24.01</v>
       </c>
       <c r="E40" s="1">
-        <v>34.8738723643</v>
+        <v>12.0943611629</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2424640.85</v>
+        <v>1510476.86</v>
       </c>
       <c r="I40" s="1">
-        <v>284092.11</v>
+        <v>1488156.05</v>
       </c>
       <c r="J40" s="1">
-        <v>11.716873861958</v>
+        <v>98.522267332185</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2708732.96</v>
+        <v>2998632.91</v>
       </c>
       <c r="N40" s="1">
-        <v>2708732.96</v>
+        <v>2998632.91</v>
       </c>
       <c r="O40" s="1">
-        <v>1.44</v>
+        <v>1.51</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>124891.0</v>
+        <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>22.945</v>
+        <v>5.678</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0943611629</v>
+        <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1510476.86</v>
+        <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>1355147.14</v>
+        <v>2742637.93</v>
       </c>
       <c r="J41" s="1">
-        <v>89.716511115569</v>
+        <v>125.40207025685</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2865624.0</v>
+        <v>4929713.41</v>
       </c>
       <c r="N41" s="1">
-        <v>2865624.0</v>
+        <v>4929713.41</v>
       </c>
       <c r="O41" s="1">
-        <v>1.53</v>
+        <v>2.47</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>868213.0</v>
+        <v>14718.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.321</v>
+        <v>100.6</v>
       </c>
       <c r="E42" s="1">
-        <v>2.519054057</v>
+        <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2187075.48</v>
+        <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
-        <v>2432685.89</v>
+        <v>-12948.93</v>
       </c>
       <c r="J42" s="1">
-        <v>111.2300838378</v>
+        <v>-0.86697279963755</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4619761.37</v>
+        <v>1480630.8</v>
       </c>
       <c r="N42" s="1">
-        <v>4619761.37</v>
+        <v>1480630.8</v>
       </c>
       <c r="O42" s="1">
-        <v>2.46</v>
+        <v>0.74</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>14718.0</v>
+        <v>111031.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.8</v>
+        <v>4.667</v>
       </c>
       <c r="E43" s="1">
-        <v>101.4798022829</v>
+        <v>3.2585760733</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1493579.73</v>
+        <v>361802.96</v>
       </c>
       <c r="I43" s="1">
-        <v>-39441.33</v>
+        <v>156378.72</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.6407247773776</v>
+        <v>43.222067613819</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1454138.4</v>
+        <v>518181.68</v>
       </c>
       <c r="N43" s="1">
-        <v>1454138.4</v>
+        <v>518181.68</v>
       </c>
       <c r="O43" s="1">
-        <v>0.77</v>
+        <v>0.26</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>322076.0</v>
+        <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.848</v>
+        <v>187.86</v>
       </c>
       <c r="E44" s="1">
-        <v>3.2585760814</v>
+        <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1049509.15</v>
+        <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>511915.3</v>
+        <v>824544.59</v>
       </c>
       <c r="J44" s="1">
-        <v>48.776640013096</v>
+        <v>21.377239291527</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1561424.45</v>
+        <v>4681659.06</v>
       </c>
       <c r="N44" s="1">
-        <v>1561424.45</v>
+        <v>4681659.06</v>
       </c>
       <c r="O44" s="1">
-        <v>0.83</v>
+        <v>2.35</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>24921.0</v>
+        <v>13685.0</v>
       </c>
       <c r="D45" s="1">
-        <v>180.52</v>
+        <v>150.55</v>
       </c>
       <c r="E45" s="1">
-        <v>154.7736635769</v>
+        <v>96.5004442821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3857114.47</v>
+        <v>1320608.58</v>
       </c>
       <c r="I45" s="1">
-        <v>641624.45</v>
+        <v>739668.17</v>
       </c>
       <c r="J45" s="1">
-        <v>16.634830389154</v>
+        <v>56.009644432266</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4498738.92</v>
+        <v>2060276.75</v>
       </c>
       <c r="N45" s="1">
-        <v>4498738.92</v>
+        <v>2060276.75</v>
       </c>
       <c r="O45" s="1">
-        <v>2.39</v>
+        <v>1.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>13685.0</v>
+        <v>10160.0</v>
       </c>
       <c r="D46" s="1">
-        <v>135.95</v>
+        <v>375.85</v>
       </c>
       <c r="E46" s="1">
-        <v>96.5004442821</v>
+        <v>380.3228681102</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1320608.58</v>
+        <v>3864080.34</v>
       </c>
       <c r="I46" s="1">
-        <v>539867.17</v>
+        <v>-45444.34</v>
       </c>
       <c r="J46" s="1">
-        <v>40.880180408944</v>
+        <v>-1.1760713029067</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1860475.75</v>
+        <v>3818636.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1860475.75</v>
+        <v>3818636.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.99</v>
+        <v>1.92</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>10160.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>358.2</v>
+        <v>475.2</v>
       </c>
       <c r="E47" s="1">
-        <v>380.3228681102</v>
+        <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3864080.34</v>
+        <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-224768.34</v>
+        <v>-1239559.53</v>
       </c>
       <c r="J47" s="1">
-        <v>-5.8168650810195</v>
+        <v>-22.374238015764</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3639312.0</v>
+        <v>4300560.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3639312.0</v>
+        <v>4300560.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.94</v>
+        <v>2.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>9050.0</v>
+        <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>471.05</v>
+        <v>15.27</v>
       </c>
       <c r="E48" s="1">
-        <v>612.1679038674</v>
+        <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>5540119.53</v>
+        <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>-1277117.03</v>
+        <v>487648.55</v>
       </c>
       <c r="J48" s="1">
-        <v>-23.052156602116</v>
+        <v>29.615599609361</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4263002.5</v>
+        <v>2134242.09</v>
       </c>
       <c r="N48" s="1">
-        <v>4263002.5</v>
+        <v>2134242.09</v>
       </c>
       <c r="O48" s="1">
-        <v>2.27</v>
+        <v>1.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>139767.0</v>
+        <v>18263.0</v>
       </c>
       <c r="D49" s="1">
-        <v>15.09</v>
+        <v>54.82</v>
       </c>
       <c r="E49" s="1">
-        <v>11.7809893609</v>
+        <v>52.2038000329</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1646593.54</v>
+        <v>953398.0</v>
       </c>
       <c r="I49" s="1">
-        <v>462490.49</v>
+        <v>47779.66</v>
       </c>
       <c r="J49" s="1">
-        <v>28.08771434874</v>
+        <v>5.0115125057951</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2109084.03</v>
+        <v>1001177.66</v>
       </c>
       <c r="N49" s="1">
-        <v>2109084.03</v>
+        <v>1001177.66</v>
       </c>
       <c r="O49" s="1">
-        <v>1.12</v>
+        <v>0.5</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>18263.0</v>
+        <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>53.16</v>
+        <v>557.6</v>
       </c>
       <c r="E50" s="1">
-        <v>52.2038000329</v>
+        <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>953398.0</v>
+        <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>17463.08</v>
+        <v>682835.32</v>
       </c>
       <c r="J50" s="1">
-        <v>1.8316673624237</v>
+        <v>187.13196132982</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>970861.08</v>
+        <v>1047730.4</v>
       </c>
       <c r="N50" s="1">
-        <v>970861.08</v>
+        <v>1047730.4</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>1879.0</v>
+        <v>186572.0</v>
       </c>
       <c r="D51" s="1">
-        <v>545.0</v>
+        <v>9.05</v>
       </c>
       <c r="E51" s="1">
-        <v>194.1964236296</v>
+        <v>5.1813807002</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>364895.08</v>
+        <v>966700.56</v>
       </c>
       <c r="I51" s="1">
-        <v>659159.92</v>
+        <v>721776.04</v>
       </c>
       <c r="J51" s="1">
-        <v>180.64368530264</v>
+        <v>74.663869026827</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1024055.0</v>
+        <v>1688476.6</v>
       </c>
       <c r="N51" s="1">
-        <v>1024055.0</v>
+        <v>1688476.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>237703.0</v>
+        <v>1001.0</v>
       </c>
       <c r="D52" s="1">
-        <v>7.35</v>
+        <v>4794.4</v>
       </c>
       <c r="E52" s="1">
-        <v>5.1813807146</v>
+        <v>4789.2899100899</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1231629.74</v>
+        <v>4794079.2</v>
       </c>
       <c r="I52" s="1">
-        <v>515487.31</v>
+        <v>5115.2</v>
       </c>
       <c r="J52" s="1">
-        <v>41.854081081218</v>
+        <v>0.10669827899381</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1747117.05</v>
+        <v>4799194.4</v>
       </c>
       <c r="N52" s="1">
-        <v>1747117.05</v>
+        <v>4799194.4</v>
       </c>
       <c r="O52" s="1">
-        <v>0.93</v>
+        <v>2.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>724.0</v>
+        <v>35681.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4788.12</v>
+        <v>41.55</v>
       </c>
       <c r="E53" s="1">
-        <v>4786.1120441989</v>
+        <v>36.604383005</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3465145.12</v>
+        <v>1306080.99</v>
       </c>
       <c r="I53" s="1">
-        <v>1453.76</v>
+        <v>176464.56</v>
       </c>
       <c r="J53" s="1">
-        <v>0.04195379846025</v>
+        <v>13.510996741481</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3466598.88</v>
+        <v>1482545.55</v>
       </c>
       <c r="N53" s="1">
-        <v>3466598.88</v>
+        <v>1482545.55</v>
       </c>
       <c r="O53" s="1">
-        <v>1.85</v>
+        <v>0.74</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>35681.0</v>
+        <v>9553.0</v>
       </c>
       <c r="D54" s="1">
-        <v>40.02</v>
+        <v>122.5</v>
       </c>
       <c r="E54" s="1">
-        <v>36.604383005</v>
+        <v>42.7984769182</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1306080.99</v>
+        <v>408853.85</v>
       </c>
       <c r="I54" s="1">
-        <v>121872.63</v>
+        <v>761388.65</v>
       </c>
       <c r="J54" s="1">
-        <v>9.3311694246465</v>
+        <v>186.2251388852</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1427953.62</v>
+        <v>1170242.5</v>
       </c>
       <c r="N54" s="1">
-        <v>1427953.62</v>
+        <v>1170242.5</v>
       </c>
       <c r="O54" s="1">
-        <v>0.76</v>
+        <v>0.59</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>9553.0</v>
+        <v>16959.0</v>
       </c>
       <c r="D55" s="1">
-        <v>104.7</v>
+        <v>77.88</v>
       </c>
       <c r="E55" s="1">
-        <v>42.7984769182</v>
+        <v>84.5794999705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>408853.85</v>
+        <v>1434383.74</v>
       </c>
       <c r="I55" s="1">
-        <v>591345.25</v>
+        <v>-113616.82</v>
       </c>
       <c r="J55" s="1">
-        <v>144.63487380637</v>
+        <v>-7.9209500799277</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1000199.1</v>
+        <v>1320766.92</v>
       </c>
       <c r="N55" s="1">
-        <v>1000199.1</v>
+        <v>1320766.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.53</v>
+        <v>0.66</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>16959.0</v>
+        <v>26318.0</v>
       </c>
       <c r="D56" s="1">
-        <v>72.48</v>
+        <v>30.87</v>
       </c>
       <c r="E56" s="1">
-        <v>84.5794999705</v>
+        <v>36.2437001292</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1434383.74</v>
+        <v>953861.7</v>
       </c>
       <c r="I56" s="1">
-        <v>-205195.42</v>
+        <v>-141425.04</v>
       </c>
       <c r="J56" s="1">
-        <v>-14.305475883323</v>
+        <v>-14.826577060385</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1229188.32</v>
+        <v>812436.66</v>
       </c>
       <c r="N56" s="1">
-        <v>1229188.32</v>
+        <v>812436.66</v>
       </c>
       <c r="O56" s="1">
-        <v>0.65</v>
+        <v>0.41</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>26318.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D57" s="1">
-        <v>30.1</v>
+        <v>279.0</v>
       </c>
       <c r="E57" s="1">
-        <v>36.2437001292</v>
+        <v>263.7910605922</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>953861.7</v>
+        <v>2877696.68</v>
       </c>
       <c r="I57" s="1">
-        <v>-161689.9</v>
+        <v>165914.32</v>
       </c>
       <c r="J57" s="1">
-        <v>-16.951084208539</v>
+        <v>5.7655249475424</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>792171.8</v>
+        <v>3043611.0</v>
       </c>
       <c r="N57" s="1">
-        <v>792171.8</v>
+        <v>3043611.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.42</v>
+        <v>1.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>9480.0</v>
+        <v>273798.0</v>
       </c>
       <c r="D58" s="1">
-        <v>287.3</v>
+        <v>4.222</v>
       </c>
       <c r="E58" s="1">
-        <v>258.3173670886</v>
+        <v>2.5732000234</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>2448848.64</v>
+        <v>704537.02</v>
       </c>
       <c r="I58" s="1">
-        <v>274755.36</v>
+        <v>451438.14</v>
       </c>
       <c r="J58" s="1">
-        <v>11.219777143923</v>
+        <v>64.075857930077</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2723604.0</v>
+        <v>1155975.16</v>
       </c>
       <c r="N58" s="1">
-        <v>2723604.0</v>
+        <v>1155975.16</v>
       </c>
       <c r="O58" s="1">
-        <v>1.45</v>
+        <v>0.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>566002.0</v>
+        <v>44509.0</v>
       </c>
       <c r="D59" s="1">
-        <v>4.025</v>
+        <v>81.76</v>
       </c>
       <c r="E59" s="1">
-        <v>2.5732000064</v>
+        <v>89.5803226314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1456436.35</v>
+        <v>3987130.58</v>
       </c>
       <c r="I59" s="1">
-        <v>821721.7</v>
+        <v>-348074.74</v>
       </c>
       <c r="J59" s="1">
-        <v>56.420021376149</v>
+        <v>-8.729955867159</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2278158.05</v>
+        <v>3639055.84</v>
       </c>
       <c r="N59" s="1">
-        <v>2278158.05</v>
+        <v>3639055.84</v>
       </c>
       <c r="O59" s="1">
-        <v>1.21</v>
+        <v>1.83</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>44509.0</v>
+        <v>36889.0</v>
       </c>
       <c r="D60" s="1">
-        <v>82.58</v>
+        <v>140.7</v>
       </c>
       <c r="E60" s="1">
-        <v>89.5803226314</v>
+        <v>184.8019466508</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3987130.58</v>
+        <v>6817159.01</v>
       </c>
       <c r="I60" s="1">
-        <v>-311577.36</v>
+        <v>-1626876.71</v>
       </c>
       <c r="J60" s="1">
-        <v>-7.8145762660224</v>
+        <v>-23.864438362279</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3675553.22</v>
+        <v>5190282.3</v>
       </c>
       <c r="N60" s="1">
-        <v>3675553.22</v>
+        <v>5190282.3</v>
       </c>
       <c r="O60" s="1">
-        <v>1.96</v>
+        <v>2.61</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>38649.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D61" s="1">
-        <v>148.9</v>
+        <v>274.85</v>
       </c>
       <c r="E61" s="1">
-        <v>184.8019467515</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>7142410.44</v>
+        <v>3519345.37</v>
       </c>
       <c r="I61" s="1">
-        <v>-1387574.34</v>
+        <v>3126527.63</v>
       </c>
       <c r="J61" s="1">
-        <v>-19.427255709488</v>
+        <v>88.838329328275</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>5754836.1</v>
+        <v>6645873.0</v>
       </c>
       <c r="N61" s="1">
-        <v>5754836.1</v>
+        <v>6645873.0</v>
       </c>
       <c r="O61" s="1">
-        <v>3.06</v>
+        <v>3.34</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>24180.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D62" s="1">
-        <v>236.15</v>
+        <v>50.2</v>
       </c>
       <c r="E62" s="1">
-        <v>145.5477820513</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3519345.37</v>
+        <v>1100195.71</v>
       </c>
       <c r="I62" s="1">
-        <v>2190761.63</v>
+        <v>-528819.31</v>
       </c>
       <c r="J62" s="1">
-        <v>62.249123052109</v>
+        <v>-48.065930924235</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>5710107.0</v>
+        <v>571376.4</v>
       </c>
       <c r="N62" s="1">
-        <v>5710107.0</v>
+        <v>571376.4</v>
       </c>
       <c r="O62" s="1">
-        <v>3.04</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>11382.0</v>
+        <v>18293.0</v>
       </c>
       <c r="D63" s="1">
-        <v>44.44</v>
+        <v>182.8</v>
       </c>
       <c r="E63" s="1">
-        <v>96.6610182745</v>
+        <v>110.1810834746</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1100195.71</v>
+        <v>2015542.56</v>
       </c>
       <c r="I63" s="1">
-        <v>-594379.63</v>
+        <v>1328417.84</v>
       </c>
       <c r="J63" s="1">
-        <v>-54.024899806235</v>
+        <v>65.908697060706</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>505816.08</v>
+        <v>3343960.4</v>
       </c>
       <c r="N63" s="1">
-        <v>505816.08</v>
+        <v>3343960.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.27</v>
+        <v>1.68</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>18293.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D64" s="1">
-        <v>149.7</v>
+        <v>35.97</v>
       </c>
       <c r="E64" s="1">
-        <v>110.1810834746</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2015542.56</v>
+        <v>2082968.96</v>
       </c>
       <c r="I64" s="1">
-        <v>722919.54</v>
+        <v>-710353.76</v>
       </c>
       <c r="J64" s="1">
-        <v>35.867242614812</v>
+        <v>-34.102945057808</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2738462.1</v>
+        <v>1372615.2</v>
       </c>
       <c r="N64" s="1">
-        <v>2738462.1</v>
+        <v>1372615.2</v>
       </c>
       <c r="O64" s="1">
-        <v>1.46</v>
+        <v>0.69</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>38160.0</v>
+        <v>22660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>35.99</v>
+        <v>243.4</v>
       </c>
       <c r="E65" s="1">
-        <v>54.5851404612</v>
+        <v>195.2169752868</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2082968.96</v>
+        <v>4423616.66</v>
       </c>
       <c r="I65" s="1">
-        <v>-709590.56</v>
+        <v>1091827.34</v>
       </c>
       <c r="J65" s="1">
-        <v>-34.0663050495</v>
+        <v>24.681780179388</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1373378.4</v>
+        <v>5515444.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1373378.4</v>
+        <v>5515444.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.73</v>
+        <v>2.77</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>21649.0</v>
+        <v>49934.0</v>
       </c>
       <c r="D66" s="1">
-        <v>213.35</v>
+        <v>69.71</v>
       </c>
       <c r="E66" s="1">
-        <v>192.9668465056</v>
+        <v>33.391091641</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4177539.26</v>
+        <v>1667350.77</v>
       </c>
       <c r="I66" s="1">
-        <v>441274.89</v>
+        <v>1813548.37</v>
       </c>
       <c r="J66" s="1">
-        <v>10.563033942618</v>
+        <v>108.76825696371</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4618814.15</v>
+        <v>3480899.14</v>
       </c>
       <c r="N66" s="1">
-        <v>4618814.15</v>
+        <v>3480899.14</v>
       </c>
       <c r="O66" s="1">
-        <v>2.46</v>
+        <v>1.75</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>49934.0</v>
+        <v>16806.0</v>
       </c>
       <c r="D67" s="1">
-        <v>64.24</v>
+        <v>45.72</v>
       </c>
       <c r="E67" s="1">
-        <v>33.391091641</v>
+        <v>47.711999881</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1667350.77</v>
+        <v>801847.87</v>
       </c>
       <c r="I67" s="1">
-        <v>1540409.39</v>
+        <v>-33477.55</v>
       </c>
       <c r="J67" s="1">
-        <v>92.386642194072</v>
+        <v>-4.1750500628006</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3207760.16</v>
+        <v>768370.32</v>
       </c>
       <c r="N67" s="1">
-        <v>3207760.16</v>
+        <v>768370.32</v>
       </c>
       <c r="O67" s="1">
-        <v>1.71</v>
+        <v>0.39</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
         <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>6.574</v>
+        <v>7.186</v>
       </c>
       <c r="E68" s="1">
         <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>-648435.9</v>
+        <v>-603318.04</v>
       </c>
       <c r="J68" s="1">
-        <v>-57.227505740901</v>
+        <v>-53.245643243517</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>484648.43</v>
+        <v>529766.29</v>
       </c>
       <c r="N68" s="1">
-        <v>484648.43</v>
+        <v>529766.29</v>
       </c>
       <c r="O68" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>53303.0</v>
+        <v>49306.0</v>
       </c>
       <c r="D69" s="1">
-        <v>29.085</v>
+        <v>42.87</v>
       </c>
       <c r="E69" s="1">
-        <v>28.8206545598</v>
+        <v>28.8206544842</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1536227.35</v>
+        <v>1421031.19</v>
       </c>
       <c r="I69" s="1">
-        <v>14090.41</v>
+        <v>692717.03</v>
       </c>
       <c r="J69" s="1">
-        <v>0.91720864102569</v>
+        <v>48.747489490361</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1550317.76</v>
+        <v>2113748.22</v>
       </c>
       <c r="N69" s="1">
-        <v>1550317.76</v>
+        <v>2113748.22</v>
       </c>
       <c r="O69" s="1">
-        <v>0.83</v>
+        <v>1.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
         <v>51676.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.46</v>
+        <v>39.96</v>
       </c>
       <c r="E70" s="1">
         <v>32.1696505147</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1662398.86</v>
       </c>
       <c r="I70" s="1">
-        <v>325060.1</v>
+        <v>402574.1</v>
       </c>
       <c r="J70" s="1">
-        <v>19.55367678729</v>
+        <v>24.216456693191</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1987458.96</v>
+        <v>2064972.96</v>
       </c>
       <c r="N70" s="1">
-        <v>1987458.96</v>
+        <v>2064972.96</v>
       </c>
       <c r="O70" s="1">
-        <v>1.06</v>
+        <v>1.04</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
         <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>264.5</v>
+        <v>246.3</v>
       </c>
       <c r="E71" s="1">
         <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>417707.8</v>
+        <v>270833.8</v>
       </c>
       <c r="J71" s="1">
-        <v>24.330501409826</v>
+        <v>15.775434772175</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2134515.0</v>
+        <v>1987641.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2134515.0</v>
+        <v>1987641.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>62.66</v>
+        <v>64.45</v>
       </c>
       <c r="E72" s="1">
         <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>-227259.38</v>
+        <v>-146526.8</v>
       </c>
       <c r="J72" s="1">
-        <v>-7.4429504609477</v>
+        <v>-4.7988853687852</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2826091.32</v>
+        <v>2906823.9</v>
       </c>
       <c r="N72" s="1">
-        <v>2826091.32</v>
+        <v>2906823.9</v>
       </c>
       <c r="O72" s="1">
-        <v>1.5</v>
+        <v>1.46</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
         <v>12988.0</v>
       </c>
       <c r="D73" s="1">
-        <v>131.6</v>
+        <v>131.05</v>
       </c>
       <c r="E73" s="1">
         <v>107.8219810594</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>1400391.89</v>
       </c>
       <c r="I73" s="1">
-        <v>308828.91</v>
+        <v>301685.51</v>
       </c>
       <c r="J73" s="1">
-        <v>22.053034740154</v>
+        <v>21.542934670951</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1709220.8</v>
+        <v>1702077.4</v>
       </c>
       <c r="N73" s="1">
-        <v>1709220.8</v>
+        <v>1702077.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.91</v>
+        <v>0.85</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>23214.0</v>
+        <v>51154.0</v>
       </c>
       <c r="D74" s="1">
-        <v>22.41</v>
+        <v>23.24</v>
       </c>
       <c r="E74" s="1">
-        <v>28.9328999742</v>
+        <v>25.8738866951</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>671648.34</v>
+        <v>1323552.8</v>
       </c>
       <c r="I74" s="1">
-        <v>-151422.6</v>
+        <v>-134733.84</v>
       </c>
       <c r="J74" s="1">
-        <v>-22.544922838639</v>
+        <v>-10.179710246542</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>520225.74</v>
+        <v>1188818.96</v>
       </c>
       <c r="N74" s="1">
-        <v>520225.74</v>
+        <v>1188818.96</v>
       </c>
       <c r="O74" s="1">
-        <v>0.28</v>
+        <v>0.6</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>38241.0</v>
       </c>
       <c r="D75" s="1">
-        <v>23.16</v>
+        <v>24.86</v>
       </c>
       <c r="E75" s="1">
         <v>32.0039164771</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1223861.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-338200.21</v>
+        <v>-273190.51</v>
       </c>
       <c r="J75" s="1">
-        <v>-27.633856885651</v>
+        <v>-22.322007002474</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>885661.56</v>
+        <v>950671.26</v>
       </c>
       <c r="N75" s="1">
-        <v>885661.56</v>
+        <v>950671.26</v>
       </c>
       <c r="O75" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>11103.0</v>
       </c>
       <c r="D76" s="1">
-        <v>65.32</v>
+        <v>65.78</v>
       </c>
       <c r="E76" s="1">
         <v>134.9501197874</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1498351.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-773103.22</v>
+        <v>-767995.84</v>
       </c>
       <c r="J76" s="1">
-        <v>-51.596930700852</v>
+        <v>-51.256064015647</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>725247.96</v>
+        <v>730355.34</v>
       </c>
       <c r="N76" s="1">
-        <v>725247.96</v>
+        <v>730355.34</v>
       </c>
       <c r="O76" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
         <v>150.0</v>
       </c>
       <c r="D77" s="1">
-        <v>5617.0</v>
+        <v>5853.0</v>
       </c>
       <c r="E77" s="1">
         <v>5677.5</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-90750.0</v>
+        <v>263250.0</v>
       </c>
       <c r="J77" s="1">
         <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>-90750.0</v>
+        <v>263250.0</v>
       </c>
       <c r="N77" s="1">
-        <v>-90750.0</v>
+        <v>263250.0</v>
       </c>
       <c r="O77" s="1">
-        <v>-0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>