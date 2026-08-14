--- v3 (2026-07-23)
+++ v4 (2026-08-14)
@@ -193,51 +193,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -967,153 +967,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17704.2307</v>
+        <v>17734.7088</v>
       </c>
       <c r="D2">
-        <v>295.32</v>
+        <v>298.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5228513.65</v>
+        <v>5300704.65</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5228513.65</v>
+        <v>5300704.65</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176182.9667</v>
+        <v>176202.9667</v>
       </c>
       <c r="D3">
-        <v>201.89</v>
+        <v>204.33</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35570677.97</v>
+        <v>36003923.23</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35570677.97</v>
+        <v>36003923.23</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>347879.6043</v>
+        <v>350327.2979</v>
       </c>
       <c r="D4">
-        <v>425.48</v>
+        <v>430.54</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>148017559.17</v>
+        <v>150830643.26</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>148017559.17</v>
+        <v>150830643.26</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78669.0</v>
+        <v>78499.0</v>
       </c>
       <c r="D5">
-        <v>131.86</v>
+        <v>133.49</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10373655.06</v>
+        <v>10478860.65</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10373655.06</v>
+        <v>10478860.65</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1198,3801 +1198,3801 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
         <v>1.3039600501617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>11289174.4</v>
       </c>
       <c r="N2" s="1">
         <v>11289174.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.67</v>
+        <v>5.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>9012.0</v>
+        <v>11639.0</v>
       </c>
       <c r="D3" s="1">
-        <v>138.1</v>
+        <v>144.0</v>
       </c>
       <c r="E3" s="1">
-        <v>205.1230281846</v>
+        <v>192.0945553742</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1848568.73</v>
+        <v>2235788.53</v>
       </c>
       <c r="I3" s="1">
-        <v>-604011.53</v>
+        <v>-559772.53</v>
       </c>
       <c r="J3" s="1">
-        <v>-32.674550867254</v>
+        <v>-25.036917512051</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1244557.2</v>
+        <v>1676016.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1244557.2</v>
+        <v>1676016.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.62</v>
+        <v>0.83</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>930.6</v>
+        <v>880.0</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-64138.49</v>
+        <v>-116661.29</v>
       </c>
       <c r="J4" s="1">
-        <v>-6.2264255585973</v>
+        <v>-11.325225114513</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>965962.8</v>
+        <v>913440.0</v>
       </c>
       <c r="N4" s="1">
-        <v>965962.8</v>
+        <v>913440.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>168.16</v>
+        <v>173.44</v>
       </c>
       <c r="E5" s="1">
         <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-610878.7</v>
+        <v>-466116.94</v>
       </c>
       <c r="J5" s="1">
-        <v>-11.699695361792</v>
+        <v>-8.9271834178713</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4610442.72</v>
+        <v>4755204.48</v>
       </c>
       <c r="N5" s="1">
-        <v>4610442.72</v>
+        <v>4755204.48</v>
       </c>
       <c r="O5" s="1">
-        <v>2.31</v>
+        <v>2.35</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>52.82</v>
+        <v>49.45</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-505801.54</v>
+        <v>-595804.13</v>
       </c>
       <c r="J6" s="1">
-        <v>-26.39241865107</v>
+        <v>-31.088699399762</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1410663.74</v>
+        <v>1320661.15</v>
       </c>
       <c r="N6" s="1">
-        <v>1410663.74</v>
+        <v>1320661.15</v>
       </c>
       <c r="O6" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>14153.0</v>
+        <v>14790.0</v>
       </c>
       <c r="D7" s="1">
-        <v>390.1</v>
+        <v>372.3</v>
       </c>
       <c r="E7" s="1">
-        <v>224.1933978662</v>
+        <v>231.2915591616</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3173009.16</v>
+        <v>3420802.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2348076.14</v>
+        <v>2085514.84</v>
       </c>
       <c r="J7" s="1">
-        <v>74.001555671525</v>
+        <v>60.965666602596</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5521085.3</v>
+        <v>5506317.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5521085.3</v>
+        <v>5506317.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.77</v>
+        <v>2.72</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.045</v>
+        <v>17.17</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>-128708.45</v>
+        <v>-122128.58</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.545414318053</v>
+        <v>-11.904064077964</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>897231.76</v>
+        <v>903811.63</v>
       </c>
       <c r="N8" s="1">
-        <v>897231.76</v>
+        <v>903811.63</v>
       </c>
       <c r="O8" s="1">
         <v>0.45</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>17248.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.85</v>
+        <v>50.92</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704730983</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1011948.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-152135.52</v>
+        <v>-133680.16</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.033921890399</v>
+        <v>-13.210176582931</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>859812.8</v>
+        <v>878268.16</v>
       </c>
       <c r="N9" s="1">
-        <v>859812.8</v>
+        <v>878268.16</v>
       </c>
       <c r="O9" s="1">
         <v>0.43</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>61.92</v>
+        <v>68.54</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>423228.73</v>
+        <v>681673.53</v>
       </c>
       <c r="J10" s="1">
-        <v>21.223748683303</v>
+        <v>34.184039643953</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2417356.8</v>
+        <v>2675801.6</v>
       </c>
       <c r="N10" s="1">
-        <v>2417356.8</v>
+        <v>2675801.6</v>
       </c>
       <c r="O10" s="1">
-        <v>1.21</v>
+        <v>1.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>41.44</v>
+        <v>47.82</v>
       </c>
       <c r="E11" s="1">
         <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>152850.61</v>
+        <v>285471.67</v>
       </c>
       <c r="J11" s="1">
-        <v>21.571925317488</v>
+        <v>40.288838529978</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>861413.28</v>
+        <v>994034.34</v>
       </c>
       <c r="N11" s="1">
-        <v>861413.28</v>
+        <v>994034.34</v>
       </c>
       <c r="O11" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>1697.0</v>
+        <v>1850.0</v>
       </c>
       <c r="D12" s="1">
-        <v>685.4</v>
+        <v>687.2</v>
       </c>
       <c r="E12" s="1">
-        <v>464.3851031232</v>
+        <v>481.2246054054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>788061.52</v>
+        <v>890265.52</v>
       </c>
       <c r="I12" s="1">
-        <v>375062.28</v>
+        <v>381054.48</v>
       </c>
       <c r="J12" s="1">
-        <v>47.593020402773</v>
+        <v>42.802340587109</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1163123.8</v>
+        <v>1271320.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1163123.8</v>
+        <v>1271320.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>13269.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1223.8</v>
+        <v>1327.0</v>
       </c>
       <c r="E13" s="1">
         <v>604.1788318637</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>8016848.92</v>
       </c>
       <c r="I13" s="1">
-        <v>8221753.28</v>
+        <v>9591114.08</v>
       </c>
       <c r="J13" s="1">
-        <v>102.55592143553</v>
+        <v>119.63695681071</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>16238602.2</v>
+        <v>17607963.0</v>
       </c>
       <c r="N13" s="1">
-        <v>16238602.2</v>
+        <v>17607963.0</v>
       </c>
       <c r="O13" s="1">
-        <v>8.15</v>
+        <v>8.69</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.29</v>
+        <v>38.9</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>1091805.82</v>
+        <v>919336.25</v>
       </c>
       <c r="J14" s="1">
-        <v>57.834688333318</v>
+        <v>48.698701287625</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2979610.27</v>
+        <v>2807140.7</v>
       </c>
       <c r="N14" s="1">
-        <v>2979610.27</v>
+        <v>2807140.7</v>
       </c>
       <c r="O14" s="1">
-        <v>1.5</v>
+        <v>1.39</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.66</v>
+        <v>18.645</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2670842.11</v>
+        <v>2667476.11</v>
       </c>
       <c r="J15" s="1">
-        <v>176.12325951693</v>
+        <v>175.90129548195</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4187304.0</v>
+        <v>4183938.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4187304.0</v>
+        <v>4183938.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.1</v>
+        <v>2.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>642792.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.326</v>
+        <v>10.278</v>
       </c>
       <c r="E16" s="1">
         <v>8.2515458967</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5304027.69</v>
       </c>
       <c r="I16" s="1">
-        <v>1333442.5</v>
+        <v>1302588.49</v>
       </c>
       <c r="J16" s="1">
-        <v>25.140187380885</v>
+        <v>24.558478313676</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>6637470.19</v>
+        <v>6606616.18</v>
       </c>
       <c r="N16" s="1">
-        <v>6637470.19</v>
+        <v>6606616.18</v>
       </c>
       <c r="O16" s="1">
-        <v>3.33</v>
+        <v>3.26</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>10291.0</v>
+        <v>15960.0</v>
       </c>
       <c r="D17" s="1">
-        <v>73.25</v>
+        <v>74.65</v>
       </c>
       <c r="E17" s="1">
-        <v>108.5189000097</v>
+        <v>95.4408082707</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1116768.0</v>
+        <v>1523235.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-362952.25</v>
+        <v>-331821.3</v>
       </c>
       <c r="J17" s="1">
-        <v>-32.500237291899</v>
+        <v>-21.783981765654</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>753815.75</v>
+        <v>1191414.0</v>
       </c>
       <c r="N17" s="1">
-        <v>753815.75</v>
+        <v>1191414.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>81.08</v>
+        <v>80.7</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>122797.93</v>
+        <v>114051.47</v>
       </c>
       <c r="J18" s="1">
-        <v>7.043506424896</v>
+        <v>6.5418225023324</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1866218.36</v>
+        <v>1857471.9</v>
       </c>
       <c r="N18" s="1">
-        <v>1866218.36</v>
+        <v>1857471.9</v>
       </c>
       <c r="O18" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>90.31</v>
+        <v>91.41</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>979853.79</v>
+        <v>1026209.99</v>
       </c>
       <c r="J19" s="1">
-        <v>34.672936218891</v>
+        <v>36.313288669791</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3805844.02</v>
+        <v>3852200.22</v>
       </c>
       <c r="N19" s="1">
-        <v>3805844.02</v>
+        <v>3852200.22</v>
       </c>
       <c r="O19" s="1">
-        <v>1.91</v>
+        <v>1.9</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>34015.0</v>
+        <v>41082.0</v>
       </c>
       <c r="D20" s="1">
-        <v>25.59</v>
+        <v>26.23</v>
       </c>
       <c r="E20" s="1">
-        <v>25.6549304719</v>
+        <v>25.7246112653</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>872652.46</v>
+        <v>1056818.48</v>
       </c>
       <c r="I20" s="1">
-        <v>-2208.61</v>
+        <v>20762.38</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.25309159158275</v>
+        <v>1.964611746759</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>870443.85</v>
+        <v>1077580.86</v>
       </c>
       <c r="N20" s="1">
-        <v>870443.85</v>
+        <v>1077580.86</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.65</v>
+        <v>96.74</v>
       </c>
       <c r="E21" s="1">
         <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-551828.76</v>
+        <v>-615847.19</v>
       </c>
       <c r="J21" s="1">
-        <v>-25.085734256882</v>
+        <v>-27.995965544071</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1647942.45</v>
+        <v>1583924.02</v>
       </c>
       <c r="N21" s="1">
-        <v>1647942.45</v>
+        <v>1583924.02</v>
       </c>
       <c r="O21" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>34.47</v>
+        <v>36.16</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>84227.49</v>
+        <v>132698.38</v>
       </c>
       <c r="J22" s="1">
-        <v>9.3130116324452</v>
+        <v>14.672425315614</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>988634.07</v>
+        <v>1037104.96</v>
       </c>
       <c r="N22" s="1">
-        <v>988634.07</v>
+        <v>1037104.96</v>
       </c>
       <c r="O22" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>78.02</v>
+        <v>75.94</v>
       </c>
       <c r="E23" s="1">
         <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>348419.59</v>
+        <v>263711.59</v>
       </c>
       <c r="J23" s="1">
-        <v>12.316238070539</v>
+        <v>9.3219061660695</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3177364.5</v>
+        <v>3092656.5</v>
       </c>
       <c r="N23" s="1">
-        <v>3177364.5</v>
+        <v>3092656.5</v>
       </c>
       <c r="O23" s="1">
-        <v>1.6</v>
+        <v>1.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>26682.0</v>
       </c>
       <c r="D24" s="1">
-        <v>68.1</v>
+        <v>61.44</v>
       </c>
       <c r="E24" s="1">
         <v>63.5439161232</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1695478.77</v>
       </c>
       <c r="I24" s="1">
-        <v>121565.43</v>
+        <v>-56136.69</v>
       </c>
       <c r="J24" s="1">
-        <v>7.1699765370698</v>
+        <v>-3.3109638995952</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1817044.2</v>
+        <v>1639342.08</v>
       </c>
       <c r="N24" s="1">
-        <v>1817044.2</v>
+        <v>1639342.08</v>
       </c>
       <c r="O24" s="1">
-        <v>0.91</v>
+        <v>0.81</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>265.2</v>
+        <v>245.2</v>
       </c>
       <c r="E25" s="1">
         <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>560413.5</v>
+        <v>467893.5</v>
       </c>
       <c r="J25" s="1">
-        <v>84.0954487361</v>
+        <v>70.211930731869</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1226815.2</v>
+        <v>1134295.2</v>
       </c>
       <c r="N25" s="1">
-        <v>1226815.2</v>
+        <v>1134295.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>47.94</v>
+        <v>47.49</v>
       </c>
       <c r="E26" s="1">
         <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>232832.42</v>
+        <v>221166.17</v>
       </c>
       <c r="J26" s="1">
-        <v>23.052439135183</v>
+        <v>21.897378692738</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1242844.5</v>
+        <v>1231178.25</v>
       </c>
       <c r="N26" s="1">
-        <v>1242844.5</v>
+        <v>1231178.25</v>
       </c>
       <c r="O26" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>86416.0</v>
+        <v>90621.0</v>
       </c>
       <c r="D27" s="1">
-        <v>27.53</v>
+        <v>27.96</v>
       </c>
       <c r="E27" s="1">
-        <v>30.7401893168</v>
+        <v>30.5930860397</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2656444.2</v>
+        <v>2772376.05</v>
       </c>
       <c r="I27" s="1">
-        <v>-277411.72</v>
+        <v>-238612.89</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.442971849362</v>
+        <v>-8.6068010146026</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2379032.48</v>
+        <v>2533763.16</v>
       </c>
       <c r="N27" s="1">
-        <v>2379032.48</v>
+        <v>2533763.16</v>
       </c>
       <c r="O27" s="1">
-        <v>1.19</v>
+        <v>1.25</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>64.64</v>
+        <v>66.26</v>
       </c>
       <c r="E28" s="1">
-        <v>105.6357386496</v>
+        <v>103.9957386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3171290.51</v>
+        <v>3122056.07</v>
       </c>
       <c r="I28" s="1">
-        <v>-1230733.07</v>
+        <v>-1132864.61</v>
       </c>
       <c r="J28" s="1">
-        <v>-38.808588053322</v>
+        <v>-36.285850881595</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1940557.44</v>
+        <v>1989191.46</v>
       </c>
       <c r="N28" s="1">
-        <v>1940557.44</v>
+        <v>1989191.46</v>
       </c>
       <c r="O28" s="1">
-        <v>0.97</v>
+        <v>0.98</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.884</v>
+        <v>9.737</v>
       </c>
       <c r="E29" s="1">
         <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>1507685.84</v>
+        <v>1442706.7</v>
       </c>
       <c r="J29" s="1">
-        <v>52.690714691936</v>
+        <v>50.419818968283</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4369073.94</v>
+        <v>4304094.8</v>
       </c>
       <c r="N29" s="1">
-        <v>4369073.94</v>
+        <v>4304094.8</v>
       </c>
       <c r="O29" s="1">
-        <v>2.19</v>
+        <v>2.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>28.68</v>
+        <v>27.4</v>
       </c>
       <c r="E30" s="1">
-        <v>14.7980308796</v>
+        <v>14.4790308895</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1489407.01</v>
+        <v>1457299.98</v>
       </c>
       <c r="I30" s="1">
-        <v>1397206.31</v>
+        <v>1300482.62</v>
       </c>
       <c r="J30" s="1">
-        <v>93.809569890503</v>
+        <v>89.239184646115</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2886613.32</v>
+        <v>2757782.6</v>
       </c>
       <c r="N30" s="1">
-        <v>2886613.32</v>
+        <v>2757782.6</v>
       </c>
       <c r="O30" s="1">
-        <v>1.45</v>
+        <v>1.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.0</v>
+        <v>96.95</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>-84061.67</v>
+        <v>-140230.47</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.3653395250891</v>
+        <v>-7.2821966695738</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1841600.0</v>
+        <v>1785431.2</v>
       </c>
       <c r="N31" s="1">
-        <v>1841600.0</v>
+        <v>1785431.2</v>
       </c>
       <c r="O31" s="1">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>8978.0</v>
       </c>
       <c r="D32" s="1">
-        <v>191.8</v>
+        <v>170.45</v>
       </c>
       <c r="E32" s="1">
         <v>145.6092982847</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>1307280.28</v>
       </c>
       <c r="I32" s="1">
-        <v>414700.12</v>
+        <v>223019.82</v>
       </c>
       <c r="J32" s="1">
-        <v>31.722357197953</v>
+        <v>17.059832035407</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1721980.4</v>
+        <v>1530300.1</v>
       </c>
       <c r="N32" s="1">
-        <v>1721980.4</v>
+        <v>1530300.1</v>
       </c>
       <c r="O32" s="1">
-        <v>0.86</v>
+        <v>0.76</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>23251.0</v>
       </c>
       <c r="D33" s="1">
-        <v>17.52</v>
+        <v>17.85</v>
       </c>
       <c r="E33" s="1">
         <v>18.5510141499</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>431329.63</v>
       </c>
       <c r="I33" s="1">
-        <v>-23972.11</v>
+        <v>-16299.28</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.5577239152339</v>
+        <v>-3.7788454273359</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>407357.52</v>
+        <v>415030.35</v>
       </c>
       <c r="N33" s="1">
-        <v>407357.52</v>
+        <v>415030.35</v>
       </c>
       <c r="O33" s="1">
         <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
         <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>305.85</v>
+        <v>283.15</v>
       </c>
       <c r="E34" s="1">
         <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>-305428.07</v>
+        <v>-373119.47</v>
       </c>
       <c r="J34" s="1">
-        <v>-25.08705554047</v>
+        <v>-30.647048475671</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>912044.7</v>
+        <v>844353.3</v>
       </c>
       <c r="N34" s="1">
-        <v>912044.7</v>
+        <v>844353.3</v>
       </c>
       <c r="O34" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>56008.0</v>
+        <v>62796.0</v>
       </c>
       <c r="D35" s="1">
-        <v>37.66</v>
+        <v>38.88</v>
       </c>
       <c r="E35" s="1">
-        <v>34.5</v>
+        <v>34.8891458055</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1932276.0</v>
+        <v>2190898.8</v>
       </c>
       <c r="I35" s="1">
-        <v>176985.28</v>
+        <v>250609.68</v>
       </c>
       <c r="J35" s="1">
-        <v>9.1594202898551</v>
+        <v>11.438669828109</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2109261.28</v>
+        <v>2441508.48</v>
       </c>
       <c r="N35" s="1">
-        <v>2109261.28</v>
+        <v>2441508.48</v>
       </c>
       <c r="O35" s="1">
-        <v>1.06</v>
+        <v>1.21</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>1148.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1674.0</v>
+        <v>1582.5</v>
       </c>
       <c r="E36" s="1">
         <v>1387.3429181185</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1592669.67</v>
       </c>
       <c r="I36" s="1">
-        <v>329082.33</v>
+        <v>224040.33</v>
       </c>
       <c r="J36" s="1">
-        <v>20.66230909012</v>
+        <v>14.06696782265</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1921752.0</v>
+        <v>1816710.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1921752.0</v>
+        <v>1816710.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>20.02</v>
+        <v>19.57</v>
       </c>
       <c r="E37" s="1">
         <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>788386.82</v>
+        <v>708616.22</v>
       </c>
       <c r="J37" s="1">
-        <v>28.559374210905</v>
+        <v>25.669677987383</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3548905.36</v>
+        <v>3469134.76</v>
       </c>
       <c r="N37" s="1">
-        <v>3548905.36</v>
+        <v>3469134.76</v>
       </c>
       <c r="O37" s="1">
-        <v>1.78</v>
+        <v>1.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>53.52</v>
+        <v>49.05</v>
       </c>
       <c r="E38" s="1">
         <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>736829.44</v>
+        <v>530740.09</v>
       </c>
       <c r="J38" s="1">
-        <v>42.573820679483</v>
+        <v>30.666029602553</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2467539.6</v>
+        <v>2261450.25</v>
       </c>
       <c r="N38" s="1">
-        <v>2467539.6</v>
+        <v>2261450.25</v>
       </c>
       <c r="O38" s="1">
-        <v>1.24</v>
+        <v>1.12</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>53.35</v>
+        <v>64.36</v>
       </c>
       <c r="E39" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>1284571.25</v>
+        <v>2050052.51</v>
       </c>
       <c r="J39" s="1">
-        <v>52.979856789924</v>
+        <v>84.550770065595</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3709212.1</v>
+        <v>4474693.36</v>
       </c>
       <c r="N39" s="1">
-        <v>3709212.1</v>
+        <v>4474693.36</v>
       </c>
       <c r="O39" s="1">
-        <v>1.86</v>
+        <v>2.21</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>124891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>24.01</v>
+        <v>25.425</v>
       </c>
       <c r="E40" s="1">
         <v>12.0943611629</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1510476.86</v>
       </c>
       <c r="I40" s="1">
-        <v>1488156.05</v>
+        <v>1664876.82</v>
       </c>
       <c r="J40" s="1">
-        <v>98.522267332185</v>
+        <v>110.22193481335</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2998632.91</v>
+        <v>3175353.68</v>
       </c>
       <c r="N40" s="1">
-        <v>2998632.91</v>
+        <v>3175353.68</v>
       </c>
       <c r="O40" s="1">
-        <v>1.51</v>
+        <v>1.57</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.678</v>
+        <v>5.714</v>
       </c>
       <c r="E41" s="1">
         <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>2742637.93</v>
+        <v>2773893.6</v>
       </c>
       <c r="J41" s="1">
-        <v>125.40207025685</v>
+        <v>126.8311782271</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4929713.41</v>
+        <v>4960969.08</v>
       </c>
       <c r="N41" s="1">
-        <v>4929713.41</v>
+        <v>4960969.08</v>
       </c>
       <c r="O41" s="1">
-        <v>2.47</v>
+        <v>2.45</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>14718.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.6</v>
+        <v>102.7</v>
       </c>
       <c r="E42" s="1">
         <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
-        <v>-12948.93</v>
+        <v>17958.87</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.86697279963755</v>
+        <v>1.2024045077259</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1480630.8</v>
+        <v>1511538.6</v>
       </c>
       <c r="N42" s="1">
-        <v>1480630.8</v>
+        <v>1511538.6</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>111031.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.667</v>
+        <v>4.564</v>
       </c>
       <c r="E43" s="1">
         <v>3.2585760733</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>361802.96</v>
       </c>
       <c r="I43" s="1">
-        <v>156378.72</v>
+        <v>144942.52</v>
       </c>
       <c r="J43" s="1">
-        <v>43.222067613819</v>
+        <v>40.061175840021</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>518181.68</v>
+        <v>506745.48</v>
       </c>
       <c r="N43" s="1">
-        <v>518181.68</v>
+        <v>506745.48</v>
       </c>
       <c r="O43" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>187.86</v>
+        <v>177.02</v>
       </c>
       <c r="E44" s="1">
         <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>824544.59</v>
+        <v>554400.95</v>
       </c>
       <c r="J44" s="1">
-        <v>21.377239291527</v>
+        <v>14.373463746333</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4681659.06</v>
+        <v>4411515.42</v>
       </c>
       <c r="N44" s="1">
-        <v>4681659.06</v>
+        <v>4411515.42</v>
       </c>
       <c r="O44" s="1">
-        <v>2.35</v>
+        <v>2.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>13685.0</v>
       </c>
       <c r="D45" s="1">
-        <v>150.55</v>
+        <v>154.3</v>
       </c>
       <c r="E45" s="1">
         <v>96.5004442821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1320608.58</v>
       </c>
       <c r="I45" s="1">
-        <v>739668.17</v>
+        <v>790986.92</v>
       </c>
       <c r="J45" s="1">
-        <v>56.009644432266</v>
+        <v>59.89563690401</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2060276.75</v>
+        <v>2111595.5</v>
       </c>
       <c r="N45" s="1">
-        <v>2060276.75</v>
+        <v>2111595.5</v>
       </c>
       <c r="O45" s="1">
-        <v>1.03</v>
+        <v>1.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>10160.0</v>
       </c>
       <c r="D46" s="1">
-        <v>375.85</v>
+        <v>355.6</v>
       </c>
       <c r="E46" s="1">
         <v>380.3228681102</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>3864080.34</v>
       </c>
       <c r="I46" s="1">
-        <v>-45444.34</v>
+        <v>-251184.34</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.1760713029067</v>
+        <v>-6.5004947593817</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3818636.0</v>
+        <v>3612896.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3818636.0</v>
+        <v>3612896.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.92</v>
+        <v>1.78</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>475.2</v>
+        <v>452.3</v>
       </c>
       <c r="E47" s="1">
         <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-1239559.53</v>
+        <v>-1446804.53</v>
       </c>
       <c r="J47" s="1">
-        <v>-22.374238015764</v>
+        <v>-26.115041781418</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4300560.0</v>
+        <v>4093315.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4300560.0</v>
+        <v>4093315.0</v>
       </c>
       <c r="O47" s="1">
-        <v>2.16</v>
+        <v>2.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.27</v>
+        <v>15.1</v>
       </c>
       <c r="E48" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>487648.55</v>
+        <v>463888.16</v>
       </c>
       <c r="J48" s="1">
-        <v>29.615599609361</v>
+        <v>28.172596863219</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2134242.09</v>
+        <v>2110481.7</v>
       </c>
       <c r="N48" s="1">
-        <v>2134242.09</v>
+        <v>2110481.7</v>
       </c>
       <c r="O48" s="1">
-        <v>1.07</v>
+        <v>1.04</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>18263.0</v>
       </c>
       <c r="D49" s="1">
-        <v>54.82</v>
+        <v>50.8</v>
       </c>
       <c r="E49" s="1">
         <v>52.2038000329</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>953398.0</v>
       </c>
       <c r="I49" s="1">
-        <v>47779.66</v>
+        <v>-25637.6</v>
       </c>
       <c r="J49" s="1">
-        <v>5.0115125057951</v>
+        <v>-2.6890763353814</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1001177.66</v>
+        <v>927760.4</v>
       </c>
       <c r="N49" s="1">
-        <v>1001177.66</v>
+        <v>927760.4</v>
       </c>
       <c r="O49" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>557.6</v>
+        <v>462.1</v>
       </c>
       <c r="E50" s="1">
         <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>682835.32</v>
+        <v>503390.82</v>
       </c>
       <c r="J50" s="1">
-        <v>187.13196132982</v>
+        <v>137.95494858412</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1047730.4</v>
+        <v>868285.9</v>
       </c>
       <c r="N50" s="1">
-        <v>1047730.4</v>
+        <v>868285.9</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>186572.0</v>
       </c>
       <c r="D51" s="1">
-        <v>9.05</v>
+        <v>11.92</v>
       </c>
       <c r="E51" s="1">
         <v>5.1813807002</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>966700.56</v>
       </c>
       <c r="I51" s="1">
-        <v>721776.04</v>
+        <v>1257237.68</v>
       </c>
       <c r="J51" s="1">
-        <v>74.663869026827</v>
+        <v>130.05451036462</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1688476.6</v>
+        <v>2223938.24</v>
       </c>
       <c r="N51" s="1">
-        <v>1688476.6</v>
+        <v>2223938.24</v>
       </c>
       <c r="O51" s="1">
-        <v>0.85</v>
+        <v>1.1</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>1001.0</v>
+        <v>990.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4794.4</v>
+        <v>4799.78</v>
       </c>
       <c r="E52" s="1">
-        <v>4789.2899100899</v>
+        <v>4792.9694141414</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>4794079.2</v>
+        <v>4745039.72</v>
       </c>
       <c r="I52" s="1">
-        <v>5115.2</v>
+        <v>6742.48</v>
       </c>
       <c r="J52" s="1">
-        <v>0.10669827899381</v>
+        <v>0.14209533318722</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4799194.4</v>
+        <v>4751782.2</v>
       </c>
       <c r="N52" s="1">
-        <v>4799194.4</v>
+        <v>4751782.2</v>
       </c>
       <c r="O52" s="1">
-        <v>2.41</v>
+        <v>2.35</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>35681.0</v>
       </c>
       <c r="D53" s="1">
-        <v>41.55</v>
+        <v>40.015</v>
       </c>
       <c r="E53" s="1">
         <v>36.604383005</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1306080.99</v>
       </c>
       <c r="I53" s="1">
-        <v>176464.56</v>
+        <v>121694.23</v>
       </c>
       <c r="J53" s="1">
-        <v>13.510996741481</v>
+        <v>9.3175102410762</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1482545.55</v>
+        <v>1427775.22</v>
       </c>
       <c r="N53" s="1">
-        <v>1482545.55</v>
+        <v>1427775.22</v>
       </c>
       <c r="O53" s="1">
-        <v>0.74</v>
+        <v>0.7</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>9553.0</v>
       </c>
       <c r="D54" s="1">
-        <v>122.5</v>
+        <v>154.7</v>
       </c>
       <c r="E54" s="1">
         <v>42.7984769182</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>408853.85</v>
       </c>
       <c r="I54" s="1">
-        <v>761388.65</v>
+        <v>1068995.25</v>
       </c>
       <c r="J54" s="1">
-        <v>186.2251388852</v>
+        <v>261.46146110646</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1170242.5</v>
+        <v>1477849.1</v>
       </c>
       <c r="N54" s="1">
-        <v>1170242.5</v>
+        <v>1477849.1</v>
       </c>
       <c r="O54" s="1">
-        <v>0.59</v>
+        <v>0.73</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>16959.0</v>
       </c>
       <c r="D55" s="1">
-        <v>77.88</v>
+        <v>76.44</v>
       </c>
       <c r="E55" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-113616.82</v>
+        <v>-138037.78</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.9209500799277</v>
+        <v>-9.6234902941663</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1320766.92</v>
+        <v>1296345.96</v>
       </c>
       <c r="N55" s="1">
-        <v>1320766.92</v>
+        <v>1296345.96</v>
       </c>
       <c r="O55" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>26318.0</v>
       </c>
       <c r="D56" s="1">
-        <v>30.87</v>
+        <v>28.1</v>
       </c>
       <c r="E56" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>953861.7</v>
       </c>
       <c r="I56" s="1">
-        <v>-141425.04</v>
+        <v>-214325.9</v>
       </c>
       <c r="J56" s="1">
-        <v>-14.826577060385</v>
+        <v>-22.469284593354</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>812436.66</v>
+        <v>739535.8</v>
       </c>
       <c r="N56" s="1">
-        <v>812436.66</v>
+        <v>739535.8</v>
       </c>
       <c r="O56" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>10909.0</v>
       </c>
       <c r="D57" s="1">
-        <v>279.0</v>
+        <v>281.5</v>
       </c>
       <c r="E57" s="1">
         <v>263.7910605922</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2877696.68</v>
       </c>
       <c r="I57" s="1">
-        <v>165914.32</v>
+        <v>193186.82</v>
       </c>
       <c r="J57" s="1">
-        <v>5.7655249475424</v>
+        <v>6.7132447051369</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3043611.0</v>
+        <v>3070883.5</v>
       </c>
       <c r="N57" s="1">
-        <v>3043611.0</v>
+        <v>3070883.5</v>
       </c>
       <c r="O57" s="1">
-        <v>1.53</v>
+        <v>1.52</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
         <v>273798.0</v>
       </c>
       <c r="D58" s="1">
-        <v>4.222</v>
+        <v>4.59</v>
       </c>
       <c r="E58" s="1">
         <v>2.5732000234</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>704537.02</v>
       </c>
       <c r="I58" s="1">
-        <v>451438.14</v>
+        <v>552195.8</v>
       </c>
       <c r="J58" s="1">
-        <v>64.075857930077</v>
+        <v>78.377116365014</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1155975.16</v>
+        <v>1256732.82</v>
       </c>
       <c r="N58" s="1">
-        <v>1155975.16</v>
+        <v>1256732.82</v>
       </c>
       <c r="O58" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>44509.0</v>
+        <v>46868.0</v>
       </c>
       <c r="D59" s="1">
-        <v>81.76</v>
+        <v>72.72</v>
       </c>
       <c r="E59" s="1">
-        <v>89.5803226314</v>
+        <v>89.0890577793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3987130.58</v>
+        <v>4175425.96</v>
       </c>
       <c r="I59" s="1">
-        <v>-348074.74</v>
+        <v>-767185.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-8.729955867159</v>
+        <v>-18.373814009625</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3639055.84</v>
+        <v>3408240.96</v>
       </c>
       <c r="N59" s="1">
-        <v>3639055.84</v>
+        <v>3408240.96</v>
       </c>
       <c r="O59" s="1">
-        <v>1.83</v>
+        <v>1.68</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>36889.0</v>
       </c>
       <c r="D60" s="1">
-        <v>140.7</v>
+        <v>136.26</v>
       </c>
       <c r="E60" s="1">
         <v>184.8019466508</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>6817159.01</v>
       </c>
       <c r="I60" s="1">
-        <v>-1626876.71</v>
+        <v>-1790663.87</v>
       </c>
       <c r="J60" s="1">
-        <v>-23.864438362279</v>
+        <v>-26.267010456604</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>5190282.3</v>
+        <v>5026495.14</v>
       </c>
       <c r="N60" s="1">
-        <v>5190282.3</v>
+        <v>5026495.14</v>
       </c>
       <c r="O60" s="1">
-        <v>2.61</v>
+        <v>2.48</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>24180.0</v>
       </c>
       <c r="D61" s="1">
-        <v>274.85</v>
+        <v>268.4</v>
       </c>
       <c r="E61" s="1">
         <v>145.5477820513</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>3519345.37</v>
       </c>
       <c r="I61" s="1">
-        <v>3126527.63</v>
+        <v>2970566.63</v>
       </c>
       <c r="J61" s="1">
-        <v>88.838329328275</v>
+        <v>84.406794948914</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>6645873.0</v>
+        <v>6489912.0</v>
       </c>
       <c r="N61" s="1">
-        <v>6645873.0</v>
+        <v>6489912.0</v>
       </c>
       <c r="O61" s="1">
-        <v>3.34</v>
+        <v>3.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
         <v>11382.0</v>
       </c>
       <c r="D62" s="1">
-        <v>50.2</v>
+        <v>52.7</v>
       </c>
       <c r="E62" s="1">
         <v>96.6610182745</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1100195.71</v>
       </c>
       <c r="I62" s="1">
-        <v>-528819.31</v>
+        <v>-500364.31</v>
       </c>
       <c r="J62" s="1">
-        <v>-48.065930924235</v>
+        <v>-45.479572902534</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>571376.4</v>
+        <v>599831.4</v>
       </c>
       <c r="N62" s="1">
-        <v>571376.4</v>
+        <v>599831.4</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>18293.0</v>
+        <v>20342.0</v>
       </c>
       <c r="D63" s="1">
-        <v>182.8</v>
+        <v>177.24</v>
       </c>
       <c r="E63" s="1">
-        <v>110.1810834746</v>
+        <v>117.2721944745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2015542.56</v>
+        <v>2385550.98</v>
       </c>
       <c r="I63" s="1">
-        <v>1328417.84</v>
+        <v>1219865.1</v>
       </c>
       <c r="J63" s="1">
-        <v>65.908697060706</v>
+        <v>51.135570366222</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3343960.4</v>
+        <v>3605416.08</v>
       </c>
       <c r="N63" s="1">
-        <v>3343960.4</v>
+        <v>3605416.08</v>
       </c>
       <c r="O63" s="1">
-        <v>1.68</v>
+        <v>1.78</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>38160.0</v>
       </c>
       <c r="D64" s="1">
-        <v>35.97</v>
+        <v>33.93</v>
       </c>
       <c r="E64" s="1">
         <v>54.5851404612</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>2082968.96</v>
       </c>
       <c r="I64" s="1">
-        <v>-710353.76</v>
+        <v>-788200.16</v>
       </c>
       <c r="J64" s="1">
-        <v>-34.102945057808</v>
+        <v>-37.840225905239</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1372615.2</v>
+        <v>1294768.8</v>
       </c>
       <c r="N64" s="1">
-        <v>1372615.2</v>
+        <v>1294768.8</v>
       </c>
       <c r="O64" s="1">
-        <v>0.69</v>
+        <v>0.64</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>22660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>243.4</v>
+        <v>266.8</v>
       </c>
       <c r="E65" s="1">
         <v>195.2169752868</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>4423616.66</v>
       </c>
       <c r="I65" s="1">
-        <v>1091827.34</v>
+        <v>1622071.34</v>
       </c>
       <c r="J65" s="1">
-        <v>24.681780179388</v>
+        <v>36.66844269458</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>5515444.0</v>
+        <v>6045688.0</v>
       </c>
       <c r="N65" s="1">
-        <v>5515444.0</v>
+        <v>6045688.0</v>
       </c>
       <c r="O65" s="1">
-        <v>2.77</v>
+        <v>2.98</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>49934.0</v>
+        <v>53556.0</v>
       </c>
       <c r="D66" s="1">
-        <v>69.71</v>
+        <v>66.52</v>
       </c>
       <c r="E66" s="1">
-        <v>33.391091641</v>
+        <v>35.7614543655</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1667350.77</v>
+        <v>1915240.45</v>
       </c>
       <c r="I66" s="1">
-        <v>1813548.37</v>
+        <v>1647304.67</v>
       </c>
       <c r="J66" s="1">
-        <v>108.76825696371</v>
+        <v>86.010332018625</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3480899.14</v>
+        <v>3562545.12</v>
       </c>
       <c r="N66" s="1">
-        <v>3480899.14</v>
+        <v>3562545.12</v>
       </c>
       <c r="O66" s="1">
-        <v>1.75</v>
+        <v>1.76</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>16806.0</v>
       </c>
       <c r="D67" s="1">
-        <v>45.72</v>
+        <v>48.48</v>
       </c>
       <c r="E67" s="1">
         <v>47.711999881</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>801847.87</v>
       </c>
       <c r="I67" s="1">
-        <v>-33477.55</v>
+        <v>12907.01</v>
       </c>
       <c r="J67" s="1">
-        <v>-4.1750500628006</v>
+        <v>1.6096582011249</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>768370.32</v>
+        <v>814754.88</v>
       </c>
       <c r="N67" s="1">
-        <v>768370.32</v>
+        <v>814754.88</v>
       </c>
       <c r="O67" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
         <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>7.186</v>
+        <v>6.484</v>
       </c>
       <c r="E68" s="1">
         <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>-603318.04</v>
+        <v>-655070.88</v>
       </c>
       <c r="J68" s="1">
-        <v>-53.245643243517</v>
+        <v>-57.813073807137</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>529766.29</v>
+        <v>478013.45</v>
       </c>
       <c r="N68" s="1">
-        <v>529766.29</v>
+        <v>478013.45</v>
       </c>
       <c r="O68" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>49306.0</v>
       </c>
       <c r="D69" s="1">
-        <v>42.87</v>
+        <v>52.34</v>
       </c>
       <c r="E69" s="1">
         <v>28.8206544842</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>1421031.19</v>
       </c>
       <c r="I69" s="1">
-        <v>692717.03</v>
+        <v>1159644.85</v>
       </c>
       <c r="J69" s="1">
-        <v>48.747489490361</v>
+        <v>81.605868904257</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2113748.22</v>
+        <v>2580676.04</v>
       </c>
       <c r="N69" s="1">
-        <v>2113748.22</v>
+        <v>2580676.04</v>
       </c>
       <c r="O69" s="1">
-        <v>1.06</v>
+        <v>1.27</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>51676.0</v>
+        <v>55426.0</v>
       </c>
       <c r="D70" s="1">
-        <v>39.96</v>
+        <v>36.88</v>
       </c>
       <c r="E70" s="1">
-        <v>32.1696505147</v>
+        <v>32.7197318948</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1662398.86</v>
+        <v>1813523.86</v>
       </c>
       <c r="I70" s="1">
-        <v>402574.1</v>
+        <v>230587.02</v>
       </c>
       <c r="J70" s="1">
-        <v>24.216456693191</v>
+        <v>12.714860007411</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2064972.96</v>
+        <v>2044110.88</v>
       </c>
       <c r="N70" s="1">
-        <v>2064972.96</v>
+        <v>2044110.88</v>
       </c>
       <c r="O70" s="1">
-        <v>1.04</v>
+        <v>1.01</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
         <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>246.3</v>
+        <v>239.1</v>
       </c>
       <c r="E71" s="1">
         <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>270833.8</v>
+        <v>212729.8</v>
       </c>
       <c r="J71" s="1">
-        <v>15.775434772175</v>
+        <v>12.391012805631</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1987641.0</v>
+        <v>1929537.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1987641.0</v>
+        <v>1929537.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.0</v>
+        <v>0.95</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>64.45</v>
+        <v>71.16</v>
       </c>
       <c r="E72" s="1">
         <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>-146526.8</v>
+        <v>156107.62</v>
       </c>
       <c r="J72" s="1">
-        <v>-4.7988853687852</v>
+        <v>5.1126658984833</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2906823.9</v>
+        <v>3209458.32</v>
       </c>
       <c r="N72" s="1">
-        <v>2906823.9</v>
+        <v>3209458.32</v>
       </c>
       <c r="O72" s="1">
-        <v>1.46</v>
+        <v>1.58</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
         <v>12988.0</v>
       </c>
       <c r="D73" s="1">
-        <v>131.05</v>
+        <v>126.05</v>
       </c>
       <c r="E73" s="1">
         <v>107.8219810594</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>1400391.89</v>
       </c>
       <c r="I73" s="1">
-        <v>301685.51</v>
+        <v>236745.51</v>
       </c>
       <c r="J73" s="1">
-        <v>21.542934670951</v>
+        <v>16.905661314562</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1702077.4</v>
+        <v>1637137.4</v>
       </c>
       <c r="N73" s="1">
-        <v>1702077.4</v>
+        <v>1637137.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.85</v>
+        <v>0.81</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>51154.0</v>
       </c>
       <c r="D74" s="1">
-        <v>23.24</v>
+        <v>22.11</v>
       </c>
       <c r="E74" s="1">
         <v>25.8738866951</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>1323552.8</v>
       </c>
       <c r="I74" s="1">
-        <v>-134733.84</v>
+        <v>-192537.86</v>
       </c>
       <c r="J74" s="1">
-        <v>-10.179710246542</v>
+        <v>-14.547047915278</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1188818.96</v>
+        <v>1131014.94</v>
       </c>
       <c r="N74" s="1">
-        <v>1188818.96</v>
+        <v>1131014.94</v>
       </c>
       <c r="O74" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>38241.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.86</v>
+        <v>22.82</v>
       </c>
       <c r="E75" s="1">
         <v>32.0039164771</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1223861.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-273190.51</v>
+        <v>-351202.15</v>
       </c>
       <c r="J75" s="1">
-        <v>-22.322007002474</v>
+        <v>-28.696226862287</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>950671.26</v>
+        <v>872659.62</v>
       </c>
       <c r="N75" s="1">
-        <v>950671.26</v>
+        <v>872659.62</v>
       </c>
       <c r="O75" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>11103.0</v>
       </c>
       <c r="D76" s="1">
-        <v>65.78</v>
+        <v>57.1</v>
       </c>
       <c r="E76" s="1">
         <v>134.9501197874</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1498351.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-767995.84</v>
+        <v>-864369.88</v>
       </c>
       <c r="J76" s="1">
-        <v>-51.256064015647</v>
+        <v>-57.688070162564</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>730355.34</v>
+        <v>633981.3</v>
       </c>
       <c r="N76" s="1">
-        <v>730355.34</v>
+        <v>633981.3</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>150.0</v>
+        <v>175.0</v>
       </c>
       <c r="D77" s="1">
-        <v>5853.0</v>
+        <v>5840.0</v>
       </c>
       <c r="E77" s="1">
-        <v>5677.5</v>
+        <v>5719.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>263250.0</v>
+        <v>211750.0</v>
       </c>
       <c r="J77" s="1">
         <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>263250.0</v>
+        <v>211750.0</v>
       </c>
       <c r="N77" s="1">
-        <v>263250.0</v>
+        <v>211750.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>