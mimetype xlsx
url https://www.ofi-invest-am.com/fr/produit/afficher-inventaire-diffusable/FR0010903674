--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -434,50 +434,56 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
@@ -967,183 +973,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17734.7088</v>
+        <v>17941.4017</v>
       </c>
       <c r="D2">
-        <v>298.88</v>
+        <v>311.99</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5300704.65</v>
+        <v>5597712.37</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5300704.65</v>
+        <v>5597712.37</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176202.9667</v>
+        <v>176371.9667</v>
       </c>
       <c r="D3">
-        <v>204.33</v>
+        <v>213.29</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>36003923.23</v>
+        <v>37619317.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>36003923.23</v>
+        <v>37619317.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>350327.2979</v>
+        <v>348299.6127</v>
       </c>
       <c r="D4">
-        <v>430.54</v>
+        <v>449.33</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>150830643.26</v>
+        <v>156503781.21</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>150830643.26</v>
+        <v>156503781.21</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>78499.0</v>
       </c>
       <c r="D5">
-        <v>133.49</v>
+        <v>139.38</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10478860.65</v>
+        <v>10941810.62</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10478860.65</v>
+        <v>10941810.62</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:P78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O77" sqref="O77"/>
+      <selection activeCell="O78" sqref="O78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1165,3836 +1171,3886 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>107230.0</v>
       </c>
       <c r="D2" s="1">
-        <v>105.28</v>
+        <v>105.86</v>
       </c>
       <c r="E2" s="1">
         <v>103.9248613261</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
-        <v>145311.52</v>
+        <v>207504.92</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3039600501617</v>
+        <v>1.8620555747542</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11289174.4</v>
+        <v>11351367.8</v>
       </c>
       <c r="N2" s="1">
-        <v>11289174.4</v>
+        <v>11351367.8</v>
       </c>
       <c r="O2" s="1">
-        <v>5.57</v>
+        <v>5.39</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>11639.0</v>
       </c>
       <c r="D3" s="1">
-        <v>144.0</v>
+        <v>161.45</v>
       </c>
       <c r="E3" s="1">
         <v>192.0945553742</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>2235788.53</v>
       </c>
       <c r="I3" s="1">
-        <v>-559772.53</v>
+        <v>-356671.98</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.036917512051</v>
+        <v>-15.952849530005</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1676016.0</v>
+        <v>1879116.55</v>
       </c>
       <c r="N3" s="1">
-        <v>1676016.0</v>
+        <v>1879116.55</v>
       </c>
       <c r="O3" s="1">
-        <v>0.83</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>880.0</v>
+        <v>817.4</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-116661.29</v>
+        <v>-181640.09</v>
       </c>
       <c r="J4" s="1">
-        <v>-11.325225114513</v>
+        <v>-17.633226146139</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>913440.0</v>
+        <v>848461.2</v>
       </c>
       <c r="N4" s="1">
-        <v>913440.0</v>
+        <v>848461.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>173.44</v>
+        <v>178.96</v>
       </c>
       <c r="E5" s="1">
         <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-466116.94</v>
+        <v>-314775.1</v>
       </c>
       <c r="J5" s="1">
-        <v>-8.9271834178713</v>
+        <v>-6.0286482037721</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4755204.48</v>
+        <v>4906546.32</v>
       </c>
       <c r="N5" s="1">
-        <v>4755204.48</v>
+        <v>4906546.32</v>
       </c>
       <c r="O5" s="1">
-        <v>2.35</v>
+        <v>2.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>26707.0</v>
+        <v>14911.0</v>
       </c>
       <c r="D6" s="1">
-        <v>49.45</v>
+        <v>57.32</v>
       </c>
       <c r="E6" s="1">
-        <v>71.7589126446</v>
+        <v>71.7589128831</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1916465.28</v>
+        <v>1069997.15</v>
       </c>
       <c r="I6" s="1">
-        <v>-595804.13</v>
+        <v>-215298.63</v>
       </c>
       <c r="J6" s="1">
-        <v>-31.088699399762</v>
+        <v>-20.121420884158</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1320661.15</v>
+        <v>854698.52</v>
       </c>
       <c r="N6" s="1">
-        <v>1320661.15</v>
+        <v>854698.52</v>
       </c>
       <c r="O6" s="1">
-        <v>0.65</v>
+        <v>0.41</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14790.0</v>
       </c>
       <c r="D7" s="1">
-        <v>372.3</v>
+        <v>372.8</v>
       </c>
       <c r="E7" s="1">
         <v>231.2915591616</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3420802.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2085514.84</v>
+        <v>2092909.84</v>
       </c>
       <c r="J7" s="1">
-        <v>60.965666602596</v>
+        <v>61.181843968433</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5506317.0</v>
+        <v>5513712.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5506317.0</v>
+        <v>5513712.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.72</v>
+        <v>2.62</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.17</v>
+        <v>17.145</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>-122128.58</v>
+        <v>-123444.55</v>
       </c>
       <c r="J8" s="1">
-        <v>-11.904064077964</v>
+        <v>-12.032333736096</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>903811.63</v>
+        <v>902495.66</v>
       </c>
       <c r="N8" s="1">
-        <v>903811.63</v>
+        <v>902495.66</v>
       </c>
       <c r="O8" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>17248.0</v>
       </c>
       <c r="D9" s="1">
-        <v>50.92</v>
+        <v>53.68</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704730983</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1011948.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-133680.16</v>
+        <v>-86075.68</v>
       </c>
       <c r="J9" s="1">
-        <v>-13.210176582931</v>
+        <v>-8.5059363505836</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>878268.16</v>
+        <v>925872.64</v>
       </c>
       <c r="N9" s="1">
-        <v>878268.16</v>
+        <v>925872.64</v>
       </c>
       <c r="O9" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>68.54</v>
+        <v>67.7</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>681673.53</v>
+        <v>648879.93</v>
       </c>
       <c r="J10" s="1">
-        <v>34.184039643953</v>
+        <v>32.539531425381</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2675801.6</v>
+        <v>2643008.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2675801.6</v>
+        <v>2643008.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.32</v>
+        <v>1.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>47.82</v>
+        <v>51.65</v>
       </c>
       <c r="E11" s="1">
         <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>285471.67</v>
+        <v>365085.88</v>
       </c>
       <c r="J11" s="1">
-        <v>40.288838529978</v>
+        <v>51.524853828385</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>994034.34</v>
+        <v>1073648.55</v>
       </c>
       <c r="N11" s="1">
-        <v>994034.34</v>
+        <v>1073648.55</v>
       </c>
       <c r="O11" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>1850.0</v>
       </c>
       <c r="D12" s="1">
-        <v>687.2</v>
+        <v>766.0</v>
       </c>
       <c r="E12" s="1">
         <v>481.2246054054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>890265.52</v>
       </c>
       <c r="I12" s="1">
-        <v>381054.48</v>
+        <v>526834.48</v>
       </c>
       <c r="J12" s="1">
-        <v>42.802340587109</v>
+        <v>59.177230631149</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1271320.0</v>
+        <v>1417100.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1271320.0</v>
+        <v>1417100.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.63</v>
+        <v>0.67</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>13269.0</v>
+        <v>13628.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1327.0</v>
+        <v>1462.2</v>
       </c>
       <c r="E13" s="1">
-        <v>604.1788318637</v>
+        <v>625.0235383035</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>8016848.92</v>
+        <v>8517820.78</v>
       </c>
       <c r="I13" s="1">
-        <v>9591114.08</v>
+        <v>11409040.82</v>
       </c>
       <c r="J13" s="1">
-        <v>119.63695681071</v>
+        <v>133.94318939873</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>17607963.0</v>
+        <v>19926861.6</v>
       </c>
       <c r="N13" s="1">
-        <v>17607963.0</v>
+        <v>19926861.6</v>
       </c>
       <c r="O13" s="1">
-        <v>8.69</v>
+        <v>9.46</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>38.9</v>
+        <v>39.52</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>919336.25</v>
+        <v>964077.31</v>
       </c>
       <c r="J14" s="1">
-        <v>48.698701287625</v>
+        <v>51.068706295295</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2807140.7</v>
+        <v>2851881.76</v>
       </c>
       <c r="N14" s="1">
-        <v>2807140.7</v>
+        <v>2851881.76</v>
       </c>
       <c r="O14" s="1">
-        <v>1.39</v>
+        <v>1.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.645</v>
+        <v>19.41</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2667476.11</v>
+        <v>2839142.11</v>
       </c>
       <c r="J15" s="1">
-        <v>175.90129548195</v>
+        <v>187.221461266</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4183938.0</v>
+        <v>4355604.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4183938.0</v>
+        <v>4355604.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.06</v>
+        <v>2.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>642792.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.278</v>
+        <v>10.674</v>
       </c>
       <c r="E16" s="1">
         <v>8.2515458967</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5304027.69</v>
       </c>
       <c r="I16" s="1">
-        <v>1302588.49</v>
+        <v>1557134.12</v>
       </c>
       <c r="J16" s="1">
-        <v>24.558478313676</v>
+        <v>29.357579013695</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>6606616.18</v>
+        <v>6861161.81</v>
       </c>
       <c r="N16" s="1">
-        <v>6606616.18</v>
+        <v>6861161.81</v>
       </c>
       <c r="O16" s="1">
         <v>3.26</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>15960.0</v>
       </c>
       <c r="D17" s="1">
-        <v>74.65</v>
+        <v>72.85</v>
       </c>
       <c r="E17" s="1">
         <v>95.4408082707</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1523235.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-331821.3</v>
+        <v>-360549.3</v>
       </c>
       <c r="J17" s="1">
-        <v>-21.783981765654</v>
+        <v>-23.669967469898</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1191414.0</v>
+        <v>1162686.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1191414.0</v>
+        <v>1162686.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>80.7</v>
+        <v>70.38</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>114051.47</v>
+        <v>-123483.97</v>
       </c>
       <c r="J18" s="1">
-        <v>6.5418225023324</v>
+        <v>-7.0828566578172</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1857471.9</v>
+        <v>1619936.46</v>
       </c>
       <c r="N18" s="1">
-        <v>1857471.9</v>
+        <v>1619936.46</v>
       </c>
       <c r="O18" s="1">
-        <v>0.92</v>
+        <v>0.77</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>91.41</v>
+        <v>93.65</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>1026209.99</v>
+        <v>1120608.07</v>
       </c>
       <c r="J19" s="1">
-        <v>36.313288669791</v>
+        <v>39.653642751624</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3852200.22</v>
+        <v>3946598.3</v>
       </c>
       <c r="N19" s="1">
-        <v>3852200.22</v>
+        <v>3946598.3</v>
       </c>
       <c r="O19" s="1">
-        <v>1.9</v>
+        <v>1.87</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>41082.0</v>
       </c>
       <c r="D20" s="1">
-        <v>26.23</v>
+        <v>25.63</v>
       </c>
       <c r="E20" s="1">
         <v>25.7246112653</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1056818.48</v>
       </c>
       <c r="I20" s="1">
-        <v>20762.38</v>
+        <v>-3886.82</v>
       </c>
       <c r="J20" s="1">
-        <v>1.964611746759</v>
+        <v>-0.36778501450883</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1077580.86</v>
+        <v>1052931.66</v>
       </c>
       <c r="N20" s="1">
-        <v>1077580.86</v>
+        <v>1052931.66</v>
       </c>
       <c r="O20" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.74</v>
+        <v>101.8</v>
       </c>
       <c r="E21" s="1">
         <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-615847.19</v>
+        <v>-532999.81</v>
       </c>
       <c r="J21" s="1">
-        <v>-27.995965544071</v>
+        <v>-24.229783878297</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1583924.02</v>
+        <v>1666771.4</v>
       </c>
       <c r="N21" s="1">
-        <v>1583924.02</v>
+        <v>1666771.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>36.16</v>
+        <v>37.1</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>132698.38</v>
+        <v>159658.52</v>
       </c>
       <c r="J22" s="1">
-        <v>14.672425315614</v>
+        <v>17.653400973708</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1037104.96</v>
+        <v>1064065.1</v>
       </c>
       <c r="N22" s="1">
-        <v>1037104.96</v>
+        <v>1064065.1</v>
       </c>
       <c r="O22" s="1">
         <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>75.94</v>
+        <v>77.26</v>
       </c>
       <c r="E23" s="1">
         <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>263711.59</v>
+        <v>317468.59</v>
       </c>
       <c r="J23" s="1">
-        <v>9.3219061660695</v>
+        <v>11.222155259291</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3092656.5</v>
+        <v>3146413.5</v>
       </c>
       <c r="N23" s="1">
-        <v>3092656.5</v>
+        <v>3146413.5</v>
       </c>
       <c r="O23" s="1">
-        <v>1.53</v>
+        <v>1.49</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>26682.0</v>
+        <v>39130.0</v>
       </c>
       <c r="D24" s="1">
-        <v>61.44</v>
+        <v>64.42</v>
       </c>
       <c r="E24" s="1">
-        <v>63.5439161232</v>
+        <v>63.2276647074</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1695478.77</v>
+        <v>2474098.52</v>
       </c>
       <c r="I24" s="1">
-        <v>-56136.69</v>
+        <v>46656.08</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.3109638995952</v>
+        <v>1.8857810076213</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1639342.08</v>
+        <v>2520754.6</v>
       </c>
       <c r="N24" s="1">
-        <v>1639342.08</v>
+        <v>2520754.6</v>
       </c>
       <c r="O24" s="1">
-        <v>0.81</v>
+        <v>1.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>245.2</v>
+        <v>245.9</v>
       </c>
       <c r="E25" s="1">
         <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>467893.5</v>
+        <v>471131.7</v>
       </c>
       <c r="J25" s="1">
-        <v>70.211930731869</v>
+        <v>70.697853862017</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1134295.2</v>
+        <v>1137533.4</v>
       </c>
       <c r="N25" s="1">
-        <v>1134295.2</v>
+        <v>1137533.4</v>
       </c>
       <c r="O25" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>47.49</v>
+        <v>52.16</v>
       </c>
       <c r="E26" s="1">
         <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>221166.17</v>
+        <v>342235.92</v>
       </c>
       <c r="J26" s="1">
-        <v>21.897378692738</v>
+        <v>33.884339284338</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1231178.25</v>
+        <v>1352248.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1231178.25</v>
+        <v>1352248.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.61</v>
+        <v>0.64</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>90621.0</v>
+        <v>95851.0</v>
       </c>
       <c r="D27" s="1">
-        <v>27.96</v>
+        <v>27.66</v>
       </c>
       <c r="E27" s="1">
-        <v>30.5930860397</v>
+        <v>30.4996134626</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2772376.05</v>
+        <v>2923418.45</v>
       </c>
       <c r="I27" s="1">
-        <v>-238612.89</v>
+        <v>-272179.79</v>
       </c>
       <c r="J27" s="1">
-        <v>-8.6068010146026</v>
+        <v>-9.310326067074</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2533763.16</v>
+        <v>2651238.66</v>
       </c>
       <c r="N27" s="1">
-        <v>2533763.16</v>
+        <v>2651238.66</v>
       </c>
       <c r="O27" s="1">
-        <v>1.25</v>
+        <v>1.26</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>66.26</v>
+        <v>67.94</v>
       </c>
       <c r="E28" s="1">
         <v>103.9957386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3122056.07</v>
       </c>
       <c r="I28" s="1">
-        <v>-1132864.61</v>
+        <v>-1082429.33</v>
       </c>
       <c r="J28" s="1">
-        <v>-36.285850881595</v>
+        <v>-34.670400073885</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1989191.46</v>
+        <v>2039626.74</v>
       </c>
       <c r="N28" s="1">
-        <v>1989191.46</v>
+        <v>2039626.74</v>
       </c>
       <c r="O28" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.737</v>
+        <v>9.638</v>
       </c>
       <c r="E29" s="1">
         <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>1442706.7</v>
+        <v>1398945.23</v>
       </c>
       <c r="J29" s="1">
-        <v>50.419818968283</v>
+        <v>48.890439923197</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4304094.8</v>
+        <v>4260333.33</v>
       </c>
       <c r="N29" s="1">
-        <v>4304094.8</v>
+        <v>4260333.33</v>
       </c>
       <c r="O29" s="1">
-        <v>2.12</v>
+        <v>2.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>27.4</v>
+        <v>26.94</v>
       </c>
       <c r="E30" s="1">
         <v>14.4790308895</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1457299.98</v>
       </c>
       <c r="I30" s="1">
-        <v>1300482.62</v>
+        <v>1254184.08</v>
       </c>
       <c r="J30" s="1">
-        <v>89.239184646115</v>
+        <v>86.062176436728</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2757782.6</v>
+        <v>2711484.06</v>
       </c>
       <c r="N30" s="1">
-        <v>2757782.6</v>
+        <v>2711484.06</v>
       </c>
       <c r="O30" s="1">
-        <v>1.36</v>
+        <v>1.29</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>96.95</v>
+        <v>102.6</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>-140230.47</v>
+        <v>-36180.07</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.2821966695738</v>
+        <v>-1.8788383527414</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1785431.2</v>
+        <v>1889481.6</v>
       </c>
       <c r="N31" s="1">
-        <v>1785431.2</v>
+        <v>1889481.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>8978.0</v>
+        <v>9183.0</v>
       </c>
       <c r="D32" s="1">
-        <v>170.45</v>
+        <v>174.05</v>
       </c>
       <c r="E32" s="1">
-        <v>145.6092982847</v>
+        <v>146.2667516062</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1307280.28</v>
+        <v>1343167.58</v>
       </c>
       <c r="I32" s="1">
-        <v>223019.82</v>
+        <v>255133.57</v>
       </c>
       <c r="J32" s="1">
-        <v>17.059832035407</v>
+        <v>18.994917223955</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1530300.1</v>
+        <v>1598301.15</v>
       </c>
       <c r="N32" s="1">
-        <v>1530300.1</v>
+        <v>1598301.15</v>
       </c>
       <c r="O32" s="1">
         <v>0.76</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>23251.0</v>
       </c>
       <c r="D33" s="1">
-        <v>17.85</v>
+        <v>15.88</v>
       </c>
       <c r="E33" s="1">
         <v>18.5510141499</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>431329.63</v>
       </c>
       <c r="I33" s="1">
-        <v>-16299.28</v>
+        <v>-62103.75</v>
       </c>
       <c r="J33" s="1">
-        <v>-3.7788454273359</v>
+        <v>-14.398210946</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>415030.35</v>
+        <v>369225.88</v>
       </c>
       <c r="N33" s="1">
-        <v>415030.35</v>
+        <v>369225.88</v>
       </c>
       <c r="O33" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
         <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>283.15</v>
+        <v>300.4</v>
       </c>
       <c r="E34" s="1">
         <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>-373119.47</v>
+        <v>-321679.97</v>
       </c>
       <c r="J34" s="1">
-        <v>-30.647048475671</v>
+        <v>-26.421943712137</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>844353.3</v>
+        <v>895792.8</v>
       </c>
       <c r="N34" s="1">
-        <v>844353.3</v>
+        <v>895792.8</v>
       </c>
       <c r="O34" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>62796.0</v>
       </c>
       <c r="D35" s="1">
-        <v>38.88</v>
+        <v>38.81</v>
       </c>
       <c r="E35" s="1">
         <v>34.8891458055</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2190898.8</v>
       </c>
       <c r="I35" s="1">
-        <v>250609.68</v>
+        <v>246213.96</v>
       </c>
       <c r="J35" s="1">
-        <v>11.438669828109</v>
+        <v>11.238034362883</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2441508.48</v>
+        <v>2437112.76</v>
       </c>
       <c r="N35" s="1">
-        <v>2441508.48</v>
+        <v>2437112.76</v>
       </c>
       <c r="O35" s="1">
-        <v>1.21</v>
+        <v>1.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>1148.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1582.5</v>
+        <v>1619.0</v>
       </c>
       <c r="E36" s="1">
         <v>1387.3429181185</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1592669.67</v>
       </c>
       <c r="I36" s="1">
-        <v>224040.33</v>
+        <v>265942.33</v>
       </c>
       <c r="J36" s="1">
-        <v>14.06696782265</v>
+        <v>16.697896306395</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1816710.0</v>
+        <v>1858612.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1816710.0</v>
+        <v>1858612.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.9</v>
+        <v>0.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>19.57</v>
+        <v>19.85</v>
       </c>
       <c r="E37" s="1">
         <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>708616.22</v>
+        <v>758251.26</v>
       </c>
       <c r="J37" s="1">
-        <v>25.669677987383</v>
+        <v>27.46771119313</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3469134.76</v>
+        <v>3518769.8</v>
       </c>
       <c r="N37" s="1">
-        <v>3469134.76</v>
+        <v>3518769.8</v>
       </c>
       <c r="O37" s="1">
-        <v>1.71</v>
+        <v>1.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>49.05</v>
+        <v>55.0</v>
       </c>
       <c r="E38" s="1">
         <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>530740.09</v>
+        <v>805064.84</v>
       </c>
       <c r="J38" s="1">
-        <v>30.666029602553</v>
+        <v>46.516445018154</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2261450.25</v>
+        <v>2535775.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2261450.25</v>
+        <v>2535775.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.12</v>
+        <v>1.2</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>64.36</v>
+        <v>77.3</v>
       </c>
       <c r="E39" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>2050052.51</v>
+        <v>2949718.95</v>
       </c>
       <c r="J39" s="1">
-        <v>84.550770065595</v>
+        <v>121.65591246225</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>4474693.36</v>
+        <v>5374359.8</v>
       </c>
       <c r="N39" s="1">
-        <v>4474693.36</v>
+        <v>5374359.8</v>
       </c>
       <c r="O39" s="1">
-        <v>2.21</v>
+        <v>2.55</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>124891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>25.425</v>
+        <v>25.97</v>
       </c>
       <c r="E40" s="1">
         <v>12.0943611629</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1510476.86</v>
       </c>
       <c r="I40" s="1">
-        <v>1664876.82</v>
+        <v>1732942.41</v>
       </c>
       <c r="J40" s="1">
-        <v>110.22193481335</v>
+        <v>114.72816670624</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3175353.68</v>
+        <v>3243419.27</v>
       </c>
       <c r="N40" s="1">
-        <v>3175353.68</v>
+        <v>3243419.27</v>
       </c>
       <c r="O40" s="1">
-        <v>1.57</v>
+        <v>1.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.714</v>
+        <v>5.673</v>
       </c>
       <c r="E41" s="1">
         <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>2773893.6</v>
+        <v>2738296.87</v>
       </c>
       <c r="J41" s="1">
-        <v>126.8311782271</v>
+        <v>125.20358328008</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4960969.08</v>
+        <v>4925372.35</v>
       </c>
       <c r="N41" s="1">
-        <v>4960969.08</v>
+        <v>4925372.35</v>
       </c>
       <c r="O41" s="1">
-        <v>2.45</v>
+        <v>2.34</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>14718.0</v>
       </c>
       <c r="D42" s="1">
-        <v>102.7</v>
+        <v>100.6</v>
       </c>
       <c r="E42" s="1">
         <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
-        <v>17958.87</v>
+        <v>-12948.93</v>
       </c>
       <c r="J42" s="1">
-        <v>1.2024045077259</v>
+        <v>-0.86697279963755</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1511538.6</v>
+        <v>1480630.8</v>
       </c>
       <c r="N42" s="1">
-        <v>1511538.6</v>
+        <v>1480630.8</v>
       </c>
       <c r="O42" s="1">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>111031.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.564</v>
+        <v>4.344</v>
       </c>
       <c r="E43" s="1">
         <v>3.2585760733</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>361802.96</v>
       </c>
       <c r="I43" s="1">
-        <v>144942.52</v>
+        <v>120515.7</v>
       </c>
       <c r="J43" s="1">
-        <v>40.061175840021</v>
+        <v>33.30976064983</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>506745.48</v>
+        <v>482318.66</v>
       </c>
       <c r="N43" s="1">
-        <v>506745.48</v>
+        <v>482318.66</v>
       </c>
       <c r="O43" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>177.02</v>
+        <v>183.4</v>
       </c>
       <c r="E44" s="1">
         <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>554400.95</v>
+        <v>713396.93</v>
       </c>
       <c r="J44" s="1">
-        <v>14.373463746333</v>
+        <v>18.495612083818</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4411515.42</v>
+        <v>4570511.4</v>
       </c>
       <c r="N44" s="1">
-        <v>4411515.42</v>
+        <v>4570511.4</v>
       </c>
       <c r="O44" s="1">
-        <v>2.18</v>
+        <v>2.17</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>13685.0</v>
       </c>
       <c r="D45" s="1">
-        <v>154.3</v>
+        <v>144.0</v>
       </c>
       <c r="E45" s="1">
         <v>96.5004442821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1320608.58</v>
       </c>
       <c r="I45" s="1">
-        <v>790986.92</v>
+        <v>650031.42</v>
       </c>
       <c r="J45" s="1">
-        <v>59.89563690401</v>
+        <v>49.222110914954</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2111595.5</v>
+        <v>1970640.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2111595.5</v>
+        <v>1970640.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.04</v>
+        <v>0.94</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>10160.0</v>
       </c>
       <c r="D46" s="1">
-        <v>355.6</v>
+        <v>375.5</v>
       </c>
       <c r="E46" s="1">
         <v>380.3228681102</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>3864080.34</v>
       </c>
       <c r="I46" s="1">
-        <v>-251184.34</v>
+        <v>-49000.34</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.5004947593817</v>
+        <v>-1.2680983749939</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3612896.0</v>
+        <v>3815080.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3612896.0</v>
+        <v>3815080.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.78</v>
+        <v>1.81</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>452.3</v>
+        <v>479.05</v>
       </c>
       <c r="E47" s="1">
         <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-1446804.53</v>
+        <v>-1204717.03</v>
       </c>
       <c r="J47" s="1">
-        <v>-26.115041781418</v>
+        <v>-21.74532559228</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4093315.0</v>
+        <v>4335402.5</v>
       </c>
       <c r="N47" s="1">
-        <v>4093315.0</v>
+        <v>4335402.5</v>
       </c>
       <c r="O47" s="1">
-        <v>2.02</v>
+        <v>2.06</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.1</v>
+        <v>15.96</v>
       </c>
       <c r="E48" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>463888.16</v>
+        <v>584087.78</v>
       </c>
       <c r="J48" s="1">
-        <v>28.172596863219</v>
+        <v>35.472493108409</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2110481.7</v>
+        <v>2230681.32</v>
       </c>
       <c r="N48" s="1">
-        <v>2110481.7</v>
+        <v>2230681.32</v>
       </c>
       <c r="O48" s="1">
-        <v>1.04</v>
+        <v>1.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>18263.0</v>
+        <v>39294.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.8</v>
+        <v>54.18</v>
       </c>
       <c r="E49" s="1">
-        <v>52.2038000329</v>
+        <v>51.9217381789</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>953398.0</v>
+        <v>2040212.78</v>
       </c>
       <c r="I49" s="1">
-        <v>-25637.6</v>
+        <v>88736.14</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.6890763353814</v>
+        <v>4.3493571293088</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>927760.4</v>
+        <v>2128948.92</v>
       </c>
       <c r="N49" s="1">
-        <v>927760.4</v>
+        <v>2128948.92</v>
       </c>
       <c r="O49" s="1">
-        <v>0.46</v>
+        <v>1.01</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>462.1</v>
+        <v>448.1</v>
       </c>
       <c r="E50" s="1">
         <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>503390.82</v>
+        <v>477084.82</v>
       </c>
       <c r="J50" s="1">
-        <v>137.95494858412</v>
+        <v>130.74575299837</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>868285.9</v>
+        <v>841979.9</v>
       </c>
       <c r="N50" s="1">
-        <v>868285.9</v>
+        <v>841979.9</v>
       </c>
       <c r="O50" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>186572.0</v>
       </c>
       <c r="D51" s="1">
-        <v>11.92</v>
+        <v>13.08</v>
       </c>
       <c r="E51" s="1">
         <v>5.1813807002</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>966700.56</v>
       </c>
       <c r="I51" s="1">
-        <v>1257237.68</v>
+        <v>1473661.2</v>
       </c>
       <c r="J51" s="1">
-        <v>130.05451036462</v>
+        <v>152.4423654001</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2223938.24</v>
+        <v>2440361.76</v>
       </c>
       <c r="N51" s="1">
-        <v>2223938.24</v>
+        <v>2440361.76</v>
       </c>
       <c r="O51" s="1">
-        <v>1.1</v>
+        <v>1.16</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>990.0</v>
+        <v>435.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4799.78</v>
+        <v>4806.42</v>
       </c>
       <c r="E52" s="1">
-        <v>4792.9694141414</v>
+        <v>4796.910045977</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>4745039.72</v>
+        <v>2086655.87</v>
       </c>
       <c r="I52" s="1">
-        <v>6742.48</v>
+        <v>4136.83</v>
       </c>
       <c r="J52" s="1">
-        <v>0.14209533318722</v>
+        <v>0.19825166475582</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4751782.2</v>
+        <v>2090792.7</v>
       </c>
       <c r="N52" s="1">
-        <v>4751782.2</v>
+        <v>2090792.7</v>
       </c>
       <c r="O52" s="1">
-        <v>2.35</v>
+        <v>0.99</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>35681.0</v>
       </c>
       <c r="D53" s="1">
-        <v>40.015</v>
+        <v>40.15</v>
       </c>
       <c r="E53" s="1">
         <v>36.604383005</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1306080.99</v>
       </c>
       <c r="I53" s="1">
-        <v>121694.23</v>
+        <v>126511.16</v>
       </c>
       <c r="J53" s="1">
-        <v>9.3175102410762</v>
+        <v>9.6863181509134</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1427775.22</v>
+        <v>1432592.15</v>
       </c>
       <c r="N53" s="1">
-        <v>1427775.22</v>
+        <v>1432592.15</v>
       </c>
       <c r="O53" s="1">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>9553.0</v>
       </c>
       <c r="D54" s="1">
-        <v>154.7</v>
+        <v>145.35</v>
       </c>
       <c r="E54" s="1">
         <v>42.7984769182</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>408853.85</v>
       </c>
       <c r="I54" s="1">
-        <v>1068995.25</v>
+        <v>979674.7</v>
       </c>
       <c r="J54" s="1">
-        <v>261.46146110646</v>
+        <v>239.61488928134</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1477849.1</v>
+        <v>1388528.55</v>
       </c>
       <c r="N54" s="1">
-        <v>1477849.1</v>
+        <v>1388528.55</v>
       </c>
       <c r="O54" s="1">
-        <v>0.73</v>
+        <v>0.66</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>16959.0</v>
       </c>
       <c r="D55" s="1">
-        <v>76.44</v>
+        <v>87.44</v>
       </c>
       <c r="E55" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-138037.78</v>
+        <v>48511.22</v>
       </c>
       <c r="J55" s="1">
-        <v>-9.6234902941663</v>
+        <v>3.3820252312676</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1296345.96</v>
+        <v>1482894.96</v>
       </c>
       <c r="N55" s="1">
-        <v>1296345.96</v>
+        <v>1482894.96</v>
       </c>
       <c r="O55" s="1">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>26318.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.1</v>
+        <v>26.81</v>
       </c>
       <c r="E56" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>953861.7</v>
       </c>
       <c r="I56" s="1">
-        <v>-214325.9</v>
+        <v>-248276.12</v>
       </c>
       <c r="J56" s="1">
-        <v>-22.469284593354</v>
+        <v>-26.028523841559</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>739535.8</v>
+        <v>705585.58</v>
       </c>
       <c r="N56" s="1">
-        <v>739535.8</v>
+        <v>705585.58</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>10909.0</v>
+        <v>21654.0</v>
       </c>
       <c r="D57" s="1">
-        <v>281.5</v>
+        <v>51.85</v>
       </c>
       <c r="E57" s="1">
-        <v>263.7910605922</v>
+        <v>48.3664999538</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2877696.68</v>
+        <v>1047328.19</v>
       </c>
       <c r="I57" s="1">
-        <v>193186.82</v>
+        <v>75431.71</v>
       </c>
       <c r="J57" s="1">
-        <v>6.7132447051369</v>
+        <v>7.2022992143466</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3070883.5</v>
+        <v>1122759.9</v>
       </c>
       <c r="N57" s="1">
-        <v>3070883.5</v>
+        <v>1122759.9</v>
       </c>
       <c r="O57" s="1">
-        <v>1.52</v>
+        <v>0.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>273798.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D58" s="1">
-        <v>4.59</v>
+        <v>298.5</v>
       </c>
       <c r="E58" s="1">
-        <v>2.5732000234</v>
+        <v>263.7910605922</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>704537.02</v>
+        <v>2877696.68</v>
       </c>
       <c r="I58" s="1">
-        <v>552195.8</v>
+        <v>378639.82</v>
       </c>
       <c r="J58" s="1">
-        <v>78.377116365014</v>
+        <v>13.157739056779</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1256732.82</v>
+        <v>3256336.5</v>
       </c>
       <c r="N58" s="1">
-        <v>1256732.82</v>
+        <v>3256336.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.62</v>
+        <v>1.55</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>46868.0</v>
+        <v>273798.0</v>
       </c>
       <c r="D59" s="1">
-        <v>72.72</v>
+        <v>4.404</v>
       </c>
       <c r="E59" s="1">
-        <v>89.0890577793</v>
+        <v>2.5732000234</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>4175425.96</v>
+        <v>704537.02</v>
       </c>
       <c r="I59" s="1">
-        <v>-767185.0</v>
+        <v>501269.37</v>
       </c>
       <c r="J59" s="1">
-        <v>-18.373814009625</v>
+        <v>71.148762346087</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3408240.96</v>
+        <v>1205806.39</v>
       </c>
       <c r="N59" s="1">
-        <v>3408240.96</v>
+        <v>1205806.39</v>
       </c>
       <c r="O59" s="1">
-        <v>1.68</v>
+        <v>0.57</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>36889.0</v>
+        <v>46868.0</v>
       </c>
       <c r="D60" s="1">
-        <v>136.26</v>
+        <v>77.95</v>
       </c>
       <c r="E60" s="1">
-        <v>184.8019466508</v>
+        <v>89.0890577793</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>6817159.01</v>
+        <v>4175425.96</v>
       </c>
       <c r="I60" s="1">
-        <v>-1790663.87</v>
+        <v>-522065.36</v>
       </c>
       <c r="J60" s="1">
-        <v>-26.267010456604</v>
+        <v>-12.503283856577</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>5026495.14</v>
+        <v>3653360.6</v>
       </c>
       <c r="N60" s="1">
-        <v>5026495.14</v>
+        <v>3653360.6</v>
       </c>
       <c r="O60" s="1">
-        <v>2.48</v>
+        <v>1.73</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>24180.0</v>
+        <v>36889.0</v>
       </c>
       <c r="D61" s="1">
-        <v>268.4</v>
+        <v>161.48</v>
       </c>
       <c r="E61" s="1">
-        <v>145.5477820513</v>
+        <v>184.8019466508</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3519345.37</v>
+        <v>6817159.01</v>
       </c>
       <c r="I61" s="1">
-        <v>2970566.63</v>
+        <v>-860323.29</v>
       </c>
       <c r="J61" s="1">
-        <v>84.406794948914</v>
+        <v>-12.619968064967</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>6489912.0</v>
+        <v>5956835.72</v>
       </c>
       <c r="N61" s="1">
-        <v>6489912.0</v>
+        <v>5956835.72</v>
       </c>
       <c r="O61" s="1">
-        <v>3.2</v>
+        <v>2.83</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>11382.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>52.7</v>
+        <v>269.05</v>
       </c>
       <c r="E62" s="1">
-        <v>96.6610182745</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1100195.71</v>
+        <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>-500364.31</v>
+        <v>2986283.63</v>
       </c>
       <c r="J62" s="1">
-        <v>-45.479572902534</v>
+        <v>84.853383684819</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>599831.4</v>
+        <v>6505629.0</v>
       </c>
       <c r="N62" s="1">
-        <v>599831.4</v>
+        <v>6505629.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>3.09</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>20342.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>177.24</v>
+        <v>52.8</v>
       </c>
       <c r="E63" s="1">
-        <v>117.2721944745</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2385550.98</v>
+        <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>1219865.1</v>
+        <v>-499226.11</v>
       </c>
       <c r="J63" s="1">
-        <v>51.135570366222</v>
+        <v>-45.376118581666</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3605416.08</v>
+        <v>600969.6</v>
       </c>
       <c r="N63" s="1">
-        <v>3605416.08</v>
+        <v>600969.6</v>
       </c>
       <c r="O63" s="1">
-        <v>1.78</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>38160.0</v>
+        <v>20342.0</v>
       </c>
       <c r="D64" s="1">
-        <v>33.93</v>
+        <v>158.02</v>
       </c>
       <c r="E64" s="1">
-        <v>54.5851404612</v>
+        <v>117.2721944745</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2082968.96</v>
+        <v>2385550.98</v>
       </c>
       <c r="I64" s="1">
-        <v>-788200.16</v>
+        <v>828891.86</v>
       </c>
       <c r="J64" s="1">
-        <v>-37.840225905239</v>
+        <v>34.746348619219</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1294768.8</v>
+        <v>3214442.84</v>
       </c>
       <c r="N64" s="1">
-        <v>1294768.8</v>
+        <v>3214442.84</v>
       </c>
       <c r="O64" s="1">
-        <v>0.64</v>
+        <v>1.53</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>22660.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>266.8</v>
+        <v>34.84</v>
       </c>
       <c r="E65" s="1">
-        <v>195.2169752868</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4423616.66</v>
+        <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>1622071.34</v>
+        <v>-753474.56</v>
       </c>
       <c r="J65" s="1">
-        <v>36.66844269458</v>
+        <v>-36.173105527218</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>6045688.0</v>
+        <v>1329494.4</v>
       </c>
       <c r="N65" s="1">
-        <v>6045688.0</v>
+        <v>1329494.4</v>
       </c>
       <c r="O65" s="1">
-        <v>2.98</v>
+        <v>0.63</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>53556.0</v>
+        <v>22660.0</v>
       </c>
       <c r="D66" s="1">
-        <v>66.52</v>
+        <v>268.8</v>
       </c>
       <c r="E66" s="1">
-        <v>35.7614543655</v>
+        <v>195.2169752868</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1915240.45</v>
+        <v>4423616.66</v>
       </c>
       <c r="I66" s="1">
-        <v>1647304.67</v>
+        <v>1667391.34</v>
       </c>
       <c r="J66" s="1">
-        <v>86.010332018625</v>
+        <v>37.692943764255</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3562545.12</v>
+        <v>6091008.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3562545.12</v>
+        <v>6091008.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.76</v>
+        <v>2.89</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>16806.0</v>
+        <v>53556.0</v>
       </c>
       <c r="D67" s="1">
-        <v>48.48</v>
+        <v>70.26</v>
       </c>
       <c r="E67" s="1">
-        <v>47.711999881</v>
+        <v>35.7614543655</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>801847.87</v>
+        <v>1915240.45</v>
       </c>
       <c r="I67" s="1">
-        <v>12907.01</v>
+        <v>1847604.11</v>
       </c>
       <c r="J67" s="1">
-        <v>1.6096582011249</v>
+        <v>96.468519657675</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>814754.88</v>
+        <v>3762844.56</v>
       </c>
       <c r="N67" s="1">
-        <v>814754.88</v>
+        <v>3762844.56</v>
       </c>
       <c r="O67" s="1">
-        <v>0.4</v>
+        <v>1.79</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>73722.0</v>
+        <v>21966.0</v>
       </c>
       <c r="D68" s="1">
-        <v>6.484</v>
+        <v>48.34</v>
       </c>
       <c r="E68" s="1">
-        <v>15.3696905944</v>
+        <v>47.6668974779</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1133084.33</v>
+        <v>1047051.07</v>
       </c>
       <c r="I68" s="1">
-        <v>-655070.88</v>
+        <v>14785.37</v>
       </c>
       <c r="J68" s="1">
-        <v>-57.813073807137</v>
+        <v>1.4120963555292</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>478013.45</v>
+        <v>1061836.44</v>
       </c>
       <c r="N68" s="1">
-        <v>478013.45</v>
+        <v>1061836.44</v>
       </c>
       <c r="O68" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>49306.0</v>
+        <v>73722.0</v>
       </c>
       <c r="D69" s="1">
-        <v>52.34</v>
+        <v>6.227</v>
       </c>
       <c r="E69" s="1">
-        <v>28.8206544842</v>
+        <v>15.3696905944</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1421031.19</v>
+        <v>1133084.33</v>
       </c>
       <c r="I69" s="1">
-        <v>1159644.85</v>
+        <v>-674017.44</v>
       </c>
       <c r="J69" s="1">
-        <v>81.605868904257</v>
+        <v>-59.48519648136</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2580676.04</v>
+        <v>459066.89</v>
       </c>
       <c r="N69" s="1">
-        <v>2580676.04</v>
+        <v>459066.89</v>
       </c>
       <c r="O69" s="1">
-        <v>1.27</v>
+        <v>0.22</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>55426.0</v>
+        <v>40530.0</v>
       </c>
       <c r="D70" s="1">
-        <v>36.88</v>
+        <v>62.82</v>
       </c>
       <c r="E70" s="1">
-        <v>32.7197318948</v>
+        <v>28.8206545769</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1813523.86</v>
+        <v>1168101.13</v>
       </c>
       <c r="I70" s="1">
-        <v>230587.02</v>
+        <v>1377993.47</v>
       </c>
       <c r="J70" s="1">
-        <v>12.714860007411</v>
+        <v>117.96867879068</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2044110.88</v>
+        <v>2546094.6</v>
       </c>
       <c r="N70" s="1">
-        <v>2044110.88</v>
+        <v>2546094.6</v>
       </c>
       <c r="O70" s="1">
-        <v>1.01</v>
+        <v>1.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>8070.0</v>
+        <v>68898.0</v>
       </c>
       <c r="D71" s="1">
-        <v>239.1</v>
+        <v>35.0</v>
       </c>
       <c r="E71" s="1">
-        <v>212.7394299876</v>
+        <v>33.344817121</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1716807.2</v>
+        <v>2297391.21</v>
       </c>
       <c r="I71" s="1">
-        <v>212729.8</v>
+        <v>114038.79</v>
       </c>
       <c r="J71" s="1">
-        <v>12.391012805631</v>
+        <v>4.9638385270918</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1929537.0</v>
+        <v>2411430.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1929537.0</v>
+        <v>2411430.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.95</v>
+        <v>1.14</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>45102.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D72" s="1">
-        <v>71.16</v>
+        <v>261.0</v>
       </c>
       <c r="E72" s="1">
-        <v>67.6987871935</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3053350.7</v>
+        <v>1716807.2</v>
       </c>
       <c r="I72" s="1">
-        <v>156107.62</v>
+        <v>389462.8</v>
       </c>
       <c r="J72" s="1">
-        <v>5.1126658984833</v>
+        <v>22.685296287201</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>3209458.32</v>
+        <v>2106270.0</v>
       </c>
       <c r="N72" s="1">
-        <v>3209458.32</v>
+        <v>2106270.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.58</v>
+        <v>1.0</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>12988.0</v>
+        <v>51313.0</v>
       </c>
       <c r="D73" s="1">
-        <v>126.05</v>
+        <v>73.15</v>
       </c>
       <c r="E73" s="1">
-        <v>107.8219810594</v>
+        <v>68.1540498509</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1400391.89</v>
+        <v>3497188.76</v>
       </c>
       <c r="I73" s="1">
-        <v>236745.51</v>
+        <v>256357.19</v>
       </c>
       <c r="J73" s="1">
-        <v>16.905661314562</v>
+        <v>7.3303789870353</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1637137.4</v>
+        <v>3753545.95</v>
       </c>
       <c r="N73" s="1">
-        <v>1637137.4</v>
+        <v>3753545.95</v>
       </c>
       <c r="O73" s="1">
-        <v>0.81</v>
+        <v>1.78</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>51154.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D74" s="1">
-        <v>22.11</v>
+        <v>124.25</v>
       </c>
       <c r="E74" s="1">
-        <v>25.8738866951</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1323552.8</v>
+        <v>1400391.89</v>
       </c>
       <c r="I74" s="1">
-        <v>-192537.86</v>
+        <v>213367.11</v>
       </c>
       <c r="J74" s="1">
-        <v>-14.547047915278</v>
+        <v>15.236242906262</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1131014.94</v>
+        <v>1613759.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1131014.94</v>
+        <v>1613759.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.56</v>
+        <v>0.77</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>38241.0</v>
+        <v>51154.0</v>
       </c>
       <c r="D75" s="1">
-        <v>22.82</v>
+        <v>20.19</v>
       </c>
       <c r="E75" s="1">
-        <v>32.0039164771</v>
+        <v>25.8738866951</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1223861.77</v>
+        <v>1323552.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-351202.15</v>
+        <v>-290753.54</v>
       </c>
       <c r="J75" s="1">
-        <v>-28.696226862287</v>
+        <v>-21.967657051536</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>872659.62</v>
+        <v>1032799.26</v>
       </c>
       <c r="N75" s="1">
-        <v>872659.62</v>
+        <v>1032799.26</v>
       </c>
       <c r="O75" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>11103.0</v>
+        <v>38241.0</v>
       </c>
       <c r="D76" s="1">
-        <v>57.1</v>
+        <v>23.88</v>
       </c>
       <c r="E76" s="1">
-        <v>134.9501197874</v>
+        <v>32.0039164771</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1498351.18</v>
+        <v>1223861.77</v>
       </c>
       <c r="I76" s="1">
-        <v>-864369.88</v>
+        <v>-310666.69</v>
       </c>
       <c r="J76" s="1">
-        <v>-57.688070162564</v>
+        <v>-25.384132229247</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>633981.3</v>
+        <v>913195.08</v>
       </c>
       <c r="N76" s="1">
-        <v>633981.3</v>
+        <v>913195.08</v>
       </c>
       <c r="O76" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
+        <v>11103.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="E77" s="1">
+        <v>134.9501197874</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>1498351.18</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-793532.74</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-52.960397441673</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>704818.44</v>
+      </c>
+      <c r="N77" s="1">
+        <v>704818.44</v>
+      </c>
+      <c r="O77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="1">
         <v>175.0</v>
       </c>
-      <c r="D77" s="1">
-[...2 lines deleted...]
-      <c r="E77" s="1">
+      <c r="D78" s="1">
+        <v>6067.0</v>
+      </c>
+      <c r="E78" s="1">
         <v>5719.0</v>
       </c>
-      <c r="F77" t="s">
-[...11 lines deleted...]
-      <c r="J77" s="1">
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>609000.0</v>
+      </c>
+      <c r="J78" s="1">
         <v>0</v>
       </c>
-      <c r="K77">
-[...14 lines deleted...]
-      <c r="P77">
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>609000.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>609000.0</v>
+      </c>
+      <c r="O78" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>